--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -265,50 +265,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4072,509 +4075,515 @@
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BX62"/>
+  <dimension ref="A1:BY62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76">
+    <row r="1" spans="1:77">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
         <v>126</v>
       </c>
       <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
         <v>129</v>
       </c>
       <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
         <v>132</v>
       </c>
       <c r="BS1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BU1" t="s">
         <v>134</v>
       </c>
       <c r="BV1" t="s">
         <v>135</v>
       </c>
       <c r="BW1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
       </c>
-      <c r="BX1" t="s">
-        <v>136</v>
+      <c r="BY1" t="s">
+        <v>137</v>
       </c>
     </row>
-    <row r="2" spans="1:76">
+    <row r="2" spans="1:77">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2">
+        <v>11521000.0</v>
+      </c>
+      <c r="C2">
         <v>11766000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>17676000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13152000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11551000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11421000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>19715000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13561000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15026000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>22554000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>28671000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14440000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>24848000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>23674000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>21372000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>28448000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14114000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>15099000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>16196000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>10927000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9866000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9909000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>14390000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7181000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>8519000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>8913000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6713000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>13691000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>12492000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>17564000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>12869000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>12855000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>25725000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>35008000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>43100000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>54973000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>128254000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>10384000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>11131000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>37661000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>11960000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>8439000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>31525000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>34252000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>27637000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>6774000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>17677000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>11224000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>15872000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6437000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>12934000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>9156000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>14871000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>27284000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>13834000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>13759000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>48274000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>115447000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>24816000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>5512000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>53747000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>25106000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>28132000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>66922000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>6550000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>6198000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>7865000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>4281000.0</v>
       </c>
-      <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
-      <c r="BU2">
+      <c r="BU2"/>
+      <c r="BV2">
         <v>36334.0</v>
       </c>
-      <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
+      <c r="BY2"/>
     </row>
-    <row r="3" spans="1:76">
+    <row r="3" spans="1:77">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4609,52 +4618,53 @@
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
+      <c r="BY3"/>
     </row>
-    <row r="4" spans="1:76">
+    <row r="4" spans="1:77">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4689,300 +4699,302 @@
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
+      <c r="BY4"/>
     </row>
-    <row r="5" spans="1:76">
+    <row r="5" spans="1:77">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5">
+        <v>-4681000.0</v>
+      </c>
+      <c r="C5">
         <v>-1712000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>405999.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4413000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>9303000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>13249000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>18271000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>15378000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>35067000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>40244000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>33907000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>53226000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>51927000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>41998000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>51563000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>57034000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>31863000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>22215000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-7052000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-10229000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-12677000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-14094000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-17180000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-20116000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-20562000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-22741000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-6867000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-7495000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-6631000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-8072000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-8797000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-7761000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-6664000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3717000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-3796000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-3586000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-4654000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-3203000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-5446000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-5747000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-5861000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-7067000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-9063000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-7168000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-4211000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-4260000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-2920000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-809000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-197000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-473000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-689000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-778000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-903000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-444000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-357000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-305000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-310000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-193000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-225000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-114000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>261000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>121000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>90000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>47000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-21000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-9000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>22000.0</v>
       </c>
-      <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
+      <c r="BY5"/>
     </row>
-    <row r="6" spans="1:76">
+    <row r="6" spans="1:77">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -5026,67 +5038,70 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
+      <c r="BY6"/>
     </row>
-    <row r="7" spans="1:76">
+    <row r="7" spans="1:77">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -5121,116 +5136,119 @@
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
+      <c r="BY7"/>
     </row>
-    <row r="8" spans="1:76">
+    <row r="8" spans="1:77">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8">
         <v>106000.0</v>
       </c>
       <c r="C8">
-        <v>105000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="D8">
         <v>105000.0</v>
       </c>
       <c r="E8">
+        <v>105000.0</v>
+      </c>
+      <c r="F8">
         <v>106000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>109000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>110000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>114000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>119000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>122000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>123000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>124000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126000.0</v>
       </c>
       <c r="O8">
         <v>126000.0</v>
       </c>
       <c r="P8">
         <v>126000.0</v>
       </c>
       <c r="Q8">
+        <v>126000.0</v>
+      </c>
+      <c r="R8">
         <v>127000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>128000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>131000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132000.0</v>
       </c>
       <c r="U8">
         <v>132000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>132000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5241,446 +5259,451 @@
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
+      <c r="BY8"/>
     </row>
-    <row r="9" spans="1:76">
+    <row r="9" spans="1:77">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>1118623000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1126586000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1124610000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1125700000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1128103000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1126514000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1154058000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1155414000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1146160000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1152569000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1160570000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1151606000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1141744000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1136135000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1134048000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1126796000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1121613000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1110970000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1108550000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1098137000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1091116000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1085257000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1081373000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1075535000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1069436000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1063347000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1060311000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1055982000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1051339000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1046738000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1044488000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1041798000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1040013000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1036130000.0</v>
       </c>
-      <c r="AU9"/>
-      <c r="AV9">
+      <c r="AV9"/>
+      <c r="AW9">
         <v>1028426000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1025198000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>803069000.0</v>
       </c>
-      <c r="AY9"/>
-      <c r="AZ9">
+      <c r="AZ9"/>
+      <c r="BA9">
         <v>800879000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>798277000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>795725000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>793511000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9">
         <v>680183000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>678563000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
+      <c r="BY9"/>
     </row>
-    <row r="10" spans="1:76">
+    <row r="10" spans="1:77">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10">
+        <v>184214000.0</v>
+      </c>
+      <c r="C10">
         <v>111644000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>96501000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>88533000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>79309000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>50899000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>93526000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>159588000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>63541000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>174025000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>71870000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>67877000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>103456000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>126592000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>168770000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>218762000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>227197000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>232015000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>320913000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>287004000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>213408000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>214835000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>237178000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>182702000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>119115000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>67289000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>223561000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>171629000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>175846000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>275659000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>273352000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>381454000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>176105000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>430721000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>285873000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>330061000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>335199000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>386201000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>371167000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>374006000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>366981000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>287202000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>185665000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>290682000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>198874000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>217778000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>211249000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>307121000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>336328000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>184484000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>186342000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>196997000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>196848000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>205310000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>254418000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>189399000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>166662000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>146928000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>136366000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>124833000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>103767000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>103942000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>119932000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>104636000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>120743000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>145653000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>147178000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>136631000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>118070.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>2249.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>129140.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>489843.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>36963.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>728096.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>184000.0</v>
       </c>
-      <c r="BX10"/>
+      <c r="BY10"/>
     </row>
-    <row r="11" spans="1:76">
+    <row r="11" spans="1:77">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5715,1152 +5738,1166 @@
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
+      <c r="BY11"/>
     </row>
-    <row r="12" spans="1:76">
+    <row r="12" spans="1:77">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12">
+        <v>184214000.0</v>
+      </c>
+      <c r="C12">
         <v>111644000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>96501000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>88533000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>79309000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>50899000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>93526000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>159588000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>63541000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>174025000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>71870000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>67877000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>103456000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>126592000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>168770000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>218762000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>227197000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>232015000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>320913000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>289006000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>219394000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>222316000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>244726000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>182702000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>119115000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>67289000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>223561000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>171629000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>175846000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>275659000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>273352000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>381454000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>375944000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>450732000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>297626000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>350361000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>356521000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>419135000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>410495000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>426374000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>443088000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>412137000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>388994000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>512570000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>476848000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>488198000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>472385000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>523080000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>500487000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>255208000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>262989000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>270322000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>275689000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>271925000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>254418000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>189399000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>166662000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>146928000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>136366000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>124833000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>103767000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>103942000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>119932000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>104636000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>120743000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>145653000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>147178000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>136631000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>118070.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2249.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>129140.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>489843.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>36963.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>728096.0</v>
       </c>
-      <c r="BW12"/>
       <c r="BX12"/>
+      <c r="BY12"/>
     </row>
-    <row r="13" spans="1:76">
+    <row r="13" spans="1:77">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13">
         <v>106000.0</v>
       </c>
       <c r="C13">
-        <v>105000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="D13">
         <v>105000.0</v>
       </c>
       <c r="E13">
+        <v>105000.0</v>
+      </c>
+      <c r="F13">
         <v>106000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>109000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>110000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>114000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>119000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>122000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>123000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>124000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126000.0</v>
       </c>
       <c r="O13">
         <v>126000.0</v>
       </c>
       <c r="P13">
         <v>126000.0</v>
       </c>
       <c r="Q13">
+        <v>126000.0</v>
+      </c>
+      <c r="R13">
         <v>127000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>128000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>131000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132000.0</v>
       </c>
       <c r="U13">
         <v>132000.0</v>
       </c>
       <c r="V13">
+        <v>132000.0</v>
+      </c>
+      <c r="W13">
         <v>133000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133000.0</v>
       </c>
       <c r="Y13">
         <v>133000.0</v>
       </c>
       <c r="Z13">
-        <v>132000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="AA13">
         <v>132000.0</v>
       </c>
       <c r="AB13">
-        <v>131000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="AC13">
         <v>131000.0</v>
       </c>
       <c r="AD13">
+        <v>131000.0</v>
+      </c>
+      <c r="AE13">
         <v>113000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>112000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111000.0</v>
       </c>
       <c r="AG13">
         <v>111000.0</v>
       </c>
       <c r="AH13">
+        <v>111000.0</v>
+      </c>
+      <c r="AI13">
         <v>110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98000.0</v>
       </c>
       <c r="AJ13">
         <v>98000.0</v>
       </c>
       <c r="AK13">
         <v>98000.0</v>
       </c>
       <c r="AL13">
+        <v>98000.0</v>
+      </c>
+      <c r="AM13">
         <v>97000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96000.0</v>
       </c>
       <c r="AN13">
         <v>96000.0</v>
       </c>
       <c r="AO13">
         <v>96000.0</v>
       </c>
       <c r="AP13">
         <v>96000.0</v>
       </c>
       <c r="AQ13">
-        <v>95000.0</v>
+        <v>96000.0</v>
       </c>
       <c r="AR13">
         <v>95000.0</v>
       </c>
       <c r="AS13">
         <v>95000.0</v>
       </c>
       <c r="AT13">
         <v>95000.0</v>
       </c>
       <c r="AU13">
-        <v>94000.0</v>
+        <v>95000.0</v>
       </c>
       <c r="AV13">
         <v>94000.0</v>
       </c>
       <c r="AW13">
+        <v>94000.0</v>
+      </c>
+      <c r="AX13">
         <v>93000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="AY13">
         <v>77000.0</v>
       </c>
       <c r="AZ13">
         <v>77000.0</v>
       </c>
       <c r="BA13">
         <v>77000.0</v>
       </c>
       <c r="BB13">
         <v>77000.0</v>
       </c>
       <c r="BC13">
+        <v>77000.0</v>
+      </c>
+      <c r="BD13">
         <v>76000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>75000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73000.0</v>
       </c>
       <c r="BF13">
         <v>73000.0</v>
       </c>
       <c r="BG13">
         <v>73000.0</v>
       </c>
       <c r="BH13">
         <v>73000.0</v>
       </c>
       <c r="BI13">
         <v>73000.0</v>
       </c>
       <c r="BJ13">
-        <v>70000.0</v>
+        <v>73000.0</v>
       </c>
       <c r="BK13">
         <v>70000.0</v>
       </c>
       <c r="BL13">
         <v>70000.0</v>
       </c>
       <c r="BM13">
         <v>70000.0</v>
       </c>
       <c r="BN13">
         <v>70000.0</v>
       </c>
       <c r="BO13">
         <v>70000.0</v>
       </c>
       <c r="BP13">
+        <v>70000.0</v>
+      </c>
+      <c r="BQ13">
         <v>68000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48500.0</v>
       </c>
       <c r="BR13">
         <v>48500.0</v>
       </c>
       <c r="BS13">
         <v>48500.0</v>
       </c>
       <c r="BT13">
-        <v>36500.0</v>
+        <v>48500.0</v>
       </c>
       <c r="BU13">
         <v>36500.0</v>
       </c>
       <c r="BV13">
+        <v>36500.0</v>
+      </c>
+      <c r="BW13">
         <v>48500.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>12000.0</v>
       </c>
-      <c r="BX13"/>
+      <c r="BY13"/>
     </row>
-    <row r="14" spans="1:76">
+    <row r="14" spans="1:77">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14">
+        <v>108468000.0</v>
+      </c>
+      <c r="C14">
         <v>106557000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>104810000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>106476000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>108184000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>110671000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>115385000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>118111000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>121242000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>123993000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>122775823.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>125176000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>126239000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>128738000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>125901784.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>129075000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>129611000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>131842000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>147100000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>132869000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>134981000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>135068000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133760000.0</v>
       </c>
       <c r="X14">
         <v>133760000.0</v>
       </c>
       <c r="Y14">
+        <v>133760000.0</v>
+      </c>
+      <c r="Z14">
         <v>133118000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>132645000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>131632000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>131688000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>123315000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>113038000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>112200000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>111592000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>111111000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>104345000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>98203000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>127188000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>126943000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>126370000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>95879000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>123690000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>123465000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>123035000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>95126000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>122696000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>123196000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>122313000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>93905000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>121516000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>95653000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>76839000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>76690000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>87591000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>76630000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>76594000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>76461000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>76131000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>76061000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>75337000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>73401000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>74558000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>73653000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>72668000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>70360000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>74040000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>72970000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70247701.0</v>
       </c>
       <c r="BO14">
         <v>70247701.0</v>
       </c>
       <c r="BP14">
+        <v>70247701.0</v>
+      </c>
+      <c r="BQ14">
         <v>48929000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48500000.0</v>
       </c>
       <c r="BR14">
         <v>48500000.0</v>
       </c>
       <c r="BS14">
         <v>48500000.0</v>
       </c>
       <c r="BT14">
         <v>48500000.0</v>
       </c>
       <c r="BU14">
         <v>48500000.0</v>
       </c>
       <c r="BV14">
+        <v>48500000.0</v>
+      </c>
+      <c r="BW14">
         <v>27485989.0</v>
       </c>
-      <c r="BW14"/>
-      <c r="BX14">
+      <c r="BX14"/>
+      <c r="BY14">
         <v>11500000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:76">
+    <row r="15" spans="1:77">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126000.0</v>
       </c>
       <c r="O15">
         <v>126000.0</v>
       </c>
       <c r="P15">
         <v>126000.0</v>
       </c>
       <c r="Q15">
+        <v>126000.0</v>
+      </c>
+      <c r="R15">
         <v>127000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>128000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>131000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132000.0</v>
       </c>
       <c r="U15">
         <v>132000.0</v>
       </c>
       <c r="V15">
+        <v>132000.0</v>
+      </c>
+      <c r="W15">
         <v>133000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133000.0</v>
       </c>
       <c r="Y15">
         <v>133000.0</v>
       </c>
       <c r="Z15">
-        <v>132000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="AA15">
         <v>132000.0</v>
       </c>
       <c r="AB15">
-        <v>131000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="AC15">
         <v>131000.0</v>
       </c>
       <c r="AD15">
+        <v>131000.0</v>
+      </c>
+      <c r="AE15">
         <v>113000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>112000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111000.0</v>
       </c>
       <c r="AG15">
         <v>111000.0</v>
       </c>
       <c r="AH15">
+        <v>111000.0</v>
+      </c>
+      <c r="AI15">
         <v>110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98000.0</v>
       </c>
       <c r="AJ15">
         <v>98000.0</v>
       </c>
       <c r="AK15">
         <v>98000.0</v>
       </c>
       <c r="AL15">
+        <v>98000.0</v>
+      </c>
+      <c r="AM15">
         <v>97000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96000.0</v>
       </c>
       <c r="AN15">
         <v>96000.0</v>
       </c>
       <c r="AO15">
         <v>96000.0</v>
       </c>
       <c r="AP15">
         <v>96000.0</v>
       </c>
       <c r="AQ15">
-        <v>95000.0</v>
+        <v>96000.0</v>
       </c>
       <c r="AR15">
         <v>95000.0</v>
       </c>
       <c r="AS15">
         <v>95000.0</v>
       </c>
       <c r="AT15">
         <v>95000.0</v>
       </c>
       <c r="AU15">
-        <v>94000.0</v>
+        <v>95000.0</v>
       </c>
       <c r="AV15">
         <v>94000.0</v>
       </c>
       <c r="AW15">
+        <v>94000.0</v>
+      </c>
+      <c r="AX15">
         <v>93000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="AY15">
         <v>77000.0</v>
       </c>
       <c r="AZ15">
         <v>77000.0</v>
       </c>
       <c r="BA15">
         <v>77000.0</v>
       </c>
       <c r="BB15">
         <v>77000.0</v>
       </c>
       <c r="BC15">
+        <v>77000.0</v>
+      </c>
+      <c r="BD15">
         <v>76000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>75000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73000.0</v>
       </c>
       <c r="BF15">
         <v>73000.0</v>
       </c>
       <c r="BG15">
         <v>73000.0</v>
       </c>
       <c r="BH15">
         <v>73000.0</v>
       </c>
       <c r="BI15">
         <v>73000.0</v>
       </c>
       <c r="BJ15">
-        <v>70000.0</v>
+        <v>73000.0</v>
       </c>
       <c r="BK15">
         <v>70000.0</v>
       </c>
       <c r="BL15">
         <v>70000.0</v>
       </c>
       <c r="BM15">
         <v>70000.0</v>
       </c>
       <c r="BN15">
         <v>70000.0</v>
       </c>
       <c r="BO15">
         <v>70000.0</v>
       </c>
       <c r="BP15">
+        <v>70000.0</v>
+      </c>
+      <c r="BQ15">
         <v>68000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48500.0</v>
       </c>
       <c r="BR15">
         <v>48500.0</v>
       </c>
       <c r="BS15">
         <v>48500.0</v>
       </c>
       <c r="BT15">
-        <v>36500.0</v>
+        <v>48500.0</v>
       </c>
       <c r="BU15">
         <v>36500.0</v>
       </c>
       <c r="BV15">
+        <v>36500.0</v>
+      </c>
+      <c r="BW15">
         <v>48500.0</v>
       </c>
-      <c r="BW15"/>
       <c r="BX15"/>
+      <c r="BY15"/>
     </row>
-    <row r="16" spans="1:76">
+    <row r="16" spans="1:77">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16">
+        <v>37222000.0</v>
+      </c>
+      <c r="C16">
         <v>38128000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>41526000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>45710000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>45424000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>51570000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>47733000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>41653000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>31269000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>33057000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>34078000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>33913000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>32745000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>35742000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>35822000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>34817000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>28912000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>28018000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>26243000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>24719000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>27405000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>32412000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>36017000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>38269000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>36848000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>39080000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>40920000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>39556000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>39798000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>37429000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>21195000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>21692000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>19357000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>38390000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>40048000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>36641000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>34632000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>34087000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>37682000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>37737000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>36307000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>36967000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>36122000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>38148000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>36455000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>36665000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>38072000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>40341000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>39730000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>41367000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>44244000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>44171000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>42945000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>42755000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>41225000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>38878000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>36281000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>35445000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>34523000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>33074000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>30024000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>28215000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>26576000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>24561000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>22595000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>20027000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>10593000.0</v>
       </c>
-      <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>11288137.0</v>
       </c>
-      <c r="BW16"/>
       <c r="BX16"/>
+      <c r="BY16"/>
     </row>
-    <row r="17" spans="1:76">
+    <row r="17" spans="1:77">
       <c r="A17" t="s">
         <v>35</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6895,230 +6932,232 @@
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
+      <c r="BY17"/>
     </row>
-    <row r="18" spans="1:76">
+    <row r="18" spans="1:77">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>176584000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>186753000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>196834000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>200801000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>195903000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>191962000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>182349000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>183750000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>185871000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>196250000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>206342000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>217653000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>225043000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>237321000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>255745000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>284593000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>287061000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>295979000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>316078000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>321140000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>319208000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>307958000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>293782000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>444418000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>428477000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>417065000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>398073000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>376930000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>354570000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>340442000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>325399000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>319854000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>298132000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>293243000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>136444000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>241530000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>219017000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>208637000.0</v>
       </c>
-      <c r="AY18">
-[...1 lines deleted...]
-      </c>
       <c r="AZ18">
+        <v>0.0</v>
+      </c>
+      <c r="BA18">
         <v>184776000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>174633000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>175168000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>167821000.0</v>
       </c>
-      <c r="BD18">
-[...1 lines deleted...]
-      </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
         <v>119497000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>110405000.0</v>
       </c>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
+      <c r="BY18"/>
     </row>
-    <row r="19" spans="1:76">
+    <row r="19" spans="1:77">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7153,141 +7192,142 @@
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
+      <c r="BY19"/>
     </row>
-    <row r="20" spans="1:76">
+    <row r="20" spans="1:77">
       <c r="A20" t="s">
         <v>38</v>
       </c>
       <c r="B20">
         <v>98942000.0</v>
       </c>
       <c r="C20">
         <v>98942000.0</v>
       </c>
       <c r="D20">
         <v>98942000.0</v>
       </c>
       <c r="E20">
         <v>98942000.0</v>
       </c>
       <c r="F20">
         <v>98942000.0</v>
       </c>
       <c r="G20">
+        <v>98942000.0</v>
+      </c>
+      <c r="H20">
         <v>98186000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100333000.0</v>
       </c>
       <c r="I20">
         <v>100333000.0</v>
       </c>
-      <c r="J20"/>
-[...3 lines deleted...]
-      <c r="L20"/>
+      <c r="J20">
+        <v>100333000.0</v>
+      </c>
+      <c r="K20"/>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
-        <v>87039000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AS20">
         <v>87039000.0</v>
       </c>
       <c r="AT20">
         <v>87039000.0</v>
       </c>
       <c r="AU20">
         <v>87039000.0</v>
       </c>
       <c r="AV20">
         <v>87039000.0</v>
       </c>
       <c r="AW20">
         <v>87039000.0</v>
       </c>
       <c r="AX20">
         <v>87039000.0</v>
       </c>
       <c r="AY20">
         <v>87039000.0</v>
       </c>
       <c r="AZ20">
         <v>87039000.0</v>
       </c>
@@ -7303,1146 +7343,1164 @@
       <c r="BD20">
         <v>87039000.0</v>
       </c>
       <c r="BE20">
         <v>87039000.0</v>
       </c>
       <c r="BF20">
         <v>87039000.0</v>
       </c>
       <c r="BG20">
         <v>87039000.0</v>
       </c>
       <c r="BH20">
         <v>87039000.0</v>
       </c>
       <c r="BI20">
         <v>87039000.0</v>
       </c>
       <c r="BJ20">
         <v>87039000.0</v>
       </c>
       <c r="BK20">
         <v>87039000.0</v>
       </c>
       <c r="BL20">
+        <v>87039000.0</v>
+      </c>
+      <c r="BM20">
         <v>94661000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95439000.0</v>
       </c>
       <c r="BN20">
         <v>95439000.0</v>
       </c>
       <c r="BO20">
         <v>95439000.0</v>
       </c>
       <c r="BP20">
+        <v>95439000.0</v>
+      </c>
+      <c r="BQ20">
         <v>75464000.0</v>
       </c>
-      <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
+      <c r="BY20"/>
     </row>
-    <row r="21" spans="1:76">
+    <row r="21" spans="1:77">
       <c r="A21" t="s">
         <v>39</v>
       </c>
       <c r="B21">
+        <v>82666000.0</v>
+      </c>
+      <c r="C21">
         <v>84797000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>86928000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>87915000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>88902000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>89889000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>90877000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>93243000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>95610000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>40977000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>41095000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>41407000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>41933000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>42187000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>42577000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>42835000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>43223000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>43611000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>43999000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>44361000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>44748000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>45117000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>45504000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>45881000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>46268000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>46591000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>46977000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>47345000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>47748000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>48114000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>48540000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>48896000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>49250000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>49652000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>50019000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>50383000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>50784000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>51143000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>45796000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>45992000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>46189000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>46389000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>46589000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>46787000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>46984000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>47167000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>47416000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>47665000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>50927000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>54190000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>57452000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>60715000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>63977000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>67240000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>70502000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>73765000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>77027000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>80290000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>83552000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>86815000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>90077000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>93340000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>96602000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>84926000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>86458000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>89472000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>88953000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>87758000.0</v>
       </c>
-      <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
+      <c r="BY21"/>
     </row>
-    <row r="22" spans="1:76">
+    <row r="22" spans="1:77">
       <c r="A22" t="s">
         <v>40</v>
       </c>
       <c r="B22">
+        <v>63470000.0</v>
+      </c>
+      <c r="C22">
         <v>69667000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>73764000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>76187000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>77409000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>80685000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>81283000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>82228000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>85815000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>92538000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>91135000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>71136000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>55762000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>37335000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>39776000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>39222000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>27793000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>28241000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>29044000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>23388000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>28294000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>30015000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>32479999.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>33308999.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>37331000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>37695000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>39938000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>38571000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>37256000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>35179000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>27538000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>22214000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>20212000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>20283000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>20068000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>17531000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>20422000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>17767000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>18204000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>21419000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>22420000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>25201000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>27926000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>31118000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>32172000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>27003000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>28433000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>29352000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>28830000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>29385000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>29532000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>28188000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>28914000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>26426000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>26335000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>24284000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>18571000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>16258000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>15077000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>14995000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>14407000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>14246000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>16654000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>12167000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>10493000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>11630000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>25656000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>32045000.0</v>
       </c>
-      <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
+      <c r="BY22"/>
     </row>
-    <row r="23" spans="1:76">
+    <row r="23" spans="1:77">
       <c r="A23" t="s">
         <v>41</v>
       </c>
       <c r="B23">
+        <v>2565093000.0</v>
+      </c>
+      <c r="C23">
         <v>2532289000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2531009000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2554050000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2568111000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2610341000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2671471000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2751191000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2717656000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2735958000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2661775000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2705714000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2780468000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2871650000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2954011000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3062592000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3076783000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3077128000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3180795000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3205973000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3201094000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3266558000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3360949000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3365525000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3373854000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3391066000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3623557000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3827010000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3917057000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4026309000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4014271000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4106685000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4079881000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4111781000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3782051000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3784589000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3770603000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3593103000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3499625000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3398220000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3273166000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3179484000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3204230000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3214162000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3096006000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2981401000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2909681000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2685920000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2630280000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2363457000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2309796000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2193672000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2074578000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1976575000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1916341000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1629025000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1592889000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1511081000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1374186000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1245126000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1200193000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1082316000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1047449000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>920973000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>830729000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>817092000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>808832000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>796706000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>402630644.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>403363785.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>403150260.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>404438928.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>401645852.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>402057779.0</v>
       </c>
-      <c r="BW23"/>
       <c r="BX23"/>
+      <c r="BY23"/>
     </row>
-    <row r="24" spans="1:76">
+    <row r="24" spans="1:77">
       <c r="A24" t="s">
         <v>42</v>
       </c>
       <c r="B24">
+        <v>1749342000.0</v>
+      </c>
+      <c r="C24">
         <v>1753217000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1757124000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1809843000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1809169000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1778414000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1757767000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1776513000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1634714000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1587507000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1467490000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1470674000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1464536000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1467601000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1470685000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1572526000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1575509000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1578503000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1581516000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1584511000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1590755000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1593955000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1596893000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1600387000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1603624000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1606881000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1412501000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1631498000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1742814000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1737062000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1478739000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1856479000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1922115000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1977884000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1618055000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1695832000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1688420000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1684379000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1657145000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1546777000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1519195000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1460447000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1521822000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1444038000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1393149000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1313769000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1291401000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1089540000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1084425000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1064487000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1039203000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>936290000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>853552000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>751787000.0</v>
       </c>
       <c r="BC24">
         <v>751787000.0</v>
       </c>
       <c r="BD24">
+        <v>751787000.0</v>
+      </c>
+      <c r="BE24">
         <v>588938000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>567988000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>441076000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>417133000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>325315000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>265272000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>174726000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>135145000.0</v>
       </c>
-      <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>16723000.0</v>
       </c>
-      <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
+      <c r="BY24"/>
     </row>
-    <row r="25" spans="1:76">
+    <row r="25" spans="1:77">
       <c r="A25" t="s">
         <v>43</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>1464536000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1467601000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1470685000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1572526000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1575509000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1578503000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1581516000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1584511000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1590755000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1593955000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1596893000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1600387000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1603624000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1606881000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1412501000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1631498000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1742814000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1737062000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1478739000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1856479000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1922115000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1977884000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1618055000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1695832000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1688420000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1684379000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1657145000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1546777000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1519195000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1460447000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1521822000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1444038000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1393149000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1313769000.0</v>
       </c>
-      <c r="AU25"/>
-      <c r="AV25">
+      <c r="AV25"/>
+      <c r="AW25">
         <v>1089540000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1084425000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1064487000.0</v>
       </c>
-      <c r="AY25"/>
-      <c r="AZ25">
+      <c r="AZ25"/>
+      <c r="BA25">
         <v>936290000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>853552000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>751787000.0</v>
       </c>
       <c r="BC25">
         <v>751787000.0</v>
       </c>
-      <c r="BD25"/>
+      <c r="BD25">
+        <v>751787000.0</v>
+      </c>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-      <c r="BH25">
+      <c r="BH25"/>
+      <c r="BI25">
         <v>325315000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>265272000.0</v>
       </c>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
+      <c r="BY25"/>
     </row>
-    <row r="26" spans="1:76">
+    <row r="26" spans="1:77">
       <c r="A26" t="s">
         <v>44</v>
       </c>
       <c r="B26">
+        <v>37511000.0</v>
+      </c>
+      <c r="C26">
         <v>39017000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>39773000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>40351000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>41112000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>41901000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>42516000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>42988000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>43534000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>65556000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>67130000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>68863000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>70355000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>72018000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>49853000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
@@ -8459,52 +8517,53 @@
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
+      <c r="BY26"/>
     </row>
-    <row r="27" spans="1:76">
+    <row r="27" spans="1:77">
       <c r="A27" t="s">
         <v>45</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8539,1826 +8598,1850 @@
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
+      <c r="BY27"/>
     </row>
-    <row r="28" spans="1:76">
+    <row r="28" spans="1:77">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28">
-        <v>-103677000.0</v>
+        <v>1577660000.0</v>
       </c>
       <c r="C28">
+        <v>1649540000.0</v>
+      </c>
+      <c r="D28">
         <v>1664025000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1721310000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1729860000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1756068000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1713461000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1635185000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1587423000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1429732000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1429034000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1414047000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1377580000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1357509000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1338000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1370264000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1364812000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1362988000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1300393000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1314007000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1393268000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1395620000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1403577000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1434185000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1501009000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1556092000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1583065000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1706232000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1769187000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1718346000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1682385000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1655025000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1854010000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1619163000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1417682000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1365771000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1353221000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1298178000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1285978000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1173471000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1152214000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1173245000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1336157000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1153356000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1194275000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1095991000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1080152000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>782419000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>748097000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>880003000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>852861000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>739293000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>656704000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>546477000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>497369000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>399501000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>401338000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>294172000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>280734000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>200467000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>161533000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-81719000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-97709000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-104636000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-120743000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-145653000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-147178000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-119931000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-118070.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-2249.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-129140.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-489843.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-36963.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-728096.0</v>
       </c>
-      <c r="BW28"/>
       <c r="BX28"/>
+      <c r="BY28"/>
     </row>
-    <row r="29" spans="1:76">
+    <row r="29" spans="1:77">
       <c r="A29" t="s">
         <v>47</v>
       </c>
       <c r="B29">
+        <v>2234385000.0</v>
+      </c>
+      <c r="C29">
         <v>2229535000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2223126000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2260340000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2282784000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2325412000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2367522000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2458530000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2437663000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2457442000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2370589000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2406926000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2481229000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2569691000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2615740000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2734123000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2773113000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2786779000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2885963000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2922792000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2920854000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2974233000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3033098000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3032350000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3029284000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3037174000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
+      <c r="BY29"/>
     </row>
-    <row r="30" spans="1:76">
+    <row r="30" spans="1:77">
       <c r="A30" t="s">
         <v>48</v>
       </c>
       <c r="B30">
+        <v>104515000.0</v>
+      </c>
+      <c r="C30">
         <v>104382000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>93772000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>94494000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>81045000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>105445000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>98803000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>96457000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>96189000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>93025000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>91715000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>100718000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>92147000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>100636000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>82273000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>86847000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>75006000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>80055000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>63410000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>70390000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>63958000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>59895000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>61151000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>59340000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>60397000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>64485000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>68697000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>70060000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>91628000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>68460000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>71210000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>73531000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>74719000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>75130000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>68031000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>61032000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>63379000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>57547000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>57373000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>61608000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>58544000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>53284000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>51668000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>50996000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>56634000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>50897000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>50672000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>60280000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>70261000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>58356000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>54758000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>64550000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>56391000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>58511000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>60437000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>59069000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>63725000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>63152000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>61748000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>65853000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>66176000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>64930000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>61381000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>54391000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>46729000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>45358000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>41694000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>46571000.0</v>
       </c>
-      <c r="BQ30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BR30"/>
       <c r="BS30">
         <v>2667.0</v>
       </c>
-      <c r="BT30"/>
+      <c r="BT30">
+        <v>2667.0</v>
+      </c>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
+      <c r="BY30"/>
     </row>
-    <row r="31" spans="1:76">
+    <row r="31" spans="1:77">
       <c r="A31" t="s">
         <v>49</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>883595000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1000193000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1085590000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1128555000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1102262000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1137881000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1148165000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1287947000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1277420000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1269430000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1318661000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1419439000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1369582000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1362892000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1367202000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1459282000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1511913000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1525203000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1538586000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1601577000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1550885000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1557463000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1558566000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1596469000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1398580000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1361760000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>1331984000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>1297962000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>1272892000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>1240242000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>1211240000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>1182132000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>1167390000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>1142677000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>1116433000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>1097409000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>1075341000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>1052933000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>815082000.0</v>
       </c>
-      <c r="AY31"/>
-      <c r="AZ31">
+      <c r="AZ31"/>
+      <c r="BA31">
         <v>777416000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>756592000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>737573000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>719017000.0</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-      <c r="BH31">
+      <c r="BH31"/>
+      <c r="BI31">
         <v>517564000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>501720000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
+      <c r="BY31"/>
     </row>
-    <row r="32" spans="1:76">
+    <row r="32" spans="1:77">
       <c r="A32" t="s">
         <v>50</v>
       </c>
       <c r="B32">
+        <v>241531000.0</v>
+      </c>
+      <c r="C32">
         <v>200693000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>164833000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>172713000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>153606000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>127439000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>123516000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>219555000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>146910000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>263791000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>139530000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>133928000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>144441000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>162404000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>164627000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>231390000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>236833000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>255737000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>315574000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>299106000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>234868000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>233996000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>234749000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>185868000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>127367000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>90935000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
+      <c r="BY32"/>
     </row>
-    <row r="33" spans="1:76">
+    <row r="33" spans="1:77">
       <c r="A33" t="s">
         <v>51</v>
       </c>
       <c r="B33">
+        <v>2188027000.0</v>
+      </c>
+      <c r="C33">
         <v>2223152000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2254506000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2278088000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2312690000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2353587000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2378741000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2396321999.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2453240000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2359166000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2390691000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2452783000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2511786000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2592925000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2647807000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2704366000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2733960000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2725705000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2756385000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2813403000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2883050000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2947934000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>3016981000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3078986000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>3148549000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>3210803999.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>3280622000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>3533088000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>3596316000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3629421000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3623887000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3609272000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3583957999.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>3539596000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>3370979000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>3331825000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>3307621000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>3076378000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2982855000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2867020999.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2736268000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2673105000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2722512000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2592609000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2504388000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2379115000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2336568000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>2047489000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>2013836000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2001975000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1940238000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1815193000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1698558000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1593341000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1549175000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1341274000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1328178000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1270140000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1146944000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1029353000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1004604000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>888560000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>838720000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>740993000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>640526000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>606711000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>587776000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>574612000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>402454241.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>403278203.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>403006786.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>403902418.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>401527222.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>401213016.0</v>
       </c>
-      <c r="BW33"/>
       <c r="BX33"/>
+      <c r="BY33"/>
     </row>
-    <row r="34" spans="1:76">
+    <row r="34" spans="1:77">
       <c r="A34" t="s">
         <v>52</v>
       </c>
       <c r="B34">
+        <v>27322000.0</v>
+      </c>
+      <c r="C34">
         <v>27771000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>28770000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>29244000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>26904000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>30493000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>15454000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>15492000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>15724000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>15564000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>16025000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>16918000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>14914000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>15385000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>16360000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>17332000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>18277000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>19201000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>20147000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>22467000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>23376000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>24258000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>25203000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>31351000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>34085000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>43744000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>29284000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>28593000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>29336000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>30126000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>4160000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>4134000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>4150000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>4188000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>59519000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>32331000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>33075000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>4237000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>17455000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>40941000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>27352000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>39404000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>26674000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>36980000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>18027000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>17923000.0</v>
       </c>
-      <c r="AU34"/>
-      <c r="AV34">
+      <c r="AV34"/>
+      <c r="AW34">
         <v>32262000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>33671000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>27014000.0</v>
       </c>
-      <c r="AY34"/>
-      <c r="AZ34">
+      <c r="AZ34"/>
+      <c r="BA34">
         <v>37156000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>37659000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>38104000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>31523000.0</v>
       </c>
-      <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-      <c r="BH34">
+      <c r="BH34"/>
+      <c r="BI34">
         <v>29863000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>27666000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
+      <c r="BY34"/>
     </row>
-    <row r="35" spans="1:76">
+    <row r="35" spans="1:77">
       <c r="A35" t="s">
         <v>53</v>
       </c>
       <c r="B35">
+        <v>1957047000.0</v>
+      </c>
+      <c r="C35">
         <v>1955494000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1956739000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2000303999.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1992681000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1962581000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1925620000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1952120000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1813451000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1769272000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1642121999.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1661709000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1656034000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1669739000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1683879000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1790658999.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1789689000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1789666000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1784012000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1790728000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1800002000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1814463000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1828438000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1849390999.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1862752000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1887946000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2050524000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1944684000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>2059211000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>2063167000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2149975000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2181753000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2245473000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>2290030000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1971355999.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>2172581000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>2149972000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>2105681000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>2072673000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1964647999.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1901117000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1840293000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1873895000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1800872000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1709308000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1624935000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1575467000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1363332000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1337113000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1300138000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1268802000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1158222000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1065844000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>965059000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>951131000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>765707000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>734609000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>599678000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>577029000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>474675000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>403343000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>304543000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>259089000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>117805000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>110762000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>108437000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>111222000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>104871000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>124928136.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>131276136.0</v>
       </c>
       <c r="BS35">
         <v>131276136.0</v>
       </c>
       <c r="BT35">
-        <v>120000000.0</v>
+        <v>131276136.0</v>
       </c>
       <c r="BU35">
         <v>120000000.0</v>
       </c>
       <c r="BV35">
         <v>120000000.0</v>
       </c>
-      <c r="BW35"/>
+      <c r="BW35">
+        <v>120000000.0</v>
+      </c>
       <c r="BX35"/>
+      <c r="BY35"/>
     </row>
-    <row r="36" spans="1:76">
+    <row r="36" spans="1:77">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36">
+        <v>41890000.0</v>
+      </c>
+      <c r="C36">
         <v>46905000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>6563000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>34656000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>34407000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>34940000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>3232999.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>18513999.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>19445000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>19583000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>2275000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>20025000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>17110000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>16050000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>12847000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4835000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>89682000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>72828000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>23681000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>46461000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>52490000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>51672000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>26527000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>51735000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>56219000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>53345999.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>23539000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>24305000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>22562000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>22412000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>12557000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>12516000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>10152999.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>9331000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>8414000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>111368000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>145795000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>145970000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>123975000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>11719999.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>113653000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>109951000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>232356000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>96744000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>97052000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>95590000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>144170000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>94638000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>91309000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>106241000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>220168000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>88923000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>76171000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>74326000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>180941000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>54731000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>41249000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>41167000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>133261000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>27797000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>14231000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>14259000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>88560000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>30211000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>43974000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>35611000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>16647000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>104439000.0</v>
       </c>
-      <c r="BQ36"/>
-      <c r="BR36">
+      <c r="BR36"/>
+      <c r="BS36">
         <v>401838554.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>-161446.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>1767232.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>-472778.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>213016.0</v>
       </c>
-      <c r="BW36"/>
       <c r="BX36"/>
+      <c r="BY36"/>
     </row>
-    <row r="37" spans="1:76">
+    <row r="37" spans="1:77">
       <c r="A37" t="s">
         <v>55</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -10402,1151 +10485,1165 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
+      <c r="BY37"/>
     </row>
-    <row r="38" spans="1:76">
+    <row r="38" spans="1:77">
       <c r="A38" t="s">
         <v>56</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>113325000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>95150000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>23847000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>181235000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>149582000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>86428000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>29681000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>48761000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>48752000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>47983000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>43000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>51735000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>52215000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>53346000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>25839000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>219430000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>216691000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>215438000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>204492000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>203428000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>199950000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>248165000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>160817000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>161751000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>196579000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>197113000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>169771000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>170813000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>159842000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>156340000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>278945000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>363094000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>363580000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>363467000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>364729000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>357724000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>358974000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>375826000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>364659000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>363882000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>353023000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>350815000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>338482000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>330856000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>319542000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>315503000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>303852000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>301367000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>287214000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>284775000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>272201000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>209798000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>225871000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>220522000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>201039000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>179903000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>402455000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>403278000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>403007000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>403902000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>401527000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>401213000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>316000.0</v>
       </c>
-      <c r="BX38"/>
+      <c r="BY38"/>
     </row>
-    <row r="39" spans="1:76">
+    <row r="39" spans="1:77">
       <c r="A39" t="s">
         <v>57</v>
       </c>
       <c r="B39">
+        <v>24867000.0</v>
+      </c>
+      <c r="C39">
         <v>23444000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>12466000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>16748000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>17658000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>19725000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>19118000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>16596000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>18871000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>17204000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>16364000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>13200000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>17317000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>14162000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>15385000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>13395000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>12827000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>11112000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>11043000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>9786000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6398000.0</v>
       </c>
       <c r="V39">
         <v>6398000.0</v>
       </c>
       <c r="W39">
+        <v>6398000.0</v>
+      </c>
+      <c r="X39">
         <v>5611000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>11188000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>8462000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>10793000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>10739000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>13662000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>16011000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>17590000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>18284000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>20214000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>25048000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>26040000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>25347000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>23840000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>22660000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>22276000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>30698000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>21797999.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>12846000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>15757000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>13130000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>26869000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>25964000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>36188000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>21623000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>25719000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>16866000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>18533000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>22279000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>15419000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>15026000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>26372000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>25976000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>14999000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>15753000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>14603000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>14051000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>10092000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>11239000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>10638000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>10762000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>8786000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>12238000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>7740000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>6409000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>6847000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>58333.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>83333.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>14000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>46667.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>81667.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>116667.0</v>
       </c>
-      <c r="BW39"/>
       <c r="BX39"/>
+      <c r="BY39"/>
     </row>
-    <row r="40" spans="1:76">
+    <row r="40" spans="1:77">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
+        <v>74260000.0</v>
+      </c>
+      <c r="C40">
         <v>50583000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>86523000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>48571000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>44554000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>43917000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>59768000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>55760000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>44577000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>42928000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>50499000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>59235000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>48980000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>43402000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>64179000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>46066000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>40559000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>35175000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>44419000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>39794000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>36408000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>34503000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>45666000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>40973000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>38654000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>27066000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>53686000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>49175000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>58626000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>90925000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>86421000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>111101000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>72278000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>87168000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>47236000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>68024000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>43192000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>59279000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>37976000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>38645000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>35921000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>36816000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>33122000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>41700000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>44213000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>62598000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>48008000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>63247000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>46055000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>60841000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>47198000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>56880000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>42084000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>49435000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>32063000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>43411000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>35850000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>44168000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>35629000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>38998000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>31193000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>35062000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>54271000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>65732000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>57100000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>52555000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>42018000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>64348000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>1047735.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>1658357.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>1610848.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>12833276.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>11474480.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>1567746.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>226000.0</v>
       </c>
-      <c r="BX40"/>
+      <c r="BY40"/>
     </row>
-    <row r="41" spans="1:76">
+    <row r="41" spans="1:77">
       <c r="A41" t="s">
         <v>59</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>174117000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>186753000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>197393000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>200801000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>214180000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>191962000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>182909000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>206217000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>185871000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>196250000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>208287000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>243304000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>252428000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>264865000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>257270000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>286105000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>288399000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>297318000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>320238000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>321140000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>319208000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>58752000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>52231000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>76287000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>70578000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>41855000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>53872000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>73195000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>54985000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>67942000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>55241000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>65984000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>38847000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>38449000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>39024000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>32262000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>33671000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>27014000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>26774000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>37156000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>37659000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>38104000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>31523000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>32114000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>32370000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>32302000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>32599000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>29863000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>27666000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>25454000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>23216000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>23693000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>15508000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>15543000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>16223000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>16296000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>4940000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11288000.0</v>
       </c>
       <c r="BS41">
         <v>11288000.0</v>
       </c>
-      <c r="BT41"/>
+      <c r="BT41">
+        <v>11288000.0</v>
+      </c>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
+      <c r="BY41"/>
     </row>
-    <row r="42" spans="1:76">
+    <row r="42" spans="1:77">
       <c r="A42" t="s">
         <v>60</v>
       </c>
       <c r="B42">
+        <v>864367000.0</v>
+      </c>
+      <c r="C42">
         <v>866917000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>880643000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>889398000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>910880000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>930311000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>964348000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1003736000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1043691000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1069638000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1089466000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1105245000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1118623000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1126586000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1124610000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1125700000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1128103000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1126514000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1154058000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1155414000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1146160000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1152569000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1160570000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1151606000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1141744000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1136135000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1134048000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1126796000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1121613000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1110970000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1108550000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1098137000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1091116000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1085257000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>1081373000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1075535000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>1069436000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1063347000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1060311000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1055982000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1051339000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1046738000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1044488000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1041798000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1040013000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1036130000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1033176000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1028426000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1025198000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>803069000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>801262000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>800879000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>798277000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>795725000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>793511000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>696844000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>685796000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>683571000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>681781000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>680183000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>678563000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>676911000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>675402000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>673986000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>672558000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>671297000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>670116000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>650304000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>274910770.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>268562770.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>268563000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>268569126.0</v>
       </c>
       <c r="BU42">
         <v>268569126.0</v>
       </c>
       <c r="BV42">
+        <v>268569126.0</v>
+      </c>
+      <c r="BW42">
         <v>268612817.0</v>
       </c>
-      <c r="BW42"/>
       <c r="BX42"/>
+      <c r="BY42"/>
     </row>
-    <row r="43" spans="1:76">
+    <row r="43" spans="1:77">
       <c r="A43" t="s">
         <v>61</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11581,88 +11678,87 @@
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
+      <c r="BY43"/>
     </row>
-    <row r="44" spans="1:76">
+    <row r="44" spans="1:77">
       <c r="A44" t="s">
         <v>62</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -11706,1789 +11802,1809 @@
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
-      <c r="BQ44">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ44"/>
       <c r="BR44">
         <v>119988000.0</v>
       </c>
       <c r="BS44">
         <v>119988000.0</v>
       </c>
       <c r="BT44">
-        <v>120000000.0</v>
+        <v>119988000.0</v>
       </c>
       <c r="BU44">
         <v>120000000.0</v>
       </c>
       <c r="BV44">
         <v>120000000.0</v>
       </c>
-      <c r="BW44"/>
+      <c r="BW44">
+        <v>120000000.0</v>
+      </c>
       <c r="BX44"/>
+      <c r="BY44"/>
     </row>
-    <row r="45" spans="1:76">
+    <row r="45" spans="1:77">
       <c r="A45" t="s">
         <v>63</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>4173875000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>4071931000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>4000642000.0</v>
       </c>
-      <c r="L45"/>
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45">
         <v>2290988000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2383570000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2433305000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>2662336000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>2720281000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>2785812000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>2851145000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>2917076000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>2981370000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>3046062000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>3110867000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>3180799000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>3238981000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>3303700000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>3336961000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>3370855000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>3356948000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>3334758000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>3291431000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>3210162000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>3170074000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>3111042000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>2879265000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>2813084000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>2696208000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>2576426000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>2516765000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>2443567000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>2229515000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>2140808000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>2015648000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>1971839000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>1689765000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>1654862000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>1626149000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>1575579000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>1451311000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>1345535000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>1242526000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>1210693000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>1010418000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>1008636000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>954637000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>843092000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>727986000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>717390000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>603785000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>566519000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>531195000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>414655000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>386189000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>386737000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>394709000.0</v>
       </c>
-      <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
+      <c r="BY45"/>
     </row>
-    <row r="46" spans="1:76">
+    <row r="46" spans="1:77">
       <c r="A46" t="s">
         <v>64</v>
       </c>
       <c r="B46">
+        <v>1927018000.0</v>
+      </c>
+      <c r="C46">
         <v>1953491000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2005300000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1993124000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2019427000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2050815000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2094829000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2099543999.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2126618000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2158250000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2211891000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2229188000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2290988000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2383570000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2450230000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2480296000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2541155000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2595666000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2682705000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2720281000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2785812000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2851145000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2941050000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2981370000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>3046062000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>3110867000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>3207806000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>3266313000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>3331877000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>3365869000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>3370855000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>3356948000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>3334758000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>3291431000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>3210162000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>3170074000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>3111042000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>2879265000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>2813084000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>2696208000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>2576426000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>2516765000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>2443567000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>2229515000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>2140808000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>2015648000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1971839000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1689765000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1654862000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1626149000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1575579000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1451311000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1345535000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>1242526000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>1210693000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>1010418000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>1008636000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>954637000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>843092000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>727986000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>717390000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>603785000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>566519000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>531195000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>414655000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>386189000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>386737000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>394709000.0</v>
       </c>
-      <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
+      <c r="BY46"/>
     </row>
-    <row r="47" spans="1:76">
+    <row r="47" spans="1:77">
       <c r="A47" t="s">
         <v>65</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>2229188000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2290988000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2383570000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2433305000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2480296000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2541155000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2595666000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2662336000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2720281000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2785812000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2851145000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2917076000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2981370000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>3046062000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>3110867000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>3180799000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>3238981000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>3303700000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>3336961000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>3370855000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>3356948000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>3334758000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>3291431000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>3210162000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>3170074000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>3111042000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>2879265000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>2813084000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>2696208000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>2576426000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>2516765000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>2443567000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>2229515000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>2140808000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>2015648000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1971839000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1689765000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1654862000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1626149000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1575579000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>1451311000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>1345535000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>1242526000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>1210693000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>1010418000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>1008636000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>954637000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>843092000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>727986000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>717390000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>603785000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>566519000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>531195000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>414655000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>386189000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>386737000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>394709000.0</v>
       </c>
-      <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
+      <c r="BY47"/>
     </row>
-    <row r="48" spans="1:76">
+    <row r="48" spans="1:77">
       <c r="A48" t="s">
         <v>66</v>
       </c>
       <c r="B48">
+        <v>-387281000.0</v>
+      </c>
+      <c r="C48">
         <v>-396960000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-418554000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-443419000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-446674000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-425224000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-406092000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-355471000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-292178000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-256319000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-235397000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-233593000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-170482000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-83120000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-47744000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-37763000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>21011000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>42919000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>140810000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>176464000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>180563000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>225170000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>275915000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>283840000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>287845000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>300267000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>331969000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>439826000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>457838000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>483688000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>501712000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>509294000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>522150000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>526568000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>518794000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>376916000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>347664000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>322886000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>288797000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>268553000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>240857000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>217862000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>193201000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>266491000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>240803000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>218674000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>201514000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>182334000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>165805000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>153638000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>138845000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>124992000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>110157000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>96494000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>83328000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>68309000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>49719000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>32056000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>19638000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>11276000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-61000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-11744000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-20043000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-30165000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-40851000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-44051000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-42508000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-37759000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>1668497.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>1685152.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>1652006.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>2544527.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>1447484.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>540580.0</v>
       </c>
-      <c r="BW48"/>
       <c r="BX48"/>
+      <c r="BY48"/>
     </row>
-    <row r="49" spans="1:76">
+    <row r="49" spans="1:77">
       <c r="A49" t="s">
         <v>67</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-170482000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-83120000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-47744000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-37763000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>21011000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>42919000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>140810000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>176464000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>180563000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>225170000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>275915000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>283840000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>287845000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>300267000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>331969000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>439826000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>457838000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>483688000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>501712000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>509294000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>522150000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>526568000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>518794000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>376916000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>347664000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>322886000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>288797000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>268553000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>240857000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>217862000.0</v>
       </c>
-      <c r="AQ49">
-[...1 lines deleted...]
-      </c>
       <c r="AR49">
+        <v>0.0</v>
+      </c>
+      <c r="AS49">
         <v>266491000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>240803000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>218674000.0</v>
       </c>
-      <c r="AU49">
-[...1 lines deleted...]
-      </c>
       <c r="AV49">
+        <v>0.0</v>
+      </c>
+      <c r="AW49">
         <v>182334000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>165805000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>153638000.0</v>
       </c>
-      <c r="AY49">
-[...1 lines deleted...]
-      </c>
       <c r="AZ49">
+        <v>0.0</v>
+      </c>
+      <c r="BA49">
         <v>124992000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>110157000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>96494000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>83328000.0</v>
       </c>
-      <c r="BD49">
-[...1 lines deleted...]
-      </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
+        <v>0.0</v>
+      </c>
+      <c r="BI49">
         <v>11276000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>-61000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
+      <c r="BY49"/>
     </row>
-    <row r="50" spans="1:76">
+    <row r="50" spans="1:77">
       <c r="A50" t="s">
         <v>68</v>
       </c>
       <c r="B50">
+        <v>12532000.0</v>
+      </c>
+      <c r="C50">
         <v>7967000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>3402000.0</v>
       </c>
-      <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>28553000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>33118000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>18260000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16250000.0</v>
       </c>
       <c r="J50">
         <v>16250000.0</v>
       </c>
       <c r="K50">
+        <v>16250000.0</v>
+      </c>
+      <c r="L50">
         <v>15000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>11250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16500000.0</v>
       </c>
       <c r="N50">
         <v>16500000.0</v>
       </c>
       <c r="O50">
         <v>16500000.0</v>
       </c>
       <c r="P50">
         <v>16500000.0</v>
       </c>
       <c r="Q50">
         <v>16500000.0</v>
       </c>
       <c r="R50">
         <v>16500000.0</v>
       </c>
       <c r="S50">
         <v>16500000.0</v>
       </c>
       <c r="T50">
         <v>16500000.0</v>
       </c>
       <c r="U50">
+        <v>16500000.0</v>
+      </c>
+      <c r="V50">
         <v>15921000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>16500000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>16766000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16500000.0</v>
       </c>
       <c r="Y50">
         <v>16500000.0</v>
       </c>
       <c r="Z50">
         <v>16500000.0</v>
       </c>
       <c r="AA50">
+        <v>16500000.0</v>
+      </c>
+      <c r="AB50">
         <v>10875000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>216000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>171000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>225000000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>2034265000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>2054072000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1758455000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1723832000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>1688420000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>1684379000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>1657145000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>1388766000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>1291401000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
+      <c r="BY50"/>
     </row>
-    <row r="51" spans="1:76">
+    <row r="51" spans="1:77">
       <c r="A51" t="s">
         <v>69</v>
       </c>
       <c r="B51">
-        <v>7967000.0</v>
+        <v>1761874000.0</v>
       </c>
       <c r="C51">
+        <v>1761184000.0</v>
+      </c>
+      <c r="D51">
         <v>1760526000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1809843000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1809169000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1806967000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1806987000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1794773000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1650964000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1603757000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1500904000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1481924000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1481036000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1484101000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1506770000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1589026000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1592009000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1595003000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1621306000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1601011000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1606676000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1610455000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1640755000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1616887000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1620124000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1623381000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1806626000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1877861000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1945033000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1994005000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1955737000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2036479000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>2030115000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>2049884000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1703555000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>3419664000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1688420000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1684379000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1657145000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1547477000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1519195000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1460447000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>2910588000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1444038000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1393149000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1313769000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1291401000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1089540000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1084425000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1064487000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1039203000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>936290000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>853552000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>751787000.0</v>
       </c>
       <c r="BC51">
         <v>751787000.0</v>
       </c>
       <c r="BD51">
+        <v>751787000.0</v>
+      </c>
+      <c r="BE51">
         <v>588900000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>568000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>441100000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>417100000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>325300000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>265300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22223000.0</v>
       </c>
       <c r="BK51">
         <v>22223000.0</v>
       </c>
-      <c r="BL51"/>
+      <c r="BL51">
+        <v>22223000.0</v>
+      </c>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
-      <c r="BP51">
+      <c r="BP51"/>
+      <c r="BQ51">
         <v>16700000.0</v>
       </c>
-      <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
+      <c r="BY51"/>
     </row>
-    <row r="52" spans="1:76">
+    <row r="52" spans="1:77">
       <c r="A52" t="s">
         <v>70</v>
       </c>
       <c r="B52">
+        <v>12532000.0</v>
+      </c>
+      <c r="C52">
         <v>7967000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>7471000.0</v>
       </c>
-      <c r="D52"/>
       <c r="E52"/>
-      <c r="F52">
+      <c r="F52"/>
+      <c r="G52">
         <v>28553000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>38161000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>18260000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16250000.0</v>
       </c>
       <c r="J52">
         <v>16250000.0</v>
       </c>
       <c r="K52">
+        <v>16250000.0</v>
+      </c>
+      <c r="L52">
         <v>19327000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>11250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16500000.0</v>
       </c>
       <c r="N52">
         <v>16500000.0</v>
       </c>
       <c r="O52">
+        <v>16500000.0</v>
+      </c>
+      <c r="P52">
         <v>20284000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16500000.0</v>
       </c>
       <c r="Q52">
         <v>16500000.0</v>
       </c>
       <c r="R52">
         <v>16500000.0</v>
       </c>
       <c r="S52">
+        <v>16500000.0</v>
+      </c>
+      <c r="T52">
         <v>20203000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>16500000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>15921000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>16500000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>20604000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16500000.0</v>
       </c>
       <c r="Y52">
         <v>16500000.0</v>
       </c>
       <c r="Z52">
         <v>16500000.0</v>
       </c>
       <c r="AA52">
+        <v>16500000.0</v>
+      </c>
+      <c r="AB52">
         <v>14272000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>219282000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>174221000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>228155000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>126000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>180000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>108000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>72000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>85500000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1723832000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1688420000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1684379000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1657145000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>700000.0</v>
       </c>
-      <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>1388766000.0</v>
       </c>
-      <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>1291401000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
-      <c r="BJ52">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ52"/>
       <c r="BK52">
         <v>22223000.0</v>
       </c>
-      <c r="BL52"/>
+      <c r="BL52">
+        <v>22223000.0</v>
+      </c>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
-      <c r="BP52">
+      <c r="BP52"/>
+      <c r="BQ52">
         <v>62156000.0</v>
       </c>
-      <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
+      <c r="BY52"/>
     </row>
-    <row r="53" spans="1:76">
+    <row r="53" spans="1:77">
       <c r="A53" t="s">
         <v>71</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>2001999.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>5986000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>7481000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>7548000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
+        <v>0.0</v>
+      </c>
+      <c r="AH53">
         <v>199839000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>20011000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>11753000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>20300000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>21322000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>32934000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>39328000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>52368000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>76107000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>124935000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>203329000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>221888000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>277974000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>270420000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>261136000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>215959000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>164159000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>70724000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>76647000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>73325000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>78841000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>66615000.0</v>
       </c>
-      <c r="BC53">
-[...1 lines deleted...]
-      </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
-      <c r="BJ53"/>
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
+      <c r="BY53"/>
     </row>
-    <row r="54" spans="1:76">
+    <row r="54" spans="1:77">
       <c r="A54" t="s">
         <v>72</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -13532,1013 +13648,1026 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
+      <c r="BY54"/>
     </row>
-    <row r="55" spans="1:76">
+    <row r="55" spans="1:77">
       <c r="A55" t="s">
         <v>73</v>
       </c>
       <c r="B55">
+        <v>2565093000.0</v>
+      </c>
+      <c r="C55">
         <v>2532289000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2531009000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2554050000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2568111000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2610341000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2671471000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2751191000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2717656000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2735958000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2661775000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2705714000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2780468000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2871650000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2954011000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3062592000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3076783000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3077128000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3180795000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3205973000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3201094000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3266558000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3360949000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>3365525000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>3373854000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>3391066000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3623557000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>3827010000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>3917057000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>4026309000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>4014271000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>4106685000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>4079881000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>4111781000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>3782051000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>3784589000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>3770603000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>3593103000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>3499625000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>3398220000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>3273166000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3179484000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>3204230000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>3214162000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>3096006000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2981401000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2909681000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2685920000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2630280000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2363457000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2309796000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2193672000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2074578000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1976575000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1916341000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1629025000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1592889000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1511081000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1374186000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1245126000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1200193000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1082316000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1047449000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>920973000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>830729000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>817092000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>808832000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>796706000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>402630644.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>403363785.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>403150260.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>404438928.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>401645852.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>402057779.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>500000.0</v>
       </c>
-      <c r="BX55"/>
+      <c r="BY55"/>
     </row>
-    <row r="56" spans="1:76">
+    <row r="56" spans="1:77">
       <c r="A56" t="s">
         <v>74</v>
       </c>
       <c r="B56">
+        <v>377066000.0</v>
+      </c>
+      <c r="C56">
         <v>309137000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>276503000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>275962000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>255421000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>256754000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>292730000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>354869000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>264416000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>376792000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>271084000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>252931000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>268682000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>278725000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>306204000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>358226000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>342823000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>351423000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>424410000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>392570000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>318044000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>318624000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>343968000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>286539000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>225305000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>180262000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>342935000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>293922000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>320741000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>396888000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>390384000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>497413000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>495923000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>572185000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>411072000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>452764000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>462982000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>516725000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>516770000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>531198999.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>536898000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>506379000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>481718000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>621553000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>591618000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>602286000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>573113000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>638431000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>616444000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>361482000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>369558000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>378479000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>376020000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>383234000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>367166000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>287751000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>264711000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>240941000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>227242000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>215773000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>195589000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>193756000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>208729000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>179980000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>190203000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>210381000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>221056000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>222094000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>176403.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>85582.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>143474.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>536510.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>118630.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>844763.0</v>
       </c>
-      <c r="BW56"/>
       <c r="BX56"/>
+      <c r="BY56"/>
     </row>
-    <row r="57" spans="1:76">
+    <row r="57" spans="1:77">
       <c r="A57" t="s">
         <v>75</v>
       </c>
       <c r="B57">
+        <v>135535000.0</v>
+      </c>
+      <c r="C57">
         <v>108444000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>111670000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>103249000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>101815000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>129315000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>169214000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>135314000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>117506000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>113001000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>131554000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>119003000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>124241000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>116321000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>141577000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>126836000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>105990000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>95686000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>108836000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>93464000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>86914000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>88317000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>113072000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>100671000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>101942000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>89327000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>113751000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>323068000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>284895000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>376442000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>262719000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>325151000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>227695000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>213533000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>214226000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>163045000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>208087000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>104295000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>83194000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>114688000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>85618000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>81562000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>101614000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>112074000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>109998000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>105827000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>102350000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>112543000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>102268000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>107008000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>101499000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>110280000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>101126000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>119664000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>88652000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>98395000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>123002000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>195896000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>95890000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>79033000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>118014000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>112415000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>132841000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>159230000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>88211000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>81348000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>69910000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>79222000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>1074741.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>1791227.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>1610848.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>13288776.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>11592743.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>12855883.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>479000.0</v>
       </c>
-      <c r="BX57"/>
+      <c r="BY57"/>
     </row>
-    <row r="58" spans="1:76">
+    <row r="58" spans="1:77">
       <c r="A58" t="s">
         <v>76</v>
       </c>
       <c r="B58">
+        <v>2092582000.0</v>
+      </c>
+      <c r="C58">
         <v>2063938000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2068409000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2103553000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2094496000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2091896000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2094833999.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2087434000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1930957000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1882273000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1773676000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1780712000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1780275000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1786060000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1825456000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1917495000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1895679000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1885352000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1892848000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1884192000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1886916000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1902780000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1941510000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1950062000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1964694000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1977273000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2164275000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2267752000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2344106000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2439609000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2412694000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2506904000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2473168000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2503563000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2185582000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2335626000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2358059000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2209976000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2155867000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2079335999.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1986735000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1921855000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1975509000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1912946000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1819306000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1730762000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1677817000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1475875000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1439381000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1407146000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1370301000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1268502000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1166970000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1084723000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1039783000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>864102000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>857611000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>795574000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>672919000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>553708000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>521357000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>416958000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>391930000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>277035000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>198973000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>189785000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>181132000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>184093000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>126002877.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>133067363.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>132886984.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>133288775.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>131592742.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>132855882.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>479000.0</v>
       </c>
-      <c r="BX58"/>
+      <c r="BY58"/>
     </row>
-    <row r="59" spans="1:76">
+    <row r="59" spans="1:77">
       <c r="A59" t="s">
         <v>77</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -14582,331 +14711,335 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
+      <c r="BY59"/>
     </row>
-    <row r="60" spans="1:76">
+    <row r="60" spans="1:77">
       <c r="A60" t="s">
         <v>78</v>
       </c>
       <c r="B60">
+        <v>472511000.0</v>
+      </c>
+      <c r="C60">
         <v>468351000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>462600000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>450497000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>473615000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>518445000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>576637000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>663757000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>786699000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>853685000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>888099000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>925002000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1000193000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1085590000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1128555000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1145097000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1181104000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1191776000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1287947000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1321781000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1314178000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1363778000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1419439000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1415463000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1409160000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1413793000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1459282000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1559258000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1572951000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1586699000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1601577000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1599781000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1606713000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1608218000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1596469000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1448963000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1412544000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1383127000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1343758000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1318884000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1286431000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1257629000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1228721000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1301216000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1276700000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1250639000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1231864000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1210045000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1190899000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>956311000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>939495000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>925170000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>907608000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>891852000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>876558000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>764923000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>735278000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>715507000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>701267000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>691418000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>678836000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>665358000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>655519000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>643938000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>631756000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>627307000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>627700000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>612613000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>276627767.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>270296422.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>270263276.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>271150153.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>270053110.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>269201897.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>21000.0</v>
       </c>
-      <c r="BX60"/>
+      <c r="BY60"/>
     </row>
-    <row r="61" spans="1:76">
+    <row r="61" spans="1:77">
       <c r="A61" t="s">
         <v>79</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -14950,67 +15083,70 @@
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
-      <c r="BJ61"/>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
+      <c r="BY61"/>
     </row>
-    <row r="62" spans="1:76">
+    <row r="62" spans="1:77">
       <c r="A62" t="s">
         <v>80</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -15045,50 +15181,51 @@
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
+      <c r="BY62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15161,51 +15298,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B2">
         <v>197577000.0</v>
       </c>
       <c r="C2">
         <v>433694000.0</v>
       </c>
       <c r="D2">
         <v>507620000.0</v>
       </c>
       <c r="E2">
         <v>504633000.0</v>
       </c>
       <c r="F2">
         <v>455827000.0</v>
       </c>
       <c r="G2">
         <v>445867000.0</v>
       </c>
       <c r="H2">
         <v>442849000.0</v>
       </c>
       <c r="I2">
         <v>361080000.0</v>
       </c>
@@ -15219,51 +15356,51 @@
         <v>152947000.0</v>
       </c>
       <c r="M2">
         <v>187223000.0</v>
       </c>
       <c r="N2">
         <v>186388000.0</v>
       </c>
       <c r="O2">
         <v>193332000.0</v>
       </c>
       <c r="P2">
         <v>219940000.0</v>
       </c>
       <c r="Q2">
         <v>224907000.0</v>
       </c>
       <c r="R2">
         <v>59135000.0</v>
       </c>
       <c r="S2"/>
       <c r="T2"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B3">
         <v>210207000.0</v>
       </c>
       <c r="C3">
         <v>203127000.0</v>
       </c>
       <c r="D3">
         <v>282500000.0</v>
       </c>
       <c r="E3">
         <v>303484000.0</v>
       </c>
       <c r="F3">
         <v>305431000.0</v>
       </c>
       <c r="G3">
         <v>303174000.0</v>
       </c>
       <c r="H3">
         <v>297705000.0</v>
       </c>
       <c r="I3">
         <v>218207000.0</v>
       </c>
@@ -15279,78 +15416,78 @@
       <c r="M3">
         <v>72769000.0</v>
       </c>
       <c r="N3">
         <v>74980000.0</v>
       </c>
       <c r="O3">
         <v>81110000.0</v>
       </c>
       <c r="P3">
         <v>97646000.0</v>
       </c>
       <c r="Q3">
         <v>90667000.0</v>
       </c>
       <c r="R3">
         <v>22376000.0</v>
       </c>
       <c r="S3">
         <v>-5607860.0</v>
       </c>
       <c r="T3"/>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B5">
-        <v>235980000.0</v>
+        <v>230242000.0</v>
       </c>
       <c r="C5">
         <v>212542000.0</v>
       </c>
       <c r="D5">
         <v>97574000.0</v>
       </c>
       <c r="E5">
         <v>82600000.0</v>
       </c>
       <c r="F5">
         <v>45018000.0</v>
       </c>
       <c r="G5">
         <v>9636000.0</v>
       </c>
       <c r="H5">
         <v>-78019000.0</v>
       </c>
       <c r="I5">
         <v>34492000.0</v>
       </c>
       <c r="J5">
         <v>119597000.0</v>
       </c>
@@ -15365,54 +15502,54 @@
       </c>
       <c r="N5">
         <v>118173000.0</v>
       </c>
       <c r="O5">
         <v>93018000.0</v>
       </c>
       <c r="P5">
         <v>61623000.0</v>
       </c>
       <c r="Q5">
         <v>37329000.0</v>
       </c>
       <c r="R5">
         <v>-45989000.0</v>
       </c>
       <c r="S5">
         <v>8623535.0</v>
       </c>
       <c r="T5">
         <v>-1274.0</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B6">
-        <v>446187000.0</v>
+        <v>440449000.0</v>
       </c>
       <c r="C6">
         <v>415669000.0</v>
       </c>
       <c r="D6">
         <v>380074000.0</v>
       </c>
       <c r="E6">
         <v>386084000.0</v>
       </c>
       <c r="F6">
         <v>350449000.0</v>
       </c>
       <c r="G6">
         <v>312810000.0</v>
       </c>
       <c r="H6">
         <v>219686000.0</v>
       </c>
       <c r="I6">
         <v>252699000.0</v>
       </c>
       <c r="J6">
         <v>241863000.0</v>
       </c>
@@ -15427,101 +15564,101 @@
       </c>
       <c r="N6">
         <v>193153000.0</v>
       </c>
       <c r="O6">
         <v>174128000.0</v>
       </c>
       <c r="P6">
         <v>159269000.0</v>
       </c>
       <c r="Q6">
         <v>127996000.0</v>
       </c>
       <c r="R6">
         <v>-23613000.0</v>
       </c>
       <c r="S6">
         <v>3015675.0</v>
       </c>
       <c r="T6">
         <v>-1274.0</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>154500000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B9">
         <v>674082000.0</v>
       </c>
       <c r="C9">
         <v>396988000.0</v>
       </c>
       <c r="D9">
         <v>283103000.0</v>
       </c>
       <c r="E9">
         <v>216401000.0</v>
       </c>
       <c r="F9">
         <v>158673000.0</v>
       </c>
       <c r="G9">
         <v>137572000.0</v>
       </c>
       <c r="H9">
         <v>117595000.0</v>
       </c>
       <c r="I9">
         <v>161928000.0</v>
       </c>
@@ -15535,51 +15672,51 @@
         <v>258430999.0</v>
       </c>
       <c r="M9">
         <v>221334000.0</v>
       </c>
       <c r="N9">
         <v>196261000.0</v>
       </c>
       <c r="O9">
         <v>190188000.0</v>
       </c>
       <c r="P9">
         <v>164367000.0</v>
       </c>
       <c r="Q9">
         <v>123266000.0</v>
       </c>
       <c r="R9">
         <v>16854000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B10">
         <v>141990000.0</v>
       </c>
       <c r="C10">
         <v>125035000.0</v>
       </c>
       <c r="D10">
         <v>-10836000.0</v>
       </c>
       <c r="E10">
         <v>9014000.0</v>
       </c>
       <c r="F10">
         <v>-28888000.0</v>
       </c>
       <c r="G10">
         <v>-88964000.0</v>
       </c>
       <c r="H10">
         <v>-218119000.0</v>
       </c>
       <c r="I10">
         <v>-20649000.0</v>
       </c>
@@ -15597,51 +15734,51 @@
       </c>
       <c r="N10">
         <v>110465000.0</v>
       </c>
       <c r="O10">
         <v>95018000.0</v>
       </c>
       <c r="P10">
         <v>64581000.0</v>
       </c>
       <c r="Q10">
         <v>35612000.0</v>
       </c>
       <c r="R10">
         <v>-45481000.0</v>
       </c>
       <c r="S10">
         <v>3012369.0</v>
       </c>
       <c r="T10">
         <v>-3812.0</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B11">
         <v>27618000.0</v>
       </c>
       <c r="C11">
         <v>12259000.0</v>
       </c>
       <c r="D11">
         <v>-26251000.0</v>
       </c>
       <c r="E11">
         <v>292000.0</v>
       </c>
       <c r="F11">
         <v>-19569000.0</v>
       </c>
       <c r="G11">
         <v>-32909999.0</v>
       </c>
       <c r="H11">
         <v>-56120000.0</v>
       </c>
       <c r="I11">
         <v>-7265000.0</v>
       </c>
@@ -15659,54 +15796,54 @@
       </c>
       <c r="N11">
         <v>47948000.0</v>
       </c>
       <c r="O11">
         <v>30387000.0</v>
       </c>
       <c r="P11">
         <v>24900000.0</v>
       </c>
       <c r="Q11">
         <v>12921000.0</v>
       </c>
       <c r="R11">
         <v>-1321000.0</v>
       </c>
       <c r="S11">
         <v>1356551.0</v>
       </c>
       <c r="T11">
         <v>3812.0</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B12">
-        <v>88252000.0</v>
+        <v>98128000.0</v>
       </c>
       <c r="C12">
         <v>102758000.0</v>
       </c>
       <c r="D12">
         <v>102321000.0</v>
       </c>
       <c r="E12">
         <v>72090000.0</v>
       </c>
       <c r="F12">
         <v>73906000.0</v>
       </c>
       <c r="G12">
         <v>98600000.0</v>
       </c>
       <c r="H12">
         <v>140100000.0</v>
       </c>
       <c r="I12">
         <v>55141000.0</v>
       </c>
       <c r="J12">
         <v>24999.0</v>
       </c>
@@ -15721,109 +15858,109 @@
       </c>
       <c r="N12">
         <v>7708000.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>42000.0</v>
       </c>
       <c r="Q12">
         <v>1717000.0</v>
       </c>
       <c r="R12">
         <v>355000.0</v>
       </c>
       <c r="S12">
         <v>3306.0</v>
       </c>
       <c r="T12">
         <v>2538.0</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>115396000.0</v>
       </c>
       <c r="I13">
         <v>69741000.0</v>
       </c>
       <c r="J13">
         <v>4328000.0</v>
       </c>
       <c r="K13">
         <v>2934000.0</v>
       </c>
       <c r="L13">
         <v>3069000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B15">
         <v>114372000.0</v>
       </c>
       <c r="C15">
         <v>112776000.0</v>
       </c>
       <c r="D15">
         <v>15415000.0</v>
       </c>
       <c r="E15">
         <v>8722000.0</v>
       </c>
       <c r="F15">
         <v>-9319000.0</v>
       </c>
       <c r="G15">
         <v>-56054000.0</v>
       </c>
       <c r="H15">
         <v>-161999000.0</v>
       </c>
       <c r="I15">
         <v>-13384000.0</v>
       </c>
@@ -15841,51 +15978,51 @@
       </c>
       <c r="N15">
         <v>62517000.0</v>
       </c>
       <c r="O15">
         <v>64631000.0</v>
       </c>
       <c r="P15">
         <v>39681000.0</v>
       </c>
       <c r="Q15">
         <v>22691000.0</v>
       </c>
       <c r="R15">
         <v>-44386000.0</v>
       </c>
       <c r="S15">
         <v>1655818.0</v>
       </c>
       <c r="T15">
         <v>-3812.0</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>8722000.0</v>
       </c>
       <c r="F16">
         <v>-9319000.0</v>
       </c>
       <c r="G16">
         <v>-56054000.0</v>
       </c>
       <c r="H16">
         <v>-166193000.0</v>
       </c>
       <c r="I16">
         <v>-23533000.0</v>
       </c>
       <c r="J16">
         <v>218420000.0</v>
       </c>
       <c r="K16">
         <v>95596000.0</v>
       </c>
@@ -15893,215 +16030,215 @@
         <v>-8313000.0</v>
       </c>
       <c r="M16">
         <v>62669000.0</v>
       </c>
       <c r="N16">
         <v>55517000.0</v>
       </c>
       <c r="O16">
         <v>62939000.0</v>
       </c>
       <c r="P16">
         <v>41035000.0</v>
       </c>
       <c r="Q16">
         <v>22691000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16">
         <v>1656000.0</v>
       </c>
       <c r="T16"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B17">
         <v>114372000.0</v>
       </c>
       <c r="C17">
         <v>112776000.0</v>
       </c>
       <c r="D17">
         <v>15415000.0</v>
       </c>
       <c r="E17">
         <v>8722000.0</v>
       </c>
       <c r="F17">
         <v>-9319000.0</v>
       </c>
       <c r="G17">
         <v>-56054000.0</v>
       </c>
       <c r="H17">
         <v>-161999000.0</v>
       </c>
       <c r="I17">
         <v>-13384000.0</v>
       </c>
       <c r="J17">
         <v>233856000.0</v>
       </c>
       <c r="K17">
         <v>111032000.0</v>
       </c>
       <c r="L17">
         <v>7123000.0</v>
       </c>
       <c r="M17">
         <v>74989000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17">
         <v>64631000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B18">
         <v>-88252000.0</v>
       </c>
       <c r="C18">
         <v>-91134000.0</v>
       </c>
       <c r="D18">
         <v>-90387000.0</v>
       </c>
       <c r="E18">
         <v>-65089000.0</v>
       </c>
       <c r="F18">
         <v>-73906000.0</v>
       </c>
       <c r="G18">
         <v>-94271000.0</v>
       </c>
       <c r="H18">
         <v>-115396000.0</v>
       </c>
       <c r="I18">
         <v>-62441000.0</v>
       </c>
       <c r="J18">
         <v>4303000.0</v>
       </c>
       <c r="K18">
         <v>1588000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-2576000.0</v>
       </c>
       <c r="F19">
         <v>-1296000.0</v>
       </c>
       <c r="G19">
         <v>33000.0</v>
       </c>
       <c r="H19">
         <v>-1133000.0</v>
       </c>
       <c r="I19">
         <v>139000.0</v>
       </c>
       <c r="J19">
         <v>-232000.0</v>
       </c>
       <c r="K19">
         <v>-1140000.0</v>
       </c>
       <c r="L19">
         <v>-3757000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19">
         <v>-11128000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20">
         <v>87039000.0</v>
       </c>
       <c r="M20">
         <v>87039000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B21">
         <v>235980000.0</v>
       </c>
       <c r="C21">
         <v>203484000.0</v>
       </c>
       <c r="D21">
         <v>119128000.0</v>
       </c>
       <c r="E21">
         <v>76679000.0</v>
       </c>
       <c r="F21">
         <v>46314000.0</v>
       </c>
       <c r="G21">
         <v>35483000.0</v>
       </c>
       <c r="H21">
         <v>10120000.0</v>
       </c>
       <c r="I21">
         <v>41653000.0</v>
       </c>
@@ -16119,75 +16256,75 @@
       </c>
       <c r="N21">
         <v>109894000.0</v>
       </c>
       <c r="O21">
         <v>107074000.0</v>
       </c>
       <c r="P21">
         <v>80001000.0</v>
       </c>
       <c r="Q21">
         <v>37360000.0</v>
       </c>
       <c r="R21">
         <v>-12312000.0</v>
       </c>
       <c r="S21">
         <v>-2588879.0</v>
       </c>
       <c r="T21">
         <v>-1274.0</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B23">
         <v>635679000.0</v>
       </c>
       <c r="C23">
         <v>627198000.0</v>
       </c>
       <c r="D23">
         <v>671595000.0</v>
       </c>
       <c r="E23">
         <v>644355000.0</v>
       </c>
       <c r="F23">
         <v>568186000.0</v>
       </c>
       <c r="G23">
         <v>547956000.0</v>
       </c>
       <c r="H23">
         <v>550324000.0</v>
       </c>
       <c r="I23">
         <v>481355000.0</v>
       </c>
@@ -16205,123 +16342,123 @@
       </c>
       <c r="N23">
         <v>272755000.0</v>
       </c>
       <c r="O23">
         <v>276446000.0</v>
       </c>
       <c r="P23">
         <v>304306000.0</v>
       </c>
       <c r="Q23">
         <v>310813000.0</v>
       </c>
       <c r="R23">
         <v>88301000.0</v>
       </c>
       <c r="S23">
         <v>2588879.0</v>
       </c>
       <c r="T23">
         <v>1274.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24">
         <v>15436000.0</v>
       </c>
       <c r="L24">
         <v>15436000.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24">
         <v>1692000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B25">
         <v>210207000.0</v>
       </c>
       <c r="C25">
         <v>203127000.0</v>
       </c>
       <c r="D25">
         <v>320000000.0</v>
       </c>
       <c r="E25">
         <v>303484000.0</v>
       </c>
       <c r="F25">
         <v>305431000.0</v>
       </c>
       <c r="G25">
         <v>303174000.0</v>
       </c>
       <c r="H25">
         <v>297705000.0</v>
       </c>
       <c r="I25">
         <v>218207000.0</v>
       </c>
       <c r="J25">
         <v>122266000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B26">
         <v>19758000.0</v>
       </c>
       <c r="C26">
         <v>28422000.0</v>
       </c>
       <c r="D26">
         <v>20269000.0</v>
       </c>
       <c r="E26">
         <v>16218000.0</v>
       </c>
       <c r="F26">
         <v>11885000.0</v>
       </c>
       <c r="G26">
         <v>12037000.0</v>
       </c>
       <c r="H26">
         <v>14310000.0</v>
       </c>
       <c r="I26">
         <v>22429000.0</v>
       </c>
@@ -16335,81 +16472,81 @@
         <v>16144000.0</v>
       </c>
       <c r="M26">
         <v>17587000.0</v>
       </c>
       <c r="N26">
         <v>11149000.0</v>
       </c>
       <c r="O26">
         <v>15525000.0</v>
       </c>
       <c r="P26">
         <v>18684000.0</v>
       </c>
       <c r="Q26">
         <v>19178000.0</v>
       </c>
       <c r="R26">
         <v>5974000.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27">
         <v>65682000.0</v>
       </c>
       <c r="Q27">
         <v>66728000.0</v>
       </c>
       <c r="R27">
         <v>17029000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B28">
         <v>157711000.0</v>
       </c>
       <c r="C28">
         <v>168182000.0</v>
       </c>
       <c r="D28">
         <v>143706000.0</v>
       </c>
       <c r="E28">
         <v>123504000.0</v>
       </c>
       <c r="F28">
         <v>100474000.0</v>
       </c>
       <c r="G28">
         <v>90052000.0</v>
       </c>
       <c r="H28">
         <v>93165000.0</v>
       </c>
       <c r="I28">
         <v>97846000.0</v>
       </c>
@@ -16425,97 +16562,97 @@
       <c r="M28">
         <v>78636000.0</v>
       </c>
       <c r="N28">
         <v>75218000.0</v>
       </c>
       <c r="O28">
         <v>67589000.0</v>
       </c>
       <c r="P28">
         <v>84366000.0</v>
       </c>
       <c r="Q28">
         <v>85906000.0</v>
       </c>
       <c r="R28">
         <v>23003000.0</v>
       </c>
       <c r="S28">
         <v>2592185.0</v>
       </c>
       <c r="T28"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B29">
         <v>27618000.0</v>
       </c>
       <c r="C29">
         <v>12259000.0</v>
       </c>
       <c r="D29">
         <v>-26251000.0</v>
       </c>
       <c r="E29">
         <v>292000.0</v>
       </c>
       <c r="F29">
         <v>-19569000.0</v>
       </c>
       <c r="G29">
         <v>-32910000.0</v>
       </c>
       <c r="H29">
         <v>-56120000.0</v>
       </c>
       <c r="I29">
         <v>-7265000.0</v>
       </c>
       <c r="J29">
         <v>-114284000.0</v>
       </c>
       <c r="K29">
         <v>67133000.0</v>
       </c>
       <c r="L29">
         <v>65992000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B30">
         <v>438102000.0</v>
       </c>
       <c r="C30">
         <v>193504000.0</v>
       </c>
       <c r="D30">
         <v>163975000.0</v>
       </c>
       <c r="E30">
         <v>139722000.0</v>
       </c>
       <c r="F30">
         <v>112359000.0</v>
       </c>
       <c r="G30">
         <v>102089000.0</v>
       </c>
       <c r="H30">
         <v>107475000.0</v>
       </c>
       <c r="I30">
         <v>120275000.0</v>
       </c>
@@ -16533,51 +16670,51 @@
       </c>
       <c r="N30">
         <v>86367000.0</v>
       </c>
       <c r="O30">
         <v>83114000.0</v>
       </c>
       <c r="P30">
         <v>84366000.0</v>
       </c>
       <c r="Q30">
         <v>85906000.0</v>
       </c>
       <c r="R30">
         <v>29166000.0</v>
       </c>
       <c r="S30">
         <v>2588879.0</v>
       </c>
       <c r="T30">
         <v>1274.0</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B31">
         <v>-93990000.0</v>
       </c>
       <c r="C31">
         <v>-78449000.0</v>
       </c>
       <c r="D31">
         <v>-129964000.0</v>
       </c>
       <c r="E31">
         <v>-67665000.0</v>
       </c>
       <c r="F31">
         <v>-75202000.0</v>
       </c>
       <c r="G31">
         <v>-124447000.0</v>
       </c>
       <c r="H31">
         <v>-228239000.0</v>
       </c>
       <c r="I31">
         <v>-62302000.0</v>
       </c>
@@ -16595,51 +16732,51 @@
       </c>
       <c r="N31">
         <v>571000.0</v>
       </c>
       <c r="O31">
         <v>-12056000.0</v>
       </c>
       <c r="P31">
         <v>-15420000.0</v>
       </c>
       <c r="Q31">
         <v>-1748000.0</v>
       </c>
       <c r="R31">
         <v>-33169000.0</v>
       </c>
       <c r="S31">
         <v>5601248.0</v>
       </c>
       <c r="T31">
         <v>-2538.0</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B32">
         <v>871659000.0</v>
       </c>
       <c r="C32">
         <v>830682000.0</v>
       </c>
       <c r="D32">
         <v>790723000.0</v>
       </c>
       <c r="E32">
         <v>721034000.0</v>
       </c>
       <c r="F32">
         <v>614500000.0</v>
       </c>
       <c r="G32">
         <v>583439000.0</v>
       </c>
       <c r="H32">
         <v>560444000.0</v>
       </c>
       <c r="I32">
         <v>523008000.0</v>
       </c>
@@ -16672,767 +16809,774 @@
       </c>
       <c r="S32"/>
       <c r="T32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BW32"/>
+  <dimension ref="A1:BX32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75">
+    <row r="1" spans="1:76">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
         <v>126</v>
       </c>
       <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
         <v>129</v>
       </c>
       <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
         <v>132</v>
       </c>
       <c r="BS1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BU1" t="s">
         <v>134</v>
       </c>
       <c r="BV1" t="s">
         <v>135</v>
       </c>
       <c r="BW1" t="s">
         <v>136</v>
       </c>
+      <c r="BX1" t="s">
+        <v>137</v>
+      </c>
     </row>
-    <row r="2" spans="1:75">
+    <row r="2" spans="1:76">
       <c r="A2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B2">
+        <v>51314000.0</v>
+      </c>
+      <c r="C2">
         <v>49636000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>44425000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>116398000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>117742000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>113321000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>111658000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>107777000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>104186000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>110073000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>108401000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>131042000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>128614000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>139563000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>132716000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>129181000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>122472000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>120264000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>113534000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>118418000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>111730000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>112145000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>109814000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>114992000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>110865000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>110196000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>109860000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>111018000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>114105000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>107866000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>101255000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>98440000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>88754000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>72631000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>98088000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>56013000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>52437000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>40569000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>38965000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>39472000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>28307000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>26366000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>26434000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>25549000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>23601000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>25529000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>26925000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>31616000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>29998000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>28115000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>28387000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>30326000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>27099000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>25596000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>25403000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>28194000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>29280000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>31345000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>31927000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>31563000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>31820000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>29984000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>27591000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>32411000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>30732000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>43506000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>37622000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>372000.0</v>
       </c>
-      <c r="BQ2">
-[...1 lines deleted...]
-      </c>
       <c r="BR2">
         <v>0.0</v>
       </c>
       <c r="BS2">
         <v>0.0</v>
       </c>
       <c r="BT2">
         <v>0.0</v>
       </c>
       <c r="BU2">
         <v>0.0</v>
       </c>
       <c r="BV2">
         <v>0.0</v>
       </c>
-      <c r="BW2"/>
+      <c r="BW2">
+        <v>0.0</v>
+      </c>
+      <c r="BX2"/>
     </row>
-    <row r="3" spans="1:75">
+    <row r="3" spans="1:76">
       <c r="A3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B3">
+        <v>53863000.0</v>
+      </c>
+      <c r="C3">
         <v>53741000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>52728000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>52975000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>52837000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>51667000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>51447000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>51160000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>50776000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>49744000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>52787000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>76825000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>77069000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>75819000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>75745000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>76397000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>75681000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>75661000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>76165000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>77688000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>75668000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>75910000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>75914000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>75654000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>75662000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>75944000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>75088000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>74575000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>75128000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>72914000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>67111000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>62140000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>50491000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>38465000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>65614000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>22944000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>20201000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>13507000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>11806000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>11809000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>12843000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>12936000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>12727000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>12932000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>12820000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>13355000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>13154000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>19677000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>19672000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>20266000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>18775000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>19377000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>18597000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>18231000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>18054000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>20484000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>18368000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>24204000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>23867000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>26784000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>23664000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>23331000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>23050000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>22657000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>22449000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>22511000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>18965000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>34117000.0</v>
       </c>
-      <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
-      <c r="BU3">
+      <c r="BU3"/>
+      <c r="BV3">
         <v>-1780206.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>-1213016.0</v>
       </c>
-      <c r="BW3"/>
+      <c r="BX3"/>
     </row>
-    <row r="4" spans="1:75">
+    <row r="4" spans="1:76">
       <c r="A4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -17518,542 +17662,549 @@
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
-      <c r="BW4"/>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4"/>
     </row>
-    <row r="5" spans="1:75">
+    <row r="5" spans="1:76">
       <c r="A5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B5">
+        <v>34456000.0</v>
+      </c>
+      <c r="C5">
         <v>50519000.0</v>
       </c>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
+        <v>53937000.0</v>
+      </c>
+      <c r="E5">
         <v>72085000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>51377000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>61136000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>56169000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>58715000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>45324000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>52336000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>51950000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>31115000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-12304000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>26813000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>19485000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>19940000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>21730000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>19951000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>10482000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>14917000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>12649000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>10019000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5708000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>13910000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>6502000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-17940000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-111709000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>8037000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3115000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1959000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-3026000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1632000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>12410000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>19476000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-12602000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>39308000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>36518000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>56373000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>42119000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>50507000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>41729000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>43278000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>38496000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>46539000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>42334000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>33473000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>31841000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>33013000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>29713000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>28344000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>26257000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>29451000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>28848000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>25338000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>31024000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>31688000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>28274000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>14088000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>15759000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>24198000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>20743000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>16301000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>15036000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>20836000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>5980000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-4470000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-5809002.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-40211000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-30299.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>60301.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1623733.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>1836877.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-81730.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1100749.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1096937.0</v>
       </c>
     </row>
-    <row r="6" spans="1:75">
+    <row r="6" spans="1:76">
       <c r="A6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B6">
+        <v>88319000.0</v>
+      </c>
+      <c r="C6">
         <v>104260000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
+        <v>106665000.0</v>
+      </c>
+      <c r="E6">
         <v>125060000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>104214000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>112803000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>107616000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>109875000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>96100000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>102080000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>104737000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>107940000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>64765000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>102632000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>95230000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>96337000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>97411000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>95612000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>86647000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>92605000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>88317000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>85929000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>81622000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>89564000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>82164000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>58004000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-36621000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>82612000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>78243000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>70955000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>64085000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>63772000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>62901000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>57941000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>53012000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>62252000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>56719000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>69880000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>53925000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>62316000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>54572000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>56214000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>51223000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>59471000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>55154000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>46828000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>44995000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>52690000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>49385000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>48610000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>45032000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>48828000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>47445000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>43569000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>49078000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>52172000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>46642000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>38292000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>39626000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>50982000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>44407000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>39632000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>38086000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>43493000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>28429000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>18041000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>13155998.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-6094000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-328000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-463000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-2291990.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-106000.0</v>
       </c>
-      <c r="BU6">
-[...1 lines deleted...]
-      </c>
       <c r="BV6">
+        <v>-81730.0</v>
+      </c>
+      <c r="BW6">
         <v>-112267.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-116079.0</v>
       </c>
     </row>
-    <row r="7" spans="1:75">
+    <row r="7" spans="1:76">
       <c r="A7" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -18139,88 +18290,89 @@
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
-      <c r="BW7"/>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7"/>
     </row>
-    <row r="8" spans="1:75">
+    <row r="8" spans="1:76">
       <c r="A8" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -18306,1081 +18458,1095 @@
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
-      <c r="BW8"/>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8"/>
     </row>
-    <row r="9" spans="1:75">
+    <row r="9" spans="1:76">
       <c r="A9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B9">
+        <v>173923000.0</v>
+      </c>
+      <c r="C9">
         <v>169421000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>168515000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>110537000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>99164000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>101557000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>101333000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>104994000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>96881000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>93780000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>86339000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>66560000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>64494000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>65709999.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>61120000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>54879000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>52447000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>47955000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>42353000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>43741000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>38189000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>34390000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>36693000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>36480000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>29308000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>35091000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>29014000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>33767000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>28995000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>25819000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>30910000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>38324000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>46177000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>46517000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>17381000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>60534000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>59167000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>63857000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>68484000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>73322000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>80888000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>77836000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>79984000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>80485000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>78318000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>71478000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>73586000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>75877000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>72523000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>69917000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>69820000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>70243000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>67585000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>63593000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>66881000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>72247000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>68041000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>62129000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>63050000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>70561000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>64083000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>61319000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>60339000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>62116000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>53242000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>38236000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>38367000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-372000.0</v>
       </c>
-      <c r="BQ9">
-[...1 lines deleted...]
-      </c>
       <c r="BR9">
         <v>0.0</v>
       </c>
       <c r="BS9">
         <v>0.0</v>
       </c>
       <c r="BT9">
         <v>0.0</v>
       </c>
       <c r="BU9">
         <v>0.0</v>
       </c>
       <c r="BV9">
         <v>0.0</v>
       </c>
-      <c r="BW9"/>
+      <c r="BW9">
+        <v>0.0</v>
+      </c>
+      <c r="BX9"/>
     </row>
-    <row r="10" spans="1:75">
+    <row r="10" spans="1:76">
       <c r="A10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B10">
+        <v>14314000.0</v>
+      </c>
+      <c r="C10">
         <v>30421000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>32854000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>47130000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>25775000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>36231000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>30099000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>30451000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>36901000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>27584000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>28445000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-7651000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-35952000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4322000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1529000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>96000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5799000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>4648000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-5411000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-3545000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-6151000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-13781000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-17892000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-9690000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-16998000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-44384000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-142029000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-22456000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-25871000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-27763000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-24872000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-14513000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3425000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>15311000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-12602000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>39308000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>36518000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>56348000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>41949000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>50202000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>42494000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>43520000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-48791000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>45916000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>42411000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>33579000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>31675000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>32456000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>25189000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>27132000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>34361000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>27021000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>26600000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>22483000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>28235000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>29532000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>25782000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>11469000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>13139000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>21395000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>17837000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>12210000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>12784000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>20911000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>6164000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-4247000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-5454000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-40057000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-30299.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>60301.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-1623733.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1836877.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1698476.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1100749.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1096937.0</v>
       </c>
     </row>
-    <row r="11" spans="1:75">
+    <row r="11" spans="1:76">
       <c r="A11" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B11">
+        <v>4635000.0</v>
+      </c>
+      <c r="C11">
         <v>8827000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>7989000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>10003000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3807000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5819000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-6242000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>6005000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>4565000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>7931000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-9578000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-6009000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-5211000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-5453000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-721000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-2053000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1242000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1824000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>473000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1460000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-9984000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-8598000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-9967000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-5685000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-4576000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-12682000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-34172000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-4444000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-7765000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-9739000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-17290000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-1657000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>7843000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>3839000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-154479000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>10055000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>11740000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>18400000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>17846000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>18647000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>15640000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>15000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>20640000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>16369000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>16423000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>12560000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>8636000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>12068000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>10170000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>10589000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>18776000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>10436000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>11187000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>7549000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>11524000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>11693000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>8119000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-949000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>4777000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>10058000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>6154000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>3911000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>2662000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>10225000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>2964000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-2930000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-705000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-629000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-13644.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>27155.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-731212.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>739834.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>791572.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>556357.0</v>
       </c>
       <c r="BW11">
         <v>556357.0</v>
       </c>
+      <c r="BX11">
+        <v>556357.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:75">
+    <row r="12" spans="1:76">
       <c r="A12" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B12">
+        <v>19246000.0</v>
+      </c>
+      <c r="C12">
         <v>22376000.0</v>
       </c>
-      <c r="C12">
-[...1 lines deleted...]
-      </c>
       <c r="D12">
+        <v>24174000.0</v>
+      </c>
+      <c r="E12">
         <v>24955000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>24742000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>24257000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>25657000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>27797000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>26121000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>23185000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>21737000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>37277000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>21971000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>21336000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>21014000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>19844000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>15931000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>15303000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>15893000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>18462000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>18800000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>23800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23600000.0</v>
       </c>
       <c r="X12">
         <v>23600000.0</v>
       </c>
       <c r="Y12">
+        <v>23600000.0</v>
+      </c>
+      <c r="Z12">
         <v>23500000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>26444000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>30320000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>30493000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>28986000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>25804000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>21846000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>16145000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>8985000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4165000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1417000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1246000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>832000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>25000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>170000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>305000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>800000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>758000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>37083000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>511000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>138000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1237000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>396000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>192000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>735000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>862000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1265000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1329000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1379000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1459000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>9748000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2089000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2461000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2711000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>12867000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>278000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>262000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>285000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>106000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>81000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>228000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>106000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1334000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>3000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>135.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>34.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>3306.0</v>
       </c>
-      <c r="BT12">
-[...1 lines deleted...]
-      </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
         <v>0.0</v>
       </c>
-      <c r="BW12"/>
+      <c r="BW12">
+        <v>0.0</v>
+      </c>
+      <c r="BX12"/>
     </row>
-    <row r="13" spans="1:75">
+    <row r="13" spans="1:76">
       <c r="A13" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>22506000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>26444000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>30113000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>30493000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>28986000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
+      <c r="BX13"/>
     </row>
-    <row r="14" spans="1:75">
+    <row r="14" spans="1:76">
       <c r="A14" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -19466,1094 +19632,1106 @@
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
-      <c r="BW14"/>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14"/>
     </row>
-    <row r="15" spans="1:75">
+    <row r="15" spans="1:76">
       <c r="A15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B15">
+        <v>9679000.0</v>
+      </c>
+      <c r="C15">
         <v>21594000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>24865000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>37127000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>21968000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>30412000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>36341000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>24446000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>32336000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>19653000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>38023000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-1642000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-30741000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>9775000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-808000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2149000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>4557000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2824000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-5884000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-2085000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3833000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-5183000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-7925000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-4005000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-12422000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-31702000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-107857000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-18012000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-18106000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-18024000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-7582000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-12856000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-4418000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>11472000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>137882000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>25369000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>20899000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>34054000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>20244000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>27660000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>22965000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>24661000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-69431000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>25688000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>22129000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>17160000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>19180000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>16529000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>12167000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>14793000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>13835000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>14835000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>13663000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>13184000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>16711000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>17839000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>17663000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>12418000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>8362000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>12013000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>11683000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>8299000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>10122000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>10686000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>3200000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-1317000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-4749000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-39428000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-16655.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>33000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-892521.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1097000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>906904.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>544392.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>540580.0</v>
       </c>
     </row>
-    <row r="16" spans="1:75">
+    <row r="16" spans="1:76">
       <c r="A16" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-1642000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-30741000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>9775000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-808000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2149000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4557000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2824000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-5884000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-2085000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3833000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-5183000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-7925000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-4005000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-12422000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-31702000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-107857000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-18012000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-20203000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-20121000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-9679000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-14940000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-6527000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>7613000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>138018000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>25394000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>20919000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>34089000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>20244000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>27696000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>22995000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>24661000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-33998000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>25688000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>22129000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>17160000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>19180000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>16529000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>12167000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>14793000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>13835000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>14835000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>13663000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>13184000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>15019000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>17839000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>17663000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>12418000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>8417000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>11337000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>11683000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>8299000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>10122000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>10686000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>3200000.0</v>
       </c>
-      <c r="BN16">
-[...1 lines deleted...]
-      </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
+        <v>0.0</v>
+      </c>
+      <c r="BR16">
         <v>-33000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>33000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>559000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1097000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>907000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>544000.0</v>
       </c>
-      <c r="BW16"/>
+      <c r="BX16"/>
     </row>
-    <row r="17" spans="1:75">
+    <row r="17" spans="1:76">
       <c r="A17" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B17">
+        <v>9679000.0</v>
+      </c>
+      <c r="C17">
         <v>21594000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>24865000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>37127000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>21968000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>30412000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>36341000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>24446000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>32336000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>19653000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>38023000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-1642000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-29064000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>10930000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-808000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>2149000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>4557000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>2824000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-5884000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-2085000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>3833000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-5183000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-7925000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-4005000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-12422000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-31702000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-107857000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-18012000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-18106000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-18024000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-7582000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-12856000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-4418000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>11472000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>141877000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>29253000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>24778000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>37948000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>24103000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>31555000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>26854000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>28520000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>7123000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>29547000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>25988000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>21019000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>74989000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>20388000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>15019000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>16543000.0</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
+        <v>0.0</v>
+      </c>
+      <c r="BA17">
         <v>16585000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>15413000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>14934000.0</v>
       </c>
-      <c r="BC17">
-[...1 lines deleted...]
-      </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>11337000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>11683000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
-      <c r="BW17"/>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17"/>
     </row>
-    <row r="18" spans="1:75">
+    <row r="18" spans="1:76">
       <c r="A18" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B18">
+        <v>-19246000.0</v>
+      </c>
+      <c r="C18">
         <v>-19366000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-21083000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-22593000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-22752000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-21824000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-22428000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-24246000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-23797000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-20663000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-19114000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-34660000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-18723000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-17890000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-18100000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-17632000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-14780000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-14577000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-15893000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-17614000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-17630000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-22769000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-22693000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-22628000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-22506000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-26444000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-30113000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-30493000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-28986000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-25804000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
+      <c r="BX18"/>
     </row>
-    <row r="19" spans="1:75">
+    <row r="19" spans="1:76">
       <c r="A19" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-1258000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-936000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2202000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-146000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-220000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-8000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-192000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-960000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-116000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-28000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>29910000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>205000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-320000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-29762000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-207000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>26000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-626000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-326000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>416000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-379000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>65000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>37000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-69000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-20000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-56000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-87000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-323000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-266000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-35000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-516000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>-886000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-715000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-1131000.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19">
+      <c r="AV19"/>
+      <c r="AW19">
         <v>-1819000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-5249000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-1849000.0</v>
       </c>
-      <c r="AY19"/>
-      <c r="AZ19">
+      <c r="AZ19"/>
+      <c r="BA19">
         <v>-2987000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-2889000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-3492000.0</v>
       </c>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-3081000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-3168000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
+      <c r="BX19"/>
     </row>
-    <row r="20" spans="1:75">
+    <row r="20" spans="1:76">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>87039000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>87039000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
@@ -20588,315 +20766,319 @@
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
-      <c r="BW20"/>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20"/>
     </row>
-    <row r="21" spans="1:75">
+    <row r="21" spans="1:76">
       <c r="A21" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B21">
+        <v>34008000.0</v>
+      </c>
+      <c r="C21">
         <v>50713000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>55249000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>70085000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>50258000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>60388000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>52415000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>55252000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>43646000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>49771000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>46296000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>28155000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>21529000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>23148000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>18773000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>17874000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>20799000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>19233000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>10674000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>15029000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>11595000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>9016000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5100000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>12733000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5828000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>11822000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>8010999.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3741000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1633000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-142000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>6011000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>16344999.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>19439000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-13950000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>38082000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>35742000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>41413000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>41596000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>49768000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>41729000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>43278000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-48543000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>46539000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>42334000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>33473000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>31841000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>33013000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>29713000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>28344000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>26257000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>29451000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>28848000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>25338000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>31024000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>31688000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>28274000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>14088000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>15759000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>24198000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>20743000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>16301000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>15036000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>20836000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>5958000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-4470000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-5423000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-6097000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-328434.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-462733.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-2291990.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-106198.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-81730.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-112267.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-116079.0</v>
       </c>
     </row>
-    <row r="22" spans="1:75">
+    <row r="22" spans="1:76">
       <c r="A22" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -20982,1899 +21164,1928 @@
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
-      <c r="BW22"/>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22"/>
     </row>
-    <row r="23" spans="1:75">
+    <row r="23" spans="1:76">
       <c r="A23" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B23">
+        <v>191229000.0</v>
+      </c>
+      <c r="C23">
         <v>168344000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>157691000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>156850000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>166648000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>154490000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>160576000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>157519000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>157421000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>154082000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>148444000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>169447000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>171579000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>182125000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>175063000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>166186000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>154120000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>148986000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>145213000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>147130000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>138324000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>137519000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>141407000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>138739000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>134345000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>133465000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>138873000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>136774000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>139359000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>135318000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>132306999.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>130752999.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>118586000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>99709000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>129419000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>78465000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>75862000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>63013000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>65852999.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>63026000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>67466000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>60924000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>67922000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>59495000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>59585000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>63534000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>68670000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>74480000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>72808000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>69688000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>71950000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>71118000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>65836000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>63851000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>61260000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>68753000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>69047000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>79386000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>79218000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>77926000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>75160000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>75002000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>72894000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>73691000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>78016000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>86212000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>81412000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>6097000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>328434.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>462733.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2291990.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>106198.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>81730.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>112267.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>116079.0</v>
       </c>
     </row>
-    <row r="24" spans="1:75">
+    <row r="24" spans="1:76">
       <c r="A24" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-      <c r="AL24">
-[...1 lines deleted...]
-      </c>
+      <c r="AL24"/>
       <c r="AM24">
         <v>3859000.0</v>
       </c>
       <c r="AN24">
         <v>3859000.0</v>
       </c>
       <c r="AO24">
         <v>3859000.0</v>
       </c>
       <c r="AP24">
         <v>3859000.0</v>
       </c>
-      <c r="AQ24"/>
-      <c r="AR24">
+      <c r="AQ24">
         <v>3859000.0</v>
       </c>
+      <c r="AR24"/>
       <c r="AS24">
         <v>3859000.0</v>
       </c>
       <c r="AT24">
         <v>3859000.0</v>
       </c>
-      <c r="AU24"/>
-      <c r="AV24">
+      <c r="AU24">
+        <v>3859000.0</v>
+      </c>
+      <c r="AV24"/>
+      <c r="AW24">
         <v>-3859000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-2852000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1750000.0</v>
       </c>
-      <c r="AY24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ24"/>
       <c r="BA24">
         <v>1750000.0</v>
       </c>
       <c r="BB24">
         <v>1750000.0</v>
       </c>
-      <c r="BC24"/>
+      <c r="BC24">
+        <v>1750000.0</v>
+      </c>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
+      <c r="BX24"/>
     </row>
-    <row r="25" spans="1:75">
+    <row r="25" spans="1:76">
       <c r="A25" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B25">
+        <v>53863000.0</v>
+      </c>
+      <c r="C25">
         <v>53741000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>52728000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>52975000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>52837000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>51667000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>51447000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>51160000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>50776000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>49744000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>52787000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>76825000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>114569000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>75819000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>75745000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>76397000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>75681000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>75661000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>76165000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>77688000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>75668000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>75910000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>75914000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>75654000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>75662000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>75944000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>75088000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>74575000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>75128000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>72914000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
+      <c r="BX25"/>
     </row>
-    <row r="26" spans="1:75">
+    <row r="26" spans="1:76">
       <c r="A26" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B26">
+        <v>5530000.0</v>
+      </c>
+      <c r="C26">
         <v>6174000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>5118000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>4944000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>4279000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>5417000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>8523000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>6189000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>6512000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>7198000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>5728000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>5037000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>5626000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>3878000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>5748000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>4865000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2986000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2619000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>3729000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2815000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2624000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2717000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>4097000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>3116000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2380000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2444000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>3592000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2822000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>4285000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>3611000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>7222000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>5058000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>5566000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>4583000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>5025000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>3981000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>3014000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>3227000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>4469000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>5038000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>4013000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>2559000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>4116000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>3480000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>4422000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>4126000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>5911000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>4910000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>4645000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>2121000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>4624000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>3125000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1741000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1659000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>2784000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>3623000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>3429000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>5689000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>7915000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>3122000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>3379000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>4268000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>4470000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>2311000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>8132000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>4265000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>5974000.0</v>
       </c>
-      <c r="BP26">
-[...1 lines deleted...]
-      </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
       <c r="BS26">
         <v>0.0</v>
       </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
-      <c r="BW26"/>
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26"/>
     </row>
-    <row r="27" spans="1:75">
+    <row r="27" spans="1:76">
       <c r="A27" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>6671000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>52570000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>16452000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>17970000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>18148000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>15509000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>16457000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>16297000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>17419000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>17783000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>16312000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>16703000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>15930000.0</v>
       </c>
-      <c r="BO27"/>
-      <c r="BP27">
+      <c r="BP27"/>
+      <c r="BQ27">
         <v>318000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>80000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>324000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
+      <c r="BX27"/>
     </row>
-    <row r="28" spans="1:75">
+    <row r="28" spans="1:76">
       <c r="A28" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B28">
+        <v>67044000.0</v>
+      </c>
+      <c r="C28">
         <v>45779000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>41824000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>35508000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>44627000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>35752000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>40695000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>43953000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>46723000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>36811000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>34315000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>33368000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>37339000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>38684000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>36599000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>32140000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>28662000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>26103000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>27950000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>25897000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>23970000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>22657000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>20825000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>20631000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>21100000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>20825000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>25421000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>22934000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>20969000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>23841000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>23830000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>27255000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>24266000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>22495000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>26306000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>18471000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>20411000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>19217000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>22419000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>18767000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>22303000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>19063000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>24645000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>17534000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>18742000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>20524000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>22680000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>18277000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>18493000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>19186000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>20164000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>18290000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>18399000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>18365000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>15019000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>20075000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>21399000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>23837000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>23424000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>34227000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>36055000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>21687000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>22253000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>18623000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>24835000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10785000.0</v>
       </c>
       <c r="BO28">
         <v>10785000.0</v>
       </c>
       <c r="BP28">
+        <v>10785000.0</v>
+      </c>
+      <c r="BQ28">
         <v>5725000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>265374.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>253044.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2291990.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>106198.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>81730.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>112267.0</v>
       </c>
-      <c r="BW28"/>
+      <c r="BX28"/>
     </row>
-    <row r="29" spans="1:75">
+    <row r="29" spans="1:76">
       <c r="A29" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B29">
+        <v>3125000.0</v>
+      </c>
+      <c r="C29">
         <v>8827000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7989000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10003000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3807000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5819000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-6242000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6005000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4565000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7931000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-9578000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-6009000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-5211000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-5453000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-721000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2053000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1242000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1824000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>473000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1460000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-9984000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-8598000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-9967000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-5685000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-4576000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-12682000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-34172000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-4444000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-7765000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-9739000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
+      <c r="BX29"/>
     </row>
-    <row r="30" spans="1:75">
+    <row r="30" spans="1:76">
       <c r="A30" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B30">
+        <v>139915000.0</v>
+      </c>
+      <c r="C30">
         <v>118708000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>113266000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>40452000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>48906000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>41169000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>48918000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>49742000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>53235000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>44009000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>40043000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>38405000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>42965000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>42562000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>42347000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>37005000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>31648000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>28722000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>31679000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>28712000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>26594000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>25374000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>31593000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>23747000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>23480000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>23269000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>29013000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>25756000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>25254000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>27452000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>31052000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>32313000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>29832000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>27078000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>31331000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>22452000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>23425000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>22444000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>26888000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>23554000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>39159000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>34558000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>41488000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>33946000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>35984000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>38005000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>41745000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>42864000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>42810000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>41573000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>43563000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>40792000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>38737000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>38255000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>35857000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>40559000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>39767000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>48041000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>47291000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>46363000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>43340000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>45018000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>45303000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>41280000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>47284000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>42706000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>43790000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>6097000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>328434.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>462733.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>2291990.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>106198.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>81730.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>112267.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-116079.0</v>
       </c>
     </row>
-    <row r="31" spans="1:75">
+    <row r="31" spans="1:76">
       <c r="A31" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B31">
+        <v>-19694000.0</v>
+      </c>
+      <c r="C31">
         <v>-20292000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-22395000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-22955000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-24483000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-24157000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-22316000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-24801000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-6745000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-22187000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-17851000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-35806000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-57481000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-18826000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-20302000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-17778000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-15000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-14585000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-16085000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-18574000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-17746000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-22797000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-22992000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-22423000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-22826000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-56206000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-142030000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-30467000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-29612000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-26130000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-24730000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-20524000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-12919999.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-4128000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1348000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1226000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>776000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>14935000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>353000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>434000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>765000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>242000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-248000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-623000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>77000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>106000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-166000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-557000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-4524000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1212000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>8104000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-2430000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2248000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-2855000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-2789000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-2156000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-2492000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-2619000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-2620000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-2803000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-2906000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-4091000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-2252000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>75000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-22000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>223000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-31000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-33960000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>297701.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>523301.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>668257.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>1942877.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>1780206.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1213016.0</v>
       </c>
       <c r="BW31">
         <v>1213016.0</v>
       </c>
+      <c r="BX31">
+        <v>1213016.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:75">
+    <row r="32" spans="1:76">
       <c r="A32" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B32">
+        <v>225237000.0</v>
+      </c>
+      <c r="C32">
         <v>219057000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>212940000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>226935000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>216906000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>214878000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>212991000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>212771000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>201067000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>203853000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>194740000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>197602000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>193108000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>205273000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>193836000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>184060000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>174919000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>168219000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>155887000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>162159000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>149919000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>146535000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>146507000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>151472000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>140173000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>145287000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>138874000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>144785000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>143100000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>133685000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>132165000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>136764000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>134931000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>119148000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>115469000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>116547000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>111604000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>104426000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>107449000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>112794000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>109195000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>104202000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>106418000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>106034000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>101919000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>97007000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>100511000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>107493000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>102521000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>98032000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>98207000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>100569000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>94684000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>89189000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>92284000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>100441000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>97321000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>93474000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>94977000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>102124000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>95903000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>91303000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>87930000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>94527000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>83974000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>81742000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>75989000.0</v>
       </c>
-      <c r="BP32">
-[...1 lines deleted...]
-      </c>
       <c r="BQ32">
         <v>0.0</v>
       </c>
       <c r="BR32">
         <v>0.0</v>
       </c>
       <c r="BS32">
         <v>0.0</v>
       </c>
       <c r="BT32">
         <v>0.0</v>
       </c>
       <c r="BU32">
         <v>0.0</v>
       </c>
       <c r="BV32">
         <v>0.0</v>
       </c>
-      <c r="BW32"/>
+      <c r="BW32">
+        <v>0.0</v>
+      </c>
+      <c r="BX32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22947,51 +23158,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B2">
         <v>93526000.0</v>
       </c>
       <c r="C2">
         <v>71870000.0</v>
       </c>
       <c r="D2">
         <v>168770000.0</v>
       </c>
       <c r="E2">
         <v>320913000.0</v>
       </c>
       <c r="F2">
         <v>237178000.0</v>
       </c>
       <c r="G2">
         <v>223561000.0</v>
       </c>
       <c r="H2">
         <v>465287000.0</v>
       </c>
       <c r="I2">
         <v>388257000.0</v>
       </c>
@@ -23007,51 +23218,51 @@
       <c r="M2">
         <v>186342000.0</v>
       </c>
       <c r="N2">
         <v>254418000.0</v>
       </c>
       <c r="O2">
         <v>136366000.0</v>
       </c>
       <c r="P2">
         <v>119932000.0</v>
       </c>
       <c r="Q2">
         <v>147178000.0</v>
       </c>
       <c r="R2">
         <v>129000.0</v>
       </c>
       <c r="S2">
         <v>184378.0</v>
       </c>
       <c r="T2"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B3">
         <v>100280000</v>
       </c>
       <c r="C3">
         <v>69890000</v>
       </c>
       <c r="D3">
         <v>73487000</v>
       </c>
       <c r="E3">
         <v>71267000</v>
       </c>
       <c r="F3">
         <v>42147000</v>
       </c>
       <c r="G3">
         <v>38689000</v>
       </c>
       <c r="H3">
         <v>117819000</v>
       </c>
       <c r="I3">
         <v>391390000</v>
       </c>
@@ -23069,135 +23280,135 @@
       </c>
       <c r="N3">
         <v>403547000</v>
       </c>
       <c r="O3">
         <v>441654000</v>
       </c>
       <c r="P3">
         <v>359404000</v>
       </c>
       <c r="Q3">
         <v>237450000</v>
       </c>
       <c r="R3">
         <v>7351000</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-151518000.0</v>
       </c>
       <c r="F4">
         <v>83735000.0</v>
       </c>
       <c r="G4">
         <v>13617000.0</v>
       </c>
       <c r="H4">
         <v>-241726000.0</v>
       </c>
       <c r="I4">
         <v>77030000.0</v>
       </c>
       <c r="J4">
         <v>-96049000.0</v>
       </c>
       <c r="K4">
         <v>185502000.0</v>
       </c>
       <c r="L4">
         <v>-25584000.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4">
         <v>118052000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-786000.0</v>
       </c>
       <c r="F5">
         <v>2215000.0</v>
       </c>
       <c r="G5">
         <v>4360000.0</v>
       </c>
       <c r="H5">
         <v>11070000.0</v>
       </c>
       <c r="I5">
         <v>4486000.0</v>
       </c>
       <c r="J5">
         <v>5421000.0</v>
       </c>
       <c r="K5">
         <v>-19083000.0</v>
       </c>
       <c r="L5">
         <v>-5658000.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5">
         <v>-1146000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B6">
         <v>2975000.0</v>
       </c>
       <c r="C6">
         <v>21656000.0</v>
       </c>
       <c r="D6">
         <v>-96900000.0</v>
       </c>
       <c r="E6">
         <v>-152143000.0</v>
       </c>
       <c r="F6">
         <v>83735000.0</v>
       </c>
       <c r="G6">
         <v>13617000.0</v>
       </c>
       <c r="H6">
         <v>-241726000.0</v>
       </c>
       <c r="I6">
         <v>77030000.0</v>
       </c>
@@ -23215,51 +23426,51 @@
       </c>
       <c r="N6">
         <v>-68076000.0</v>
       </c>
       <c r="O6">
         <v>118052000.0</v>
       </c>
       <c r="P6">
         <v>16434000.0</v>
       </c>
       <c r="Q6">
         <v>-27246000.0</v>
       </c>
       <c r="R6">
         <v>147049000.0</v>
       </c>
       <c r="S6">
         <v>-55238.0</v>
       </c>
       <c r="T6">
         <v>184378.0</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B7">
         <v>-7688000.0</v>
       </c>
       <c r="C7">
         <v>2048000.0</v>
       </c>
       <c r="D7">
         <v>-56689000.0</v>
       </c>
       <c r="E7">
         <v>-17943000.0</v>
       </c>
       <c r="F7">
         <v>-3626000.0</v>
       </c>
       <c r="G7">
         <v>-15374000.0</v>
       </c>
       <c r="H7">
         <v>-30370000.0</v>
       </c>
       <c r="I7">
         <v>35119000.0</v>
       </c>
@@ -23277,93 +23488,93 @@
       </c>
       <c r="N7">
         <v>-13173000.0</v>
       </c>
       <c r="O7">
         <v>-10147000.0</v>
       </c>
       <c r="P7">
         <v>17335000.0</v>
       </c>
       <c r="Q7">
         <v>21308000.0</v>
       </c>
       <c r="R7">
         <v>12669000.0</v>
       </c>
       <c r="S7">
         <v>1488056.0</v>
       </c>
       <c r="T7">
         <v>3812.0</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-18712000.0</v>
       </c>
       <c r="F8">
         <v>-1823000.0</v>
       </c>
       <c r="G8">
         <v>6380000.0</v>
       </c>
       <c r="H8">
         <v>2509000.0</v>
       </c>
       <c r="I8">
         <v>-12783000.0</v>
       </c>
       <c r="J8">
         <v>-10343000.0</v>
       </c>
       <c r="K8">
         <v>-6037000.0</v>
       </c>
       <c r="L8">
         <v>-1843000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8">
         <v>561000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B9">
         <v>5577000.0</v>
       </c>
       <c r="C9">
         <v>-6366000.0</v>
       </c>
       <c r="D9">
         <v>-9538000.0</v>
       </c>
       <c r="E9">
         <v>-18712000.0</v>
       </c>
       <c r="F9">
         <v>-1823000.0</v>
       </c>
       <c r="G9">
         <v>6380000.0</v>
       </c>
       <c r="H9">
         <v>2509000.0</v>
       </c>
       <c r="I9">
         <v>-12783000.0</v>
       </c>
@@ -23377,51 +23588,51 @@
         <v>-1843000.0</v>
       </c>
       <c r="M9">
         <v>3855000.0</v>
       </c>
       <c r="N9">
         <v>1901000.0</v>
       </c>
       <c r="O9">
         <v>561000.0</v>
       </c>
       <c r="P9">
         <v>-7140000.0</v>
       </c>
       <c r="Q9">
         <v>-9089000.0</v>
       </c>
       <c r="R9">
         <v>5382000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B10">
         <v>4706000.0</v>
       </c>
       <c r="C10">
         <v>9822000.0</v>
       </c>
       <c r="D10">
         <v>-50958000.0</v>
       </c>
       <c r="E10">
         <v>-10183000.0</v>
       </c>
       <c r="F10">
         <v>3592000.0</v>
       </c>
       <c r="G10">
         <v>7234000.0</v>
       </c>
       <c r="H10">
         <v>-12951000.0</v>
       </c>
       <c r="I10">
         <v>-7579000.0</v>
       </c>
@@ -23435,183 +23646,183 @@
         <v>-169000.0</v>
       </c>
       <c r="M10">
         <v>251000.0</v>
       </c>
       <c r="N10">
         <v>-4633000.0</v>
       </c>
       <c r="O10">
         <v>-11199000.0</v>
       </c>
       <c r="P10">
         <v>1577000.0</v>
       </c>
       <c r="Q10">
         <v>9002000.0</v>
       </c>
       <c r="R10">
         <v>15044000.0</v>
       </c>
       <c r="S10"/>
       <c r="T10"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>11738000.0</v>
       </c>
       <c r="F11">
         <v>-7610000.0</v>
       </c>
       <c r="G11">
         <v>-26276000.0</v>
       </c>
       <c r="H11">
         <v>-18079000.0</v>
       </c>
       <c r="I11">
         <v>51193000.0</v>
       </c>
       <c r="J11">
         <v>24088000.0</v>
       </c>
       <c r="K11">
         <v>1241000.0</v>
       </c>
       <c r="L11">
         <v>5031000.0</v>
       </c>
       <c r="M11">
         <v>7967000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11">
         <v>1637000.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11">
         <v>1613000.0</v>
       </c>
       <c r="T11"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>45864000.0</v>
       </c>
       <c r="F12">
         <v>6187000.0</v>
       </c>
       <c r="G12">
         <v>-16970000.0</v>
       </c>
       <c r="H12">
         <v>-37959000.0</v>
       </c>
       <c r="I12">
         <v>6841000.0</v>
       </c>
       <c r="J12">
         <v>-113845000.0</v>
       </c>
       <c r="K12">
         <v>78735000.0</v>
       </c>
       <c r="L12">
         <v>161413000.0</v>
       </c>
       <c r="M12">
         <v>58772000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12">
         <v>38429000.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>1351000.0</v>
       </c>
       <c r="F13">
         <v>4302000.0</v>
       </c>
       <c r="G13">
         <v>-14706000.0</v>
       </c>
       <c r="H13">
         <v>-9193000.0</v>
       </c>
       <c r="I13">
         <v>42683000.0</v>
       </c>
       <c r="J13">
         <v>13761000.0</v>
       </c>
       <c r="K13">
         <v>-25869000.0</v>
       </c>
       <c r="L13">
         <v>-13027000.0</v>
       </c>
       <c r="M13">
         <v>-2210000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B14">
         <v>210207000.0</v>
       </c>
       <c r="C14">
         <v>203127000.0</v>
       </c>
       <c r="D14">
         <v>320000000.0</v>
       </c>
       <c r="E14">
         <v>303484000.0</v>
       </c>
       <c r="F14">
         <v>305431000.0</v>
       </c>
       <c r="G14">
         <v>303174000.0</v>
       </c>
       <c r="H14">
         <v>297705000.0</v>
       </c>
       <c r="I14">
         <v>218207000.0</v>
       </c>
@@ -23625,105 +23836,105 @@
         <v>51834000.0</v>
       </c>
       <c r="M14">
         <v>72769000.0</v>
       </c>
       <c r="N14">
         <v>74980000.0</v>
       </c>
       <c r="O14">
         <v>81110000.0</v>
       </c>
       <c r="P14">
         <v>97646000.0</v>
       </c>
       <c r="Q14">
         <v>90667000.0</v>
       </c>
       <c r="R14">
         <v>22376000.0</v>
       </c>
       <c r="S14"/>
       <c r="T14"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B15">
-        <v>-62854000.0</v>
+        <v>62854000.0</v>
       </c>
       <c r="C15">
-        <v>-64739000.0</v>
+        <v>64739000.0</v>
       </c>
       <c r="D15">
-        <v>-64774000.0</v>
+        <v>64774000.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>7443000.0</v>
       </c>
       <c r="G15">
         <v>8202000.0</v>
       </c>
       <c r="H15">
         <v>8387000.0</v>
       </c>
       <c r="I15">
         <v>15427000.0</v>
       </c>
       <c r="J15">
         <v>3859000.0</v>
       </c>
       <c r="K15">
         <v>15436000.0</v>
       </c>
       <c r="L15">
         <v>15436000.0</v>
       </c>
       <c r="M15">
         <v>11969000.0</v>
       </c>
       <c r="N15">
         <v>7000000.0</v>
       </c>
       <c r="O15">
         <v>1419000.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B16">
         <v>96501000.0</v>
       </c>
       <c r="C16">
         <v>93526000.0</v>
       </c>
       <c r="D16">
         <v>71870000.0</v>
       </c>
       <c r="E16">
         <v>168770000.0</v>
       </c>
       <c r="F16">
         <v>320913000.0</v>
       </c>
       <c r="G16">
         <v>237178000.0</v>
       </c>
       <c r="H16">
         <v>223561000.0</v>
       </c>
       <c r="I16">
         <v>465287000.0</v>
       </c>
@@ -23741,89 +23952,89 @@
       </c>
       <c r="N16">
         <v>186342000.0</v>
       </c>
       <c r="O16">
         <v>254418000.0</v>
       </c>
       <c r="P16">
         <v>136366000.0</v>
       </c>
       <c r="Q16">
         <v>119932000.0</v>
       </c>
       <c r="R16">
         <v>147178000.0</v>
       </c>
       <c r="S16">
         <v>129140.0</v>
       </c>
       <c r="T16">
         <v>184378.0</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>-288000.0</v>
       </c>
       <c r="G17">
         <v>-1494000.0</v>
       </c>
       <c r="H17">
         <v>1230000.0</v>
       </c>
       <c r="I17">
         <v>-1270000.0</v>
       </c>
       <c r="J17">
         <v>144000.0</v>
       </c>
       <c r="K17">
         <v>512000.0</v>
       </c>
       <c r="L17">
         <v>-755000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B18">
         <v>299793000.0</v>
       </c>
       <c r="C18">
         <v>306065000.0</v>
       </c>
       <c r="D18">
         <v>241426000.0</v>
       </c>
       <c r="E18">
         <v>273462000.0</v>
       </c>
       <c r="F18">
         <v>260727000.0</v>
       </c>
       <c r="G18">
         <v>211078000.0</v>
       </c>
       <c r="H18">
         <v>80324000.0</v>
       </c>
       <c r="I18">
         <v>-127681000.0</v>
       </c>
@@ -23839,171 +24050,171 @@
       <c r="M18">
         <v>-226193000.0</v>
       </c>
       <c r="N18">
         <v>-220499000.0</v>
       </c>
       <c r="O18">
         <v>-267631000.0</v>
       </c>
       <c r="P18">
         <v>-175943000.0</v>
       </c>
       <c r="Q18">
         <v>-86012000.0</v>
       </c>
       <c r="R18">
         <v>15817000.0</v>
       </c>
       <c r="S18">
         <v>1975642.0</v>
       </c>
       <c r="T18"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-180603000.0</v>
       </c>
       <c r="D19">
         <v>-93796000.0</v>
       </c>
       <c r="E19">
         <v>-50000000.0</v>
       </c>
       <c r="F19">
         <v>5765000.0</v>
       </c>
       <c r="G19">
         <v>-7629000.0</v>
       </c>
       <c r="H19">
         <v>10000000.0</v>
       </c>
       <c r="I19">
         <v>12478000.0</v>
       </c>
       <c r="J19">
         <v>27427000.0</v>
       </c>
       <c r="K19">
         <v>163327000.0</v>
       </c>
       <c r="L19">
         <v>55436000.0</v>
       </c>
       <c r="M19">
         <v>-185189000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B21">
         <v>-33024000.0</v>
       </c>
       <c r="C21">
         <v>305589000.0</v>
       </c>
       <c r="D21">
         <v>-8375000.0</v>
       </c>
       <c r="E21">
         <v>-116500000.0</v>
       </c>
       <c r="F21">
         <v>-20552000.0</v>
       </c>
       <c r="G21">
         <v>-2562000.0</v>
       </c>
       <c r="H21">
         <v>-28803000.0</v>
       </c>
       <c r="I21">
         <v>-21239000.0</v>
       </c>
       <c r="J21">
         <v>18355000.0</v>
       </c>
       <c r="K21">
         <v>217665000.0</v>
       </c>
       <c r="L21">
         <v>230421000.0</v>
       </c>
       <c r="M21">
         <v>252198000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21">
         <v>312486000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B22">
         <v>114372000.0</v>
       </c>
       <c r="C22">
         <v>112776000.0</v>
       </c>
       <c r="D22">
         <v>15415000.0</v>
       </c>
       <c r="E22">
         <v>8722000.0</v>
       </c>
       <c r="F22">
         <v>-9319000.0</v>
       </c>
       <c r="G22">
         <v>-56054000.0</v>
       </c>
       <c r="H22">
         <v>-161999000.0</v>
       </c>
       <c r="I22">
         <v>-13384000.0</v>
       </c>
@@ -24021,51 +24232,51 @@
       </c>
       <c r="N22">
         <v>62517000.0</v>
       </c>
       <c r="O22">
         <v>64631000.0</v>
       </c>
       <c r="P22">
         <v>39681000.0</v>
       </c>
       <c r="Q22">
         <v>22691000.0</v>
       </c>
       <c r="R22">
         <v>-44386000.0</v>
       </c>
       <c r="S22">
         <v>1655818.0</v>
       </c>
       <c r="T22">
         <v>-3812.0</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B23">
         <v>-18683000.0</v>
       </c>
       <c r="C23">
         <v>-3606000.0</v>
       </c>
       <c r="D23">
         <v>-6884000.0</v>
       </c>
       <c r="E23">
         <v>-1421000.0</v>
       </c>
       <c r="F23">
         <v>-2527000.0</v>
       </c>
       <c r="G23">
         <v>-7075000.0</v>
       </c>
       <c r="H23">
         <v>1430072000.0</v>
       </c>
       <c r="I23">
         <v>-8794000.0</v>
       </c>
@@ -24083,51 +24294,51 @@
       </c>
       <c r="N23">
         <v>-45678000.0</v>
       </c>
       <c r="O23">
         <v>54336000.0</v>
       </c>
       <c r="P23">
         <v>-60443000.0</v>
       </c>
       <c r="Q23">
         <v>44000.0</v>
       </c>
       <c r="R23">
         <v>-118534000.0</v>
       </c>
       <c r="S23">
         <v>8000184.0</v>
       </c>
       <c r="T23">
         <v>-90622.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>-10000000.0</v>
       </c>
       <c r="E24">
         <v>-50000000.0</v>
       </c>
       <c r="F24">
         <v>-42147000.0</v>
       </c>
       <c r="G24">
         <v>-7781000.0</v>
       </c>
       <c r="H24">
         <v>-10000000.0</v>
       </c>
       <c r="I24">
         <v>-391390000.0</v>
       </c>
       <c r="J24">
         <v>-400107000.0</v>
       </c>
       <c r="K24">
@@ -24139,51 +24350,51 @@
       <c r="M24">
         <v>-441065000.0</v>
       </c>
       <c r="N24">
         <v>-82289000.0</v>
       </c>
       <c r="O24">
         <v>-1888000.0</v>
       </c>
       <c r="P24">
         <v>67000.0</v>
       </c>
       <c r="Q24">
         <v>-4636000.0</v>
       </c>
       <c r="R24">
         <v>-7351000.0</v>
       </c>
       <c r="S24">
         <v>-401728064.0</v>
       </c>
       <c r="T24"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B25">
         <v>9436000.0</v>
       </c>
       <c r="C25">
         <v>-12013000.0</v>
       </c>
       <c r="D25">
         <v>10560000.0</v>
       </c>
       <c r="E25">
         <v>7923000.0</v>
       </c>
       <c r="F25">
         <v>4920000.0</v>
       </c>
       <c r="G25">
         <v>34991000.0</v>
       </c>
       <c r="H25">
         <v>131566000.0</v>
       </c>
       <c r="I25">
         <v>17611000.0</v>
       </c>
@@ -24195,51 +24406,51 @@
       </c>
       <c r="L25">
         <v>89434000.0</v>
       </c>
       <c r="M25">
         <v>6745000.0</v>
       </c>
       <c r="N25">
         <v>4914000.0</v>
       </c>
       <c r="O25">
         <v>1548000.0</v>
       </c>
       <c r="P25">
         <v>-13000.0</v>
       </c>
       <c r="Q25"/>
       <c r="R25">
         <v>34117000.0</v>
       </c>
       <c r="S25"/>
       <c r="T25"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B26">
         <v>-186475000.0</v>
       </c>
       <c r="C26">
         <v>-407725000.0</v>
       </c>
       <c r="D26">
         <v>-247019000.0</v>
       </c>
       <c r="E26">
         <v>-257059000.0</v>
       </c>
       <c r="F26">
         <v>-163442000.0</v>
       </c>
       <c r="G26">
         <v>-4513000.0</v>
       </c>
       <c r="H26">
         <v>13471000.0</v>
       </c>
       <c r="I26">
         <v>-1981000.0</v>
       </c>
@@ -24253,51 +24464,51 @@
         <v>-886000.0</v>
       </c>
       <c r="M26">
         <v>-83000.0</v>
       </c>
       <c r="N26">
         <v>-26000.0</v>
       </c>
       <c r="O26">
         <v>105656000.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26">
         <v>-257434000.0</v>
       </c>
       <c r="S26">
         <v>-1147000.0</v>
       </c>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B27">
         <v>51579000.0</v>
       </c>
       <c r="C27">
         <v>63457000.0</v>
       </c>
       <c r="D27">
         <v>57455000.0</v>
       </c>
       <c r="E27">
         <v>43732000.0</v>
       </c>
       <c r="F27">
         <v>26782000.0</v>
       </c>
       <c r="G27">
         <v>16714000.0</v>
       </c>
       <c r="H27">
         <v>15138000.0</v>
       </c>
       <c r="I27">
         <v>14490000.0</v>
       </c>
@@ -24311,51 +24522,51 @@
         <v>8603000.0</v>
       </c>
       <c r="M27">
         <v>9601000.0</v>
       </c>
       <c r="N27">
         <v>6715000.0</v>
       </c>
       <c r="O27">
         <v>7332000.0</v>
       </c>
       <c r="P27">
         <v>5895000.0</v>
       </c>
       <c r="Q27">
         <v>5051000.0</v>
       </c>
       <c r="R27">
         <v>436000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B28">
         <v>-299910000.0</v>
       </c>
       <c r="C28">
         <v>-170481000.0</v>
       </c>
       <c r="D28">
         <v>-327052000.0</v>
       </c>
       <c r="E28">
         <v>-374980000.0</v>
       </c>
       <c r="F28">
         <v>-182469000.0</v>
       </c>
       <c r="G28">
         <v>-188186000.0</v>
       </c>
       <c r="H28">
         <v>-313280000.0</v>
       </c>
       <c r="I28">
         <v>193503000.0</v>
       </c>
@@ -24373,51 +24584,51 @@
       </c>
       <c r="N28">
         <v>234712000.0</v>
       </c>
       <c r="O28">
         <v>387571000.0</v>
       </c>
       <c r="P28">
         <v>192310000.0</v>
       </c>
       <c r="Q28">
         <v>63402000.0</v>
       </c>
       <c r="R28">
         <v>-230656000.0</v>
       </c>
       <c r="S28">
         <v>399697184.0</v>
       </c>
       <c r="T28">
         <v>184378.0</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B29">
         <v>400073000.0</v>
       </c>
       <c r="C29">
         <v>375955000.0</v>
       </c>
       <c r="D29">
         <v>314913000.0</v>
       </c>
       <c r="E29">
         <v>344729000.0</v>
       </c>
       <c r="F29">
         <v>302874000.0</v>
       </c>
       <c r="G29">
         <v>249767000.0</v>
       </c>
       <c r="H29">
         <v>198143000.0</v>
       </c>
       <c r="I29">
         <v>263709000.0</v>
       </c>
@@ -24433,51 +24644,51 @@
       <c r="M29">
         <v>214872000.0</v>
       </c>
       <c r="N29">
         <v>183048000.0</v>
       </c>
       <c r="O29">
         <v>174023000.0</v>
       </c>
       <c r="P29">
         <v>183461000.0</v>
       </c>
       <c r="Q29">
         <v>151438000.0</v>
       </c>
       <c r="R29">
         <v>23168000.0</v>
       </c>
       <c r="S29">
         <v>1975642.0</v>
       </c>
       <c r="T29"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B30">
         <v>-100280000.0</v>
       </c>
       <c r="C30">
         <v>-180603000.0</v>
       </c>
       <c r="D30">
         <v>-83487000.0</v>
       </c>
       <c r="E30">
         <v>-121267000.0</v>
       </c>
       <c r="F30">
         <v>-36382000.0</v>
       </c>
       <c r="G30">
         <v>-46470000.0</v>
       </c>
       <c r="H30">
         <v>-127819000.0</v>
       </c>
       <c r="I30">
         <v>-378912000.0</v>
       </c>
@@ -24512,3600 +24723,3641 @@
         <v>-401728064.0</v>
       </c>
       <c r="T30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BW30"/>
+  <dimension ref="A1:BX30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75">
+    <row r="1" spans="1:76">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
         <v>126</v>
       </c>
       <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
         <v>129</v>
       </c>
       <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
         <v>132</v>
       </c>
       <c r="BS1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BU1" t="s">
         <v>134</v>
       </c>
       <c r="BV1" t="s">
         <v>135</v>
       </c>
       <c r="BW1" t="s">
         <v>136</v>
       </c>
+      <c r="BX1" t="s">
+        <v>137</v>
+      </c>
     </row>
-    <row r="2" spans="1:75">
+    <row r="2" spans="1:76">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B2">
+        <v>111644000.0</v>
+      </c>
+      <c r="C2">
         <v>96501000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>88533000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>79309000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>50899000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>93526000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>159588000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>63541000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>174025000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>71870000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>67877000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>103456000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>126592000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>168770000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>218762000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>227197000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>232015000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>320913000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>287004000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>213408000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>214835000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>237178000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>182702000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>119115000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>67289000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>223561000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>171629000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>369975000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>468685000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>465287000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>572366000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>365902000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>619903000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>388257000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>330061000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>335199000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>386201000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>371167000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>374006000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>366981000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>287202000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>185665000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>290682000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>198874000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>217778000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>211249000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>307121000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>336328000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>184484000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>186342000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>196997000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>196848000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>205310000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>254418000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>189399000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>166662000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>146928000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>136366000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>124833000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>103767000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>103942000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>119932000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>104636000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>120743000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>145653000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>147178000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>136631000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>118070.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2249.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>129140.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>489843.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>36963.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>728096.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>184378.0</v>
       </c>
-      <c r="BW2"/>
+      <c r="BX2"/>
     </row>
-    <row r="3" spans="1:75">
+    <row r="3" spans="1:76">
       <c r="A3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B3">
+        <v>21836000</v>
+      </c>
+      <c r="C3">
         <v>29955000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>33489000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>21535000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>20710000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>24546000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>24268000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>18616000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>12442000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>14564000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>16202000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>11998000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>22382000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>22905000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>26511000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>13738000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>17450000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>13568000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>14131000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8787000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>9812000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>9417000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>9422000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>10612000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>9168000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9487000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>15063000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>10175000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>57938000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>34643000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>96661000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>79698000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>132070000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>82961000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>109395000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>122540000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>119228000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>48944000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>173896000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>74989000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>80980000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>75822000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>243013000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>77591000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>124153000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>50053000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>296136000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>36856000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>49554000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>58519000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>140102000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>111757000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>132444000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>19244000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>220311000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>34639000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>151913000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>34791000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>119060000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>69473000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>114648000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>56223000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>103191000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>86049000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>45440000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2770000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>7351000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
       <c r="BS3">
         <v>0</v>
       </c>
       <c r="BT3">
         <v>0</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
         <v>0</v>
       </c>
+      <c r="BX3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:75">
+    <row r="4" spans="1:76">
       <c r="A4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-22314000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-41924000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-47427000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-7870000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-7097000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-89124000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>33909000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>73596000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-1427000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-22343000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>54476000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>63587000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>51826000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-156272000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-143193000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-3221000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-98710000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>3398000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-107079000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>206464000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-254001000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>231646000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-54943000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-5138000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-51002000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>15034000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-2839000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>7025000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>79779000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>101537000.0</v>
       </c>
-      <c r="AQ4"/>
-      <c r="AR4">
+      <c r="AR4"/>
+      <c r="AS4">
         <v>91808000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-18904000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>6529000.0</v>
       </c>
-      <c r="AU4"/>
-      <c r="AV4">
+      <c r="AV4"/>
+      <c r="AW4">
         <v>-29207000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>151844000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-1858000.0</v>
       </c>
-      <c r="AY4"/>
-      <c r="AZ4">
+      <c r="AZ4"/>
+      <c r="BA4">
         <v>-8313000.0</v>
       </c>
-      <c r="BA4"/>
-      <c r="BB4">
+      <c r="BB4"/>
+      <c r="BC4">
         <v>-49108000.0</v>
       </c>
-      <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
+      <c r="BX4"/>
     </row>
-    <row r="5" spans="1:75">
+    <row r="5" spans="1:76">
       <c r="A5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-3384000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2258000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-915000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>303000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1407000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1233000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-14000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1131000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>765000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>333000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2801000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>928000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-57000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>688000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>15956000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2280000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1785000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-821000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>4486000.0</v>
       </c>
-      <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>5421000.0</v>
       </c>
-      <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>-19083000.0</v>
       </c>
-      <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
+      <c r="BX5"/>
     </row>
-    <row r="6" spans="1:75">
+    <row r="6" spans="1:76">
       <c r="A6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B6">
+        <v>72503000.0</v>
+      </c>
+      <c r="C6">
         <v>15143000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7968000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>9224000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>28410000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-42627000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-66062000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>96047000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-110484000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>102155000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3993000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-35579000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-23136000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-42178000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-49992000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-8435000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-4818000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-88898000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>33909000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>73596000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1427000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-22343000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>54476000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>63587000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>51826000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-156272000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>51932000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-3221000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-98710000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>3398000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-107079000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>206464000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-254001000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>231646000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>58196000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-5138000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-51002000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>15034000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-2839000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>7025000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>79779000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>101537000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-105017000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>91808000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-18904000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>6529000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-95872000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-29207000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>151844000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-1858000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-10655000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>149000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-8462000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-49108000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>65019000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>22737000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>19734000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>10562000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>11533000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>21066000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-175000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-15990000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>15296000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-16107000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-24910000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-1525000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>10547000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>136512930.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>115821.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-126891.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-360703.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>452880.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-691133.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>543718.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>728096.0</v>
       </c>
     </row>
-    <row r="7" spans="1:75">
+    <row r="7" spans="1:76">
       <c r="A7" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B7">
+        <v>28973000.0</v>
+      </c>
+      <c r="C7">
         <v>-24409000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>12532000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-13140000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>31446000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-38526000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>11549000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>19505000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-7945000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-21061000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-6594000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-20434000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-3862000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-25799000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>146000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2130000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>7481000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-23440000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>12013000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3595000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-2788000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-16446000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>7061000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>3228000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-4651000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-21012000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>4514000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>12784000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-42572000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-5096000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-44597000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-95966000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-90424000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>161806000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-92873000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>34824000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-157535000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-21146000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>17065000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-34769000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>26463000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>44713000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-129375000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>27859000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-14839000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>25696000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-55125000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>11712000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>259702000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-13585000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-140000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-6695000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>11324000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-14944000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>89158000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>47647000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>96664000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-86307000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-5388000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>59165000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-3766000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>5453000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>55138000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-81242000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-27041000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-22113000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>14969000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-1337964.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-623119.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-34917.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>997221.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>1071821.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-374769.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-206217.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-202405.0</v>
       </c>
     </row>
-    <row r="8" spans="1:75">
+    <row r="8" spans="1:76">
       <c r="A8" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>8437000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-18359000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>4397000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-11879000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>5310000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-16540000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>6879000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-6579000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-3658000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>1535000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-1578000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>860000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>10698000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-3600000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>3560000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-21454000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>23030000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-2627000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-12783000.0</v>
       </c>
-      <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-      <c r="AI8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>-10343000.0</v>
       </c>
-      <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-      <c r="AM8">
+      <c r="AM8"/>
+      <c r="AN8">
         <v>-6037000.0</v>
       </c>
-      <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
+      <c r="BX8"/>
     </row>
-    <row r="9" spans="1:75">
+    <row r="9" spans="1:76">
       <c r="A9" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B9">
+        <v>-66000.0</v>
+      </c>
+      <c r="C9">
         <v>-10556000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>764000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-13375000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>24517000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-6329000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-2642000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-420000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1879000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1425000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>9137000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-8753000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>8437000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-18359000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4397000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-11879000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>5310000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-16540000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>6879000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-6579000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-3658000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1535000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1578000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>860000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3498000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3600000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1458000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>21454000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-23030000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2627000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-12783000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-459000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-1626000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-7092000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-10343000.0</v>
       </c>
-      <c r="AJ9">
-[...1 lines deleted...]
-      </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
+        <v>0.0</v>
+      </c>
+      <c r="AN9">
         <v>-6037000.0</v>
       </c>
-      <c r="AN9">
-[...1 lines deleted...]
-      </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
+        <v>0.0</v>
+      </c>
+      <c r="AR9">
         <v>-1843000.0</v>
       </c>
-      <c r="AR9">
-[...1 lines deleted...]
-      </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
+        <v>0.0</v>
+      </c>
+      <c r="AV9">
         <v>3855000.0</v>
       </c>
-      <c r="AV9">
-[...1 lines deleted...]
-      </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
+        <v>0.0</v>
+      </c>
+      <c r="AZ9">
         <v>1901000.0</v>
       </c>
-      <c r="AZ9">
-[...1 lines deleted...]
-      </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
+        <v>0.0</v>
+      </c>
+      <c r="BD9">
         <v>561000.0</v>
       </c>
-      <c r="BD9">
-[...1 lines deleted...]
-      </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
+        <v>0.0</v>
+      </c>
+      <c r="BH9">
         <v>-7140000.0</v>
       </c>
-      <c r="BH9">
-[...1 lines deleted...]
-      </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
-      <c r="BJ9"/>
-      <c r="BK9">
+      <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9"/>
+      <c r="BL9">
         <v>-9089000.0</v>
       </c>
-      <c r="BL9"/>
       <c r="BM9"/>
-      <c r="BN9">
-[...1 lines deleted...]
-      </c>
+      <c r="BN9"/>
       <c r="BO9">
         <v>5382000.0</v>
       </c>
-      <c r="BP9"/>
+      <c r="BP9">
+        <v>5382000.0</v>
+      </c>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
+      <c r="BX9"/>
     </row>
-    <row r="10" spans="1:75">
+    <row r="10" spans="1:76">
       <c r="A10" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B10">
+        <v>6168000.0</v>
+      </c>
+      <c r="C10">
         <v>4147000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-636000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1252000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3374000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>716000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1064000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3400000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6741000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1383000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-19979000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-15322000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-18287000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2630000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-541000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-11187000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>654000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>891000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-5816000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5057000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1790000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2561000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>525000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3980000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>429000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2300000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1913000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1330000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-2059000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-7649000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-7579000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-2098000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>90000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-276000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1946000.0</v>
       </c>
-      <c r="AJ10">
-[...1 lines deleted...]
-      </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
+        <v>0.0</v>
+      </c>
+      <c r="AN10">
         <v>9029000.0</v>
       </c>
-      <c r="AN10">
-[...1 lines deleted...]
-      </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
+        <v>0.0</v>
+      </c>
+      <c r="AR10">
         <v>-169000.0</v>
       </c>
-      <c r="AR10">
-[...1 lines deleted...]
-      </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
+        <v>0.0</v>
+      </c>
+      <c r="AV10">
         <v>251000.0</v>
       </c>
-      <c r="AV10">
-[...1 lines deleted...]
-      </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
+        <v>0.0</v>
+      </c>
+      <c r="AZ10">
         <v>-4633000.0</v>
       </c>
-      <c r="AZ10">
-[...1 lines deleted...]
-      </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
+        <v>0.0</v>
+      </c>
+      <c r="BD10">
         <v>-11199000.0</v>
       </c>
-      <c r="BD10">
-[...1 lines deleted...]
-      </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
+        <v>0.0</v>
+      </c>
+      <c r="BH10">
         <v>1577000.0</v>
       </c>
-      <c r="BH10">
-[...1 lines deleted...]
-      </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10">
+      <c r="BJ10">
+        <v>0.0</v>
+      </c>
+      <c r="BK10"/>
+      <c r="BL10">
         <v>9002000.0</v>
       </c>
-      <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10">
         <v>15044000.0</v>
       </c>
-      <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
+      <c r="BX10"/>
     </row>
-    <row r="11" spans="1:75">
+    <row r="11" spans="1:76">
       <c r="A11" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-11646000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>9372000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-12328000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2795000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>20633000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-99000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-9024000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>10964000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>103000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-3076000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-20875000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>12385000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-2540000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-38441000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2320000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-21077000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1594000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-2459000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>3863000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>51193000.0</v>
       </c>
-      <c r="AF11">
-[...1 lines deleted...]
-      </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
         <v>24088000.0</v>
       </c>
-      <c r="AJ11">
-[...1 lines deleted...]
-      </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
       <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11">
         <v>1241000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>12148000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>7967000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>48000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>1613000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>269000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>67000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>42000.0</v>
       </c>
-      <c r="BW11"/>
+      <c r="BX11"/>
     </row>
-    <row r="12" spans="1:75">
+    <row r="12" spans="1:76">
       <c r="A12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>15331000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6021000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8102000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>14074000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11308000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10910000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9572000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6267000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6861000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-2477000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-4464000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-36687000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-1197000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>38064000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-17150000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-19416000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-802000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-7868000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-9873000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>6841000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>35166000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>36738000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>8340000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-113845000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>31155000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>11023000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>12409000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>78735000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>161413000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>16743000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>10897000.0</v>
       </c>
-      <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>58772000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
-      <c r="BQ12">
+      <c r="BQ12"/>
+      <c r="BR12">
         <v>27000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>133000.0</v>
       </c>
-      <c r="BS12"/>
-      <c r="BT12">
+      <c r="BT12"/>
+      <c r="BU12">
         <v>456000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>82000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>556000.0</v>
       </c>
-      <c r="BW12"/>
+      <c r="BX12"/>
     </row>
-    <row r="13" spans="1:75">
+    <row r="13" spans="1:76">
       <c r="A13" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>15287000.0</v>
       </c>
       <c r="N13">
+        <v>15287000.0</v>
+      </c>
+      <c r="O13">
         <v>-7248000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4630000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>5443000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1616000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-10338000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>7285000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>5014000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2156000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-10153000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>6376000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2784000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-1241000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-22625000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>8933000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-8737000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-13464000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>4075000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42683000.0</v>
       </c>
       <c r="AF13">
         <v>42683000.0</v>
       </c>
       <c r="AG13">
         <v>42683000.0</v>
       </c>
       <c r="AH13">
         <v>42683000.0</v>
       </c>
       <c r="AI13">
-        <v>13761000.0</v>
+        <v>42683000.0</v>
       </c>
       <c r="AJ13">
         <v>13761000.0</v>
       </c>
       <c r="AK13">
         <v>13761000.0</v>
       </c>
       <c r="AL13">
         <v>13761000.0</v>
       </c>
       <c r="AM13">
+        <v>13761000.0</v>
+      </c>
+      <c r="AN13">
         <v>-25869000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-13027000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-2210000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
+      <c r="BX13"/>
     </row>
-    <row r="14" spans="1:75">
+    <row r="14" spans="1:76">
       <c r="A14" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B14">
+        <v>53863000.0</v>
+      </c>
+      <c r="C14">
         <v>53741000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>52728000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>52975000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>52837000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>51667000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>51447000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>51160000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>50776000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>49744000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>52787000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>76825000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>114569000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>75819000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>75745000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>76397000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>75681000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>75661000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>76165000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>77688000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>75668000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>75910000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>75914000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>75654000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>75662000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>75944000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>75088000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>74575000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>75128000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>72914000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>217498000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>22226000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>22644000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>6549000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>122390000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>15936000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>21368000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>6495000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>50282000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>15936000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>16448000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>4214000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>53864000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>13990000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>14320000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>4422000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>73478000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>16372000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>16730000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>3508000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>75526000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>19377000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>18597000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1715000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>81110000.0</v>
       </c>
-      <c r="BD14">
-[...1 lines deleted...]
-      </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
         <v>97646000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>19000.0</v>
       </c>
-      <c r="BI14">
-[...3 lines deleted...]
-      <c r="BK14">
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14"/>
+      <c r="BL14">
         <v>90667000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>17613000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>19021000.0</v>
       </c>
-      <c r="BN14"/>
-      <c r="BO14">
+      <c r="BO14"/>
+      <c r="BP14">
         <v>21513000.0</v>
       </c>
-      <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
+      <c r="BX14"/>
     </row>
-    <row r="15" spans="1:75">
+    <row r="15" spans="1:76">
       <c r="A15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B15">
-        <v>-16530000.0</v>
+        <v>16198000.0</v>
       </c>
       <c r="C15">
-        <v>-15989000.0</v>
+        <v>16530000.0</v>
       </c>
       <c r="D15">
-        <v>-16071000.0</v>
+        <v>15989000.0</v>
       </c>
       <c r="E15">
-        <v>-15127000.0</v>
+        <v>16071000.0</v>
       </c>
       <c r="F15">
+        <v>15127000.0</v>
+      </c>
+      <c r="G15">
         <v>15667000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>15636000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>16335000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>16713000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>16055000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>15975000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>16112000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>16259000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16428000.0</v>
       </c>
       <c r="O15">
         <v>16428000.0</v>
       </c>
       <c r="P15">
+        <v>16428000.0</v>
+      </c>
+      <c r="Q15">
         <v>1903000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>7193000.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
-[...1 lines deleted...]
-      </c>
+      <c r="W15"/>
       <c r="X15">
         <v>0.0</v>
       </c>
-      <c r="Y15"/>
+      <c r="Y15">
+        <v>0.0</v>
+      </c>
       <c r="Z15"/>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
+      <c r="AA15"/>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
+        <v>0.0</v>
+      </c>
+      <c r="AD15">
         <v>8387000.0</v>
       </c>
-      <c r="AD15">
-[...1 lines deleted...]
-      </c>
       <c r="AE15">
+        <v>0.0</v>
+      </c>
+      <c r="AF15">
         <v>8427000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>8387000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15427000.0</v>
       </c>
       <c r="AH15">
         <v>15427000.0</v>
       </c>
       <c r="AI15">
+        <v>15427000.0</v>
+      </c>
+      <c r="AJ15">
         <v>2109000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3859000.0</v>
       </c>
       <c r="AK15">
         <v>3859000.0</v>
       </c>
       <c r="AL15">
         <v>3859000.0</v>
       </c>
       <c r="AM15">
         <v>3859000.0</v>
       </c>
       <c r="AN15">
         <v>3859000.0</v>
       </c>
       <c r="AO15">
         <v>3859000.0</v>
       </c>
       <c r="AP15">
         <v>3859000.0</v>
       </c>
       <c r="AQ15">
         <v>3859000.0</v>
       </c>
       <c r="AR15">
         <v>3859000.0</v>
       </c>
       <c r="AS15">
         <v>3859000.0</v>
       </c>
       <c r="AT15">
         <v>3859000.0</v>
       </c>
       <c r="AU15">
+        <v>3859000.0</v>
+      </c>
+      <c r="AV15">
         <v>3860000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>4609000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1750000.0</v>
       </c>
       <c r="AX15">
         <v>1750000.0</v>
       </c>
       <c r="AY15">
         <v>1750000.0</v>
       </c>
       <c r="AZ15">
         <v>1750000.0</v>
       </c>
       <c r="BA15">
         <v>1750000.0</v>
       </c>
       <c r="BB15">
         <v>1750000.0</v>
       </c>
       <c r="BC15">
+        <v>1750000.0</v>
+      </c>
+      <c r="BD15">
         <v>1419000.0</v>
       </c>
-      <c r="BD15">
-[...1 lines deleted...]
-      </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
+      <c r="BX15"/>
     </row>
-    <row r="16" spans="1:75">
+    <row r="16" spans="1:76">
       <c r="A16" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B16">
+        <v>184147000.0</v>
+      </c>
+      <c r="C16">
         <v>111644000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>96501000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>88533000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>79309000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>50899000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>93526000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>159588000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>63541000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>174025000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>71870000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>67877000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>103456000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>126592000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>168770000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>218762000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>227197000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>232015000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>320913000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>287004000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>213408000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>214835000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>237178000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>182702000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>119115000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>67289000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>223561000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>366754000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>369975000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>468685000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>465287000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>572366000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>365902000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>619903000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>388257000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>330061000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>335199000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>386201000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>371167000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>374006000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>366981000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>287202000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>185665000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>290682000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>198874000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>217778000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>211249000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>307121000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>336328000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>184484000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>186342000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>196997000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>196848000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>205310000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>254418000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>189399000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>166662000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>146928000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>136366000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>124833000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>103767000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>103942000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>119932000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>104636000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>120743000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>145653000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>147178000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>136631000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>118070.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2249.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>129140.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>489843.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>36963.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>728096.0</v>
       </c>
       <c r="BW16">
         <v>728096.0</v>
       </c>
+      <c r="BX16">
+        <v>728096.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:75">
+    <row r="17" spans="1:76">
       <c r="A17" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-      <c r="S17">
+      <c r="S17"/>
+      <c r="T17">
         <v>-452000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-258000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>850000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-428000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>755000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-1009000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>333000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1573000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>777000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-169000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-659000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1281000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-445000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-890000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>7000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>58000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>5000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>210000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-319000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>248000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>24000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>11000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>384000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>93000.0</v>
       </c>
-      <c r="AQ17"/>
-      <c r="AR17">
+      <c r="AR17"/>
+      <c r="AS17">
         <v>-594000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-153000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-115000.0</v>
       </c>
-      <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
+      <c r="BX17"/>
     </row>
-    <row r="18" spans="1:75">
+    <row r="18" spans="1:76">
       <c r="A18" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B18">
+        <v>92311000.0</v>
+      </c>
+      <c r="C18">
         <v>41660000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>75106000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>79247000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>108905000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>36535000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>80521000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>100010000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>68672000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>56862000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>71605000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>59118000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>64666000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>46037000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>63760000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>75155000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>82345000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>52202000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>75606000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>78383000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>65389000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>41349000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>61208000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>63993000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>54551000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>31326000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>40629000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>68188000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-41970000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>13477000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-58490000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>4752000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-49259000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-24684000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-52992000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-39188000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-63226000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>14920000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-113256000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-19265000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-19164000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-28803000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-188472000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-7367000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-82970000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>1478000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-234599000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>25282000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-822000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-16054000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-101386000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-67687000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-89378000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>37952000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-179003000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>8687000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-98909000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>1594000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-67522000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-21632000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-62748000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-24041000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-56329000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-14741000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-18053000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>3111000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>39742000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-15576170.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-787677.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-210153.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-928346.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>2033678.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>532135.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>338175.0</v>
       </c>
       <c r="BW18">
         <v>338175.0</v>
       </c>
+      <c r="BX18">
+        <v>338175.0</v>
+      </c>
     </row>
-    <row r="19" spans="1:75">
+    <row r="19" spans="1:76">
       <c r="A19" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-21535000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-20710000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-24546000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-24268000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-18616000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-123155000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-14564000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-16202000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-11998000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-22382000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-10000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-26511000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-13738000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-50000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-13568000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>1493000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>3980000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>292000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-9417000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-7629000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-10612000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-9168000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-9487000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>20000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-10175000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-10000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-44643000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-10000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>200505000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-179743000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-8284000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>8515000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>1011000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>11573000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>6328000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>12902000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>23574000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>48672000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>78179000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>55436000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>56002000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-8126000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-9410000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-185189000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-52264000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-93591000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>5858000.0</v>
       </c>
-      <c r="AY19"/>
-      <c r="AZ19">
+      <c r="AZ19"/>
+      <c r="BA19">
         <v>-7200000.0</v>
       </c>
-      <c r="BA19"/>
-      <c r="BB19">
+      <c r="BB19"/>
+      <c r="BC19">
         <v>-71690000.0</v>
       </c>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
+      <c r="BX19"/>
     </row>
-    <row r="20" spans="1:75">
+    <row r="20" spans="1:76">
       <c r="A20" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -28137,2142 +28389,2171 @@
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
+      <c r="BX20"/>
     </row>
-    <row r="21" spans="1:75">
+    <row r="21" spans="1:76">
       <c r="A21" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
         <v>-50000000.0</v>
       </c>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
       <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
         <v>1541000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>15435000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-4565000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>143435000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4125000.0</v>
       </c>
       <c r="N21">
         <v>-4125000.0</v>
       </c>
       <c r="O21">
+        <v>-4125000.0</v>
+      </c>
+      <c r="P21">
         <v>-104125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4125000.0</v>
       </c>
       <c r="Q21">
         <v>-4125000.0</v>
       </c>
       <c r="R21">
         <v>-4125000.0</v>
       </c>
       <c r="S21">
+        <v>-4125000.0</v>
+      </c>
+      <c r="T21">
         <v>-4124000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-3546000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-4704000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-4125000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>189701000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4125000.0</v>
       </c>
       <c r="Y21">
         <v>-4125000.0</v>
       </c>
       <c r="Z21">
+        <v>-4125000.0</v>
+      </c>
+      <c r="AA21">
         <v>-184013000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>97197000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-54000000.0</v>
       </c>
       <c r="AD21">
         <v>-54000000.0</v>
       </c>
       <c r="AE21">
+        <v>-54000000.0</v>
+      </c>
+      <c r="AF21">
         <v>-360175000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-624000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-995000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>340555000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>10639000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>9168000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-205000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-1247000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>101212000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>6274000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>53703000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>56476000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>230421000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>47614000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>74422000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>18242000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>252198000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2121000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>3844000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>23456000.0</v>
       </c>
-      <c r="AY21"/>
-      <c r="AZ21">
+      <c r="AZ21"/>
+      <c r="BA21">
         <v>172929000.0</v>
       </c>
-      <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21">
         <v>-130000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
+      <c r="BX21"/>
     </row>
-    <row r="22" spans="1:75">
+    <row r="22" spans="1:76">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B22">
+        <v>9679000.0</v>
+      </c>
+      <c r="C22">
         <v>21594000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>24865000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>37127000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>21968000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>30412000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>36341000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>24446000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>32336000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>19653000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>38023000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1642000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-30741000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>9775000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-808000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2149000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4557000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2824000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-5884000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-2085000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3833000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-5183000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-7925000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-4005000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-12422000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-31702000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-107857000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-18012000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-18106000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-18024000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-7582000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-12856000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-4418000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>11472000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>141877000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>29253000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>24778000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>37948000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>24103000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>31555000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>26854000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>28520000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-69431000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>29547000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>25988000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>21019000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>23039000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>20388000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>15019000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>16543000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>15585000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>16585000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>15413000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>14934000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>16711000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>17839000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>17663000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>12418000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>8362000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>11337000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>11683000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>8299000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>10122000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>10686000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>3200000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-1317000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-4749000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-39427491.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-16655.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>33146.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-892521.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1097043.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>906904.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>544392.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>540580.0</v>
       </c>
     </row>
-    <row r="23" spans="1:75">
+    <row r="23" spans="1:76">
       <c r="A23" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B23">
+        <v>-4884000.0</v>
+      </c>
+      <c r="C23">
         <v>-9880000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1583000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3541000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2433000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-10353000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1003000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-608000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-33000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1962000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-828000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1891000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-888000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-7029000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>604000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1329000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-319000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-3035000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-277000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2325000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-121000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>196000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-510000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4728000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-372000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-4574000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-359000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>760000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>6306000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1360000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>14511000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2097000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1125000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-20081000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-10471000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-1930000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1110000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-21644000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-2077000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-12035000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-3726000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-15446000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-7490000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-3230000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-3060000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-3253000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-11528000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-2547000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>228069000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-15196000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-7007000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-18652000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-6389000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-13620000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>57418000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-6900000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-8268000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-14976000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-32841000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-3850000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-5722000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-18030000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>71625000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-1366000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-45440000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-7406000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-103546000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-117062000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>903498.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>400709114.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>6893644.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-460.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-884231.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>8000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>893492.0</v>
       </c>
     </row>
-    <row r="24" spans="1:75">
+    <row r="24" spans="1:76">
       <c r="A24" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-123155000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>-10000000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>-10000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-21764000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>-50000000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>-14423000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3980000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>292000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>-7781000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>-15063000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000000.0</v>
       </c>
       <c r="AC24">
         <v>-10000000.0</v>
       </c>
       <c r="AD24">
         <v>-10000000.0</v>
       </c>
       <c r="AE24">
+        <v>-10000000.0</v>
+      </c>
+      <c r="AF24">
         <v>-96661000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-79698000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-132070000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-82961000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-109395000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-122540000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>11573000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>6328000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>12902000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-74989000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-80980000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-75822000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-243013000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-77591000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-124153000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-50053000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-296136000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-36856000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-49554000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-58519000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-5000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-111757000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-132444000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-71690000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-1888000.0</v>
       </c>
-      <c r="BD24">
-[...1 lines deleted...]
-      </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
+        <v>0.0</v>
+      </c>
+      <c r="BH24">
         <v>67000.0</v>
       </c>
-      <c r="BH24">
-[...1 lines deleted...]
-      </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
+      <c r="BK24"/>
+      <c r="BL24">
         <v>-103191000.0</v>
       </c>
-      <c r="BL24"/>
       <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>-4636000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-410169000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>382745240.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>986760.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-400503571.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-399426000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-1459455.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-339037.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-503571.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-400503571.0</v>
       </c>
     </row>
-    <row r="25" spans="1:75">
+    <row r="25" spans="1:76">
       <c r="A25" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B25">
+        <v>2455000.0</v>
+      </c>
+      <c r="C25">
         <v>1576000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4498000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1624000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1682000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1632000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1137000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1457000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-16912000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2305000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2713000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2770000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2759000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2318000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3985000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1425000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1188000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1325000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1541000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2023000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>926000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>430000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1510000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>880000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1566000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>31035000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>115687000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5684000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5323000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4872000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-133304000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>193272000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>155009000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-115001000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-15137000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3339000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>167391000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>47062000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-108326000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>43002000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-7949000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-26214000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>127504000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-1172000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>15714000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>4816000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-29682000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>13666000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-242719000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>39507000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-106065000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>34180000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>16329000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>57206000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-182552000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-22160000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-61323000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>110152000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-77894000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-22680000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>43983000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>18312000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-125837000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>124251000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>32207000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>29311000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>8617000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>25500000.0</v>
       </c>
-      <c r="BQ25"/>
       <c r="BR25"/>
-      <c r="BS25">
+      <c r="BS25"/>
+      <c r="BT25">
         <v>135186.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-135186.0</v>
       </c>
-      <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
+      <c r="BX25"/>
     </row>
-    <row r="26" spans="1:75">
+    <row r="26" spans="1:76">
       <c r="A26" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
         <v>30000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-50432000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-65595000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-70478000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-123122000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-129802000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-97561000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-57240000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-51880000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-75374000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-66642000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-53123000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-7666000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-80229000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-34998000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-134166000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-38336000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-2638000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-63133000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-59335000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-510000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-447000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-372000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-3184000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-359000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-395000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-356000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-3486000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2567000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-143000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-107000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-1405000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-60000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1555000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-55000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-1698000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20000.0</v>
       </c>
       <c r="AO26">
         <v>-20000.0</v>
       </c>
       <c r="AP26">
+        <v>-20000.0</v>
+      </c>
+      <c r="AQ26">
         <v>-566000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-57000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-33000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-116000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-680000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>137000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-183000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-17000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-20000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-26000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-10000.0</v>
       </c>
-      <c r="BA26">
-[...1 lines deleted...]
-      </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
         <v>259319000.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
-      <c r="BJ26"/>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
-      <c r="BO26">
+      <c r="BO26"/>
+      <c r="BP26">
         <v>257434000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-257434000.0</v>
       </c>
-      <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
-      <c r="BT26">
+      <c r="BT26"/>
+      <c r="BU26">
         <v>-120727.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-884231.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-135042.0</v>
       </c>
-      <c r="BW26"/>
+      <c r="BX26"/>
     </row>
-    <row r="27" spans="1:75">
+    <row r="27" spans="1:76">
       <c r="A27" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B27">
+        <v>17358000.0</v>
+      </c>
+      <c r="C27">
         <v>11382000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>7587000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>13155000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>19089000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>11748000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>12431000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>17679000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>19347000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>14000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>11953000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>15945000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>16791000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>12766000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>12106000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>13702000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>9684000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>8240000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>6695000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>7548000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>7633000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4906000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4154000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4765000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4097000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3698000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3614000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4134000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>4063000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3327000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>14490000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>-23883000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2844000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>233000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>15958000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>909000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>13708000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>659000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>8603000.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>533000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>9601000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>293000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>6715000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>310000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>7332000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
-      <c r="BF27">
+      <c r="BF27"/>
+      <c r="BG27">
         <v>122000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>5895000.0</v>
       </c>
-      <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>118000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>5051000.0</v>
       </c>
-      <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
-      <c r="BO27">
+      <c r="BO27"/>
+      <c r="BP27">
         <v>436000.0</v>
       </c>
-      <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
+      <c r="BX27"/>
     </row>
-    <row r="28" spans="1:75">
+    <row r="28" spans="1:76">
       <c r="A28" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B28">
+        <v>-20675000.0</v>
+      </c>
+      <c r="C28">
         <v>-26343000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-67482000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-69820000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-81545000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-81063000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-144326000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3310000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-68369000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>45524000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-68681000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-93430000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-86980000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-77961000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-111187000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-83025000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-39442000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-141326000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-42738000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-8509000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-67958000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-63264000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>294000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>603000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-3058000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-186025000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-184599000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-71240000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-56081000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1360000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-48144000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2097000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-25006000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>264556000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-10471000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>32829000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>970000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-6462000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>119518000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2705000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>49887000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>52068000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>66378000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>43767000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>72345000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>14576000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>186474000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-2225000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>246257000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>8338000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>94130000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>62326000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>93626000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-15370000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>245910000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>14050000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>118643000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>8968000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>78988000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>42698000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>62573000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>8051000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>71625000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-1366000.0</v>
       </c>
-      <c r="BM28"/>
       <c r="BN28"/>
-      <c r="BO28">
+      <c r="BO28"/>
+      <c r="BP28">
         <v>-117882000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-230656000.0</v>
       </c>
-      <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>400709114.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-6356.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-121343.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-884231.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>400709114.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>400893492.0</v>
       </c>
     </row>
-    <row r="29" spans="1:75">
+    <row r="29" spans="1:76">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B29">
+        <v>114147000.0</v>
+      </c>
+      <c r="C29">
         <v>71615000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>108595000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>100782000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>129615000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>61081000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>104789000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>118626000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>81114000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>71426000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>87807000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>71116000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>87048000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>68942000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>90271000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>88893000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>99795000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>65770000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>89737000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>87170000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>75201000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>50766000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>70630000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>74605000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>63719000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>40813000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>55692000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>78363000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>15968000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>48120000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>38171000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>84450000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>82811000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>58277000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>56403000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>83352000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>56002000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>63864000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>60640000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>55724000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>61816000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>47019000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>54541000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>70224000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>41183000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>51531000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>61537000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>62138000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>48732000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>42465000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>38716000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>44070000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>43066000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>57196000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>41308000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>43326000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>53004000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>36385000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>51538000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>47841000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>51900000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>32182000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>46862000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>71308000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>27387000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>5881000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>39742000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-15576170.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-787677.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-210153.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-928346.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>2033678.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>532135.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>338175.0</v>
       </c>
       <c r="BW29">
         <v>338175.0</v>
       </c>
+      <c r="BX29">
+        <v>338175.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:75">
+    <row r="30" spans="1:76">
       <c r="A30" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B30">
+        <v>-21836000.0</v>
+      </c>
+      <c r="C30">
         <v>-29955000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-33489000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-21535000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-20710000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-24546000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-24268000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-18616000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-123155000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-14564000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-16202000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-11998000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-22382000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-32905000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-26511000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-13738000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-67450000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-13568000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-12638000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-4807000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-9520000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-9417000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-17203000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-10612000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-9168000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-9487000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-15063000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-10175000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-57938000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-44643000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-96661000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>120807000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-311813000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-91245000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-100880000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-121529000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-107655000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-42616000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-160994000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-51415000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-32308000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2357000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-226043000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-21589000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-132279000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-59463000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-341328000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-89120000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-143145000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-52661000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-143501000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-106247000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-145154000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-90934000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-222199000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-34639000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-151913000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-34791000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-118993000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-69473000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-114648000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-56223000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-103191000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-86049000.0</v>
       </c>
-      <c r="BM30"/>
-      <c r="BN30">
+      <c r="BN30"/>
+      <c r="BO30">
         <v>-7406000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-29195000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>382745240.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>903498.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>83262.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>574000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-1459455.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-339037.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-400503571.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-400503571.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>