--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -824,6897 +830,7540 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>3293000.0</v>
+      </c>
+      <c r="C2">
         <v>3148000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2153000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1069000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1584000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1214000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>342000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
+        <v>7000.0</v>
+      </c>
+      <c r="C8">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="D8">
         <v>2000.0</v>
       </c>
       <c r="E8">
         <v>2000.0</v>
       </c>
       <c r="F8">
+        <v>2000.0</v>
+      </c>
+      <c r="G8">
         <v>1000.0</v>
       </c>
-      <c r="G8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>45091000.0</v>
+      </c>
+      <c r="C10">
         <v>30321000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>50501000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>42634000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>24534000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>16399000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1537000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>45091000.0</v>
+      </c>
+      <c r="C12">
         <v>30323000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>50516000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>42683000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>24753000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>16399000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1537000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
+        <v>7000.0</v>
+      </c>
+      <c r="C13">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="D13">
         <v>2000.0</v>
       </c>
       <c r="E13">
         <v>2000.0</v>
       </c>
       <c r="F13">
+        <v>2000.0</v>
+      </c>
+      <c r="G13">
         <v>1000.0</v>
       </c>
-      <c r="G13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>622219010.0</v>
+      </c>
+      <c r="C14">
         <v>26715526.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>21589821.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>20597212.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>14852745.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4661110.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>7091878.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-    </row>
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>50243000.0</v>
+      </c>
+      <c r="C23">
         <v>36862000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>53948000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>48992000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>26077000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>17682000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1784000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>30</v>
+      </c>
+      <c r="B24">
+        <v>1129000.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-45091000.0</v>
+      </c>
+      <c r="C28">
         <v>-30321000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-50501000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-42634000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-23996000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-16399000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4130000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>16477000.0</v>
+      </c>
+      <c r="C29">
         <v>6724000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>49906000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>46239000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>22760000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-13467000.0</v>
       </c>
-      <c r="G29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>3165000.0</v>
+      </c>
+      <c r="C30">
         <v>5772000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2333000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4850000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>0.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>125000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-    </row>
-    <row r="32" spans="1:7">
+      <c r="H31"/>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>42263000.0</v>
+      </c>
+      <c r="C32">
         <v>25315000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>49906000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>46233000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>22212000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>14483000.0</v>
       </c>
-      <c r="G32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:7">
+      <c r="H32"/>
+    </row>
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>199000.0</v>
+      </c>
+      <c r="C33">
         <v>252000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>0.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>6000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>10000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>14000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>22000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>27114000.0</v>
+      </c>
+      <c r="C35">
         <v>18843000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>0.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>635999.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>0.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>27964000.0</v>
       </c>
-      <c r="G35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:7">
+      <c r="H35"/>
+    </row>
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-    </row>
-    <row r="37" spans="1:7">
+      <c r="H36"/>
+    </row>
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-    </row>
-    <row r="39" spans="1:7">
+      <c r="H38"/>
+    </row>
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>1788000.0</v>
+      </c>
+      <c r="C39">
         <v>515000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1099000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1453000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1314000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1269000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>4488000.0</v>
+      </c>
+      <c r="C40">
         <v>8147000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1889000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1369000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1733000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1971000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3335000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-    </row>
-    <row r="42" spans="1:7">
+      <c r="H41"/>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>203930000.0</v>
+      </c>
+      <c r="C42">
         <v>145719000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>131370000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>117717000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>111588000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>19207000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>495000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:7">
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
-[...1 lines deleted...]
-      </c>
+      <c r="C45"/>
       <c r="D45">
         <v>25000.0</v>
       </c>
       <c r="E45">
         <v>25000.0</v>
       </c>
       <c r="F45">
         <v>25000.0</v>
       </c>
-      <c r="G45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:7">
+      <c r="G45">
+        <v>25000.0</v>
+      </c>
+      <c r="H45"/>
+    </row>
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>199000.0</v>
+      </c>
+      <c r="C46">
         <v>252000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>0.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>6000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>10000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>14000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>22000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
-    </row>
-    <row r="48" spans="1:7">
+      <c r="H47"/>
+    </row>
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-188589000.0</v>
+      </c>
+      <c r="C48">
         <v>-138998000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-81466000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-71480000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-89368000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-32675000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-8055000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>538000.0</v>
       </c>
-      <c r="F50"/>
       <c r="G50"/>
-    </row>
-    <row r="51" spans="1:7">
+      <c r="H50"/>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B51">
+        <v>57</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51">
         <v>18843000.0</v>
       </c>
-      <c r="C51"/>
       <c r="D51"/>
-      <c r="E51">
+      <c r="E51"/>
+      <c r="F51">
         <v>538000.0</v>
       </c>
-      <c r="F51"/>
-      <c r="G51">
+      <c r="G51"/>
+      <c r="H51">
         <v>5667000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:7">
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
-      <c r="E52">
+      <c r="E52"/>
+      <c r="F52">
         <v>538000.0</v>
       </c>
-      <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>5667000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:7">
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>0.0</v>
+      </c>
+      <c r="C53">
         <v>2000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>15000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>49000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>219000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>0.0</v>
       </c>
-      <c r="G53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>50243000.0</v>
+      </c>
+      <c r="C55">
         <v>36862000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>53948000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>48992000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>26077000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>17682000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1784000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>50044000.0</v>
+      </c>
+      <c r="C56">
         <v>36610000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>53948000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>48986000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>26067000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>17668000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1762000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>7781000.0</v>
+      </c>
+      <c r="C57">
         <v>11295000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>4042000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2753000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3855000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3185000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>9344000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>34895000.0</v>
+      </c>
+      <c r="C58">
         <v>30138000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4042000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2753000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3855000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>31149000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>9344000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>15348000.0</v>
+      </c>
+      <c r="C60">
         <v>6724000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>49906000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>46239000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>22222000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-13467000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-7560000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>4422000.0</v>
+      </c>
+      <c r="C2">
+        <v>3293000.0</v>
+      </c>
+      <c r="D2">
         <v>2395000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1465000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2430000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3148000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>844000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>634000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2064000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2153000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1890000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2323000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2221000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1069000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1468000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1886000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1579000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1584000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1434000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1496000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1415000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1214000.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2"/>
       <c r="X2"/>
-    </row>
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-    </row>
-    <row r="4" spans="1:24">
+      <c r="Y3"/>
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
         <v>0.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-    </row>
-    <row r="7" spans="1:24">
+      <c r="Y6"/>
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
+        <v>7000.0</v>
+      </c>
+      <c r="C8">
+        <v>7000.0</v>
+      </c>
+      <c r="D8">
         <v>6000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>6000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>5000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="G8">
         <v>3000.0</v>
       </c>
       <c r="H8">
         <v>3000.0</v>
       </c>
       <c r="I8">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="J8">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="K8">
         <v>2000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8"/>
+      <c r="L8">
+        <v>2000.0</v>
+      </c>
+      <c r="M8">
+        <v>2000.0</v>
+      </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>59959000.0</v>
+      </c>
+      <c r="C10">
+        <v>45091000.0</v>
+      </c>
+      <c r="D10">
         <v>30815000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>32429000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>41792000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>30321000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>36632000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>41409000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>47161000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>50501000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>42350000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>39977000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>38988000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>42634000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>13855000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>17025000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>19246000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>24534000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>22250000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>24234000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>10597000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>16399000.0</v>
       </c>
-      <c r="V10"/>
-      <c r="W10"/>
       <c r="X10"/>
-    </row>
-    <row r="11" spans="1:24">
+      <c r="Y10"/>
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>59959000.0</v>
+      </c>
+      <c r="C12">
+        <v>45091000.0</v>
+      </c>
+      <c r="D12">
         <v>30815000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>32429000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>41793000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>30323000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>36635000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>41414000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>47166000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>50516000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>42361000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>39999000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>39010000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>42683000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>13956000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>17151000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>19381000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>24753000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>22633000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>24234000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>10597000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>16399000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12"/>
       <c r="X12"/>
-    </row>
-    <row r="13" spans="1:24">
+      <c r="Y12"/>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
+        <v>7000.0</v>
+      </c>
+      <c r="C13">
+        <v>7000.0</v>
+      </c>
+      <c r="D13">
         <v>6000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>6000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>5000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="G13">
         <v>3000.0</v>
       </c>
       <c r="H13">
         <v>3000.0</v>
       </c>
       <c r="I13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="J13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="K13">
         <v>2000.0</v>
       </c>
       <c r="L13">
         <v>2000.0</v>
       </c>
       <c r="M13">
         <v>2000.0</v>
       </c>
       <c r="N13">
         <v>2000.0</v>
       </c>
       <c r="O13">
         <v>2000.0</v>
       </c>
       <c r="P13">
         <v>2000.0</v>
       </c>
       <c r="Q13">
         <v>2000.0</v>
       </c>
       <c r="R13">
         <v>2000.0</v>
       </c>
       <c r="S13">
         <v>2000.0</v>
       </c>
       <c r="T13">
+        <v>2000.0</v>
+      </c>
+      <c r="U13">
+        <v>2000.0</v>
+      </c>
+      <c r="V13">
         <v>1000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>868913520.0</v>
+      </c>
+      <c r="C14">
+        <v>622219010.0</v>
+      </c>
+      <c r="D14">
         <v>70636887.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>63376392.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>33884920.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>31574657.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>26145080.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>25827265.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>24520475.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>21997908.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>22405995.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>20959807.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>20939607.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>21476348.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>20498229.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>19502563.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>18888471.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>17854790.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>16925006.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>13608596.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>10923651.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>7792381.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7091878.0</v>
       </c>
       <c r="X14">
         <v>7091878.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14">
+        <v>7091878.0</v>
+      </c>
+      <c r="Z14">
+        <v>7091878.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>66787000.0</v>
+      </c>
+      <c r="C23">
+        <v>50243000.0</v>
+      </c>
+      <c r="D23">
         <v>36122000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>38665000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>48167000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>36862000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>40389000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>44834000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>51844000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>53948000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>54191000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>43465000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>45404000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>48992000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>14568000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>17899000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>20485000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>26077000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>23204000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>25252000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>12126000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>17682000.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23"/>
       <c r="X23"/>
-    </row>
-    <row r="24" spans="1:24">
+      <c r="Y23"/>
+      <c r="Z23"/>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>1198000.0</v>
+      </c>
+      <c r="C24">
+        <v>1129000.0</v>
+      </c>
+      <c r="D24">
         <v>1068000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1000000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-34025000.0</v>
+      </c>
+      <c r="C28">
+        <v>-45091000.0</v>
+      </c>
+      <c r="D28">
         <v>-29747000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-31429000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-41792000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-30321000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-36632000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-41409000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-47161000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-50501000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-42350000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-39977000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-38988000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-42634000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-13855000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-17025000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-19031000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-23996000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-22250000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-24234000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-10597000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-16399000.0</v>
       </c>
-      <c r="V28"/>
-      <c r="W28"/>
       <c r="X28"/>
-    </row>
-    <row r="29" spans="1:24">
+      <c r="Y28"/>
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>-44638000.0</v>
+      </c>
+      <c r="C29">
+        <v>16477000.0</v>
+      </c>
+      <c r="D29">
         <v>7035000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>18473000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>5073000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>6724000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>34300000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>40636000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>46057000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>49906000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>50282000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>37704000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>2715000.0</v>
+      </c>
+      <c r="C30">
+        <v>3165000.0</v>
+      </c>
+      <c r="D30">
         <v>4280000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>4577000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>4755000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>5772000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>3325000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2306000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>3118000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>2333000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>11343000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>2730000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>5301000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>4850000.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
-      <c r="S30">
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30">
         <v>50000.0</v>
       </c>
-      <c r="T30"/>
-      <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
-    </row>
-    <row r="31" spans="1:24">
+      <c r="Y30"/>
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-    </row>
-    <row r="32" spans="1:24">
+      <c r="Y31"/>
+      <c r="Z31"/>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>57261000.0</v>
+      </c>
+      <c r="C32">
+        <v>42263000.0</v>
+      </c>
+      <c r="D32">
         <v>6823000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>18247000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>23677000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>25315000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>34300000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>40636000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>46057000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>49906000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>50279000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>37700000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="Y32"/>
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>186000.0</v>
+      </c>
+      <c r="C33">
+        <v>199000.0</v>
+      </c>
+      <c r="D33">
         <v>212000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>226000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>239000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>252000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H33">
         <v>0.0</v>
       </c>
       <c r="I33">
         <v>0.0</v>
       </c>
       <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33">
         <v>3000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>4000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>5000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>6000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>7000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>8000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>9000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>10000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>11000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>12000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>13000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>14000.0</v>
       </c>
-      <c r="V33"/>
-      <c r="W33"/>
       <c r="X33"/>
-    </row>
-    <row r="34" spans="1:24">
+      <c r="Y33"/>
+      <c r="Z33"/>
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="Y34"/>
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>103283000.0</v>
+      </c>
+      <c r="C35">
+        <v>27114000.0</v>
+      </c>
+      <c r="D35">
         <v>1068000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1000000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>18843000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>18843000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H35">
         <v>0.0</v>
       </c>
       <c r="I35">
         <v>0.0</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35"/>
+      <c r="L35">
+        <v>0.0</v>
+      </c>
+      <c r="M35">
+        <v>0.0</v>
+      </c>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35"/>
+      <c r="W35">
         <v>27964000.0</v>
       </c>
-      <c r="V35"/>
-      <c r="W35"/>
       <c r="X35"/>
-    </row>
-    <row r="36" spans="1:24">
+      <c r="Y35"/>
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
-    </row>
-    <row r="37" spans="1:24">
+      <c r="Y36"/>
+      <c r="Z36"/>
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-    </row>
-    <row r="38" spans="1:24">
+      <c r="Y37"/>
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
-    </row>
-    <row r="39" spans="1:24">
+      <c r="Y38"/>
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>3927000.0</v>
+      </c>
+      <c r="C39">
+        <v>1788000.0</v>
+      </c>
+      <c r="D39">
         <v>815000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>1433000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>1380000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>515000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>429000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>1114000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>1560000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>1099000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>484000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>732000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>1088000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>1453000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>605000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>740000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>1095000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>1314000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>560000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>956000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>1516000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1269000.0</v>
       </c>
-      <c r="V39"/>
-      <c r="W39"/>
       <c r="X39"/>
-    </row>
-    <row r="40" spans="1:24">
+      <c r="Y39"/>
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>4918000.0</v>
+      </c>
+      <c r="C40">
+        <v>4488000.0</v>
+      </c>
+      <c r="D40">
         <v>26692000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>18727000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>21821000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>8147000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>5245000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>3564000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>3723000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>1889000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>2008000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>3438000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>1618000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>1369000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>1223000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>1418000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>1419000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>1733000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>1204000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>1203000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>895000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>1971000.0</v>
       </c>
-      <c r="V40"/>
-      <c r="W40"/>
       <c r="X40"/>
-    </row>
-    <row r="41" spans="1:24">
+      <c r="Y40"/>
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
-    </row>
-    <row r="42" spans="1:24">
+      <c r="Y41"/>
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>208281000.0</v>
+      </c>
+      <c r="C42">
+        <v>203930000.0</v>
+      </c>
+      <c r="D42">
         <v>178027000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>172079000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>152260000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>145719000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>138160000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>136970000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>134626000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>131370000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>126951000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>119934000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>118519000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>117717000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>117296000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>115483000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>113233000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>111588000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>103619000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>101376000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>81504000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>19207000.0</v>
       </c>
-      <c r="V42"/>
-      <c r="W42"/>
       <c r="X42"/>
-    </row>
-    <row r="43" spans="1:24">
+      <c r="Y42"/>
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-    </row>
-    <row r="44" spans="1:24">
+      <c r="Y43"/>
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-    </row>
-    <row r="45" spans="1:24">
+      <c r="Y44"/>
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
-[...4 lines deleted...]
-      </c>
+      <c r="F45"/>
+      <c r="G45"/>
       <c r="H45">
         <v>25000.0</v>
       </c>
       <c r="I45">
         <v>25000.0</v>
       </c>
       <c r="J45">
         <v>25000.0</v>
       </c>
       <c r="K45">
         <v>25000.0</v>
       </c>
-      <c r="L45"/>
-      <c r="M45"/>
+      <c r="L45">
+        <v>25000.0</v>
+      </c>
+      <c r="M45">
+        <v>25000.0</v>
+      </c>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
-    </row>
-    <row r="46" spans="1:24">
+      <c r="Y45"/>
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>186000.0</v>
+      </c>
+      <c r="C46">
+        <v>199000.0</v>
+      </c>
+      <c r="D46">
         <v>212000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>226000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>239000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>252000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H46">
         <v>0.0</v>
       </c>
       <c r="I46">
         <v>0.0</v>
       </c>
       <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46">
         <v>3000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>4000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>5000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>6000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>7000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>8000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>9000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>10000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>11000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>12000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>13000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>14000.0</v>
       </c>
-      <c r="V46"/>
-      <c r="W46"/>
       <c r="X46"/>
-    </row>
-    <row r="47" spans="1:24">
+      <c r="Y46"/>
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
-    </row>
-    <row r="48" spans="1:24">
+      <c r="Y47"/>
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-254124000.0</v>
+      </c>
+      <c r="C48">
+        <v>-188589000.0</v>
+      </c>
+      <c r="D48">
         <v>-172066000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-154612000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-147192000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-138998000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-103863000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-96337000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-88572000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-81466000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-76671000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-82232000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-77271000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-71480000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-105421000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-100890000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-95963000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-89368000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-83055000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-78825000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-71689000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-32675000.0</v>
       </c>
-      <c r="V48"/>
-      <c r="W48"/>
       <c r="X48"/>
-    </row>
-    <row r="49" spans="1:24">
+      <c r="Y48"/>
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-    </row>
-    <row r="50" spans="1:24">
+      <c r="Y49"/>
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-    </row>
-    <row r="51" spans="1:24">
+      <c r="Y50"/>
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>25934000.0</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51">
         <v>1068000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>1000000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>18843000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>18843000.0</v>
       </c>
-      <c r="F51"/>
-      <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
-      <c r="P51">
+      <c r="P51"/>
+      <c r="Q51"/>
+      <c r="R51">
         <v>215000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>538000.0</v>
       </c>
-      <c r="R51"/>
-      <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
-    </row>
-    <row r="52" spans="1:24">
+      <c r="Y51"/>
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
-      <c r="P52">
+      <c r="P52"/>
+      <c r="Q52"/>
+      <c r="R52">
         <v>215000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>538000.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
-    </row>
-    <row r="53" spans="1:24">
+      <c r="Y52"/>
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="B53"/>
       <c r="C53">
         <v>0.0</v>
       </c>
       <c r="D53">
+        <v>0.0</v>
+      </c>
+      <c r="E53">
+        <v>0.0</v>
+      </c>
+      <c r="F53">
         <v>1000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>2000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>3000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>5000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>5000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>15000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>11000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>22000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>22000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>49000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>101000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>126000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>135000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>219000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>383000.0</v>
       </c>
-      <c r="S53"/>
-      <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-    </row>
-    <row r="54" spans="1:24">
+      <c r="Y53"/>
+      <c r="Z53"/>
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-    </row>
-    <row r="55" spans="1:24">
+      <c r="Y54"/>
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>66787000.0</v>
+      </c>
+      <c r="C55">
+        <v>50243000.0</v>
+      </c>
+      <c r="D55">
         <v>36122000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>38665000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>48167000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>36862000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>40389000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>44834000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>51844000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>53948000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>54191000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>43465000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>45404000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>48992000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>14568000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>17899000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>20485000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>26077000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>23204000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>25252000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>12126000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>17682000.0</v>
       </c>
-      <c r="V55"/>
-      <c r="W55"/>
       <c r="X55"/>
-    </row>
-    <row r="56" spans="1:24">
+      <c r="Y55"/>
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>66601000.0</v>
+      </c>
+      <c r="C56">
+        <v>50044000.0</v>
+      </c>
+      <c r="D56">
         <v>35910000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>38439000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>47928000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>36610000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>40389000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>44834000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>51844000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>53948000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>54188000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>43461000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>45399000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>48986000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>14561000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>17891000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>20476000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>26067000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>23193000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>25240000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>12113000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>17668000.0</v>
       </c>
-      <c r="V56"/>
-      <c r="W56"/>
       <c r="X56"/>
-    </row>
-    <row r="57" spans="1:24">
+      <c r="Y56"/>
+      <c r="Z56"/>
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>9340000.0</v>
+      </c>
+      <c r="C57">
+        <v>7781000.0</v>
+      </c>
+      <c r="D57">
         <v>29087000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>20192000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>24251000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>11295000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>6089000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>4198000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>5787000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>4042000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>3909000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>5761000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>4154000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>2753000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>2691000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>3304000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>3213000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>3855000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>2638000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>2699000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>2310000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>3185000.0</v>
       </c>
-      <c r="V57"/>
-      <c r="W57"/>
       <c r="X57"/>
-    </row>
-    <row r="58" spans="1:24">
+      <c r="Y57"/>
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>112623000.0</v>
+      </c>
+      <c r="C58">
+        <v>34895000.0</v>
+      </c>
+      <c r="D58">
         <v>30155000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>21192000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>43094000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>30138000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>6089000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>4198000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>5787000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>4042000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>3909000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>5761000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>4154000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>2753000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>2691000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>3304000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>3213000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>3855000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>2638000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>2699000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>2310000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>31149000.0</v>
       </c>
-      <c r="V58"/>
-      <c r="W58"/>
       <c r="X58"/>
-    </row>
-    <row r="59" spans="1:24">
+      <c r="Y58"/>
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-    </row>
-    <row r="60" spans="1:24">
+      <c r="Y59"/>
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>-45836000.0</v>
+      </c>
+      <c r="C60">
+        <v>15348000.0</v>
+      </c>
+      <c r="D60">
         <v>5967000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>17473000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>5073000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>6724000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>34300000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>40636000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>46057000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>49906000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>50282000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>37704000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>41250000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>46239000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>11877000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>14595000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>17272000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>22222000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>20566000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>22553000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>9816000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>-13467000.0</v>
       </c>
-      <c r="V60"/>
-      <c r="W60"/>
       <c r="X60"/>
-    </row>
-    <row r="61" spans="1:24">
+      <c r="Y60"/>
+      <c r="Z60"/>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-    </row>
-    <row r="62" spans="1:24">
+      <c r="Y61"/>
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>53000.0</v>
+      </c>
+      <c r="C2">
         <v>10000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="E2">
         <v>4000.0</v>
       </c>
       <c r="F2">
+        <v>4000.0</v>
+      </c>
+      <c r="G2">
         <v>8000.0</v>
       </c>
-      <c r="G2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:7">
+      <c r="H2"/>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>53000.0</v>
+      </c>
+      <c r="C3">
         <v>10000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="E3">
         <v>4000.0</v>
       </c>
       <c r="F3">
+        <v>4000.0</v>
+      </c>
+      <c r="G3">
         <v>8000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>-48125000.0</v>
+      </c>
+      <c r="C5">
         <v>-57532000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-9974000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>18212000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-56691000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-17773000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-4760000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>-48072000.0</v>
+      </c>
+      <c r="C6">
         <v>-57522000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-9968000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>18216000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-56687000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-17765000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4757000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>14196000.0</v>
+      </c>
+      <c r="C9">
         <v>10992000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>19049000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>39850000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>589000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-8000.0</v>
       </c>
-      <c r="G9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-49591000.0</v>
+      </c>
+      <c r="C10">
         <v>-57532000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-9974000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>18203000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-56693000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-24620000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-6169000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>12000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>315000.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>1466000.0</v>
+      </c>
+      <c r="C12">
         <v>0.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1328000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>9000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6847000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1409000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-49591000.0</v>
+      </c>
+      <c r="C15">
         <v>-57532000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-9986000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>17888000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-56693000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-24620000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-6169000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-    </row>
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-49591000.0</v>
+      </c>
+      <c r="C17">
         <v>-57532000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-9986000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>17888000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-56693000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-24620000.0</v>
       </c>
-      <c r="G17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>-1466000.0</v>
+      </c>
+      <c r="C18">
         <v>0.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1328000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-9000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-6847000.0</v>
       </c>
-      <c r="G18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-38599000.0</v>
+      </c>
+      <c r="C21">
         <v>-62074000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-10563000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>18226000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-22705000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-19968000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-4193000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>52795000.0</v>
+      </c>
+      <c r="C23">
         <v>73066000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>29612000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>21624000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>23294000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>19968000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4193000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>53000.0</v>
+      </c>
+      <c r="C25">
         <v>10000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="E25">
         <v>4000.0</v>
       </c>
       <c r="F25">
+        <v>4000.0</v>
+      </c>
+      <c r="G25">
         <v>8000.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>30812000.0</v>
+      </c>
+      <c r="C26">
         <v>26851000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>17653000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>14355000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>15173000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>6648000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2373000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>21983000.0</v>
+      </c>
+      <c r="C28">
         <v>18215000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>11959000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7269000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8121000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2818000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1820000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
         <v>12000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>315000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="G29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:7">
+      <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>52795000.0</v>
+      </c>
+      <c r="C30">
         <v>73066000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>29612000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>21624000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>23294000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>19968000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4193000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>-10992000.0</v>
+      </c>
+      <c r="C31">
         <v>4542000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>589000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-23000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-33988000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-4652000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1976000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>14196000.0</v>
+      </c>
+      <c r="C32">
         <v>10992000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>19049000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>39850000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>589000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>0.0</v>
       </c>
-      <c r="G32"/>
+      <c r="H32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
         <v>13000.0</v>
       </c>
       <c r="C2">
-        <v>6022000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D2">
         <v>13000.0</v>
       </c>
       <c r="E2">
+        <v>6022000.0</v>
+      </c>
+      <c r="F2">
+        <v>13000.0</v>
+      </c>
+      <c r="G2">
         <v>7778000.0</v>
       </c>
-      <c r="F2"/>
-      <c r="G2"/>
       <c r="H2"/>
-      <c r="I2">
+      <c r="I2"/>
+      <c r="J2"/>
+      <c r="K2">
         <v>4698000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1000.0</v>
       </c>
-      <c r="K2"/>
-      <c r="L2">
+      <c r="M2"/>
+      <c r="N2">
         <v>5595000.0</v>
       </c>
-      <c r="M2"/>
-      <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
-    </row>
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
         <v>13000.0</v>
       </c>
       <c r="C3">
-        <v>14000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D3">
         <v>13000.0</v>
       </c>
       <c r="E3">
+        <v>14000.0</v>
+      </c>
+      <c r="F3">
+        <v>13000.0</v>
+      </c>
+      <c r="G3">
         <v>2500.0</v>
       </c>
-      <c r="F3"/>
-      <c r="G3"/>
       <c r="H3"/>
-      <c r="I3">
+      <c r="I3"/>
+      <c r="J3"/>
+      <c r="K3">
         <v>3000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="L3">
         <v>1000.0</v>
       </c>
       <c r="M3">
         <v>1000.0</v>
       </c>
       <c r="N3">
         <v>1000.0</v>
       </c>
       <c r="O3">
         <v>1000.0</v>
       </c>
       <c r="P3">
         <v>1000.0</v>
       </c>
       <c r="Q3">
         <v>1000.0</v>
       </c>
       <c r="R3">
         <v>1000.0</v>
       </c>
       <c r="S3">
         <v>1000.0</v>
       </c>
       <c r="T3">
         <v>1000.0</v>
       </c>
       <c r="U3">
         <v>1000.0</v>
       </c>
       <c r="V3">
         <v>1000.0</v>
       </c>
       <c r="W3">
         <v>1000.0</v>
       </c>
       <c r="X3">
+        <v>1000.0</v>
+      </c>
+      <c r="Y3">
+        <v>1000.0</v>
+      </c>
+      <c r="Z3">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>-14364000.0</v>
+      </c>
+      <c r="C5">
+        <v>-15125000.0</v>
+      </c>
+      <c r="D5">
         <v>-17386000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-8906000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-6822000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-10029000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5">
         <v>-5429000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>6903000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-5389000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-6131000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>34256000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-4531000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-4923000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-6590000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-6311000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-4230000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-7136000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-39014000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-13255000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-1069000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-915000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-2534000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>-14351000.0</v>
+      </c>
+      <c r="C6">
+        <v>-15112000.0</v>
+      </c>
+      <c r="D6">
         <v>-17373000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-8892000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-6809000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-10026500.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-7526000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-8328000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-7106000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-5426000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>6904000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-5388000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-6130000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>34257000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-4530000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-4922000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-6589000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-6310000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-4229000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-7135000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-39013000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-13254000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-1068000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-914000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-2529000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
-        <v>3066000.0</v>
+        <v>2144000.0</v>
       </c>
       <c r="C9">
+        <v>3865000.0</v>
+      </c>
+      <c r="D9">
+        <v>3079000.0</v>
+      </c>
+      <c r="E9">
         <v>-3140000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>4370000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-3476000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>3867000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>1112000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1711000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-3007000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>11935000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>3674000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-3846000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>39850000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9">
         <v>489000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>100000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-65535000.0</v>
+      </c>
+      <c r="C10">
+        <v>-16523000.0</v>
+      </c>
+      <c r="D10">
         <v>-17454000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-7420000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-8194000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-35135000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-7526000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-7765000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-7106000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-4797000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>5575000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-4961000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-5791000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>34256000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-4531000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-4927000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-6595000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-6313000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-4230000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-7136000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-39014000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-18680000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-1248000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-1604000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-3088000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11">
         <v>-2000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>14000.0</v>
       </c>
-      <c r="K11"/>
-[...1 lines deleted...]
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11">
         <v>315000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>651000.0</v>
+      </c>
+      <c r="C12">
+        <v>1398000.0</v>
+      </c>
+      <c r="D12">
         <v>68000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>35000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1372000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
-        <v>1328000.0</v>
+        <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
-      <c r="L12"/>
-      <c r="M12"/>
+      <c r="L12">
+        <v>1328000.0</v>
+      </c>
+      <c r="M12">
+        <v>0.0</v>
+      </c>
       <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12">
         <v>4000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>5000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12"/>
       <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12">
         <v>5425000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>179000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>689000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>554000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-      <c r="F13">
-[...1 lines deleted...]
-      </c>
+      <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
+        <v>500000.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13">
         <v>600000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-65535000.0</v>
+      </c>
+      <c r="C15">
+        <v>-16523000.0</v>
+      </c>
+      <c r="D15">
         <v>-17454000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-7420000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-8194000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-35135000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-7526000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-7765000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-7106000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-4795000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>5561000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-4961000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-5791000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>33941000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-4531000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-4927000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-6595000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-6313000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-4230000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-7136000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-39014000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-18680000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-1248000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-1604000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-3088000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-65535000.0</v>
+      </c>
+      <c r="C17">
+        <v>-16523000.0</v>
+      </c>
+      <c r="D17">
         <v>-17454000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-7420000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-8194000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-35135000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-7526000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-7765000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-7106000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-4795000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>5561000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-4961000.0</v>
       </c>
-      <c r="L17"/>
-      <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>-651000.0</v>
+      </c>
+      <c r="C18">
+        <v>-61000.0</v>
+      </c>
+      <c r="D18">
         <v>-68000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>35000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1372000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="G18">
         <v>0.0</v>
       </c>
       <c r="H18">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
-        <v>-1328000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18"/>
-      <c r="M18"/>
+      <c r="L18">
+        <v>-1328000.0</v>
+      </c>
+      <c r="M18">
+        <v>0.0</v>
+      </c>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-14364000.0</v>
+      </c>
+      <c r="C21">
+        <v>-11453000.0</v>
+      </c>
+      <c r="D21">
         <v>-8311000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-8906000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-9929000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-38029000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-8009000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-8328000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-7708000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-5429000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>6386000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-5389000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-6131000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>34210000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-4538000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-4938000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-6508000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-6150000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-4232000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-7137000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-5186000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-14023000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-1948000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-1262000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-2735000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>16521000.0</v>
+      </c>
+      <c r="C23">
+        <v>15318000.0</v>
+      </c>
+      <c r="D23">
         <v>11390000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>11788000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>14299000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>42331000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>11876000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>9440000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>9419000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>7120000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>5549000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>9063000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>7880000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>5640000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>4538000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>4938000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>6508000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>6150000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>4721000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>7237000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>5186000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>14023000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1948000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1262000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2735000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
         <v>13000.0</v>
       </c>
       <c r="C25">
-        <v>14000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D25">
         <v>13000.0</v>
       </c>
       <c r="E25">
+        <v>14000.0</v>
+      </c>
+      <c r="F25">
+        <v>13000.0</v>
+      </c>
+      <c r="G25">
         <v>10000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
+        <v>0.0</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
         <v>3000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1000.0</v>
       </c>
-      <c r="L25"/>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>10577000.0</v>
+      </c>
+      <c r="C26">
+        <v>10428000.0</v>
+      </c>
+      <c r="D26">
         <v>6409000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>6022000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>7953000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>7034000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>8982000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>6086000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>4749000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>3841000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>3494000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>4723000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>5595000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>3586000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>2835000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>3162000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>4772000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>4736000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>3126000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>3829000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>3482000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>4337000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>1383000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>711000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>218000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
-[...1 lines deleted...]
-      </c>
+      <c r="E27"/>
       <c r="F27"/>
-      <c r="G27"/>
+      <c r="G27">
+        <v>27000.0</v>
+      </c>
       <c r="H27"/>
-      <c r="I27">
-[...1 lines deleted...]
-      </c>
+      <c r="I27"/>
       <c r="J27"/>
-      <c r="K27"/>
+      <c r="K27">
+        <v>27000.0</v>
+      </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>5944000.0</v>
+      </c>
+      <c r="C28">
+        <v>4890000.0</v>
+      </c>
+      <c r="D28">
         <v>4981000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>5766000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>6346000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>7297000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2894000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3354000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4670000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3279000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2055000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4340000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2285000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2054000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1703000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1776000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1736000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1414000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1595000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3408000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1704000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1310000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>565000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>551000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>391000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
         <v>-2000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>14000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>0.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
-        <v>11377000.0</v>
+        <v>16508000.0</v>
       </c>
       <c r="C30">
+        <v>15318000.0</v>
+      </c>
+      <c r="D30">
+        <v>11390000.0</v>
+      </c>
+      <c r="E30">
         <v>5766000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>14299000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>34553000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>11876000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>9440000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>9419000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>2422000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>5549000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>9063000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>2285000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>5640000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>4538000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>4938000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>6508000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>6150000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>4721000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>7237000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>5186000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>14023000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1948000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1262000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>2735000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>-51171000.0</v>
+      </c>
+      <c r="C31">
+        <v>-5070000.0</v>
+      </c>
+      <c r="D31">
         <v>-9143000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>1486000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>1735000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>2894000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>483000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>563000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>602000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>632000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-811000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>428000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>340000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>46000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>7000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>11000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-87000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-163000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>2000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-33828000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-4657000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>700000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-342000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-353000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>2157000.0</v>
+      </c>
+      <c r="C32">
+        <v>3865000.0</v>
+      </c>
+      <c r="D32">
         <v>3079000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>2882000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>4370000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>4302000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>3867000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1112000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1711000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1691000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>11935000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>3674000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1749000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>39850000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
-      <c r="R32">
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32">
         <v>489000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>100000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>30321000.0</v>
+      </c>
+      <c r="C2">
         <v>50501000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>42634000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>24534000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16399000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1537000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>451000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
         <v>25000</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>14770000.0</v>
+      </c>
+      <c r="C6">
         <v>-20180000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7867000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>18100000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>8135000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>14862000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1086000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-2154000.0</v>
+      </c>
+      <c r="C7">
         <v>3090000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4076000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-5555000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>181000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1146000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>357000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>2607000.0</v>
+      </c>
+      <c r="C9">
         <v>-3439000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2517000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-4850000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>0.0</v>
       </c>
-      <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-    </row>
-    <row r="11" spans="1:7">
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>53000.0</v>
+      </c>
+      <c r="C14">
         <v>10000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="E14">
         <v>4000.0</v>
       </c>
       <c r="F14">
+        <v>4000.0</v>
+      </c>
+      <c r="G14">
         <v>8000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>45091000.0</v>
+      </c>
+      <c r="C16">
         <v>30321000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>50501000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>42634000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>24534000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>16399000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1537000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-35253000.0</v>
+      </c>
+      <c r="C18">
         <v>-25576000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1112000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>14314000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-19370000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-6797000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3618000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>136</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>1210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D19">
         <v>0.0</v>
       </c>
       <c r="E19">
+        <v>0.0</v>
+      </c>
+      <c r="F19">
         <v>-100000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>539000.0</v>
       </c>
-      <c r="G19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20">
+        <v>34784000.0</v>
+      </c>
+      <c r="C20">
         <v>4497000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>9227000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>4428000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>28491000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>21150000.0</v>
       </c>
-      <c r="G20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-538000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>538000.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-49591000.0</v>
+      </c>
+      <c r="C22">
         <v>-57532000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-9986000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>17888000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-56693000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-24620000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-6169000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>50023000.0</v>
+      </c>
+      <c r="C23">
         <v>-232000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-248000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-104000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1424000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-2227000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>140</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>1210000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>-100000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>539000.0</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>13040000.0</v>
+      </c>
+      <c r="C25">
         <v>25494000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1282000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>170000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>35224000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>15163000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1908000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>-152000.0</v>
+      </c>
+      <c r="C26">
         <v>-79000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>3399000.0</v>
+      </c>
+      <c r="C27">
         <v>3362000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3510000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1807000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1914000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1506000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>308000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>50023000.0</v>
+      </c>
+      <c r="C28">
         <v>4186000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8979000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3786000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>27605000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>21120000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4704000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-35253000.0</v>
+      </c>
+      <c r="C29">
         <v>-25576000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1112000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>14314000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-19370000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-6797000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-3593000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>146</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>1210000.0</v>
       </c>
-      <c r="C30"/>
       <c r="D30"/>
-      <c r="E30">
+      <c r="E30"/>
+      <c r="F30">
         <v>-100000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>539000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-25000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>45091000.0</v>
+      </c>
+      <c r="C2">
+        <v>30815000.0</v>
+      </c>
+      <c r="D2">
         <v>32429000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>41792000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>30321000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>36632000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>41409000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>47161000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>50501000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>42350000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>39977000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>38988000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>42634000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>13855000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>17025000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>19246000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>24534000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>22250000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>24234000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>10597000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>16399000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>722000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>854000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1253000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1537000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -7741,1392 +8390,1506 @@
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:24">
+      <c r="Y3">
+        <v>0</v>
+      </c>
+      <c r="Z3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>14868000.0</v>
+      </c>
+      <c r="C6">
+        <v>14276000.0</v>
+      </c>
+      <c r="D6">
         <v>-1614000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-9363000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>11471000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-6311000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-4777000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-5752000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-3340000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>8151000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>2373000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>989000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-3646000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>28779000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-3170000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-2221000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-5288000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>2284000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-1984000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>13637000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-5802000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>15677000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-132000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-399000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-284000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-102000.0</v>
+      </c>
+      <c r="C7">
+        <v>73000.0</v>
+      </c>
+      <c r="D7">
         <v>875000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-2808000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-294000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1410000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1618000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-333000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>395000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>8652000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-10416000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>4527000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1313000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-5627000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-486000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>663000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-105000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>23000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>550000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>730000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1122000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>775000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>275000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>288000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-192000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>450000.0</v>
+      </c>
+      <c r="C9">
+        <v>1115000.0</v>
+      </c>
+      <c r="D9">
         <v>297000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>178000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1017000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-2447000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-1019000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>812000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-785000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>9010000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-8613000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>2571000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-451000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-    </row>
-    <row r="11" spans="1:24">
+      <c r="Y10"/>
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
-    </row>
-    <row r="13" spans="1:24">
+      <c r="Y12"/>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
         <v>13000.0</v>
       </c>
       <c r="C14">
-        <v>14000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D14">
         <v>13000.0</v>
       </c>
       <c r="E14">
+        <v>14000.0</v>
+      </c>
+      <c r="F14">
+        <v>13000.0</v>
+      </c>
+      <c r="G14">
         <v>10000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
+        <v>0.0</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
         <v>3000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="L14">
         <v>1000.0</v>
       </c>
       <c r="M14">
         <v>1000.0</v>
       </c>
       <c r="N14">
         <v>1000.0</v>
       </c>
       <c r="O14">
         <v>1000.0</v>
       </c>
       <c r="P14">
         <v>1000.0</v>
       </c>
       <c r="Q14">
         <v>1000.0</v>
       </c>
       <c r="R14">
         <v>1000.0</v>
       </c>
       <c r="S14">
         <v>1000.0</v>
       </c>
       <c r="T14">
         <v>1000.0</v>
       </c>
       <c r="U14">
         <v>1000.0</v>
       </c>
       <c r="V14">
         <v>1000.0</v>
       </c>
       <c r="W14">
         <v>1000.0</v>
       </c>
       <c r="X14">
+        <v>1000.0</v>
+      </c>
+      <c r="Y14">
+        <v>1000.0</v>
+      </c>
+      <c r="Z14">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>59959000.0</v>
+      </c>
+      <c r="C16">
+        <v>45091000.0</v>
+      </c>
+      <c r="D16">
         <v>30815000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>32429000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>41792000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>30321000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>36632000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>41409000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>47161000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>50501000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>42350000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>39977000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>38988000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>42634000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>13855000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>17025000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>19246000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>24534000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>22250000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>24234000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>10597000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>16399000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>722000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>854000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1253000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-12727000.0</v>
+      </c>
+      <c r="C18">
+        <v>-9833000.0</v>
+      </c>
+      <c r="D18">
         <v>-6157000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-10269000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-8994000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-7438000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-5130000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-7292000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-5716000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>4548000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-3003000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>989000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-3646000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>28791000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-4498000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-3809000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-6170000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-5646000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-3584000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-4328000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-5812000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-4358000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1056000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-651000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-732000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>134</v>
-[...6 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
       <c r="D19">
         <v>0.0</v>
       </c>
       <c r="E19">
-        <v>1210000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
       <c r="G19">
-        <v>0.0</v>
+        <v>1210000.0</v>
       </c>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19"/>
-      <c r="M19"/>
+      <c r="L19">
+        <v>0.0</v>
+      </c>
+      <c r="M19">
+        <v>0.0</v>
+      </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20">
+        <v>27250000.0</v>
+      </c>
+      <c r="C20">
+        <v>23178000.0</v>
+      </c>
+      <c r="D20">
         <v>5217000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6389000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
+        <v>6389000.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>456000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>1562000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>2479000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>3745000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>5482000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-65535000.0</v>
+      </c>
+      <c r="C22">
+        <v>-16523000.0</v>
+      </c>
+      <c r="D22">
         <v>-17454000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-7420000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-8194000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-35135000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-7526000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-7765000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-7106000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-4795000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>5561000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-4961000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-5791000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>33941000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-4531000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-4927000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-6595000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-6313000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-4230000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-7136000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-39014000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-18680000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-1248000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-1604000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-3088000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>27595000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>4543000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>906000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>14112000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-46000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-103000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-22000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-61000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-142000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-106000.0</v>
       </c>
-      <c r="K23"/>
-[...1 lines deleted...]
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23">
         <v>-12000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-34000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-55000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-3000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-193000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-139000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-1102000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>10000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-2103000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-53000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-71000.0</v>
       </c>
-      <c r="X23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:24">
+      <c r="Z23"/>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
         <v>1210000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24">
         <v>-100000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24">
         <v>539000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>52897000.0</v>
+      </c>
+      <c r="C25">
+        <v>6604000.0</v>
+      </c>
+      <c r="D25">
         <v>9593000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-951000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-1432000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>25482000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25">
+      <c r="I25"/>
+      <c r="J25">
         <v>10000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-23000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1278000.0</v>
       </c>
-      <c r="K25"/>
-      <c r="L25">
+      <c r="M25"/>
+      <c r="N25">
         <v>27000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>52000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>25000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>9000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>84000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>164000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-383000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1614000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>33829000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>13033000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-700000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>348000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2482000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>-393000.0</v>
+      </c>
+      <c r="C26">
+        <v>-116000.0</v>
+      </c>
+      <c r="D26">
         <v>5217000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>445000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-36000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-37000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-42000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="K26"/>
+      <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>0.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>1464000.0</v>
+      </c>
+      <c r="C27">
+        <v>774000.0</v>
+      </c>
+      <c r="D27">
         <v>816000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>896000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>913000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>795000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>776000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>806000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>985000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>711000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>573000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1422000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>804000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>424000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>493000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>445000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>445000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>479000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>478000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>463000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>494000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>513000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>616000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>316000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>61000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>27595000.0</v>
+      </c>
+      <c r="C28">
+        <v>24109000.0</v>
+      </c>
+      <c r="D28">
         <v>4543000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>906000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>20465000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-83000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>353000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1540000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2376000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3603000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>5376000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>0.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="N28"/>
+      <c r="O28">
         <v>-12000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1328000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1588000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>882000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>8030000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1600000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>17965000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>10000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>19496000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>924000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>252000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>448000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-12727000.0</v>
+      </c>
+      <c r="C29">
+        <v>-9833000.0</v>
+      </c>
+      <c r="D29">
         <v>-6157000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-10269000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-8994000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-7438000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-5130000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-7292000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-5716000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>4548000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-3003000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>989000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-3646000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>28791000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-4498000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-3809000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-6170000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-5646000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-3584000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-4328000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-5812000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-4358000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-1056000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-651000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-732000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
-      <c r="E30">
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30">
         <v>1210000.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
-      <c r="Q30">
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30">
         <v>-100000.0</v>
       </c>
-      <c r="R30"/>
-      <c r="S30"/>
       <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30">
         <v>539000.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30"/>
       <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>