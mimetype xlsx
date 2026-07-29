--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -5785,57 +5785,67 @@
         <v>13000.0</v>
       </c>
       <c r="E2">
         <v>6022000.0</v>
       </c>
       <c r="F2">
         <v>13000.0</v>
       </c>
       <c r="G2">
         <v>7778000.0</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2">
         <v>4698000.0</v>
       </c>
       <c r="L2">
         <v>1000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
         <v>5595000.0</v>
       </c>
       <c r="O2"/>
-      <c r="P2"/>
-[...2 lines deleted...]
-      <c r="S2"/>
+      <c r="P2">
+        <v>2835000.0</v>
+      </c>
+      <c r="Q2">
+        <v>3162000.0</v>
+      </c>
+      <c r="R2">
+        <v>4772000.0</v>
+      </c>
+      <c r="S2">
+        <v>4736000.0</v>
+      </c>
       <c r="T2"/>
       <c r="U2"/>
-      <c r="V2"/>
+      <c r="V2">
+        <v>3482000.0</v>
+      </c>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>89</v>
       </c>
       <c r="B3">
         <v>13000.0</v>
       </c>
       <c r="C3">
         <v>13000.0</v>
       </c>
       <c r="D3">
         <v>13000.0</v>
       </c>
       <c r="E3">
         <v>14000.0</v>
       </c>
       <c r="F3">
         <v>13000.0</v>
       </c>
       <c r="G3">
@@ -5906,161 +5916,161 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>-14364000.0</v>
+        <v>-64884000.0</v>
       </c>
       <c r="C5">
         <v>-15125000.0</v>
       </c>
       <c r="D5">
         <v>-17386000.0</v>
       </c>
       <c r="E5">
-        <v>-8906000.0</v>
+        <v>-7385000.0</v>
       </c>
       <c r="F5">
         <v>-6822000.0</v>
       </c>
       <c r="G5">
         <v>-10029000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5">
-        <v>-5429000.0</v>
+        <v>-4797000.0</v>
       </c>
       <c r="L5">
         <v>6903000.0</v>
       </c>
       <c r="M5">
-        <v>-5389000.0</v>
+        <v>-4961000.0</v>
       </c>
       <c r="N5">
-        <v>-6131000.0</v>
+        <v>-5791000.0</v>
       </c>
       <c r="O5">
         <v>34256000.0</v>
       </c>
       <c r="P5">
         <v>-4531000.0</v>
       </c>
       <c r="Q5">
         <v>-4923000.0</v>
       </c>
       <c r="R5">
         <v>-6590000.0</v>
       </c>
       <c r="S5">
         <v>-6311000.0</v>
       </c>
       <c r="T5">
         <v>-4230000.0</v>
       </c>
       <c r="U5">
         <v>-7136000.0</v>
       </c>
       <c r="V5">
         <v>-39014000.0</v>
       </c>
       <c r="W5">
         <v>-13255000.0</v>
       </c>
       <c r="X5">
         <v>-1069000.0</v>
       </c>
       <c r="Y5">
         <v>-915000.0</v>
       </c>
       <c r="Z5">
         <v>-2534000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-14351000.0</v>
+        <v>-64871000.0</v>
       </c>
       <c r="C6">
         <v>-15112000.0</v>
       </c>
       <c r="D6">
         <v>-17373000.0</v>
       </c>
       <c r="E6">
-        <v>-8892000.0</v>
+        <v>-7371000.0</v>
       </c>
       <c r="F6">
         <v>-6809000.0</v>
       </c>
       <c r="G6">
         <v>-10026500.0</v>
       </c>
       <c r="H6">
         <v>-7526000.0</v>
       </c>
       <c r="I6">
-        <v>-8328000.0</v>
+        <v>-7765000.0</v>
       </c>
       <c r="J6">
         <v>-7106000.0</v>
       </c>
       <c r="K6">
-        <v>-5426000.0</v>
+        <v>-4794000.0</v>
       </c>
       <c r="L6">
         <v>6904000.0</v>
       </c>
       <c r="M6">
-        <v>-5388000.0</v>
+        <v>-4960000.0</v>
       </c>
       <c r="N6">
-        <v>-6130000.0</v>
+        <v>-5790000.0</v>
       </c>
       <c r="O6">
         <v>34257000.0</v>
       </c>
       <c r="P6">
         <v>-4530000.0</v>
       </c>
       <c r="Q6">
         <v>-4922000.0</v>
       </c>
       <c r="R6">
         <v>-6589000.0</v>
       </c>
       <c r="S6">
         <v>-6310000.0</v>
       </c>
       <c r="T6">
         <v>-4229000.0</v>
       </c>
       <c r="U6">
         <v>-7135000.0</v>
       </c>
       <c r="V6">
         <v>-39013000.0</v>
       </c>
@@ -6161,61 +6171,71 @@
       </c>
       <c r="H9">
         <v>3867000.0</v>
       </c>
       <c r="I9">
         <v>1112000.0</v>
       </c>
       <c r="J9">
         <v>1711000.0</v>
       </c>
       <c r="K9">
         <v>-3007000.0</v>
       </c>
       <c r="L9">
         <v>11935000.0</v>
       </c>
       <c r="M9">
         <v>3674000.0</v>
       </c>
       <c r="N9">
         <v>-3846000.0</v>
       </c>
       <c r="O9">
         <v>39850000.0</v>
       </c>
-      <c r="P9"/>
-[...2 lines deleted...]
-      <c r="S9"/>
+      <c r="P9">
+        <v>-2835000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-3162000.0</v>
+      </c>
+      <c r="R9">
+        <v>-4772000.0</v>
+      </c>
+      <c r="S9">
+        <v>-4736000.0</v>
+      </c>
       <c r="T9">
         <v>489000.0</v>
       </c>
       <c r="U9">
         <v>100000.0</v>
       </c>
-      <c r="V9"/>
+      <c r="V9">
+        <v>-3482000.0</v>
+      </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>96</v>
       </c>
       <c r="B10">
         <v>-65535000.0</v>
       </c>
       <c r="C10">
         <v>-16523000.0</v>
       </c>
       <c r="D10">
         <v>-17454000.0</v>
       </c>
       <c r="E10">
         <v>-7420000.0</v>
       </c>
       <c r="F10">
         <v>-8194000.0</v>
       </c>
       <c r="G10">
@@ -7272,69 +7292,69 @@
       <c r="H30">
         <v>11876000.0</v>
       </c>
       <c r="I30">
         <v>9440000.0</v>
       </c>
       <c r="J30">
         <v>9419000.0</v>
       </c>
       <c r="K30">
         <v>2422000.0</v>
       </c>
       <c r="L30">
         <v>5549000.0</v>
       </c>
       <c r="M30">
         <v>9063000.0</v>
       </c>
       <c r="N30">
         <v>2285000.0</v>
       </c>
       <c r="O30">
         <v>5640000.0</v>
       </c>
       <c r="P30">
-        <v>4538000.0</v>
+        <v>1703000.0</v>
       </c>
       <c r="Q30">
-        <v>4938000.0</v>
+        <v>1776000.0</v>
       </c>
       <c r="R30">
-        <v>6508000.0</v>
+        <v>1736000.0</v>
       </c>
       <c r="S30">
-        <v>6150000.0</v>
+        <v>1414000.0</v>
       </c>
       <c r="T30">
         <v>4721000.0</v>
       </c>
       <c r="U30">
         <v>7237000.0</v>
       </c>
       <c r="V30">
-        <v>5186000.0</v>
+        <v>1704000.0</v>
       </c>
       <c r="W30">
         <v>14023000.0</v>
       </c>
       <c r="X30">
         <v>1948000.0</v>
       </c>
       <c r="Y30">
         <v>1262000.0</v>
       </c>
       <c r="Z30">
         <v>2735000.0</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>117</v>
       </c>
       <c r="B31">
         <v>-51171000.0</v>
       </c>
       <c r="C31">
         <v>-5070000.0</v>
       </c>
       <c r="D31">
@@ -7919,51 +7939,51 @@
       </c>
       <c r="C22">
         <v>-57532000.0</v>
       </c>
       <c r="D22">
         <v>-9986000.0</v>
       </c>
       <c r="E22">
         <v>17888000.0</v>
       </c>
       <c r="F22">
         <v>-56693000.0</v>
       </c>
       <c r="G22">
         <v>-24620000.0</v>
       </c>
       <c r="H22">
         <v>-6169000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>139</v>
       </c>
       <c r="B23">
-        <v>50023000.0</v>
+        <v>-1301000.0</v>
       </c>
       <c r="C23">
         <v>-232000.0</v>
       </c>
       <c r="D23">
         <v>-248000.0</v>
       </c>
       <c r="E23">
         <v>-104000.0</v>
       </c>
       <c r="F23">
         <v>-1424000.0</v>
       </c>
       <c r="G23">
         <v>-2227000.0</v>
       </c>
       <c r="H23">
         <v>-2000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>140</v>
       </c>
       <c r="B24"/>
@@ -9342,55 +9362,57 @@
       </c>
       <c r="U22">
         <v>-7136000.0</v>
       </c>
       <c r="V22">
         <v>-39014000.0</v>
       </c>
       <c r="W22">
         <v>-18680000.0</v>
       </c>
       <c r="X22">
         <v>-1248000.0</v>
       </c>
       <c r="Y22">
         <v>-1604000.0</v>
       </c>
       <c r="Z22">
         <v>-3088000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>139</v>
       </c>
       <c r="B23">
-        <v>27595000.0</v>
-[...1 lines deleted...]
-      <c r="C23"/>
+        <v>24640000.0</v>
+      </c>
+      <c r="C23">
+        <v>-98000.0</v>
+      </c>
       <c r="D23">
-        <v>4543000.0</v>
+        <v>-696000.0</v>
       </c>
       <c r="E23">
         <v>906000.0</v>
       </c>
       <c r="F23">
         <v>14112000.0</v>
       </c>
       <c r="G23">
         <v>-46000.0</v>
       </c>
       <c r="H23">
         <v>-103000.0</v>
       </c>
       <c r="I23">
         <v>-22000.0</v>
       </c>
       <c r="J23">
         <v>-61000.0</v>
       </c>
       <c r="K23">
         <v>-142000.0</v>
       </c>
       <c r="L23">
         <v>-106000.0</v>
       </c>
@@ -9450,127 +9472,131 @@
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24">
         <v>-100000.0</v>
       </c>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24">
         <v>539000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>141</v>
       </c>
       <c r="B25">
-        <v>52897000.0</v>
+        <v>51433000.0</v>
       </c>
       <c r="C25">
-        <v>6604000.0</v>
+        <v>5830000.0</v>
       </c>
       <c r="D25">
         <v>9593000.0</v>
       </c>
       <c r="E25">
         <v>-951000.0</v>
       </c>
       <c r="F25">
         <v>-1432000.0</v>
       </c>
       <c r="G25">
         <v>25482000.0</v>
       </c>
       <c r="H25">
         <v>2000.0</v>
       </c>
-      <c r="I25"/>
+      <c r="I25">
+        <v>806000.0</v>
+      </c>
       <c r="J25">
         <v>10000.0</v>
       </c>
       <c r="K25">
         <v>-23000.0</v>
       </c>
       <c r="L25">
         <v>1278000.0</v>
       </c>
-      <c r="M25"/>
+      <c r="M25">
+        <v>1422000.0</v>
+      </c>
       <c r="N25">
         <v>27000.0</v>
       </c>
       <c r="O25">
         <v>52000.0</v>
       </c>
       <c r="P25">
         <v>25000.0</v>
       </c>
       <c r="Q25">
         <v>9000.0</v>
       </c>
       <c r="R25">
         <v>84000.0</v>
       </c>
       <c r="S25">
         <v>164000.0</v>
       </c>
       <c r="T25">
         <v>-383000.0</v>
       </c>
       <c r="U25">
         <v>1614000.0</v>
       </c>
       <c r="V25">
         <v>33829000.0</v>
       </c>
       <c r="W25">
         <v>13033000.0</v>
       </c>
       <c r="X25">
         <v>-700000.0</v>
       </c>
       <c r="Y25">
         <v>348000.0</v>
       </c>
       <c r="Z25">
         <v>2482000.0</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>142</v>
       </c>
       <c r="B26">
-        <v>-393000.0</v>
+        <v>-33000.0</v>
       </c>
       <c r="C26">
         <v>-116000.0</v>
       </c>
       <c r="D26">
         <v>5217000.0</v>
       </c>
       <c r="E26">
         <v>445000.0</v>
       </c>
       <c r="F26">
         <v>-36000.0</v>
       </c>
       <c r="G26">
         <v>-37000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>-42000.0</v>
       </c>