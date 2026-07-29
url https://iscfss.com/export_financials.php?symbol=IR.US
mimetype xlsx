--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1981,51 +1981,53 @@
         <v>295600000.0</v>
       </c>
       <c r="P15">
         <v>297100000.0</v>
       </c>
       <c r="Q15">
         <v>328200000.0</v>
       </c>
       <c r="R15">
         <v>320600000.0</v>
       </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>41</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>347200000.0</v>
+      </c>
       <c r="C16">
         <v>318600000.0</v>
       </c>
       <c r="D16">
         <v>331200000.0</v>
       </c>
       <c r="E16">
         <v>305600000.0</v>
       </c>
       <c r="F16">
         <v>242100000.0</v>
       </c>
       <c r="G16">
         <v>172800000.0</v>
       </c>
       <c r="H16">
         <v>51700000.0</v>
       </c>
       <c r="I16">
         <v>69600000.0</v>
       </c>
       <c r="J16">
         <v>42700000.0</v>
       </c>
       <c r="K16">
@@ -2698,51 +2700,51 @@
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
-        <v>3535900000.0</v>
+        <v>3600700000.0</v>
       </c>
       <c r="C28">
         <v>3448100000.0</v>
       </c>
       <c r="D28">
         <v>1169700000.0</v>
       </c>
       <c r="E28">
         <v>1139600000.0</v>
       </c>
       <c r="F28">
         <v>1331000000.0</v>
       </c>
       <c r="G28">
         <v>2148600000.0</v>
       </c>
       <c r="H28">
         <v>1105900000.0</v>
       </c>
       <c r="I28">
         <v>1450900000.0</v>
       </c>
       <c r="J28">
         <v>1646900000.0</v>
       </c>
@@ -3460,51 +3462,51 @@
       </c>
       <c r="V39">
         <v>403300000.0</v>
       </c>
       <c r="W39">
         <v>348800000.0</v>
       </c>
       <c r="X39">
         <v>357100000.0</v>
       </c>
       <c r="Y39">
         <v>1175100000.0</v>
       </c>
       <c r="Z39">
         <v>288200000.0</v>
       </c>
       <c r="AA39">
         <v>776400000.0</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>1068800000.0</v>
+        <v>656800000.0</v>
       </c>
       <c r="C40">
         <v>524800000.0</v>
       </c>
       <c r="D40">
         <v>544300000.0</v>
       </c>
       <c r="E40">
         <v>553200000.0</v>
       </c>
       <c r="F40">
         <v>516300000.0</v>
       </c>
       <c r="G40">
         <v>614300000.0</v>
       </c>
       <c r="H40">
         <v>192400000.0</v>
       </c>
       <c r="I40">
         <v>178900000.0</v>
       </c>
       <c r="J40">
         <v>228500000.0</v>
       </c>
@@ -4155,51 +4157,51 @@
       <c r="M50">
         <v>366600000.0</v>
       </c>
       <c r="N50">
         <v>3521200000.0</v>
       </c>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
-        <v>4784700000.0</v>
+        <v>4849500000.0</v>
       </c>
       <c r="C51">
         <v>3100000.0</v>
       </c>
       <c r="D51">
         <v>2765200000.0</v>
       </c>
       <c r="E51">
         <v>3824800000.0</v>
       </c>
       <c r="F51">
         <v>4530500000.0</v>
       </c>
       <c r="G51">
         <v>4536900000.0</v>
       </c>
       <c r="H51">
         <v>4930500000.0</v>
       </c>
       <c r="I51">
         <v>3748600000.0</v>
       </c>
       <c r="J51">
         <v>2977900000.0</v>
       </c>
@@ -4208,51 +4210,51 @@
       </c>
       <c r="L51">
         <v>3760188000.0</v>
       </c>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
-        <v>1400000.0</v>
+        <v>66200000.0</v>
       </c>
       <c r="C52">
         <v>59400000.0</v>
       </c>
       <c r="D52">
         <v>72200000.0</v>
       </c>
       <c r="E52">
         <v>36500000.0</v>
       </c>
       <c r="F52">
         <v>38800000.0</v>
       </c>
       <c r="G52">
         <v>40400000.0</v>
       </c>
       <c r="H52">
         <v>7600000.0</v>
       </c>
       <c r="I52">
         <v>7900000.0</v>
       </c>
       <c r="J52">
         <v>20900000.0</v>
       </c>
@@ -8325,52 +8327,56 @@
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
     </row>
     <row r="16" spans="1:106">
       <c r="A16" t="s">
         <v>41</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>344700000.0</v>
+      </c>
+      <c r="C16">
+        <v>347200000.0</v>
+      </c>
       <c r="D16">
         <v>341900000.0</v>
       </c>
       <c r="E16">
         <v>324100000.0</v>
       </c>
       <c r="F16">
         <v>328900000.0</v>
       </c>
       <c r="G16">
         <v>318600000.0</v>
       </c>
       <c r="H16">
         <v>333300000.0</v>
       </c>
       <c r="I16">
         <v>324000000.0</v>
       </c>
       <c r="J16">
         <v>345400000.0</v>
       </c>
       <c r="K16">
         <v>331200000.0</v>
       </c>
       <c r="L16">
@@ -10912,54 +10918,54 @@
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
     </row>
     <row r="28" spans="1:106">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
-        <v>-1273000000.0</v>
+        <v>3569200000.0</v>
       </c>
       <c r="C28">
-        <v>3535900000.0</v>
+        <v>3600700000.0</v>
       </c>
       <c r="D28">
         <v>3675700000.0</v>
       </c>
       <c r="E28">
         <v>3536200000.0</v>
       </c>
       <c r="F28">
         <v>3221600000.0</v>
       </c>
       <c r="G28">
         <v>3448100000.0</v>
       </c>
       <c r="H28">
         <v>3463800000.0</v>
       </c>
       <c r="I28">
         <v>3740000000.0</v>
       </c>
       <c r="J28">
         <v>1308500000.0</v>
       </c>
       <c r="K28">
         <v>1286600000.0</v>
       </c>
@@ -13740,54 +13746,54 @@
       </c>
       <c r="CW39">
         <v>746100000.0</v>
       </c>
       <c r="CX39">
         <v>723700000.0</v>
       </c>
       <c r="CY39">
         <v>776400000.0</v>
       </c>
       <c r="CZ39">
         <v>823100000.0</v>
       </c>
       <c r="DA39">
         <v>1504100000.0</v>
       </c>
       <c r="DB39">
         <v>1415200000.0</v>
       </c>
     </row>
     <row r="40" spans="1:106">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>1077400000.0</v>
+        <v>667900000.0</v>
       </c>
       <c r="C40">
-        <v>1068800000.0</v>
+        <v>656800000.0</v>
       </c>
       <c r="D40">
         <v>686500000.0</v>
       </c>
       <c r="E40">
         <v>496300000.0</v>
       </c>
       <c r="F40">
         <v>653500000.0</v>
       </c>
       <c r="G40">
         <v>524800000.0</v>
       </c>
       <c r="H40">
         <v>588700000.0</v>
       </c>
       <c r="I40">
         <v>582500000.0</v>
       </c>
       <c r="J40">
         <v>535800000.0</v>
       </c>
       <c r="K40">
         <v>544300000.0</v>
       </c>
@@ -16274,54 +16280,54 @@
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
     </row>
     <row r="51" spans="1:106">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
-        <v>1400000.0</v>
+        <v>4843600000.0</v>
       </c>
       <c r="C51">
-        <v>4784700000.0</v>
+        <v>4849500000.0</v>
       </c>
       <c r="D51">
         <v>4852300000.0</v>
       </c>
       <c r="E51">
         <v>4846800000.0</v>
       </c>
       <c r="F51">
         <v>4834400000.0</v>
       </c>
       <c r="G51">
         <v>3100000.0</v>
       </c>
       <c r="H51">
         <v>4840700000.0</v>
       </c>
       <c r="I51">
         <v>4802500000.0</v>
       </c>
       <c r="J51">
         <v>2760800000.0</v>
       </c>
       <c r="K51">
         <v>2882100000.0</v>
       </c>
@@ -16464,54 +16470,54 @@
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
       <c r="CU51"/>
       <c r="CV51"/>
       <c r="CW51"/>
       <c r="CX51"/>
       <c r="CY51"/>
       <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
     </row>
     <row r="52" spans="1:106">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
-        <v>1400000.0</v>
+        <v>66200000.0</v>
       </c>
       <c r="C52">
-        <v>1400000.0</v>
+        <v>66200000.0</v>
       </c>
       <c r="D52">
         <v>65600000.0</v>
       </c>
       <c r="E52">
         <v>65400000.0</v>
       </c>
       <c r="F52">
         <v>64000000.0</v>
       </c>
       <c r="G52">
         <v>59400000.0</v>
       </c>
       <c r="H52">
         <v>58200000.0</v>
       </c>
       <c r="I52">
         <v>51600000.0</v>
       </c>
       <c r="J52">
         <v>73800000.0</v>
       </c>
       <c r="K52">
         <v>72200000.0</v>
       </c>
@@ -19474,51 +19480,51 @@
       </c>
       <c r="P4">
         <v>-56800000.0</v>
       </c>
       <c r="Q4">
         <v>-116700000.0</v>
       </c>
       <c r="R4">
         <v>-11600000.0</v>
       </c>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>170</v>
       </c>
       <c r="B5">
-        <v>1418000000.0</v>
+        <v>1062100000.0</v>
       </c>
       <c r="C5">
         <v>1346000000.0</v>
       </c>
       <c r="D5">
         <v>1187800000.0</v>
       </c>
       <c r="E5">
         <v>845400000.0</v>
       </c>
       <c r="F5">
         <v>600700000.0</v>
       </c>
       <c r="G5">
         <v>65700000.0</v>
       </c>
       <c r="H5">
         <v>198600000.0</v>
       </c>
       <c r="I5">
         <v>449100000.0</v>
       </c>
       <c r="J5">
         <v>28000000.0</v>
       </c>
@@ -19539,51 +19545,51 @@
       </c>
       <c r="P5">
         <v>893300000.0</v>
       </c>
       <c r="Q5">
         <v>1289800000.0</v>
       </c>
       <c r="R5">
         <v>861300000.0</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>171</v>
       </c>
       <c r="B6">
-        <v>1923800000.0</v>
+        <v>1567900000.0</v>
       </c>
       <c r="C6">
         <v>1828000000.0</v>
       </c>
       <c r="D6">
         <v>1646900000.0</v>
       </c>
       <c r="E6">
         <v>1278200000.0</v>
       </c>
       <c r="F6">
         <v>1022800000.0</v>
       </c>
       <c r="G6">
         <v>478200000.0</v>
       </c>
       <c r="H6">
         <v>345100000.0</v>
       </c>
       <c r="I6">
         <v>629500000.0</v>
       </c>
       <c r="J6">
         <v>201800000.0</v>
       </c>
@@ -22411,51 +22417,51 @@
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:106">
       <c r="A5" t="s">
         <v>170</v>
       </c>
       <c r="B5">
-        <v>289700000.0</v>
+        <v>293700000.0</v>
       </c>
       <c r="C5">
         <v>397800000.0</v>
       </c>
       <c r="D5">
         <v>384500000.0</v>
       </c>
       <c r="E5">
         <v>90800000.0</v>
       </c>
       <c r="F5">
         <v>314300000.0</v>
       </c>
       <c r="G5">
         <v>386900000.0</v>
       </c>
       <c r="H5">
         <v>365800000.0</v>
       </c>
       <c r="I5">
         <v>286900000.0</v>
       </c>
       <c r="J5">
         <v>306400000.0</v>
       </c>
@@ -22731,51 +22737,51 @@
       </c>
       <c r="CW5">
         <v>0.0</v>
       </c>
       <c r="CX5">
         <v>0.0</v>
       </c>
       <c r="CY5">
         <v>0.0</v>
       </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
       <c r="DB5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:106">
       <c r="A6" t="s">
         <v>171</v>
       </c>
       <c r="B6">
-        <v>397200000.0</v>
+        <v>401200000.0</v>
       </c>
       <c r="C6">
         <v>537900000.0</v>
       </c>
       <c r="D6">
         <v>509000000.0</v>
       </c>
       <c r="E6">
         <v>211300000.0</v>
       </c>
       <c r="F6">
         <v>434300000.0</v>
       </c>
       <c r="G6">
         <v>510500000.0</v>
       </c>
       <c r="H6">
         <v>490100000.0</v>
       </c>
       <c r="I6">
         <v>403800000.0</v>
       </c>
       <c r="J6">
         <v>423600000.0</v>
       </c>
@@ -22861,51 +22867,51 @@
         <v>-106900000.0</v>
       </c>
       <c r="AL6">
         <v>77000000.0</v>
       </c>
       <c r="AM6">
         <v>84613000.0</v>
       </c>
       <c r="AN6">
         <v>63800000.0</v>
       </c>
       <c r="AO6">
         <v>70457000.0</v>
       </c>
       <c r="AP6">
         <v>61163000.0</v>
       </c>
       <c r="AQ6"/>
       <c r="AR6">
         <v>565133244.0</v>
       </c>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6">
-        <v>-47600000.0</v>
+        <v>440000000.0</v>
       </c>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6">
         <v>86357000.0</v>
       </c>
       <c r="BC6">
         <v>119602000.0</v>
       </c>
       <c r="BD6">
         <v>103464000.0</v>
       </c>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
@@ -36928,60 +36934,60 @@
       </c>
       <c r="CW22">
         <v>62900000.0</v>
       </c>
       <c r="CX22">
         <v>49300000.0</v>
       </c>
       <c r="CY22">
         <v>106100000.0</v>
       </c>
       <c r="CZ22">
         <v>251900000.0</v>
       </c>
       <c r="DA22">
         <v>175400000.0</v>
       </c>
       <c r="DB22">
         <v>136000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:106">
       <c r="A23" t="s">
         <v>218</v>
       </c>
       <c r="B23">
-        <v>13500000.0</v>
+        <v>-2400000.0</v>
       </c>
       <c r="C23">
         <v>-7200000.0</v>
       </c>
       <c r="D23">
         <v>-6200000.0</v>
       </c>
       <c r="E23">
-        <v>-4900000.0</v>
+        <v>-8800000.0</v>
       </c>
       <c r="F23">
         <v>2900000.0</v>
       </c>
       <c r="G23">
         <v>-3700000.0</v>
       </c>
       <c r="H23">
         <v>-7400000.0</v>
       </c>
       <c r="I23">
         <v>-18800000.0</v>
       </c>
       <c r="J23">
         <v>8500000.0</v>
       </c>
       <c r="K23">
         <v>2900000.0</v>
       </c>
       <c r="L23">
         <v>-20100000.0</v>
       </c>
       <c r="M23">
         <v>-2900000.0</v>
       </c>