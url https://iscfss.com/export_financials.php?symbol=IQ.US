--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -940,51 +940,51 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
-        <v>6656668000.0</v>
+        <v>6652432000.0</v>
       </c>
       <c r="C2">
         <v>6482209000.0</v>
       </c>
       <c r="D2">
         <v>5671074000.0</v>
       </c>
       <c r="E2">
         <v>5993416000.0</v>
       </c>
       <c r="F2">
         <v>8896460000.0</v>
       </c>
       <c r="G2">
         <v>7561532000.0</v>
       </c>
       <c r="H2">
         <v>8212449000.0</v>
       </c>
       <c r="I2">
         <v>10162366000.0</v>
       </c>
       <c r="J2">
         <v>7041304000.0</v>
       </c>
@@ -1030,51 +1030,51 @@
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
-        <v>1306373000.0</v>
+        <v>1305542000.0</v>
       </c>
       <c r="C5">
         <v>1550523000.0</v>
       </c>
       <c r="D5">
         <v>1688047000.0</v>
       </c>
       <c r="E5">
         <v>1863454000.0</v>
       </c>
       <c r="F5">
         <v>2709002000.0</v>
       </c>
       <c r="G5">
         <v>2542680000.0</v>
       </c>
       <c r="H5">
         <v>2106718000.0</v>
       </c>
       <c r="I5">
         <v>1879946000.0</v>
       </c>
       <c r="J5">
         <v>93126000.0</v>
       </c>
@@ -1190,51 +1190,51 @@
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>41298328000.0</v>
       </c>
       <c r="I9">
         <v>39666150000.0</v>
       </c>
       <c r="J9">
         <v>600834000.0</v>
       </c>
       <c r="K9">
         <v>325730000.0</v>
       </c>
       <c r="L9">
         <v>263338000.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
-        <v>4380185000.0</v>
+        <v>4354275000.0</v>
       </c>
       <c r="C10">
         <v>3529679000.0</v>
       </c>
       <c r="D10">
         <v>4434525000.0</v>
       </c>
       <c r="E10">
         <v>7097938000.0</v>
       </c>
       <c r="F10">
         <v>2997212000.0</v>
       </c>
       <c r="G10">
         <v>10915282000.0</v>
       </c>
       <c r="H10">
         <v>5934742000.0</v>
       </c>
       <c r="I10">
         <v>4586405000.0</v>
       </c>
       <c r="J10">
         <v>733010000.0</v>
       </c>
@@ -1244,89 +1244,89 @@
       <c r="L10">
         <v>1588739000.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
-        <v>4695205000.0</v>
+        <v>4669094000.0</v>
       </c>
       <c r="C12">
         <v>4471289000.0</v>
       </c>
       <c r="D12">
         <v>5376263000.0</v>
       </c>
       <c r="E12">
         <v>7916203000.0</v>
       </c>
       <c r="F12">
         <v>4345467000.0</v>
       </c>
       <c r="G12">
         <v>14273456000.0</v>
       </c>
       <c r="H12">
         <v>10514055000.0</v>
       </c>
       <c r="I12">
         <v>10648237000.0</v>
       </c>
       <c r="J12">
         <v>1512926000.0</v>
       </c>
       <c r="K12">
         <v>1867185000.0</v>
       </c>
       <c r="L12">
         <v>1748739000.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13">
-        <v>432268.0</v>
+        <v>432000.0</v>
       </c>
       <c r="C13">
         <v>431000.0</v>
       </c>
       <c r="D13">
         <v>430000.0</v>
       </c>
       <c r="E13">
         <v>387000.0</v>
       </c>
       <c r="F13">
         <v>356000.0</v>
       </c>
       <c r="G13">
         <v>348000.0</v>
       </c>
       <c r="H13">
         <v>325000.0</v>
       </c>
       <c r="I13">
         <v>321000.0</v>
       </c>
       <c r="J13">
         <v>265000.0</v>
       </c>
@@ -1386,51 +1386,51 @@
       <c r="F15"/>
       <c r="G15">
         <v>348000.0</v>
       </c>
       <c r="H15">
         <v>325000.0</v>
       </c>
       <c r="I15">
         <v>321000.0</v>
       </c>
       <c r="J15">
         <v>23000.0</v>
       </c>
       <c r="K15">
         <v>23000.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16">
-        <v>4163108000.0</v>
+        <v>4181645000.0</v>
       </c>
       <c r="C16">
         <v>50000000.0</v>
       </c>
       <c r="D16">
         <v>18586000.0</v>
       </c>
       <c r="E16">
         <v>4232110000.0</v>
       </c>
       <c r="F16">
         <v>3484509000.0</v>
       </c>
       <c r="G16">
         <v>3444917000.0</v>
       </c>
       <c r="H16">
         <v>3081407000.0</v>
       </c>
       <c r="I16">
         <v>2195283000.0</v>
       </c>
       <c r="J16">
         <v>1633649000.0</v>
       </c>
@@ -1490,89 +1490,89 @@
       <c r="L18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20">
-        <v>3823256000.0</v>
+        <v>3820823000.0</v>
       </c>
       <c r="C20">
         <v>3820823000.0</v>
       </c>
       <c r="D20">
         <v>3820823000.0</v>
       </c>
       <c r="E20">
         <v>3826147000.0</v>
       </c>
       <c r="F20">
         <v>3888346000.0</v>
       </c>
       <c r="G20">
         <v>3888346000.0</v>
       </c>
       <c r="H20">
         <v>3888346000.0</v>
       </c>
       <c r="I20">
         <v>3888346000.0</v>
       </c>
       <c r="J20">
         <v>3276107000.0</v>
       </c>
       <c r="K20">
         <v>3276107000.0</v>
       </c>
       <c r="L20">
         <v>3276107000.0</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
         <v>31</v>
       </c>
       <c r="B21">
-        <v>6183974000.0</v>
+        <v>20758076000.0</v>
       </c>
       <c r="C21">
         <v>7219914000.0</v>
       </c>
       <c r="D21">
         <v>7276042000.0</v>
       </c>
       <c r="E21">
         <v>20279218000.0</v>
       </c>
       <c r="F21">
         <v>18754425000.0</v>
       </c>
       <c r="G21">
         <v>13618337000.0</v>
       </c>
       <c r="H21">
         <v>11456511000.0</v>
       </c>
       <c r="I21">
         <v>12055166000.0</v>
       </c>
       <c r="J21">
         <v>6550367000.0</v>
       </c>
@@ -1600,51 +1600,51 @@
       </c>
       <c r="G22">
         <v>25230000.0</v>
       </c>
       <c r="H22">
         <v>974932000.0</v>
       </c>
       <c r="I22">
         <v>2174042000.0</v>
       </c>
       <c r="J22">
         <v>178072000.0</v>
       </c>
       <c r="K22">
         <v>197087000.0</v>
       </c>
       <c r="L22">
         <v>538880000.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
-        <v>46711462000.0</v>
+        <v>46681735000.0</v>
       </c>
       <c r="C23">
         <v>45760525000.0</v>
       </c>
       <c r="D23">
         <v>44594374000.0</v>
       </c>
       <c r="E23">
         <v>46048349000.0</v>
       </c>
       <c r="F23">
         <v>42472165000.0</v>
       </c>
       <c r="G23">
         <v>48185429000.0</v>
       </c>
       <c r="H23">
         <v>44792550000.0</v>
       </c>
       <c r="I23">
         <v>44759698000.0</v>
       </c>
       <c r="J23">
         <v>20200899000.0</v>
       </c>
@@ -1766,51 +1766,51 @@
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27">
         <v>0.0</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
-        <v>11165860000.0</v>
+        <v>10891621000.0</v>
       </c>
       <c r="C28">
         <v>10663723000.0</v>
       </c>
       <c r="D28">
         <v>10856168000.0</v>
       </c>
       <c r="E28">
         <v>14735514000.0</v>
       </c>
       <c r="F28">
         <v>14570012000.0</v>
       </c>
       <c r="G28">
         <v>11268981000.0</v>
       </c>
       <c r="H28">
         <v>11125532000.0</v>
       </c>
       <c r="I28">
         <v>3900217000.0</v>
       </c>
       <c r="J28">
         <v>-139636000.0</v>
       </c>
@@ -1838,51 +1838,51 @@
         <v>27471996000.0</v>
       </c>
       <c r="F29">
         <v>21957545000.0</v>
       </c>
       <c r="G29">
         <v>29810425000.0</v>
       </c>
       <c r="H29">
         <v>26103144000.0</v>
       </c>
       <c r="I29">
         <v>26523553000.0</v>
       </c>
       <c r="J29">
         <v>8872154000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
-        <v>2746097000.0</v>
+        <v>4532901000.0</v>
       </c>
       <c r="C30">
         <v>4129087000.0</v>
       </c>
       <c r="D30">
         <v>6008845000.0</v>
       </c>
       <c r="E30">
         <v>3997485000.0</v>
       </c>
       <c r="F30">
         <v>4818765000.0</v>
       </c>
       <c r="G30">
         <v>4950130000.0</v>
       </c>
       <c r="H30">
         <v>5609512000.0</v>
       </c>
       <c r="I30">
         <v>4481513000.0</v>
       </c>
       <c r="J30">
         <v>2245363000.0</v>
       </c>
@@ -1942,51 +1942,51 @@
         <v>-14344383000.0</v>
       </c>
       <c r="F32">
         <v>-10952353000.0</v>
       </c>
       <c r="G32">
         <v>-2564154000.0</v>
       </c>
       <c r="H32">
         <v>99672000.0</v>
       </c>
       <c r="I32">
         <v>41087000.0</v>
       </c>
       <c r="J32">
         <v>-5925084000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
     </row>
     <row r="33" spans="1:12">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
-        <v>36414614000.0</v>
+        <v>36391440000.0</v>
       </c>
       <c r="C33">
         <v>36233289000.0</v>
       </c>
       <c r="D33">
         <v>31959145000.0</v>
       </c>
       <c r="E33">
         <v>32262714000.0</v>
       </c>
       <c r="F33">
         <v>30948048000.0</v>
       </c>
       <c r="G33">
         <v>25895005000.0</v>
       </c>
       <c r="H33">
         <v>24519712000.0</v>
       </c>
       <c r="I33">
         <v>24906255000.0</v>
       </c>
       <c r="J33">
         <v>14500371000.0</v>
       </c>
@@ -2018,89 +2018,89 @@
       </c>
       <c r="G34">
         <v>210167000.0</v>
       </c>
       <c r="H34">
         <v>232555000.0</v>
       </c>
       <c r="I34">
         <v>57551000.0</v>
       </c>
       <c r="J34">
         <v>6432000.0</v>
       </c>
       <c r="K34">
         <v>347000.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:12">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
-        <v>11312701000.0</v>
+        <v>11305502000.0</v>
       </c>
       <c r="C35">
         <v>10909428000.0</v>
       </c>
       <c r="D35">
         <v>10067925000.0</v>
       </c>
       <c r="E35">
         <v>11574892000.0</v>
       </c>
       <c r="F35">
         <v>14322582000.0</v>
       </c>
       <c r="G35">
         <v>13886553000.0</v>
       </c>
       <c r="H35">
         <v>15005994000.0</v>
       </c>
       <c r="I35">
         <v>6791779000.0</v>
       </c>
       <c r="J35">
         <v>292687000.0</v>
       </c>
       <c r="K35">
         <v>17046456000.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:12">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
-        <v>23051018000.0</v>
+        <v>8625312000.0</v>
       </c>
       <c r="C36">
         <v>21572725000.0</v>
       </c>
       <c r="D36">
         <v>14275625000.0</v>
       </c>
       <c r="E36">
         <v>3925013000.0</v>
       </c>
       <c r="F36">
         <v>2986690000.0</v>
       </c>
       <c r="G36">
         <v>2738823000.0</v>
       </c>
       <c r="H36">
         <v>3680676000.0</v>
       </c>
       <c r="I36">
         <v>4748683000.0</v>
       </c>
       <c r="J36">
         <v>2845662000.0</v>
       </c>
@@ -2152,89 +2152,89 @@
       </c>
       <c r="G38">
         <v>9346254000.0</v>
       </c>
       <c r="H38">
         <v>8070813000.0</v>
       </c>
       <c r="I38">
         <v>8508619000.0</v>
       </c>
       <c r="J38">
         <v>4421321000.0</v>
       </c>
       <c r="K38">
         <v>1648549000.0</v>
       </c>
       <c r="L38">
         <v>496103000.0</v>
       </c>
     </row>
     <row r="39" spans="1:12">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
-        <v>2855546000.0</v>
+        <v>1088300000.0</v>
       </c>
       <c r="C39">
         <v>926860000.0</v>
       </c>
       <c r="D39">
         <v>681923000.0</v>
       </c>
       <c r="E39">
         <v>1858329000.0</v>
       </c>
       <c r="F39">
         <v>2282233000.0</v>
       </c>
       <c r="G39">
         <v>3041608000.0</v>
       </c>
       <c r="H39">
         <v>3174339000.0</v>
       </c>
       <c r="I39">
         <v>4599830000.0</v>
       </c>
       <c r="J39">
         <v>1718134000.0</v>
       </c>
       <c r="K39">
         <v>1190170000.0</v>
       </c>
       <c r="L39">
         <v>148780000.0</v>
       </c>
     </row>
     <row r="40" spans="1:12">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
-        <v>6483726000.0</v>
+        <v>6408414000.0</v>
       </c>
       <c r="C40">
         <v>10601101000.0</v>
       </c>
       <c r="D40">
         <v>10126912000.0</v>
       </c>
       <c r="E40">
         <v>5447890000.0</v>
       </c>
       <c r="F40">
         <v>5806186000.0</v>
       </c>
       <c r="G40">
         <v>5019770000.0</v>
       </c>
       <c r="H40">
         <v>5342230000.0</v>
       </c>
       <c r="I40">
         <v>6469821000.0</v>
       </c>
       <c r="J40">
         <v>4158753000.0</v>
       </c>
@@ -2260,51 +2260,51 @@
       </c>
       <c r="G41">
         <v>530649000.0</v>
       </c>
       <c r="H41">
         <v>664226000.0</v>
       </c>
       <c r="I41">
         <v>785326000.0</v>
       </c>
       <c r="J41">
         <v>8687000.0</v>
       </c>
       <c r="K41">
         <v>7289000.0</v>
       </c>
       <c r="L41">
         <v>51660.31</v>
       </c>
     </row>
     <row r="42" spans="1:12">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
-        <v>56061909000.0</v>
+        <v>56026232000.0</v>
       </c>
       <c r="C42">
         <v>55623841000.0</v>
       </c>
       <c r="D42">
         <v>54971469000.0</v>
       </c>
       <c r="E42">
         <v>50885688000.0</v>
       </c>
       <c r="F42">
         <v>49642014000.0</v>
       </c>
       <c r="G42">
         <v>47687483000.0</v>
       </c>
       <c r="H42">
         <v>41298328000.0</v>
       </c>
       <c r="I42">
         <v>39666150000.0</v>
       </c>
       <c r="J42">
         <v>600834000.0</v>
       </c>
@@ -2388,51 +2388,51 @@
       </c>
       <c r="G45">
         <v>2395324000.0</v>
       </c>
       <c r="H45">
         <v>2477109000.0</v>
       </c>
       <c r="I45">
         <v>1618147000.0</v>
       </c>
       <c r="J45">
         <v>1248968000.0</v>
       </c>
       <c r="K45">
         <v>539211000.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
     </row>
     <row r="46" spans="1:12">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
-        <v>1394034000.0</v>
+        <v>1393147000.0</v>
       </c>
       <c r="C46">
         <v>1487814000.0</v>
       </c>
       <c r="D46">
         <v>1547710000.0</v>
       </c>
       <c r="E46">
         <v>1778692000.0</v>
       </c>
       <c r="F46">
         <v>2252081000.0</v>
       </c>
       <c r="G46">
         <v>2395324000.0</v>
       </c>
       <c r="H46">
         <v>2477109000.0</v>
       </c>
       <c r="I46">
         <v>1618147000.0</v>
       </c>
       <c r="J46">
         <v>1248968000.0</v>
       </c>
@@ -2458,51 +2458,51 @@
       </c>
       <c r="G47">
         <v>2395324000.0</v>
       </c>
       <c r="H47">
         <v>2477109000.0</v>
       </c>
       <c r="I47">
         <v>1618147000.0</v>
       </c>
       <c r="J47">
         <v>1248968000.0</v>
       </c>
       <c r="K47">
         <v>539211000.0</v>
       </c>
       <c r="L47">
         <v>486740000.0</v>
       </c>
     </row>
     <row r="48" spans="1:12">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48">
-        <v>-44043709000.0</v>
+        <v>-44015680000.0</v>
       </c>
       <c r="C48">
         <v>-43809369000.0</v>
       </c>
       <c r="D48">
         <v>-44573428000.0</v>
       </c>
       <c r="E48">
         <v>-46498897000.0</v>
       </c>
       <c r="F48">
         <v>-47163773000.0</v>
       </c>
       <c r="G48">
         <v>-40973853000.0</v>
       </c>
       <c r="H48">
         <v>-33834357000.0</v>
       </c>
       <c r="I48">
         <v>-23509486000.0</v>
       </c>
       <c r="J48">
         <v>-15016867000.0</v>
       </c>
@@ -2560,127 +2560,127 @@
       </c>
       <c r="G50">
         <v>8627052000.0</v>
       </c>
       <c r="H50">
         <v>3354984000.0</v>
       </c>
       <c r="I50">
         <v>3130169000.0</v>
       </c>
       <c r="J50">
         <v>309374000.0</v>
       </c>
       <c r="K50">
         <v>100000000.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
     </row>
     <row r="51" spans="1:12">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
-        <v>15546045000.0</v>
+        <v>15245896000.0</v>
       </c>
       <c r="C51">
         <v>14193402000.0</v>
       </c>
       <c r="D51">
         <v>15290693000.0</v>
       </c>
       <c r="E51">
         <v>22533452000.0</v>
       </c>
       <c r="F51">
         <v>17567224000.0</v>
       </c>
       <c r="G51">
         <v>22184263000.0</v>
       </c>
       <c r="H51">
         <v>17060274000.0</v>
       </c>
       <c r="I51">
         <v>8486622000.0</v>
       </c>
       <c r="J51">
         <v>593374000.0</v>
       </c>
       <c r="K51">
         <v>100000000.0</v>
       </c>
       <c r="L51">
         <v>1327303000.0</v>
       </c>
     </row>
     <row r="52" spans="1:12">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52">
-        <v>4777857000.0</v>
+        <v>4824816000.0</v>
       </c>
       <c r="C52">
         <v>4344023000.0</v>
       </c>
       <c r="D52">
         <v>6524962000.0</v>
       </c>
       <c r="E52">
         <v>12456602000.0</v>
       </c>
       <c r="F52">
         <v>4289315000.0</v>
       </c>
       <c r="G52">
         <v>8828359000.0</v>
       </c>
       <c r="H52">
         <v>3537080000.0</v>
       </c>
       <c r="I52">
         <v>3180169000.0</v>
       </c>
       <c r="J52">
         <v>309374000.0</v>
       </c>
       <c r="K52">
         <v>100000000.0</v>
       </c>
       <c r="L52">
         <v>1327303000.0</v>
       </c>
     </row>
     <row r="53" spans="1:12">
       <c r="A53" t="s">
         <v>63</v>
       </c>
       <c r="B53">
-        <v>315019000.0</v>
+        <v>314819000.0</v>
       </c>
       <c r="C53">
         <v>941610000.0</v>
       </c>
       <c r="D53">
         <v>941738000.0</v>
       </c>
       <c r="E53">
         <v>818265000.0</v>
       </c>
       <c r="F53">
         <v>1348255000.0</v>
       </c>
       <c r="G53">
         <v>3358174000.0</v>
       </c>
       <c r="H53">
         <v>4579313000.0</v>
       </c>
       <c r="I53">
         <v>6061832000.0</v>
       </c>
       <c r="J53">
         <v>779916000.0</v>
       </c>
@@ -2700,165 +2700,165 @@
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54">
         <v>0.0</v>
       </c>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
     </row>
     <row r="55" spans="1:12">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
-        <v>46711462000.0</v>
+        <v>46681735000.0</v>
       </c>
       <c r="C55">
         <v>45760525000.0</v>
       </c>
       <c r="D55">
         <v>44594374000.0</v>
       </c>
       <c r="E55">
         <v>46048349000.0</v>
       </c>
       <c r="F55">
         <v>42472165000.0</v>
       </c>
       <c r="G55">
         <v>48185429000.0</v>
       </c>
       <c r="H55">
         <v>44792550000.0</v>
       </c>
       <c r="I55">
         <v>44759698000.0</v>
       </c>
       <c r="J55">
         <v>20200899000.0</v>
       </c>
       <c r="K55">
         <v>13631636000.0</v>
       </c>
       <c r="L55">
         <v>10424986000.0</v>
       </c>
     </row>
     <row r="56" spans="1:12">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
-        <v>10296848000.0</v>
+        <v>10290295000.0</v>
       </c>
       <c r="C56">
         <v>9527236000.0</v>
       </c>
       <c r="D56">
         <v>12635229000.0</v>
       </c>
       <c r="E56">
         <v>13785635000.0</v>
       </c>
       <c r="F56">
         <v>11524117000.0</v>
       </c>
       <c r="G56">
         <v>22290424000.0</v>
       </c>
       <c r="H56">
         <v>20272838000.0</v>
       </c>
       <c r="I56">
         <v>19853443000.0</v>
       </c>
       <c r="J56">
         <v>5700528000.0</v>
       </c>
       <c r="K56">
         <v>5154305000.0</v>
       </c>
       <c r="L56">
         <v>4473910000.0</v>
       </c>
     </row>
     <row r="57" spans="1:12">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
-        <v>22081359000.0</v>
+        <v>22067307000.0</v>
       </c>
       <c r="C57">
         <v>21477333000.0</v>
       </c>
       <c r="D57">
         <v>22341534000.0</v>
       </c>
       <c r="E57">
         <v>28130018000.0</v>
       </c>
       <c r="F57">
         <v>22476470000.0</v>
       </c>
       <c r="G57">
         <v>24854578000.0</v>
       </c>
       <c r="H57">
         <v>20173166000.0</v>
       </c>
       <c r="I57">
         <v>19812356000.0</v>
       </c>
       <c r="J57">
         <v>11625612000.0</v>
       </c>
       <c r="K57">
         <v>11889853000.0</v>
       </c>
       <c r="L57">
         <v>5862949000.0</v>
       </c>
     </row>
     <row r="58" spans="1:12">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
-        <v>33394061000.0</v>
+        <v>33372809000.0</v>
       </c>
       <c r="C58">
         <v>32386761000.0</v>
       </c>
       <c r="D58">
         <v>32409459000.0</v>
       </c>
       <c r="E58">
         <v>39704910000.0</v>
       </c>
       <c r="F58">
         <v>36799052000.0</v>
       </c>
       <c r="G58">
         <v>38849760000.0</v>
       </c>
       <c r="H58">
         <v>35179160000.0</v>
       </c>
       <c r="I58">
         <v>26604135000.0</v>
       </c>
       <c r="J58">
         <v>11918299000.0</v>
       </c>
@@ -2878,51 +2878,51 @@
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59">
         <v>0.0</v>
       </c>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
-        <v>13325006000.0</v>
+        <v>13316526000.0</v>
       </c>
       <c r="C60">
         <v>13365426000.0</v>
       </c>
       <c r="D60">
         <v>12086518000.0</v>
       </c>
       <c r="E60">
         <v>6250632000.0</v>
       </c>
       <c r="F60">
         <v>5187599000.0</v>
       </c>
       <c r="G60">
         <v>9256658000.0</v>
       </c>
       <c r="H60">
         <v>9571014000.0</v>
       </c>
       <c r="I60">
         <v>18036931000.0</v>
       </c>
       <c r="J60">
         <v>8278780000.0</v>
       </c>
@@ -3122,51 +3122,51 @@
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:39">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
         <v>1055615789.0</v>
       </c>
       <c r="C2">
-        <v>6656668000.0</v>
+        <v>6652432000.0</v>
       </c>
       <c r="D2">
         <v>6746259000.0</v>
       </c>
       <c r="E2">
         <v>6956061000.0</v>
       </c>
       <c r="F2">
         <v>6479916000.0</v>
       </c>
       <c r="G2">
         <v>6482209000.0</v>
       </c>
       <c r="H2">
         <v>6486111000.0</v>
       </c>
       <c r="I2">
         <v>5969657000.0</v>
       </c>
       <c r="J2">
         <v>5897266000.0</v>
       </c>
       <c r="K2">
         <v>5671074000.0</v>
       </c>
@@ -3348,54 +3348,54 @@
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
     </row>
     <row r="5" spans="1:39">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
-        <v>184039112.0</v>
+        <v>1271379000.0</v>
       </c>
       <c r="C5">
-        <v>1306373000.0</v>
+        <v>1305542000.0</v>
       </c>
       <c r="D5">
         <v>1407954000.0</v>
       </c>
       <c r="E5">
         <v>1438027000.0</v>
       </c>
       <c r="F5">
         <v>1532754000.0</v>
       </c>
       <c r="G5">
         <v>1550523000.0</v>
       </c>
       <c r="H5">
         <v>1388992000.0</v>
       </c>
       <c r="I5">
         <v>1500355000.0</v>
       </c>
       <c r="J5">
         <v>1508392000.0</v>
       </c>
       <c r="K5">
         <v>1688047000.0</v>
       </c>
@@ -3773,54 +3773,54 @@
       </c>
       <c r="AD9">
         <v>40401567000.0</v>
       </c>
       <c r="AE9">
         <v>838363894.85</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
     </row>
     <row r="10" spans="1:39">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
-        <v>480741292.0</v>
+        <v>2941129000.0</v>
       </c>
       <c r="C10">
-        <v>4380185000.0</v>
+        <v>4354275000.0</v>
       </c>
       <c r="D10">
         <v>3956761000.0</v>
       </c>
       <c r="E10">
         <v>3329708000.0</v>
       </c>
       <c r="F10">
         <v>4320028000.0</v>
       </c>
       <c r="G10">
         <v>3529679000.0</v>
       </c>
       <c r="H10">
         <v>3241336000.0</v>
       </c>
       <c r="I10">
         <v>6301808000.0</v>
       </c>
       <c r="J10">
         <v>5045322000.0</v>
       </c>
       <c r="K10">
         <v>4434525000.0</v>
       </c>
@@ -3933,54 +3933,54 @@
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
     </row>
     <row r="12" spans="1:39">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
-        <v>577540748.0</v>
+        <v>3609839000.0</v>
       </c>
       <c r="C12">
-        <v>4695205000.0</v>
+        <v>4669094000.0</v>
       </c>
       <c r="D12">
         <v>4071250000.0</v>
       </c>
       <c r="E12">
         <v>4246873000.0</v>
       </c>
       <c r="F12">
         <v>5266274000.0</v>
       </c>
       <c r="G12">
         <v>4471289000.0</v>
       </c>
       <c r="H12">
         <v>4177603000.0</v>
       </c>
       <c r="I12">
         <v>7037724000.0</v>
       </c>
       <c r="J12">
         <v>6031292000.0</v>
       </c>
       <c r="K12">
         <v>5376263000.0</v>
       </c>
@@ -4050,54 +4050,54 @@
       <c r="AG12">
         <v>13033452000.0</v>
       </c>
       <c r="AH12">
         <v>896106000.0</v>
       </c>
       <c r="AI12">
         <v>1512926000.0</v>
       </c>
       <c r="AJ12">
         <v>4541293000.0</v>
       </c>
       <c r="AK12"/>
       <c r="AL12">
         <v>1923777000.0</v>
       </c>
       <c r="AM12">
         <v>1923777000.0</v>
       </c>
     </row>
     <row r="13" spans="1:39">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13">
-        <v>62679.0</v>
+        <v>433000.0</v>
       </c>
       <c r="C13">
-        <v>432268.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D13">
         <v>432000.0</v>
       </c>
       <c r="E13">
         <v>431000.0</v>
       </c>
       <c r="F13">
         <v>431000.0</v>
       </c>
       <c r="G13">
         <v>431000.0</v>
       </c>
       <c r="H13">
         <v>431000.0</v>
       </c>
       <c r="I13">
         <v>431000.0</v>
       </c>
       <c r="J13">
         <v>430000.0</v>
       </c>
       <c r="K13">
         <v>430000.0</v>
       </c>
@@ -4357,54 +4357,54 @@
       <c r="AE15">
         <v>321000.0</v>
       </c>
       <c r="AF15">
         <v>320000.0</v>
       </c>
       <c r="AG15">
         <v>320000.0</v>
       </c>
       <c r="AH15">
         <v>24000.0</v>
       </c>
       <c r="AI15">
         <v>265000.0</v>
       </c>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
     </row>
     <row r="16" spans="1:39">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16">
-        <v>626854318.0</v>
+        <v>4330435000.0</v>
       </c>
       <c r="C16">
-        <v>4163108000.0</v>
+        <v>4181645000.0</v>
       </c>
       <c r="D16">
         <v>4107725000.0</v>
       </c>
       <c r="E16">
         <v>4457113000.0</v>
       </c>
       <c r="F16">
         <v>4606845000.0</v>
       </c>
       <c r="G16">
         <v>50000000.0</v>
       </c>
       <c r="H16">
         <v>4320866000.0</v>
       </c>
       <c r="I16">
         <v>4541220000.0</v>
       </c>
       <c r="J16">
         <v>4650902000.0</v>
       </c>
       <c r="K16">
         <v>18586000.0</v>
       </c>
@@ -4630,51 +4630,51 @@
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
     </row>
     <row r="20" spans="1:39">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20">
         <v>553085174.0</v>
       </c>
       <c r="C20">
-        <v>3823256000.0</v>
+        <v>3820823000.0</v>
       </c>
       <c r="D20">
         <v>3820823000.0</v>
       </c>
       <c r="E20">
         <v>3820823000.0</v>
       </c>
       <c r="F20">
         <v>3820823000.0</v>
       </c>
       <c r="G20">
         <v>3820823000.0</v>
       </c>
       <c r="H20">
         <v>3820823000.0</v>
       </c>
       <c r="I20">
         <v>3820823000.0</v>
       </c>
       <c r="J20">
         <v>3820823000.0</v>
       </c>
       <c r="K20">
         <v>3820823000.0</v>
       </c>
@@ -4745,51 +4745,51 @@
         <v>3276107000.0</v>
       </c>
       <c r="AH20">
         <v>3276107000.0</v>
       </c>
       <c r="AI20">
         <v>3276107000.0</v>
       </c>
       <c r="AJ20">
         <v>3276107000.0</v>
       </c>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20">
         <v>3276107000.0</v>
       </c>
     </row>
     <row r="21" spans="1:39">
       <c r="A21" t="s">
         <v>31</v>
       </c>
       <c r="B21">
         <v>32695637.0</v>
       </c>
       <c r="C21">
-        <v>6183974000.0</v>
+        <v>20758076000.0</v>
       </c>
       <c r="D21">
         <v>20837215000.0</v>
       </c>
       <c r="E21">
         <v>21406500000.0</v>
       </c>
       <c r="F21">
         <v>21145651000.0</v>
       </c>
       <c r="G21">
         <v>7219914000.0</v>
       </c>
       <c r="H21">
         <v>21494122000.0</v>
       </c>
       <c r="I21">
         <v>21563369000.0</v>
       </c>
       <c r="J21">
         <v>20867269000.0</v>
       </c>
       <c r="K21">
         <v>7276042000.0</v>
       </c>
@@ -4954,54 +4954,54 @@
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>178072000.0</v>
       </c>
       <c r="AJ22">
         <v>1.0</v>
       </c>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22">
         <v>1.0</v>
       </c>
     </row>
     <row r="23" spans="1:39">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
-        <v>6684024203.0</v>
+        <v>46174576000.0</v>
       </c>
       <c r="C23">
-        <v>46711462000.0</v>
+        <v>46681735000.0</v>
       </c>
       <c r="D23">
         <v>45787782000.0</v>
       </c>
       <c r="E23">
         <v>46364713000.0</v>
       </c>
       <c r="F23">
         <v>47119075000.0</v>
       </c>
       <c r="G23">
         <v>45760525000.0</v>
       </c>
       <c r="H23">
         <v>44830040000.0</v>
       </c>
       <c r="I23">
         <v>47648286000.0</v>
       </c>
       <c r="J23">
         <v>46299811000.0</v>
       </c>
       <c r="K23">
         <v>44594374000.0</v>
       </c>
@@ -5411,54 +5411,54 @@
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
     </row>
     <row r="28" spans="1:39">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
-        <v>1577891781.0</v>
+        <v>11280320000.0</v>
       </c>
       <c r="C28">
-        <v>11165860000.0</v>
+        <v>10891621000.0</v>
       </c>
       <c r="D28">
         <v>10785439000.0</v>
       </c>
       <c r="E28">
         <v>11114419000.0</v>
       </c>
       <c r="F28">
         <v>10706323000.0</v>
       </c>
       <c r="G28">
         <v>10663723000.0</v>
       </c>
       <c r="H28">
         <v>10401510000.0</v>
       </c>
       <c r="I28">
         <v>9669255000.0</v>
       </c>
       <c r="J28">
         <v>10633315000.0</v>
       </c>
       <c r="K28">
         <v>10856168000.0</v>
       </c>
@@ -5621,54 +5621,54 @@
       <c r="Y29">
         <v>23772003000.0</v>
       </c>
       <c r="Z29">
         <v>24041891000.0</v>
       </c>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
     </row>
     <row r="30" spans="1:39">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
-        <v>400258243.0</v>
+        <v>2765064000.0</v>
       </c>
       <c r="C30">
-        <v>2746097000.0</v>
+        <v>4532901000.0</v>
       </c>
       <c r="D30">
         <v>2516894000.0</v>
       </c>
       <c r="E30">
         <v>2455388000.0</v>
       </c>
       <c r="F30">
         <v>2650873000.0</v>
       </c>
       <c r="G30">
         <v>4129087000.0</v>
       </c>
       <c r="H30">
         <v>2561312000.0</v>
       </c>
       <c r="I30">
         <v>2339010000.0</v>
       </c>
       <c r="J30">
         <v>4444121000.0</v>
       </c>
       <c r="K30">
         <v>6008845000.0</v>
       </c>
@@ -5924,54 +5924,54 @@
       <c r="Y32">
         <v>-2774701000.0</v>
       </c>
       <c r="Z32">
         <v>-1502317000.0</v>
       </c>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
     </row>
     <row r="33" spans="1:39">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
-        <v>5276504154.0</v>
+        <v>36451146000.0</v>
       </c>
       <c r="C33">
-        <v>36414614000.0</v>
+        <v>36391440000.0</v>
       </c>
       <c r="D33">
         <v>36429839000.0</v>
       </c>
       <c r="E33">
         <v>36908880000.0</v>
       </c>
       <c r="F33">
         <v>36307161000.0</v>
       </c>
       <c r="G33">
         <v>36233289000.0</v>
       </c>
       <c r="H33">
         <v>35265882000.0</v>
       </c>
       <c r="I33">
         <v>34894401000.0</v>
       </c>
       <c r="J33">
         <v>32497461000.0</v>
       </c>
       <c r="K33">
         <v>31959145000.0</v>
       </c>
@@ -6148,54 +6148,54 @@
       </c>
       <c r="AD34">
         <v>291001000.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
       <c r="AG34">
         <v>0.0</v>
       </c>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
     </row>
     <row r="35" spans="1:39">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
-        <v>1672551605.0</v>
+        <v>11554321000.0</v>
       </c>
       <c r="C35">
-        <v>11312701000.0</v>
+        <v>11305502000.0</v>
       </c>
       <c r="D35">
         <v>11167898000.0</v>
       </c>
       <c r="E35">
         <v>10313213000.0</v>
       </c>
       <c r="F35">
         <v>9835278000.0</v>
       </c>
       <c r="G35">
         <v>10909428000.0</v>
       </c>
       <c r="H35">
         <v>10099390000.0</v>
       </c>
       <c r="I35">
         <v>10604225000.0</v>
       </c>
       <c r="J35">
         <v>10535864000.0</v>
       </c>
       <c r="K35">
         <v>10067925000.0</v>
       </c>
@@ -6261,54 +6261,54 @@
       </c>
       <c r="AF35">
         <v>1774685000.0</v>
       </c>
       <c r="AG35">
         <v>972211000.0</v>
       </c>
       <c r="AH35">
         <v>23839647000.0</v>
       </c>
       <c r="AI35">
         <v>292687000.0</v>
       </c>
       <c r="AJ35">
         <v>291517000.0</v>
       </c>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
     </row>
     <row r="36" spans="1:39">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
-        <v>4212104457.0</v>
+        <v>33873097396.0</v>
       </c>
       <c r="C36">
-        <v>23051018000.0</v>
+        <v>8625312000.0</v>
       </c>
       <c r="D36">
         <v>8438651000.0</v>
       </c>
       <c r="E36">
         <v>8329317000.0</v>
       </c>
       <c r="F36">
         <v>7776099000.0</v>
       </c>
       <c r="G36">
         <v>21572725000.0</v>
       </c>
       <c r="H36">
         <v>6435344000.0</v>
       </c>
       <c r="I36">
         <v>4244114000.0</v>
       </c>
       <c r="J36">
         <v>3845572000.0</v>
       </c>
       <c r="K36">
         <v>14275625000.0</v>
       </c>
@@ -6437,51 +6437,51 @@
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
     </row>
     <row r="38" spans="1:39">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38">
-        <v>1.0</v>
+        <v>6.88</v>
       </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38">
         <v>17405283000.0</v>
       </c>
       <c r="M38">
         <v>17502159000.0</v>
       </c>
       <c r="N38">
         <v>16917444000.0</v>
       </c>
       <c r="O38">
         <v>16926917000.0</v>
       </c>
       <c r="P38">
         <v>15862869000.0</v>
       </c>
@@ -6532,54 +6532,54 @@
       </c>
       <c r="AF38">
         <v>1185673251.9</v>
       </c>
       <c r="AG38">
         <v>1051629724.06</v>
       </c>
       <c r="AH38">
         <v>923963537.93</v>
       </c>
       <c r="AI38">
         <v>2036703000.0</v>
       </c>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38">
         <v>1143327000.0</v>
       </c>
     </row>
     <row r="39" spans="1:39">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
-        <v>429721057.0</v>
+        <v>3348527000.0</v>
       </c>
       <c r="C39">
-        <v>2855546000.0</v>
+        <v>1088300000.0</v>
       </c>
       <c r="D39">
         <v>2769799000.0</v>
       </c>
       <c r="E39">
         <v>2753572000.0</v>
       </c>
       <c r="F39">
         <v>2894767000.0</v>
       </c>
       <c r="G39">
         <v>926860000.0</v>
       </c>
       <c r="H39">
         <v>2825243000.0</v>
       </c>
       <c r="I39">
         <v>3056647000.0</v>
       </c>
       <c r="J39">
         <v>3326937000.0</v>
       </c>
       <c r="K39">
         <v>681923000.0</v>
       </c>
@@ -6647,54 +6647,54 @@
         <v>4128180000.0</v>
       </c>
       <c r="AG39">
         <v>3863177000.0</v>
       </c>
       <c r="AH39">
         <v>2215816000.0</v>
       </c>
       <c r="AI39">
         <v>1718134000.0</v>
       </c>
       <c r="AJ39">
         <v>1667894000.0</v>
       </c>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39">
         <v>1387257000.0</v>
       </c>
     </row>
     <row r="40" spans="1:39">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
-        <v>928090386.0</v>
+        <v>12648223211.0</v>
       </c>
       <c r="C40">
-        <v>6483726000.0</v>
+        <v>6408414000.0</v>
       </c>
       <c r="D40">
         <v>6018966000.0</v>
       </c>
       <c r="E40">
         <v>6087182000.0</v>
       </c>
       <c r="F40">
         <v>6329830000.0</v>
       </c>
       <c r="G40">
         <v>10601101000.0</v>
       </c>
       <c r="H40">
         <v>6150966000.0</v>
       </c>
       <c r="I40">
         <v>9393809000.0</v>
       </c>
       <c r="J40">
         <v>5950939000.0</v>
       </c>
       <c r="K40">
         <v>10126912000.0</v>
       </c>
@@ -6855,54 +6855,54 @@
       </c>
       <c r="AF41">
         <v>218475301.72</v>
       </c>
       <c r="AG41">
         <v>103960857.83</v>
       </c>
       <c r="AH41">
         <v>106618899.77</v>
       </c>
       <c r="AI41">
         <v>989000.0</v>
       </c>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41">
         <v>50000.0</v>
       </c>
     </row>
     <row r="42" spans="1:39">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
-        <v>8121850409.0</v>
+        <v>56107367000.0</v>
       </c>
       <c r="C42">
-        <v>56061909000.0</v>
+        <v>56026232000.0</v>
       </c>
       <c r="D42">
         <v>55941000000.0</v>
       </c>
       <c r="E42">
         <v>55842259000.0</v>
       </c>
       <c r="F42">
         <v>55738946000.0</v>
       </c>
       <c r="G42">
         <v>55623841000.0</v>
       </c>
       <c r="H42">
         <v>55439943000.0</v>
       </c>
       <c r="I42">
         <v>55311753000.0</v>
       </c>
       <c r="J42">
         <v>55122923000.0</v>
       </c>
       <c r="K42">
         <v>54971469000.0</v>
       </c>
@@ -7196,51 +7196,51 @@
       <c r="AF45">
         <v>1475642000.0</v>
       </c>
       <c r="AG45">
         <v>1404619000.0</v>
       </c>
       <c r="AH45">
         <v>1318390000.0</v>
       </c>
       <c r="AI45">
         <v>1248968000.0</v>
       </c>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
     </row>
     <row r="46" spans="1:39">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
         <v>199775194.0</v>
       </c>
       <c r="C46">
-        <v>1394034000.0</v>
+        <v>1393147000.0</v>
       </c>
       <c r="D46">
         <v>1354181000.0</v>
       </c>
       <c r="E46">
         <v>1352988000.0</v>
       </c>
       <c r="F46">
         <v>1444019000.0</v>
       </c>
       <c r="G46">
         <v>1487814000.0</v>
       </c>
       <c r="H46">
         <v>1461028000.0</v>
       </c>
       <c r="I46">
         <v>1492041000.0</v>
       </c>
       <c r="J46">
         <v>1506551000.0</v>
       </c>
       <c r="K46">
         <v>1547710000.0</v>
       </c>
@@ -7401,54 +7401,54 @@
       </c>
       <c r="AF47">
         <v>214829448.67</v>
       </c>
       <c r="AG47">
         <v>210650719.86</v>
       </c>
       <c r="AH47">
         <v>209918000.16</v>
       </c>
       <c r="AI47">
         <v>191963000.0</v>
       </c>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47">
         <v>77663000.0</v>
       </c>
     </row>
     <row r="48" spans="1:39">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48">
-        <v>-6414154338.0</v>
+        <v>-44310261000.0</v>
       </c>
       <c r="C48">
-        <v>-44043709000.0</v>
+        <v>-44015680000.0</v>
       </c>
       <c r="D48">
         <v>-44009864000.0</v>
       </c>
       <c r="E48">
         <v>-43760932000.0</v>
       </c>
       <c r="F48">
         <v>-43627224000.0</v>
       </c>
       <c r="G48">
         <v>-43809369000.0</v>
       </c>
       <c r="H48">
         <v>-43620014000.0</v>
       </c>
       <c r="I48">
         <v>-43849426000.0</v>
       </c>
       <c r="J48">
         <v>-43918111000.0</v>
       </c>
       <c r="K48">
         <v>-44573428000.0</v>
       </c>
@@ -7690,54 +7690,54 @@
         <v>1455837.18</v>
       </c>
       <c r="AG50">
         <v>1499700.06</v>
       </c>
       <c r="AH50">
         <v>1592229.92</v>
       </c>
       <c r="AI50">
         <v>10000000.0</v>
       </c>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50">
         <v>4781889000.0</v>
       </c>
       <c r="AM50">
         <v>4781889000.0</v>
       </c>
     </row>
     <row r="51" spans="1:39">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
-        <v>2058633073.0</v>
+        <v>14221449000.0</v>
       </c>
       <c r="C51">
-        <v>15546045000.0</v>
+        <v>15245896000.0</v>
       </c>
       <c r="D51">
         <v>14742200000.0</v>
       </c>
       <c r="E51">
         <v>14444127000.0</v>
       </c>
       <c r="F51">
         <v>15026351000.0</v>
       </c>
       <c r="G51">
         <v>14193402000.0</v>
       </c>
       <c r="H51">
         <v>13642846000.0</v>
       </c>
       <c r="I51">
         <v>16557621000.0</v>
       </c>
       <c r="J51">
         <v>15678637000.0</v>
       </c>
       <c r="K51">
         <v>15290693000.0</v>
       </c>
@@ -7805,54 +7805,54 @@
         <v>1456553000.0</v>
       </c>
       <c r="AG51">
         <v>921619000.0</v>
       </c>
       <c r="AH51">
         <v>685748000.0</v>
       </c>
       <c r="AI51">
         <v>593374000.0</v>
       </c>
       <c r="AJ51">
         <v>8585185000.0</v>
       </c>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51">
         <v>4781889000.0</v>
       </c>
     </row>
     <row r="52" spans="1:39">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52">
-        <v>515794852.0</v>
+        <v>3563214000.0</v>
       </c>
       <c r="C52">
-        <v>4777857000.0</v>
+        <v>4824816000.0</v>
       </c>
       <c r="D52">
         <v>4413721000.0</v>
       </c>
       <c r="E52">
         <v>5040774000.0</v>
       </c>
       <c r="F52">
         <v>6229786000.0</v>
       </c>
       <c r="G52">
         <v>4344023000.0</v>
       </c>
       <c r="H52">
         <v>4494047000.0</v>
       </c>
       <c r="I52">
         <v>7281043000.0</v>
       </c>
       <c r="J52">
         <v>6494991000.0</v>
       </c>
       <c r="K52">
         <v>6524962000.0</v>
       </c>
@@ -7922,54 +7922,54 @@
       <c r="AG52">
         <v>642619000.0</v>
       </c>
       <c r="AH52">
         <v>406748000.0</v>
       </c>
       <c r="AI52">
         <v>309374000.0</v>
       </c>
       <c r="AJ52">
         <v>8301185000.0</v>
       </c>
       <c r="AK52"/>
       <c r="AL52">
         <v>4781889000.0</v>
       </c>
       <c r="AM52">
         <v>4781889000.0</v>
       </c>
     </row>
     <row r="53" spans="1:39">
       <c r="A53" t="s">
         <v>63</v>
       </c>
       <c r="B53">
-        <v>96799455.0</v>
+        <v>668710000.0</v>
       </c>
       <c r="C53">
-        <v>315019000.0</v>
+        <v>314819000.0</v>
       </c>
       <c r="D53">
         <v>114489000.0</v>
       </c>
       <c r="E53">
         <v>917165000.0</v>
       </c>
       <c r="F53">
         <v>946246000.0</v>
       </c>
       <c r="G53">
         <v>941610000.0</v>
       </c>
       <c r="H53">
         <v>936267000.0</v>
       </c>
       <c r="I53">
         <v>735916000.0</v>
       </c>
       <c r="J53">
         <v>985970000.0</v>
       </c>
       <c r="K53">
         <v>941738000.0</v>
       </c>
@@ -8098,54 +8098,54 @@
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
     </row>
     <row r="55" spans="1:39">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
-        <v>6684024203.0</v>
+        <v>46174576000.0</v>
       </c>
       <c r="C55">
-        <v>46711462000.0</v>
+        <v>46681735000.0</v>
       </c>
       <c r="D55">
         <v>45787782000.0</v>
       </c>
       <c r="E55">
         <v>46364713000.0</v>
       </c>
       <c r="F55">
         <v>47119075000.0</v>
       </c>
       <c r="G55">
         <v>45760525000.0</v>
       </c>
       <c r="H55">
         <v>44830040000.0</v>
       </c>
       <c r="I55">
         <v>47648286000.0</v>
       </c>
       <c r="J55">
         <v>46299811000.0</v>
       </c>
       <c r="K55">
         <v>44594374000.0</v>
       </c>
@@ -8213,54 +8213,54 @@
         <v>41216780000.0</v>
       </c>
       <c r="AG55">
         <v>39112186000.0</v>
       </c>
       <c r="AH55">
         <v>22929590000.0</v>
       </c>
       <c r="AI55">
         <v>20200899000.0</v>
       </c>
       <c r="AJ55">
         <v>23271500000.0</v>
       </c>
       <c r="AK55"/>
       <c r="AL55"/>
       <c r="AM55">
         <v>13631636000.0</v>
       </c>
     </row>
     <row r="56" spans="1:39">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
-        <v>1407520048.0</v>
+        <v>9723430000.0</v>
       </c>
       <c r="C56">
-        <v>10296848000.0</v>
+        <v>10290295000.0</v>
       </c>
       <c r="D56">
         <v>9357943000.0</v>
       </c>
       <c r="E56">
         <v>9455833000.0</v>
       </c>
       <c r="F56">
         <v>10811914000.0</v>
       </c>
       <c r="G56">
         <v>9527236000.0</v>
       </c>
       <c r="H56">
         <v>9564158000.0</v>
       </c>
       <c r="I56">
         <v>12753885000.0</v>
       </c>
       <c r="J56">
         <v>13802350000.0</v>
       </c>
       <c r="K56">
         <v>12635229000.0</v>
       </c>
@@ -8330,54 +8330,54 @@
       <c r="AG56">
         <v>19398766000.0</v>
       </c>
       <c r="AH56">
         <v>6044582000.0</v>
       </c>
       <c r="AI56">
         <v>5700528000.0</v>
       </c>
       <c r="AJ56">
         <v>10883211000.0</v>
       </c>
       <c r="AK56"/>
       <c r="AL56">
         <v>1923777000.0</v>
       </c>
       <c r="AM56">
         <v>5154305000.0</v>
       </c>
     </row>
     <row r="57" spans="1:39">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
-        <v>3126355345.0</v>
+        <v>21597488000.0</v>
       </c>
       <c r="C57">
-        <v>22081359000.0</v>
+        <v>22067307000.0</v>
       </c>
       <c r="D57">
         <v>21286671000.0</v>
       </c>
       <c r="E57">
         <v>22541130000.0</v>
       </c>
       <c r="F57">
         <v>23646377000.0</v>
       </c>
       <c r="G57">
         <v>21477333000.0</v>
       </c>
       <c r="H57">
         <v>21451990000.0</v>
       </c>
       <c r="I57">
         <v>24017406000.0</v>
       </c>
       <c r="J57">
         <v>22994098000.0</v>
       </c>
       <c r="K57">
         <v>22341534000.0</v>
       </c>
@@ -8445,54 +8445,54 @@
         <v>17944322000.0</v>
       </c>
       <c r="AG57">
         <v>14784501000.0</v>
       </c>
       <c r="AH57">
         <v>13450546000.0</v>
       </c>
       <c r="AI57">
         <v>11625612000.0</v>
       </c>
       <c r="AJ57">
         <v>24211068000.0</v>
       </c>
       <c r="AK57"/>
       <c r="AL57"/>
       <c r="AM57">
         <v>11889853000.0</v>
       </c>
     </row>
     <row r="58" spans="1:39">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
-        <v>4798906951.0</v>
+        <v>33151809000.0</v>
       </c>
       <c r="C58">
-        <v>33394061000.0</v>
+        <v>33372809000.0</v>
       </c>
       <c r="D58">
         <v>32454569000.0</v>
       </c>
       <c r="E58">
         <v>32854343000.0</v>
       </c>
       <c r="F58">
         <v>33481655000.0</v>
       </c>
       <c r="G58">
         <v>32386761000.0</v>
       </c>
       <c r="H58">
         <v>31551380000.0</v>
       </c>
       <c r="I58">
         <v>34621631000.0</v>
       </c>
       <c r="J58">
         <v>33529962000.0</v>
       </c>
       <c r="K58">
         <v>32409459000.0</v>
       </c>
@@ -8619,54 +8619,54 @@
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
     </row>
     <row r="60" spans="1:39">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
-        <v>1891797863.0</v>
+        <v>13068918000.0</v>
       </c>
       <c r="C60">
-        <v>13325006000.0</v>
+        <v>13316526000.0</v>
       </c>
       <c r="D60">
         <v>13339522000.0</v>
       </c>
       <c r="E60">
         <v>13519785000.0</v>
       </c>
       <c r="F60">
         <v>13644907000.0</v>
       </c>
       <c r="G60">
         <v>13365426000.0</v>
       </c>
       <c r="H60">
         <v>13209352000.0</v>
       </c>
       <c r="I60">
         <v>12963113000.0</v>
       </c>
       <c r="J60">
         <v>12713634000.0</v>
       </c>
       <c r="K60">
         <v>12086518000.0</v>
       </c>
@@ -8933,89 +8933,89 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
         <v>101</v>
       </c>
       <c r="B2">
-        <v>2996800813.0</v>
+        <v>21542347000.0</v>
       </c>
       <c r="C2">
         <v>21953582000.0</v>
       </c>
       <c r="D2">
         <v>23102492000.0</v>
       </c>
       <c r="E2">
         <v>22319315000.0</v>
       </c>
       <c r="F2">
         <v>27513497000.0</v>
       </c>
       <c r="G2">
         <v>27884395000.0</v>
       </c>
       <c r="H2">
         <v>30348342000.0</v>
       </c>
       <c r="I2">
         <v>27132811000.0</v>
       </c>
       <c r="J2">
         <v>17386563000.0</v>
       </c>
       <c r="K2">
         <v>11436595000.0</v>
       </c>
       <c r="L2">
         <v>6041764000.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>102</v>
       </c>
       <c r="B3">
-        <v>1833302527.0</v>
+        <v>13264120000.0</v>
       </c>
       <c r="C3">
         <v>6132000.0</v>
       </c>
       <c r="D3">
         <v>14091215000.0</v>
       </c>
       <c r="E3">
         <v>13655018000.0</v>
       </c>
       <c r="F3">
         <v>16765999000.0</v>
       </c>
       <c r="G3">
         <v>17195612000.0</v>
       </c>
       <c r="H3">
         <v>17169332000.0</v>
       </c>
       <c r="I3">
         <v>14979977000.0</v>
       </c>
       <c r="J3">
         <v>8765184000.0</v>
       </c>
@@ -9035,89 +9035,89 @@
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>104</v>
       </c>
       <c r="B5">
-        <v>31900487.0</v>
+        <v>850115000.0</v>
       </c>
       <c r="C5">
         <v>1811203000.0</v>
       </c>
       <c r="D5">
         <v>3162915000.0</v>
       </c>
       <c r="E5">
         <v>681305000.0</v>
       </c>
       <c r="F5">
         <v>-4662444000.0</v>
       </c>
       <c r="G5">
         <v>-5917557000.0</v>
       </c>
       <c r="H5">
         <v>-9310516000.0</v>
       </c>
       <c r="I5">
         <v>-8707104000.0</v>
       </c>
       <c r="J5">
         <v>-3867657000.0</v>
       </c>
       <c r="K5">
         <v>-2711893000.0</v>
       </c>
       <c r="L5">
         <v>-2508454000.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>105</v>
       </c>
       <c r="B6">
-        <v>1865203014.0</v>
+        <v>14114235000.0</v>
       </c>
       <c r="C6">
         <v>1817335000.0</v>
       </c>
       <c r="D6">
         <v>17254130000.0</v>
       </c>
       <c r="E6">
         <v>14336323000.0</v>
       </c>
       <c r="F6">
         <v>12103555000.0</v>
       </c>
       <c r="G6">
         <v>11278055000.0</v>
       </c>
       <c r="H6">
         <v>7858816000.0</v>
       </c>
       <c r="I6">
         <v>6272873000.0</v>
       </c>
       <c r="J6">
         <v>4897527000.0</v>
       </c>
@@ -9163,165 +9163,165 @@
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
         <v>108</v>
       </c>
       <c r="B9">
-        <v>799748840.0</v>
+        <v>5748953000.0</v>
       </c>
       <c r="C9">
         <v>7271656000.0</v>
       </c>
       <c r="D9">
         <v>8770159000.0</v>
       </c>
       <c r="E9">
         <v>6678233000.0</v>
       </c>
       <c r="F9">
         <v>3040862000.0</v>
       </c>
       <c r="G9">
         <v>1822820000.0</v>
       </c>
       <c r="H9">
         <v>-1354684000.0</v>
       </c>
       <c r="I9">
         <v>-2143695000.0</v>
       </c>
       <c r="J9">
         <v>-8213000.0</v>
       </c>
       <c r="K9">
         <v>-199188000.0</v>
       </c>
       <c r="L9">
         <v>-723180000.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
         <v>109</v>
       </c>
       <c r="B10">
-        <v>-8277307.0</v>
+        <v>-59501000.0</v>
       </c>
       <c r="C10">
         <v>851679000.0</v>
       </c>
       <c r="D10">
         <v>2032601000.0</v>
       </c>
       <c r="E10">
         <v>-33776000.0</v>
       </c>
       <c r="F10">
         <v>-6011988000.0</v>
       </c>
       <c r="G10">
         <v>-6983877000.0</v>
       </c>
       <c r="H10">
         <v>-10224887000.0</v>
       </c>
       <c r="I10">
         <v>-8982430000.0</v>
       </c>
       <c r="J10">
         <v>-3744497000.0</v>
       </c>
       <c r="K10">
         <v>-3060934000.0</v>
       </c>
       <c r="L10">
         <v>-2563946000.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
         <v>110</v>
       </c>
       <c r="B11">
-        <v>20107539.0</v>
+        <v>144542000.0</v>
       </c>
       <c r="C11">
         <v>61090000.0</v>
       </c>
       <c r="D11">
         <v>80047000.0</v>
       </c>
       <c r="E11">
         <v>84000000.0</v>
       </c>
       <c r="F11">
         <v>96545000.0</v>
       </c>
       <c r="G11">
         <v>23276000.0</v>
       </c>
       <c r="H11">
         <v>51852000.0</v>
       </c>
       <c r="I11">
         <v>78801000.0</v>
       </c>
       <c r="J11">
         <v>-7565000.0</v>
       </c>
       <c r="K11">
         <v>13088000.0</v>
       </c>
       <c r="L11">
         <v>11166000.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
         <v>111</v>
       </c>
       <c r="B12">
-        <v>126538578.0</v>
+        <v>909616000.0</v>
       </c>
       <c r="C12">
         <v>1062026000.0</v>
       </c>
       <c r="D12">
         <v>1130314000.0</v>
       </c>
       <c r="E12">
         <v>715081000.0</v>
       </c>
       <c r="F12">
         <v>1349544000.0</v>
       </c>
       <c r="G12">
         <v>1066320000.0</v>
       </c>
       <c r="H12">
         <v>914371000.0</v>
       </c>
       <c r="I12">
         <v>94711000.0</v>
       </c>
       <c r="J12">
         <v>277577000.0</v>
       </c>
@@ -9391,51 +9391,51 @@
       </c>
       <c r="G14">
         <v>187640000.0</v>
       </c>
       <c r="H14">
         <v>143918000.0</v>
       </c>
       <c r="I14">
         <v>118632000.0</v>
       </c>
       <c r="J14">
         <v>3820000.0</v>
       </c>
       <c r="K14">
         <v>3820000.0</v>
       </c>
       <c r="L14">
         <v>13950.4</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
         <v>114</v>
       </c>
       <c r="B15">
-        <v>-28700353.0</v>
+        <v>-206311000.0</v>
       </c>
       <c r="C15">
         <v>764059000.0</v>
       </c>
       <c r="D15">
         <v>1925469000.0</v>
       </c>
       <c r="E15">
         <v>-136212000.0</v>
       </c>
       <c r="F15">
         <v>-6189920000.0</v>
       </c>
       <c r="G15">
         <v>-7007153000.0</v>
       </c>
       <c r="H15">
         <v>-10276739000.0</v>
       </c>
       <c r="I15">
         <v>-9109776000.0</v>
       </c>
       <c r="J15">
         <v>-3736932000.0</v>
       </c>
@@ -9587,51 +9587,51 @@
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
         <v>120</v>
       </c>
       <c r="B21">
-        <v>31900487.0</v>
+        <v>229315000.0</v>
       </c>
       <c r="C21">
         <v>1811203000.0</v>
       </c>
       <c r="D21">
         <v>2989479000.0</v>
       </c>
       <c r="E21">
         <v>1312421000.0</v>
       </c>
       <c r="F21">
         <v>-4479207000.0</v>
       </c>
       <c r="G21">
         <v>-6040509000.0</v>
       </c>
       <c r="H21">
         <v>-9257837000.0</v>
       </c>
       <c r="I21">
         <v>-8306236000.0</v>
       </c>
       <c r="J21">
         <v>-3953009000.0</v>
       </c>
@@ -9651,51 +9651,51 @@
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
         <v>122</v>
       </c>
       <c r="B23">
-        <v>3764649165.0</v>
+        <v>27061985000.0</v>
       </c>
       <c r="C23">
         <v>27414035000.0</v>
       </c>
       <c r="D23">
         <v>28883172000.0</v>
       </c>
       <c r="E23">
         <v>27685127000.0</v>
       </c>
       <c r="F23">
         <v>35033566000.0</v>
       </c>
       <c r="G23">
         <v>35747724000.0</v>
       </c>
       <c r="H23">
         <v>38251495000.0</v>
       </c>
       <c r="I23">
         <v>33295352000.0</v>
       </c>
       <c r="J23">
         <v>21331359000.0</v>
       </c>
@@ -9749,51 +9749,51 @@
         <v>13655018000.0</v>
       </c>
       <c r="F25">
         <v>16765999000.0</v>
       </c>
       <c r="G25">
         <v>17195612000.0</v>
       </c>
       <c r="H25">
         <v>17169332000.0</v>
       </c>
       <c r="I25">
         <v>14979977000.0</v>
       </c>
       <c r="J25">
         <v>8765184000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
         <v>125</v>
       </c>
       <c r="B26">
-        <v>231355083.0</v>
+        <v>1663084000.0</v>
       </c>
       <c r="C26">
         <v>1778403000.0</v>
       </c>
       <c r="D26">
         <v>1766610000.0</v>
       </c>
       <c r="E26">
         <v>1899233000.0</v>
       </c>
       <c r="F26">
         <v>2794927000.0</v>
       </c>
       <c r="G26">
         <v>2675494000.0</v>
       </c>
       <c r="H26">
         <v>2667146000.0</v>
       </c>
       <c r="I26">
         <v>1994652000.0</v>
       </c>
       <c r="J26">
         <v>1269806000.0</v>
       </c>
@@ -9899,127 +9899,127 @@
       </c>
       <c r="G29">
         <v>23276000.0</v>
       </c>
       <c r="H29">
         <v>51852000.0</v>
       </c>
       <c r="I29">
         <v>78801000.0</v>
       </c>
       <c r="J29">
         <v>-7565000.0</v>
       </c>
       <c r="K29">
         <v>13088000.0</v>
       </c>
       <c r="L29">
         <v>11166000.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
         <v>129</v>
       </c>
       <c r="B30">
-        <v>767848352.0</v>
+        <v>5519638000.0</v>
       </c>
       <c r="C30">
         <v>5460453000.0</v>
       </c>
       <c r="D30">
         <v>5780680000.0</v>
       </c>
       <c r="E30">
         <v>5365812000.0</v>
       </c>
       <c r="F30">
         <v>7520069000.0</v>
       </c>
       <c r="G30">
         <v>7863329000.0</v>
       </c>
       <c r="H30">
         <v>7903153000.0</v>
       </c>
       <c r="I30">
         <v>6162541000.0</v>
       </c>
       <c r="J30">
         <v>3944796000.0</v>
       </c>
       <c r="K30">
         <v>2590306000.0</v>
       </c>
       <c r="L30">
         <v>1704421000.0</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
         <v>130</v>
       </c>
       <c r="B31">
-        <v>-40177794.0</v>
+        <v>-288816000.0</v>
       </c>
       <c r="C31">
         <v>-959524000.0</v>
       </c>
       <c r="D31">
         <v>-956878000.0</v>
       </c>
       <c r="E31">
         <v>-1346197000.0</v>
       </c>
       <c r="F31">
         <v>-1532781000.0</v>
       </c>
       <c r="G31">
         <v>-943368000.0</v>
       </c>
       <c r="H31">
         <v>-967050000.0</v>
       </c>
       <c r="I31">
         <v>-676194000.0</v>
       </c>
       <c r="J31">
         <v>208512000.0</v>
       </c>
       <c r="K31">
         <v>-271440000.0</v>
       </c>
       <c r="L31">
         <v>-136345000.0</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
         <v>131</v>
       </c>
       <c r="B32">
-        <v>3796549653.0</v>
+        <v>27291300000.0</v>
       </c>
       <c r="C32">
         <v>29225238000.0</v>
       </c>
       <c r="D32">
         <v>31872651000.0</v>
       </c>
       <c r="E32">
         <v>28997548000.0</v>
       </c>
       <c r="F32">
         <v>30554359000.0</v>
       </c>
       <c r="G32">
         <v>29707215000.0</v>
       </c>
       <c r="H32">
         <v>28993658000.0</v>
       </c>
       <c r="I32">
         <v>24989116000.0</v>
       </c>
       <c r="J32">
         <v>17378350000.0</v>
       </c>
@@ -10170,63 +10170,63 @@
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
         <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>132</v>
       </c>
       <c r="AO1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="2" spans="1:41">
       <c r="A2" t="s">
         <v>101</v>
       </c>
       <c r="B2">
-        <v>755816789.0</v>
+        <v>5233486000.0</v>
       </c>
       <c r="C2">
-        <v>758212678.0</v>
+        <v>5376079000.0</v>
       </c>
       <c r="D2">
         <v>763815287.0</v>
       </c>
       <c r="E2">
         <v>731734578.0</v>
       </c>
       <c r="F2">
-        <v>742962800.0</v>
+        <v>5406341000.0</v>
       </c>
       <c r="G2">
         <v>4994165000.0</v>
       </c>
       <c r="H2">
         <v>5649836000.0</v>
       </c>
       <c r="I2">
         <v>5678342000.0</v>
       </c>
       <c r="J2">
         <v>5631239000.0</v>
       </c>
       <c r="K2">
         <v>5533082000.0</v>
       </c>
       <c r="L2">
         <v>5839540000.0</v>
       </c>
       <c r="M2">
         <v>5773867000.0</v>
       </c>
       <c r="N2">
         <v>5956003000.0</v>
       </c>
@@ -10295,51 +10295,51 @@
       </c>
       <c r="AJ2">
         <v>4897843000.0</v>
       </c>
       <c r="AK2">
         <v>4394981000.0</v>
       </c>
       <c r="AL2">
         <v>3558628000.0</v>
       </c>
       <c r="AM2">
         <v>3088154000.0</v>
       </c>
       <c r="AN2">
         <v>468378000.0</v>
       </c>
       <c r="AO2">
         <v>778570000.0</v>
       </c>
     </row>
     <row r="3" spans="1:41">
       <c r="A3" t="s">
         <v>102</v>
       </c>
       <c r="B3">
-        <v>221394.0</v>
+        <v>1523722.0</v>
       </c>
       <c r="C3">
         <v>10013591.0</v>
       </c>
       <c r="D3">
         <v>214179.0</v>
       </c>
       <c r="E3">
         <v>211934.0</v>
       </c>
       <c r="F3">
         <v>210671.0</v>
       </c>
       <c r="G3">
         <v>1533000.0</v>
       </c>
       <c r="H3">
         <v>264834000.0</v>
       </c>
       <c r="I3">
         <v>1885576000.0</v>
       </c>
       <c r="J3">
         <v>1533000.0</v>
       </c>
@@ -10491,51 +10491,51 @@
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:41">
       <c r="A5" t="s">
         <v>104</v>
       </c>
       <c r="B5">
-        <v>-32990151.0</v>
+        <v>-227051415.0</v>
       </c>
       <c r="C5">
         <v>7812606.0</v>
       </c>
       <c r="D5">
         <v>-17018294.0</v>
       </c>
       <c r="E5">
         <v>-6382656.0</v>
       </c>
       <c r="F5">
         <v>46984966.0</v>
       </c>
       <c r="G5">
         <v>285436000.0</v>
       </c>
       <c r="H5">
         <v>238921000.0</v>
       </c>
       <c r="I5">
         <v>342093000.0</v>
       </c>
       <c r="J5">
         <v>965597000.0</v>
       </c>
@@ -10616,63 +10616,63 @@
       </c>
       <c r="AJ5">
         <v>-1066626000.0</v>
       </c>
       <c r="AK5">
         <v>-905828000.0</v>
       </c>
       <c r="AL5">
         <v>-1039619000.0</v>
       </c>
       <c r="AM5">
         <v>-729327000.0</v>
       </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:41">
       <c r="A6" t="s">
         <v>105</v>
       </c>
       <c r="B6">
-        <v>-32768757.0</v>
+        <v>-42436000.0</v>
       </c>
       <c r="C6">
-        <v>17826197.0</v>
+        <v>248518000.0</v>
       </c>
       <c r="D6">
         <v>-16804115.0</v>
       </c>
       <c r="E6">
         <v>-6170722.0</v>
       </c>
       <c r="F6">
-        <v>47195637.0</v>
+        <v>460649000.0</v>
       </c>
       <c r="G6">
         <v>286969000.0</v>
       </c>
       <c r="H6">
         <v>503755000.0</v>
       </c>
       <c r="I6">
         <v>2227669000.0</v>
       </c>
       <c r="J6">
         <v>967130000.0</v>
       </c>
       <c r="K6">
         <v>2683787000.0</v>
       </c>
       <c r="L6">
         <v>2820589500.0</v>
       </c>
       <c r="M6">
         <v>2684234500.0</v>
       </c>
       <c r="N6">
         <v>2932473500.0</v>
       </c>
@@ -10718,51 +10718,51 @@
       <c r="AB6">
         <v>-2747812000.0</v>
       </c>
       <c r="AC6">
         <v>1849886000.0</v>
       </c>
       <c r="AD6">
         <v>1695627000.0</v>
       </c>
       <c r="AE6">
         <v>652744000.0</v>
       </c>
       <c r="AF6">
         <v>-2521922000.0</v>
       </c>
       <c r="AG6">
         <v>-1308663000.0</v>
       </c>
       <c r="AH6">
         <v>-387918000.0</v>
       </c>
       <c r="AI6">
         <v>1281855000.0</v>
       </c>
       <c r="AJ6">
-        <v>-1078012000.0</v>
+        <v>-967488000.0</v>
       </c>
       <c r="AK6">
         <v>-870079000.0</v>
       </c>
       <c r="AL6">
         <v>-1033057000.0</v>
       </c>
       <c r="AM6">
         <v>610488000.0</v>
       </c>
       <c r="AN6"/>
       <c r="AO6"/>
     </row>
     <row r="7" spans="1:41">
       <c r="A7" t="s">
         <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
@@ -10887,63 +10887,63 @@
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:41">
       <c r="A9" t="s">
         <v>108</v>
       </c>
       <c r="B9">
-        <v>143305759.0</v>
+        <v>992289000.0</v>
       </c>
       <c r="C9">
-        <v>200003721.0</v>
+        <v>1418119000.0</v>
       </c>
       <c r="D9">
         <v>169800408.0</v>
       </c>
       <c r="E9">
         <v>184610667.0</v>
       </c>
       <c r="F9">
-        <v>244632901.0</v>
+        <v>1780128000.0</v>
       </c>
       <c r="G9">
         <v>1619252000.0</v>
       </c>
       <c r="H9">
         <v>1595845000.0</v>
       </c>
       <c r="I9">
         <v>1760443000.0</v>
       </c>
       <c r="J9">
         <v>2296116000.0</v>
       </c>
       <c r="K9">
         <v>2173386000.0</v>
       </c>
       <c r="L9">
         <v>2175539000.0</v>
       </c>
       <c r="M9">
         <v>2028430000.0</v>
       </c>
       <c r="N9">
         <v>2392804000.0</v>
       </c>
@@ -11012,63 +11012,63 @@
       </c>
       <c r="AJ9">
         <v>52740000.0</v>
       </c>
       <c r="AK9">
         <v>-68662000.0</v>
       </c>
       <c r="AL9">
         <v>-274594000.0</v>
       </c>
       <c r="AM9">
         <v>66962000.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:41">
       <c r="A10" t="s">
         <v>109</v>
       </c>
       <c r="B10">
-        <v>-37027249.0</v>
+        <v>-256387000.0</v>
       </c>
       <c r="C10">
-        <v>3982813.62</v>
+        <v>28240000.0</v>
       </c>
       <c r="D10">
         <v>-28906049.0</v>
       </c>
       <c r="E10">
         <v>-14939821.0</v>
       </c>
       <c r="F10">
-        <v>31225557.0</v>
+        <v>227220000.0</v>
       </c>
       <c r="G10">
         <v>-180755000.0</v>
       </c>
       <c r="H10">
         <v>247315000.0</v>
       </c>
       <c r="I10">
         <v>101657000.0</v>
       </c>
       <c r="J10">
         <v>683462000.0</v>
       </c>
       <c r="K10">
         <v>513910000.0</v>
       </c>
       <c r="L10">
         <v>492511000.0</v>
       </c>
       <c r="M10">
         <v>375792000.0</v>
       </c>
       <c r="N10">
         <v>650388000.0</v>
       </c>
@@ -11137,63 +11137,63 @@
       </c>
       <c r="AJ10">
         <v>-1051027000.0</v>
       </c>
       <c r="AK10">
         <v>-952465000.0</v>
       </c>
       <c r="AL10">
         <v>-1118729000.0</v>
       </c>
       <c r="AM10">
         <v>-943304000.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:41">
       <c r="A11" t="s">
         <v>110</v>
       </c>
       <c r="B11">
-        <v>5366768.0</v>
+        <v>37161000.0</v>
       </c>
       <c r="C11">
-        <v>5042971.0</v>
+        <v>35757000.0</v>
       </c>
       <c r="D11">
         <v>5594106.0</v>
       </c>
       <c r="E11">
         <v>3754137.0</v>
       </c>
       <c r="F11">
-        <v>5715477.0</v>
+        <v>41590000.0</v>
       </c>
       <c r="G11">
         <v>6233000.0</v>
       </c>
       <c r="H11">
         <v>11483000.0</v>
       </c>
       <c r="I11">
         <v>25741000.0</v>
       </c>
       <c r="J11">
         <v>17633000.0</v>
       </c>
       <c r="K11">
         <v>38473000.0</v>
       </c>
       <c r="L11">
         <v>9012000.0</v>
       </c>
       <c r="M11">
         <v>7930000.0</v>
       </c>
       <c r="N11">
         <v>24632000.0</v>
       </c>
@@ -11262,63 +11262,63 @@
       </c>
       <c r="AJ11">
         <v>786000.0</v>
       </c>
       <c r="AK11">
         <v>705000.0</v>
       </c>
       <c r="AL11">
         <v>840000.0</v>
       </c>
       <c r="AM11">
         <v>4139000.0</v>
       </c>
       <c r="AN11">
         <v>422000.0</v>
       </c>
       <c r="AO11">
         <v>920000.0</v>
       </c>
     </row>
     <row r="12" spans="1:41">
       <c r="A12" t="s">
         <v>111</v>
       </c>
       <c r="B12">
-        <v>30898670.0</v>
+        <v>213951000.0</v>
       </c>
       <c r="C12">
-        <v>31066800.0</v>
+        <v>220278000.0</v>
       </c>
       <c r="D12">
         <v>30826543.0</v>
       </c>
       <c r="E12">
         <v>32525306.0</v>
       </c>
       <c r="F12">
-        <v>32078824.0</v>
+        <v>233429000.0</v>
       </c>
       <c r="G12">
         <v>235289000.0</v>
       </c>
       <c r="H12">
         <v>256440000.0</v>
       </c>
       <c r="I12">
         <v>288162000.0</v>
       </c>
       <c r="J12">
         <v>282135000.0</v>
       </c>
       <c r="K12">
         <v>284301000.0</v>
       </c>
       <c r="L12">
         <v>281528000.0</v>
       </c>
       <c r="M12">
         <v>278521000.0</v>
       </c>
       <c r="N12">
         <v>285964000.0</v>
       </c>
@@ -11615,63 +11615,63 @@
       </c>
       <c r="AJ14">
         <v>-1059000.0</v>
       </c>
       <c r="AK14">
         <v>3820000.0</v>
       </c>
       <c r="AL14">
         <v>-2761000.0</v>
       </c>
       <c r="AM14">
         <v>3820000.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:41">
       <c r="A15" t="s">
         <v>114</v>
       </c>
       <c r="B15">
-        <v>-42543204.0</v>
+        <v>-294581000.0</v>
       </c>
       <c r="C15">
-        <v>-820256.0</v>
+        <v>-5816000.0</v>
       </c>
       <c r="D15">
         <v>-34779023.0</v>
       </c>
       <c r="E15">
         <v>-18484928.0</v>
       </c>
       <c r="F15">
-        <v>25031154.0</v>
+        <v>182145000.0</v>
       </c>
       <c r="G15">
         <v>-189355000.0</v>
       </c>
       <c r="H15">
         <v>229412000.0</v>
       </c>
       <c r="I15">
         <v>68685000.0</v>
       </c>
       <c r="J15">
         <v>655317000.0</v>
       </c>
       <c r="K15">
         <v>466233000.0</v>
       </c>
       <c r="L15">
         <v>475920000.0</v>
       </c>
       <c r="M15">
         <v>365207000.0</v>
       </c>
       <c r="N15">
         <v>618109000.0</v>
       </c>
@@ -12207,63 +12207,63 @@
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:41">
       <c r="A21" t="s">
         <v>120</v>
       </c>
       <c r="B21">
-        <v>-32990151.0</v>
+        <v>-228433000.0</v>
       </c>
       <c r="C21">
-        <v>7812606.0</v>
+        <v>55395000.0</v>
       </c>
       <c r="D21">
         <v>-17018294.0</v>
       </c>
       <c r="E21">
         <v>-6382656.0</v>
       </c>
       <c r="F21">
-        <v>46984966.0</v>
+        <v>341897000.0</v>
       </c>
       <c r="G21">
         <v>285436000.0</v>
       </c>
       <c r="H21">
         <v>238921000.0</v>
       </c>
       <c r="I21">
         <v>342093000.0</v>
       </c>
       <c r="J21">
         <v>944753000.0</v>
       </c>
       <c r="K21">
         <v>773709000.0</v>
       </c>
       <c r="L21">
         <v>746747000.0</v>
       </c>
       <c r="M21">
         <v>610392000.0</v>
       </c>
       <c r="N21">
         <v>858631000.0</v>
       </c>
@@ -12407,63 +12407,63 @@
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:41">
       <c r="A23" t="s">
         <v>122</v>
       </c>
       <c r="B23">
-        <v>932112700.0</v>
+        <v>6454208000.0</v>
       </c>
       <c r="C23">
-        <v>950403792.0</v>
+        <v>6738803000.0</v>
       </c>
       <c r="D23">
         <v>950633990.0</v>
       </c>
       <c r="E23">
         <v>922727902.0</v>
       </c>
       <c r="F23">
-        <v>940610735.0</v>
+        <v>6844572000.0</v>
       </c>
       <c r="G23">
         <v>6327981000.0</v>
       </c>
       <c r="H23">
         <v>7006760000.0</v>
       </c>
       <c r="I23">
         <v>7096692000.0</v>
       </c>
       <c r="J23">
         <v>6982602000.0</v>
       </c>
       <c r="K23">
         <v>6932759000.0</v>
       </c>
       <c r="L23">
         <v>7268332000.0</v>
       </c>
       <c r="M23">
         <v>7191905000.0</v>
       </c>
       <c r="N23">
         <v>7490176000.0</v>
       </c>
@@ -12650,63 +12650,63 @@
       </c>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25">
         <v>3824672000.0</v>
       </c>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25">
         <v>2083536000.0</v>
       </c>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
     </row>
     <row r="26" spans="1:41">
       <c r="A26" t="s">
         <v>125</v>
       </c>
       <c r="B26">
-        <v>58373156.0</v>
+        <v>404192000.0</v>
       </c>
       <c r="C26">
-        <v>58746515.0</v>
+        <v>416540000.0</v>
       </c>
       <c r="D26">
         <v>57580874.0</v>
       </c>
       <c r="E26">
         <v>58329524.0</v>
       </c>
       <c r="F26">
-        <v>56686025.0</v>
+        <v>412489000.0</v>
       </c>
       <c r="G26">
         <v>451359000.0</v>
       </c>
       <c r="H26">
         <v>449039000.0</v>
       </c>
       <c r="I26">
         <v>448677000.0</v>
       </c>
       <c r="J26">
         <v>429328000.0</v>
       </c>
       <c r="K26">
         <v>451871000.0</v>
       </c>
       <c r="L26">
         <v>447383000.0</v>
       </c>
       <c r="M26">
         <v>439038000.0</v>
       </c>
       <c r="N26">
         <v>428318000.0</v>
       </c>
@@ -13078,63 +13078,63 @@
       <c r="AC29">
         <v>5776000.0</v>
       </c>
       <c r="AD29">
         <v>7443000.0</v>
       </c>
       <c r="AE29">
         <v>79492000.0</v>
       </c>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
     </row>
     <row r="30" spans="1:41">
       <c r="A30" t="s">
         <v>129</v>
       </c>
       <c r="B30">
-        <v>176295911.0</v>
+        <v>1220722000.0</v>
       </c>
       <c r="C30">
-        <v>192191114.0</v>
+        <v>1362724000.0</v>
       </c>
       <c r="D30">
         <v>186818702.0</v>
       </c>
       <c r="E30">
         <v>190993323.0</v>
       </c>
       <c r="F30">
-        <v>197647934.0</v>
+        <v>1438231000.0</v>
       </c>
       <c r="G30">
         <v>1333816000.0</v>
       </c>
       <c r="H30">
         <v>1356924000.0</v>
       </c>
       <c r="I30">
         <v>1418350000.0</v>
       </c>
       <c r="J30">
         <v>1351363000.0</v>
       </c>
       <c r="K30">
         <v>1399677000.0</v>
       </c>
       <c r="L30">
         <v>1428792000.0</v>
       </c>
       <c r="M30">
         <v>1418038000.0</v>
       </c>
       <c r="N30">
         <v>1534173000.0</v>
       </c>
@@ -13203,63 +13203,63 @@
       </c>
       <c r="AJ30">
         <v>1119366000.0</v>
       </c>
       <c r="AK30">
         <v>921994000.0</v>
       </c>
       <c r="AL30">
         <v>765025000.0</v>
       </c>
       <c r="AM30">
         <v>972394000.0</v>
       </c>
       <c r="AN30">
         <v>0.0</v>
       </c>
       <c r="AO30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:41">
       <c r="A31" t="s">
         <v>130</v>
       </c>
       <c r="B31">
-        <v>-4037098.0</v>
+        <v>-27954000.0</v>
       </c>
       <c r="C31">
-        <v>-3829792.38</v>
+        <v>-27155000.0</v>
       </c>
       <c r="D31">
         <v>-11887755.0</v>
       </c>
       <c r="E31">
         <v>-8557165.0</v>
       </c>
       <c r="F31">
-        <v>-15759409.0</v>
+        <v>-114677000.0</v>
       </c>
       <c r="G31">
         <v>-466191000.0</v>
       </c>
       <c r="H31">
         <v>8394000.0</v>
       </c>
       <c r="I31">
         <v>-240436000.0</v>
       </c>
       <c r="J31">
         <v>-261291000.0</v>
       </c>
       <c r="K31">
         <v>-259799000.0</v>
       </c>
       <c r="L31">
         <v>-254236000.0</v>
       </c>
       <c r="M31">
         <v>-234600000.0</v>
       </c>
       <c r="N31">
         <v>-208243000.0</v>
       </c>
@@ -13328,63 +13328,63 @@
       </c>
       <c r="AJ31">
         <v>15599000.0</v>
       </c>
       <c r="AK31">
         <v>38191000.0</v>
       </c>
       <c r="AL31">
         <v>-79110000.0</v>
       </c>
       <c r="AM31">
         <v>-213977000.0</v>
       </c>
       <c r="AN31">
         <v>0.0</v>
       </c>
       <c r="AO31">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:41">
       <c r="A32" t="s">
         <v>131</v>
       </c>
       <c r="B32">
-        <v>899122549.0</v>
+        <v>6225775000.0</v>
       </c>
       <c r="C32">
-        <v>958216399.0</v>
+        <v>6794198000.0</v>
       </c>
       <c r="D32">
         <v>933615695.0</v>
       </c>
       <c r="E32">
         <v>916345246.0</v>
       </c>
       <c r="F32">
-        <v>987595702.0</v>
+        <v>7186469000.0</v>
       </c>
       <c r="G32">
         <v>6613417000.0</v>
       </c>
       <c r="H32">
         <v>7245681000.0</v>
       </c>
       <c r="I32">
         <v>7438785000.0</v>
       </c>
       <c r="J32">
         <v>7927355000.0</v>
       </c>
       <c r="K32">
         <v>7706468000.0</v>
       </c>
       <c r="L32">
         <v>8015079000.0</v>
       </c>
       <c r="M32">
         <v>7802297000.0</v>
       </c>
       <c r="N32">
         <v>8348807000.0</v>
       </c>
@@ -14812,51 +14812,51 @@
       </c>
       <c r="AH2">
         <v>733010000.0</v>
       </c>
       <c r="AI2">
         <v>1189111000.0</v>
       </c>
       <c r="AJ2">
         <v>1189111000.0</v>
       </c>
       <c r="AK2">
         <v>964207000.0</v>
       </c>
       <c r="AL2">
         <v>964207000.0</v>
       </c>
       <c r="AM2">
         <v>760534000.0</v>
       </c>
     </row>
     <row r="3" spans="1:39">
       <c r="A3" t="s">
         <v>135</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>76698000</v>
       </c>
       <c r="C3">
         <v>45926396</v>
       </c>
       <c r="D3">
         <v>22733000</v>
       </c>
       <c r="E3">
         <v>21410000</v>
       </c>
       <c r="F3">
         <v>22429000</v>
       </c>
       <c r="G3">
         <v>45551000</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>28299000</v>
       </c>
       <c r="J3">
         <v>22429000</v>
       </c>
@@ -16061,51 +16061,51 @@
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
     </row>
     <row r="18" spans="1:39">
       <c r="A18" t="s">
         <v>150</v>
       </c>
       <c r="B18">
-        <v>186448000.0</v>
+        <v>109750000.0</v>
       </c>
       <c r="C18">
         <v>17654762.0</v>
       </c>
       <c r="D18">
         <v>-290314000.0</v>
       </c>
       <c r="E18">
         <v>-34141000.0</v>
       </c>
       <c r="F18">
         <v>316521000.0</v>
       </c>
       <c r="G18">
         <v>473464000.0</v>
       </c>
       <c r="H18">
         <v>242517000.0</v>
       </c>
       <c r="I18">
         <v>382453000.0</v>
       </c>
       <c r="J18">
         <v>915344000.0</v>
       </c>
@@ -16531,51 +16531,53 @@
         <v>-2096931000.0</v>
       </c>
       <c r="AH22">
         <v>-395693000.0</v>
       </c>
       <c r="AI22">
         <v>-612380000.0</v>
       </c>
       <c r="AJ22">
         <v>-1051813000.0</v>
       </c>
       <c r="AK22">
         <v>-953170000.0</v>
       </c>
       <c r="AL22">
         <v>-1119569000.0</v>
       </c>
       <c r="AM22">
         <v>-947443000.0</v>
       </c>
     </row>
     <row r="23" spans="1:39">
       <c r="A23" t="s">
         <v>154</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>-933140000.0</v>
+      </c>
       <c r="C23">
         <v>504598455.0</v>
       </c>
       <c r="D23">
         <v>150809000.0</v>
       </c>
       <c r="E23">
         <v>-465256000.0</v>
       </c>
       <c r="F23">
         <v>860477000.0</v>
       </c>
       <c r="G23">
         <v>8890000.0</v>
       </c>
       <c r="H23">
         <v>-2611570000.0</v>
       </c>
       <c r="I23">
         <v>865894000.0</v>
       </c>
       <c r="J23">
         <v>261136000.0</v>
       </c>
       <c r="K23">
@@ -16644,51 +16646,53 @@
       <c r="AF23">
         <v>-67670951.68</v>
       </c>
       <c r="AG23">
         <v>-69709808.04</v>
       </c>
       <c r="AH23">
         <v>-74010827.16</v>
       </c>
       <c r="AI23">
         <v>239216000.0</v>
       </c>
       <c r="AJ23"/>
       <c r="AK23">
         <v>45500000.0</v>
       </c>
       <c r="AL23"/>
       <c r="AM23">
         <v>1025800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:39">
       <c r="A24" t="s">
         <v>155</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>-198061000.0</v>
+      </c>
       <c r="C24">
         <v>-918281468.0</v>
       </c>
       <c r="D24">
         <v>786439000.0</v>
       </c>
       <c r="E24">
         <v>-92595000.0</v>
       </c>
       <c r="F24">
         <v>-7707000.0</v>
       </c>
       <c r="G24">
         <v>-874818000.0</v>
       </c>
       <c r="H24">
         <v>-1662662000.0</v>
       </c>
       <c r="I24">
         <v>364555000.0</v>
       </c>
       <c r="J24">
         <v>-200326000.0</v>
       </c>
       <c r="K24">
@@ -16757,51 +16761,53 @@
       <c r="AF24">
         <v>37997350.38</v>
       </c>
       <c r="AG24">
         <v>39142171.57</v>
       </c>
       <c r="AH24">
         <v>41557200.86</v>
       </c>
       <c r="AI24">
         <v>5058431000.0</v>
       </c>
       <c r="AJ24"/>
       <c r="AK24">
         <v>2186147000.0</v>
       </c>
       <c r="AL24"/>
       <c r="AM24">
         <v>-1817946000.0</v>
       </c>
     </row>
     <row r="25" spans="1:39">
       <c r="A25" t="s">
         <v>156</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>402728000.0</v>
+      </c>
       <c r="C25">
         <v>-18358917.0</v>
       </c>
       <c r="D25">
         <v>-117069000.0</v>
       </c>
       <c r="E25">
         <v>17664000.0</v>
       </c>
       <c r="F25">
         <v>41700000.0</v>
       </c>
       <c r="G25">
         <v>10485497000.0</v>
       </c>
       <c r="H25">
         <v>242517000.0</v>
       </c>
       <c r="I25">
         <v>342067000.0</v>
       </c>
       <c r="J25">
         <v>141447000.0</v>
       </c>
       <c r="K25">
@@ -16933,51 +16939,53 @@
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
     </row>
     <row r="27" spans="1:39">
       <c r="A27" t="s">
         <v>158</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>78301000.0</v>
+      </c>
       <c r="C27">
         <v>-316838000.0</v>
       </c>
       <c r="D27">
         <v>98420000.0</v>
       </c>
       <c r="E27">
         <v>103313000.0</v>
       </c>
       <c r="F27">
         <v>115105000.0</v>
       </c>
       <c r="G27">
         <v>416205000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27">
         <v>139476000.0</v>
       </c>
       <c r="K27">
         <v>491002000.0</v>
       </c>
       <c r="L27">
         <v>145730000.0</v>
@@ -17026,51 +17034,53 @@
       </c>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27">
         <v>221571000.0</v>
       </c>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27">
         <v>51679000.0</v>
       </c>
       <c r="AJ27">
         <v>181745000.0</v>
       </c>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27">
         <v>16391000.0</v>
       </c>
     </row>
     <row r="28" spans="1:39">
       <c r="A28" t="s">
         <v>159</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>-933140000.0</v>
+      </c>
       <c r="C28">
         <v>504598455.0</v>
       </c>
       <c r="D28">
         <v>150809000.0</v>
       </c>
       <c r="E28">
         <v>-465256000.0</v>
       </c>
       <c r="F28">
         <v>860477000.0</v>
       </c>
       <c r="G28">
         <v>114419000.0</v>
       </c>
       <c r="H28">
         <v>-2611570000.0</v>
       </c>
       <c r="I28">
         <v>865894000.0</v>
       </c>
       <c r="J28">
         <v>261136000.0</v>
       </c>
       <c r="K28">
@@ -17254,51 +17264,53 @@
       <c r="AF29">
         <v>76867329.56</v>
       </c>
       <c r="AG29">
         <v>79183263.35</v>
       </c>
       <c r="AH29">
         <v>84068784.33</v>
       </c>
       <c r="AI29">
         <v>1052764000.0</v>
       </c>
       <c r="AJ29"/>
       <c r="AK29">
         <v>1052764000.0</v>
       </c>
       <c r="AL29"/>
       <c r="AM29">
         <v>1115469000.0</v>
       </c>
     </row>
     <row r="30" spans="1:39">
       <c r="A30" t="s">
         <v>161</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>-274759000.0</v>
+      </c>
       <c r="C30">
         <v>-918281468.0</v>
       </c>
       <c r="D30">
         <v>763706000.0</v>
       </c>
       <c r="E30">
         <v>-114005000.0</v>
       </c>
       <c r="F30">
         <v>-30136000.0</v>
       </c>
       <c r="G30">
         <v>-895709000.0</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>336256000.0</v>
       </c>
       <c r="J30">
         <v>-222755000.0</v>
       </c>
       <c r="K30">
         <v>-1430634000.0</v>
       </c>