--- v0 (2026-09-12)
+++ v1 (2026-10-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
@@ -223,50 +223,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>costOfRevenue</t>
   </si>
@@ -1789,1668 +1792,1783 @@
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="I1" t="s">
         <v>72</v>
       </c>
       <c r="J1" t="s">
         <v>73</v>
       </c>
       <c r="K1" t="s">
+        <v>74</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:11">
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
+        <v>3769724.0</v>
+      </c>
+      <c r="C2">
         <v>2032911.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1979942.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3068371.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6881484.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5519332.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4979353.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5795687.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5576989.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5488357.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5228786.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>2051512.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2167012.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3408855.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3906963.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4023485.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3941560.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4102078.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4068542.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
         <v>12</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>72.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>983.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>18346.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1394.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>787.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>605.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>121.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>90.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10">
+        <v>19362.0</v>
+      </c>
+      <c r="C10">
         <v>92703.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>245282.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1674674.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>185953.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>99542.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>453162.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>31845.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>151613.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>453552.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>76878.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12">
+        <v>19362.0</v>
+      </c>
+      <c r="C12">
         <v>92703.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>1674674.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>185953.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>99542.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>453162.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>31845.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>151613.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>453552.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>76878.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13">
+        <v>72.0</v>
+      </c>
+      <c r="C13">
         <v>51.0</v>
       </c>
-      <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>18323.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1299.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>721.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>556.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72.0</v>
       </c>
       <c r="I13">
         <v>72.0</v>
       </c>
       <c r="J13">
         <v>72.0</v>
       </c>
       <c r="K13">
+        <v>72.0</v>
+      </c>
+      <c r="L13">
         <v>67.0</v>
       </c>
     </row>
-    <row r="14" spans="1:11">
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14">
+        <v>1168984.0</v>
+      </c>
+      <c r="C14">
         <v>496228.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>482554.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>577769.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>550020.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>346060.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>263680.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>232040.0</v>
       </c>
       <c r="I14">
         <v>232040.0</v>
       </c>
       <c r="J14">
         <v>232040.0</v>
       </c>
       <c r="K14">
         <v>232040.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14">
+        <v>232040.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
         <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
         <v>20</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>91310.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>518823.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1039863.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
         <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
         <v>24</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>589870.0</v>
       </c>
       <c r="E20">
         <v>589870.0</v>
       </c>
       <c r="F20">
         <v>589870.0</v>
       </c>
       <c r="G20">
         <v>589870.0</v>
       </c>
       <c r="H20">
-        <v>636997.0</v>
+        <v>589870.0</v>
       </c>
       <c r="I20">
         <v>636997.0</v>
       </c>
       <c r="J20">
         <v>636997.0</v>
       </c>
-      <c r="K20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:11">
+      <c r="K20">
+        <v>636997.0</v>
+      </c>
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21">
+        <v>12817725.0</v>
+      </c>
+      <c r="C21">
         <v>24843905.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>91701203.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>394171.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>403165.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>403865.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>421151.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>818017.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>830810.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>850000.0</v>
       </c>
-      <c r="K21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:11">
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
         <v>26</v>
       </c>
       <c r="B22">
+        <v>1561645.0</v>
+      </c>
+      <c r="C22">
         <v>1573232.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1643020.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2280270.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2315452.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2505488.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2471567.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3594404.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3422107.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2701225.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2756350.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
         <v>27</v>
       </c>
       <c r="B23">
+        <v>29601769.0</v>
+      </c>
+      <c r="C23">
         <v>42770188.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>482778372.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>26538101.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>27063523.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>28000026.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>31086736.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>31288444.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>31185040.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>26268232.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
         <v>28</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>203355.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>220842.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>238053.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>8989438.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>9485939.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>9482339.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>14673627.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>14368342.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
         <v>30</v>
       </c>
-      <c r="B26">
-[...1 lines deleted...]
-      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>10928195.0</v>
       </c>
       <c r="D26">
-        <v>14285222.0</v>
+        <v>10928195.0</v>
       </c>
       <c r="E26">
         <v>14285222.0</v>
       </c>
       <c r="F26">
         <v>14285222.0</v>
       </c>
       <c r="G26">
         <v>14285222.0</v>
       </c>
       <c r="H26">
         <v>14285222.0</v>
       </c>
       <c r="I26">
         <v>14285222.0</v>
       </c>
-      <c r="J26"/>
+      <c r="J26">
+        <v>14285222.0</v>
+      </c>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
         <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28">
+        <v>4473800.0</v>
+      </c>
+      <c r="C28">
         <v>4522626.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2329558.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4330808.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>16700439.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>16884124.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>16729332.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>51642155.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>51135784.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>59605518.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>56307161.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
         <v>33</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>34977846.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>100790949.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>423029000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10092735.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12631139.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>14032652.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>13582653.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>14483292.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30">
+        <v>1009287.0</v>
+      </c>
+      <c r="C30">
         <v>1657608.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>347763.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>202775.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>210708.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>199279.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>638890.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>300488.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>467351.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>425063.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>721932.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
         <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-    </row>
-    <row r="32" spans="1:11">
+      <c r="L31"/>
+    </row>
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
         <v>36</v>
       </c>
-      <c r="B32">
+      <c r="B32"/>
+      <c r="C32">
         <v>-4970654.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-6138516.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-5420203.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-13338715.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-10685465.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-9891967.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-40582522.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-39820196.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
-    </row>
-    <row r="33" spans="1:11">
+      <c r="L32"/>
+    </row>
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
         <v>37</v>
       </c>
       <c r="B33">
+        <v>23475301.0</v>
+      </c>
+      <c r="C33">
         <v>38949561.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>106011565.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>477843030.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>23434089.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>23813756.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>24080479.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>25172170.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>25383198.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>25548397.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>20995422.0</v>
       </c>
     </row>
-    <row r="34" spans="1:11">
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
         <v>38</v>
       </c>
-      <c r="B34">
+      <c r="B34"/>
+      <c r="C34">
         <v>1.0</v>
       </c>
-      <c r="C34"/>
       <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>127075.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>127076.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>127075.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127076.0</v>
       </c>
       <c r="I34">
         <v>127076.0</v>
       </c>
-      <c r="J34"/>
+      <c r="J34">
+        <v>127076.0</v>
+      </c>
       <c r="K34"/>
-    </row>
-    <row r="35" spans="1:11">
+      <c r="L34"/>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
         <v>39</v>
       </c>
       <c r="B35">
+        <v>1460285.0</v>
+      </c>
+      <c r="C35">
         <v>1564857.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1656919.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>51990431.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>12981973.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>13457267.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>13396745.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>18578868.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>18298547.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>27236393.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>6842045.0</v>
       </c>
     </row>
-    <row r="36" spans="1:11">
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
         <v>40</v>
       </c>
       <c r="B36">
+        <v>-3051269.0</v>
+      </c>
+      <c r="C36">
         <v>11964.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17965.0</v>
       </c>
       <c r="D36">
         <v>17965.0</v>
       </c>
       <c r="E36">
+        <v>17965.0</v>
+      </c>
+      <c r="F36">
         <v>38565.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>38566.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>31666.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>44816.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>44818.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44817.0</v>
       </c>
       <c r="K36">
         <v>44817.0</v>
       </c>
-    </row>
-    <row r="37" spans="1:11">
+      <c r="L36">
+        <v>44817.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
         <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-    </row>
-    <row r="38" spans="1:11">
+      <c r="L37"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
         <v>42</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-    </row>
-    <row r="39" spans="1:11">
+      <c r="L38"/>
+    </row>
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
         <v>43</v>
       </c>
       <c r="B39">
+        <v>472940.0</v>
+      </c>
+      <c r="C39">
         <v>497084.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>510440.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>777623.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>391899.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>445458.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>355928.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1987829.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1864175.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2056803.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1717650.0</v>
       </c>
     </row>
-    <row r="40" spans="1:11">
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
         <v>44</v>
       </c>
       <c r="B40">
+        <v>3003417.0</v>
+      </c>
+      <c r="C40">
         <v>3707897.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>536017.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3754019.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2750657.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2248512.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2406393.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>4980514.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>4662579.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>5324832.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>4730440.0</v>
       </c>
     </row>
-    <row r="41" spans="1:11">
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
         <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-    </row>
-    <row r="42" spans="1:11">
+      <c r="L41"/>
+    </row>
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
         <v>46</v>
       </c>
       <c r="B42">
+        <v>312376755.0</v>
+      </c>
+      <c r="C42">
         <v>311008299.0</v>
       </c>
-      <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>308612299.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>81574150.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>76837302.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>74925180.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>35428726.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>33249500.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>31421948.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>31421953.0</v>
       </c>
     </row>
-    <row r="43" spans="1:11">
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
         <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
-    </row>
-    <row r="44" spans="1:11">
+      <c r="L43"/>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
         <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-    </row>
-    <row r="45" spans="1:11">
+      <c r="L44"/>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
         <v>49</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>7150470.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>7318391.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>15003977.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>16433106.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>16544089.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>16531953.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>17443536.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>17327687.0</v>
       </c>
-      <c r="J45"/>
       <c r="K45"/>
-    </row>
-    <row r="46" spans="1:11">
+      <c r="L45"/>
+    </row>
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
         <v>50</v>
       </c>
       <c r="B46">
+        <v>2780650.0</v>
+      </c>
+      <c r="C46">
         <v>3165497.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3364202.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>6907728.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>8117267.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>8496233.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>8752570.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>9387118.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>9585351.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>9731361.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>10086605.0</v>
       </c>
     </row>
-    <row r="47" spans="1:11">
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
         <v>51</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-    </row>
-    <row r="48" spans="1:11">
+      <c r="L47"/>
+    </row>
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
         <v>52</v>
       </c>
       <c r="B48">
+        <v>-294041382.0</v>
+      </c>
+      <c r="C48">
         <v>-278594321.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-211849333.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>111801751.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-84462143.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-77167065.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-74134018.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-69418067.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-65985135.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-74391637.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-74844476.0</v>
       </c>
     </row>
-    <row r="49" spans="1:11">
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
         <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-    </row>
-    <row r="50" spans="1:11">
+      <c r="L49"/>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
         <v>54</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>2360462.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>2353998.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>2358574.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>3989991.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>3474242.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>3758595.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>32898295.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>32850513.0</v>
       </c>
-      <c r="J50"/>
       <c r="K50"/>
-    </row>
-    <row r="51" spans="1:11">
+      <c r="L50"/>
+    </row>
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
         <v>55</v>
       </c>
       <c r="B51">
+        <v>4493162.0</v>
+      </c>
+      <c r="C51">
         <v>4615329.0</v>
       </c>
-      <c r="C51"/>
-      <c r="D51">
+      <c r="D51"/>
+      <c r="E51">
         <v>6005482.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>16886392.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>16983666.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>17182494.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>51674000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>51287397.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>60059070.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>56384039.0</v>
       </c>
     </row>
-    <row r="52" spans="1:11">
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
         <v>56</v>
       </c>
       <c r="B52">
+        <v>3032877.0</v>
+      </c>
+      <c r="C52">
         <v>3050473.0</v>
       </c>
-      <c r="C52"/>
-      <c r="D52">
+      <c r="D52"/>
+      <c r="E52">
         <v>3441845.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>5198908.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4688720.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>4890140.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>34097480.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>34020486.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>35586252.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>51849553.0</v>
       </c>
     </row>
-    <row r="53" spans="1:11">
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
         <v>57</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-    </row>
-    <row r="54" spans="1:11">
+      <c r="L53"/>
+    </row>
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
         <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
-    </row>
-    <row r="55" spans="1:11">
+      <c r="L54"/>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
         <v>59</v>
       </c>
       <c r="B55">
+        <v>26538535.0</v>
+      </c>
+      <c r="C55">
         <v>42770188.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>108758070.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>482778372.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>26538101.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>27063523.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>28000026.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>31086736.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>31288444.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>31185040.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>26268232.0</v>
       </c>
     </row>
-    <row r="56" spans="1:11">
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
         <v>60</v>
       </c>
       <c r="B56">
+        <v>3063234.0</v>
+      </c>
+      <c r="C56">
         <v>3820627.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2746505.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>4935342.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3104012.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3249767.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3919547.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>5914566.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>5905246.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>5636643.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>5272810.0</v>
       </c>
     </row>
-    <row r="57" spans="1:11">
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
         <v>61</v>
       </c>
       <c r="B57">
+        <v>9806018.0</v>
+      </c>
+      <c r="C57">
         <v>8791281.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>8885021.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>10355545.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>16442727.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>13935232.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>13811514.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>46497088.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>45725442.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>46918264.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>62848642.0</v>
       </c>
     </row>
-    <row r="58" spans="1:11">
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
         <v>62</v>
       </c>
       <c r="B58">
+        <v>11266303.0</v>
+      </c>
+      <c r="C58">
         <v>10356138.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>10541940.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>62345976.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>29424700.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>27392499.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>27208259.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>65075956.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>64023989.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>74154657.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>69690688.0</v>
       </c>
     </row>
-    <row r="59" spans="1:11">
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
         <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
-    </row>
-    <row r="60" spans="1:11">
+      <c r="L59"/>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
         <v>64</v>
       </c>
       <c r="B60">
+        <v>18335466.0</v>
+      </c>
+      <c r="C60">
         <v>32414050.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>98216130.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>420432396.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-2886599.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-328976.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>791767.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-33989220.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-32735545.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-42969617.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-43422456.0</v>
       </c>
     </row>
-    <row r="61" spans="1:11">
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
         <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-    </row>
-    <row r="62" spans="1:11">
+      <c r="L61"/>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
         <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
+      <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -3467,1457 +3585,1528 @@
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B2">
         <v>5458297.0</v>
       </c>
       <c r="C2">
         <v>6276641.0</v>
       </c>
       <c r="D2">
         <v>5820183.0</v>
       </c>
       <c r="E2">
         <v>6097140.0</v>
       </c>
       <c r="F2">
         <v>6048596.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B3">
         <v>1486892.0</v>
       </c>
       <c r="C3">
         <v>1792809.0</v>
       </c>
       <c r="D3">
         <v>1923046.0</v>
       </c>
       <c r="E3">
         <v>1889830.0</v>
       </c>
       <c r="F3">
         <v>1248959.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B5">
         <v>-136081571.0</v>
       </c>
       <c r="C5">
         <v>3255309.0</v>
       </c>
       <c r="D5">
         <v>-34264679.0</v>
       </c>
       <c r="E5">
         <v>-9648744.0</v>
       </c>
       <c r="F5">
         <v>-4550464.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B6">
         <v>-134594679.0</v>
       </c>
       <c r="C6">
         <v>5048118.0</v>
       </c>
       <c r="D6">
         <v>-32341633.0</v>
       </c>
       <c r="E6">
         <v>-7758914.0</v>
       </c>
       <c r="F6">
         <v>-3301505.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9">
         <v>4661090.0</v>
       </c>
       <c r="C9">
         <v>2125847.0</v>
       </c>
       <c r="D9">
         <v>2151041.0</v>
       </c>
       <c r="E9">
         <v>2212426.0</v>
       </c>
       <c r="F9">
         <v>2238327.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10">
         <v>-137723805.0</v>
       </c>
       <c r="C10">
         <v>719608.0</v>
       </c>
       <c r="D10">
         <v>-36791419.0</v>
       </c>
       <c r="E10">
         <v>-12260115.0</v>
       </c>
       <c r="F10">
         <v>-7210111.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11">
         <v>-8490.0</v>
       </c>
       <c r="C11">
         <v>9150.0</v>
       </c>
       <c r="D11">
         <v>7000.0</v>
       </c>
       <c r="E11">
         <v>8101.0</v>
       </c>
       <c r="F11">
         <v>9030.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12">
         <v>1642234.0</v>
       </c>
       <c r="C12">
         <v>2535701.0</v>
       </c>
       <c r="D12">
         <v>2526740.0</v>
       </c>
       <c r="E12">
         <v>2611371.0</v>
       </c>
       <c r="F12">
         <v>2659647.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B15">
         <v>-137715315.0</v>
       </c>
       <c r="C15">
         <v>710458.0</v>
       </c>
       <c r="D15">
         <v>-36798419.0</v>
       </c>
       <c r="E15">
         <v>-12268216.0</v>
       </c>
       <c r="F15">
         <v>-7219141.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B17">
         <v>-137715315.0</v>
       </c>
       <c r="C17">
         <v>710458.0</v>
       </c>
       <c r="D17">
         <v>-36798419.0</v>
       </c>
       <c r="E17">
         <v>-12268216.0</v>
       </c>
       <c r="F17">
         <v>-7219141.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B18">
         <v>-1642234.0</v>
       </c>
       <c r="C18">
         <v>-2535701.0</v>
       </c>
       <c r="D18">
         <v>-2526740.0</v>
       </c>
       <c r="E18">
         <v>-2611371.0</v>
       </c>
       <c r="F18">
         <v>-2659647.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B21">
         <v>-12351738.0</v>
       </c>
       <c r="C21">
         <v>-14918810.0</v>
       </c>
       <c r="D21">
         <v>-11264559.0</v>
       </c>
       <c r="E21">
         <v>-11827342.0</v>
       </c>
       <c r="F21">
         <v>-7927908.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B23">
         <v>22470297.0</v>
       </c>
       <c r="C23">
         <v>23321298.0</v>
       </c>
       <c r="D23">
         <v>19235783.0</v>
       </c>
       <c r="E23">
         <v>20136908.0</v>
       </c>
       <c r="F23">
         <v>16214831.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B25">
         <v>1486892.0</v>
       </c>
       <c r="C25">
         <v>1792809.0</v>
       </c>
       <c r="D25">
         <v>1923046.0</v>
       </c>
       <c r="E25">
         <v>1889830.0</v>
       </c>
       <c r="F25">
         <v>1248959.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B27">
         <v>5497018.0</v>
       </c>
       <c r="C27">
         <v>1666000.0</v>
       </c>
       <c r="D27">
         <v>1967000.0</v>
       </c>
       <c r="E27">
         <v>2006000.0</v>
       </c>
       <c r="F27">
         <v>819000.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B28">
         <v>12414810.0</v>
       </c>
       <c r="C28">
         <v>12162000.0</v>
       </c>
       <c r="D28">
         <v>8068000.0</v>
       </c>
       <c r="E28">
         <v>10787000.0</v>
       </c>
       <c r="F28">
         <v>8455000.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B29">
         <v>-8490.0</v>
       </c>
       <c r="C29">
         <v>9150.0</v>
       </c>
       <c r="D29">
         <v>7000.0</v>
       </c>
       <c r="E29">
         <v>8101.0</v>
       </c>
       <c r="F29">
         <v>9030.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B30">
         <v>17012828.0</v>
       </c>
       <c r="C30">
         <v>17044657.0</v>
       </c>
       <c r="D30">
         <v>13415600.0</v>
       </c>
       <c r="E30">
         <v>14039768.0</v>
       </c>
       <c r="F30">
         <v>10166235.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B31">
         <v>-125372067.0</v>
       </c>
       <c r="C31">
         <v>15638418.0</v>
       </c>
       <c r="D31">
         <v>-25526860.0</v>
       </c>
       <c r="E31">
         <v>-432773.0</v>
       </c>
       <c r="F31">
         <v>717797.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B32">
         <v>10119387.0</v>
       </c>
       <c r="C32">
         <v>8402488.0</v>
       </c>
       <c r="D32">
         <v>7971224.0</v>
       </c>
       <c r="E32">
         <v>8309566.0</v>
       </c>
       <c r="F32">
         <v>8286923.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="I1" t="s">
         <v>72</v>
       </c>
       <c r="J1" t="s">
         <v>73</v>
       </c>
       <c r="K1" t="s">
+        <v>74</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:11">
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B2">
+        <v>327388.0</v>
+      </c>
+      <c r="C2">
         <v>543146.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1487467.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1156998.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1094734.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>820098.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2752810.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1131691.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1094518.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1556622.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1941387.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B3">
+        <v>133691.0</v>
+      </c>
+      <c r="C3">
         <v>154300.0</v>
       </c>
-      <c r="C3"/>
-      <c r="D3">
+      <c r="D3"/>
+      <c r="E3">
         <v>365510.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>378998.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>392185.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>443392.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>436685.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>447883.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>464849.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>450021.0</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B5">
+        <v>-3168996.0</v>
+      </c>
+      <c r="C5">
         <v>-66732492.0</v>
       </c>
-      <c r="C5"/>
       <c r="D5">
+        <v>-373063754.0</v>
+      </c>
+      <c r="E5">
         <v>246188662.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-6696647.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-2509833.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-4077549.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2771288.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>9050301.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1053849.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-4515498.0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B6">
+        <v>-3035305.0</v>
+      </c>
+      <c r="C6">
         <v>-66578192.0</v>
       </c>
-      <c r="C6"/>
       <c r="D6">
+        <v>-372713555.0</v>
+      </c>
+      <c r="E6">
         <v>246554172.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-6317649.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2117648.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3634157.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2334603.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>9498184.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1518698.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-4065477.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9">
+        <v>408902.0</v>
+      </c>
+      <c r="C9">
         <v>1169079.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3229114.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1832003.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>227088.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>271885.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>339771.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>629743.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>747797.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>149537.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>504453.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10">
+        <v>-15446350.0</v>
+      </c>
+      <c r="C10">
         <v>-66744989.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-373089490.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>245690687.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-7291956.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3033047.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-4715951.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-3432931.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8415651.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>452839.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-5149677.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11">
+        <v>710.0</v>
+      </c>
+      <c r="C11">
         <v>-49438406.0</v>
       </c>
-      <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>49426794.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3122.0</v>
       </c>
-      <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>9150.0</v>
       </c>
-      <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>7000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:11">
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12">
+        <v>14841.0</v>
+      </c>
+      <c r="C12">
         <v>12497.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>25736.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>497975.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>595309.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>523214.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>638402.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>661643.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>634650.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>601006.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>634177.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14"/>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B15">
+        <v>-15447060.0</v>
+      </c>
+      <c r="C15">
         <v>-66744989.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-323651084.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>196263893.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-7295078.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-3033047.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-4715951.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-3432931.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>8406501.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>452839.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-5156677.0</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-    </row>
-    <row r="17" spans="1:11">
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>90</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>-66744989.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-323651084.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>196263893.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-7295078.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-3033047.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-4715951.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-3432931.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>8406501.0</v>
       </c>
-      <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>91</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>-12497.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-25736.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-497975.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-595309.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-523214.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-638402.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-661643.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-634650.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B21">
+        <v>-3168996.0</v>
+      </c>
+      <c r="C21">
         <v>-66392851.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-2077886.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1183997.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-6648961.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2451177.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-8314157.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2080090.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-2297693.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-2226870.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-2088207.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-    </row>
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B23">
+        <v>15239873.0</v>
+      </c>
+      <c r="C23">
         <v>68105076.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>4172998.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7970783.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3543160.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>11406738.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3841524.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4140008.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3933029.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4534047.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>98</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>154300.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>350199.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>365510.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>378998.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>392185.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>443392.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>436685.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>447883.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B27">
+        <v>324466.0</v>
+      </c>
+      <c r="C27">
         <v>442252.0</v>
       </c>
-      <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>144000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>312000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>396000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2092713.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1271063.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>447000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2040650.0</v>
       </c>
-      <c r="K27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B28">
+        <v>3253432.0</v>
+      </c>
+      <c r="C28">
         <v>2650000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5108000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2649000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5097000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1978000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7529984.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1438770.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1841000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1352246.0</v>
       </c>
-      <c r="K28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:11">
+      <c r="L28"/>
+    </row>
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>102</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>0.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-49438406.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>49426794.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3122.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
         <v>9150.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B30">
+        <v>14912485.0</v>
+      </c>
+      <c r="C30">
         <v>67561930.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6794467.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3016000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6876049.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2723062.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8653928.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2709833.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3045490.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2376407.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2592660.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B31">
+        <v>-12277354.0</v>
+      </c>
+      <c r="C31">
         <v>-352138.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-370960986.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>246874684.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-642995.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-581870.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3598206.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1352841.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>10713344.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2679709.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-3061470.0</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B32">
+        <v>736290.0</v>
+      </c>
+      <c r="C32">
         <v>1712225.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4716581.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2989001.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1321822.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1091983.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3092581.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1761434.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1842315.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1706159.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2445840.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F30"/>
@@ -4936,1415 +5125,1484 @@
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B2">
         <v>453162.0</v>
       </c>
       <c r="C2">
         <v>76878.0</v>
       </c>
       <c r="D2">
         <v>223034.0</v>
       </c>
       <c r="E2">
         <v>205278.0</v>
       </c>
       <c r="F2">
         <v>205406.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B3">
         <v>74754</v>
       </c>
       <c r="C3">
         <v>106421</v>
       </c>
       <c r="D3">
         <v>26512</v>
       </c>
       <c r="E3">
         <v>639383</v>
       </c>
       <c r="F3">
         <v>1189165</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B6">
         <v>-207880.0</v>
       </c>
       <c r="C6">
         <v>376284.0</v>
       </c>
       <c r="D6">
         <v>-146156.0</v>
       </c>
       <c r="E6">
         <v>17756.0</v>
       </c>
       <c r="F6">
         <v>-128.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B7">
         <v>-8183109.0</v>
       </c>
       <c r="C7">
         <v>-1021936.0</v>
       </c>
       <c r="D7">
         <v>2893357.0</v>
       </c>
       <c r="E7">
         <v>2002093.0</v>
       </c>
       <c r="F7">
         <v>231550.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B9">
         <v>291127.0</v>
       </c>
       <c r="C9">
         <v>83042.0</v>
       </c>
       <c r="D9">
         <v>-227218.0</v>
       </c>
       <c r="E9">
         <v>-270243.0</v>
       </c>
       <c r="F9">
         <v>67840.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B10">
         <v>484791.0</v>
       </c>
       <c r="C10">
         <v>1409180.0</v>
       </c>
       <c r="D10">
         <v>885547.0</v>
       </c>
       <c r="E10">
         <v>685011.0</v>
       </c>
       <c r="F10">
         <v>473550.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14">
         <v>1486892.0</v>
       </c>
       <c r="C14">
         <v>1792809.0</v>
       </c>
       <c r="D14">
         <v>1923046.0</v>
       </c>
       <c r="E14">
         <v>1889830.0</v>
       </c>
       <c r="F14">
         <v>1248959.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B16">
         <v>245282.0</v>
       </c>
       <c r="C16">
         <v>453162.0</v>
       </c>
       <c r="D16">
         <v>76878.0</v>
       </c>
       <c r="E16">
         <v>223034.0</v>
       </c>
       <c r="F16">
         <v>205278.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B18">
         <v>-15403227.0</v>
       </c>
       <c r="C18">
         <v>-11322044.0</v>
       </c>
       <c r="D18">
         <v>-8506258.0</v>
       </c>
       <c r="E18">
         <v>-9935989.0</v>
       </c>
       <c r="F18">
         <v>-8877158.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-101331.0</v>
       </c>
       <c r="D19">
         <v>-24112.0</v>
       </c>
       <c r="E19">
         <v>-614383.0</v>
       </c>
       <c r="F19">
         <v>-1189165.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B20">
         <v>4817234.0</v>
       </c>
       <c r="C20">
         <v>7985000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B21">
         <v>-6169425.0</v>
       </c>
       <c r="C21">
         <v>2627398.0</v>
       </c>
       <c r="D21">
         <v>8631938.0</v>
       </c>
       <c r="E21">
         <v>10044675.0</v>
       </c>
       <c r="F21">
         <v>10069076.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B22">
         <v>-137715315.0</v>
       </c>
       <c r="C22">
         <v>710458.0</v>
       </c>
       <c r="D22">
         <v>-36798419.0</v>
       </c>
       <c r="E22">
         <v>-12268216.0</v>
       </c>
       <c r="F22">
         <v>-7219141.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
         <v>31639898.0</v>
       </c>
       <c r="C23">
         <v>3109531.0</v>
       </c>
       <c r="D23">
         <v>-262896.0</v>
       </c>
       <c r="E23">
         <v>-102970.0</v>
       </c>
       <c r="F23">
         <v>-1192046.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24">
         <v>-16444551.0</v>
       </c>
       <c r="C24"/>
       <c r="D24">
         <v>2400.0</v>
       </c>
       <c r="E24">
         <v>25000.0</v>
       </c>
       <c r="F24"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25">
         <v>128958059.0</v>
       </c>
       <c r="C25">
         <v>-17589064.0</v>
       </c>
       <c r="D25">
         <v>23483676.0</v>
       </c>
       <c r="E25">
         <v>-1006972.0</v>
       </c>
       <c r="F25">
         <v>-2022578.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26">
         <v>-2000.0</v>
       </c>
       <c r="C26">
         <v>-3690.0</v>
       </c>
       <c r="D26">
         <v>-11340.0</v>
       </c>
       <c r="E26">
         <v>-12960.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27">
         <v>125000.0</v>
       </c>
       <c r="C27">
         <v>4892110.0</v>
       </c>
       <c r="D27">
         <v>18594.0</v>
       </c>
       <c r="E27">
         <v>86659.0</v>
       </c>
       <c r="F27">
         <v>73217.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28">
         <v>31639898.0</v>
       </c>
       <c r="C28">
         <v>11693239.0</v>
       </c>
       <c r="D28">
         <v>8357702.0</v>
       </c>
       <c r="E28">
         <v>9928745.0</v>
       </c>
       <c r="F28">
         <v>8877030.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
         <v>-15328473.0</v>
       </c>
       <c r="C29">
         <v>-11215623.0</v>
       </c>
       <c r="D29">
         <v>-8479746.0</v>
       </c>
       <c r="E29">
         <v>-9296606.0</v>
       </c>
       <c r="F29">
         <v>-7687993.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
         <v>-16519305.0</v>
       </c>
       <c r="C30">
         <v>-101331.0</v>
       </c>
       <c r="D30">
         <v>-24112.0</v>
       </c>
       <c r="E30">
         <v>-614383.0</v>
       </c>
       <c r="F30">
         <v>-1189165.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K30"/>
+  <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="I1" t="s">
         <v>72</v>
       </c>
       <c r="J1" t="s">
         <v>73</v>
       </c>
       <c r="K1" t="s">
+        <v>74</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:11">
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B2">
+        <v>92702.0</v>
+      </c>
+      <c r="C2">
         <v>453162.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1674674.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>185953.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>99542.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>453162.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>31845.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>151613.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>453552.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>76878.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>28731.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B3">
-        <v>20000</v>
+        <v>0</v>
       </c>
       <c r="C3">
         <v>20000</v>
       </c>
       <c r="D3">
+        <v>20000</v>
+      </c>
+      <c r="E3">
         <v>46162</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>11271</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>17325</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>74296</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>259875</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>292000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2660083</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>181546</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B6">
+        <v>-73340.0</v>
+      </c>
+      <c r="C6">
         <v>-360460.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1429392.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1488721.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>86411.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-353620.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>421317.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-119768.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-301939.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>376674.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>48147.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B7">
+        <v>429735.0</v>
+      </c>
+      <c r="C7">
         <v>-1281730.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-5755649.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-5096185.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2114429.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>554296.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1605357.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1300615.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-317323.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-399871.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-293795.0</v>
       </c>
     </row>
-    <row r="8" spans="1:11">
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B9">
+        <v>-103933.0</v>
+      </c>
+      <c r="C9">
         <v>168161.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-144988.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>7933.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-11429.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>439611.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-338402.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>166863.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-42289.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>296870.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-219786.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B10">
+        <v>11587.0</v>
+      </c>
+      <c r="C10">
         <v>69788.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>293494.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>35182.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>190036.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-33921.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1122837.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>808678.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-720882.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>198547.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>290492.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-    </row>
-    <row r="13" spans="1:11">
+      <c r="L12"/>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14">
+        <v>133691.0</v>
+      </c>
+      <c r="C14">
         <v>154300.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>350199.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>365510.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>378998.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>392185.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>443392.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>436685.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>447883.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>464849.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>450021.0</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B16">
+        <v>19362.0</v>
+      </c>
+      <c r="C16">
         <v>92702.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>245282.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1674674.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>185953.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>99542.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>453162.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>31845.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>151613.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>453552.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>76878.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B18">
+        <v>-1644048.0</v>
+      </c>
+      <c r="C18">
         <v>-2453221.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-7526568.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4323600.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1524474.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2048589.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5062036.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-585399.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3014526.0</v>
       </c>
-      <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>-2230440.0</v>
       </c>
     </row>
-    <row r="19" spans="1:11">
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-21002319.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-10034.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>65340.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-74296.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>259875.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-292000.0</v>
       </c>
-      <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>124</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>-2916811.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>4212161.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1609647.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1912237.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>5960000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>195000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1830000.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>125</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>-11023.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1651340.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-7520765.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-300000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1584131.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>202519.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-    </row>
-    <row r="22" spans="1:11">
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B22">
+        <v>-15447060.0</v>
+      </c>
+      <c r="C22">
         <v>-66744989.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-323651084.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>196263893.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-7295078.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-3033047.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-4715951.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-3432932.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8406502.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>452839.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-5156677.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
+        <v>-21853.0</v>
+      </c>
+      <c r="C23">
         <v>-2916810.0</v>
       </c>
-      <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>1112000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1679877.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1107485.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>264372.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1819670.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-81996.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-49891.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24">
+        <v>3904225.0</v>
+      </c>
+      <c r="C24">
         <v>4447708.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>1237.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>82665.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25">
+        <v>11871708.0</v>
+      </c>
+      <c r="C25">
         <v>64476289.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3179211.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-245237450.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3288448.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>55302.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-4001934.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>850358.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-11259588.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-3177900.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2588465.0</v>
       </c>
     </row>
-    <row r="26" spans="1:11">
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26">
-        <v>-2000.0</v>
+        <v>-852.0</v>
       </c>
       <c r="C26">
         <v>-2000.0</v>
       </c>
       <c r="D26">
+        <v>-2000.0</v>
+      </c>
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1260.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>-810.0</v>
       </c>
     </row>
-    <row r="27" spans="1:11">
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27">
+        <v>1367878.0</v>
+      </c>
+      <c r="C27">
         <v>942909.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1561652.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>-77145.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3127807.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>0.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4892110.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
-      <c r="J27"/>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28">
+        <v>-21853.0</v>
+      </c>
+      <c r="C28">
         <v>-11023.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1649468.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>26768479.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1609647.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1612304.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5483354.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>465631.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2712587.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3031667.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2310542.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>-1644048.0</v>
+      </c>
+      <c r="C29">
         <v>-2453221.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-7506568.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-4277438.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1513203.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2031264.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-4987740.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-845274.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2722526.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2660083.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2411986.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
+        <v>1592561.0</v>
+      </c>
+      <c r="C30">
         <v>2311664.0</v>
       </c>
-      <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-21002319.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-10034.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>65340.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-74296.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>259875.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-292000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5090.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>149591.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>