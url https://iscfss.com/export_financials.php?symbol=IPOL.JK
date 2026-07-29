--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -4378,51 +4378,53 @@
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
     </row>
     <row r="5" spans="1:69">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5">
         <v>-6998093.0</v>
       </c>
       <c r="C5">
         <v>-7773448.0</v>
       </c>
-      <c r="D5"/>
+      <c r="D5">
+        <v>-149611903980.0</v>
+      </c>
       <c r="E5">
         <v>-9441925.0</v>
       </c>
       <c r="F5">
         <v>-10289424.0</v>
       </c>
       <c r="G5">
         <v>-10606844.0</v>
       </c>
       <c r="H5">
         <v>-8014454.0</v>
       </c>
       <c r="I5">
         <v>-10352671.0</v>
       </c>
       <c r="J5">
         <v>-10004529.0</v>
       </c>
       <c r="K5">
         <v>-8876743.0</v>
       </c>
       <c r="L5">
         <v>-10664304.0</v>
       </c>
       <c r="M5">
@@ -14559,51 +14561,51 @@
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
         <v>129</v>
       </c>
       <c r="BO1" t="s">
         <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>161</v>
       </c>
       <c r="BQ1" t="s">
         <v>162</v>
       </c>
       <c r="BR1" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="2" spans="1:70">
       <c r="A2" t="s">
         <v>130</v>
       </c>
       <c r="B2">
-        <v>52418095.0</v>
+        <v>52683752.0</v>
       </c>
       <c r="C2">
         <v>51439458.0</v>
       </c>
       <c r="D2">
         <v>51966839.0</v>
       </c>
       <c r="E2">
         <v>52210952.0</v>
       </c>
       <c r="F2">
         <v>43223838.0</v>
       </c>
       <c r="G2">
         <v>44873031.0</v>
       </c>
       <c r="H2">
         <v>44120495.0</v>
       </c>
       <c r="I2">
         <v>41611343.0</v>
       </c>
       <c r="J2">
         <v>41997490.0</v>
       </c>
@@ -14930,51 +14932,51 @@
       <c r="AU3">
         <v>119424.0</v>
       </c>
       <c r="AV3">
         <v>123911.0</v>
       </c>
       <c r="AW3">
         <v>120919.0</v>
       </c>
       <c r="AX3">
         <v>115489.0</v>
       </c>
       <c r="AY3">
         <v>2751818.0</v>
       </c>
       <c r="AZ3">
         <v>110656.0</v>
       </c>
       <c r="BA3">
         <v>127077.0</v>
       </c>
       <c r="BB3">
         <v>110729.0</v>
       </c>
       <c r="BC3">
-        <v>-5484160.0</v>
+        <v>2758895.0</v>
       </c>
       <c r="BD3">
         <v>8114137.0</v>
       </c>
       <c r="BE3">
         <v>-4656290.6</v>
       </c>
       <c r="BF3">
         <v>2023805.0</v>
       </c>
       <c r="BG3">
         <v>-3831617.7</v>
       </c>
       <c r="BH3">
         <v>1152292.0</v>
       </c>
       <c r="BI3">
         <v>1597837.0</v>
       </c>
       <c r="BJ3">
         <v>1521100.0</v>
       </c>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
@@ -15200,51 +15202,51 @@
       <c r="AU5">
         <v>1500831.0</v>
       </c>
       <c r="AV5">
         <v>4658250.0</v>
       </c>
       <c r="AW5">
         <v>4704698.0</v>
       </c>
       <c r="AX5">
         <v>2520706.0</v>
       </c>
       <c r="AY5">
         <v>4234492.0</v>
       </c>
       <c r="AZ5">
         <v>5270243.0</v>
       </c>
       <c r="BA5">
         <v>3950850.0</v>
       </c>
       <c r="BB5">
         <v>3746464.0</v>
       </c>
       <c r="BC5">
-        <v>12610689.0</v>
+        <v>7126529.0</v>
       </c>
       <c r="BD5">
         <v>-5496861.0</v>
       </c>
       <c r="BE5">
         <v>7918798.6</v>
       </c>
       <c r="BF5">
         <v>1500125.0</v>
       </c>
       <c r="BG5">
         <v>3671421.71</v>
       </c>
       <c r="BH5">
         <v>257946.0</v>
       </c>
       <c r="BI5">
         <v>5056463.0</v>
       </c>
       <c r="BJ5">
         <v>4713343.0</v>
       </c>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
@@ -15396,63 +15398,63 @@
       <c r="AU6">
         <v>1620255.0</v>
       </c>
       <c r="AV6">
         <v>4782161.0</v>
       </c>
       <c r="AW6">
         <v>4825617.0</v>
       </c>
       <c r="AX6">
         <v>2636195.0</v>
       </c>
       <c r="AY6">
         <v>6986310.0</v>
       </c>
       <c r="AZ6">
         <v>5380899.0</v>
       </c>
       <c r="BA6">
         <v>4077927.0</v>
       </c>
       <c r="BB6">
         <v>3857193.0</v>
       </c>
       <c r="BC6">
-        <v>7126529.0</v>
+        <v>9885424.0</v>
       </c>
       <c r="BD6">
         <v>2617276.0</v>
       </c>
       <c r="BE6">
         <v>3262508.0</v>
       </c>
       <c r="BF6">
         <v>3523930.0</v>
       </c>
       <c r="BG6">
-        <v>-160195.99</v>
+        <v>-139410.19</v>
       </c>
       <c r="BH6">
         <v>1410238.0</v>
       </c>
       <c r="BI6">
         <v>6654300.0</v>
       </c>
       <c r="BJ6">
         <v>6234443.0</v>
       </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
     </row>
     <row r="7" spans="1:70">
       <c r="A7" t="s">
         <v>135</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
@@ -15581,51 +15583,51 @@
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
     </row>
     <row r="9" spans="1:70">
       <c r="A9" t="s">
         <v>137</v>
       </c>
       <c r="B9">
-        <v>9099337.0</v>
+        <v>9314464.0</v>
       </c>
       <c r="C9">
         <v>11253807.0</v>
       </c>
       <c r="D9">
         <v>9859637.0</v>
       </c>
       <c r="E9">
         <v>11258204.0</v>
       </c>
       <c r="F9">
         <v>10321050.0</v>
       </c>
       <c r="G9">
         <v>11000217.0</v>
       </c>
       <c r="H9">
         <v>11026531.0</v>
       </c>
       <c r="I9">
         <v>8334359.0</v>
       </c>
       <c r="J9">
         <v>8962731.0</v>
       </c>
@@ -15793,51 +15795,51 @@
       </c>
       <c r="BM9">
         <v>146588000000.0</v>
       </c>
       <c r="BN9">
         <v>152282000000.0</v>
       </c>
       <c r="BO9">
         <v>87060030000.0</v>
       </c>
       <c r="BP9">
         <v>90136088000.0</v>
       </c>
       <c r="BQ9">
         <v>72664941000.0</v>
       </c>
       <c r="BR9">
         <v>72664941000.0</v>
       </c>
     </row>
     <row r="10" spans="1:70">
       <c r="A10" t="s">
         <v>138</v>
       </c>
       <c r="B10">
-        <v>557784.0</v>
+        <v>562144.0</v>
       </c>
       <c r="C10">
         <v>904409.0</v>
       </c>
       <c r="D10">
         <v>160902.0</v>
       </c>
       <c r="E10">
         <v>603136.0</v>
       </c>
       <c r="F10">
         <v>645886.0</v>
       </c>
       <c r="G10">
         <v>1124171.0</v>
       </c>
       <c r="H10">
         <v>337033.0</v>
       </c>
       <c r="I10">
         <v>271571.0</v>
       </c>
       <c r="J10">
         <v>302562.0</v>
       </c>
@@ -16005,51 +16007,51 @@
       </c>
       <c r="BM10">
         <v>73731000000.0</v>
       </c>
       <c r="BN10">
         <v>82786000000.0</v>
       </c>
       <c r="BO10">
         <v>36430629100.0</v>
       </c>
       <c r="BP10">
         <v>36657658700.0</v>
       </c>
       <c r="BQ10">
         <v>28387856100.0</v>
       </c>
       <c r="BR10">
         <v>28387856100.0</v>
       </c>
     </row>
     <row r="11" spans="1:70">
       <c r="A11" t="s">
         <v>139</v>
       </c>
       <c r="B11">
-        <v>86217.0</v>
+        <v>86891.0</v>
       </c>
       <c r="C11">
         <v>257282.0</v>
       </c>
       <c r="D11">
         <v>31577.0</v>
       </c>
       <c r="E11">
         <v>519422.0</v>
       </c>
       <c r="F11">
         <v>325822.0</v>
       </c>
       <c r="G11">
         <v>704609.0</v>
       </c>
       <c r="H11">
         <v>29976.0</v>
       </c>
       <c r="I11">
         <v>33135.0</v>
       </c>
       <c r="J11">
         <v>111191.0</v>
       </c>
@@ -16767,51 +16769,51 @@
       </c>
       <c r="BM14">
         <v>3517000000.0</v>
       </c>
       <c r="BN14">
         <v>4365000000.0</v>
       </c>
       <c r="BO14">
         <v>651383500.0</v>
       </c>
       <c r="BP14">
         <v>1911389900.0</v>
       </c>
       <c r="BQ14">
         <v>1388113300.0</v>
       </c>
       <c r="BR14">
         <v>1388113300.0</v>
       </c>
     </row>
     <row r="15" spans="1:70">
       <c r="A15" t="s">
         <v>143</v>
       </c>
       <c r="B15">
-        <v>360596.0</v>
+        <v>363415.0</v>
       </c>
       <c r="C15">
         <v>485680.0</v>
       </c>
       <c r="D15">
         <v>46375.0</v>
       </c>
       <c r="E15">
         <v>169384.0</v>
       </c>
       <c r="F15">
         <v>350493.0</v>
       </c>
       <c r="G15">
         <v>458654.0</v>
       </c>
       <c r="H15">
         <v>249886.0</v>
       </c>
       <c r="I15">
         <v>200718.0</v>
       </c>
       <c r="J15">
         <v>150119.0</v>
       </c>
@@ -17505,51 +17507,51 @@
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
     </row>
     <row r="21" spans="1:70">
       <c r="A21" t="s">
         <v>149</v>
       </c>
       <c r="B21">
-        <v>2066925.0</v>
+        <v>2593586.0</v>
       </c>
       <c r="C21">
         <v>2763181.0</v>
       </c>
       <c r="D21">
         <v>2215996.0</v>
       </c>
       <c r="E21">
         <v>2376382.0</v>
       </c>
       <c r="F21">
         <v>2373777.0</v>
       </c>
       <c r="G21">
         <v>2774197.0</v>
       </c>
       <c r="H21">
         <v>1681493.0</v>
       </c>
       <c r="I21">
         <v>1570854.0</v>
       </c>
       <c r="J21">
         <v>1567706.0</v>
       </c>
@@ -19069,51 +19071,51 @@
         <v>6445182.0</v>
       </c>
       <c r="BH30">
         <v>4481631.0</v>
       </c>
       <c r="BI30">
         <v>4760842.0</v>
       </c>
       <c r="BJ30">
         <v>4921705.0</v>
       </c>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
     </row>
     <row r="31" spans="1:70">
       <c r="A31" t="s">
         <v>159</v>
       </c>
       <c r="B31">
-        <v>-1509140.0</v>
+        <v>-2031442.0</v>
       </c>
       <c r="C31">
         <v>-1858772.0</v>
       </c>
       <c r="D31">
         <v>-2055094.0</v>
       </c>
       <c r="E31">
         <v>-1773246.0</v>
       </c>
       <c r="F31">
         <v>-1727891.0</v>
       </c>
       <c r="G31">
         <v>-1650026.0</v>
       </c>
       <c r="H31">
         <v>-1344460.0</v>
       </c>
       <c r="I31">
         <v>-1299283.0</v>
       </c>
       <c r="J31">
         <v>-1265144.0</v>
       </c>
@@ -19265,51 +19267,51 @@
         <v>-5467338.49</v>
       </c>
       <c r="BH31">
         <v>-303598.5</v>
       </c>
       <c r="BI31">
         <v>241836.0</v>
       </c>
       <c r="BJ31">
         <v>61763.0</v>
       </c>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
     </row>
     <row r="32" spans="1:70">
       <c r="A32" t="s">
         <v>160</v>
       </c>
       <c r="B32">
-        <v>61517432.0</v>
+        <v>61998216.0</v>
       </c>
       <c r="C32">
         <v>62693266.0</v>
       </c>
       <c r="D32">
         <v>61826476.0</v>
       </c>
       <c r="E32">
         <v>63469156.0</v>
       </c>
       <c r="F32">
         <v>53544888.0</v>
       </c>
       <c r="G32">
         <v>55873248.0</v>
       </c>
       <c r="H32">
         <v>55147026.0</v>
       </c>
       <c r="I32">
         <v>49945702.0</v>
       </c>
       <c r="J32">
         <v>50960221.0</v>
       </c>
@@ -20091,51 +20093,51 @@
       <c r="M14">
         <v>10860693.0</v>
       </c>
       <c r="N14">
         <v>10967241.0</v>
       </c>
       <c r="O14">
         <v>10810322.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
         <v>177</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
-        <v>-2450462.0</v>
+        <v>2450462.0</v>
       </c>
       <c r="F15">
         <v>2214524.0</v>
       </c>
       <c r="G15">
         <v>2214524.0</v>
       </c>
       <c r="H15">
         <v>1338282.0</v>
       </c>
       <c r="I15">
         <v>1338282.0</v>
       </c>
       <c r="J15">
         <v>1697541.0</v>
       </c>
       <c r="K15">
         <v>1697541.0</v>
       </c>
       <c r="L15">
         <v>1697541.0</v>
       </c>
       <c r="M15">
         <v>532379.0</v>
       </c>
@@ -20454,51 +20456,51 @@
       </c>
       <c r="O22">
         <v>7241709.0</v>
       </c>
       <c r="P22">
         <v>5825366.4</v>
       </c>
       <c r="Q22">
         <v>18678070.0</v>
       </c>
       <c r="R22">
         <v>9913983.0</v>
       </c>
       <c r="S22">
         <v>2051609000.0</v>
       </c>
       <c r="T22">
         <v>2379743000.0</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
         <v>184</v>
       </c>
       <c r="B23">
-        <v>-45885.0</v>
+        <v>-45886.0</v>
       </c>
       <c r="C23">
         <v>12515830.0</v>
       </c>
       <c r="D23">
         <v>6663413.0</v>
       </c>
       <c r="E23">
         <v>177931485.0</v>
       </c>
       <c r="F23">
         <v>168568561.0</v>
       </c>
       <c r="G23">
         <v>84514.0</v>
       </c>
       <c r="H23">
         <v>49274.0</v>
       </c>
       <c r="I23">
         <v>64160.0</v>
       </c>
       <c r="J23">
         <v>2514984.0</v>
       </c>
@@ -20572,51 +20574,51 @@
         <v>73334.0</v>
       </c>
       <c r="N24">
         <v>232772.0</v>
       </c>
       <c r="O24">
         <v>75136.0</v>
       </c>
       <c r="P24">
         <v>148810.0</v>
       </c>
       <c r="Q24">
         <v>51778.0</v>
       </c>
       <c r="R24">
         <v>138884.0</v>
       </c>
       <c r="S24"/>
       <c r="T24"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
         <v>186</v>
       </c>
       <c r="B25">
-        <v>5078786.0</v>
+        <v>5078787.0</v>
       </c>
       <c r="C25">
         <v>-12269176.0</v>
       </c>
       <c r="D25">
         <v>3246904.0</v>
       </c>
       <c r="E25">
         <v>-3540047.0</v>
       </c>
       <c r="F25">
         <v>-18541796.0</v>
       </c>
       <c r="G25">
         <v>15401912.0</v>
       </c>
       <c r="H25">
         <v>4846636.0</v>
       </c>
       <c r="I25">
         <v>-4854391.0</v>
       </c>
       <c r="J25">
         <v>-2104067.0</v>
       </c>
@@ -22536,55 +22538,65 @@
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
     </row>
     <row r="14" spans="1:72">
       <c r="A14" t="s">
         <v>176</v>
       </c>
       <c r="B14">
         <v>4793059.0</v>
       </c>
       <c r="C14">
         <v>4681658.0</v>
       </c>
-      <c r="D14"/>
-[...3 lines deleted...]
-      <c r="H14"/>
+      <c r="D14">
+        <v>75058456492.0</v>
+      </c>
+      <c r="E14">
+        <v>66839123566.0</v>
+      </c>
+      <c r="F14">
+        <v>64651266969.0</v>
+      </c>
+      <c r="G14">
+        <v>52768429775.0</v>
+      </c>
+      <c r="H14">
+        <v>48499979202.0</v>
+      </c>
       <c r="I14">
         <v>3129978.0</v>
       </c>
       <c r="J14">
         <v>2856240.0</v>
       </c>
       <c r="K14">
         <v>2986088.0</v>
       </c>
       <c r="L14">
         <v>2824179.0</v>
       </c>
       <c r="M14">
         <v>2975498.0</v>
       </c>
       <c r="N14">
         <v>2737453.0</v>
       </c>
       <c r="O14">
         <v>87984.0</v>
       </c>
       <c r="P14">
         <v>84417.0</v>
       </c>
       <c r="Q14">
@@ -23655,57 +23667,57 @@
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
     </row>
     <row r="22" spans="1:72">
       <c r="A22" t="s">
         <v>143</v>
       </c>
       <c r="B22">
         <v>360596.0</v>
       </c>
       <c r="C22">
         <v>485680.0</v>
       </c>
       <c r="D22">
-        <v>46375.0</v>
+        <v>758718187.0</v>
       </c>
       <c r="E22">
-        <v>169384.0</v>
+        <v>2792561042.0</v>
       </c>
       <c r="F22">
-        <v>350493.0</v>
+        <v>5729139106.0</v>
       </c>
       <c r="G22">
         <v>1059377.0</v>
       </c>
       <c r="H22">
         <v>249886.0</v>
       </c>
       <c r="I22">
         <v>200718.0</v>
       </c>
       <c r="J22">
         <v>150119.0</v>
       </c>
       <c r="K22">
         <v>185535.0</v>
       </c>
       <c r="L22">
         <v>12657.0</v>
       </c>
       <c r="M22">
         <v>-23365.0</v>
       </c>
       <c r="N22">
         <v>110783.0</v>
       </c>
@@ -23863,51 +23875,51 @@
         <v>59306000000.0</v>
       </c>
       <c r="BN22">
         <v>60967000000.0</v>
       </c>
       <c r="BO22">
         <v>19021534600.0</v>
       </c>
       <c r="BP22">
         <v>28243282500.0</v>
       </c>
       <c r="BQ22">
         <v>23087591400.0</v>
       </c>
       <c r="BR22">
         <v>23087591400.0</v>
       </c>
       <c r="BS22"/>
       <c r="BT22"/>
     </row>
     <row r="23" spans="1:72">
       <c r="A23" t="s">
         <v>184</v>
       </c>
       <c r="B23">
-        <v>-13776.0</v>
+        <v>-13775.0</v>
       </c>
       <c r="C23">
         <v>-10621.0</v>
       </c>
       <c r="D23">
         <v>24216.0</v>
       </c>
       <c r="E23">
         <v>-23557.0</v>
       </c>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23">
         <v>28822.0</v>
       </c>
       <c r="I23">
         <v>-28822.0</v>
       </c>
       <c r="J23"/>
       <c r="K23">
         <v>2200082.0</v>
       </c>
       <c r="L23">
         <v>48049908.0</v>
       </c>
@@ -24066,51 +24078,51 @@
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23">
         <v>176782367800.0</v>
       </c>
       <c r="BP23">
         <v>18697301600.0</v>
       </c>
       <c r="BQ23">
         <v>16941583700.0</v>
       </c>
       <c r="BR23">
         <v>8470791800.0</v>
       </c>
       <c r="BS23"/>
       <c r="BT23">
         <v>45987005100.0</v>
       </c>
     </row>
     <row r="24" spans="1:72">
       <c r="A24" t="s">
         <v>185</v>
       </c>
       <c r="B24"/>
       <c r="C24">
-        <v>2464040.0</v>
+        <v>957132.0</v>
       </c>
       <c r="D24">
         <v>61861.0</v>
       </c>
       <c r="E24">
         <v>-932008.0</v>
       </c>
       <c r="F24">
         <v>2377054.0</v>
       </c>
       <c r="G24">
         <v>164399.0</v>
       </c>
       <c r="H24">
         <v>-190969.0</v>
       </c>
       <c r="I24">
         <v>713404.0</v>
       </c>
       <c r="J24">
         <v>161505.0</v>
       </c>
       <c r="K24">
         <v>10467.0</v>
       </c>
@@ -24120,51 +24132,51 @@
       <c r="M24">
         <v>1516207.0</v>
       </c>
       <c r="N24">
         <v>229.0</v>
       </c>
       <c r="O24">
         <v>37250.0</v>
       </c>
       <c r="P24">
         <v>1735.0</v>
       </c>
       <c r="Q24">
         <v>379.0</v>
       </c>
       <c r="R24">
         <v>37381.0</v>
       </c>
       <c r="S24">
         <v>-3493645.0</v>
       </c>
       <c r="T24">
         <v>543297.0</v>
       </c>
       <c r="U24">
-        <v>2807149.0</v>
+        <v>1.0</v>
       </c>
       <c r="V24">
         <v>7100.0</v>
       </c>
       <c r="W24">
         <v>12565.0</v>
       </c>
       <c r="X24">
         <v>18608.0</v>
       </c>
       <c r="Y24">
         <v>21749.0</v>
       </c>
       <c r="Z24">
         <v>45275.0</v>
       </c>
       <c r="AA24">
         <v>31232.0</v>
       </c>
       <c r="AB24">
         <v>1476.0</v>
       </c>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24">
@@ -24255,51 +24267,51 @@
       <c r="BH24">
         <v>12445.0</v>
       </c>
       <c r="BI24">
         <v>63677.0</v>
       </c>
       <c r="BJ24">
         <v>28240.0</v>
       </c>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
     </row>
     <row r="25" spans="1:72">
       <c r="A25" t="s">
         <v>186</v>
       </c>
       <c r="B25">
-        <v>-5785238.0</v>
+        <v>-5785236.0</v>
       </c>
       <c r="C25">
         <v>1282980.0</v>
       </c>
       <c r="D25">
         <v>11773036.0</v>
       </c>
       <c r="E25">
         <v>9160829.0</v>
       </c>
       <c r="F25">
         <v>-3921044.0</v>
       </c>
       <c r="G25">
         <v>8505990.0</v>
       </c>
       <c r="H25">
         <v>-1452961.0</v>
       </c>
       <c r="I25">
         <v>-4766467.0</v>
       </c>
       <c r="J25">
         <v>-8708951.0</v>
       </c>