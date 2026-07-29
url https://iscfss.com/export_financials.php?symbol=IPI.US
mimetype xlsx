--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2353,51 +2353,51 @@
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
-        <v>-80246000.0</v>
+        <v>-78228001.0</v>
       </c>
       <c r="C28">
         <v>-37061000.0</v>
       </c>
       <c r="D28">
         <v>-1879000.0</v>
       </c>
       <c r="E28">
         <v>-16308000.0</v>
       </c>
       <c r="F28">
         <v>-34573000.0</v>
       </c>
       <c r="G28">
         <v>37364000.0</v>
       </c>
       <c r="H28">
         <v>35362000.0</v>
       </c>
       <c r="I28">
         <v>16420000.0</v>
       </c>
       <c r="J28">
         <v>62269000.0</v>
       </c>
@@ -2803,51 +2803,51 @@
       </c>
       <c r="P35">
         <v>12062000.0</v>
       </c>
       <c r="Q35">
         <v>25638000.0</v>
       </c>
       <c r="R35">
         <v>23836000.0</v>
       </c>
       <c r="S35">
         <v>14539000.0</v>
       </c>
       <c r="T35">
         <v>106014368.0</v>
       </c>
       <c r="U35">
         <v>136660304.0</v>
       </c>
     </row>
     <row r="36" spans="1:21">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
-        <v>62095000.0</v>
+        <v>42911000.0</v>
       </c>
       <c r="C36">
         <v>43664000.0</v>
       </c>
       <c r="D36">
         <v>57431000.0</v>
       </c>
       <c r="E36">
         <v>26880000.0</v>
       </c>
       <c r="F36">
         <v>30534000.0</v>
       </c>
       <c r="G36">
         <v>33838000.0</v>
       </c>
       <c r="H36">
         <v>35403000.0</v>
       </c>
       <c r="I36">
         <v>33664000.0</v>
       </c>
       <c r="J36">
         <v>34085000.0</v>
       </c>
@@ -3039,51 +3039,51 @@
       </c>
       <c r="P39">
         <v>9946000.0</v>
       </c>
       <c r="Q39">
         <v>7567000.0</v>
       </c>
       <c r="R39">
         <v>12439000.0</v>
       </c>
       <c r="S39">
         <v>7026000.0</v>
       </c>
       <c r="T39">
         <v>3222594.0</v>
       </c>
       <c r="U39">
         <v>1304975.0</v>
       </c>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
-        <v>578000.0</v>
+        <v>41793001.0</v>
       </c>
       <c r="C40">
         <v>24657000.0</v>
       </c>
       <c r="D40">
         <v>33620000.0</v>
       </c>
       <c r="E40">
         <v>30223000.0</v>
       </c>
       <c r="F40">
         <v>64314000.0</v>
       </c>
       <c r="G40">
         <v>49939000.0</v>
       </c>
       <c r="H40">
         <v>55216000.0</v>
       </c>
       <c r="I40">
         <v>24732000.0</v>
       </c>
       <c r="J40">
         <v>11602000.0</v>
       </c>
@@ -3640,51 +3640,51 @@
         <v>13900000.0</v>
       </c>
       <c r="K50">
         <v>133434000.0</v>
       </c>
       <c r="L50">
         <v>149485000.0</v>
       </c>
       <c r="M50">
         <v>150000000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
     </row>
     <row r="51" spans="1:21">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
-        <v>3291000.0</v>
+        <v>5308999.0</v>
       </c>
       <c r="C51">
         <v>4248000.0</v>
       </c>
       <c r="D51">
         <v>2192000.0</v>
       </c>
       <c r="E51">
         <v>2206000.0</v>
       </c>
       <c r="F51">
         <v>1879000.0</v>
       </c>
       <c r="G51">
         <v>56879000.0</v>
       </c>
       <c r="H51">
         <v>55965000.0</v>
       </c>
       <c r="I51">
         <v>49642000.0</v>
       </c>
       <c r="J51">
         <v>63337000.0</v>
       </c>
@@ -3695,51 +3695,51 @@
         <v>169173000.0</v>
       </c>
       <c r="M51">
         <v>150000000.0</v>
       </c>
       <c r="N51">
         <v>150000000.0</v>
       </c>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51">
         <v>101355398.0</v>
       </c>
       <c r="U51">
         <v>132189489.0</v>
       </c>
     </row>
     <row r="52" spans="1:21">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52">
-        <v>0.0</v>
+        <v>2017999.0</v>
       </c>
       <c r="C52">
         <v>1630000.0</v>
       </c>
       <c r="D52">
         <v>2348000.0</v>
       </c>
       <c r="E52">
         <v>1608000.0</v>
       </c>
       <c r="F52">
         <v>1655000.0</v>
       </c>
       <c r="G52">
         <v>10000000.0</v>
       </c>
       <c r="H52">
         <v>22187000.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>13900000.0</v>
       </c>
@@ -4982,51 +4982,51 @@
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5"/>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5"/>
       <c r="U5">
-        <v>-273875000.0</v>
+        <v>0.0</v>
       </c>
       <c r="V5">
         <v>-265906000.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>-249196000.0</v>
       </c>
       <c r="Y5">
         <v>-240806000.0</v>
       </c>
       <c r="Z5">
         <v>-233368000.0</v>
       </c>
       <c r="AA5">
         <v>-224354000.0</v>
       </c>
       <c r="AB5">
         <v>-216182000.0</v>
       </c>
       <c r="AC5">
         <v>-208182000.0</v>
       </c>
@@ -7727,51 +7727,51 @@
       <c r="J21">
         <v>19184000.0</v>
       </c>
       <c r="K21">
         <v>24100000.0</v>
       </c>
       <c r="L21">
         <v>19184000.0</v>
       </c>
       <c r="M21">
         <v>19184000.0</v>
       </c>
       <c r="N21">
         <v>19184000.0</v>
       </c>
       <c r="O21">
         <v>19184000.0</v>
       </c>
       <c r="P21">
         <v>19184000.0</v>
       </c>
       <c r="Q21">
         <v>19184000.0</v>
       </c>
       <c r="R21">
-        <v>19184000.0</v>
+        <v>24684000.0</v>
       </c>
       <c r="S21">
         <v>24743000.0</v>
       </c>
       <c r="T21">
         <v>19184000.0</v>
       </c>
       <c r="U21">
         <v>19184000.0</v>
       </c>
       <c r="V21">
         <v>19184000.0</v>
       </c>
       <c r="W21">
         <v>25065000.0</v>
       </c>
       <c r="X21">
         <v>19184000.0</v>
       </c>
       <c r="Y21">
         <v>19184000.0</v>
       </c>
       <c r="Z21">
         <v>19184000.0</v>
       </c>
@@ -10576,108 +10576,108 @@
         <v>10434000.0</v>
       </c>
       <c r="BU35">
         <v>9592000.0</v>
       </c>
       <c r="BV35">
         <v>108299000.0</v>
       </c>
       <c r="BW35">
         <v>106014368.0</v>
       </c>
       <c r="BX35">
         <v>94807587.0</v>
       </c>
       <c r="BY35"/>
       <c r="BZ35"/>
     </row>
     <row r="36" spans="1:78">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
         <v>39407000.0</v>
       </c>
       <c r="C36">
-        <v>62095000.0</v>
+        <v>42911000.0</v>
       </c>
       <c r="D36">
-        <v>60617000.0</v>
+        <v>41433000.0</v>
       </c>
       <c r="E36">
         <v>34967000.0</v>
       </c>
       <c r="F36">
         <v>38818000.0</v>
       </c>
       <c r="G36">
         <v>43664000.0</v>
       </c>
       <c r="H36">
         <v>41780000.0</v>
       </c>
       <c r="I36">
         <v>39899000.0</v>
       </c>
       <c r="J36">
         <v>39152000.0</v>
       </c>
       <c r="K36">
         <v>57431000.0</v>
       </c>
       <c r="L36">
         <v>32211000.0</v>
       </c>
       <c r="M36">
         <v>31929000.0</v>
       </c>
       <c r="N36">
         <v>31958000.0</v>
       </c>
       <c r="O36">
         <v>32117000.0</v>
       </c>
       <c r="P36">
         <v>32775000.0</v>
       </c>
       <c r="Q36">
         <v>42103000.0</v>
       </c>
       <c r="R36">
-        <v>40112000.0</v>
+        <v>231187000.0</v>
       </c>
       <c r="S36">
         <v>30534000.0</v>
       </c>
       <c r="T36">
-        <v>39470000.0</v>
+        <v>38951000.0</v>
       </c>
       <c r="U36">
-        <v>39589000.0</v>
+        <v>39070000.0</v>
       </c>
       <c r="V36">
-        <v>40035000.0</v>
+        <v>39517000.0</v>
       </c>
       <c r="W36">
         <v>33838000.0</v>
       </c>
       <c r="X36">
         <v>39938000.0</v>
       </c>
       <c r="Y36">
         <v>39705000.0</v>
       </c>
       <c r="Z36">
         <v>36129000.0</v>
       </c>
       <c r="AA36">
         <v>35403000.0</v>
       </c>
       <c r="AB36">
         <v>36396000.0</v>
       </c>
       <c r="AC36">
         <v>36316000.0</v>
       </c>
       <c r="AD36">
         <v>33489000.0</v>
       </c>
@@ -16059,51 +16059,51 @@
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>142</v>
       </c>
       <c r="B5">
-        <v>15508000.0</v>
+        <v>11729000.0</v>
       </c>
       <c r="C5">
         <v>-18930000.0</v>
       </c>
       <c r="D5">
         <v>-44589000.0</v>
       </c>
       <c r="E5">
         <v>96610000.0</v>
       </c>
       <c r="F5">
         <v>41544000.0</v>
       </c>
       <c r="G5">
         <v>-25227000.0</v>
       </c>
       <c r="H5">
         <v>16715000.0</v>
       </c>
       <c r="I5">
         <v>17118000.0</v>
       </c>
       <c r="J5">
         <v>-13658000.0</v>
       </c>
@@ -16124,51 +16124,51 @@
       </c>
       <c r="P5">
         <v>175261000.0</v>
       </c>
       <c r="Q5">
         <v>76556000.0</v>
       </c>
       <c r="R5">
         <v>93053000.0</v>
       </c>
       <c r="S5">
         <v>164904000.0</v>
       </c>
       <c r="T5">
         <v>33299734.0</v>
       </c>
       <c r="U5">
         <v>19989007.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>143</v>
       </c>
       <c r="B6">
-        <v>58680000.0</v>
+        <v>54901000.0</v>
       </c>
       <c r="C6">
         <v>18759000.0</v>
       </c>
       <c r="D6">
         <v>-5189000.0</v>
       </c>
       <c r="E6">
         <v>133604000.0</v>
       </c>
       <c r="F6">
         <v>77501000.0</v>
       </c>
       <c r="G6">
         <v>10883000.0</v>
       </c>
       <c r="H6">
         <v>52843000.0</v>
       </c>
       <c r="I6">
         <v>51001000.0</v>
       </c>
       <c r="J6">
         <v>21109000.0</v>
       </c>
@@ -18226,51 +18226,53 @@
       </c>
       <c r="BN3">
         <v>6539000.0</v>
       </c>
       <c r="BO3">
         <v>5310000.0</v>
       </c>
       <c r="BP3">
         <v>4270000.0</v>
       </c>
       <c r="BQ3">
         <v>4255000.0</v>
       </c>
       <c r="BR3">
         <v>3492000.0</v>
       </c>
       <c r="BS3">
         <v>2087000.0</v>
       </c>
       <c r="BT3">
         <v>3076000.0</v>
       </c>
       <c r="BU3">
         <v>926000.0</v>
       </c>
-      <c r="BV3"/>
+      <c r="BV3">
+        <v>2790000.0</v>
+      </c>
       <c r="BW3">
         <v>3037647.0</v>
       </c>
       <c r="BX3">
         <v>476364.0</v>
       </c>
       <c r="BY3"/>
       <c r="BZ3">
         <v>2135000.0</v>
       </c>
       <c r="CA3"/>
     </row>
     <row r="4" spans="1:79">
       <c r="A4" t="s">
         <v>141</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
@@ -18425,63 +18427,63 @@
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:79">
       <c r="A5" t="s">
         <v>142</v>
       </c>
       <c r="B5">
-        <v>5623000.0</v>
+        <v>6940000.0</v>
       </c>
       <c r="C5">
-        <v>5145000.0</v>
+        <v>-349000.0</v>
       </c>
       <c r="D5">
-        <v>917000.0</v>
+        <v>4045000.0</v>
       </c>
       <c r="E5">
-        <v>4656000.0</v>
+        <v>3359000.0</v>
       </c>
       <c r="F5">
-        <v>3517000.0</v>
+        <v>3611000.0</v>
       </c>
       <c r="G5">
         <v>-14481000.0</v>
       </c>
       <c r="H5">
         <v>-1215000.0</v>
       </c>
       <c r="I5">
         <v>-1270000.0</v>
       </c>
       <c r="J5">
         <v>-4037000.0</v>
       </c>
       <c r="K5">
         <v>-47702000.0</v>
       </c>
       <c r="L5">
         <v>-8586000.0</v>
       </c>
       <c r="M5">
         <v>7261000.0</v>
       </c>
       <c r="N5">
         <v>5574000.0</v>
       </c>
@@ -18664,63 +18666,63 @@
       </c>
       <c r="BV5">
         <v>-11000.0</v>
       </c>
       <c r="BW5">
         <v>3016167.0</v>
       </c>
       <c r="BX5">
         <v>9617839.0</v>
       </c>
       <c r="BY5">
         <v>0.0</v>
       </c>
       <c r="BZ5">
         <v>9182000.0</v>
       </c>
       <c r="CA5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:79">
       <c r="A6" t="s">
         <v>143</v>
       </c>
       <c r="B6">
-        <v>16350000.0</v>
+        <v>17667000.0</v>
       </c>
       <c r="C6">
-        <v>16617000.0</v>
+        <v>11123000.0</v>
       </c>
       <c r="D6">
-        <v>11087000.0</v>
+        <v>14215000.0</v>
       </c>
       <c r="E6">
-        <v>14965000.0</v>
+        <v>13668000.0</v>
       </c>
       <c r="F6">
-        <v>14022000.0</v>
+        <v>14116000.0</v>
       </c>
       <c r="G6">
         <v>-3969000.0</v>
       </c>
       <c r="H6">
         <v>7900000.0</v>
       </c>
       <c r="I6">
         <v>7408000.0</v>
       </c>
       <c r="J6">
         <v>5347000.0</v>
       </c>
       <c r="K6">
         <v>-36848000.0</v>
       </c>
       <c r="L6">
         <v>1616000.0</v>
       </c>
       <c r="M6">
         <v>16233000.0</v>
       </c>
       <c r="N6">
         <v>14946000.0</v>
       </c>
@@ -18880,51 +18882,51 @@
       <c r="BN6">
         <v>26601000.0</v>
       </c>
       <c r="BO6">
         <v>14523000.0</v>
       </c>
       <c r="BP6">
         <v>20821000.0</v>
       </c>
       <c r="BQ6">
         <v>31714000.0</v>
       </c>
       <c r="BR6">
         <v>43572000.0</v>
       </c>
       <c r="BS6">
         <v>41831000.0</v>
       </c>
       <c r="BT6">
         <v>82767000.0</v>
       </c>
       <c r="BU6">
         <v>42153000.0</v>
       </c>
       <c r="BV6">
-        <v>-11000.0</v>
+        <v>2779000.0</v>
       </c>
       <c r="BW6">
         <v>6053814.0</v>
       </c>
       <c r="BX6">
         <v>10094203.0</v>
       </c>
       <c r="BY6"/>
       <c r="BZ6">
         <v>11317000.0</v>
       </c>
       <c r="CA6"/>
     </row>
     <row r="7" spans="1:79">
       <c r="A7" t="s">
         <v>144</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
@@ -25326,51 +25328,51 @@
       </c>
       <c r="S22">
         <v>98173000.0</v>
       </c>
       <c r="T22">
         <v>29683904.0</v>
       </c>
       <c r="U22">
         <v>26505163.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
         <v>191</v>
       </c>
       <c r="B23">
         <v>-1075000.0</v>
       </c>
       <c r="C23">
         <v>-775000.0</v>
       </c>
       <c r="D23">
         <v>-1511000.0</v>
       </c>
       <c r="E23">
-        <v>-5692000.0</v>
+        <v>-5802000.0</v>
       </c>
       <c r="F23">
         <v>-1207000.0</v>
       </c>
       <c r="G23">
         <v>-1969000.0</v>
       </c>
       <c r="H23">
         <v>-1022000.0</v>
       </c>
       <c r="I23">
         <v>-96000.0</v>
       </c>
       <c r="J23">
         <v>-789000.0</v>
       </c>
       <c r="K23">
         <v>-4083000.0</v>
       </c>
       <c r="L23">
         <v>-1395000.0</v>
       </c>
       <c r="M23">
         <v>-667000.0</v>
       </c>
@@ -25382,51 +25384,51 @@
       </c>
       <c r="P23">
         <v>-1828000.0</v>
       </c>
       <c r="Q23">
         <v>-669000.0</v>
       </c>
       <c r="R23">
         <v>-1324000.0</v>
       </c>
       <c r="S23">
         <v>-4494000.0</v>
       </c>
       <c r="T23">
         <v>-1617079.0</v>
       </c>
       <c r="U23">
         <v>-5431384.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
         <v>192</v>
       </c>
       <c r="B24">
-        <v>-14266000.0</v>
+        <v>15973000.0</v>
       </c>
       <c r="C24">
         <v>1336000.0</v>
       </c>
       <c r="D24">
         <v>921000.0</v>
       </c>
       <c r="E24">
         <v>58000.0</v>
       </c>
       <c r="F24">
         <v>6042000.0</v>
       </c>
       <c r="G24">
         <v>4786000.0</v>
       </c>
       <c r="H24">
         <v>-16805000.0</v>
       </c>
       <c r="I24">
         <v>110000.0</v>
       </c>
       <c r="J24">
         <v>5652000.0</v>
       </c>
@@ -30451,51 +30453,51 @@
       </c>
       <c r="BU23">
         <v>52780000.0</v>
       </c>
       <c r="BV23">
         <v>-14499000.0</v>
       </c>
       <c r="BW23">
         <v>-15590010.0</v>
       </c>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23">
         <v>-1489000.0</v>
       </c>
       <c r="CA23"/>
     </row>
     <row r="24" spans="1:79">
       <c r="A24" t="s">
         <v>192</v>
       </c>
       <c r="B24">
         <v>-27000.0</v>
       </c>
       <c r="C24">
-        <v>-2081000.0</v>
+        <v>8001000.0</v>
       </c>
       <c r="D24">
         <v>8972000.0</v>
       </c>
       <c r="E24">
         <v>2128999.0</v>
       </c>
       <c r="F24">
         <v>2104000.0</v>
       </c>
       <c r="G24">
         <v>1120000.0</v>
       </c>
       <c r="H24">
         <v>5000.0</v>
       </c>
       <c r="I24">
         <v>416000.0</v>
       </c>
       <c r="J24">
         <v>4596000.0</v>
       </c>
       <c r="K24">
         <v>128000.0</v>
       </c>