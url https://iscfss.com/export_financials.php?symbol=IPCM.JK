--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1025,51 +1025,51 @@
       <c r="L3"/>
       <c r="M3"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>163856958000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C5">
         <v>158421458000.0</v>
       </c>
       <c r="D5">
         <v>96758091000.0</v>
       </c>
       <c r="E5">
         <v>96758091000.0</v>
       </c>
       <c r="F5">
         <v>69457305000.0</v>
       </c>
       <c r="G5">
         <v>53441437000.0</v>
       </c>
       <c r="H5">
         <v>31006515000.0</v>
       </c>
       <c r="I5">
         <v>29550370000.0</v>
       </c>
       <c r="J5">
         <v>27142029000.0</v>
       </c>
@@ -1949,51 +1949,53 @@
       <c r="H35">
         <v>0.0</v>
       </c>
       <c r="I35">
         <v>0.0</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35"/>
       <c r="M35"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
         <v>31165692000.0</v>
       </c>
       <c r="C36">
         <v>49658080000.0</v>
       </c>
-      <c r="D36"/>
+      <c r="D36">
+        <v>122820000.0</v>
+      </c>
       <c r="E36">
         <v>11495078000.0</v>
       </c>
       <c r="F36">
         <v>17707446000.0</v>
       </c>
       <c r="G36">
         <v>11412649000.0</v>
       </c>
       <c r="H36">
         <v>24096548000.0</v>
       </c>
       <c r="I36">
         <v>37146832000.0</v>
       </c>
       <c r="J36">
         <v>55014165000.0</v>
       </c>
       <c r="K36">
         <v>37415576000.0</v>
       </c>
       <c r="L36">
         <v>6897014000.0</v>
       </c>
       <c r="M36">
@@ -2324,51 +2326,51 @@
       </c>
       <c r="H47">
         <v>485569453000.0</v>
       </c>
       <c r="I47">
         <v>372953588000.0</v>
       </c>
       <c r="J47">
         <v>366543285000.0</v>
       </c>
       <c r="K47">
         <v>24900105000.0</v>
       </c>
       <c r="L47">
         <v>28046631000.0</v>
       </c>
       <c r="M47">
         <v>31193158000.0</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
-        <v>348480211000.0</v>
+        <v>512337169000.0</v>
       </c>
       <c r="C48">
         <v>285844272000.0</v>
       </c>
       <c r="D48">
         <v>298917202000.0</v>
       </c>
       <c r="E48">
         <v>254916868000.0</v>
       </c>
       <c r="F48">
         <v>242111165000.0</v>
       </c>
       <c r="G48">
         <v>193361167000.0</v>
       </c>
       <c r="H48">
         <v>201943437000.0</v>
       </c>
       <c r="I48">
         <v>165143457000.0</v>
       </c>
       <c r="J48">
         <v>130417047000.0</v>
       </c>
@@ -3160,53 +3162,55 @@
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
     </row>
     <row r="5" spans="1:44">
       <c r="A5" t="s">
         <v>16</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>0.0</v>
+      </c>
       <c r="C5">
-        <v>163856958000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D5">
         <v>163856957000.0</v>
       </c>
       <c r="E5">
         <v>163856957000.0</v>
       </c>
       <c r="F5">
         <v>158421458000.0</v>
       </c>
       <c r="G5">
         <v>158421458000.0</v>
       </c>
       <c r="H5">
         <v>158421458000.0</v>
       </c>
       <c r="I5">
         <v>158421458000.0</v>
       </c>
       <c r="J5">
         <v>96758091000.0</v>
       </c>
       <c r="K5">
         <v>96758091000.0</v>
       </c>
@@ -5814,56 +5818,62 @@
       <c r="AQ35"/>
       <c r="AR35"/>
     </row>
     <row r="36" spans="1:44">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
         <v>31165692000.0</v>
       </c>
       <c r="C36">
         <v>31165692000.0</v>
       </c>
       <c r="D36">
         <v>49658081000.0</v>
       </c>
       <c r="E36">
         <v>49658081000.0</v>
       </c>
       <c r="F36">
         <v>49658081000.0</v>
       </c>
       <c r="G36">
         <v>49658080000.0</v>
       </c>
-      <c r="H36"/>
-      <c r="I36"/>
+      <c r="H36">
+        <v>12986577000.0</v>
+      </c>
+      <c r="I36">
+        <v>12986577000.0</v>
+      </c>
       <c r="J36">
         <v>12986577000.0</v>
       </c>
-      <c r="K36"/>
+      <c r="K36">
+        <v>13109397000.0</v>
+      </c>
       <c r="L36">
         <v>23007135000.0</v>
       </c>
       <c r="M36">
         <v>11495076000.0</v>
       </c>
       <c r="N36">
         <v>12373661000.0</v>
       </c>
       <c r="O36">
         <v>11495078000.0</v>
       </c>
       <c r="P36"/>
       <c r="Q36">
         <v>-3520699000.0</v>
       </c>
       <c r="R36">
         <v>2000.0</v>
       </c>
       <c r="S36">
         <v>17707446000.0</v>
       </c>
       <c r="T36">
         <v>2924726000.0</v>
       </c>
@@ -6084,51 +6094,51 @@
       </c>
       <c r="AL38"/>
       <c r="AM38">
         <v>46238006000.0</v>
       </c>
       <c r="AN38">
         <v>46238006000.0</v>
       </c>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38">
         <v>6897014000.0</v>
       </c>
       <c r="AR38">
         <v>2414527000.0</v>
       </c>
     </row>
     <row r="39" spans="1:44">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
         <v>94625452000.0</v>
       </c>
       <c r="C39">
-        <v>77370962000.0</v>
+        <v>77472233000.0</v>
       </c>
       <c r="D39">
         <v>138640377000.0</v>
       </c>
       <c r="E39">
         <v>92023448000.0</v>
       </c>
       <c r="F39">
         <v>72777029000.0</v>
       </c>
       <c r="G39">
         <v>46349487000.0</v>
       </c>
       <c r="H39">
         <v>134589105000.0</v>
       </c>
       <c r="I39">
         <v>115593976000.0</v>
       </c>
       <c r="J39">
         <v>83553353000.0</v>
       </c>
       <c r="K39">
         <v>49451228000.0</v>
       </c>
@@ -6216,66 +6226,66 @@
         <v>125677981000.0</v>
       </c>
       <c r="AO39"/>
       <c r="AP39"/>
       <c r="AQ39">
         <v>9650401000.0</v>
       </c>
       <c r="AR39">
         <v>2458210000.0</v>
       </c>
     </row>
     <row r="40" spans="1:44">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
         <v>238816259000.0</v>
       </c>
       <c r="C40">
         <v>255963982000.0</v>
       </c>
       <c r="D40">
         <v>302405734000.0</v>
       </c>
       <c r="E40">
-        <v>188025711000.0</v>
+        <v>224605284000.0</v>
       </c>
       <c r="F40">
-        <v>211333555000.0</v>
+        <v>256177647000.0</v>
       </c>
       <c r="G40">
         <v>218514002000.0</v>
       </c>
       <c r="H40">
         <v>174804361000.0</v>
       </c>
       <c r="I40">
         <v>239379055000.0</v>
       </c>
       <c r="J40">
-        <v>-36134299000.0</v>
+        <v>16187197000.0</v>
       </c>
       <c r="K40">
         <v>181526573000.0</v>
       </c>
       <c r="L40">
         <v>213118949000.0</v>
       </c>
       <c r="M40">
         <v>312971300000.0</v>
       </c>
       <c r="N40">
         <v>227631066000.0</v>
       </c>
       <c r="O40">
         <v>221378490000.0</v>
       </c>
       <c r="P40">
         <v>159092615000.0</v>
       </c>
       <c r="Q40">
         <v>158370279000.0</v>
       </c>
       <c r="R40">
         <v>186179979000.0</v>
       </c>
@@ -6387,51 +6397,51 @@
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
     </row>
     <row r="42" spans="1:44">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42">
-        <v>482832857000.0</v>
+        <v>318975899000.0</v>
       </c>
       <c r="C42">
         <v>318975899000.0</v>
       </c>
       <c r="D42">
         <v>316363337000.0</v>
       </c>
       <c r="E42">
         <v>316363337000.0</v>
       </c>
       <c r="F42">
         <v>316363337000.0</v>
       </c>
       <c r="G42">
         <v>316363337000.0</v>
       </c>
       <c r="H42">
         <v>316363337000.0</v>
       </c>
       <c r="I42">
         <v>316363337000.0</v>
       </c>
       <c r="J42">
         <v>316363337000.0</v>
       </c>
@@ -6915,54 +6925,54 @@
       <c r="AJ47"/>
       <c r="AK47">
         <v>23326841000.0</v>
       </c>
       <c r="AL47"/>
       <c r="AM47">
         <v>24900105000.0</v>
       </c>
       <c r="AN47">
         <v>24900105000.0</v>
       </c>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47">
         <v>28046631000.0</v>
       </c>
       <c r="AR47">
         <v>31193158000.0</v>
       </c>
     </row>
     <row r="48" spans="1:44">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
-        <v>394054092000.0</v>
+        <v>557911050000.0</v>
       </c>
       <c r="C48">
-        <v>348480211000.0</v>
+        <v>512337169000.0</v>
       </c>
       <c r="D48">
         <v>315967648000.0</v>
       </c>
       <c r="E48">
         <v>370433590000.0</v>
       </c>
       <c r="F48">
         <v>330080005000.0</v>
       </c>
       <c r="G48">
         <v>285844272000.0</v>
       </c>
       <c r="H48">
         <v>260155090000.0</v>
       </c>
       <c r="I48">
         <v>217323841000.0</v>
       </c>
       <c r="J48">
         <v>337431938000.0</v>
       </c>
       <c r="K48">
         <v>298917202000.0</v>
       </c>
@@ -7238,51 +7248,51 @@
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
     </row>
     <row r="52" spans="1:44">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
         <v>54324989000.0</v>
       </c>
       <c r="C52">
-        <v>69093934000.0</v>
+        <v>138187868000.0</v>
       </c>
       <c r="D52">
         <v>35881155000.0</v>
       </c>
       <c r="E52">
         <v>47739351000.0</v>
       </c>
       <c r="F52">
         <v>66333204000.0</v>
       </c>
       <c r="G52">
         <v>84927058000.0</v>
       </c>
       <c r="H52">
         <v>7243602000.0</v>
       </c>
       <c r="I52">
         <v>37523482000.0</v>
       </c>
       <c r="J52">
         <v>61945590000.0</v>
       </c>
       <c r="K52">
         <v>64970744000.0</v>
       </c>
@@ -9624,51 +9634,53 @@
         <v>92537594000.0</v>
       </c>
       <c r="AK2">
         <v>165255347000.0</v>
       </c>
       <c r="AL2">
         <v>99432697000.0</v>
       </c>
       <c r="AM2">
         <v>153793225500.0</v>
       </c>
       <c r="AN2">
         <v>153793225500.0</v>
       </c>
       <c r="AO2">
         <v>147443680000.0</v>
       </c>
       <c r="AP2">
         <v>147443680000.0</v>
       </c>
     </row>
     <row r="3" spans="1:42">
       <c r="A3" t="s">
         <v>106</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>27842827000.0</v>
+      </c>
       <c r="C3">
         <v>75501553000.0</v>
       </c>
       <c r="D3">
         <v>28788289000.0</v>
       </c>
       <c r="E3">
         <v>28788289000.0</v>
       </c>
       <c r="F3">
         <v>10805474000.0</v>
       </c>
       <c r="G3">
         <v>92794020000.0</v>
       </c>
       <c r="H3">
         <v>20828340000.0</v>
       </c>
       <c r="I3">
         <v>42995332000.0</v>
       </c>
       <c r="J3">
         <v>19337793000.0</v>
       </c>
       <c r="K3">
@@ -9710,66 +9722,66 @@
       <c r="W3">
         <v>7516946000.0</v>
       </c>
       <c r="X3">
         <v>230489000.0</v>
       </c>
       <c r="Y3">
         <v>11817194000.0</v>
       </c>
       <c r="Z3">
         <v>9028507000.0</v>
       </c>
       <c r="AA3">
         <v>8689383000.0</v>
       </c>
       <c r="AB3">
         <v>7150657000.0</v>
       </c>
       <c r="AC3">
         <v>7150657000.0</v>
       </c>
       <c r="AD3">
         <v>6860159000.0</v>
       </c>
       <c r="AE3">
-        <v>-15188140000.0</v>
+        <v>8457897000.0</v>
       </c>
       <c r="AF3">
         <v>14985895000.0</v>
       </c>
       <c r="AG3">
-        <v>-1007488000.0</v>
+        <v>6464075000.0</v>
       </c>
       <c r="AH3">
-        <v>-591739000.0</v>
+        <v>6965746000.0</v>
       </c>
       <c r="AI3">
-        <v>-700748000.0</v>
+        <v>4927385000.0</v>
       </c>
       <c r="AJ3">
-        <v>-234743000.0</v>
+        <v>786631000.0</v>
       </c>
       <c r="AK3">
         <v>89129000.0</v>
       </c>
       <c r="AL3">
         <v>619084000.0</v>
       </c>
       <c r="AM3">
         <v>786631500.0</v>
       </c>
       <c r="AN3">
         <v>786631500.0</v>
       </c>
       <c r="AO3">
         <v>786631500.0</v>
       </c>
       <c r="AP3">
         <v>786631500.0</v>
       </c>
     </row>
     <row r="4" spans="1:42">
       <c r="A4" t="s">
         <v>107</v>
       </c>
       <c r="B4"/>
@@ -9796,51 +9808,53 @@
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
         <v>108</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>54150997000.0</v>
+      </c>
       <c r="C5">
         <v>76379861000.0</v>
       </c>
       <c r="D5">
         <v>66462388000.0</v>
       </c>
       <c r="E5">
         <v>60013798000.0</v>
       </c>
       <c r="F5">
         <v>47039986000.0</v>
       </c>
       <c r="G5">
         <v>71928951000.0</v>
       </c>
       <c r="H5">
         <v>54447891000.0</v>
       </c>
       <c r="I5">
         <v>50300677000.0</v>
       </c>
       <c r="J5">
         <v>48659056000.0</v>
       </c>
       <c r="K5">
@@ -9882,92 +9896,92 @@
       <c r="W5">
         <v>23235653000.0</v>
       </c>
       <c r="X5">
         <v>21085243000.0</v>
       </c>
       <c r="Y5">
         <v>21278500000.0</v>
       </c>
       <c r="Z5">
         <v>37829820000.0</v>
       </c>
       <c r="AA5">
         <v>18177532000.0</v>
       </c>
       <c r="AB5">
         <v>26423240000.0</v>
       </c>
       <c r="AC5">
         <v>22308900000.0</v>
       </c>
       <c r="AD5">
         <v>30475820000.0</v>
       </c>
       <c r="AE5">
-        <v>-7531709000.0</v>
+        <v>-22719849000.0</v>
       </c>
       <c r="AF5">
         <v>33012295000.0</v>
       </c>
       <c r="AG5">
-        <v>31620274000.0</v>
+        <v>30612786000.0</v>
       </c>
       <c r="AH5">
-        <v>42098796000.0</v>
+        <v>41507057000.0</v>
       </c>
       <c r="AI5">
-        <v>60149932000.0</v>
+        <v>59449184000.0</v>
       </c>
       <c r="AJ5">
-        <v>33622367000.0</v>
+        <v>33387624000.0</v>
       </c>
       <c r="AK5">
         <v>32449193000.0</v>
       </c>
       <c r="AL5">
         <v>41298698000.0</v>
       </c>
       <c r="AM5">
         <v>46938631500.0</v>
       </c>
       <c r="AN5">
         <v>46938631500.0</v>
       </c>
       <c r="AO5">
         <v>40240450500.0</v>
       </c>
       <c r="AP5">
         <v>40240450500.0</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>109</v>
       </c>
       <c r="B6">
-        <v>59851457000.0</v>
+        <v>81993824000.0</v>
       </c>
       <c r="C6">
         <v>151881414000.0</v>
       </c>
       <c r="D6">
         <v>95250677000.0</v>
       </c>
       <c r="E6">
         <v>88802087000.0</v>
       </c>
       <c r="F6">
         <v>57845460000.0</v>
       </c>
       <c r="G6">
         <v>164722971000.0</v>
       </c>
       <c r="H6">
         <v>75276231000.0</v>
       </c>
       <c r="I6">
         <v>93296009000.0</v>
       </c>
       <c r="J6">
         <v>67996849000.0</v>
       </c>
@@ -10010,66 +10024,66 @@
       <c r="W6">
         <v>30752599000.0</v>
       </c>
       <c r="X6">
         <v>21315732000.0</v>
       </c>
       <c r="Y6">
         <v>33095694000.0</v>
       </c>
       <c r="Z6">
         <v>46858327000.0</v>
       </c>
       <c r="AA6">
         <v>26866915000.0</v>
       </c>
       <c r="AB6">
         <v>33573897000.0</v>
       </c>
       <c r="AC6">
         <v>29459557000.0</v>
       </c>
       <c r="AD6">
         <v>37335979000.0</v>
       </c>
       <c r="AE6">
-        <v>-22719849000.0</v>
+        <v>-14261952000.0</v>
       </c>
       <c r="AF6">
         <v>47998190000.0</v>
       </c>
       <c r="AG6">
-        <v>30612786000.0</v>
+        <v>37076861000.0</v>
       </c>
       <c r="AH6">
-        <v>41507057000.0</v>
+        <v>48472803000.0</v>
       </c>
       <c r="AI6">
-        <v>59449184000.0</v>
+        <v>64376569000.0</v>
       </c>
       <c r="AJ6">
-        <v>33387624000.0</v>
+        <v>34174255000.0</v>
       </c>
       <c r="AK6">
         <v>32538322000.0</v>
       </c>
       <c r="AL6">
         <v>41917782000.0</v>
       </c>
       <c r="AM6">
         <v>47725263000.0</v>
       </c>
       <c r="AN6">
         <v>47725263000.0</v>
       </c>
       <c r="AO6">
         <v>41027082000.0</v>
       </c>
       <c r="AP6">
         <v>41027082000.0</v>
       </c>
     </row>
     <row r="7" spans="1:42">
       <c r="A7" t="s">
         <v>110</v>
       </c>
       <c r="B7"/>
@@ -13709,75 +13723,75 @@
       </c>
       <c r="AO2">
         <v>71179443000.0</v>
       </c>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
     </row>
     <row r="3" spans="1:44">
       <c r="A3" t="s">
         <v>137</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>23867928000</v>
       </c>
       <c r="D3">
         <v>2802723000</v>
       </c>
       <c r="E3">
         <v>1519912000</v>
       </c>
       <c r="F3">
-        <v>0</v>
+        <v>74911352000</v>
       </c>
       <c r="G3">
         <v>21250159000</v>
       </c>
       <c r="H3">
         <v>4897584000</v>
       </c>
       <c r="I3">
-        <v>0</v>
+        <v>61847334000</v>
       </c>
       <c r="J3">
-        <v>0</v>
+        <v>13191778000</v>
       </c>
       <c r="K3">
         <v>84464150000</v>
       </c>
       <c r="L3">
         <v>98986336000</v>
       </c>
       <c r="M3">
-        <v>0</v>
+        <v>39817315000</v>
       </c>
       <c r="N3">
-        <v>0</v>
+        <v>41365172000</v>
       </c>
       <c r="O3">
         <v>3484945000</v>
       </c>
       <c r="P3">
         <v>6910558000</v>
       </c>
       <c r="Q3">
         <v>6910558000</v>
       </c>
       <c r="R3">
         <v>6910558000</v>
       </c>
       <c r="S3">
         <v>12098325000</v>
       </c>
       <c r="T3">
         <v>12116026000</v>
       </c>
       <c r="U3">
         <v>12116026000</v>
       </c>
       <c r="V3">
         <v>106523200000</v>
       </c>
@@ -14518,63 +14532,71 @@
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
     </row>
     <row r="14" spans="1:44">
       <c r="A14" t="s">
         <v>148</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>27842827000.0</v>
+      </c>
       <c r="C14">
         <v>75501553000.0</v>
       </c>
       <c r="D14">
         <v>28788289000.0</v>
       </c>
       <c r="E14">
         <v>28811349000.0</v>
       </c>
-      <c r="F14"/>
-[...1 lines deleted...]
-      <c r="H14"/>
+      <c r="F14">
+        <v>28881266000.0</v>
+      </c>
+      <c r="G14">
+        <v>92794020000.0</v>
+      </c>
+      <c r="H14">
+        <v>20828340000.0</v>
+      </c>
       <c r="I14">
         <v>59069976000.0</v>
       </c>
       <c r="J14">
         <v>19337793000.0</v>
       </c>
       <c r="K14">
         <v>28725359000.0</v>
       </c>
       <c r="L14">
         <v>17934062000.0</v>
       </c>
       <c r="M14">
         <v>11685086000.0</v>
       </c>
       <c r="N14">
         <v>19361869000.0</v>
       </c>
       <c r="O14">
         <v>40396461000.0</v>
       </c>
       <c r="P14">
         <v>1307863000.0</v>
       </c>
       <c r="Q14">
@@ -14641,51 +14663,51 @@
         <v>799221000.0</v>
       </c>
       <c r="AL14">
         <v>774043000.0</v>
       </c>
       <c r="AM14">
         <v>786631500.0</v>
       </c>
       <c r="AN14">
         <v>786631500.0</v>
       </c>
       <c r="AO14">
         <v>786631500.0</v>
       </c>
       <c r="AP14">
         <v>786631500.0</v>
       </c>
       <c r="AQ14"/>
       <c r="AR14"/>
     </row>
     <row r="15" spans="1:44">
       <c r="A15" t="s">
         <v>149</v>
       </c>
       <c r="B15">
-        <v>-23253169000.0</v>
+        <v>23253169000.0</v>
       </c>
       <c r="C15">
         <v>91626000.0</v>
       </c>
       <c r="D15">
         <v>125073389000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15">
         <v>20019001000.0</v>
       </c>
       <c r="G15">
         <v>19994574000.0</v>
       </c>
       <c r="H15">
         <v>118195289000.0</v>
       </c>
       <c r="I15">
         <v>20041836000.0</v>
       </c>
       <c r="J15">
         <v>20041836000.0</v>
       </c>
       <c r="K15">
         <v>1684000.0</v>
@@ -15402,51 +15424,53 @@
       <c r="AK22">
         <v>20051295000.0</v>
       </c>
       <c r="AL22">
         <v>30843521000.0</v>
       </c>
       <c r="AM22">
         <v>32224910500.0</v>
       </c>
       <c r="AN22">
         <v>32224910500.0</v>
       </c>
       <c r="AO22">
         <v>26307142000.0</v>
       </c>
       <c r="AP22">
         <v>26307142000.0</v>
       </c>
       <c r="AQ22"/>
       <c r="AR22"/>
     </row>
     <row r="23" spans="1:44">
       <c r="A23" t="s">
         <v>156</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>-23253169000.0</v>
+      </c>
       <c r="C23">
         <v>-66641345000.0</v>
       </c>
       <c r="D23">
         <v>1425148000.0</v>
       </c>
       <c r="E23">
         <v>-28603354000.0</v>
       </c>
       <c r="F23">
         <v>-20019001000.0</v>
       </c>
       <c r="G23"/>
       <c r="H23">
         <v>-10404720000.0</v>
       </c>
       <c r="I23">
         <v>-20040852000.0</v>
       </c>
       <c r="J23">
         <v>3221931000.0</v>
       </c>
       <c r="K23">
         <v>29263917000.0</v>
       </c>
@@ -15554,51 +15578,53 @@
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
     </row>
     <row r="25" spans="1:44">
       <c r="A25" t="s">
         <v>158</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>28677359000.0</v>
+      </c>
       <c r="C25">
         <v>21445215000.0</v>
       </c>
       <c r="D25">
         <v>79295189000.0</v>
       </c>
       <c r="E25">
         <v>-51681400000.0</v>
       </c>
       <c r="F25">
         <v>74911352000.0</v>
       </c>
       <c r="G25">
         <v>140938167000.0</v>
       </c>
       <c r="H25">
         <v>93427795000.0</v>
       </c>
       <c r="I25">
         <v>-36978622000.0</v>
       </c>
       <c r="J25">
         <v>-44660751000.0</v>
       </c>
       <c r="K25">
@@ -15800,51 +15826,53 @@
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
     </row>
     <row r="28" spans="1:44">
       <c r="A28" t="s">
         <v>161</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>-45510804000.0</v>
+      </c>
       <c r="C28">
         <v>-64120409000.0</v>
       </c>
       <c r="D28">
         <v>-123648241000.0</v>
       </c>
       <c r="E28">
         <v>-28603354000.0</v>
       </c>
       <c r="F28">
         <v>-20019001000.0</v>
       </c>
       <c r="G28">
         <v>-70347729000.0</v>
       </c>
       <c r="H28">
         <v>-128600009000.0</v>
       </c>
       <c r="I28">
         <v>984000.0</v>
       </c>
       <c r="J28">
         <v>-20042820000.0</v>
       </c>
       <c r="K28">
@@ -15916,51 +15944,53 @@
       <c r="AG28">
         <v>-90213747000.0</v>
       </c>
       <c r="AH28"/>
       <c r="AI28">
         <v>439531825000.0</v>
       </c>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28">
         <v>-33304716500.0</v>
       </c>
       <c r="AN28">
         <v>-33304716500.0</v>
       </c>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
     </row>
     <row r="29" spans="1:44">
       <c r="A29" t="s">
         <v>162</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>102094067000.0</v>
+      </c>
       <c r="C29">
         <v>152712501000.0</v>
       </c>
       <c r="D29">
         <v>158730820000.0</v>
       </c>
       <c r="E29">
         <v>22142358000.0</v>
       </c>
       <c r="F29">
         <v>74911352000.0</v>
       </c>
       <c r="G29">
         <v>140938167000.0</v>
       </c>
       <c r="H29">
         <v>93427795000.0</v>
       </c>
       <c r="I29">
         <v>61847334000.0</v>
       </c>
       <c r="J29">
         <v>13191778000.0</v>
       </c>
       <c r="K29">