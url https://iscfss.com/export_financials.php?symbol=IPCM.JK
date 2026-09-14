--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -244,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2099,51 +2102,51 @@
       </c>
       <c r="M39">
         <v>2464138000.0</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
         <v>255963982000.0</v>
       </c>
       <c r="C40">
         <v>218514002000.0</v>
       </c>
       <c r="D40">
         <v>210315754000.0</v>
       </c>
       <c r="E40">
         <v>221378490000.0</v>
       </c>
       <c r="F40">
         <v>113626498000.0</v>
       </c>
       <c r="G40">
-        <v>164953230000.0</v>
+        <v>196149770000.0</v>
       </c>
       <c r="H40">
         <v>151307902000.0</v>
       </c>
       <c r="I40">
         <v>79489512000.0</v>
       </c>
       <c r="J40">
         <v>334288833000.0</v>
       </c>
       <c r="K40">
         <v>128521565000.0</v>
       </c>
       <c r="L40">
         <v>197207143000.0</v>
       </c>
       <c r="M40">
         <v>158494256000.0</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
@@ -2445,51 +2448,51 @@
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
         <v>69093934000.0</v>
       </c>
       <c r="C52">
         <v>84927058000.0</v>
       </c>
       <c r="D52">
         <v>32485372000.0</v>
       </c>
       <c r="E52">
         <v>6730639000.0</v>
       </c>
       <c r="F52">
         <v>62977656000.0</v>
       </c>
       <c r="G52">
-        <v>62393080000.0</v>
+        <v>31196540000.0</v>
       </c>
       <c r="H52">
         <v>-314415000.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52"/>
       <c r="M52"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53">
         <v>438000000000.0</v>
@@ -2791,1150 +2794,1174 @@
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR62"/>
+  <dimension ref="A1:AS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
-      <c r="AR1" t="s">
+      <c r="AS1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:44">
+    <row r="2" spans="1:45">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
+        <v>36387574000.0</v>
+      </c>
+      <c r="C2">
         <v>48382631000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>25744401000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>48521893000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>83352119000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>48419123000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>29375989000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>32418252000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>32354773000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>25763092000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>22559170000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>41300018000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>50921135000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>62394854000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>54103944000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>84154858000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>104349015000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>70613969000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>76499085000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>58177218000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>45090617000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>41743947000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>47085302000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>47042285000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>48008276000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>49346243000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>38356825000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>25892780000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>123829851000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>32064011000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>30554432000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>10633396000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>17689403000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>7532737000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6802060000.0</v>
       </c>
-      <c r="AJ2"/>
-      <c r="AK2">
+      <c r="AK2"/>
+      <c r="AL2">
         <v>153003064000.0</v>
       </c>
-      <c r="AL2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM2"/>
       <c r="AN2">
         <v>123055554000.0</v>
       </c>
-      <c r="AO2"/>
+      <c r="AO2">
+        <v>123055554000.0</v>
+      </c>
       <c r="AP2"/>
-      <c r="AQ2">
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>18112870000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>50323342000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:44">
+    <row r="3" spans="1:45">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
-    </row>
-    <row r="4" spans="1:44">
+      <c r="AS3"/>
+    </row>
+    <row r="4" spans="1:45">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
-    </row>
-    <row r="5" spans="1:44">
+      <c r="AS4"/>
+    </row>
+    <row r="5" spans="1:45">
       <c r="A5" t="s">
         <v>16</v>
       </c>
-      <c r="B5">
-[...1 lines deleted...]
-      </c>
+      <c r="B5"/>
       <c r="C5">
         <v>0.0</v>
       </c>
       <c r="D5">
-        <v>163856957000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E5">
         <v>163856957000.0</v>
       </c>
       <c r="F5">
-        <v>158421458000.0</v>
+        <v>163856957000.0</v>
       </c>
       <c r="G5">
         <v>158421458000.0</v>
       </c>
       <c r="H5">
         <v>158421458000.0</v>
       </c>
       <c r="I5">
         <v>158421458000.0</v>
       </c>
       <c r="J5">
-        <v>96758091000.0</v>
+        <v>158421458000.0</v>
       </c>
       <c r="K5">
         <v>96758091000.0</v>
       </c>
       <c r="L5">
+        <v>96758091000.0</v>
+      </c>
+      <c r="M5">
         <v>126889061000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96758091000.0</v>
       </c>
       <c r="N5">
         <v>96758091000.0</v>
       </c>
       <c r="O5">
         <v>96758091000.0</v>
       </c>
       <c r="P5">
         <v>96758091000.0</v>
       </c>
       <c r="Q5">
         <v>96758091000.0</v>
       </c>
       <c r="R5">
+        <v>96758091000.0</v>
+      </c>
+      <c r="S5">
         <v>69457306000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69457305000.0</v>
       </c>
       <c r="T5">
         <v>69457305000.0</v>
       </c>
       <c r="U5">
         <v>69457305000.0</v>
       </c>
       <c r="V5">
+        <v>69457305000.0</v>
+      </c>
+      <c r="W5">
         <v>53441437000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>336734422000.0</v>
       </c>
-      <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>286279750000.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
-    </row>
-    <row r="6" spans="1:44">
+      <c r="AS5"/>
+    </row>
+    <row r="6" spans="1:45">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
-    </row>
-    <row r="7" spans="1:44">
+      <c r="AS6"/>
+    </row>
+    <row r="7" spans="1:45">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7">
+        <v>41516516000.0</v>
+      </c>
+      <c r="C7">
         <v>57265697000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>73014879000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>54475008000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>73068861000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>91662715000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10651881000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>20209613000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>30972795000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>39515452000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>15692684000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>22027027000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1936079000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>7028581000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>17895153000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>95402579000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>26438977000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>32848942000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>22876817000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>41294576000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>47434744000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>54073355000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>44394672000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>37176991000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>40419000000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
-    </row>
-    <row r="8" spans="1:44">
+      <c r="AS7"/>
+    </row>
+    <row r="8" spans="1:45">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8">
         <v>528481110000.0</v>
       </c>
       <c r="C8">
         <v>528481110000.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8">
+      <c r="D8">
         <v>528481110000.0</v>
       </c>
+      <c r="E8"/>
       <c r="F8">
         <v>528481110000.0</v>
       </c>
       <c r="G8">
         <v>528481110000.0</v>
       </c>
       <c r="H8">
         <v>528481110000.0</v>
       </c>
       <c r="I8">
         <v>528481110000.0</v>
       </c>
       <c r="J8">
         <v>528481110000.0</v>
       </c>
       <c r="K8">
         <v>528481110000.0</v>
       </c>
       <c r="L8">
         <v>528481110000.0</v>
       </c>
       <c r="M8">
         <v>528481110000.0</v>
       </c>
       <c r="N8">
         <v>528481110000.0</v>
       </c>
       <c r="O8">
         <v>528481110000.0</v>
       </c>
       <c r="P8">
         <v>528481110000.0</v>
       </c>
       <c r="Q8">
         <v>528481110000.0</v>
       </c>
       <c r="R8">
         <v>528481110000.0</v>
       </c>
       <c r="S8">
         <v>528481110000.0</v>
       </c>
       <c r="T8">
         <v>528481110000.0</v>
       </c>
       <c r="U8">
         <v>528481110000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>528481110000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
-    </row>
-    <row r="9" spans="1:44">
+      <c r="AS8"/>
+    </row>
+    <row r="9" spans="1:45">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>318975899000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317981175000.0</v>
       </c>
       <c r="E9">
         <v>317981175000.0</v>
       </c>
       <c r="F9">
         <v>317981175000.0</v>
       </c>
       <c r="G9">
         <v>317981175000.0</v>
       </c>
       <c r="H9">
         <v>317981175000.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>317981175000.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>317981175000.0</v>
       </c>
       <c r="N9">
         <v>317981175000.0</v>
       </c>
       <c r="O9">
         <v>317981175000.0</v>
       </c>
       <c r="P9">
         <v>317981175000.0</v>
       </c>
       <c r="Q9">
         <v>317981175000.0</v>
       </c>
       <c r="R9">
         <v>317981175000.0</v>
       </c>
       <c r="S9">
         <v>317981175000.0</v>
       </c>
       <c r="T9">
         <v>317981175000.0</v>
       </c>
       <c r="U9">
         <v>317981175000.0</v>
       </c>
       <c r="V9">
         <v>317981175000.0</v>
       </c>
       <c r="W9">
         <v>317981175000.0</v>
       </c>
       <c r="X9">
+        <v>317981175000.0</v>
+      </c>
+      <c r="Y9">
         <v>317165609000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>317749073000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317981175000.0</v>
       </c>
       <c r="AA9">
         <v>317981175000.0</v>
       </c>
       <c r="AB9">
         <v>317981175000.0</v>
       </c>
-      <c r="AC9"/>
+      <c r="AC9">
+        <v>317981175000.0</v>
+      </c>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
-    </row>
-    <row r="10" spans="1:44">
+      <c r="AS9"/>
+    </row>
+    <row r="10" spans="1:45">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
+        <v>546829093000.0</v>
+      </c>
+      <c r="C10">
         <v>610709600000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>554227608000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>489498295000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>457122317000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>527976485000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>473084134000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>423928085000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>463997883000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>405371496000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>409000607000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>407965825000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>505475035000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>572970210000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>571726884000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>577150619000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>669821455000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>716473301000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>655637033000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>570813816000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>547714991000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>525011991000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>576203979000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>561812956000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>544939907000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>495624621000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>466164401000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>379104610000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>386620914000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>397312700000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>334882693000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>431208860000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>463640517000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>408070644000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>488588631000.0</v>
       </c>
-      <c r="AJ10"/>
-      <c r="AK10">
+      <c r="AK10"/>
+      <c r="AL10">
         <v>56991928000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-56206569000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56206569000.0</v>
       </c>
       <c r="AN10">
         <v>56206569000.0</v>
       </c>
-      <c r="AO10"/>
-      <c r="AP10">
+      <c r="AO10">
+        <v>56206569000.0</v>
+      </c>
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>-87998806000.0</v>
       </c>
-      <c r="AQ10"/>
       <c r="AR10"/>
-    </row>
-    <row r="11" spans="1:44">
+      <c r="AS10"/>
+    </row>
+    <row r="11" spans="1:45">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
-[...1 lines deleted...]
-      </c>
+      <c r="C11"/>
       <c r="D11">
         <v>258000000000.0</v>
       </c>
       <c r="E11">
         <v>258000000000.0</v>
       </c>
       <c r="F11">
+        <v>258000000000.0</v>
+      </c>
+      <c r="G11">
         <v>243000000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>399000000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>249000000000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-      <c r="Q11">
+      <c r="Q11"/>
+      <c r="R11">
         <v>-112986000.0</v>
       </c>
-      <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
-    </row>
-    <row r="12" spans="1:44">
+      <c r="AS11"/>
+    </row>
+    <row r="12" spans="1:45">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12">
+        <v>546829093000.0</v>
+      </c>
+      <c r="C12">
         <v>610709600000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>554227608000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>489498295000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>457122317000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>527976485000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>473084134000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>423928085000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>463997883000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>405371496000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>409000607000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>407965825000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>505475035000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>572970210000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>571726884000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>577150619000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>669821455000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>716473301000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>655637033000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>570813816000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>547714991000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>525011991000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>576203979000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>561812956000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>544939907000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>495624621000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>466164401000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>379104610000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>386620914000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>397312700000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>334882693000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>431208860000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>463640517000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>408070644000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>488588631000.0</v>
       </c>
-      <c r="AJ12"/>
-      <c r="AK12">
+      <c r="AK12"/>
+      <c r="AL12">
         <v>56991928000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56206569000.0</v>
       </c>
       <c r="AM12">
         <v>56206569000.0</v>
       </c>
       <c r="AN12">
         <v>56206569000.0</v>
       </c>
-      <c r="AO12"/>
-      <c r="AP12">
+      <c r="AO12">
+        <v>56206569000.0</v>
+      </c>
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>87998806000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
-    </row>
-    <row r="13" spans="1:44">
+      <c r="AS12"/>
+    </row>
+    <row r="13" spans="1:45">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13">
         <v>528481110000.0</v>
       </c>
       <c r="C13">
         <v>528481110000.0</v>
       </c>
       <c r="D13">
         <v>528481110000.0</v>
       </c>
       <c r="E13">
         <v>528481110000.0</v>
       </c>
       <c r="F13">
         <v>528481110000.0</v>
       </c>
       <c r="G13">
         <v>528481110000.0</v>
       </c>
       <c r="H13">
         <v>528481110000.0</v>
       </c>
       <c r="I13">
@@ -3996,2458 +4023,2513 @@
       </c>
       <c r="AB13">
         <v>528481110000.0</v>
       </c>
       <c r="AC13">
         <v>528481110000.0</v>
       </c>
       <c r="AD13">
         <v>528481110000.0</v>
       </c>
       <c r="AE13">
         <v>528481110000.0</v>
       </c>
       <c r="AF13">
         <v>528481110000.0</v>
       </c>
       <c r="AG13">
         <v>528481110000.0</v>
       </c>
       <c r="AH13">
         <v>528481110000.0</v>
       </c>
       <c r="AI13">
         <v>528481110000.0</v>
       </c>
-      <c r="AJ13"/>
-      <c r="AK13">
+      <c r="AJ13">
+        <v>528481110000.0</v>
+      </c>
+      <c r="AK13"/>
+      <c r="AL13">
         <v>58000000000.0</v>
       </c>
-      <c r="AL13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM13"/>
       <c r="AN13">
         <v>58000000000.0</v>
       </c>
-      <c r="AO13"/>
+      <c r="AO13">
+        <v>58000000000.0</v>
+      </c>
       <c r="AP13"/>
-      <c r="AQ13">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ13"/>
       <c r="AR13">
         <v>58000000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:44">
+      <c r="AS13">
+        <v>58000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:45">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
         <v>5284811000.0</v>
       </c>
       <c r="C14">
+        <v>5284811000.0</v>
+      </c>
+      <c r="D14">
         <v>5280839000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5276771000.0</v>
       </c>
       <c r="E14">
         <v>5276771000.0</v>
       </c>
       <c r="F14">
         <v>5276771000.0</v>
       </c>
       <c r="G14">
         <v>5276771000.0</v>
       </c>
       <c r="H14">
         <v>5276771000.0</v>
       </c>
       <c r="I14">
         <v>5276771000.0</v>
       </c>
       <c r="J14">
         <v>5276771000.0</v>
       </c>
       <c r="K14">
         <v>5276771000.0</v>
       </c>
       <c r="L14">
-        <v>5276771300.0</v>
+        <v>5276771000.0</v>
       </c>
       <c r="M14">
         <v>5276771300.0</v>
       </c>
       <c r="N14">
         <v>5276771300.0</v>
       </c>
       <c r="O14">
         <v>5276771300.0</v>
       </c>
       <c r="P14">
         <v>5276771300.0</v>
       </c>
       <c r="Q14">
         <v>5276771300.0</v>
       </c>
       <c r="R14">
         <v>5276771300.0</v>
       </c>
       <c r="S14">
         <v>5276771300.0</v>
       </c>
       <c r="T14">
         <v>5276771300.0</v>
       </c>
       <c r="U14">
         <v>5276771300.0</v>
       </c>
       <c r="V14">
+        <v>5276771300.0</v>
+      </c>
+      <c r="W14">
         <v>5190317453.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5276771300.0</v>
       </c>
       <c r="X14">
         <v>5276771300.0</v>
       </c>
       <c r="Y14">
+        <v>5276771300.0</v>
+      </c>
+      <c r="Z14">
         <v>5284391000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>5284806484.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5284391000.0</v>
       </c>
       <c r="AB14">
         <v>5284391000.0</v>
       </c>
       <c r="AC14">
+        <v>5284391000.0</v>
+      </c>
+      <c r="AD14">
         <v>5284811100.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>5285867485.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5284811100.0</v>
       </c>
       <c r="AF14">
         <v>5284811100.0</v>
       </c>
       <c r="AG14">
+        <v>5284811100.0</v>
+      </c>
+      <c r="AH14">
         <v>5283432615.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>5284811100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5283432615.0</v>
       </c>
       <c r="AJ14">
         <v>5283432615.0</v>
       </c>
       <c r="AK14">
+        <v>5283432615.0</v>
+      </c>
+      <c r="AL14">
         <v>57999983.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>57999994.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>580000111.0</v>
       </c>
       <c r="AN14">
         <v>580000111.0</v>
       </c>
       <c r="AO14">
-        <v>579999889.0</v>
+        <v>580000111.0</v>
       </c>
       <c r="AP14">
         <v>579999889.0</v>
       </c>
-      <c r="AQ14"/>
+      <c r="AQ14">
+        <v>579999889.0</v>
+      </c>
       <c r="AR14"/>
-    </row>
-    <row r="15" spans="1:44">
+      <c r="AS14"/>
+    </row>
+    <row r="15" spans="1:45">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
-    </row>
-    <row r="16" spans="1:44">
+      <c r="AS15"/>
+    </row>
+    <row r="16" spans="1:45">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>32336645000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>223331863000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>25580071999.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>253069008000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>377721109000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>71374000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>5796154000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>156897896000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>211368527000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>232377137000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>147431213000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>212674844000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
-    </row>
-    <row r="17" spans="1:44">
+      <c r="AS16"/>
+    </row>
+    <row r="17" spans="1:45">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
-    </row>
-    <row r="18" spans="1:44">
+      <c r="AS17"/>
+    </row>
+    <row r="18" spans="1:45">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18">
         <v>7048984000.0</v>
       </c>
-      <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
-    </row>
-    <row r="19" spans="1:44">
+      <c r="AS18"/>
+    </row>
+    <row r="19" spans="1:45">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
-    </row>
-    <row r="20" spans="1:44">
+      <c r="AS19"/>
+    </row>
+    <row r="20" spans="1:45">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
-    </row>
-    <row r="21" spans="1:44">
+      <c r="AS20"/>
+    </row>
+    <row r="21" spans="1:45">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
-    </row>
-    <row r="22" spans="1:44">
+      <c r="AS21"/>
+    </row>
+    <row r="22" spans="1:45">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22">
+        <v>24536978000.0</v>
+      </c>
+      <c r="C22">
         <v>18771777000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>23227241000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>20495060000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>22841921000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>29952705000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>21596039000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>19440208000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>23441956000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>18687264000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>25072666000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>20751962000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>28602636000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>25864799000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>24066113000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>19669624000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>27314214000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>14139433000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>14139434000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>10082935000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>12670734000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>11157797000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>9200256000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>9134272000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>10979548000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>15031445000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>14371850000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4263113000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3033041000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2478090000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>2524221000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>222038364000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>162059902000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>114041126000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>75213906000.0</v>
       </c>
-      <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
-    </row>
-    <row r="23" spans="1:44">
+      <c r="AS22"/>
+    </row>
+    <row r="23" spans="1:45">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23">
+        <v>1754354746000.0</v>
+      </c>
+      <c r="C23">
         <v>1789843109000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1729920781000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1729063904000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1737527313000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1702139167000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1649981015000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1538454254000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1589586151000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1576747574000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1522134648000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1546442765000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1648350619000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1577865226000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1488208066000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1527863276000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1528349839000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1508666325000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1427875007000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1425609798000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1420408264000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1363567402000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1408289984000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1373012233000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1414185252000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1394498739000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1279304590000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1180055850000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1282333360000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1187922482000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1159193789000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1277052043000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1309297702000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1406693950000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1356347770000.0</v>
       </c>
-      <c r="AJ23"/>
-      <c r="AK23">
+      <c r="AK23"/>
+      <c r="AL23">
         <v>683634112000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>336734422000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>598370195000.0</v>
       </c>
       <c r="AN23">
         <v>598370195000.0</v>
       </c>
-      <c r="AO23"/>
-      <c r="AP23">
+      <c r="AO23">
+        <v>598370195000.0</v>
+      </c>
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>286279750000.0</v>
       </c>
-      <c r="AQ23"/>
       <c r="AR23"/>
-    </row>
-    <row r="24" spans="1:44">
+      <c r="AS23"/>
+    </row>
+    <row r="24" spans="1:45">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
-    </row>
-    <row r="25" spans="1:44">
+      <c r="AS24"/>
+    </row>
+    <row r="25" spans="1:45">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>3920945000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6735657000.0</v>
       </c>
       <c r="F25">
         <v>6735657000.0</v>
       </c>
       <c r="G25">
         <v>6735657000.0</v>
       </c>
       <c r="H25">
+        <v>6735657000.0</v>
+      </c>
+      <c r="I25">
         <v>7030080000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25">
         <v>297940000.0</v>
       </c>
       <c r="N25">
         <v>297940000.0</v>
       </c>
       <c r="O25">
+        <v>297940000.0</v>
+      </c>
+      <c r="P25">
         <v>297942000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4201366000.0</v>
       </c>
       <c r="Q25">
         <v>4201366000.0</v>
       </c>
       <c r="R25">
         <v>4201366000.0</v>
       </c>
       <c r="S25">
         <v>4201366000.0</v>
       </c>
       <c r="T25">
+        <v>4201366000.0</v>
+      </c>
+      <c r="U25">
         <v>6634277000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>22876816000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>22876817000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>22876815000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>44394672000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>37176991000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>40419000000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
-    </row>
-    <row r="26" spans="1:44">
+      <c r="AS25"/>
+    </row>
+    <row r="26" spans="1:45">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
-    </row>
-    <row r="27" spans="1:44">
+      <c r="AS26"/>
+    </row>
+    <row r="27" spans="1:45">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
-    </row>
-    <row r="28" spans="1:44">
+      <c r="AS27"/>
+    </row>
+    <row r="28" spans="1:45">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
+        <v>-505312577000.0</v>
+      </c>
+      <c r="C28">
         <v>-553443903000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-481212729000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-453617140000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-402647309000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-454907624000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-381421419000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-413276204000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-419408466000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-374398701000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-369485155000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-392273141000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-483448008000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-571034131000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-564698303000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-559255466000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-574418876000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-690034324000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-622788091000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-547936999000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-506420415000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-477577247000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-522130624000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-517418284000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-507762916000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-455205621000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-466164401000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-379104610000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-386620914000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-397312700000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-334882693000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-431208860000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-463640517000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-408070644000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-488588631000.0</v>
       </c>
-      <c r="AJ28"/>
-      <c r="AK28">
+      <c r="AK28"/>
+      <c r="AL28">
         <v>-56991928000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>56206569000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-56206569000.0</v>
       </c>
       <c r="AN28">
         <v>-56206569000.0</v>
       </c>
-      <c r="AO28"/>
-      <c r="AP28">
+      <c r="AO28">
+        <v>-56206569000.0</v>
+      </c>
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>87998806000.0</v>
       </c>
-      <c r="AQ28"/>
       <c r="AR28"/>
-    </row>
-    <row r="29" spans="1:44">
+      <c r="AS28"/>
+    </row>
+    <row r="29" spans="1:45">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29">
+        <v>1325566544000.0</v>
+      </c>
+      <c r="C29">
         <v>1405368059000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1359794178000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>1379134994000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1333345910000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1289110177000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1263420995000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1220589746000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1279034476000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1240519740000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1222689483000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1186841831000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1243666435000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1196519406000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1166953720000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1129986704000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1194115497000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1156412917000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1128527691000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1098448920000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1124657470000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1091647051000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1095777325000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1132959356000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1111714353000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
-    </row>
-    <row r="30" spans="1:44">
+      <c r="AS29"/>
+    </row>
+    <row r="30" spans="1:45">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
+        <v>356451071000.0</v>
+      </c>
+      <c r="C30">
         <v>370151823000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>360492066000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>373931560000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>482614553000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>374291747000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>397807950000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>373774280000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>383327784000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>444934644000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>406109893000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>357627013000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>377235806000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>290058260000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>243922658000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>190446257000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>155643701000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>116866540000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>92420818000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>172545905000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>180291258000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>158487983000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>140339736000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>98128858000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>113604010000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>167504127000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>127765590000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>198163958000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>255587134000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>238220322000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>274155844000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>247586685000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>267804271000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>453894486000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>348873833000.0</v>
       </c>
-      <c r="AJ30"/>
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30">
         <v>336135701000.0</v>
       </c>
-      <c r="AL30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM30"/>
       <c r="AN30">
         <v>345347534000.0</v>
       </c>
-      <c r="AO30"/>
+      <c r="AO30">
+        <v>345347534000.0</v>
+      </c>
       <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>369006911000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>188742581000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:44">
+    <row r="31" spans="1:45">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>1166953720000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1129986704000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1194115497000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1156412917000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1128527691000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1098448919000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1124657470000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1091647051000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1095777325000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1132959356000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1111714353000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1079412237000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1074041850000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1055080928000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1073641919000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1041156112000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1059347921000.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
-    </row>
-    <row r="32" spans="1:44">
+      <c r="AS31"/>
+    </row>
+    <row r="32" spans="1:45">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32">
+        <v>637155103000.0</v>
+      </c>
+      <c r="C32">
         <v>712724310000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>664515560000.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>702945577000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>642940366000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>584702429000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>683728499000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>624431129000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>654833659000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>615049566000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>605334783000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>618673029000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>687371894000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>627840886000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>646581359000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>601467972000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>655169751000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>587249939000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>576463562000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>553200699000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>581940997000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>530322468000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>537240321000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>561841212000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>554239675000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
-    </row>
-    <row r="33" spans="1:44">
+      <c r="AS32"/>
+    </row>
+    <row r="33" spans="1:45">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
+        <v>690371914000.0</v>
+      </c>
+      <c r="C33">
         <v>695584457000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>714602904000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>706498612000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>682925074000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>697141201000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>711143405000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>586722576000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>603224552000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>624200817000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>632500254000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>617652640000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>568466742000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>556592482000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>568976462000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>524573726000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>532720098000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>543147110000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>573364344000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>558698406000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>568125036000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>565593290000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>584201398000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>602931676000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>608295135000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>597893678000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>517150587000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>438428128000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>487053523000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>410962242000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>417629773000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>413965462000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>437900221000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>420664283000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>428502079000.0</v>
       </c>
-      <c r="AJ33"/>
-      <c r="AK33">
+      <c r="AK33"/>
+      <c r="AL33">
         <v>80991667000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>-56206569000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71138111000.0</v>
       </c>
       <c r="AN33">
         <v>71138111000.0</v>
       </c>
-      <c r="AO33"/>
-      <c r="AP33">
+      <c r="AO33">
+        <v>71138111000.0</v>
+      </c>
+      <c r="AP33"/>
+      <c r="AQ33">
         <v>-87998806000.0</v>
       </c>
-      <c r="AQ33"/>
       <c r="AR33"/>
-    </row>
-    <row r="34" spans="1:44">
+      <c r="AS33"/>
+    </row>
+    <row r="34" spans="1:45">
       <c r="A34" t="s">
         <v>45</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>-1000.0</v>
       </c>
-      <c r="Q34"/>
-      <c r="R34">
+      <c r="R34"/>
+      <c r="S34">
         <v>-2000.0</v>
       </c>
-      <c r="S34"/>
       <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34">
         <v>-1000.0</v>
       </c>
-      <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
-    </row>
-    <row r="35" spans="1:44">
+      <c r="AS34"/>
+    </row>
+    <row r="35" spans="1:45">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
+        <v>1960473000.0</v>
+      </c>
+      <c r="C35">
         <v>2940708000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>19324286000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>17586070000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6735657000.0</v>
       </c>
       <c r="F35">
         <v>6735657000.0</v>
       </c>
       <c r="G35">
         <v>6735657000.0</v>
       </c>
       <c r="H35">
+        <v>6735657000.0</v>
+      </c>
+      <c r="I35">
         <v>7030080000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>7065935000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>7030080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>297940000.0</v>
       </c>
       <c r="M35">
         <v>297940000.0</v>
       </c>
       <c r="N35">
         <v>297940000.0</v>
       </c>
       <c r="O35">
+        <v>297940000.0</v>
+      </c>
+      <c r="P35">
         <v>297942000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>4201365000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>4201366000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>4201364000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>4201366000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>6634277000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>22876815000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>22876817000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>22876815000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>44394672000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>37176991000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>40419000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AB35">
         <v>0.0</v>
       </c>
       <c r="AC35">
         <v>0.0</v>
       </c>
       <c r="AD35">
         <v>0.0</v>
       </c>
-      <c r="AE35"/>
+      <c r="AE35">
+        <v>0.0</v>
+      </c>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
-    </row>
-    <row r="36" spans="1:44">
+      <c r="AS35"/>
+    </row>
+    <row r="36" spans="1:45">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
         <v>31165692000.0</v>
       </c>
       <c r="C36">
         <v>31165692000.0</v>
       </c>
       <c r="D36">
-        <v>49658081000.0</v>
+        <v>31165692000.0</v>
       </c>
       <c r="E36">
         <v>49658081000.0</v>
       </c>
       <c r="F36">
         <v>49658081000.0</v>
       </c>
       <c r="G36">
+        <v>49658081000.0</v>
+      </c>
+      <c r="H36">
         <v>49658080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12986577000.0</v>
       </c>
       <c r="I36">
         <v>12986577000.0</v>
       </c>
       <c r="J36">
         <v>12986577000.0</v>
       </c>
       <c r="K36">
+        <v>12986577000.0</v>
+      </c>
+      <c r="L36">
         <v>13109397000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>23007135000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>11495076000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>12373661000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>11495078000.0</v>
       </c>
-      <c r="P36"/>
-      <c r="Q36">
+      <c r="Q36"/>
+      <c r="R36">
         <v>-3520699000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>17707446000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2924726000.0</v>
       </c>
       <c r="U36">
         <v>2924726000.0</v>
       </c>
       <c r="V36">
+        <v>2924726000.0</v>
+      </c>
+      <c r="W36">
         <v>12794684000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>11412649000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>33781001000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>35230300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24096548000.0</v>
       </c>
       <c r="AA36">
         <v>24096548000.0</v>
       </c>
       <c r="AB36">
+        <v>24096548000.0</v>
+      </c>
+      <c r="AC36">
         <v>19932328000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>37146832000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>37186832000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>37146832000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>59343502000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>77242267000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>68823139000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>55014165000.0</v>
       </c>
-      <c r="AJ36"/>
-      <c r="AK36">
+      <c r="AK36"/>
+      <c r="AL36">
         <v>57664826000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-56206569000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46238006000.0</v>
       </c>
       <c r="AN36">
         <v>46238006000.0</v>
       </c>
-      <c r="AO36"/>
-      <c r="AP36">
+      <c r="AO36">
+        <v>46238006000.0</v>
+      </c>
+      <c r="AP36"/>
+      <c r="AQ36">
         <v>-87998806000.0</v>
       </c>
-      <c r="AQ36"/>
       <c r="AR36"/>
-    </row>
-    <row r="37" spans="1:44">
+      <c r="AS36"/>
+    </row>
+    <row r="37" spans="1:45">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
-    </row>
-    <row r="38" spans="1:44">
+      <c r="AS37"/>
+    </row>
+    <row r="38" spans="1:45">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>48162329000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>19726057000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>19630667000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>18986709000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>19117443000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>12986577000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>35670859000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>24158802000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>-1000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>24158803000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>13808001000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>21735569000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>13808000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>31515447000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>16830951000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>17178601000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>24691909000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>23309873000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>41265588000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>42714886000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31581134000.0</v>
       </c>
       <c r="AA38">
         <v>31581134000.0</v>
       </c>
       <c r="AB38">
+        <v>31581134000.0</v>
+      </c>
+      <c r="AC38">
         <v>27461681000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>44676185000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>44716185000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>44676185000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>66288131000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>84186896000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>75767768000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>61958794000.0</v>
       </c>
-      <c r="AJ38"/>
-      <c r="AK38">
+      <c r="AK38"/>
+      <c r="AL38">
         <v>57664826000.0</v>
       </c>
-      <c r="AL38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM38"/>
       <c r="AN38">
         <v>46238006000.0</v>
       </c>
-      <c r="AO38"/>
+      <c r="AO38">
+        <v>46238006000.0</v>
+      </c>
       <c r="AP38"/>
-      <c r="AQ38">
+      <c r="AQ38"/>
+      <c r="AR38">
         <v>6897014000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>2414527000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:44">
+    <row r="39" spans="1:45">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
+        <v>136165690000.0</v>
+      </c>
+      <c r="C39">
         <v>94625452000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>77472233000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>138640377000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>92023448000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>72777029000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>46349487000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>134589105000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>115593976000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>83553353000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>49451228000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>142445325000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>168570400000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>132379476000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>79515949000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>216023050000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>177806757000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>118039941000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>92313378000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>253922339000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>111606245000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>103316341000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>96838357000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>101004471000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>132403124000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>118444868000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>153852162000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>160096041000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>174989249000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>138949128000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>130001258000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>411138951000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>297120957000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>10023391000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>15169321000.0</v>
       </c>
-      <c r="AJ39"/>
-      <c r="AK39">
+      <c r="AK39"/>
+      <c r="AL39">
         <v>209514816000.0</v>
       </c>
-      <c r="AL39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM39"/>
       <c r="AN39">
         <v>125677981000.0</v>
       </c>
-      <c r="AO39"/>
+      <c r="AO39">
+        <v>125677981000.0</v>
+      </c>
       <c r="AP39"/>
-      <c r="AQ39">
+      <c r="AQ39"/>
+      <c r="AR39">
         <v>9650401000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>2458210000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:44">
+    <row r="40" spans="1:45">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
+        <v>307553524000.0</v>
+      </c>
+      <c r="C40">
         <v>238816259000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>255963982000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>302405734000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>224605284000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>256177647000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>218514002000.0</v>
       </c>
-      <c r="H40">
-[...1 lines deleted...]
-      </c>
       <c r="I40">
+        <v>178426162000.0</v>
+      </c>
+      <c r="J40">
         <v>239379055000.0</v>
       </c>
-      <c r="J40">
-[...1 lines deleted...]
-      </c>
       <c r="K40">
-        <v>181526573000.0</v>
+        <v>-5161504000.0</v>
       </c>
       <c r="L40">
+        <v>214011945000.0</v>
+      </c>
+      <c r="M40">
         <v>213118949000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>312971300000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>227631066000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>221378490000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>159092615000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>158370279000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>186179979000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>147956578000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>128076630000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>173494961000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>102597754000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>196149770000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>181421195000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>176120370000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>168704550000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>151622317000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>78257217000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>98509448000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>75332788000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>79633642000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>174180712000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>255156367000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>327392873000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>335196247000.0</v>
       </c>
-      <c r="AJ40"/>
-      <c r="AK40">
+      <c r="AK40"/>
+      <c r="AL40">
         <v>143001810000.0</v>
       </c>
-      <c r="AL40"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM40"/>
       <c r="AN40">
         <v>138580219000.0</v>
       </c>
-      <c r="AO40"/>
+      <c r="AO40">
+        <v>138580219000.0</v>
+      </c>
       <c r="AP40"/>
-      <c r="AQ40">
+      <c r="AQ40"/>
+      <c r="AR40">
         <v>197207143000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>158494256000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:44">
+    <row r="41" spans="1:45">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>-1000.0</v>
       </c>
-      <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41">
         <v>-2000.0</v>
       </c>
-      <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
-      <c r="Y41">
+      <c r="Y41"/>
+      <c r="Z41">
         <v>37176991000.0</v>
       </c>
-      <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
-    </row>
-    <row r="42" spans="1:44">
+      <c r="AS41"/>
+    </row>
+    <row r="42" spans="1:45">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42">
+        <v>488467301000.0</v>
+      </c>
+      <c r="C42">
+        <v>482832857000.0</v>
+      </c>
+      <c r="D42">
         <v>318975899000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>316363337000.0</v>
       </c>
       <c r="E42">
         <v>316363337000.0</v>
       </c>
       <c r="F42">
         <v>316363337000.0</v>
       </c>
       <c r="G42">
         <v>316363337000.0</v>
       </c>
       <c r="H42">
         <v>316363337000.0</v>
       </c>
       <c r="I42">
         <v>316363337000.0</v>
       </c>
       <c r="J42">
         <v>316363337000.0</v>
       </c>
       <c r="K42">
         <v>316363337000.0</v>
       </c>
       <c r="L42">
         <v>316363337000.0</v>
       </c>
@@ -6460,1847 +6542,1890 @@
       <c r="O42">
         <v>316363337000.0</v>
       </c>
       <c r="P42">
         <v>316363337000.0</v>
       </c>
       <c r="Q42">
         <v>316363337000.0</v>
       </c>
       <c r="R42">
         <v>316363337000.0</v>
       </c>
       <c r="S42">
         <v>316363337000.0</v>
       </c>
       <c r="T42">
         <v>316363337000.0</v>
       </c>
       <c r="U42">
         <v>316363337000.0</v>
       </c>
       <c r="V42">
         <v>316363337000.0</v>
       </c>
       <c r="W42">
+        <v>316363337000.0</v>
+      </c>
+      <c r="X42">
         <v>369804774000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>369803076000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>348416478000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>348940146000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>348987690000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317981175000.0</v>
       </c>
       <c r="AC42">
         <v>317981175000.0</v>
       </c>
       <c r="AD42">
-        <v>347531545000.0</v>
+        <v>317981175000.0</v>
       </c>
       <c r="AE42">
         <v>347531545000.0</v>
       </c>
       <c r="AF42">
+        <v>347531545000.0</v>
+      </c>
+      <c r="AG42">
         <v>317981175000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>347531546000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>345123205000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>345123204000.0</v>
       </c>
-      <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
       <c r="AM42"/>
       <c r="AN42"/>
       <c r="AO42"/>
       <c r="AP42"/>
       <c r="AQ42"/>
       <c r="AR42"/>
-    </row>
-    <row r="43" spans="1:44">
+      <c r="AS42"/>
+    </row>
+    <row r="43" spans="1:45">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
-    </row>
-    <row r="44" spans="1:44">
+      <c r="AS43"/>
+    </row>
+    <row r="44" spans="1:45">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
-    </row>
-    <row r="45" spans="1:44">
+      <c r="AS44"/>
+    </row>
+    <row r="45" spans="1:45">
       <c r="A45" t="s">
         <v>56</v>
       </c>
       <c r="B45">
+        <v>1237900502000.0</v>
+      </c>
+      <c r="C45">
         <v>1215610531000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1191682322000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>1067630074000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1053701869000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1038738933000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>974695788000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>965907289000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>959814393000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>936113015000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>941428340000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>885185052000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>855561596000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>856161886000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>781713491000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
-    </row>
-    <row r="46" spans="1:44">
+      <c r="AS45"/>
+    </row>
+    <row r="46" spans="1:45">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
+        <v>641576861000.0</v>
+      </c>
+      <c r="C46">
         <v>647122616000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>651037234000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>619528404000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>613636326000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>628496411000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>642367882000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>573735999000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>590237975000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>611214240000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>619513677000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>581981781000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>544307941000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>531555097000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>544817659000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>510765725000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>522432796000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>529339107000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>541848897000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>541867455000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>550946435000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>540901382000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>560891525000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>561666089000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>565580249000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>566312544000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>485569453000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>410966447000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>442377338000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>366246057000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>372953588000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>347677331000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>353713325000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>344896515000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>366543285000.0</v>
       </c>
-      <c r="AJ46"/>
-      <c r="AK46">
+      <c r="AK46"/>
+      <c r="AL46">
         <v>23326841000.0</v>
       </c>
-      <c r="AL46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM46"/>
       <c r="AN46">
         <v>24900105000.0</v>
       </c>
-      <c r="AO46"/>
+      <c r="AO46">
+        <v>24900105000.0</v>
+      </c>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
-    </row>
-    <row r="47" spans="1:44">
+      <c r="AS46"/>
+    </row>
+    <row r="47" spans="1:45">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>651037234000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>619528404000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>613636326000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>628496411000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>642367882000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>573735999000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>581981781000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>544307940000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>531555096000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>544817659000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>510765725000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>498414987000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>529339110000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>541848897000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>541867455000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>550946435000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>540901381000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>560891525000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>561666088000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>565580249000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>566312544000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>485569453000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>410966447000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>442377338000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>366246057000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>372953588000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>347677331000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>353713325000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>344896515000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>366543285000.0</v>
       </c>
-      <c r="AJ47"/>
-      <c r="AK47">
+      <c r="AK47"/>
+      <c r="AL47">
         <v>23326841000.0</v>
       </c>
-      <c r="AL47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM47"/>
       <c r="AN47">
         <v>24900105000.0</v>
       </c>
-      <c r="AO47"/>
+      <c r="AO47">
+        <v>24900105000.0</v>
+      </c>
       <c r="AP47"/>
-      <c r="AQ47">
+      <c r="AQ47"/>
+      <c r="AR47">
         <v>28046631000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>31193158000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:44">
+    <row r="48" spans="1:45">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
-        <v>557911050000.0</v>
+        <v>308618133000.0</v>
       </c>
       <c r="C48">
+        <v>394054092000.0</v>
+      </c>
+      <c r="D48">
         <v>512337169000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>315967648000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>370433590000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>330080005000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>285844272000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>260155090000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>217323841000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>337431938000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>298917202000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>250955975000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>245239293000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>302063897000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>254916868000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>225351182000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>188384166000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>279813744000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>242111165000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>214225939000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>184147168000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>226371586000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>193361167000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>197493139000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>256061768000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>234293097000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>201943437000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>196573050000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>177612128000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>197629264000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>165143457000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>183335265000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>153728406000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>164759360000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>130417047000.0</v>
       </c>
-      <c r="AJ48"/>
-      <c r="AK48">
+      <c r="AK48"/>
+      <c r="AL48">
         <v>329629238000.0</v>
       </c>
-      <c r="AL48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM48"/>
       <c r="AN48">
         <v>278734422000.0</v>
       </c>
-      <c r="AO48"/>
+      <c r="AO48">
+        <v>278734422000.0</v>
+      </c>
       <c r="AP48"/>
-      <c r="AQ48">
+      <c r="AQ48"/>
+      <c r="AR48">
         <v>228279750000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>49787202000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:44">
+    <row r="49" spans="1:45">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
-    </row>
-    <row r="50" spans="1:44">
+      <c r="AS49"/>
+    </row>
+    <row r="50" spans="1:45">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
-    </row>
-    <row r="51" spans="1:44">
+      <c r="AS50"/>
+    </row>
+    <row r="51" spans="1:45">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
+        <v>41516516000.0</v>
+      </c>
+      <c r="C51">
         <v>57265697000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>73014879000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>35881155000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>54475008000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>73068861000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>91662715000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>10651881000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>44589417000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>30972795000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>39515452000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>15692684000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>22027027000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1936079000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>7028581000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>17895153000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>95402579000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>26438977000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>32848942000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>22876817000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>41294576000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>47434744000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>54073355000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>44394672000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>37176991000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>40419000000.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
-    </row>
-    <row r="52" spans="1:44">
+      <c r="AS51"/>
+    </row>
+    <row r="52" spans="1:45">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
+        <v>39556043000.0</v>
+      </c>
+      <c r="C52">
         <v>54324989000.0</v>
       </c>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
       <c r="D52">
+        <v>69093934000.0</v>
+      </c>
+      <c r="E52">
         <v>35881155000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>47739351000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>66333204000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>84927058000.0</v>
       </c>
-      <c r="H52">
-[...1 lines deleted...]
-      </c>
       <c r="I52">
+        <v>3621801000.0</v>
+      </c>
+      <c r="J52">
         <v>37523482000.0</v>
       </c>
-      <c r="J52">
-[...1 lines deleted...]
-      </c>
       <c r="K52">
-        <v>64970744000.0</v>
+        <v>30972795000.0</v>
       </c>
       <c r="L52">
+        <v>32485372000.0</v>
+      </c>
+      <c r="M52">
         <v>15394744000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>21729087000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1638139000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>6730639000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>13693787000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>91201213000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>22237611000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>62977656000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>16242540000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>121021519000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>67486745000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>161634151000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
-    </row>
-    <row r="53" spans="1:44">
+      <c r="AS52"/>
+    </row>
+    <row r="53" spans="1:45">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>308000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>438000000000.0</v>
       </c>
       <c r="N53">
         <v>438000000000.0</v>
       </c>
       <c r="O53">
         <v>438000000000.0</v>
       </c>
       <c r="P53">
+        <v>438000000000.0</v>
+      </c>
+      <c r="Q53">
         <v>508000000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>608000000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>693000000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>628000000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>488000000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>527876000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>473000000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>450000000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>389919305000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>518671650000.0</v>
       </c>
-      <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
-[...1 lines deleted...]
-      </c>
+      <c r="AB53"/>
       <c r="AC53">
         <v>1000000000.0</v>
       </c>
-      <c r="AD53"/>
+      <c r="AD53">
+        <v>1000000000.0</v>
+      </c>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
-      <c r="AL53">
+      <c r="AL53"/>
+      <c r="AM53">
         <v>112413138000.0</v>
       </c>
-      <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
-      <c r="AP53">
+      <c r="AP53"/>
+      <c r="AQ53">
         <v>175997612000.0</v>
       </c>
-      <c r="AQ53"/>
       <c r="AR53"/>
-    </row>
-    <row r="54" spans="1:44">
+      <c r="AS53"/>
+    </row>
+    <row r="54" spans="1:45">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
-    </row>
-    <row r="55" spans="1:44">
+      <c r="AS54"/>
+    </row>
+    <row r="55" spans="1:45">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
+        <v>1754354746000.0</v>
+      </c>
+      <c r="C55">
         <v>1789843109000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1729920781000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1729063904000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1737527313000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1702139167000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1649981015000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1538454254000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1589586151000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1576747574000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1522134648000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1546442765000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1648350619000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1577865226000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1488208066000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1527863276000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1528349839000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1508666325000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1427875007000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1425609798000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1420408264000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1363567402000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1408289984000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1373012233000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1414185252000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1394498739000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1279304590000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1180055850000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1282333360000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1187922482000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1159193789000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1277052043000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1309297702000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1406693950000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1356347770000.0</v>
       </c>
-      <c r="AJ55"/>
-      <c r="AK55">
+      <c r="AK55"/>
+      <c r="AL55">
         <v>683634112000.0</v>
       </c>
-      <c r="AL55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM55"/>
       <c r="AN55">
         <v>598370195000.0</v>
       </c>
-      <c r="AO55"/>
+      <c r="AO55">
+        <v>598370195000.0</v>
+      </c>
       <c r="AP55"/>
-      <c r="AQ55">
+      <c r="AQ55"/>
+      <c r="AR55">
         <v>501599763000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>316604800000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:44">
+    <row r="56" spans="1:45">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
+        <v>1063982832000.0</v>
+      </c>
+      <c r="C56">
         <v>1094258652000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1015317877000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1022565292000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1054602239000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1004997966000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>938837610000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>951731678000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>986361599000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>952546757000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>889634394000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>928790125000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1079883877000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1021272745000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>919231604000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1003289550000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>995629741000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>965519215000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>854510663000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>866911392000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>852283228000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>797974112000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>824088586000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>770080557000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>805890117000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>796605061000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>762154003000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>741627722000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>795279837000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>776960240000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>741564016000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>863086581000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>871397481000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>986029667000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>927845691000.0</v>
       </c>
-      <c r="AJ56"/>
-      <c r="AK56">
+      <c r="AK56"/>
+      <c r="AL56">
         <v>602642445000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>56206569000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>527232084000.0</v>
       </c>
       <c r="AN56">
         <v>527232084000.0</v>
       </c>
-      <c r="AO56"/>
-      <c r="AP56">
+      <c r="AO56">
+        <v>527232084000.0</v>
+      </c>
+      <c r="AP56"/>
+      <c r="AQ56">
         <v>87998806000.0</v>
       </c>
-      <c r="AQ56"/>
       <c r="AR56"/>
-    </row>
-    <row r="57" spans="1:44">
+      <c r="AS56"/>
+    </row>
+    <row r="57" spans="1:45">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
+        <v>426827729000.0</v>
+      </c>
+      <c r="C57">
         <v>381534342000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>350802317000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>386808782000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>351656662000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>362057600000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>354135181000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>268003179000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>361930470000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>297713098000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>274584828000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>323455342000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>461210848000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>333900851000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>291390718000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>356708191000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>394161769000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>310349464000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>267260724000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>290447830000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>299082529000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>216033115000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>293766118000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>232840236000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>244048905000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>242365386000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>199892353000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>106014000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>227252432000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>114280563000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>118037677000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>217704122000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>279556640000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>368330275000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>352326409000.0</v>
       </c>
-      <c r="AJ57"/>
-      <c r="AK57">
+      <c r="AK57"/>
+      <c r="AL57">
         <v>296004874000.0</v>
       </c>
-      <c r="AL57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM57"/>
       <c r="AN57">
         <v>261635773000.0</v>
       </c>
-      <c r="AO57"/>
+      <c r="AO57">
+        <v>261635773000.0</v>
+      </c>
       <c r="AP57"/>
-      <c r="AQ57">
+      <c r="AQ57"/>
+      <c r="AR57">
         <v>215320013000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>208817598000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:44">
+    <row r="58" spans="1:45">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
+        <v>428788202000.0</v>
+      </c>
+      <c r="C58">
         <v>384475050000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>370126603000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>404394852000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>358392319000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>368793257000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>360870838000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>275033259000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>368996405000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>297713098000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>281614908000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>323753282000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>461508788000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>334198791000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>291688660000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>360909556000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>398363135000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>314550828000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>271462090000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>297082107000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>321959344000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>238909932000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>316642933000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>277234908000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>281225896000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>282784386000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>199892353000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>106014000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>227252432000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>114280563000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>118037677000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>217704122000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>279556640000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>368330275000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>352326409000.0</v>
       </c>
-      <c r="AJ58"/>
-      <c r="AK58">
+      <c r="AK58"/>
+      <c r="AL58">
         <v>296004874000.0</v>
       </c>
-      <c r="AL58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM58"/>
       <c r="AN58">
         <v>261635773000.0</v>
       </c>
-      <c r="AO58"/>
+      <c r="AO58">
+        <v>261635773000.0</v>
+      </c>
       <c r="AP58"/>
-      <c r="AQ58">
+      <c r="AQ58"/>
+      <c r="AR58">
         <v>215320013000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>208817598000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:44">
+    <row r="59" spans="1:45">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
-    </row>
-    <row r="60" spans="1:44">
+      <c r="AS59"/>
+    </row>
+    <row r="60" spans="1:45">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
+        <v>1325566544000.0</v>
+      </c>
+      <c r="C60">
         <v>1405368059000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1359794178000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1324669052000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1379134994000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1333345910000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1289110177000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1263420995000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1220589746000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1279034476000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1240519740000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1222689483000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1186841831000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1243666435000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1196519406000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1166953720000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1129986704000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1194115497000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1156412917000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1128527691000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1098448920000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1124657470000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1091647051000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1095777325000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1132959356000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1111714353000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1079412237000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1074041850000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1055080928000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1073641919000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1041156112000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1059347921000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1029741062000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1038363675000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1004021361000.0</v>
       </c>
-      <c r="AJ60"/>
-      <c r="AK60">
+      <c r="AK60"/>
+      <c r="AL60">
         <v>387629238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>336734422000.0</v>
       </c>
       <c r="AM60">
         <v>336734422000.0</v>
       </c>
       <c r="AN60">
         <v>336734422000.0</v>
       </c>
-      <c r="AO60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO60">
+        <v>336734422000.0</v>
+      </c>
+      <c r="AP60"/>
       <c r="AQ60">
         <v>286279750000.0</v>
       </c>
       <c r="AR60">
+        <v>286279750000.0</v>
+      </c>
+      <c r="AS60">
         <v>107787202000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:44">
+    <row r="61" spans="1:45">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
-[...1 lines deleted...]
-      </c>
+      <c r="S61"/>
       <c r="T61">
         <v>-1617838000.0</v>
       </c>
       <c r="U61">
-        <v>-1617839000.0</v>
+        <v>-1617838000.0</v>
       </c>
       <c r="V61">
         <v>-1617839000.0</v>
       </c>
       <c r="W61">
+        <v>-1617839000.0</v>
+      </c>
+      <c r="X61">
         <v>-1617838000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-803970000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-339110000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-47544000.0</v>
       </c>
-      <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
-    </row>
-    <row r="62" spans="1:44">
+      <c r="AS61"/>
+    </row>
+    <row r="62" spans="1:45">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
+      <c r="AS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8345,1009 +8470,1009 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B2">
         <v>1057958690000.0</v>
       </c>
       <c r="C2">
         <v>934035431000.0</v>
       </c>
       <c r="D2">
         <v>798761967000.0</v>
       </c>
       <c r="E2">
         <v>677621689000.0</v>
       </c>
       <c r="F2">
         <v>572345480000.0</v>
       </c>
       <c r="G2">
         <v>470486833000.0</v>
       </c>
       <c r="H2">
         <v>476969901000.0</v>
       </c>
       <c r="I2">
         <v>499772158000.0</v>
       </c>
       <c r="J2">
         <v>499246733000.0</v>
       </c>
       <c r="K2">
         <v>600545540000.0</v>
       </c>
       <c r="L2">
         <v>546171658000.0</v>
       </c>
       <c r="M2">
         <v>160760865000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B3">
         <v>161959397000.0</v>
       </c>
       <c r="C3">
         <v>9843985000.0</v>
       </c>
       <c r="D3">
         <v>10691765000.0</v>
       </c>
       <c r="E3">
         <v>82469810000.0</v>
       </c>
       <c r="F3">
         <v>83695603000.0</v>
       </c>
       <c r="G3">
         <v>72096152000.0</v>
       </c>
       <c r="H3">
         <v>29850856000.0</v>
       </c>
       <c r="I3">
         <v>28602628000.0</v>
       </c>
       <c r="J3">
         <v>7287280000.0</v>
       </c>
       <c r="K3">
         <v>3146526000.0</v>
       </c>
       <c r="L3">
         <v>3146527000.0</v>
       </c>
       <c r="M3">
         <v>1048842000.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B5">
         <v>244794945000.0</v>
       </c>
       <c r="C5">
         <v>225321444000.0</v>
       </c>
       <c r="D5">
         <v>198660981000.0</v>
       </c>
       <c r="E5">
         <v>188156155000.0</v>
       </c>
       <c r="F5">
         <v>173973829000.0</v>
       </c>
       <c r="G5">
         <v>116306716000.0</v>
       </c>
       <c r="H5">
         <v>113004213000.0</v>
       </c>
       <c r="I5">
         <v>101143683000.0</v>
       </c>
       <c r="J5">
         <v>167155597000.0</v>
       </c>
       <c r="K5">
         <v>171071107000.0</v>
       </c>
       <c r="L5">
         <v>257942351000.0</v>
       </c>
       <c r="M5">
         <v>63791207000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B6">
         <v>406754342000.0</v>
       </c>
       <c r="C6">
         <v>235165429000.0</v>
       </c>
       <c r="D6">
         <v>209352746000.0</v>
       </c>
       <c r="E6">
         <v>270625965000.0</v>
       </c>
       <c r="F6">
         <v>257669432000.0</v>
       </c>
       <c r="G6">
         <v>188402868000.0</v>
       </c>
       <c r="H6">
         <v>142855069000.0</v>
       </c>
       <c r="I6">
         <v>129746311000.0</v>
       </c>
       <c r="J6">
         <v>174442877000.0</v>
       </c>
       <c r="K6">
         <v>174217633000.0</v>
       </c>
       <c r="L6">
         <v>261088878000.0</v>
       </c>
       <c r="M6">
         <v>64840049000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B9">
         <v>416848884000.0</v>
       </c>
       <c r="C9">
         <v>410994826000.0</v>
       </c>
       <c r="D9">
         <v>339775508000.0</v>
       </c>
       <c r="E9">
         <v>302546786000.0</v>
       </c>
       <c r="F9">
         <v>247815515000.0</v>
       </c>
       <c r="G9">
         <v>226073694000.0</v>
       </c>
       <c r="H9">
         <v>204706668000.0</v>
       </c>
       <c r="I9">
         <v>227279235000.0</v>
       </c>
       <c r="J9">
         <v>247406624000.0</v>
       </c>
       <c r="K9">
         <v>227061149000.0</v>
       </c>
       <c r="L9">
         <v>327780479000.0</v>
       </c>
       <c r="M9">
         <v>87440368000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B10">
         <v>255251493000.0</v>
       </c>
       <c r="C10">
         <v>214188292000.0</v>
       </c>
       <c r="D10">
         <v>195943956000.0</v>
       </c>
       <c r="E10">
         <v>186038959000.0</v>
       </c>
       <c r="F10">
         <v>170965534000.0</v>
       </c>
       <c r="G10">
         <v>111688739000.0</v>
       </c>
       <c r="H10">
         <v>132226696000.0</v>
       </c>
       <c r="I10">
         <v>120832796000.0</v>
       </c>
       <c r="J10">
         <v>168260783000.0</v>
       </c>
       <c r="K10">
         <v>169798846000.0</v>
       </c>
       <c r="L10">
         <v>288517543000.0</v>
       </c>
       <c r="M10">
         <v>67932995000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B11">
         <v>58813601000.0</v>
       </c>
       <c r="C11">
         <v>47345409000.0</v>
       </c>
       <c r="D11">
         <v>38281968000.0</v>
       </c>
       <c r="E11">
         <v>35384110000.0</v>
       </c>
       <c r="F11">
         <v>34382814000.0</v>
       </c>
       <c r="G11">
         <v>31454564000.0</v>
       </c>
       <c r="H11">
         <v>42179422000.0</v>
       </c>
       <c r="I11">
         <v>48025570000.0</v>
       </c>
       <c r="J11">
         <v>47843736000.0</v>
       </c>
       <c r="K11">
         <v>52734741000.0</v>
       </c>
       <c r="L11">
         <v>79908108000.0</v>
       </c>
       <c r="M11">
         <v>17738185000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B12">
         <v>9375276000.0</v>
       </c>
       <c r="C12">
         <v>11133152000.0</v>
       </c>
       <c r="D12">
         <v>2717025000.0</v>
       </c>
       <c r="E12">
         <v>2117196000.0</v>
       </c>
       <c r="F12">
         <v>2983734000.0</v>
       </c>
       <c r="G12">
         <v>4558535000.0</v>
       </c>
       <c r="H12">
         <v>154917000.0</v>
       </c>
       <c r="I12">
         <v>208898000.0</v>
       </c>
       <c r="J12">
         <v>83068000.0</v>
       </c>
       <c r="K12">
         <v>106008000.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B13">
         <v>17405669000.0</v>
       </c>
       <c r="C13">
         <v>6799492000.0</v>
       </c>
       <c r="D13">
         <v>14958550000.0</v>
       </c>
       <c r="E13">
         <v>12547151000.0</v>
       </c>
       <c r="F13">
         <v>11992912000.0</v>
       </c>
       <c r="G13">
         <v>22578635000.0</v>
       </c>
       <c r="H13">
         <v>23910790000.0</v>
       </c>
       <c r="I13">
         <v>18619865000.0</v>
       </c>
       <c r="J13">
         <v>1135891000.0</v>
       </c>
       <c r="K13">
         <v>845880000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B15">
         <v>196437892000.0</v>
       </c>
       <c r="C15">
         <v>166842883000.0</v>
       </c>
       <c r="D15">
         <v>157661988000.0</v>
       </c>
       <c r="E15">
         <v>150654849000.0</v>
       </c>
       <c r="F15">
         <v>136582720000.0</v>
       </c>
       <c r="G15">
         <v>80234175000.0</v>
       </c>
       <c r="H15">
         <v>90047274000.0</v>
       </c>
       <c r="I15">
         <v>72807226000.0</v>
       </c>
       <c r="J15">
         <v>120417047000.0</v>
       </c>
       <c r="K15">
         <v>117064105000.0</v>
       </c>
       <c r="L15">
         <v>208609435000.0</v>
       </c>
       <c r="M15">
         <v>50194810000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B16">
         <v>196437892000.0</v>
       </c>
       <c r="C16">
         <v>166842883000.0</v>
       </c>
       <c r="D16">
         <v>157661988000.0</v>
       </c>
       <c r="E16">
         <v>150654849000.0</v>
       </c>
       <c r="F16">
         <v>136582720000.0</v>
       </c>
       <c r="G16">
         <v>80234175000.0</v>
       </c>
       <c r="H16">
         <v>90047274000.0</v>
       </c>
       <c r="I16">
         <v>72807226000.0</v>
       </c>
       <c r="J16">
         <v>120417047000.0</v>
       </c>
       <c r="K16">
         <v>117064105000.0</v>
       </c>
       <c r="L16">
         <v>208609435000.0</v>
       </c>
       <c r="M16"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17">
         <v>196437892000.0</v>
       </c>
       <c r="C17">
         <v>166842883000.0</v>
       </c>
       <c r="D17">
         <v>157661988000.0</v>
       </c>
       <c r="E17">
         <v>150654849000.0</v>
       </c>
       <c r="F17">
         <v>136582720000.0</v>
       </c>
       <c r="G17">
         <v>80234175000.0</v>
       </c>
       <c r="H17">
         <v>90047274000.0</v>
       </c>
       <c r="I17">
         <v>72807226000.0</v>
       </c>
       <c r="J17">
         <v>120417047000.0</v>
       </c>
       <c r="K17">
         <v>117064105000.0</v>
       </c>
       <c r="L17">
         <v>208609435000.0</v>
       </c>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B18">
         <v>8030393000.0</v>
       </c>
       <c r="C18">
         <v>6784361000.0</v>
       </c>
       <c r="D18">
         <v>12185085000.0</v>
       </c>
       <c r="E18">
         <v>12024536000.0</v>
       </c>
       <c r="F18">
         <v>11968351000.0</v>
       </c>
       <c r="G18">
         <v>22519193000.0</v>
       </c>
       <c r="H18">
         <v>23755873000.0</v>
       </c>
       <c r="I18">
         <v>18410967000.0</v>
       </c>
       <c r="J18">
         <v>1052822000.0</v>
       </c>
       <c r="K18">
         <v>739872000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B21">
         <v>244794945000.0</v>
       </c>
       <c r="C21">
         <v>207403931000.0</v>
       </c>
       <c r="D21">
         <v>183758871000.0</v>
       </c>
       <c r="E21">
         <v>174014423000.0</v>
       </c>
       <c r="F21">
         <v>158997183000.0</v>
       </c>
       <c r="G21">
         <v>89169546000.0</v>
       </c>
       <c r="H21">
         <v>108470823000.0</v>
       </c>
       <c r="I21">
         <v>102421829000.0</v>
       </c>
       <c r="J21">
         <v>167207960000.0</v>
       </c>
       <c r="K21">
         <v>169058974000.0</v>
       </c>
       <c r="L21">
         <v>257942351000.0</v>
       </c>
       <c r="M21">
         <v>63791207000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B23">
         <v>1230012629000.0</v>
       </c>
       <c r="C23">
         <v>1137626326000.0</v>
       </c>
       <c r="D23">
         <v>954778604000.0</v>
       </c>
       <c r="E23">
         <v>806174413000.0</v>
       </c>
       <c r="F23">
         <v>661163812000.0</v>
       </c>
       <c r="G23">
         <v>607694840000.0</v>
       </c>
       <c r="H23">
         <v>582445963000.0</v>
       </c>
       <c r="I23">
         <v>626431036000.0</v>
       </c>
       <c r="J23">
         <v>579672675000.0</v>
       </c>
       <c r="K23">
         <v>653389056000.0</v>
       </c>
       <c r="L23">
         <v>586072001000.0</v>
       </c>
       <c r="M23">
         <v>180735377000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B25">
         <v>12941647000.0</v>
       </c>
       <c r="C25">
         <v>9843985000.0</v>
       </c>
       <c r="D25">
         <v>10691765000.0</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>4693075000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B28">
         <v>93677522000.0</v>
       </c>
       <c r="C28">
         <v>108188424000.0</v>
       </c>
       <c r="D28">
         <v>160775536000.0</v>
       </c>
       <c r="E28">
         <v>36635223000.0</v>
       </c>
       <c r="F28">
         <v>13608409000.0</v>
       </c>
       <c r="G28">
         <v>24172410000.0</v>
       </c>
       <c r="H28">
         <v>24650766000.0</v>
       </c>
       <c r="I28">
         <v>33193439000.0</v>
       </c>
       <c r="J28">
         <v>79715980000.0</v>
       </c>
       <c r="K28">
         <v>50544178000.0</v>
       </c>
       <c r="L28">
         <v>76179406000.0</v>
       </c>
       <c r="M28">
         <v>23649017000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B29">
         <v>58813601000.0</v>
       </c>
       <c r="C29">
         <v>47345409000.0</v>
       </c>
       <c r="D29">
         <v>38281968000.0</v>
       </c>
       <c r="E29">
         <v>35384110000.0</v>
       </c>
       <c r="F29">
         <v>34382814000.0</v>
       </c>
       <c r="G29">
         <v>31454564000.0</v>
       </c>
       <c r="H29">
         <v>42179422000.0</v>
       </c>
       <c r="I29">
         <v>48025570000.0</v>
       </c>
       <c r="J29">
         <v>47843736000.0</v>
       </c>
       <c r="K29">
         <v>52734741000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B30">
         <v>172053939000.0</v>
       </c>
       <c r="C30">
         <v>203590895000.0</v>
       </c>
       <c r="D30">
         <v>156016637000.0</v>
       </c>
       <c r="E30">
         <v>128552724000.0</v>
       </c>
       <c r="F30">
         <v>88818332000.0</v>
       </c>
       <c r="G30">
         <v>137208007000.0</v>
       </c>
       <c r="H30">
         <v>105476062000.0</v>
       </c>
       <c r="I30">
         <v>126658878000.0</v>
       </c>
       <c r="J30">
         <v>80425942000.0</v>
       </c>
       <c r="K30">
         <v>52843516000.0</v>
       </c>
       <c r="L30">
         <v>39900343000.0</v>
       </c>
       <c r="M30">
         <v>19974512000.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B31">
         <v>10456548000.0</v>
       </c>
       <c r="C31">
         <v>6784361000.0</v>
       </c>
       <c r="D31">
         <v>12185085000.0</v>
       </c>
       <c r="E31">
         <v>12024536000.0</v>
       </c>
       <c r="F31">
         <v>11968351000.0</v>
       </c>
       <c r="G31">
         <v>22519193000.0</v>
       </c>
       <c r="H31">
         <v>23755873000.0</v>
       </c>
       <c r="I31">
         <v>18410967000.0</v>
       </c>
       <c r="J31">
         <v>1052823000.0</v>
       </c>
       <c r="K31">
         <v>880403000.0</v>
       </c>
       <c r="L31">
         <v>694026000.0</v>
       </c>
       <c r="M31">
         <v>551898000.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B32">
         <v>1474807574000.0</v>
       </c>
       <c r="C32">
         <v>1345030257000.0</v>
       </c>
       <c r="D32">
         <v>1138537475000.0</v>
       </c>
       <c r="E32">
         <v>980168475000.0</v>
       </c>
       <c r="F32">
         <v>820160995000.0</v>
       </c>
       <c r="G32">
         <v>696560527000.0</v>
       </c>
       <c r="H32">
         <v>681676569000.0</v>
       </c>
       <c r="I32">
         <v>727051393000.0</v>
       </c>
@@ -9363,3126 +9488,3194 @@
       <c r="M32">
         <v>248201233000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP32"/>
+  <dimension ref="A1:AQ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
-    </row>
-    <row r="2" spans="1:42">
+      <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B2">
+        <v>345543673000.0</v>
+      </c>
+      <c r="C2">
         <v>252119719000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>233657091000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>270574784000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>294001250000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>259725565000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>204909788000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>260466201000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>243687355000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>217829567000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>159674275000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>214052217000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>216118145000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>208917330000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>196937024000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>173070374000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>174351666000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>133262625000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>176860541000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>125157693000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>151291289000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>119035957000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>124213841000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>117522619000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>110400735000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>118349638000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>127494297000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>125359677000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>127163734000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>96952193000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>143781549000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>114006397000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>136158443000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>105825769000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>142021095000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>92537594000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>165255347000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>99432697000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153793225500.0</v>
       </c>
       <c r="AN2">
         <v>153793225500.0</v>
       </c>
       <c r="AO2">
-        <v>147443680000.0</v>
+        <v>153793225500.0</v>
       </c>
       <c r="AP2">
         <v>147443680000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:42">
+      <c r="AQ2">
+        <v>147443680000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>107</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>27842827000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>75501553000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28788289000.0</v>
       </c>
       <c r="E3">
         <v>28788289000.0</v>
       </c>
       <c r="F3">
+        <v>28788289000.0</v>
+      </c>
+      <c r="G3">
         <v>10805474000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>92794020000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>20828340000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>42995332000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>19337793000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>28725359000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>17934062000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>11685086000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>19361869000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>40396461000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1307863000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>31304727000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9460759000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>40410814000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8850725000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>16891415000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>17542649000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>7516946000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>230489000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>11817194000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9028507000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>8689383000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7150657000.0</v>
       </c>
       <c r="AC3">
         <v>7150657000.0</v>
       </c>
       <c r="AD3">
+        <v>7150657000.0</v>
+      </c>
+      <c r="AE3">
         <v>6860159000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>8457897000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>14985895000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>6464075000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>6965746000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>4927385000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>786631000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>89129000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>619084000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>786631500.0</v>
       </c>
       <c r="AN3">
         <v>786631500.0</v>
       </c>
       <c r="AO3">
         <v>786631500.0</v>
       </c>
       <c r="AP3">
         <v>786631500.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:42">
+      <c r="AQ3">
+        <v>786631500.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>109</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>54150997000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>76379861000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>66462388000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>60013798000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>47039986000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>71928951000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>54447891000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>50300677000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>48659056000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>41115556000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>48248018000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>51386438000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>57967409000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>55241184000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>47399748000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>34860064000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>46984276000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>56405513000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>30212295000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>35286016000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>38811788000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>23235653000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>21085243000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>21278500000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>37829820000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>18177532000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>26423240000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>22308900000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>30475820000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-22719849000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>33012295000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>30612786000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>41507057000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>59449184000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>33387624000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>32449193000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>41298698000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46938631500.0</v>
       </c>
       <c r="AN5">
         <v>46938631500.0</v>
       </c>
       <c r="AO5">
-        <v>40240450500.0</v>
+        <v>46938631500.0</v>
       </c>
       <c r="AP5">
         <v>40240450500.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:42">
+      <c r="AQ5">
+        <v>40240450500.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B6">
+        <v>29783092000.0</v>
+      </c>
+      <c r="C6">
         <v>81993824000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>151881414000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>95250677000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>88802087000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>57845460000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>164722971000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>75276231000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>93296009000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>67996849000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>69840915000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>66182080000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>63071524000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>77329278000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>95637645000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>48707611000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>66164791000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>56445035000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>96816327000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>39063020000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>52177431000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>56354437000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>30752599000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>21315732000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>33095694000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>46858327000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>26866915000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>33573897000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>29459557000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>37335979000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-14261952000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>47998190000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>37076861000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>48472803000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>64376569000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>34174255000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>32538322000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>41917782000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47725263000.0</v>
       </c>
       <c r="AN6">
         <v>47725263000.0</v>
       </c>
       <c r="AO6">
-        <v>41027082000.0</v>
+        <v>47725263000.0</v>
       </c>
       <c r="AP6">
         <v>41027082000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:42">
+      <c r="AQ6">
+        <v>41027082000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
-    </row>
-    <row r="8" spans="1:42">
+      <c r="AQ7"/>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B9">
+        <v>36916136000.0</v>
+      </c>
+      <c r="C9">
         <v>95102545000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>147781915000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>108791135000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>64591662000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>95684172000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>193499761000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>87402492000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>61694711000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>75540382000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>120751554000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>76502017000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>59873866000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>82648071000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>112179274000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>69782716000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>40784208000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>79800588000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>43212967000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>81888153000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>57240202000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>65474193000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>62194972000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>54372608000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>43753755000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>65752359000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>62492880000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>39265477000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>45866189000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>57082122000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>37459948000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>70682869000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>60327694000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>58808724000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>63715649000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>82924957000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>44244057000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>56521961000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59324827500.0</v>
       </c>
       <c r="AN9">
         <v>59324827500.0</v>
       </c>
       <c r="AO9">
-        <v>53241611500.0</v>
+        <v>59324827500.0</v>
       </c>
       <c r="AP9">
         <v>53241611500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:42">
+      <c r="AQ9">
+        <v>53241611500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B10">
+        <v>28941750000.0</v>
+      </c>
+      <c r="C10">
         <v>59010115000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>74856793000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>65140734000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>58709263000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>56544703000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>62442126000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>53907771000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>49181683000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>48656712000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>39503215000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>47749399000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>50839933000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>57851409000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>54348064000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>47087975000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>34332813000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>50270107000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>55290365000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>38296843000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>35057276000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>42321050000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>21114012000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>19698794000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>25558756000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>45317177000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>40463426000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>25281233000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>23162283000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>43319754000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-2304097000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>41280657000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>36066487000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>45789749000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>60777360000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>33695687000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>32663041000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>41124695000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46740538000.0</v>
       </c>
       <c r="AN10">
         <v>46740538000.0</v>
       </c>
       <c r="AO10">
-        <v>38229150500.0</v>
+        <v>46740538000.0</v>
       </c>
       <c r="AP10">
         <v>38229150500.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:42">
+      <c r="AQ10">
+        <v>38229150500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B11">
+        <v>6482170000.0</v>
+      </c>
+      <c r="C11">
         <v>13436234000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>19091060000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>14493392000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>12920179000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>12308970000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>16701208000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>11076522000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>9425703000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>10141976000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1621226000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>11901747000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>14054615000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>10704380000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>5363860000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>10120958000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>7331765000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>12567527000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>9253049000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>8218069000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>7601065000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>9310631000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>10622377000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>4074585000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3790085000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>12967517000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>19238605000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>6320311000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>5786559000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>10833947000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>15887712000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>11673798000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>9016623000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>11447437000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>16526894000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>8423922000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>12611747000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>10281173000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14515627500.0</v>
       </c>
       <c r="AN11">
         <v>14515627500.0</v>
       </c>
       <c r="AO11">
-        <v>11922008500.0</v>
+        <v>14515627500.0</v>
       </c>
       <c r="AP11">
         <v>11922008500.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:42">
+      <c r="AQ11">
+        <v>11922008500.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B12">
         <v>841342000.0</v>
       </c>
       <c r="C12">
+        <v>841342000.0</v>
+      </c>
+      <c r="D12">
         <v>5443572000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1321654000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300757000.0</v>
       </c>
       <c r="F12">
         <v>1300757000.0</v>
       </c>
       <c r="G12">
+        <v>1300757000.0</v>
+      </c>
+      <c r="H12">
         <v>9481475000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>540120000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1116289000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2344000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1606853000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>493178000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>544070000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>72924000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>780370000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>186216000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>251961000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>376034000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1120106000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>503863000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>644601000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>720122000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2121641000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1386449000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1053302000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>8910000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1511125000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1142009000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3978000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5053000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5585000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2623000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2713000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>197977000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>34993000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4887000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>24144000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>19044000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-    </row>
-    <row r="13" spans="1:42">
+      <c r="AQ12"/>
+    </row>
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B13">
+        <v>5160376000.0</v>
+      </c>
+      <c r="C13">
         <v>4869690000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2982099000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3380618000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4756577000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3684860000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4168926000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3851898000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3983637000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>4249172000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2312073000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3526315000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3203689000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>4806301000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>773369000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3517925000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4945806000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3938046000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>134721000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>4470003000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>4239060000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3652991000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>4275574000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>6548921000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>5676895000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>8514139000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>5947489000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>7577428000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4092577000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>6293296000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-    </row>
-    <row r="14" spans="1:42">
+      <c r="AQ13"/>
+    </row>
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
-    </row>
-    <row r="15" spans="1:42">
+      <c r="AQ14"/>
+    </row>
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B15">
+        <v>22459580000.0</v>
+      </c>
+      <c r="C15">
         <v>45573881000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>55765733000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>50647342000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>45789084000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>44235733000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>45740918000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>42831249000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>39755980000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>38514736000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>37881989000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>35847651000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>36785319000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>47147029000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>48984204000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>36967017000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>27001048000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>37702580000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>46037316000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>30078774000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>27456211000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>33010419000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>10491635000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>15624209000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>21768671000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>32349660000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>21224821000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>18960922000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>17375724000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>32485807000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-18191809000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>29606859000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>27049864000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>34342312000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>44250466000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>25271765000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>20051295000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>30843521000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32224910500.0</v>
       </c>
       <c r="AN15">
         <v>32224910500.0</v>
       </c>
       <c r="AO15">
-        <v>26307142000.0</v>
+        <v>32224910500.0</v>
       </c>
       <c r="AP15">
         <v>26307142000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:42">
+      <c r="AQ15">
+        <v>26307142000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>55765733000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>50647342000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>45789084000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>44235733000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>45740918000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>42831249000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>35847651000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>36785319000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>47147029000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>48984204000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>36967018000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>27001047000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>37702580000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>46037316000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>30078774000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>27456211000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>33010419000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>10491635000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>15624209000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>21768671000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>32349660000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>21224821000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>18960922000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>17375724000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>32485807000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-18191809000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>29606859000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-    </row>
-    <row r="17" spans="1:42">
+      <c r="AQ16"/>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17">
+        <v>22459580000.0</v>
+      </c>
+      <c r="C17">
         <v>45573881000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>55765733000.0</v>
       </c>
-      <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>45789084000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>44235733000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>45740918000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>42831249000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>39755980000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>38514736000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>37881989000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>35847652000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>36785318000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>47147029000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>48984204000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>36967017000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>27001048000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>37702580000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>46037316000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>30078774000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>27456211000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>33010419000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>10491635000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>15624209000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>21768671000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>32349660000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>21224821000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>18960922000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>17375724000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>32485807000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-18191809000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>29606859000.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B18">
+        <v>4316032000.0</v>
+      </c>
+      <c r="C18">
         <v>4022469000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2461473000.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>3452042000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3680102000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-4174276000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3847166000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2864643000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>4246828000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>699732000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3520875000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3201253000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>4763225000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>660618000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>3392369000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>4418554000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>3552995000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>129763000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>3961203000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>4229874000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>3647511000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>4237737000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>5152634000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>4623593000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>8505229000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>5885526000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>7493505000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>4088599000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>6288243000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-    </row>
-    <row r="19" spans="1:42">
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B21">
+        <v>24625718000.0</v>
+      </c>
+      <c r="C21">
         <v>54987646000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>76379861000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>61369255000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>55257221000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>52864601000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>66616402000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>50042835000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>46302783000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>44409884000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>38803483000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>44228524000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>47638680000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>53088184000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>53687445000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>43695607000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>29914258000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>46717113000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>55160602000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>34335640000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>30827402000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>38673539000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>16876274000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>15596606000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>19884718000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>36811948000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>34577900000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>17785178000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>19076234000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>37031511000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-7531709000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>36234468000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>31620274000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>42098796000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>60149932000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>33622367000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>32449193000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>40986468000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46938631500.0</v>
       </c>
       <c r="AN21">
         <v>46938631500.0</v>
       </c>
       <c r="AO21">
-        <v>40240450500.0</v>
+        <v>46938631500.0</v>
       </c>
       <c r="AP21">
         <v>40240450500.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:42">
+      <c r="AQ21">
+        <v>40240450500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
-    </row>
-    <row r="23" spans="1:42">
+      <c r="AQ22"/>
+    </row>
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B23">
+        <v>357834091000.0</v>
+      </c>
+      <c r="C23">
         <v>292234618000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>305059145000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>317996664000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>303335691000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>302545136000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>331793147000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>297808088000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>259079283000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>248960065000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>241330256000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>246025708000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>229346974000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>237483575000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>255435655000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>199147374000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>184875981000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>166715403000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>170125014000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>172713420000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>177587361000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>145890791000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>169510226000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>157496341000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>132681335000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>148006938000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>165759388000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>146932794000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>152750977000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>117002804000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>189213910000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>148216339000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>165873350000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>123127437000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>146739617000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>141622870000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>176961082000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>114349106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166458651500.0</v>
       </c>
       <c r="AN23">
         <v>166458651500.0</v>
       </c>
       <c r="AO23">
-        <v>162797944499.0</v>
+        <v>166458651500.0</v>
       </c>
       <c r="AP23">
         <v>162797944499.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:42">
+      <c r="AQ23">
+        <v>162797944499.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24"/>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>230489000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-    </row>
-    <row r="27" spans="1:42">
+      <c r="AQ26"/>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>13080392000.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>48936255000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B28">
+        <v>6314042000.0</v>
+      </c>
+      <c r="C28">
         <v>24973517000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>38807626000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>47421880000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4581985000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>21527855000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>71831445000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>22385006000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3847658000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>10124315000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>42776015000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>17948092000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1026862000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2504971000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>20400130000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10866221000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2080266000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3288606000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>20331632000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>27587318000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1744491000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4608232000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2227537000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>8311572000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5785115000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7848186000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8088279000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5153151000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5524410000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5884926000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>13575463000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>9678941000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>7528585000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>17467620000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>57962311000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>13803989000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>6937626000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>14887306000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11297285000.0</v>
       </c>
       <c r="AN28">
         <v>11297285000.0</v>
       </c>
       <c r="AO28">
-        <v>13010668500.0</v>
+        <v>11297285000.0</v>
       </c>
       <c r="AP28">
         <v>13010668500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:42">
+      <c r="AQ28">
+        <v>13010668500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B29">
+        <v>6482170000.0</v>
+      </c>
+      <c r="C29">
         <v>13436234000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>19091060000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>14493392000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>12920179000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12308970000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>16701208000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11076522000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>9425703000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10141976000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1621226000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>11901747000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>14054615000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>10704380000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5363860000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>10120958000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7331765000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>12567527000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>9253049000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8218069000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7601066000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9310630000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>10622377000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4074585000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3790085000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>12967517000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>19238605000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>6320311000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>5786559000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>10833947000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29"/>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B30">
+        <v>12290418000.0</v>
+      </c>
+      <c r="C30">
         <v>40114899000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>71402054000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>47421880000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9334441000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>42819571000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>126883359000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>37341887000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>15391928000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>31247422000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>81655981000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>31973491000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>13228829000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>28566245000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>58498631000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>26077000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>10524315000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>33452778000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-6735527000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>47555727000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>26296072000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>26854834000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>45296385000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>39973722000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>22280600000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>29657300000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>38265091000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>21573117000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>25587243000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>20050611000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>45432361000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>34209942000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>29714907000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>17301668000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4718522000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>49085276000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>11705735000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>14916409000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12665426000.0</v>
       </c>
       <c r="AN30">
         <v>12665426000.0</v>
       </c>
       <c r="AO30">
-        <v>15354264499.0</v>
+        <v>12665426000.0</v>
       </c>
       <c r="AP30">
         <v>15354264499.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:42">
+      <c r="AQ30">
+        <v>15354264499.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43">
       <c r="A31" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B31">
+        <v>4316032000.0</v>
+      </c>
+      <c r="C31">
         <v>4022469000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1523068000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>3771479000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>3452042000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3680102000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-4174276000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>3864936000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2878900000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>4246828000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>699732000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>3520875000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3201253000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>4763225000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>660619000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>3392368000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>4418555000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>3552994000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>129763000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>3961203000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>4229874000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>3647511000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>4237738000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>5152631000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>4623596000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>10417601000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>5885526000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>7496055000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2549313000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-267448000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>5227612000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>5046189000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>4446213000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>3690953000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>627428000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>73320000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>213848000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>138227000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79992000.0</v>
       </c>
       <c r="AN31">
         <v>79992000.0</v>
       </c>
       <c r="AO31">
-        <v>360209500.0</v>
+        <v>79992000.0</v>
       </c>
       <c r="AP31">
         <v>360209500.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:42">
+      <c r="AQ31">
+        <v>360209500.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B32">
+        <v>382459809000.0</v>
+      </c>
+      <c r="C32">
         <v>347222264000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>381439006000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>379365919000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>358592912000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>355409737000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>398409549000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>347868693000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>305382066000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>293369949000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>280425829000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>290554234000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>275992011000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>291565401000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>309116298000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>242853090000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>215135874000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>213063213000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>220073508000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>207045846000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>208531491000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>184510150000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>186408813000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>171895227000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>154154490000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>184101997000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>189987177000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>164625154000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>173029923000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>154034315000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>181241497000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>184689266000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>196486137000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>164634493000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>205736744000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>175462551000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>209499404000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>155954658000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>213118053000.0</v>
       </c>
       <c r="AN32">
         <v>213118053000.0</v>
       </c>
       <c r="AO32">
+        <v>213118053000.0</v>
+      </c>
+      <c r="AP32">
         <v>200685291500.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>200685291500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
@@ -12529,897 +12722,897 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B2">
         <v>473180256000.0</v>
       </c>
       <c r="C2">
         <v>408816377000.0</v>
       </c>
       <c r="D2">
         <v>571726884000.0</v>
       </c>
       <c r="E2">
         <v>655637033000.0</v>
       </c>
       <c r="F2">
         <v>576203979000.0</v>
       </c>
       <c r="G2">
         <v>466164401000.0</v>
       </c>
       <c r="H2">
         <v>334882693000.0</v>
       </c>
       <c r="I2">
         <v>488588631000.0</v>
       </c>
       <c r="J2">
         <v>56206569000.0</v>
       </c>
       <c r="K2">
         <v>87998806000.0</v>
       </c>
       <c r="L2">
         <v>91796324000.0</v>
       </c>
       <c r="M2">
         <v>25378055000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B3">
         <v>29710476000</v>
       </c>
       <c r="C3">
         <v>26147743000</v>
       </c>
       <c r="D3">
         <v>14522186000</v>
       </c>
       <c r="E3">
         <v>3425613000</v>
       </c>
       <c r="F3">
         <v>106540901000</v>
       </c>
       <c r="G3">
         <v>1783766000</v>
       </c>
       <c r="H3">
         <v>76724650000</v>
       </c>
       <c r="I3">
         <v>35012931000</v>
       </c>
       <c r="J3">
         <v>29318110000</v>
       </c>
       <c r="K3">
         <v>29318110000</v>
       </c>
       <c r="L3">
         <v>35012931000</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B6">
         <v>81047352000.0</v>
       </c>
       <c r="C6">
         <v>64267757000.0</v>
       </c>
       <c r="D6">
         <v>-162726277000.0</v>
       </c>
       <c r="E6">
         <v>-83910149000.0</v>
       </c>
       <c r="F6">
         <v>79433054000.0</v>
       </c>
       <c r="G6">
         <v>110039578000.0</v>
       </c>
       <c r="H6">
         <v>131281708000.0</v>
       </c>
       <c r="I6">
         <v>-153705938000.0</v>
       </c>
       <c r="J6">
         <v>432382062000.0</v>
       </c>
       <c r="K6">
         <v>-31792237000.0</v>
       </c>
       <c r="L6">
         <v>-3797518000.0</v>
       </c>
       <c r="M6">
         <v>66418269000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B7">
         <v>-88933338000.0</v>
       </c>
       <c r="C7">
         <v>-93600804000.0</v>
       </c>
       <c r="D7">
         <v>-81339241000.0</v>
       </c>
       <c r="E7">
         <v>-105780689000.0</v>
       </c>
       <c r="F7">
         <v>-164737773000.0</v>
       </c>
       <c r="G7">
         <v>-113500077000.0</v>
       </c>
       <c r="H7">
         <v>-148807282000.0</v>
       </c>
       <c r="I7">
         <v>-220452083000.0</v>
       </c>
       <c r="J7">
         <v>-157744609000.0</v>
       </c>
       <c r="K7">
         <v>-287999642000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-108236609000.0</v>
       </c>
       <c r="F12">
         <v>83169778000.0</v>
       </c>
       <c r="G12">
         <v>73245048000.0</v>
       </c>
       <c r="H12">
         <v>127708857000.0</v>
       </c>
       <c r="I12">
         <v>50178948000.0</v>
       </c>
       <c r="J12">
         <v>-134854090000.0</v>
       </c>
       <c r="K12">
         <v>-85393435000.0</v>
       </c>
       <c r="L12">
         <v>-185436593000.0</v>
       </c>
       <c r="M12"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B14">
         <v>161959397000.0</v>
       </c>
       <c r="C14">
         <v>155566193000.0</v>
       </c>
       <c r="D14">
         <v>77706376000.0</v>
       </c>
       <c r="E14">
         <v>82469810000.0</v>
       </c>
       <c r="F14">
         <v>83695603000.0</v>
       </c>
       <c r="G14">
         <v>72096152000.0</v>
       </c>
       <c r="H14">
         <v>29850856000.0</v>
       </c>
       <c r="I14">
         <v>28602628000.0</v>
       </c>
       <c r="J14">
         <v>7287280000.0</v>
       </c>
       <c r="K14">
         <v>3146526000.0</v>
       </c>
       <c r="L14">
         <v>3146527000.0</v>
       </c>
       <c r="M14">
         <v>1048842000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B15">
         <v>125165015000.0</v>
       </c>
       <c r="C15">
         <v>98200715000.0</v>
       </c>
       <c r="D15">
         <v>93609923000.0</v>
       </c>
       <c r="E15">
         <v>110548360000.0</v>
       </c>
       <c r="F15">
         <v>71816854000.0</v>
       </c>
       <c r="G15">
         <v>74501977000.0</v>
       </c>
       <c r="H15">
         <v>39600629000.0</v>
       </c>
       <c r="I15">
         <v>275976630000.0</v>
       </c>
       <c r="J15">
         <v>275976630000.0</v>
       </c>
       <c r="K15">
         <v>66609433000.0</v>
       </c>
       <c r="L15">
         <v>30116887000.0</v>
       </c>
       <c r="M15"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B16">
         <v>554227608000.0</v>
       </c>
       <c r="C16">
         <v>473084134000.0</v>
       </c>
       <c r="D16">
         <v>409000607000.0</v>
       </c>
       <c r="E16">
         <v>571726884000.0</v>
       </c>
       <c r="F16">
         <v>655637033000.0</v>
       </c>
       <c r="G16">
         <v>576203979000.0</v>
       </c>
       <c r="H16">
         <v>466164401000.0</v>
       </c>
       <c r="I16">
         <v>334882693000.0</v>
       </c>
       <c r="J16">
         <v>488588631000.0</v>
       </c>
       <c r="K16">
         <v>56206569000.0</v>
       </c>
       <c r="L16">
         <v>87998806000.0</v>
       </c>
       <c r="M16">
         <v>91796324000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B18">
         <v>326017561000.0</v>
       </c>
       <c r="C18">
         <v>283257331000.0</v>
       </c>
       <c r="D18">
         <v>-30580565000.0</v>
       </c>
       <c r="E18">
         <v>147229236000.0</v>
       </c>
       <c r="F18">
         <v>196907201000.0</v>
       </c>
       <c r="G18">
         <v>223791611000.0</v>
       </c>
       <c r="H18">
         <v>170882337000.0</v>
       </c>
       <c r="I18">
         <v>122270692000.0</v>
       </c>
       <c r="J18">
         <v>-7149763000.0</v>
       </c>
       <c r="K18">
         <v>34817196000.0</v>
       </c>
       <c r="L18">
         <v>26319369000.0</v>
       </c>
       <c r="M18">
         <v>66418269000.0</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-26147743000.0</v>
       </c>
       <c r="D19">
         <v>-14522186000.0</v>
       </c>
       <c r="E19">
         <v>-3425613000.0</v>
       </c>
       <c r="F19">
         <v>-106540901000.0</v>
       </c>
       <c r="G19">
         <v>-1783766000.0</v>
       </c>
       <c r="H19">
         <v>-76724650000.0</v>
       </c>
       <c r="I19">
         <v>-35012931000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B20">
         <v>2612562000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>-94824226000.0</v>
       </c>
       <c r="F21">
         <v>-45657293000.0</v>
       </c>
       <c r="G21">
         <v>-37632218000.0</v>
       </c>
       <c r="H21">
         <v>-37632218000.0</v>
       </c>
       <c r="I21">
         <v>-37632218000.0</v>
       </c>
       <c r="J21">
         <v>-37632218000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22">
         <v>196437892000.0</v>
       </c>
       <c r="C22">
         <v>166842883000.0</v>
       </c>
       <c r="D22">
         <v>157661988000.0</v>
       </c>
       <c r="E22">
         <v>150654849000.0</v>
       </c>
       <c r="F22">
         <v>136582720000.0</v>
       </c>
       <c r="G22">
         <v>80234175000.0</v>
       </c>
       <c r="H22">
         <v>90047274000.0</v>
       </c>
       <c r="I22">
         <v>72807226000.0</v>
       </c>
       <c r="J22">
         <v>120417047000.0</v>
       </c>
       <c r="K22">
         <v>117064105000.0</v>
       </c>
       <c r="L22">
         <v>208609435000.0</v>
       </c>
       <c r="M22">
         <v>50194810000.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B23">
         <v>-122422905000.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>-14522186000.0</v>
       </c>
       <c r="E23">
         <v>-42785653000.0</v>
       </c>
       <c r="F23">
         <v>-45657293000.0</v>
       </c>
       <c r="G23">
         <v>-37632218000.0</v>
       </c>
       <c r="H23">
         <v>-76724650000.0</v>
       </c>
       <c r="I23">
         <v>-35012931000.0</v>
       </c>
       <c r="J23">
         <v>439531825000.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23"/>
       <c r="M23"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B25">
         <v>-2669252000.0</v>
       </c>
       <c r="C25">
         <v>-13004002000.0</v>
       </c>
       <c r="D25">
         <v>-251426743000.0</v>
       </c>
       <c r="E25">
         <v>-82469810000.0</v>
       </c>
       <c r="F25">
         <v>83169779000.0</v>
       </c>
       <c r="G25">
         <v>73245050000.0</v>
       </c>
       <c r="H25">
         <v>127708857000.0</v>
       </c>
       <c r="I25">
         <v>-72807226000.0</v>
       </c>
       <c r="J25">
         <v>-120417047000.0</v>
       </c>
       <c r="K25">
         <v>-117064105000.0</v>
       </c>
       <c r="L25">
         <v>-185436593000.0</v>
       </c>
       <c r="M25">
         <v>15174617000.0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B26">
         <v>2612562000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>-1617838000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B28">
         <v>-244975358000.0</v>
       </c>
       <c r="C28">
         <v>-218989574000.0</v>
       </c>
       <c r="D28">
         <v>-132145712000.0</v>
       </c>
       <c r="E28">
         <v>-205372586000.0</v>
       </c>
       <c r="F28">
         <v>-117474147000.0</v>
       </c>
       <c r="G28">
         <v>-113752033000.0</v>
       </c>
       <c r="H28">
         <v>-39600629000.0</v>
       </c>
       <c r="I28">
         <v>-275976630000.0</v>
       </c>
       <c r="J28">
         <v>439531825000.0</v>
       </c>
       <c r="K28">
         <v>-66609433000.0</v>
       </c>
       <c r="L28">
         <v>-30116887000.0</v>
       </c>
       <c r="M28"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B29">
         <v>355728037000.0</v>
       </c>
       <c r="C29">
         <v>309405074000.0</v>
       </c>
       <c r="D29">
         <v>-16058379000.0</v>
       </c>
       <c r="E29">
         <v>150654849000.0</v>
       </c>
       <c r="F29">
         <v>303448102000.0</v>
       </c>
       <c r="G29">
         <v>225575377000.0</v>
       </c>
       <c r="H29">
         <v>247606987000.0</v>
       </c>
       <c r="I29">
         <v>157283623000.0</v>
       </c>
       <c r="J29">
         <v>-7149763000.0</v>
       </c>
       <c r="K29">
         <v>34817196000.0</v>
       </c>
       <c r="L29">
         <v>26319369000.0</v>
       </c>
       <c r="M29">
         <v>66418269000.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B30">
         <v>-29710476000.0</v>
       </c>
       <c r="C30">
         <v>-26147743000.0</v>
       </c>
       <c r="D30">
         <v>-14522186000.0</v>
       </c>
       <c r="E30">
         <v>-3425613000.0</v>
       </c>
       <c r="F30">
         <v>-106540901000.0</v>
       </c>
       <c r="G30">
         <v>-1783766000.0</v>
       </c>
       <c r="H30">
         <v>-76724650000.0</v>
       </c>
       <c r="I30">
         <v>-35012931000.0</v>
       </c>
@@ -13433,939 +13626,955 @@
         <v>-35012931000.0</v>
       </c>
       <c r="M30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR30"/>
+  <dimension ref="A1:AS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
-      <c r="AR1" t="s">
+      <c r="AS1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:44">
+    <row r="2" spans="1:45">
       <c r="A2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B2">
+        <v>610709600000.0</v>
+      </c>
+      <c r="C2">
         <v>554126337000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>489498295000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>457218439000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>527976485000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>473084134000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>423928085000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>463997883000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>405371496000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>409000607000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>407965825000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>505475035000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>572970210000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>571726884000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>577150619000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>669821455000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>716473301000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>655637033000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>570813816000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>547714991000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>525011991000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>576203979000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>561812956000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>544939907000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>495624621000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>466164402000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>379107610000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>386620914000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>397312700000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>334882693000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>431208860000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>463640517000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>408070665000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>488588631000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>78486271000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>56991928000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>165200917000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>174521042000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>55283324500.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>54360080000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>71179443000.0</v>
       </c>
-      <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
-    </row>
-    <row r="3" spans="1:44">
+      <c r="AS2"/>
+    </row>
+    <row r="3" spans="1:45">
       <c r="A3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
         <v>23867928000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2802723000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1519912000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>74911352000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>21250159000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4897584000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>61847334000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>13191778000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>84464150000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>98986336000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>39817315000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>41365172000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3484945000</v>
-      </c>
-[...1 lines deleted...]
-        <v>6910558000</v>
       </c>
       <c r="Q3">
         <v>6910558000</v>
       </c>
       <c r="R3">
         <v>6910558000</v>
       </c>
       <c r="S3">
+        <v>6910558000</v>
+      </c>
+      <c r="T3">
         <v>12098325000</v>
-      </c>
-[...1 lines deleted...]
-        <v>12116026000</v>
       </c>
       <c r="U3">
         <v>12116026000</v>
       </c>
       <c r="V3">
+        <v>12116026000</v>
+      </c>
+      <c r="W3">
         <v>106523200000</v>
-      </c>
-[...1 lines deleted...]
-        <v>8849074000</v>
       </c>
       <c r="X3">
         <v>8849074000</v>
       </c>
       <c r="Y3">
+        <v>8849074000</v>
+      </c>
+      <c r="Z3">
         <v>886666000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9746174000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>16550900000</v>
-      </c>
-[...1 lines deleted...]
-        <v>60173750000</v>
       </c>
       <c r="AC3">
         <v>60173750000</v>
       </c>
       <c r="AD3">
         <v>60173750000</v>
       </c>
       <c r="AE3">
+        <v>60173750000</v>
+      </c>
+      <c r="AF3">
         <v>29318110000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>35012931000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
       <c r="AQ3">
         <v>0</v>
       </c>
       <c r="AR3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:44">
+      <c r="AS3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:45">
       <c r="A4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
-    </row>
-    <row r="5" spans="1:44">
+      <c r="AS4"/>
+    </row>
+    <row r="5" spans="1:45">
       <c r="A5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
-    </row>
-    <row r="6" spans="1:44">
+      <c r="AS5"/>
+    </row>
+    <row r="6" spans="1:45">
       <c r="A6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B6">
+        <v>-63880507000.0</v>
+      </c>
+      <c r="C6">
         <v>56583263000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>64729313000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>32279856000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-70854168000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>54892351000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>49156049000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-40069798000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>58626387000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3629111000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1034782000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-97509210000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-67495175000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1243326000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-5423735000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-92670836000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-46651846000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>60836268000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>84823217000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>23098825000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>22703000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-51191988000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>14391023000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>16873049000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>49315286000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>29460219000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>87056791000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-7513304000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-10691786000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>62430007000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-96326167000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-32431657000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>55569852000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-80517966000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>410102360000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>21494343000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-108208989000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-9320125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>923244500.0</v>
       </c>
       <c r="AN6">
         <v>923244500.0</v>
       </c>
       <c r="AO6">
-        <v>-16819363000.0</v>
+        <v>923244500.0</v>
       </c>
       <c r="AP6">
         <v>-16819363000.0</v>
       </c>
-      <c r="AQ6"/>
+      <c r="AQ6">
+        <v>-16819363000.0</v>
+      </c>
       <c r="AR6"/>
-    </row>
-    <row r="7" spans="1:44">
+      <c r="AS6"/>
+    </row>
+    <row r="7" spans="1:45">
       <c r="A7" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-88933338000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-59620213000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-41052271000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-16073226000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-93600804000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-78403419000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-87092645000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-64085332000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-18850005000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-105780689000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-84409529000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-68821694000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-23618695000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-164737773000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-66536660000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-54608552000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-17775768000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-113500077000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-56961922000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-47998112000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-10742195000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-148807282000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-84668803000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
-    </row>
-    <row r="8" spans="1:44">
+      <c r="AS7"/>
+    </row>
+    <row r="8" spans="1:45">
       <c r="A8" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
-    </row>
-    <row r="9" spans="1:44">
+      <c r="AS8"/>
+    </row>
+    <row r="9" spans="1:45">
       <c r="A9" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
-    </row>
-    <row r="10" spans="1:44">
+      <c r="AS9"/>
+    </row>
+    <row r="10" spans="1:45">
       <c r="A10" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
-    </row>
-    <row r="11" spans="1:44">
+      <c r="AS10"/>
+    </row>
+    <row r="11" spans="1:45">
       <c r="A11" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -14379,1852 +14588,1888 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
-    </row>
-    <row r="12" spans="1:44">
+      <c r="AS11"/>
+    </row>
+    <row r="12" spans="1:45">
       <c r="A12" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-93340862000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-18576514000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15953401000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-58574268000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-74586488000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8970746000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>51981479000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-12411849000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>31463269000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>12136879000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>19846227000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>26192784000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>17139753000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>10066286000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>78343474000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>61499510000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-35218169000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>23084042000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8698128000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>56795005000.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
-    </row>
-    <row r="13" spans="1:44">
+      <c r="AS12"/>
+    </row>
+    <row r="13" spans="1:45">
       <c r="A13" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
-    </row>
-    <row r="14" spans="1:44">
+      <c r="AS13"/>
+    </row>
+    <row r="14" spans="1:45">
       <c r="A14" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B14">
+        <v>27835726000.0</v>
+      </c>
+      <c r="C14">
         <v>27842827000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>75501553000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>28788289000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>28811349000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>28881266000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>92794020000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>20828340000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>59069976000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>19337793000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>28725359000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>17934062000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>11685086000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>19361869000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>40396461000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1307863000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>31304727000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>9460759000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>40410814000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>8850725000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>16891415000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>17542649000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>13401154000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>230489000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>11817194000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>9028507000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>8689383000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7150657000.0</v>
       </c>
       <c r="AC14">
         <v>7150657000.0</v>
       </c>
       <c r="AD14">
+        <v>7150657000.0</v>
+      </c>
+      <c r="AE14">
         <v>6860159000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>8457897000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>6714910000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>6464075000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>6965746000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>4927385000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>786631000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>799221000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>774043000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>786631500.0</v>
       </c>
       <c r="AN14">
         <v>786631500.0</v>
       </c>
       <c r="AO14">
         <v>786631500.0</v>
       </c>
       <c r="AP14">
         <v>786631500.0</v>
       </c>
-      <c r="AQ14"/>
+      <c r="AQ14">
+        <v>786631500.0</v>
+      </c>
       <c r="AR14"/>
-    </row>
-    <row r="15" spans="1:44">
+      <c r="AS14"/>
+    </row>
+    <row r="15" spans="1:45">
       <c r="A15" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>150</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>23253169000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>91626000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>125073389000.0</v>
       </c>
-      <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>20019001000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>19994574000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>118195289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20041836000.0</v>
       </c>
       <c r="J15">
         <v>20041836000.0</v>
       </c>
       <c r="K15">
+        <v>20041836000.0</v>
+      </c>
+      <c r="L15">
         <v>1684000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>93608239000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
+        <v>0.0</v>
+      </c>
+      <c r="P15">
         <v>19418520000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91129840000.0</v>
       </c>
       <c r="Q15">
         <v>91129840000.0</v>
       </c>
       <c r="R15">
         <v>91129840000.0</v>
       </c>
       <c r="S15">
+        <v>91129840000.0</v>
+      </c>
+      <c r="T15">
         <v>18186770000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53630084000.0</v>
       </c>
       <c r="U15">
         <v>53630084000.0</v>
       </c>
       <c r="V15">
         <v>53630084000.0</v>
       </c>
       <c r="W15">
+        <v>53630084000.0</v>
+      </c>
+      <c r="X15">
         <v>10553547000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51757916000.0</v>
       </c>
       <c r="Y15">
         <v>51757916000.0</v>
       </c>
       <c r="Z15">
+        <v>51757916000.0</v>
+      </c>
+      <c r="AA15">
         <v>12190514000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>4649987000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34950642000.0</v>
       </c>
       <c r="AC15">
         <v>34950642000.0</v>
       </c>
       <c r="AD15">
         <v>34950642000.0</v>
       </c>
       <c r="AE15">
+        <v>34950642000.0</v>
+      </c>
+      <c r="AF15">
         <v>60277453000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>125485430000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>90213747000.0</v>
       </c>
-      <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-      <c r="AM15">
-[...1 lines deleted...]
-      </c>
+      <c r="AM15"/>
       <c r="AN15">
         <v>33304716500.0</v>
       </c>
-      <c r="AO15"/>
+      <c r="AO15">
+        <v>33304716500.0</v>
+      </c>
       <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>30116887000.0</v>
       </c>
-      <c r="AR15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:44">
+      <c r="AS15"/>
+    </row>
+    <row r="16" spans="1:45">
       <c r="A16" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B16">
+        <v>546829093000.0</v>
+      </c>
+      <c r="C16">
         <v>610709600000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>554227608000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>489498295000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>457122317000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>527976485000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>473084134000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>423928085000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>463997883000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>405371496000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>409000607000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>407965825000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>505475035000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>572970210000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>571726884000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>577150619000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>669821455000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>716473301000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>655637033000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>570813816000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>547714991000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>525011991000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>576203979000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>561812956000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>544939907000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>495624621000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>466164401000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>379107610000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>386620914000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>397312700000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>334882693000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>431208860000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>463640517000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>408070665000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>488588631000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>78486271000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>56991928000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>165200917000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>923244500.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>55283324500.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>54360080000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-16819363000.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
-    </row>
-    <row r="17" spans="1:44">
+      <c r="AS16"/>
+    </row>
+    <row r="17" spans="1:45">
       <c r="A17" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
-    </row>
-    <row r="18" spans="1:44">
+      <c r="AS17"/>
+    </row>
+    <row r="18" spans="1:45">
       <c r="A18" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B18">
+        <v>-34499394000.0</v>
+      </c>
+      <c r="C18">
         <v>102094067000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>128844573000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>155928097000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>20622446000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>74911352000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>119688008000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>88530211000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>61847334000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>13191778000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-28227451000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-3900971000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-39817315000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>47147029000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>52469149000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>36967017000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-46651846000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>60836268000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>148667280000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>76728909000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>15344265000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-43833253000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>44876942000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>230489000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>49838953000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>41698278000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>179317867000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-60173750000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-10691788000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>62430008000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-36048715000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>93053774000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>145783599000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-80517966000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-29429465000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>21494343000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>10105484000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-9320125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34227961000.0</v>
       </c>
       <c r="AN18">
         <v>34227961000.0</v>
       </c>
       <c r="AO18">
-        <v>-16819363000.0</v>
+        <v>34227961000.0</v>
       </c>
       <c r="AP18">
         <v>-16819363000.0</v>
       </c>
-      <c r="AQ18"/>
+      <c r="AQ18">
+        <v>-16819363000.0</v>
+      </c>
       <c r="AR18"/>
-    </row>
-    <row r="19" spans="1:44">
+      <c r="AS18"/>
+    </row>
+    <row r="19" spans="1:45">
       <c r="A19" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-      <c r="G19">
+      <c r="G19"/>
+      <c r="H19">
         <v>-21250159000.0</v>
       </c>
-      <c r="H19"/>
       <c r="I19"/>
-      <c r="J19">
+      <c r="J19"/>
+      <c r="K19">
         <v>3221931000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>84464150000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-98986336000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N19">
         <v>0.0</v>
       </c>
       <c r="O19">
+        <v>0.0</v>
+      </c>
+      <c r="P19">
         <v>3484945000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>0.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-6910558000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>0.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>12098325000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-12116026000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>0.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-106523200000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>8849074000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>0.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-886666000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-9746174000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-16550900000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-60173750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
-      <c r="AE19"/>
+      <c r="AE19">
+        <v>0.0</v>
+      </c>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
-    </row>
-    <row r="20" spans="1:44">
+      <c r="AS19"/>
+    </row>
+    <row r="20" spans="1:45">
       <c r="A20" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
-    </row>
-    <row r="21" spans="1:44">
+      <c r="AS20"/>
+    </row>
+    <row r="21" spans="1:45">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
-[...1 lines deleted...]
-      </c>
+      <c r="O21"/>
       <c r="P21">
         <v>-94824226000.0</v>
       </c>
-      <c r="Q21"/>
+      <c r="Q21">
+        <v>-94824226000.0</v>
+      </c>
       <c r="R21"/>
-      <c r="S21">
-[...1 lines deleted...]
-      </c>
+      <c r="S21"/>
       <c r="T21">
         <v>-45657293000.0</v>
       </c>
       <c r="U21">
+        <v>-45657293000.0</v>
+      </c>
+      <c r="V21">
         <v>7358735000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-7358735000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-37632218000.0</v>
       </c>
       <c r="X21">
         <v>-37632218000.0</v>
       </c>
       <c r="Y21">
         <v>-37632218000.0</v>
       </c>
       <c r="Z21">
         <v>-37632218000.0</v>
       </c>
-      <c r="AA21"/>
+      <c r="AA21">
+        <v>-37632218000.0</v>
+      </c>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
-    </row>
-    <row r="22" spans="1:44">
+      <c r="AS21"/>
+    </row>
+    <row r="22" spans="1:45">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22">
+        <v>22459580000.0</v>
+      </c>
+      <c r="C22">
         <v>45573881000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>55765733000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>50647342000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>45012409000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>44235733000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>45740918000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>42831249000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>39755980000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>38514736000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>37881989000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>35847651000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>36785319000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>47147029000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>48984204000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>36967017000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>27001048000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>37702580000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>46037316000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>30078774000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>27456211000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>33010419000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>10491635000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>15624209000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>21768671000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>32349660000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>21224821000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>18960922000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>17375724000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>32485807000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-18191809000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>29606859000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>27049864000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>34342312000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>44250466000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>25271765000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>20051295000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>30843521000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32224910500.0</v>
       </c>
       <c r="AN22">
         <v>32224910500.0</v>
       </c>
       <c r="AO22">
-        <v>26307142000.0</v>
+        <v>32224910500.0</v>
       </c>
       <c r="AP22">
         <v>26307142000.0</v>
       </c>
-      <c r="AQ22"/>
+      <c r="AQ22">
+        <v>26307142000.0</v>
+      </c>
       <c r="AR22"/>
-    </row>
-    <row r="23" spans="1:44">
+      <c r="AS22"/>
+    </row>
+    <row r="23" spans="1:45">
       <c r="A23" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>157</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-23253169000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-66641345000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1425148000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-28603354000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-20019001000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23">
         <v>-10404720000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-20040852000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3221931000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>29263917000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>67799706000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-27677861000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-40121845000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-94824226000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-91129840000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-6910558000.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>-45657293000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-12116026000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7358735000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-7358735000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-37632218000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-51757916000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-95092000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-9746174000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-16550900000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-34950642000.0</v>
       </c>
-      <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-      <c r="AG23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>-90213747000.0</v>
       </c>
-      <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23"/>
-    </row>
-    <row r="24" spans="1:44">
+      <c r="AS23"/>
+    </row>
+    <row r="24" spans="1:45">
       <c r="A24" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-3221931000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3221931000.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>17698148000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
-    </row>
-    <row r="25" spans="1:44">
+      <c r="AS24"/>
+    </row>
+    <row r="25" spans="1:45">
       <c r="A25" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B25">
+        <v>-84794700000.0</v>
+      </c>
+      <c r="C25">
         <v>28677359000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>21445215000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>79295189000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-51681400000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>74911352000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>140938167000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>93427795000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-36978622000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-44660751000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-179298949000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>41303652000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-88287720000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-19361869000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-40396461000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1307863000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-98047063000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-37702580000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-46037316000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-30078774000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-27456211000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-33010419000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-10491635000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-15854698000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-21768671000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-32349660000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-21224821000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-18960922000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-17375724000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-32485807000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>18191809000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-29606859000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-27049864000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-34342312000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-44250466000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-25271765000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-20051295000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-30843521000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1216419000.0</v>
       </c>
       <c r="AN25">
         <v>1216419000.0</v>
       </c>
       <c r="AO25">
-        <v>-43913136500.0</v>
+        <v>1216419000.0</v>
       </c>
       <c r="AP25">
         <v>-43913136500.0</v>
       </c>
-      <c r="AQ25"/>
+      <c r="AQ25">
+        <v>-43913136500.0</v>
+      </c>
       <c r="AR25"/>
-    </row>
-    <row r="26" spans="1:44">
+      <c r="AS25"/>
+    </row>
+    <row r="26" spans="1:45">
       <c r="A26" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>2612562000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
-[...1 lines deleted...]
-      </c>
+      <c r="P26"/>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
         <v>0.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="V26">
+        <v>0.0</v>
+      </c>
+      <c r="W26"/>
+      <c r="X26">
         <v>1699000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-1048325000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-523666000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-47546000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
-    </row>
-    <row r="27" spans="1:44">
+      <c r="AS26"/>
+    </row>
+    <row r="27" spans="1:45">
       <c r="A27" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
-    </row>
-    <row r="28" spans="1:44">
+      <c r="AS27"/>
+    </row>
+    <row r="28" spans="1:45">
       <c r="A28" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B28">
+        <v>-29381113000.0</v>
+      </c>
+      <c r="C28">
         <v>-45510804000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-64120409000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-123648241000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-28603354000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-20019001000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-70347729000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-128600009000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>984000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-20042820000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>29262233000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-93608239000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-27677861000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-40121845000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-114242746000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-91129840000.0</v>
       </c>
       <c r="Q28">
         <v>-91129840000.0</v>
       </c>
       <c r="R28">
         <v>-91129840000.0</v>
       </c>
       <c r="S28">
+        <v>-91129840000.0</v>
+      </c>
+      <c r="T28">
         <v>-63844063000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-53630084000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7358735000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-7358735000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-48184066000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-52806241000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-523666000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-12238060000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-4649987000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-34950642000.0</v>
       </c>
       <c r="AC28">
         <v>-34950642000.0</v>
       </c>
       <c r="AD28">
         <v>-34950642000.0</v>
       </c>
       <c r="AE28">
+        <v>-34950642000.0</v>
+      </c>
+      <c r="AF28">
         <v>-60277453000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-125485430000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-90213747000.0</v>
       </c>
-      <c r="AH28"/>
-      <c r="AI28">
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>439531825000.0</v>
       </c>
-      <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
-      <c r="AM28">
-[...1 lines deleted...]
-      </c>
+      <c r="AM28"/>
       <c r="AN28">
         <v>-33304716500.0</v>
       </c>
-      <c r="AO28"/>
+      <c r="AO28">
+        <v>-33304716500.0</v>
+      </c>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
-    </row>
-    <row r="29" spans="1:44">
+      <c r="AS28"/>
+    </row>
+    <row r="29" spans="1:45">
       <c r="A29" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B29">
+        <v>-34499394000.0</v>
+      </c>
+      <c r="C29">
         <v>102094067000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>152712501000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>158730820000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>22142358000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>74911352000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>140938167000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>93427795000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>61847334000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>13191778000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-112691601000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>95085365000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-39817315000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>47147029000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>48984204000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>36967017000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-39741288000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>60836268000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>136568955000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>88844935000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>15344265000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>62689947000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>53726016000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>230489000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>50725619000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>51444452000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>195868767000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>139349309000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-10691788000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>62430008000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-6730605000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>93053774000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>145783599000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-80517966000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-29429465000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>21494343000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>10105484000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-9320125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34227961000.0</v>
       </c>
       <c r="AN29">
         <v>34227961000.0</v>
       </c>
       <c r="AO29">
-        <v>-16819363000.0</v>
+        <v>34227961000.0</v>
       </c>
       <c r="AP29">
         <v>-16819363000.0</v>
       </c>
       <c r="AQ29">
+        <v>-16819363000.0</v>
+      </c>
+      <c r="AR29">
         <v>26319369000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>66418269000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:44">
+    <row r="30" spans="1:45">
       <c r="A30" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>-23867928000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2802723000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1519912000.0</v>
       </c>
       <c r="F30">
         <v>-1519912000.0</v>
       </c>
       <c r="G30">
+        <v>-1519912000.0</v>
+      </c>
+      <c r="H30">
         <v>-21250159000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-4897584000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3221931000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3221931000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>84464150000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-98986336000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N30">
         <v>0.0</v>
       </c>
       <c r="O30">
+        <v>0.0</v>
+      </c>
+      <c r="P30">
         <v>3484945000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6910558000.0</v>
       </c>
       <c r="Q30">
         <v>-6910558000.0</v>
       </c>
       <c r="R30">
         <v>-6910558000.0</v>
       </c>
       <c r="S30">
+        <v>-6910558000.0</v>
+      </c>
+      <c r="T30">
         <v>12098325000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12116026000.0</v>
       </c>
       <c r="U30">
         <v>-12116026000.0</v>
       </c>
       <c r="V30">
+        <v>-12116026000.0</v>
+      </c>
+      <c r="W30">
         <v>-106523200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8849074000.0</v>
       </c>
       <c r="X30">
         <v>8849074000.0</v>
       </c>
       <c r="Y30">
+        <v>8849074000.0</v>
+      </c>
+      <c r="Z30">
         <v>-886666000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-9746174000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-16550900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-60173750000.0</v>
       </c>
       <c r="AC30">
         <v>-60173750000.0</v>
       </c>
       <c r="AD30">
         <v>-60173750000.0</v>
       </c>
       <c r="AE30">
+        <v>-60173750000.0</v>
+      </c>
+      <c r="AF30">
         <v>-29318110000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-35012931000.0</v>
       </c>
-      <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
+      <c r="AS30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>