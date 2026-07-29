--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2198,51 +2201,51 @@
       </c>
       <c r="K39">
         <v>42904983000.0</v>
       </c>
       <c r="L39">
         <v>2984514000.0</v>
       </c>
       <c r="M39">
         <v>136775173000.0</v>
       </c>
       <c r="N39">
         <v>108313387000.0</v>
       </c>
       <c r="O39">
         <v>79083181000.0</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
         <v>174560183000.0</v>
       </c>
       <c r="C40">
-        <v>77212273000.0</v>
+        <v>91146471000.0</v>
       </c>
       <c r="D40">
         <v>108419355000.0</v>
       </c>
       <c r="E40">
         <v>96260537000.0</v>
       </c>
       <c r="F40">
         <v>66197028000.0</v>
       </c>
       <c r="G40">
         <v>-3170443000.0</v>
       </c>
       <c r="H40">
         <v>134406102000.0</v>
       </c>
       <c r="I40">
         <v>45945288000.0</v>
       </c>
       <c r="J40">
         <v>37566975000.0</v>
       </c>
       <c r="K40">
         <v>46554284000.0</v>
       </c>
@@ -2950,1042 +2953,1064 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL62"/>
+  <dimension ref="A1:AM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
-    </row>
-    <row r="2" spans="1:38">
+      <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>37337091000.0</v>
+      </c>
+      <c r="C2">
         <v>32086189000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>46380750000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>48769228000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>41624947000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>34096841000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>47303552000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>36616699000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>44771355000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>45312086000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>45873129000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>83603551000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>36607949000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>45402045000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>92475125000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>35893205000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>33811814000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>57917454000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>78428203000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>45484245000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>55306548000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>34196879000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>59052319000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>39124680000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>37676503000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>41200922000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>42854633000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>21022696000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>40983191000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>34784977000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>63924363000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>56924213000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>56143308000.0</v>
       </c>
-      <c r="AH2"/>
-      <c r="AI2">
+      <c r="AI2"/>
+      <c r="AJ2">
         <v>41217417000.0</v>
       </c>
-      <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
-    </row>
-    <row r="3" spans="1:38">
+      <c r="AM2"/>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>12000000000.0</v>
       </c>
       <c r="D5">
         <v>12000000000.0</v>
       </c>
       <c r="E5">
-        <v>10000000000.0</v>
+        <v>12000000000.0</v>
       </c>
       <c r="F5">
         <v>10000000000.0</v>
       </c>
       <c r="G5">
         <v>10000000000.0</v>
       </c>
       <c r="H5">
         <v>10000000000.0</v>
       </c>
       <c r="I5">
         <v>10000000000.0</v>
       </c>
       <c r="J5">
-        <v>8000000000.0</v>
+        <v>10000000000.0</v>
       </c>
       <c r="K5">
         <v>8000000000.0</v>
       </c>
       <c r="L5">
         <v>8000000000.0</v>
       </c>
       <c r="M5">
-        <v>6000000000.0</v>
+        <v>8000000000.0</v>
       </c>
       <c r="N5">
         <v>6000000000.0</v>
       </c>
       <c r="O5">
         <v>6000000000.0</v>
       </c>
       <c r="P5">
         <v>6000000000.0</v>
       </c>
       <c r="Q5">
-        <v>4000000000.0</v>
+        <v>6000000000.0</v>
       </c>
       <c r="R5">
         <v>4000000000.0</v>
       </c>
       <c r="S5">
         <v>4000000000.0</v>
       </c>
       <c r="T5">
         <v>4000000000.0</v>
       </c>
       <c r="U5">
         <v>4000000000.0</v>
       </c>
       <c r="V5">
         <v>4000000000.0</v>
       </c>
-      <c r="W5"/>
+      <c r="W5">
+        <v>4000000000.0</v>
+      </c>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-      <c r="AH5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>237047676000.0</v>
       </c>
-      <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>185578727000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:38">
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-    </row>
-    <row r="7" spans="1:38">
+      <c r="AM6"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>475727236000.0</v>
+      </c>
+      <c r="C7">
         <v>485521455000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>476489854000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>445345333000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>431413609000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>428656487000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>425237012000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>417214054000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>409338328000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>401606801000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>394818375000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>394653728000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>818210824000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>802834177000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>769785730000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>755453814000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>737972948000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>730007653000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>723934617000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>710199993000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>698472240000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>686936370000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>685699981000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>707926278000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>697700406000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>181838482000.0</v>
       </c>
       <c r="C8">
         <v>181838482000.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8">
+      <c r="D8">
         <v>181838482000.0</v>
       </c>
+      <c r="E8"/>
       <c r="F8">
         <v>181838482000.0</v>
       </c>
       <c r="G8">
         <v>181838482000.0</v>
       </c>
       <c r="H8">
         <v>181838482000.0</v>
       </c>
       <c r="I8">
         <v>181838482000.0</v>
       </c>
       <c r="J8">
         <v>181838482000.0</v>
       </c>
       <c r="K8">
         <v>181838482000.0</v>
       </c>
       <c r="L8">
         <v>181838482000.0</v>
       </c>
       <c r="M8">
         <v>181838482000.0</v>
       </c>
       <c r="N8">
         <v>181838482000.0</v>
       </c>
       <c r="O8">
         <v>181838482000.0</v>
       </c>
       <c r="P8">
         <v>181838482000.0</v>
       </c>
       <c r="Q8">
         <v>181838482000.0</v>
       </c>
       <c r="R8">
         <v>181838482000.0</v>
       </c>
       <c r="S8">
         <v>181838482000.0</v>
       </c>
       <c r="T8">
         <v>181838482000.0</v>
       </c>
       <c r="U8">
         <v>181838482000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>181838482000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>749460284000.0</v>
       </c>
       <c r="E9">
         <v>749460284000.0</v>
       </c>
       <c r="F9">
         <v>749460284000.0</v>
       </c>
       <c r="G9">
         <v>749460284000.0</v>
       </c>
       <c r="H9">
         <v>749460284000.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>749460284000.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
-[...1 lines deleted...]
-      </c>
+      <c r="M9"/>
       <c r="N9">
         <v>749460284000.0</v>
       </c>
       <c r="O9">
         <v>749460284000.0</v>
       </c>
       <c r="P9">
         <v>749460284000.0</v>
       </c>
       <c r="Q9">
         <v>749460284000.0</v>
       </c>
       <c r="R9">
         <v>749460284000.0</v>
       </c>
       <c r="S9">
         <v>749460284000.0</v>
       </c>
       <c r="T9">
         <v>749460284000.0</v>
       </c>
       <c r="U9">
         <v>749460284000.0</v>
       </c>
       <c r="V9">
         <v>749460284000.0</v>
       </c>
       <c r="W9">
         <v>749460284000.0</v>
       </c>
       <c r="X9">
         <v>749460284000.0</v>
       </c>
       <c r="Y9">
         <v>749460284000.0</v>
       </c>
       <c r="Z9">
         <v>749460284000.0</v>
       </c>
-      <c r="AA9"/>
+      <c r="AA9">
+        <v>749460284000.0</v>
+      </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-    </row>
-    <row r="10" spans="1:38">
+      <c r="AM9"/>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>1110986539000.0</v>
+      </c>
+      <c r="C10">
         <v>1102777560000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1082282254000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>964835014000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>962369836000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>881610346000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>810397210000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>769312792000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>769172396000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>700494165000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>670181616000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>613096402000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>605859813000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1054504383000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1019760808000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>890086448000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>834622579000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>832522268000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>768869513000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>705551193000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>652169022000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>580331561000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>519655836000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>524674770000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>518533825000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>511960265000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>491547357000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>420011852000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>573365478000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>552121265000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>556526562000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>980840213000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>136056141000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-174600833000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>174600833000.0</v>
       </c>
-      <c r="AJ10"/>
       <c r="AK10"/>
-      <c r="AL10">
+      <c r="AL10"/>
+      <c r="AM10">
         <v>-91770269000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:38">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>1050000000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>945000000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>885000000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>850000000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>775000000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>725000000000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>545000000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>915000000000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>20000000.0</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11">
+      <c r="R11"/>
+      <c r="S11">
         <v>380000000.0</v>
       </c>
-      <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
-    </row>
-    <row r="12" spans="1:38">
+      <c r="AM11"/>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
         <v>25</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
         <v>1102777560000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1082282254000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>964835014000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>962369836000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>881610346000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>810397210000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>769312792000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>769172396000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>700494165000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>670181616000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>613096402000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>605859813000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1054504383000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1019760808000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>890086448000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>834622579000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>832522268000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>768869513000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>705551193000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>652169022000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>580331561000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>519655836000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>524674770000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>518533825000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>511960265000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>491547357000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>420011852000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>573365478000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>552121265000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>556526562000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>980840213000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>136056141000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>174600833000.0</v>
       </c>
       <c r="AI12">
         <v>174600833000.0</v>
       </c>
-      <c r="AJ12"/>
+      <c r="AJ12">
+        <v>174600833000.0</v>
+      </c>
       <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>91770269000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:38">
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
         <v>26</v>
       </c>
-      <c r="B13">
-[...1 lines deleted...]
-      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>181838482000.0</v>
       </c>
       <c r="D13">
         <v>181838482000.0</v>
       </c>
       <c r="E13">
         <v>181838482000.0</v>
       </c>
       <c r="F13">
         <v>181838482000.0</v>
       </c>
       <c r="G13">
         <v>181838482000.0</v>
       </c>
       <c r="H13">
         <v>181838482000.0</v>
       </c>
       <c r="I13">
         <v>181838482000.0</v>
       </c>
       <c r="J13">
         <v>181838482000.0</v>
       </c>
       <c r="K13">
@@ -4033,2233 +4058,2278 @@
       <c r="Y13">
         <v>181838482000.0</v>
       </c>
       <c r="Z13">
         <v>181838482000.0</v>
       </c>
       <c r="AA13">
         <v>181838482000.0</v>
       </c>
       <c r="AB13">
         <v>181838482000.0</v>
       </c>
       <c r="AC13">
         <v>181838482000.0</v>
       </c>
       <c r="AD13">
         <v>181838482000.0</v>
       </c>
       <c r="AE13">
         <v>181838482000.0</v>
       </c>
       <c r="AF13">
         <v>181838482000.0</v>
       </c>
       <c r="AG13">
+        <v>181838482000.0</v>
+      </c>
+      <c r="AH13">
         <v>130923712000.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13">
+      <c r="AI13"/>
+      <c r="AJ13">
         <v>10000000000.0</v>
       </c>
-      <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>1818384820.0</v>
+      </c>
+      <c r="C14">
         <v>1818586000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1818385000.0</v>
       </c>
       <c r="D14">
         <v>1818385000.0</v>
       </c>
       <c r="E14">
         <v>1818385000.0</v>
       </c>
       <c r="F14">
+        <v>1818385000.0</v>
+      </c>
+      <c r="G14">
         <v>1818441000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1818385000.0</v>
       </c>
       <c r="H14">
         <v>1818385000.0</v>
       </c>
       <c r="I14">
         <v>1818385000.0</v>
       </c>
       <c r="J14">
         <v>1818385000.0</v>
       </c>
       <c r="K14">
         <v>1818385000.0</v>
       </c>
       <c r="L14">
-        <v>1818384820.0</v>
+        <v>1818385000.0</v>
       </c>
       <c r="M14">
         <v>1818384820.0</v>
       </c>
       <c r="N14">
         <v>1818384820.0</v>
       </c>
       <c r="O14">
         <v>1818384820.0</v>
       </c>
       <c r="P14">
-        <v>1818680970.0</v>
+        <v>1818384820.0</v>
       </c>
       <c r="Q14">
         <v>1818680970.0</v>
       </c>
       <c r="R14">
         <v>1818680970.0</v>
       </c>
       <c r="S14">
-        <v>1818220122.0</v>
+        <v>1818680970.0</v>
       </c>
       <c r="T14">
         <v>1818220122.0</v>
       </c>
       <c r="U14">
         <v>1818220122.0</v>
       </c>
       <c r="V14">
         <v>1818220122.0</v>
       </c>
       <c r="W14">
         <v>1818220122.0</v>
       </c>
       <c r="X14">
         <v>1818220122.0</v>
       </c>
       <c r="Y14">
+        <v>1818220122.0</v>
+      </c>
+      <c r="Z14">
         <v>1818384820.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1818546346.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1818384820.0</v>
       </c>
       <c r="AB14">
         <v>1818384820.0</v>
       </c>
       <c r="AC14">
         <v>1818384820.0</v>
       </c>
       <c r="AD14">
         <v>1818384820.0</v>
       </c>
       <c r="AE14">
         <v>1818384820.0</v>
       </c>
       <c r="AF14">
         <v>1818384820.0</v>
       </c>
       <c r="AG14">
         <v>1818384820.0</v>
       </c>
       <c r="AH14">
         <v>1818384820.0</v>
       </c>
       <c r="AI14">
         <v>1818384820.0</v>
       </c>
       <c r="AJ14">
         <v>1818384820.0</v>
       </c>
       <c r="AK14">
-        <v>1309133733.0</v>
+        <v>1818384820.0</v>
       </c>
       <c r="AL14">
         <v>1309133733.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:38">
+      <c r="AM14">
+        <v>1309133733.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>122200461000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6739757000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>40143506000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>95550796000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>93283358000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>20988000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>64152000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>121821000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>164985000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>250475000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>87926971000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>87730705000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>88674768000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>120117000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>72549061000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>100041664000.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>-93688000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>430962000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>524650000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>618338000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>712025000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>524650000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>16064000.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18">
+      <c r="AF18"/>
+      <c r="AG18">
         <v>31050429000.0</v>
       </c>
-      <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
+        <v>1300893000.0</v>
+      </c>
+      <c r="C21">
         <v>1602061000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1903229000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2269387000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2527640000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2875970000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3224301000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3572631000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3920961000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4269291000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4631410000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4709464000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5110977000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>5512490000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3594146000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1659252000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1923075000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1992589000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2450723000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1684897000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1889574000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1734864000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2298926000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1910968000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2087072000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2263176000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2439280000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2589750000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3199693000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>3422700000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>4011537000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>3540223000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4129060000.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21">
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>5306733000.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-    </row>
-    <row r="22" spans="1:38">
+      <c r="AM21"/>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
-[...1 lines deleted...]
-      </c>
+      <c r="K22"/>
       <c r="L22">
         <v>1.0</v>
       </c>
-      <c r="M22"/>
-      <c r="N22">
+      <c r="M22">
         <v>1.0</v>
       </c>
+      <c r="N22"/>
       <c r="O22">
         <v>1.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22">
+      <c r="P22">
+        <v>1.0</v>
+      </c>
+      <c r="Q22"/>
+      <c r="R22">
         <v>8007080000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2003698000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-51537000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-26730000000.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>17505102000.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
+      <c r="Y22"/>
+      <c r="Z22">
         <v>-71597180000.0</v>
       </c>
-      <c r="Z22"/>
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22">
         <v>-84336788000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>68526813000.0</v>
       </c>
-      <c r="AC22"/>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22">
         <v>70471662000.0</v>
       </c>
-      <c r="AE22"/>
-      <c r="AF22">
+      <c r="AF22"/>
+      <c r="AG22">
         <v>-95037358000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-75003502000.0</v>
       </c>
-      <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-    </row>
-    <row r="23" spans="1:38">
+      <c r="AM22"/>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
         <v>36</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
         <v>2039835020000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2169051563000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2033564151000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1950117726000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1899982643000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1850738338000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1841643076000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1869951955000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1817825697000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1788314387000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1742598319000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1772137278000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2218382896000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2191828374000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2081948607000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2005988989000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2019046953000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1962877696000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1880709108000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1875317728000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1879851302000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1825052707000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1856301941000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1925191829000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1957962913000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1264868846000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1195580271000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1281178144000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1239785646000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1255245127000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1221945413000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>356525461000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>237047676000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>334737537000.0</v>
       </c>
-      <c r="AJ23"/>
       <c r="AK23"/>
-      <c r="AL23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>185578727000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:38">
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>420866164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>388237935000.0</v>
       </c>
       <c r="E25">
         <v>388237935000.0</v>
       </c>
       <c r="F25">
         <v>388237935000.0</v>
       </c>
       <c r="G25">
         <v>388237935000.0</v>
       </c>
       <c r="H25">
+        <v>388237935000.0</v>
+      </c>
+      <c r="I25">
         <v>397528787000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>394361735000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>410231258000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>394986777000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>769785730000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>755116721000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>734556612000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>726596462000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>722194713000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>708473743000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>698472240000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>685250452000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>683205447000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>707926278000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>697700406000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>1270455000.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
         <v>41</v>
       </c>
-      <c r="B28">
+      <c r="B28"/>
+      <c r="C28">
         <v>-617256105000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-605792400000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-510926046000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-517024503000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-450196737000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-381740723000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-344075780000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-351958342000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-291155837000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-268574815000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-218278027000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-211206085000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-236293559000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-216926631000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-120300718000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-79168765000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-94549320000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-38861860000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>18383424000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>58030971000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>118140679000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>167280534000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>161025211000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>189392453000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>185740141000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-491547357000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-420011852000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-573365478000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-552121265000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-556526562000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-980840213000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-136056141000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>174600833000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-174600833000.0</v>
       </c>
-      <c r="AJ28"/>
       <c r="AK28"/>
-      <c r="AL28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>91770269000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:38">
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>1306447831000.0</v>
+      </c>
+      <c r="C29">
         <v>1413612960000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1360801231000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>1265709415000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1328399319000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1277228391000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1257666157000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1190106935000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1261254651000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1222866854000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1213408389000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1240883954000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1204304183000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1161970187000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1131848849000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1110408454000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1100256869000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1064992645000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1021532826000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1019768905000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1022827759000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1004936472000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1029878279000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1073033977000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1093675851000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>62532342000.0</v>
+      </c>
+      <c r="C30">
         <v>67046710000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>85035961000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>70893722000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>75300574000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>80137446000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>89363025000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>102184770000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>97557492000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>87696112000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>71196365000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>71975562000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>74162788000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>76059630000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>72163014000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>77487447000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>61911276000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>65360804000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>55484537000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>32118409000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>66928045000.0</v>
       </c>
-      <c r="V30">
-[...1 lines deleted...]
-      </c>
       <c r="W30">
+        <v>79250673000.0</v>
+      </c>
+      <c r="X30">
         <v>65640252000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>88966968000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>76040207000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>100355947000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>111117607000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>105281159000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>135873916000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>119580490000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>108393588000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>117763706000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>75003502000.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30">
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>58021527000.0</v>
       </c>
-      <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
-    </row>
-    <row r="31" spans="1:38">
+      <c r="AM30"/>
+    </row>
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>1158376041000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1130189597000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1108485378000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1098264280000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1062541922000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1019847929000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1017879331000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1021092895000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1002637546000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1027967311000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1070946905000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1091412675000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1070832481000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1110149900000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1190847532000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1149133404000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1099468040000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1111024141000.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
-    </row>
-    <row r="32" spans="1:38">
+      <c r="AM31"/>
+    </row>
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>900152587000.0</v>
+      </c>
+      <c r="C32">
         <v>974786164000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>894642736000.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>753661657000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>790944347000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>716163551000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>699684353000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>609536251000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>656530194000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>553154044000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>587242845000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>593082603000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>544268814000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>461105662000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>812965629000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>763445276000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>713375495000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>655656732000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>610494081000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>581109090000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>518536032000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>465095503000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>499259915000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>496235145000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>485504714000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
-    </row>
-    <row r="33" spans="1:38">
+      <c r="AM32"/>
+    </row>
+    <row r="33" spans="1:39">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>827161409000.0</v>
+      </c>
+      <c r="C33">
         <v>859692961000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>997844204000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>989428268000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>900285693000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>925692907000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>949302775000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>955510591000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>978099472000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1002253245000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1029192493000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1020627185000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1042163086000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1070266627000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1095851302000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1088668950000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1102079899000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1121437986000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1135932375000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1133233458000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1147133559000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1202763966000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1225091421000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1213823811000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1284725110000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1305871543000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>634689649000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>611213131000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>523328397000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>520526025000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>538218732000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>122807576000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>93484742000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>-174600833000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>90068026000.0</v>
       </c>
-      <c r="AJ33"/>
       <c r="AK33"/>
-      <c r="AL33">
+      <c r="AL33"/>
+      <c r="AM33">
         <v>-91770269000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:38">
+    <row r="34" spans="1:39">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>-2000.0</v>
       </c>
-      <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34">
         <v>1000.0</v>
       </c>
-      <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
-    </row>
-    <row r="35" spans="1:38">
+      <c r="AM34"/>
+    </row>
+    <row r="35" spans="1:39">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
         <v>420866165000.0</v>
       </c>
       <c r="C35">
+        <v>420866165000.0</v>
+      </c>
+      <c r="D35">
         <v>531685709000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>492916857000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>388237935000.0</v>
       </c>
       <c r="F35">
         <v>388237935000.0</v>
       </c>
       <c r="G35">
         <v>388237935000.0</v>
       </c>
       <c r="H35">
-        <v>397528787000.0</v>
+        <v>388237935000.0</v>
       </c>
       <c r="I35">
         <v>397528787000.0</v>
       </c>
       <c r="J35">
         <v>397528787000.0</v>
       </c>
       <c r="K35">
+        <v>397528787000.0</v>
+      </c>
+      <c r="L35">
         <v>359479683000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>394461641000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>394361735000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>410231258000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>394986777000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>769785730000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>755116719000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>734556612000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>726596462000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>722194713000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>708473744000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>698472240000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>685250452000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>683205447000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>707926278000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>697700406000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AB35">
         <v>0.0</v>
       </c>
       <c r="AC35">
         <v>0.0</v>
       </c>
       <c r="AD35">
+        <v>0.0</v>
+      </c>
+      <c r="AE35">
         <v>-1000.0</v>
       </c>
-      <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
-    </row>
-    <row r="36" spans="1:38">
+      <c r="AM35"/>
+    </row>
+    <row r="36" spans="1:39">
       <c r="A36" t="s">
         <v>49</v>
       </c>
-      <c r="B36">
+      <c r="B36"/>
+      <c r="C36">
         <v>795804000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3154996000.0</v>
       </c>
       <c r="D36">
         <v>3154996000.0</v>
       </c>
       <c r="E36">
         <v>3154996000.0</v>
       </c>
       <c r="F36">
+        <v>3154996000.0</v>
+      </c>
+      <c r="G36">
         <v>3154997000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3154996000.0</v>
       </c>
       <c r="H36">
         <v>3154996000.0</v>
       </c>
       <c r="I36">
         <v>3154996000.0</v>
       </c>
       <c r="J36">
         <v>3154996000.0</v>
       </c>
       <c r="K36">
         <v>3154996000.0</v>
       </c>
       <c r="L36">
         <v>3154996000.0</v>
       </c>
       <c r="M36">
         <v>3154996000.0</v>
       </c>
       <c r="N36">
+        <v>3154996000.0</v>
+      </c>
+      <c r="O36">
         <v>3154997000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>3154996000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4631559000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2272361000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>7239321000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>6682052000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-1000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>7501698000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-2000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>45748072000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="Y36">
         <v>1000.0</v>
       </c>
       <c r="Z36">
         <v>1000.0</v>
       </c>
       <c r="AA36">
+        <v>1000.0</v>
+      </c>
+      <c r="AB36">
         <v>269361737000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-1000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-2000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-1000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>281655446000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>36443081000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-1000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-174600833000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>7147198000.0</v>
       </c>
-      <c r="AJ36"/>
       <c r="AK36"/>
-      <c r="AL36">
+      <c r="AL36"/>
+      <c r="AM36">
         <v>-91770269000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:38">
+    <row r="37" spans="1:39">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
-    </row>
-    <row r="38" spans="1:38">
+      <c r="AM37"/>
+    </row>
+    <row r="38" spans="1:39">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>55941720000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>63433052000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>63136616000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>63023313000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>61066490000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>57640161000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>54812275000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>56020745000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>54175181000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>53334492000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>-2000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>49773656000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>46962603000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>38528820000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>35847777000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>74638575000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>50767332000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>59009216000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>62170716000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>277858892000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>260112213000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>268763828000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>268154680000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>282576718000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>37713197000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1000.0</v>
       </c>
-      <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
-    </row>
-    <row r="39" spans="1:38">
+      <c r="AM38"/>
+    </row>
+    <row r="39" spans="1:39">
       <c r="A39" t="s">
         <v>52</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>10317789000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3889144000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>8407147000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>12161623000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>12541944000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1675328000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>14634923000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>25122596000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>27382176000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>17743913000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>36899170000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>49951591000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>17552256000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>4053250000.0</v>
       </c>
-      <c r="P39">
-[...1 lines deleted...]
-      </c>
       <c r="Q39">
-        <v>2276273000.0</v>
+        <v>52184360000.0</v>
       </c>
       <c r="R39">
+        <v>9671077000.0</v>
+      </c>
+      <c r="S39">
         <v>-2277803000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2591271000.0</v>
       </c>
-      <c r="T39">
-[...1 lines deleted...]
-      </c>
       <c r="U39">
-        <v>13067679000.0</v>
+        <v>25000255000.0</v>
       </c>
       <c r="V39">
+        <v>22154781000.0</v>
+      </c>
+      <c r="W39">
         <v>17505101000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>14665198000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>31816278000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>50335714000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>43484163000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>54295052000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>68526814000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>131360894000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>70471663000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>81979978000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>23260266000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>51981075000.0</v>
       </c>
-      <c r="AH39"/>
-      <c r="AI39">
+      <c r="AI39"/>
+      <c r="AJ39">
         <v>12047151000.0</v>
       </c>
-      <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
-    </row>
-    <row r="40" spans="1:38">
+      <c r="AM39"/>
+    </row>
+    <row r="40" spans="1:39">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>3754941000.0</v>
+      </c>
+      <c r="C40">
         <v>93188314000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>174560183000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>84047553000.0</v>
       </c>
-      <c r="E40">
-[...1 lines deleted...]
-      </c>
       <c r="F40">
-        <v>79513337000.0</v>
+        <v>196921152000.0</v>
       </c>
       <c r="G40">
+        <v>98282286000.0</v>
+      </c>
+      <c r="H40">
         <v>77212273000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>91073658000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>67220792000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>77137919000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>66292237000.0</v>
       </c>
-      <c r="L40">
-[...1 lines deleted...]
-      </c>
       <c r="M40">
+        <v>37499571000.0</v>
+      </c>
+      <c r="N40">
         <v>80943132000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>88345632000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>96260537000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>115344774000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>90559157000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>96993799000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>69608219000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-10050152000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>80564569000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>18160102000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>38335813000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>90894128000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>76693357000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>91582835000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>134786723000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>41723901000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>38407490000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>43017615000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>45945288000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>34304181000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>41954460000.0</v>
       </c>
-      <c r="AH40"/>
-      <c r="AI40">
+      <c r="AI40"/>
+      <c r="AJ40">
         <v>37566975000.0</v>
       </c>
-      <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
-    </row>
-    <row r="41" spans="1:38">
+      <c r="AM40"/>
+    </row>
+    <row r="41" spans="1:39">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
-      <c r="T41">
+      <c r="T41"/>
+      <c r="U41">
         <v>-1000.0</v>
       </c>
-      <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
-      <c r="AB41">
+      <c r="AB41"/>
+      <c r="AC41">
         <v>-1000.0</v>
       </c>
-      <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
-    </row>
-    <row r="42" spans="1:38">
+      <c r="AM41"/>
+    </row>
+    <row r="42" spans="1:39">
       <c r="A42" t="s">
         <v>55</v>
       </c>
-      <c r="B42">
-[...1 lines deleted...]
-      </c>
+      <c r="B42"/>
       <c r="C42">
         <v>749460284000.0</v>
       </c>
       <c r="D42">
         <v>749460284000.0</v>
       </c>
       <c r="E42">
         <v>749460284000.0</v>
       </c>
       <c r="F42">
         <v>749460284000.0</v>
       </c>
       <c r="G42">
         <v>749460284000.0</v>
       </c>
       <c r="H42">
         <v>749460284000.0</v>
       </c>
       <c r="I42">
         <v>749460284000.0</v>
       </c>
       <c r="J42">
         <v>749460284000.0</v>
       </c>
       <c r="K42">
@@ -6277,1605 +6347,1644 @@
       <c r="O42">
         <v>749460284000.0</v>
       </c>
       <c r="P42">
         <v>749460284000.0</v>
       </c>
       <c r="Q42">
         <v>749460284000.0</v>
       </c>
       <c r="R42">
         <v>749460284000.0</v>
       </c>
       <c r="S42">
         <v>749460284000.0</v>
       </c>
       <c r="T42">
         <v>749460284000.0</v>
       </c>
       <c r="U42">
         <v>749460284000.0</v>
       </c>
       <c r="V42">
         <v>749460284000.0</v>
       </c>
       <c r="W42">
+        <v>749460284000.0</v>
+      </c>
+      <c r="X42">
         <v>753460284000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>751460284000.0</v>
       </c>
       <c r="Y42">
         <v>751460284000.0</v>
       </c>
       <c r="Z42">
+        <v>751460284000.0</v>
+      </c>
+      <c r="AA42">
         <v>749460284000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>751460284000.0</v>
       </c>
       <c r="AB42">
         <v>751460284000.0</v>
       </c>
       <c r="AC42">
+        <v>751460284000.0</v>
+      </c>
+      <c r="AD42">
         <v>749460284000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>751460284000.0</v>
       </c>
       <c r="AE42">
         <v>751460284000.0</v>
       </c>
       <c r="AF42">
+        <v>751460284000.0</v>
+      </c>
+      <c r="AG42">
         <v>786087458000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>2000000000.0</v>
       </c>
-      <c r="AH42"/>
-      <c r="AI42">
+      <c r="AI42"/>
+      <c r="AJ42">
         <v>96892721000.0</v>
       </c>
-      <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
-    </row>
-    <row r="43" spans="1:38">
+      <c r="AM42"/>
+    </row>
+    <row r="43" spans="1:39">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
-    </row>
-    <row r="44" spans="1:38">
+      <c r="AM43"/>
+    </row>
+    <row r="44" spans="1:39">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
-    </row>
-    <row r="45" spans="1:38">
+      <c r="AM44"/>
+    </row>
+    <row r="45" spans="1:39">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
-        <v>1443553513000.0</v>
+        <v>1444023163000.0</v>
       </c>
       <c r="C45">
         <v>1443553513000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="D45">
+        <v>1443553513000.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45">
         <v>1462010426000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1460327163000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1458690074000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1441198891000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1436554350000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1431981723000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1430214487000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1398531456000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1393613635000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1392136556000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1395649794000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1361168110000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
-    </row>
-    <row r="46" spans="1:38">
+      <c r="AM45"/>
+    </row>
+    <row r="46" spans="1:39">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>781164736000.0</v>
+      </c>
+      <c r="C46">
         <v>804877469000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>829179710000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>819046907000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>834621437000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>859793623000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>885011984000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>894297799000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>917059758000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>939999432000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>965643539000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>960729808000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>982239834000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1008733391000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1038081975000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1033675207000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1053401829000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1069671743000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1086519049000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1093019742000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1102451781000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1129211432000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1148153920000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1161145511000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1223628822000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1241437651000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>354391477000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>348511169000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>251364878000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>248948646000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>251630477000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>81554156000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>73408078000.0</v>
       </c>
-      <c r="AH46"/>
-      <c r="AI46">
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>76343980000.0</v>
       </c>
-      <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
-    </row>
-    <row r="47" spans="1:38">
+      <c r="AM46"/>
+    </row>
+    <row r="47" spans="1:39">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>829179710000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>819046907000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>834621437000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>859793624000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>885011984000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>894297799000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>982239834000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1008733392000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1038081975000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1033675206000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1053401820000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1069671741000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1086519049000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1093019741000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1109396208000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1129211430000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1148153920000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1161145511000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1223628822000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1241437651000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>354391477000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>348511168000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>251364876000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>248948645000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>251630477000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>81554156000.0</v>
       </c>
-      <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
-    </row>
-    <row r="48" spans="1:38">
+      <c r="AM47"/>
+    </row>
+    <row r="48" spans="1:39">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>361149065000.0</v>
+      </c>
+      <c r="C48">
         <v>470314194000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>417502465000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>398860714000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>324410649000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>387100553000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>335929625000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>316367391000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>248808169000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>321955885000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>283568088000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>274109623000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>303585188000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>267005417000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>224671421000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>194550083000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>175109688000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>164958103000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>129693879000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>86234060000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>84470139000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>87528993000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>69637706000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>96579513000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>139735211000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>160377085000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>139972995000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>179440884000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>260748459000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>219257338000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>170180811000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>146638424000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>94868623000.0</v>
       </c>
-      <c r="AH48"/>
-      <c r="AI48">
+      <c r="AI48"/>
+      <c r="AJ48">
         <v>130154955000.0</v>
       </c>
-      <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
-    </row>
-    <row r="49" spans="1:38">
+      <c r="AM48"/>
+    </row>
+    <row r="49" spans="1:39">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
-    </row>
-    <row r="50" spans="1:38">
+      <c r="AM49"/>
+    </row>
+    <row r="50" spans="1:39">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
-    </row>
-    <row r="51" spans="1:38">
+      <c r="AM50"/>
+    </row>
+    <row r="51" spans="1:39">
       <c r="A51" t="s">
         <v>64</v>
       </c>
-      <c r="B51">
+      <c r="B51"/>
+      <c r="C51">
         <v>485521455000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>476489854000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>453908968000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>445345333000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>431413609000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>428656487000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>425237012000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>417214054000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>409338328000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>401606801000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>394818375000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>394653728000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>818210824000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>802834177000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>769785730000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>755453814000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>737972948000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>730007653000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>723934617000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>710199993000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>698472240000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>686936370000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>685699981000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>707926278000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>697700406000.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
-    </row>
-    <row r="52" spans="1:38">
+      <c r="AM51"/>
+    </row>
+    <row r="52" spans="1:39">
       <c r="A52" t="s">
         <v>65</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>64655290000.0</v>
       </c>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
       <c r="D52">
+        <v>111247380000.0</v>
+      </c>
+      <c r="E52">
         <v>65671033000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>57107398000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>43175674000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>40418552000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>27708225000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>39370534000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>23619082000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>84254236000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>356734000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>291993000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>407979566000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>407847400000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>-121821000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>337093000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>3416336000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>2114103000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1739904000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1726250000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>89812478000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>34204902000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>2494534000.0</v>
       </c>
-      <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
-    </row>
-    <row r="53" spans="1:38">
+      <c r="AM52"/>
+    </row>
+    <row r="53" spans="1:39">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>545000000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>915000000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>1000000000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>815000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>740000000000.0</v>
       </c>
       <c r="R53">
         <v>740000000000.0</v>
       </c>
       <c r="S53">
+        <v>740000000000.0</v>
+      </c>
+      <c r="T53">
         <v>565000000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>655000000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>390000000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>410000000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>515500000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>498000000000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53">
         <v>4804568741.0</v>
       </c>
-      <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-      <c r="AH53">
+      <c r="AH53"/>
+      <c r="AI53">
         <v>349201666000.0</v>
       </c>
-      <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
-      <c r="AL53">
+      <c r="AL53"/>
+      <c r="AM53">
         <v>183540538000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:38">
+    <row r="54" spans="1:39">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
-    </row>
-    <row r="55" spans="1:38">
+      <c r="AM54"/>
+    </row>
+    <row r="55" spans="1:39">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>2045844272000.0</v>
+      </c>
+      <c r="C55">
         <v>2039835020000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2169051563000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2033564151000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1950117726000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1899982643000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1850738338000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1841643076000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1869951956000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1817825698000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1788314387000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1742598319000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1772137278000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2218382896000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2191828374000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2081948607000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2005988989000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2019046953000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1962877696000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1880709108000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1875317728000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1879851302000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1825052707000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1856301941000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1925191829000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1957962913000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1264868846000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1195580271000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1281178144000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1239785646000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1255245127000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1221945413000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>356525461000.0</v>
       </c>
-      <c r="AH55"/>
-      <c r="AI55">
+      <c r="AI55"/>
+      <c r="AJ55">
         <v>334737537000.0</v>
       </c>
-      <c r="AJ55"/>
       <c r="AK55"/>
       <c r="AL55"/>
-    </row>
-    <row r="56" spans="1:38">
+      <c r="AM55"/>
+    </row>
+    <row r="56" spans="1:39">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>1218682863000.0</v>
+      </c>
+      <c r="C56">
         <v>1180142059000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1171207359000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1044135883000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1049832033000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>974289736000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>901435563000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>886132485000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>891852484000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>815572453000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>759121894000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>721971134000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>729974192000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1148116269000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1095977072000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>993279657000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>903909092000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>897608967000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>826945321000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>747475650000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>728184169000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>677087335000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>599961286000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>642478130000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>640466719000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>652091370000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>630179197000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>584367140000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>757849747000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>719259621000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>717026395000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1099137837000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>263040718000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>174600833000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>244669511000.0</v>
       </c>
-      <c r="AJ56"/>
       <c r="AK56"/>
-      <c r="AL56">
+      <c r="AL56"/>
+      <c r="AM56">
         <v>91770269000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:38">
+    <row r="57" spans="1:39">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>318530276000.0</v>
+      </c>
+      <c r="C57">
         <v>205355895000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>276564623000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>198487814000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>296170376000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>183345389000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>185272012000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>186448132000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>282316233000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>159042259000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>205967850000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>134728289000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>136891589000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>603847455000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>634871410000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>180314028000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>140463816000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>184233472000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>171288589000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>136981569000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>147075079000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>158551303000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>134865783000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>143218215000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>144231574000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>166586656000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>191597085000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>82840621000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>87130919000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>87229542000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>151765550000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>107381049000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>128733126000.0</v>
       </c>
-      <c r="AH57"/>
-      <c r="AI57">
+      <c r="AI57"/>
+      <c r="AJ57">
         <v>97689861000.0</v>
       </c>
-      <c r="AJ57"/>
       <c r="AK57"/>
       <c r="AL57"/>
-    </row>
-    <row r="58" spans="1:38">
+      <c r="AM57"/>
+    </row>
+    <row r="58" spans="1:39">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>739396441000.0</v>
+      </c>
+      <c r="C58">
         <v>626222060000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>808250332000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>691404671000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>684408311000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>571583324000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>573509947000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>583976919000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>679845020000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>556571046000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>565447533000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>529189930000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>531253324000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1014078713000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1029858187000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>950099758000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>895580535000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>918790084000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>897885051000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>859176282000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>855548823000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>857023543000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>820116235000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>826423662000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>852157852000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>864287062000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>191597085000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>82840621000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>87130919000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>87229542000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>151765550000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>107381049000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>128733126000.0</v>
       </c>
-      <c r="AH58"/>
-      <c r="AI58">
+      <c r="AI58"/>
+      <c r="AJ58">
         <v>97689861000.0</v>
       </c>
-      <c r="AJ58"/>
       <c r="AK58"/>
       <c r="AL58"/>
-    </row>
-    <row r="59" spans="1:38">
+      <c r="AM58"/>
+    </row>
+    <row r="59" spans="1:39">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
-    </row>
-    <row r="60" spans="1:38">
+      <c r="AM59"/>
+    </row>
+    <row r="60" spans="1:39">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>1306447831000.0</v>
+      </c>
+      <c r="C60">
         <v>1413612960000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1360801231000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1342159480000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1265709415000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1328399319000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1277228391000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1257666157000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1190106935000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1261254651000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1222866854000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1213408389000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1240883954000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1204304183000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1161970187000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1131848849000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1110408454000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1100256869000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1064992645000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1021532826000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1019768905000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1022827759000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1004936472000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1029878279000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1073033977000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1093675851000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1073271761000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1112739650000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1194047225000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1152556104000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1103479577000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1114564364000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>227792335000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>237047676000.0</v>
       </c>
       <c r="AI60">
         <v>237047676000.0</v>
       </c>
-      <c r="AJ60"/>
+      <c r="AJ60">
+        <v>237047676000.0</v>
+      </c>
       <c r="AK60"/>
-      <c r="AL60">
+      <c r="AL60"/>
+      <c r="AM60">
         <v>185578727000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:38">
+    <row r="61" spans="1:39">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
-    </row>
-    <row r="62" spans="1:38">
+      <c r="AM61"/>
+    </row>
+    <row r="62" spans="1:39">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
+      <c r="AM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7928,1131 +8037,1135 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B2">
         <v>533042611000.0</v>
       </c>
       <c r="C2">
         <v>477078570000.0</v>
       </c>
       <c r="D2">
         <v>412065005000.0</v>
       </c>
       <c r="E2">
         <v>379726574000.0</v>
       </c>
       <c r="F2">
         <v>318589633000.0</v>
       </c>
       <c r="G2">
         <v>280821575000.0</v>
       </c>
       <c r="H2">
         <v>305575085000.0</v>
       </c>
       <c r="I2">
         <v>271837460000.0</v>
       </c>
       <c r="J2">
         <v>215264377000.0</v>
       </c>
       <c r="K2">
         <v>186713149000.0</v>
       </c>
       <c r="L2">
         <v>157101617000.0</v>
       </c>
       <c r="M2">
         <v>156233393000.0</v>
       </c>
       <c r="N2">
         <v>140940105000.0</v>
       </c>
       <c r="O2">
         <v>31071630000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B3">
         <v>97562676000.0</v>
       </c>
       <c r="C3">
         <v>3485989000.0</v>
       </c>
       <c r="D3">
         <v>108805011000.0</v>
       </c>
       <c r="E3">
         <v>104411866000.0</v>
       </c>
       <c r="F3">
         <v>103975174000.0</v>
       </c>
       <c r="G3">
         <v>102181472000.0</v>
       </c>
       <c r="H3">
         <v>26004188000.0</v>
       </c>
       <c r="I3">
         <v>13989760000.0</v>
       </c>
       <c r="J3">
         <v>2438391000.0</v>
       </c>
       <c r="K3">
         <v>7394979000.0</v>
       </c>
       <c r="L3">
         <v>3535205000.0</v>
       </c>
       <c r="M3">
         <v>-79459445000.0</v>
       </c>
       <c r="N3">
         <v>-94186253000.0</v>
       </c>
       <c r="O3">
         <v>-232389732000.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B5">
         <v>300366499000.0</v>
       </c>
       <c r="C5">
         <v>301640021000.0</v>
       </c>
       <c r="D5">
         <v>283244782000.0</v>
       </c>
       <c r="E5">
         <v>271584828000.0</v>
       </c>
       <c r="F5">
         <v>135693963000.0</v>
       </c>
       <c r="G5">
         <v>14498223000.0</v>
       </c>
       <c r="H5">
         <v>170217639000.0</v>
       </c>
       <c r="I5">
         <v>170981707000.0</v>
       </c>
       <c r="J5">
         <v>165717303000.0</v>
       </c>
       <c r="K5">
         <v>126029002000.0</v>
       </c>
       <c r="L5">
         <v>88731058000.0</v>
       </c>
       <c r="M5"/>
       <c r="N5">
         <v>96214273000.0</v>
       </c>
       <c r="O5">
         <v>208537326000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B6">
         <v>397929175000.0</v>
       </c>
       <c r="C6">
         <v>305126010000.0</v>
       </c>
       <c r="D6">
         <v>392049793000.0</v>
       </c>
       <c r="E6">
         <v>375996694000.0</v>
       </c>
       <c r="F6">
         <v>239669137000.0</v>
       </c>
       <c r="G6">
         <v>116679695000.0</v>
       </c>
       <c r="H6">
         <v>196221827000.0</v>
       </c>
       <c r="I6">
         <v>184971467000.0</v>
       </c>
       <c r="J6">
         <v>168155694000.0</v>
       </c>
       <c r="K6">
         <v>133423981000.0</v>
       </c>
       <c r="L6">
         <v>92266263000.0</v>
       </c>
-      <c r="M6"/>
+      <c r="M6">
+        <v>79459445000.0</v>
+      </c>
       <c r="N6">
-        <v>2028020000.0</v>
+        <v>94186253000.0</v>
       </c>
       <c r="O6">
         <v>-23852406000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B9">
         <v>396917805000.0</v>
       </c>
       <c r="C9">
         <v>347517266000.0</v>
       </c>
       <c r="D9">
         <v>323139935000.0</v>
       </c>
       <c r="E9">
         <v>346846685000.0</v>
       </c>
       <c r="F9">
         <v>198247317000.0</v>
       </c>
       <c r="G9">
         <v>75710582000.0</v>
       </c>
       <c r="H9">
         <v>217643653000.0</v>
       </c>
       <c r="I9">
         <v>249998152000.0</v>
       </c>
       <c r="J9">
         <v>206788458000.0</v>
       </c>
       <c r="K9">
         <v>127622361000.0</v>
       </c>
       <c r="L9">
         <v>89926310000.0</v>
       </c>
       <c r="M9">
         <v>79868195000.0</v>
       </c>
       <c r="N9">
         <v>94294317000.0</v>
       </c>
       <c r="O9">
         <v>232389732000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B10">
         <v>323936670000.0</v>
       </c>
       <c r="C10">
         <v>269846486000.0</v>
       </c>
       <c r="D10">
         <v>236820430000.0</v>
       </c>
       <c r="E10">
         <v>212986836000.0</v>
       </c>
       <c r="F10">
         <v>81240986000.0</v>
       </c>
       <c r="G10">
         <v>-36630074000.0</v>
       </c>
       <c r="H10">
         <v>170217639000.0</v>
       </c>
       <c r="I10">
         <v>220552588000.0</v>
       </c>
       <c r="J10">
         <v>174706802000.0</v>
       </c>
       <c r="K10">
         <v>134111676000.0</v>
       </c>
       <c r="L10">
         <v>94914257000.0</v>
       </c>
       <c r="M10">
         <v>83044225000.0</v>
       </c>
       <c r="N10">
         <v>96214273000.0</v>
       </c>
       <c r="O10">
         <v>208537326000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B11">
         <v>67423950000.0</v>
       </c>
       <c r="C11">
         <v>57630259000.0</v>
       </c>
       <c r="D11">
         <v>45965586000.0</v>
       </c>
       <c r="E11">
         <v>51262069000.0</v>
       </c>
       <c r="F11">
         <v>21184813000.0</v>
       </c>
       <c r="G11">
         <v>-12856630000.0</v>
       </c>
       <c r="H11">
         <v>34916069000.0</v>
       </c>
       <c r="I11">
         <v>50371777000.0</v>
       </c>
       <c r="J11">
         <v>44551847000.0</v>
       </c>
       <c r="K11">
         <v>35754169000.0</v>
       </c>
       <c r="L11">
         <v>26341758000.0</v>
       </c>
       <c r="M11">
         <v>22787252000.0</v>
       </c>
       <c r="N11">
         <v>25785942000.0</v>
       </c>
       <c r="O11">
         <v>52751922000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12">
         <v>34121599000.0</v>
       </c>
       <c r="C12">
         <v>31793535000.0</v>
       </c>
       <c r="D12">
         <v>46424352000.0</v>
       </c>
       <c r="E12">
         <v>58597992000.0</v>
       </c>
       <c r="F12">
         <v>54452977000.0</v>
       </c>
       <c r="G12">
         <v>51119458000.0</v>
       </c>
       <c r="H12">
         <v>17183000.0</v>
       </c>
       <c r="I12">
         <v>13491000.0</v>
       </c>
       <c r="J12">
         <v>9085000.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B13">
         <v>23077461000.0</v>
       </c>
       <c r="C13">
         <v>13257188000.0</v>
       </c>
       <c r="D13">
         <v>38036797000.0</v>
       </c>
       <c r="E13">
         <v>32069717000.0</v>
       </c>
       <c r="F13">
         <v>31886868000.0</v>
       </c>
       <c r="G13">
         <v>18847918000.0</v>
       </c>
       <c r="H13">
         <v>41402932000.0</v>
       </c>
       <c r="I13">
         <v>40257888000.0</v>
       </c>
       <c r="J13">
         <v>9000387000.0</v>
       </c>
       <c r="K13">
         <v>8082674000.0</v>
       </c>
       <c r="L13">
         <v>6183199000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15">
         <v>256512720000.0</v>
       </c>
       <c r="C15">
         <v>212216227000.0</v>
       </c>
       <c r="D15">
         <v>190854844000.0</v>
       </c>
       <c r="E15">
         <v>161724767000.0</v>
       </c>
       <c r="F15">
         <v>60056173000.0</v>
       </c>
       <c r="G15">
         <v>-23773444000.0</v>
       </c>
       <c r="H15">
         <v>135301570000.0</v>
       </c>
       <c r="I15">
         <v>170180811000.0</v>
       </c>
       <c r="J15">
         <v>130154955000.0</v>
       </c>
       <c r="K15">
         <v>98357507000.0</v>
       </c>
       <c r="L15">
         <v>68572499000.0</v>
       </c>
       <c r="M15">
         <v>60256973000.0</v>
       </c>
       <c r="N15">
         <v>70428331000.0</v>
       </c>
       <c r="O15">
         <v>155785404000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16">
         <v>256512720000.0</v>
       </c>
       <c r="C16">
         <v>212216227000.0</v>
       </c>
       <c r="D16">
         <v>190854844000.0</v>
       </c>
       <c r="E16">
         <v>161724767000.0</v>
       </c>
       <c r="F16">
         <v>60056173000.0</v>
       </c>
       <c r="G16">
         <v>-23773444000.0</v>
       </c>
       <c r="H16">
         <v>135301570000.0</v>
       </c>
       <c r="I16">
         <v>170180811000.0</v>
       </c>
       <c r="J16">
         <v>130154955000.0</v>
       </c>
       <c r="K16">
         <v>98357507000.0</v>
       </c>
       <c r="L16">
         <v>68572499000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B17">
         <v>256512720000.0</v>
       </c>
       <c r="C17">
         <v>212216227000.0</v>
       </c>
       <c r="D17">
         <v>190854844000.0</v>
       </c>
       <c r="E17">
         <v>161724767000.0</v>
       </c>
       <c r="F17">
         <v>60056173000.0</v>
       </c>
       <c r="G17">
         <v>-23773444000.0</v>
       </c>
       <c r="H17">
         <v>135301570000.0</v>
       </c>
       <c r="I17">
         <v>170180811000.0</v>
       </c>
       <c r="J17">
         <v>130154955000.0</v>
       </c>
       <c r="K17">
         <v>98357507000.0</v>
       </c>
       <c r="L17">
         <v>68572499000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B18">
         <v>23077461000.0</v>
       </c>
       <c r="C18">
         <v>13257188000.0</v>
       </c>
       <c r="D18">
         <v>-8387555000.0</v>
       </c>
       <c r="E18">
         <v>-32069717000.0</v>
       </c>
       <c r="F18">
         <v>-31886868000.0</v>
       </c>
       <c r="G18">
         <v>-18856757000.0</v>
       </c>
       <c r="H18">
         <v>41402932000.0</v>
       </c>
       <c r="I18">
         <v>40257888000.0</v>
       </c>
       <c r="J18">
         <v>9000387000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21">
         <v>300366499000.0</v>
       </c>
       <c r="C21">
         <v>256589298000.0</v>
       </c>
       <c r="D21">
         <v>245207985000.0</v>
       </c>
       <c r="E21">
         <v>245056553000.0</v>
       </c>
       <c r="F21">
         <v>113127854000.0</v>
       </c>
       <c r="G21">
         <v>-10571539000.0</v>
       </c>
       <c r="H21">
         <v>129094518000.0</v>
       </c>
       <c r="I21">
         <v>180294700000.0</v>
       </c>
       <c r="J21">
         <v>165706415000.0</v>
       </c>
       <c r="K21">
         <v>126029002000.0</v>
       </c>
       <c r="L21">
         <v>88731058000.0</v>
       </c>
       <c r="M21">
         <v>79459445000.0</v>
       </c>
       <c r="N21">
         <v>94186253000.0</v>
       </c>
       <c r="O21">
         <v>232389732000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
         <v>629593917000.0</v>
       </c>
       <c r="C23">
         <v>568006538000.0</v>
       </c>
       <c r="D23">
         <v>489996955000.0</v>
       </c>
       <c r="E23">
         <v>481516706000.0</v>
       </c>
       <c r="F23">
         <v>403709096000.0</v>
       </c>
       <c r="G23">
         <v>374314313000.0</v>
       </c>
       <c r="H23">
         <v>386805980000.0</v>
       </c>
       <c r="I23">
         <v>341540912000.0</v>
       </c>
       <c r="J23">
         <v>256335532000.0</v>
       </c>
       <c r="K23">
         <v>188306508000.0</v>
       </c>
       <c r="L23">
         <v>158296869000.0</v>
       </c>
       <c r="M23">
         <v>156642143000.0</v>
       </c>
       <c r="N23">
         <v>141048169000.0</v>
       </c>
       <c r="O23">
         <v>31071630000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25">
         <v>2340757000.0</v>
       </c>
       <c r="C25">
         <v>3485989000.0</v>
       </c>
       <c r="D25">
         <v>3337094000.0</v>
       </c>
       <c r="E25">
         <v>3147596000.0</v>
       </c>
       <c r="F25">
         <v>3637434000.0</v>
       </c>
       <c r="G25">
         <v>3743871000.0</v>
       </c>
       <c r="H25">
         <v>4200692000.0</v>
       </c>
       <c r="I25">
         <v>4676767000.0</v>
       </c>
       <c r="J25">
         <v>2438391000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>130</v>
+      </c>
+      <c r="B27">
+        <v>2336629000.0</v>
+      </c>
       <c r="C27">
         <v>2372166000.0</v>
       </c>
       <c r="D27">
         <v>2501839000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
         <v>1023031000.0</v>
       </c>
       <c r="H27">
         <v>2206340000.0</v>
       </c>
       <c r="I27">
         <v>3008644000.0</v>
       </c>
       <c r="J27">
         <v>5420025000.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28">
-        <v>108576487000.0</v>
+        <v>34236852000.0</v>
       </c>
       <c r="C28">
         <v>26328728000.0</v>
       </c>
       <c r="D28">
         <v>24255593000.0</v>
       </c>
       <c r="E28">
         <v>29792731000.0</v>
       </c>
       <c r="F28">
         <v>18117900000.0</v>
       </c>
       <c r="G28">
         <v>11656838000.0</v>
       </c>
       <c r="H28">
         <v>18553187000.0</v>
       </c>
       <c r="I28">
         <v>15995657000.0</v>
       </c>
       <c r="J28">
         <v>14239579000.0</v>
       </c>
       <c r="K28">
         <v>35419326000.0</v>
       </c>
       <c r="L28">
         <v>27693113000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
         <v>67423950000.0</v>
       </c>
       <c r="C29">
         <v>57630259000.0</v>
       </c>
       <c r="D29">
         <v>45965586000.0</v>
       </c>
       <c r="E29">
         <v>51262069000.0</v>
       </c>
       <c r="F29">
         <v>21184813000.0</v>
       </c>
       <c r="G29">
         <v>-12856630000.0</v>
       </c>
       <c r="H29">
         <v>34916069000.0</v>
       </c>
       <c r="I29">
         <v>50371777000.0</v>
       </c>
       <c r="J29">
         <v>44551847000.0</v>
       </c>
       <c r="K29">
         <v>35754169000.0</v>
       </c>
       <c r="L29">
         <v>26341758000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
         <v>96551306000.0</v>
       </c>
       <c r="C30">
         <v>90927968000.0</v>
       </c>
       <c r="D30">
         <v>73622094000.0</v>
       </c>
       <c r="E30">
         <v>101790132000.0</v>
       </c>
       <c r="F30">
         <v>85119463000.0</v>
       </c>
       <c r="G30">
         <v>93492738000.0</v>
       </c>
       <c r="H30">
         <v>81230895000.0</v>
       </c>
       <c r="I30">
         <v>69703452000.0</v>
       </c>
       <c r="J30">
         <v>41071155000.0</v>
       </c>
       <c r="K30">
         <v>1593359000.0</v>
       </c>
       <c r="L30">
         <v>1195252000.0</v>
       </c>
       <c r="M30">
         <v>408750000.0</v>
       </c>
       <c r="N30">
         <v>108064000.0</v>
       </c>
       <c r="O30"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B31">
         <v>23570171000.0</v>
       </c>
       <c r="C31">
         <v>13257188000.0</v>
       </c>
       <c r="D31">
         <v>-8387555000.0</v>
       </c>
       <c r="E31">
         <v>-32069717000.0</v>
       </c>
       <c r="F31">
         <v>-31886868000.0</v>
       </c>
       <c r="G31">
         <v>-26058535000.0</v>
       </c>
       <c r="H31">
         <v>41123121000.0</v>
       </c>
       <c r="I31">
         <v>40610862000.0</v>
       </c>
       <c r="J31">
         <v>10792510000.0</v>
       </c>
       <c r="K31">
         <v>8082674000.0</v>
       </c>
       <c r="L31">
         <v>6183199000.0</v>
       </c>
       <c r="M31">
         <v>3584780000.0</v>
       </c>
       <c r="N31">
         <v>2028020000.0</v>
       </c>
       <c r="O31">
         <v>-23852406000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B32">
         <v>929960416000.0</v>
       </c>
       <c r="C32">
         <v>824595836000.0</v>
       </c>
       <c r="D32">
         <v>735204940000.0</v>
       </c>
       <c r="E32">
         <v>726573259000.0</v>
       </c>
       <c r="F32">
         <v>516836950000.0</v>
       </c>
       <c r="G32">
         <v>356532157000.0</v>
       </c>
       <c r="H32">
         <v>523218738000.0</v>
       </c>
       <c r="I32">
         <v>521835612000.0</v>
       </c>
@@ -9074,2978 +9187,3044 @@
       <c r="O32">
         <v>263461362000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL32"/>
+  <dimension ref="A1:AM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
-    </row>
-    <row r="2" spans="1:38">
+      <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B2">
+        <v>134998739000.0</v>
+      </c>
+      <c r="C2">
         <v>118449818000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>159313630000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>126108410000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>120562189000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>125521066000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>133781980000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>119306140000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>119763231000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>106814003000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>120817210000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>93995861000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>101947653000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>92250255000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>115726285000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>90996591000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>101220084000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>71783614000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>106442332000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>60323582000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>74794111000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>77029608000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>98901675000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>52873062000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>60254010000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>68792828000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>111693703000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>88591374000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>56277143000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>49012865000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>108973878000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>56884884000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>53134755000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>52843943000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>91174983000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>27588084000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48779678000.0</v>
       </c>
       <c r="AL2">
         <v>48779678000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:38">
+      <c r="AM2">
+        <v>48779678000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>106</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>635063000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>25181857000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>17973259000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>768658000.0</v>
       </c>
       <c r="F3">
         <v>768658000.0</v>
       </c>
       <c r="G3">
+        <v>768658000.0</v>
+      </c>
+      <c r="H3">
         <v>899205000.0</v>
       </c>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
       <c r="I3">
+        <v>27754831000.0</v>
+      </c>
+      <c r="J3">
         <v>6943145000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>48690947000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>27290705000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>19792102000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>62007686000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>44853988000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>31632177000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>22993227000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8395642000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>41390820000.0</v>
       </c>
-      <c r="S3">
-[...1 lines deleted...]
-      </c>
       <c r="T3">
+        <v>25572748000.0</v>
+      </c>
+      <c r="U3">
         <v>16724223000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>26005958000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>25489908000.0</v>
       </c>
-      <c r="W3">
-[...1 lines deleted...]
-      </c>
       <c r="X3">
+        <v>24618512000.0</v>
+      </c>
+      <c r="Y3">
         <v>7835734000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6683743000.0</v>
       </c>
       <c r="Z3">
         <v>6683743000.0</v>
       </c>
       <c r="AA3">
-        <v>-1043064000.0</v>
+        <v>6683743000.0</v>
       </c>
       <c r="AB3">
+        <v>10786459000.0</v>
+      </c>
+      <c r="AC3">
         <v>1812213000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1779062000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1652481000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>643364000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1598607000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1376465000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1058331000.0</v>
       </c>
-      <c r="AI3">
-[...1 lines deleted...]
-      </c>
       <c r="AJ3">
+        <v>3087201000.0</v>
+      </c>
+      <c r="AK3">
         <v>1637312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2415181000.0</v>
       </c>
       <c r="AL3">
         <v>2415181000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3">
+        <v>2415181000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>108</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>77877813000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>75017137000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>110253637000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>82972293000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>71858979000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>90661521000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>95724605000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>60926450000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>54327445000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>65669588000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>88009707000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>50227103000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>79338384000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>84444805000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>95516400000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>33413629000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>58218607000.0</v>
       </c>
-      <c r="S5">
-[...1 lines deleted...]
-      </c>
       <c r="T5">
+        <v>123684507000.0</v>
+      </c>
+      <c r="U5">
         <v>-27014942000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>32558301000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>21199473000.0</v>
       </c>
-      <c r="W5">
-[...1 lines deleted...]
-      </c>
       <c r="X5">
+        <v>69906784000.0</v>
+      </c>
+      <c r="Y5">
         <v>-74259927000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>343457000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>35789413000.0</v>
       </c>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
       <c r="AB5">
+        <v>-6286062000.0</v>
+      </c>
+      <c r="AC5">
         <v>52779384000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>35209701000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>54709736000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-11032016000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>53673816000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>73970997000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>50091857000.0</v>
       </c>
-      <c r="AI5">
-[...1 lines deleted...]
-      </c>
       <c r="AJ5">
+        <v>23551095000.0</v>
+      </c>
+      <c r="AK5">
         <v>59650111000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38578805500.0</v>
       </c>
       <c r="AL5">
         <v>38578805500.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:38">
+      <c r="AM5">
+        <v>38578805500.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B6">
+        <v>109</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6">
         <v>78512876000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>100198994000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>128226896000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>83740951000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>72627637000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>91560726000.0</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
+        <v>123479436000.0</v>
+      </c>
+      <c r="J6">
         <v>67869595000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>103018392000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>92960293000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>107801809000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>112234789000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>124192372000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>116076982000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>118509627000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>41809271000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>99609427000.0</v>
       </c>
-      <c r="S6">
-[...1 lines deleted...]
-      </c>
       <c r="T6">
+        <v>149257255000.0</v>
+      </c>
+      <c r="U6">
         <v>-10290719000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>58564259000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>46689381000.0</v>
       </c>
-      <c r="W6">
-[...1 lines deleted...]
-      </c>
       <c r="X6">
+        <v>94525296000.0</v>
+      </c>
+      <c r="Y6">
         <v>-66424193000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>7027200000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>42473156000.0</v>
       </c>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
       <c r="AB6">
+        <v>4500397000.0</v>
+      </c>
+      <c r="AC6">
         <v>54591597000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>36988763000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>56362217000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-10388652000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>55272423000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>75347462000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>51150188000.0</v>
       </c>
-      <c r="AI6">
-[...1 lines deleted...]
-      </c>
       <c r="AJ6">
+        <v>26638296000.0</v>
+      </c>
+      <c r="AK6">
         <v>61287423000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40993986500.0</v>
       </c>
       <c r="AL6">
         <v>40993986500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:38">
+      <c r="AM6">
+        <v>40993986500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B9">
+        <v>76294515000.0</v>
+      </c>
+      <c r="C9">
         <v>83757166000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>110406594000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>118581708000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>91716012000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>77750807000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>104990030000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>106256004000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>64860632000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>67920227000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>66225606000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>87206039000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>73860823000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>98901493000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>102506984000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>115006817000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>51070373000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>78262511000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>62622377000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>54163891000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>38566770000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>42894279000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>8397637000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>20676181000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-8499201000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>55135965000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>52005173000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>42231119000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>55010316000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>68397045000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>29058941000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>76644727000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>82011635000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>62282849000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>29090235000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>78535796000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49052190500.0</v>
       </c>
       <c r="AL9">
         <v>49052190500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:38">
+      <c r="AM9">
+        <v>49052190500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B10">
+        <v>59931747000.0</v>
+      </c>
+      <c r="C10">
         <v>68846212000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>87076492000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>98719252000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>74548568000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>63592358000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>82498196000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>87701648000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>53050725000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>46595917000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>58091457000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>80505354000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>34261883000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>63961736000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>69045280000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>80844349000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>19014532000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>44082675000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>52976547000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>6976098000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>90856000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>21197485000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-6182878000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-28923138000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-27185882000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>25661824000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>27532948000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>30590733000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>46658589000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>65435369000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>29233305000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>69692843000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>70626202000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>51000238000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>32545551000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>62164452000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39998399500.0</v>
       </c>
       <c r="AL10">
         <v>39998399500.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:38">
+      <c r="AM10">
+        <v>39998399500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>114</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>16034483000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>20860522000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>22269187000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>11872811000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>12421430000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>18306197000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>20365076000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>10750866000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>8208120000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>9179550000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>17479906000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-2321610000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>21627740000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>16216038000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>17364633000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>8862947000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>8818451000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>9516728000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5212176000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3149710000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3306199000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-15141363000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3571007000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-6544008000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>5257734000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3593759000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>9796000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>5167468000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>16358842000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>5690918000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>17923042000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>13995079000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>12762738000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>9379181000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>15173466000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9999600000.0</v>
       </c>
       <c r="AL11">
         <v>9999600000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:38">
+      <c r="AM11">
+        <v>9999600000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12">
+        <v>9205666000.0</v>
+      </c>
+      <c r="C12">
         <v>9031601000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>109661000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>11534385000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11529911000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8266621000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8163325000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8022957000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7875725000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>7731528000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7578131000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7504353000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>15965220000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>15376648000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15399525000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14670363000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>14392171000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>14135933000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>54447128000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>26724508000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1988000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>51121894000.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>10238996000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>10127589000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3054000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4222000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5073000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4833000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>6058000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>907951000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>915174000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>210000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4128000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>710319000.0</v>
       </c>
-      <c r="AK12"/>
       <c r="AL12"/>
-    </row>
-    <row r="13" spans="1:38">
+      <c r="AM12"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B13">
+        <v>9951371000.0</v>
+      </c>
+      <c r="C13">
         <v>12588880000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4637918000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>6185358000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6962200000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5291985000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>6001008000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2857820000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>10631590000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>9374023000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>9343107000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>156313000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>7425888000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2570330000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>5437857000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>8712513000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>5443154000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>5165603000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>48141852000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>32174390000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>21653577000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>5740020000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>43824525000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>29653002000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2402819000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2273576000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>8679316000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>10549094000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>11453961000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>10730468000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
-    </row>
-    <row r="15" spans="1:38">
+      <c r="AM14"/>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15">
+        <v>50470826000.0</v>
+      </c>
+      <c r="C15">
         <v>52811729000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>66215970000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>76450065000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>62675757000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>51170928000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>64191999000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>67336572000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>42299859000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>38387797000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>48911907000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>63025448000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>36583493000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>42333996000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>52829242000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>63479716000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>10151585000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>35264224000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>43459819000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1763922000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-3058854000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>17891286000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>8958485000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-32494145000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-20641874000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>20404090000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>23939190000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>20794732000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>41491121000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>49076527000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>23542387000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>51769801000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>56631123000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>38237500000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>23166370000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>46990986000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29998799500.0</v>
       </c>
       <c r="AL15">
         <v>29998799500.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15">
+        <v>29998799500.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>66215970000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>76450065000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>62675757000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>51170928000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>64191999000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>67336572000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>63025448000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>36583493000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>42333996000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>52829242000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>63479716000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>10151585000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>35264224000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>43459819000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1763922000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-3058854000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>17891286000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>8958485000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-32494145000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-20641874000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>20404090000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>23939190000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>20794732000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>41491121000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>49076527000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>23542387000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>51769801000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B17">
+        <v>50470826000.0</v>
+      </c>
+      <c r="C17">
         <v>52811729000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>66215970000.0</v>
       </c>
-      <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>62675757000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>51170928000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>64191999000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>67336572000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>42299859000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>38387797000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>48911907000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>63025448000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>36583493000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>42333996000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>52829242000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>63479716000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>10151585000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>35264224000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>43459819000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>1763922000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-3058854000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>17891286000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>8958485000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-32494145000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-20641874000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>20404090000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>23939189000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>20794733000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>41491121000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>49076527000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>23542387000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>51769801000.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B18">
+        <v>2877455000.0</v>
+      </c>
+      <c r="C18">
         <v>1299865000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>13395875000.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>3856014000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2610964000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>6001008000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2857820000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2755865000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>347344000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1764976000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-156314000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-7425887000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2570330000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5429244000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-8714201000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-8955942000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-8970330000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-48141852000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>32172903000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-21655951000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>5738032000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-43826961000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>29651289000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2405191000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2275894000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>8679316000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>10549094000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>11448888000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>10725634000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21">
+        <v>57054292000.0</v>
+      </c>
+      <c r="C21">
         <v>67546347000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>75017137000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>93583669000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>67586368000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>58300373000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>76497188000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>86093179000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>54767337000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>44953422000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>56326481000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>80661667000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>41687771000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>66532066000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>74474524000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>89558550000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>38304903000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>53053005000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>101118399000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-25196805000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>21746807000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>15459453000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>37695865000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-58574427000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-24780691000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>27937718000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>19133443000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>20041639000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>35209701000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>54709735000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>8656791000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>53626805000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>69440276000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>48570828000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>29004540000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>59544264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38578805500.0</v>
       </c>
       <c r="AL21">
         <v>38578805500.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:38">
+      <c r="AM21">
+        <v>38578805500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-    </row>
-    <row r="23" spans="1:38">
+      <c r="AM22"/>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>126</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>134660637000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>194703087000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>151106449000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>144691833000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>144971500000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>162274822000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>139468965000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>129856526000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>130684397000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>130716335000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>100540232000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>134120706000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>124619681000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>143704656000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>116137809000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>122080472000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>96993122000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>70051717000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>139684278000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>91606794000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>104471713000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>51023585000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>132123670000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>76535499000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>95991076000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>137247195000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>110780852000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>76077759000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>62700174000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>129376028000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>79902806000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>65706113000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>66555965000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>91249793000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>46579610000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59253063000.0</v>
       </c>
       <c r="AL23">
         <v>59253063000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:38">
+      <c r="AM23">
+        <v>59253063000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25">
+        <v>635065000.0</v>
+      </c>
+      <c r="C25">
         <v>635063000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>367463000.0</v>
       </c>
-      <c r="D25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E25"/>
       <c r="F25">
         <v>768658000.0</v>
       </c>
       <c r="G25">
+        <v>768658000.0</v>
+      </c>
+      <c r="H25">
         <v>899205000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>85549000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>565862000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>768223000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>283069000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-12539837000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8050942000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7542920000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-2837016000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3928011000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-4898200000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6954801000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-17961615000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>16724223000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-2082332000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6957158000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-17459349000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>7835734000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6683743000.0</v>
       </c>
       <c r="Z25">
         <v>6683743000.0</v>
       </c>
-      <c r="AA25"/>
+      <c r="AA25">
+        <v>6683743000.0</v>
+      </c>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>130</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>143270000.0</v>
       </c>
-      <c r="C27"/>
-[...1 lines deleted...]
-      <c r="E27">
+      <c r="D27">
+        <v>1529383000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27">
         <v>448274000.0</v>
       </c>
-      <c r="F27"/>
       <c r="G27">
+        <v>100068000.0</v>
+      </c>
+      <c r="H27">
         <v>1250460000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>459281000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>662425000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4111498000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>30760000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>483338000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>314565000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>199533000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>45500000.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>37393000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>82893000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>483410000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>319393000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>72910000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>91107000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>533528000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>257503000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>80477000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>151523000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>674713000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>715747000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>478175000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>337705000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1055573000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>855489000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>327954000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>769628000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3271926000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>561914000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1355006500.0</v>
       </c>
       <c r="AL27">
         <v>1355006500.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27">
+        <v>1355006500.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28">
+        <v>6421667000.0</v>
+      </c>
+      <c r="C28">
         <v>2701572000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>18571206000.0</v>
+      </c>
+      <c r="E28">
         <v>27970040000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4984770000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3260668000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13908195000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6141428000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3421181000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3162646000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8904601000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9311955000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3837951000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4702925000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10699739000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9400318000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5719039000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3973635000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>10278416000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2571893000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2670462000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2597129000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>8324110000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>15349233000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2804581000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1827134000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8897704000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3881065000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2834892000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2939526000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>6771668000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2500606000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2927390000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3795993000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4537298000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4933769000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6894955000.0</v>
       </c>
       <c r="AL28">
         <v>6894955000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:38">
+      <c r="AM28">
+        <v>6894955000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>9460921000.0</v>
+      </c>
+      <c r="C29">
         <v>16034483000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>20860522000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>22269187000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11872811000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12421430000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>18306197000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>20365076000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>10750866000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>8208120000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>9179550000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>17479906000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-2321610000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>21627740000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>16216038000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>17364633000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>8862947000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>8818451000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>9516728000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5212176000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3149710000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3306199000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-15141363000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3571007000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-6544008000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>5257734000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>3593759000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>9796000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>5167468000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>16358842000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
+        <v>154238962000.0</v>
+      </c>
+      <c r="C30">
         <v>16210819000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>35389457000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>24998039000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>24129644000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>19450434000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>28492842000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>20162825000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10093295000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>22966805000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10182193000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6544371000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>32173053000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>32369426000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>27978371000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>25141218000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>20860388000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>25209508000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-36390615000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>79360696000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>16812683000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>27442105000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-47878090000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>79250608000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>16281489000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>27198248000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>25553492000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>22189478000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>19800616000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>13687309000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>20402150000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>23017922000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>12571358000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>13712022000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>74810000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>18991526000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10473385000.0</v>
       </c>
       <c r="AL30">
         <v>10473385000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:38">
+      <c r="AM30">
+        <v>10473385000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>134</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>1299865000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>12059355000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>5135583000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>6962200000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>5291985000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>6001008000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1608469000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1716612000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1642495000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1764976000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-156313000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-7425888000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-2570330000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-5429244000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-8714201000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-8955942000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-8970330000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-48141852000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>32172903000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-21655951000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>5738032000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-43878743000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>29651289000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2405191000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2275894000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>8399505000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>10549094000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>11448888000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>10725634000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>20576514000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>16066038000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1185926000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>2429410000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>5333134000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>2620188000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1419594000.0</v>
       </c>
       <c r="AL31">
         <v>1419594000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:38">
+      <c r="AM31">
+        <v>1419594000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B32">
+        <v>211293254000.0</v>
+      </c>
+      <c r="C32">
         <v>202206984000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>269720224000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>244690118000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>212278201000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>203271873000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>238772010000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>225562144000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>184623863000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>175637819000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>187042816000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>181201900000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>175808476000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>191151748000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>218233269000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>206003408000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>152290457000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>150046125000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>169064709000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>114487473000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>113360881000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>119923887000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>107299312000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>73549243000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>51754809000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>123928793000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>163698876000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>130822493000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>111287459000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>117409910000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>138032819000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>133529611000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>135146390000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>115126792000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>120265218000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>106123880000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>97831868500.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>97831868500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -12100,969 +12279,969 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B2">
         <v>810397210000.0</v>
       </c>
       <c r="C2">
         <v>670181616000.0</v>
       </c>
       <c r="D2">
         <v>1019760808000.0</v>
       </c>
       <c r="E2">
         <v>768869513000.0</v>
       </c>
       <c r="F2">
         <v>519655836000.0</v>
       </c>
       <c r="G2">
         <v>491547357000.0</v>
       </c>
       <c r="H2">
         <v>556526562000.0</v>
       </c>
       <c r="I2">
         <v>174600833000.0</v>
       </c>
       <c r="J2">
         <v>91770269000.0</v>
       </c>
       <c r="K2">
         <v>122673442000.0</v>
       </c>
       <c r="L2">
         <v>99479889000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B3">
         <v>7285051000</v>
       </c>
       <c r="C3">
         <v>24865772000</v>
       </c>
       <c r="D3">
         <v>27239475000</v>
       </c>
       <c r="E3">
         <v>32879633000</v>
       </c>
       <c r="F3">
         <v>44642066000</v>
       </c>
       <c r="G3">
         <v>18862318000</v>
       </c>
       <c r="H3">
         <v>125647525000</v>
       </c>
       <c r="I3">
         <v>184700372000</v>
       </c>
       <c r="J3">
         <v>35898567000</v>
       </c>
       <c r="K3">
         <v>42015516000</v>
       </c>
       <c r="L3">
         <v>11358236000</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B6">
         <v>271885044000.0</v>
       </c>
       <c r="C6">
         <v>140215594000.0</v>
       </c>
       <c r="D6">
         <v>-349579192000.0</v>
       </c>
       <c r="E6">
         <v>250891295000.0</v>
       </c>
       <c r="F6">
         <v>249213677000.0</v>
       </c>
       <c r="G6">
         <v>28108479000.0</v>
       </c>
       <c r="H6">
         <v>-64979205000.0</v>
       </c>
       <c r="I6">
         <v>381925729000.0</v>
       </c>
       <c r="J6">
         <v>82830564000.0</v>
       </c>
       <c r="K6">
         <v>-30903173000.0</v>
       </c>
       <c r="L6">
         <v>23193553000.0</v>
       </c>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B7">
         <v>-31153176000.0</v>
       </c>
       <c r="C7">
         <v>-35803580000.0</v>
       </c>
       <c r="D7">
         <v>-34607179000.0</v>
       </c>
       <c r="E7">
         <v>-39619399000.0</v>
       </c>
       <c r="F7">
         <v>-41162533000.0</v>
       </c>
       <c r="G7">
         <v>-30044588000.0</v>
       </c>
       <c r="H7">
         <v>-42030088000.0</v>
       </c>
       <c r="I7">
         <v>-30210967000.0</v>
       </c>
       <c r="J7">
         <v>18822192000.0</v>
       </c>
       <c r="K7">
         <v>-19235201000.0</v>
       </c>
       <c r="L7">
         <v>-14399709000.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>77806475000.0</v>
       </c>
       <c r="F12">
         <v>141206090000.0</v>
       </c>
       <c r="G12">
         <v>80603510000.0</v>
       </c>
       <c r="H12">
         <v>1464870000.0</v>
       </c>
       <c r="I12">
         <v>-313795560000.0</v>
       </c>
       <c r="J12">
         <v>47572305000.0</v>
       </c>
       <c r="K12">
         <v>-24492644000.0</v>
       </c>
       <c r="L12">
         <v>-7374060000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B14">
         <v>97562676000.0</v>
       </c>
       <c r="C14">
         <v>110692590000.0</v>
       </c>
       <c r="D14">
         <v>108805011000.0</v>
       </c>
       <c r="E14">
         <v>104411866000.0</v>
       </c>
       <c r="F14">
         <v>103975174000.0</v>
       </c>
       <c r="G14">
         <v>102181472000.0</v>
       </c>
       <c r="H14">
         <v>26004188000.0</v>
       </c>
       <c r="I14">
         <v>13989760000.0</v>
       </c>
       <c r="J14">
         <v>9660722000.0</v>
       </c>
       <c r="K14">
         <v>7394979000.0</v>
       </c>
       <c r="L14">
         <v>3535205000.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B15">
         <v>125365660000.0</v>
       </c>
       <c r="C15">
         <v>197313434000.0</v>
       </c>
       <c r="D15">
         <v>113207337000.0</v>
       </c>
       <c r="E15">
         <v>42039321000.0</v>
       </c>
       <c r="F15">
         <v>42039321000.0</v>
       </c>
       <c r="G15">
         <v>101484057000.0</v>
       </c>
       <c r="H15">
         <v>102102308000.0</v>
       </c>
       <c r="I15">
         <v>104123964000.0</v>
       </c>
       <c r="J15">
         <v>78686006000.0</v>
       </c>
       <c r="K15">
         <v>68572499000.0</v>
       </c>
       <c r="L15">
         <v>30128486000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B16">
         <v>1082282254000.0</v>
       </c>
       <c r="C16">
         <v>810397210000.0</v>
       </c>
       <c r="D16">
         <v>670181616000.0</v>
       </c>
       <c r="E16">
         <v>1019760808000.0</v>
       </c>
       <c r="F16">
         <v>768869513000.0</v>
       </c>
       <c r="G16">
         <v>519655836000.0</v>
       </c>
       <c r="H16">
         <v>491547357000.0</v>
       </c>
       <c r="I16">
         <v>556526562000.0</v>
       </c>
       <c r="J16">
         <v>174600833000.0</v>
       </c>
       <c r="K16">
         <v>91770269000.0</v>
       </c>
       <c r="L16">
         <v>122673442000.0</v>
       </c>
       <c r="M16">
         <v>99479889000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B18">
         <v>415897668000.0</v>
       </c>
       <c r="C18">
         <v>355324018000.0</v>
       </c>
       <c r="D18">
         <v>221873707000.0</v>
       </c>
       <c r="E18">
         <v>128845134000.0</v>
       </c>
       <c r="F18">
         <v>260595371000.0</v>
       </c>
       <c r="G18">
         <v>140149220000.0</v>
       </c>
       <c r="H18">
         <v>37123103000.0</v>
       </c>
       <c r="I18">
         <v>-314325361000.0</v>
       </c>
       <c r="J18">
         <v>151489415000.0</v>
       </c>
       <c r="K18">
         <v>39244326000.0</v>
       </c>
       <c r="L18">
         <v>53375408000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-24865772000.0</v>
       </c>
       <c r="D19">
         <v>-27239475000.0</v>
       </c>
       <c r="E19">
         <v>-32879633000.0</v>
       </c>
       <c r="F19">
         <v>-44642066000.0</v>
       </c>
       <c r="G19">
         <v>-18862318000.0</v>
       </c>
       <c r="H19">
         <v>-125647525000.0</v>
       </c>
       <c r="I19">
         <v>-184700372000.0</v>
       </c>
       <c r="J19">
         <v>10027155000.0</v>
       </c>
       <c r="K19">
         <v>-1575000000.0</v>
       </c>
       <c r="L19">
         <v>-1575000000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>800375054000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>-18132859000.0</v>
       </c>
       <c r="F21">
         <v>-11381694000.0</v>
       </c>
       <c r="G21">
         <v>-10556684000.0</v>
       </c>
       <c r="H21">
         <v>-10556684000.0</v>
       </c>
       <c r="I21">
         <v>-10556684000.0</v>
       </c>
       <c r="J21">
         <v>-10556684000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22">
         <v>256512720000.0</v>
       </c>
       <c r="C22">
         <v>212216227000.0</v>
       </c>
       <c r="D22">
         <v>190854844000.0</v>
       </c>
       <c r="E22">
         <v>161724767000.0</v>
       </c>
       <c r="F22">
         <v>60056173000.0</v>
       </c>
       <c r="G22">
         <v>-23773444000.0</v>
       </c>
       <c r="H22">
         <v>135301570000.0</v>
       </c>
       <c r="I22">
         <v>170180811000.0</v>
       </c>
       <c r="J22">
         <v>130154955000.0</v>
       </c>
       <c r="K22">
         <v>98357507000.0</v>
       </c>
       <c r="L22">
         <v>68572499000.0</v>
       </c>
       <c r="M22">
         <v>60256973000.0</v>
       </c>
       <c r="N22">
         <v>70428331000.0</v>
       </c>
       <c r="O22">
         <v>155785404000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B23">
         <v>-20652764000.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>-458245562000.0</v>
       </c>
       <c r="E23">
         <v>-18132859000.0</v>
       </c>
       <c r="F23">
         <v>-11381694000.0</v>
       </c>
       <c r="G23">
         <v>-10556684000.0</v>
       </c>
       <c r="H23">
         <v>-125647525000.0</v>
       </c>
       <c r="I23">
         <v>800375054000.0</v>
       </c>
       <c r="J23">
         <v>-25871412000.0</v>
       </c>
       <c r="K23">
         <v>-43590516000.0</v>
       </c>
       <c r="L23">
         <v>-11358236000.0</v>
       </c>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B24">
         <v>2005800000.0</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>0.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>-237556000.0</v>
       </c>
       <c r="J24">
         <v>10027155000.0</v>
       </c>
       <c r="K24">
         <v>-11575000000.0</v>
       </c>
       <c r="L24">
         <v>-10000000000.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B25">
         <v>69107323000.0</v>
       </c>
       <c r="C25">
         <v>57280973000.0</v>
       </c>
       <c r="D25">
         <v>-50546673000.0</v>
       </c>
       <c r="E25">
         <v>-104411866000.0</v>
       </c>
       <c r="F25">
         <v>141206090000.0</v>
       </c>
       <c r="G25">
         <v>80603510000.0</v>
       </c>
       <c r="H25">
         <v>1464870000.0</v>
       </c>
       <c r="I25">
         <v>-170180811000.0</v>
       </c>
       <c r="J25">
         <v>-130154955000.0</v>
       </c>
       <c r="K25">
         <v>-9702686000.0</v>
       </c>
       <c r="L25">
         <v>-7374060000.0</v>
       </c>
       <c r="M25">
         <v>-60256973000.0</v>
       </c>
       <c r="N25">
         <v>-70428331000.0</v>
       </c>
       <c r="O25">
         <v>-155785404000.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>800375054000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B28">
         <v>-146018424000.0</v>
       </c>
       <c r="C28">
         <v>-215108424000.0</v>
       </c>
       <c r="D28">
         <v>-571452899000.0</v>
       </c>
       <c r="E28">
         <v>-60172180000.0</v>
       </c>
       <c r="F28">
         <v>-11381694000.0</v>
       </c>
       <c r="G28">
         <v>-112040741000.0</v>
       </c>
       <c r="H28">
         <v>-102102308000.0</v>
       </c>
       <c r="I28">
         <v>696251090000.0</v>
       </c>
       <c r="J28">
         <v>-78686006000.0</v>
       </c>
       <c r="K28">
         <v>-68572499000.0</v>
       </c>
       <c r="L28">
         <v>-30128486000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B29">
         <v>423182719000.0</v>
       </c>
       <c r="C29">
         <v>380189790000.0</v>
       </c>
       <c r="D29">
         <v>249113182000.0</v>
       </c>
       <c r="E29">
         <v>161724767000.0</v>
       </c>
       <c r="F29">
         <v>305237437000.0</v>
       </c>
       <c r="G29">
         <v>159011538000.0</v>
       </c>
       <c r="H29">
         <v>162770628000.0</v>
       </c>
       <c r="I29">
         <v>-129624989000.0</v>
       </c>
       <c r="J29">
         <v>187387982000.0</v>
       </c>
       <c r="K29">
         <v>81259842000.0</v>
       </c>
       <c r="L29">
         <v>64733644000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30">
         <v>-5279251000.0</v>
       </c>
       <c r="C30">
         <v>-24865772000.0</v>
       </c>
       <c r="D30">
         <v>-27239475000.0</v>
       </c>
       <c r="E30">
         <v>-32879633000.0</v>
       </c>
       <c r="F30">
         <v>-44642066000.0</v>
       </c>
       <c r="G30">
         <v>-18862318000.0</v>
       </c>
       <c r="H30">
         <v>-125647525000.0</v>
       </c>
       <c r="I30">
         <v>-184700372000.0</v>
       </c>
@@ -13078,841 +13257,857 @@
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL30"/>
+  <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
-    </row>
-    <row r="2" spans="1:38">
+      <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B2">
+        <v>1102777560000.0</v>
+      </c>
+      <c r="C2">
         <v>1082282254000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>964835014000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>962369836000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>881610346000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>810397210000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>769312792000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>769172396000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>700494166000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>670181616000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>613096402000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>605859813000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1054504383000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1019760808000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>890086448000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>834622579000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>832522268000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>768869512620.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>705551193000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>652169022000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>580331561000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>519655836000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>524674770000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>518533825000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>511960265000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>491547357000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>420011852000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>573365478000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>552121265000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>556526562000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>980840213000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>136056141000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>204449896000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>174600833000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>214086364000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>155596758000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>144671189000.0</v>
       </c>
-      <c r="AL2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:38">
+      <c r="AM2"/>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>1249140000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>365520000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2143628000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3319324000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2187619000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>328328000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6025840000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6380881000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>12130723000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>16328301000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3189833000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2364087000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5357254000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5468903000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>12071103000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10681314000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4658313000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>19912753000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>24729313000</v>
-      </c>
-[...1 lines deleted...]
-        <v>13039609000</v>
       </c>
       <c r="V3">
         <v>13039609000</v>
       </c>
       <c r="W3">
+        <v>13039609000</v>
+      </c>
+      <c r="X3">
         <v>7845930000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3891269000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1813931000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5311188000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3348799000</v>
-      </c>
-[...1 lines deleted...]
-        <v>118621097000</v>
       </c>
       <c r="AC3">
         <v>118621097000</v>
       </c>
       <c r="AD3">
+        <v>118621097000</v>
+      </c>
+      <c r="AE3">
         <v>9203616000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>164132458000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>9967970000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>24400383000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>6135501000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>8695359000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>966647000</v>
-      </c>
-[...1 lines deleted...]
-        <v>14084927500</v>
       </c>
       <c r="AL3">
         <v>14084927500</v>
       </c>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3">
+        <v>14084927500</v>
+      </c>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-    </row>
-    <row r="6" spans="1:38">
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B6">
+        <v>8208979000.0</v>
+      </c>
+      <c r="C6">
         <v>20495306000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>117447240000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2465178000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>80759490000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>71213136000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>41084418000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>140396000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>68678230000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>30312549000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>57085214000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>7236589000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-448644570000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>34743575000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-913921197000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-53877437000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2100311000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>63652755380.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>63318320000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>53382171000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>71837461000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>60675725000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-5018934000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>6140945000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>6573560000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>20412908000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>71535505000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-153353626000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>21244213000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-4405297000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-424313651000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>844784072000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-68393755000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>29849063000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-39485531000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>58489606000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10925569000.0</v>
       </c>
       <c r="AL6">
         <v>10925569000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:38">
+      <c r="AM6">
+        <v>10925569000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-31153176000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-5154008000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-8549374000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-2958923000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-35803580000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-12043563000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-17727235000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-15365150000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1574921000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-39619399000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-19587303000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-17172935000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-6589517000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-41162533000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-302867399000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-14747369000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-2792090408000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-30044588000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-11792355000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-10940729000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-6823000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-42030088000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>13624274000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-    </row>
-    <row r="10" spans="1:38">
+      <c r="AM9"/>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
-    </row>
-    <row r="11" spans="1:38">
+      <c r="AM10"/>
+    </row>
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
-[...1 lines deleted...]
-      </c>
+      <c r="O11"/>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
@@ -13920,1680 +14115,1714 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
-    </row>
-    <row r="12" spans="1:38">
+      <c r="AM11"/>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>68584857000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>23331187000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-22991789000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8882220000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>49254218000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>12727639000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>61967798000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>17256435000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7109750000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>58506513000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-29861811000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>44849058000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>44105971000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>33467335000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-27352108000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-48756328000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-266557648000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-60845097000.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
-    </row>
-    <row r="13" spans="1:38">
+      <c r="AM12"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>148</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>24603410000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>25181857000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>17973259000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>54407560000.0</v>
       </c>
-      <c r="F14"/>
       <c r="G14">
+        <v>27203781000.0</v>
+      </c>
+      <c r="H14">
         <v>27303667000.0</v>
       </c>
-      <c r="H14"/>
       <c r="I14">
+        <v>27754831000.0</v>
+      </c>
+      <c r="J14">
         <v>21221240000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>48690947000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>27290705000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>19792102000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>62007686000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>44853988000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>31632177000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3928011000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>8395642000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6954801000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>25572748000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>16724223000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>26005958000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8848529000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>24618512000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>53683485000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-1527728000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>23971714000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>10786459000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5136951000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4866217000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4478121000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>5280061000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1645618000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>4064064000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2579361000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3087201000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1743159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2415181000.0</v>
       </c>
       <c r="AL14">
         <v>2415181000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:38">
+      <c r="AM14">
+        <v>2415181000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B15">
+        <v>-1000.0</v>
+      </c>
+      <c r="C15">
         <v>47098053000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1076249000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>124289411000.0</v>
       </c>
-      <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>45339164000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>112780379000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>241489000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>38952402000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>698214000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>96320275000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16188848000.0</v>
       </c>
       <c r="N15">
         <v>16188848000.0</v>
       </c>
       <c r="O15">
+        <v>16188848000.0</v>
+      </c>
+      <c r="P15">
         <v>232987000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41806334000.0</v>
       </c>
       <c r="Q15">
         <v>41806334000.0</v>
       </c>
       <c r="R15">
         <v>41806334000.0</v>
       </c>
       <c r="S15">
         <v>41806334000.0</v>
       </c>
       <c r="T15">
-        <v>0.0</v>
+        <v>41806334000.0</v>
       </c>
       <c r="U15">
         <v>0.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15">
+      <c r="V15">
+        <v>0.0</v>
+      </c>
+      <c r="W15"/>
+      <c r="X15">
         <v>28738556000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>9338422000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2542230000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>63407079000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>4209558000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97892750000.0</v>
       </c>
       <c r="AC15">
         <v>97892750000.0</v>
       </c>
       <c r="AD15">
         <v>97892750000.0</v>
       </c>
       <c r="AE15">
         <v>97892750000.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15">
+      <c r="AF15">
+        <v>97892750000.0</v>
+      </c>
+      <c r="AG15"/>
+      <c r="AH15">
         <v>104123964000.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>78686006000.0</v>
       </c>
-      <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B16">
+        <v>1110986539000.0</v>
+      </c>
+      <c r="C16">
         <v>1102777560000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1082282254000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>964835014000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>962369836000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>881610346000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>810397210000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>769312792000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>769172396000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>700494165000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>670181616000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>613096402000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>605859813000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1054504383000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-23834749000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>780745142000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>834622579000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>832522268000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>768869513000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>705551193000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>652169022000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>580331561000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>519655836000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>524674770000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>518533825000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>511960265000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>491547357000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>420011852000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>573365478000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>552121265000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>556526562000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>980840213000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>136056141000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>204449896000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>174600833000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>214086364000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>155596758000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>10925569000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:38">
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B18">
+        <v>43853651000.0</v>
+      </c>
+      <c r="C18">
         <v>67593359000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>125550619000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>126754589000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>80759490000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>82832970000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>104218572000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>112920775000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>68677646000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>69507025000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>58302290000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>117366012000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-4727018000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>36976742000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>47360339000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>55336624000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2100312000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2296488000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>74700014000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>40342562000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>71837461000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>60675725000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>56474345000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2948677000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-3093789000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>83819987000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>76916673000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-55460876000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>21244213000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-4405296000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-403213512000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>4304803000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>54734285000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>29849063000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>29173320000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>100464957000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10925569000.0</v>
       </c>
       <c r="AL18">
         <v>10925569000.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18">
+        <v>10925569000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-3319324000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2187619000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-328328000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-6025840000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-6380881000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-12130723000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-16328301000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-3189833000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2364087000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-5357254000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-5468903000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-12071103000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-10681314000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-4658313000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-19912753000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-11689704000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-13039609000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>0.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-7845930000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-3891269000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-1813931000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-5311188000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>2177188000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-118621097000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>0.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-9203616000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
-[...1 lines deleted...]
-      </c>
+      <c r="O21"/>
       <c r="P21">
         <v>-18132859000.0</v>
       </c>
-      <c r="Q21"/>
+      <c r="Q21">
+        <v>-18132859000.0</v>
+      </c>
       <c r="R21"/>
-      <c r="S21">
-[...1 lines deleted...]
-      </c>
+      <c r="S21"/>
       <c r="T21">
         <v>-11381694000.0</v>
       </c>
       <c r="U21">
         <v>-11381694000.0</v>
       </c>
       <c r="V21">
         <v>-11381694000.0</v>
       </c>
       <c r="W21">
-        <v>-10556684000.0</v>
+        <v>-11381694000.0</v>
       </c>
       <c r="X21">
         <v>-10556684000.0</v>
       </c>
       <c r="Y21">
         <v>-10556684000.0</v>
       </c>
       <c r="Z21">
         <v>-10556684000.0</v>
       </c>
-      <c r="AA21"/>
+      <c r="AA21">
+        <v>-10556684000.0</v>
+      </c>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-    </row>
-    <row r="22" spans="1:38">
+      <c r="AM21"/>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22">
+        <v>50470826000.0</v>
+      </c>
+      <c r="C22">
         <v>52811729000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>66215970000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>76450065000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>62675757000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>51170928000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>64191999000.0</v>
       </c>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
       <c r="I22">
+        <v>67336572000.0</v>
+      </c>
+      <c r="J22">
         <v>42299859000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>38387797000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>48911907000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>63025448000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>36583493000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>42333996000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>52829242000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>63479716000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>10151585000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>35264224000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>43459819000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1763922000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-3058854000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>17891286000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>8958485000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-32494145000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-20641874000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>20404090000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>23939190000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>20794732000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>41491121000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>49076527000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>23542387000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>51769801000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>56631123000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>38237500000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>23166370000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>46990986000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29998799500.0</v>
       </c>
       <c r="AL22">
         <v>29998799500.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:38">
+      <c r="AM22">
+        <v>29998799500.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>-9032930000.0</v>
       </c>
-      <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>-17794990000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23">
         <v>-12130723000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-518862000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-13809148000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-443917552000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-5357254000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-18132859000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-41806334000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-10681314000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-4658313000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-11381694000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-11689704000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-13039609000.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23">
+      <c r="W23"/>
+      <c r="X23">
         <v>-10556684000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-3891269000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1813931000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-5311188000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2177188000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-97892750000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-4209558000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-9203616000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-21100138000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>821475192000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-104123964000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-6135501000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-78686006000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>966647000.0</v>
       </c>
-      <c r="AK23"/>
       <c r="AL23"/>
-    </row>
-    <row r="24" spans="1:38">
+      <c r="AM23"/>
+    </row>
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>2005800000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>-7721341000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>-15339627000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>9316626000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-1207092000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-11689704000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13039609000.0</v>
       </c>
       <c r="V24">
         <v>-13039609000.0</v>
       </c>
       <c r="W24">
+        <v>-13039609000.0</v>
+      </c>
+      <c r="X24">
         <v>-213946000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-369164000.0</v>
       </c>
-      <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>2177188000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>-237556000.0</v>
       </c>
-      <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>10027155000.0</v>
       </c>
-      <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>158</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>-8572640000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>33787272000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>34474893000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-33004503000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>85020589000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>13051234000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>118946615000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11537428000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-5440996000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1572021000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>37738295000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-100954110000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-44853988000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-31632177000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-67407727000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-5765601000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-42219025000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-43459819000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1763922000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3058854000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-17891286000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-8958485000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>32494145000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>20641874000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-20404090000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-23939190000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-20794732000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-41491121000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-49076527000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-23542387000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-51769801000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-56631123000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-38237500000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-23166370000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-46990986000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7403484000.0</v>
       </c>
       <c r="AL25">
         <v>-7403484000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25">
+        <v>-7403484000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>161</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>-47098053000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-10109179000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-124289411000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11619834000.0</v>
       </c>
       <c r="F28">
         <v>-11619834000.0</v>
       </c>
       <c r="G28">
+        <v>-11619834000.0</v>
+      </c>
+      <c r="H28">
         <v>-63134154000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-112780379000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-241489000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-38952402000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1217076000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-110129423000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-443917552000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-16188848000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-18365846000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-41806334000.0</v>
       </c>
       <c r="Q28">
         <v>-41806334000.0</v>
       </c>
       <c r="R28">
         <v>-41806334000.0</v>
       </c>
       <c r="S28">
-        <v>-11381694000.0</v>
+        <v>-41806334000.0</v>
       </c>
       <c r="T28">
         <v>-11381694000.0</v>
       </c>
       <c r="U28">
         <v>-11381694000.0</v>
       </c>
       <c r="V28">
         <v>-11381694000.0</v>
       </c>
       <c r="W28">
+        <v>-11381694000.0</v>
+      </c>
+      <c r="X28">
         <v>-39295240000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-9338422000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2542230000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-63407079000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-4209558000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-97892750000.0</v>
       </c>
       <c r="AC28">
         <v>-97892750000.0</v>
       </c>
       <c r="AD28">
         <v>-97892750000.0</v>
       </c>
       <c r="AE28">
+        <v>-97892750000.0</v>
+      </c>
+      <c r="AF28">
         <v>-21100138000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>821475192000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-104123964000.0</v>
       </c>
-      <c r="AH28"/>
-      <c r="AI28">
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>-78686006000.0</v>
       </c>
-      <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
-    </row>
-    <row r="29" spans="1:38">
+      <c r="AM28"/>
+    </row>
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>162</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>68842499000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>125185099000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>128898217000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>84078814000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>85020589000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>104546900000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>118946615000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>75058527000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>81637748000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>74630591000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>120555845000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-2362931000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>42333996000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>52829242000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>67407727000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>12781626000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6954801000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>94612767000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>65071875000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>84877070000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>60675725000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>64320275000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>6839946000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-1279858000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>89131175000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>73567874000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>63160221000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>21244213000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>4798320000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-239081054000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-5663167000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>79134668000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>35984564000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>37868679000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>99498310000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25010496500.0</v>
       </c>
       <c r="AL29">
         <v>25010496500.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29">
+        <v>25010496500.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>163</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>-1249140000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2371320000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2143628000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3319324000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2187619000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-328328000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-6025840000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-6380881000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-12130723000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-16328301000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-3189833000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2364087000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-5357254000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-5468903000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-12071103000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-10681314000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-4658313000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-19912753000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-11689704000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13039609000.0</v>
       </c>
       <c r="V30">
         <v>-13039609000.0</v>
       </c>
       <c r="W30">
+        <v>-13039609000.0</v>
+      </c>
+      <c r="X30">
         <v>-7845930000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-3891269000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1813931000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-5311188000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2177188000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-118621097000.0</v>
       </c>
       <c r="AC30">
         <v>-118621097000.0</v>
       </c>
       <c r="AD30">
+        <v>-118621097000.0</v>
+      </c>
+      <c r="AE30">
         <v>-9203616000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-164132458000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>9967970000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-24400383000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-6135501000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1331796000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>966647000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-14084927500.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-14084927500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>