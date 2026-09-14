--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -2210,54 +2210,54 @@
       </c>
       <c r="N39">
         <v>108313387000.0</v>
       </c>
       <c r="O39">
         <v>79083181000.0</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
         <v>174560183000.0</v>
       </c>
       <c r="C40">
         <v>91146471000.0</v>
       </c>
       <c r="D40">
         <v>108419355000.0</v>
       </c>
       <c r="E40">
         <v>96260537000.0</v>
       </c>
       <c r="F40">
-        <v>66197028000.0</v>
+        <v>69608219000.0</v>
       </c>
       <c r="G40">
-        <v>-3170443000.0</v>
+        <v>-1484525000.0</v>
       </c>
       <c r="H40">
         <v>134406102000.0</v>
       </c>
       <c r="I40">
         <v>45945288000.0</v>
       </c>
       <c r="J40">
         <v>37566975000.0</v>
       </c>
       <c r="K40">
         <v>46554284000.0</v>
       </c>
       <c r="L40">
         <v>57048673000.0</v>
       </c>
       <c r="M40">
         <v>45729903000.0</v>
       </c>
       <c r="N40">
         <v>39029196000.0</v>
       </c>
       <c r="O40">
         <v>43308947000.0</v>
       </c>
@@ -2576,54 +2576,54 @@
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
         <v>55623690000.0</v>
       </c>
       <c r="C52">
         <v>40418552000.0</v>
       </c>
       <c r="D52">
         <v>42127118000.0</v>
       </c>
       <c r="E52">
         <v>407847400000.0</v>
       </c>
       <c r="F52">
-        <v>6822382000.0</v>
+        <v>3411191000.0</v>
       </c>
       <c r="G52">
-        <v>3371836000.0</v>
+        <v>1685918000.0</v>
       </c>
       <c r="H52">
         <v>-380621000.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
@@ -3853,51 +3853,53 @@
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
     </row>
     <row r="12" spans="1:39">
       <c r="A12" t="s">
         <v>25</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>1110986539000.0</v>
+      </c>
       <c r="C12">
         <v>1102777560000.0</v>
       </c>
       <c r="D12">
         <v>1082282254000.0</v>
       </c>
       <c r="E12">
         <v>964835014000.0</v>
       </c>
       <c r="F12">
         <v>962369836000.0</v>
       </c>
       <c r="G12">
         <v>881610346000.0</v>
       </c>
       <c r="H12">
         <v>810397210000.0</v>
       </c>
       <c r="I12">
         <v>769312792000.0</v>
       </c>
       <c r="J12">
         <v>769172396000.0</v>
       </c>
       <c r="K12">
@@ -3966,51 +3968,53 @@
       <c r="AF12">
         <v>556526562000.0</v>
       </c>
       <c r="AG12">
         <v>980840213000.0</v>
       </c>
       <c r="AH12">
         <v>136056141000.0</v>
       </c>
       <c r="AI12">
         <v>174600833000.0</v>
       </c>
       <c r="AJ12">
         <v>174600833000.0</v>
       </c>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12">
         <v>91770269000.0</v>
       </c>
     </row>
     <row r="13" spans="1:39">
       <c r="A13" t="s">
         <v>26</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>181838482000.0</v>
+      </c>
       <c r="C13">
         <v>181838482000.0</v>
       </c>
       <c r="D13">
         <v>181838482000.0</v>
       </c>
       <c r="E13">
         <v>181838482000.0</v>
       </c>
       <c r="F13">
         <v>181838482000.0</v>
       </c>
       <c r="G13">
         <v>181838482000.0</v>
       </c>
       <c r="H13">
         <v>181838482000.0</v>
       </c>
       <c r="I13">
         <v>181838482000.0</v>
       </c>
       <c r="J13">
         <v>181838482000.0</v>
       </c>
       <c r="K13">
@@ -4076,51 +4080,51 @@
       <c r="AE13">
         <v>181838482000.0</v>
       </c>
       <c r="AF13">
         <v>181838482000.0</v>
       </c>
       <c r="AG13">
         <v>181838482000.0</v>
       </c>
       <c r="AH13">
         <v>130923712000.0</v>
       </c>
       <c r="AI13"/>
       <c r="AJ13">
         <v>10000000000.0</v>
       </c>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
     </row>
     <row r="14" spans="1:39">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
-        <v>1818384820.0</v>
+        <v>1818586000.0</v>
       </c>
       <c r="C14">
         <v>1818586000.0</v>
       </c>
       <c r="D14">
         <v>1818385000.0</v>
       </c>
       <c r="E14">
         <v>1818385000.0</v>
       </c>
       <c r="F14">
         <v>1818385000.0</v>
       </c>
       <c r="G14">
         <v>1818441000.0</v>
       </c>
       <c r="H14">
         <v>1818385000.0</v>
       </c>
       <c r="I14">
         <v>1818385000.0</v>
       </c>
       <c r="J14">
         <v>1818385000.0</v>
       </c>
@@ -4684,51 +4688,53 @@
       </c>
       <c r="AC22">
         <v>68526813000.0</v>
       </c>
       <c r="AD22"/>
       <c r="AE22">
         <v>70471662000.0</v>
       </c>
       <c r="AF22"/>
       <c r="AG22">
         <v>-95037358000.0</v>
       </c>
       <c r="AH22">
         <v>-75003502000.0</v>
       </c>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
     </row>
     <row r="23" spans="1:39">
       <c r="A23" t="s">
         <v>36</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>2045844272000.0</v>
+      </c>
       <c r="C23">
         <v>2039835020000.0</v>
       </c>
       <c r="D23">
         <v>2169051563000.0</v>
       </c>
       <c r="E23">
         <v>2033564151000.0</v>
       </c>
       <c r="F23">
         <v>1950117726000.0</v>
       </c>
       <c r="G23">
         <v>1899982643000.0</v>
       </c>
       <c r="H23">
         <v>1850738338000.0</v>
       </c>
       <c r="I23">
         <v>1841643076000.0</v>
       </c>
       <c r="J23">
         <v>1869951955000.0</v>
       </c>
       <c r="K23">
@@ -5011,51 +5017,53 @@
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
     </row>
     <row r="28" spans="1:39">
       <c r="A28" t="s">
         <v>41</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>-635259303000.0</v>
+      </c>
       <c r="C28">
         <v>-617256105000.0</v>
       </c>
       <c r="D28">
         <v>-605792400000.0</v>
       </c>
       <c r="E28">
         <v>-510926046000.0</v>
       </c>
       <c r="F28">
         <v>-517024503000.0</v>
       </c>
       <c r="G28">
         <v>-450196737000.0</v>
       </c>
       <c r="H28">
         <v>-381740723000.0</v>
       </c>
       <c r="I28">
         <v>-344075780000.0</v>
       </c>
       <c r="J28">
         <v>-351958342000.0</v>
       </c>
       <c r="K28">
@@ -5218,51 +5226,51 @@
       </c>
       <c r="Z29">
         <v>1073033977000.0</v>
       </c>
       <c r="AA29">
         <v>1093675851000.0</v>
       </c>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
     </row>
     <row r="30" spans="1:39">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
-        <v>62532342000.0</v>
+        <v>83522531000.0</v>
       </c>
       <c r="C30">
         <v>67046710000.0</v>
       </c>
       <c r="D30">
         <v>85035961000.0</v>
       </c>
       <c r="E30">
         <v>70893722000.0</v>
       </c>
       <c r="F30">
         <v>75300574000.0</v>
       </c>
       <c r="G30">
         <v>80137446000.0</v>
       </c>
       <c r="H30">
         <v>89363025000.0</v>
       </c>
       <c r="I30">
         <v>102184770000.0</v>
       </c>
       <c r="J30">
         <v>97557492000.0</v>
       </c>
@@ -5765,51 +5773,53 @@
       <c r="AB35">
         <v>0.0</v>
       </c>
       <c r="AC35">
         <v>0.0</v>
       </c>
       <c r="AD35">
         <v>0.0</v>
       </c>
       <c r="AE35">
         <v>-1000.0</v>
       </c>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
     </row>
     <row r="36" spans="1:39">
       <c r="A36" t="s">
         <v>49</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>795805000.0</v>
+      </c>
       <c r="C36">
         <v>795804000.0</v>
       </c>
       <c r="D36">
         <v>3154996000.0</v>
       </c>
       <c r="E36">
         <v>3154996000.0</v>
       </c>
       <c r="F36">
         <v>3154996000.0</v>
       </c>
       <c r="G36">
         <v>3154997000.0</v>
       </c>
       <c r="H36">
         <v>3154996000.0</v>
       </c>
       <c r="I36">
         <v>3154996000.0</v>
       </c>
       <c r="J36">
         <v>3154996000.0</v>
       </c>
       <c r="K36">
@@ -6018,51 +6028,53 @@
       <c r="AD38">
         <v>268763828000.0</v>
       </c>
       <c r="AE38">
         <v>268154680000.0</v>
       </c>
       <c r="AF38">
         <v>282576718000.0</v>
       </c>
       <c r="AG38">
         <v>37713197000.0</v>
       </c>
       <c r="AH38">
         <v>1000.0</v>
       </c>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
     </row>
     <row r="39" spans="1:39">
       <c r="A39" t="s">
         <v>52</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>24173793000.0</v>
+      </c>
       <c r="C39">
         <v>10317789000.0</v>
       </c>
       <c r="D39">
         <v>3889144000.0</v>
       </c>
       <c r="E39">
         <v>8407147000.0</v>
       </c>
       <c r="F39">
         <v>12161623000.0</v>
       </c>
       <c r="G39">
         <v>12541944000.0</v>
       </c>
       <c r="H39">
         <v>1675328000.0</v>
       </c>
       <c r="I39">
         <v>14634923000.0</v>
       </c>
       <c r="J39">
         <v>25122596000.0</v>
       </c>
       <c r="K39">
@@ -6128,81 +6140,81 @@
       <c r="AE39">
         <v>70471663000.0</v>
       </c>
       <c r="AF39">
         <v>81979978000.0</v>
       </c>
       <c r="AG39">
         <v>23260266000.0</v>
       </c>
       <c r="AH39">
         <v>51981075000.0</v>
       </c>
       <c r="AI39"/>
       <c r="AJ39">
         <v>12047151000.0</v>
       </c>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
     </row>
     <row r="40" spans="1:39">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
-        <v>3754941000.0</v>
+        <v>211020567000.0</v>
       </c>
       <c r="C40">
         <v>93188314000.0</v>
       </c>
       <c r="D40">
         <v>174560183000.0</v>
       </c>
       <c r="E40">
         <v>84047553000.0</v>
       </c>
       <c r="F40">
         <v>196921152000.0</v>
       </c>
       <c r="G40">
         <v>98282286000.0</v>
       </c>
       <c r="H40">
         <v>77212273000.0</v>
       </c>
       <c r="I40">
         <v>91073658000.0</v>
       </c>
       <c r="J40">
-        <v>67220792000.0</v>
+        <v>86906059000.0</v>
       </c>
       <c r="K40">
-        <v>77137919000.0</v>
+        <v>88947460000.0</v>
       </c>
       <c r="L40">
-        <v>66292237000.0</v>
+        <v>108419355000.0</v>
       </c>
       <c r="M40">
         <v>37499571000.0</v>
       </c>
       <c r="N40">
         <v>80943132000.0</v>
       </c>
       <c r="O40">
         <v>88345632000.0</v>
       </c>
       <c r="P40">
         <v>96260537000.0</v>
       </c>
       <c r="Q40">
         <v>115344774000.0</v>
       </c>
       <c r="R40">
         <v>90559157000.0</v>
       </c>
       <c r="S40">
         <v>96993799000.0</v>
       </c>
       <c r="T40">
         <v>69608219000.0</v>
       </c>
@@ -6285,51 +6297,53 @@
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41">
         <v>-1000.0</v>
       </c>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
     </row>
     <row r="42" spans="1:39">
       <c r="A42" t="s">
         <v>55</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>763460284000.0</v>
+      </c>
       <c r="C42">
         <v>749460284000.0</v>
       </c>
       <c r="D42">
         <v>749460284000.0</v>
       </c>
       <c r="E42">
         <v>749460284000.0</v>
       </c>
       <c r="F42">
         <v>749460284000.0</v>
       </c>
       <c r="G42">
         <v>749460284000.0</v>
       </c>
       <c r="H42">
         <v>749460284000.0</v>
       </c>
       <c r="I42">
         <v>749460284000.0</v>
       </c>
       <c r="J42">
         <v>749460284000.0</v>
       </c>
       <c r="K42">
@@ -6956,51 +6970,53 @@
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
     </row>
     <row r="51" spans="1:39">
       <c r="A51" t="s">
         <v>64</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>475727236000.0</v>
+      </c>
       <c r="C51">
         <v>485521455000.0</v>
       </c>
       <c r="D51">
         <v>476489854000.0</v>
       </c>
       <c r="E51">
         <v>453908968000.0</v>
       </c>
       <c r="F51">
         <v>445345333000.0</v>
       </c>
       <c r="G51">
         <v>431413609000.0</v>
       </c>
       <c r="H51">
         <v>428656487000.0</v>
       </c>
       <c r="I51">
         <v>425237012000.0</v>
       </c>
       <c r="J51">
         <v>417214054000.0</v>
       </c>
       <c r="K51">
@@ -7049,80 +7065,82 @@
         <v>685699981000.0</v>
       </c>
       <c r="Z51">
         <v>707926278000.0</v>
       </c>
       <c r="AA51">
         <v>697700406000.0</v>
       </c>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
     </row>
     <row r="52" spans="1:39">
       <c r="A52" t="s">
         <v>65</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>54861071000.0</v>
+      </c>
       <c r="C52">
         <v>64655290000.0</v>
       </c>
       <c r="D52">
-        <v>111247380000.0</v>
+        <v>55623690000.0</v>
       </c>
       <c r="E52">
         <v>65671033000.0</v>
       </c>
       <c r="F52">
         <v>57107398000.0</v>
       </c>
       <c r="G52">
         <v>43175674000.0</v>
       </c>
       <c r="H52">
         <v>40418552000.0</v>
       </c>
       <c r="I52">
         <v>27708225000.0</v>
       </c>
       <c r="J52">
-        <v>39370534000.0</v>
+        <v>19685267000.0</v>
       </c>
       <c r="K52">
-        <v>23619082000.0</v>
+        <v>11809541000.0</v>
       </c>
       <c r="L52">
-        <v>84254236000.0</v>
+        <v>42127118000.0</v>
       </c>
       <c r="M52">
         <v>356734000.0</v>
       </c>
       <c r="N52">
         <v>291993000.0</v>
       </c>
       <c r="O52">
         <v>407979566000.0</v>
       </c>
       <c r="P52">
         <v>407847400000.0</v>
       </c>
       <c r="Q52">
         <v>-121821000.0</v>
       </c>
       <c r="R52">
         <v>337093000.0</v>
       </c>
       <c r="S52">
         <v>3416336000.0</v>
       </c>
       <c r="T52">
         <v>2114103000.0</v>
       </c>
@@ -9440,51 +9458,53 @@
         <v>56884884000.0</v>
       </c>
       <c r="AH2">
         <v>53134755000.0</v>
       </c>
       <c r="AI2">
         <v>52843943000.0</v>
       </c>
       <c r="AJ2">
         <v>91174983000.0</v>
       </c>
       <c r="AK2">
         <v>27588084000.0</v>
       </c>
       <c r="AL2">
         <v>48779678000.0</v>
       </c>
       <c r="AM2">
         <v>48779678000.0</v>
       </c>
     </row>
     <row r="3" spans="1:39">
       <c r="A3" t="s">
         <v>106</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>635065000.0</v>
+      </c>
       <c r="C3">
         <v>635063000.0</v>
       </c>
       <c r="D3">
         <v>25181857000.0</v>
       </c>
       <c r="E3">
         <v>17973259000.0</v>
       </c>
       <c r="F3">
         <v>768658000.0</v>
       </c>
       <c r="G3">
         <v>768658000.0</v>
       </c>
       <c r="H3">
         <v>899205000.0</v>
       </c>
       <c r="I3">
         <v>27754831000.0</v>
       </c>
       <c r="J3">
         <v>6943145000.0</v>
       </c>
       <c r="K3">
@@ -9600,51 +9620,53 @@
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
     </row>
     <row r="5" spans="1:39">
       <c r="A5" t="s">
         <v>108</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>69137413000.0</v>
+      </c>
       <c r="C5">
         <v>77877813000.0</v>
       </c>
       <c r="D5">
         <v>75017137000.0</v>
       </c>
       <c r="E5">
         <v>110253637000.0</v>
       </c>
       <c r="F5">
         <v>82972293000.0</v>
       </c>
       <c r="G5">
         <v>71858979000.0</v>
       </c>
       <c r="H5">
         <v>90661521000.0</v>
       </c>
       <c r="I5">
         <v>95724605000.0</v>
       </c>
       <c r="J5">
         <v>60926450000.0</v>
       </c>
       <c r="K5">
@@ -9717,51 +9739,53 @@
         <v>53673816000.0</v>
       </c>
       <c r="AH5">
         <v>73970997000.0</v>
       </c>
       <c r="AI5">
         <v>50091857000.0</v>
       </c>
       <c r="AJ5">
         <v>23551095000.0</v>
       </c>
       <c r="AK5">
         <v>59650111000.0</v>
       </c>
       <c r="AL5">
         <v>38578805500.0</v>
       </c>
       <c r="AM5">
         <v>38578805500.0</v>
       </c>
     </row>
     <row r="6" spans="1:39">
       <c r="A6" t="s">
         <v>109</v>
       </c>
-      <c r="B6"/>
+      <c r="B6">
+        <v>69772478000.0</v>
+      </c>
       <c r="C6">
         <v>78512876000.0</v>
       </c>
       <c r="D6">
         <v>100198994000.0</v>
       </c>
       <c r="E6">
         <v>128226896000.0</v>
       </c>
       <c r="F6">
         <v>83740951000.0</v>
       </c>
       <c r="G6">
         <v>72627637000.0</v>
       </c>
       <c r="H6">
         <v>91560726000.0</v>
       </c>
       <c r="I6">
         <v>123479436000.0</v>
       </c>
       <c r="J6">
         <v>67869595000.0</v>
       </c>
       <c r="K6">
@@ -10158,51 +10182,53 @@
         <v>69692843000.0</v>
       </c>
       <c r="AH10">
         <v>70626202000.0</v>
       </c>
       <c r="AI10">
         <v>51000238000.0</v>
       </c>
       <c r="AJ10">
         <v>32545551000.0</v>
       </c>
       <c r="AK10">
         <v>62164452000.0</v>
       </c>
       <c r="AL10">
         <v>39998399500.0</v>
       </c>
       <c r="AM10">
         <v>39998399500.0</v>
       </c>
     </row>
     <row r="11" spans="1:39">
       <c r="A11" t="s">
         <v>114</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>9460921000.0</v>
+      </c>
       <c r="C11">
         <v>16034483000.0</v>
       </c>
       <c r="D11">
         <v>20860522000.0</v>
       </c>
       <c r="E11">
         <v>22269187000.0</v>
       </c>
       <c r="F11">
         <v>11872811000.0</v>
       </c>
       <c r="G11">
         <v>12421430000.0</v>
       </c>
       <c r="H11">
         <v>18306197000.0</v>
       </c>
       <c r="I11">
         <v>20365076000.0</v>
       </c>
       <c r="J11">
         <v>10750866000.0</v>
       </c>
       <c r="K11">
@@ -11202,51 +11228,53 @@
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
     </row>
     <row r="23" spans="1:39">
       <c r="A23" t="s">
         <v>126</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>154238962000.0</v>
+      </c>
       <c r="C23">
         <v>134660637000.0</v>
       </c>
       <c r="D23">
         <v>194703087000.0</v>
       </c>
       <c r="E23">
         <v>151106449000.0</v>
       </c>
       <c r="F23">
         <v>144691833000.0</v>
       </c>
       <c r="G23">
         <v>144971500000.0</v>
       </c>
       <c r="H23">
         <v>162274822000.0</v>
       </c>
       <c r="I23">
         <v>139468965000.0</v>
       </c>
       <c r="J23">
         <v>129856526000.0</v>
       </c>
       <c r="K23">
@@ -11498,51 +11526,53 @@
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
     </row>
     <row r="27" spans="1:39">
       <c r="A27" t="s">
         <v>130</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>233440000.0</v>
+      </c>
       <c r="C27">
         <v>143270000.0</v>
       </c>
       <c r="D27">
         <v>1529383000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27">
         <v>448274000.0</v>
       </c>
       <c r="G27">
         <v>100068000.0</v>
       </c>
       <c r="H27">
         <v>1250460000.0</v>
       </c>
       <c r="I27">
         <v>459281000.0</v>
       </c>
       <c r="J27">
         <v>662425000.0</v>
       </c>
       <c r="K27">
         <v>4111498000.0</v>
       </c>
@@ -11612,51 +11642,51 @@
       </c>
       <c r="AH27">
         <v>327954000.0</v>
       </c>
       <c r="AI27">
         <v>769628000.0</v>
       </c>
       <c r="AJ27">
         <v>3271926000.0</v>
       </c>
       <c r="AK27">
         <v>561914000.0</v>
       </c>
       <c r="AL27">
         <v>1355006500.0</v>
       </c>
       <c r="AM27">
         <v>1355006500.0</v>
       </c>
     </row>
     <row r="28" spans="1:39">
       <c r="A28" t="s">
         <v>131</v>
       </c>
       <c r="B28">
-        <v>6421667000.0</v>
+        <v>6188227000.0</v>
       </c>
       <c r="C28">
         <v>2701572000.0</v>
       </c>
       <c r="D28">
         <v>18571206000.0</v>
       </c>
       <c r="E28">
         <v>27970040000.0</v>
       </c>
       <c r="F28">
         <v>4984770000.0</v>
       </c>
       <c r="G28">
         <v>3260668000.0</v>
       </c>
       <c r="H28">
         <v>13908195000.0</v>
       </c>
       <c r="I28">
         <v>6141428000.0</v>
       </c>
       <c r="J28">
         <v>3421181000.0</v>
       </c>
@@ -11834,51 +11864,51 @@
         <v>3593759000.0</v>
       </c>
       <c r="AC29">
         <v>9796000000.0</v>
       </c>
       <c r="AD29">
         <v>5167468000.0</v>
       </c>
       <c r="AE29">
         <v>16358842000.0</v>
       </c>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
     </row>
     <row r="30" spans="1:39">
       <c r="A30" t="s">
         <v>133</v>
       </c>
       <c r="B30">
-        <v>154238962000.0</v>
+        <v>19240223000.0</v>
       </c>
       <c r="C30">
         <v>16210819000.0</v>
       </c>
       <c r="D30">
         <v>35389457000.0</v>
       </c>
       <c r="E30">
         <v>24998039000.0</v>
       </c>
       <c r="F30">
         <v>24129644000.0</v>
       </c>
       <c r="G30">
         <v>19450434000.0</v>
       </c>
       <c r="H30">
         <v>28492842000.0</v>
       </c>
       <c r="I30">
         <v>20162825000.0</v>
       </c>
       <c r="J30">
         <v>10093295000.0</v>
       </c>
@@ -11952,51 +11982,53 @@
         <v>23017922000.0</v>
       </c>
       <c r="AH30">
         <v>12571358000.0</v>
       </c>
       <c r="AI30">
         <v>13712022000.0</v>
       </c>
       <c r="AJ30">
         <v>74810000.0</v>
       </c>
       <c r="AK30">
         <v>18991526000.0</v>
       </c>
       <c r="AL30">
         <v>10473385000.0</v>
       </c>
       <c r="AM30">
         <v>10473385000.0</v>
       </c>
     </row>
     <row r="31" spans="1:39">
       <c r="A31" t="s">
         <v>134</v>
       </c>
-      <c r="B31"/>
+      <c r="B31">
+        <v>2877455000.0</v>
+      </c>
       <c r="C31">
         <v>1299865000.0</v>
       </c>
       <c r="D31">
         <v>12059355000.0</v>
       </c>
       <c r="E31">
         <v>5135583000.0</v>
       </c>
       <c r="F31">
         <v>6962200000.0</v>
       </c>
       <c r="G31">
         <v>5291985000.0</v>
       </c>
       <c r="H31">
         <v>6001008000.0</v>
       </c>
       <c r="I31">
         <v>1608469000.0</v>
       </c>
       <c r="J31">
         <v>-1716612000.0</v>
       </c>
       <c r="K31">
@@ -14369,51 +14401,51 @@
       </c>
       <c r="AH14">
         <v>4064064000.0</v>
       </c>
       <c r="AI14">
         <v>2579361000.0</v>
       </c>
       <c r="AJ14">
         <v>3087201000.0</v>
       </c>
       <c r="AK14">
         <v>1743159000.0</v>
       </c>
       <c r="AL14">
         <v>2415181000.0</v>
       </c>
       <c r="AM14">
         <v>2415181000.0</v>
       </c>
     </row>
     <row r="15" spans="1:39">
       <c r="A15" t="s">
         <v>149</v>
       </c>
       <c r="B15">
-        <v>-1000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="C15">
         <v>47098053000.0</v>
       </c>
       <c r="D15">
         <v>1076249000.0</v>
       </c>
       <c r="E15">
         <v>124289411000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>45339164000.0</v>
       </c>
       <c r="I15">
         <v>112780379000.0</v>
       </c>
       <c r="J15">
         <v>241489000.0</v>
       </c>
       <c r="K15">
         <v>38952402000.0</v>
       </c>
       <c r="L15">