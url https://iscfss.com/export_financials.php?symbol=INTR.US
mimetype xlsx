--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -902,51 +905,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -969,51 +972,53 @@
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>11988300000.0</v>
+      </c>
       <c r="C2">
         <v>9232323000.0</v>
       </c>
       <c r="D2">
         <v>7181056000.0</v>
       </c>
       <c r="E2">
         <v>5480177000.0</v>
       </c>
       <c r="F2">
         <v>4125598000.0</v>
       </c>
       <c r="G2">
         <v>12417728000.0</v>
       </c>
       <c r="H2">
         <v>4992514000.0</v>
       </c>
       <c r="I2">
         <v>2390518000.0</v>
       </c>
       <c r="J2">
         <v>56288000.0</v>
       </c>
       <c r="K2">
@@ -1050,51 +1055,53 @@
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>18</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>10164472000.0</v>
+      </c>
       <c r="C5">
         <v>8895162000.0</v>
       </c>
       <c r="D5">
         <v>7471797000.0</v>
       </c>
       <c r="E5">
         <v>6992369000.0</v>
       </c>
       <c r="F5">
         <v>2656112000.0</v>
       </c>
       <c r="G5">
         <v>202974000.0</v>
       </c>
       <c r="H5">
         <v>-1940835000.0</v>
       </c>
       <c r="I5">
         <v>-748307000.0</v>
       </c>
       <c r="J5">
         <v>-238372000.0</v>
       </c>
       <c r="K5">
@@ -1112,78 +1119,82 @@
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>20</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>118550000.0</v>
+      </c>
       <c r="C7">
         <v>113690000.0</v>
       </c>
       <c r="D7">
         <v>120395000.0</v>
       </c>
       <c r="E7">
         <v>146705000.0</v>
       </c>
       <c r="F7">
         <v>137085000.0</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>21</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>13000.0</v>
+      </c>
       <c r="C8">
         <v>13000.0</v>
       </c>
       <c r="D8">
         <v>13000.0</v>
       </c>
       <c r="E8">
         <v>13000.0</v>
       </c>
       <c r="F8">
         <v>8655705000.0</v>
       </c>
       <c r="G8">
         <v>3216455000.0</v>
       </c>
       <c r="H8">
         <v>2068305000.0</v>
       </c>
       <c r="I8">
         <v>848760000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1191,51 +1202,53 @@
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>23</v>
       </c>
-      <c r="B10"/>
+      <c r="B10">
+        <v>11000507000.0</v>
+      </c>
       <c r="C10">
         <v>6843118000.0</v>
       </c>
       <c r="D10">
         <v>6281790000.0</v>
       </c>
       <c r="E10">
         <v>5848314000.0</v>
       </c>
       <c r="F10">
         <v>4916205000.0</v>
       </c>
       <c r="G10">
         <v>4392056000.0</v>
       </c>
       <c r="H10">
         <v>3761285000.0</v>
       </c>
       <c r="I10">
         <v>1787517000.0</v>
       </c>
       <c r="J10">
         <v>564067000.0</v>
       </c>
       <c r="K10">
@@ -1255,96 +1268,100 @@
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>25</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>11000507000.0</v>
+      </c>
       <c r="C12">
         <v>27755656000.0</v>
       </c>
       <c r="D12">
         <v>20513811000.0</v>
       </c>
       <c r="E12">
         <v>15547860000.0</v>
       </c>
       <c r="F12">
         <v>16054143000.0</v>
       </c>
       <c r="G12">
         <v>9683970000.0</v>
       </c>
       <c r="H12">
         <v>4189672000.0</v>
       </c>
       <c r="I12">
         <v>1787517000.0</v>
       </c>
       <c r="J12">
         <v>878475000.0</v>
       </c>
       <c r="K12">
         <v>780397000.0</v>
       </c>
       <c r="L12">
         <v>349373000.0</v>
       </c>
       <c r="M12">
         <v>93087000.0</v>
       </c>
       <c r="N12">
         <v>62050000.0</v>
       </c>
       <c r="O12">
         <v>106532000.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>26</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>12993.0</v>
+      </c>
       <c r="C13">
         <v>13000.0</v>
       </c>
       <c r="D13">
         <v>13000.0</v>
       </c>
       <c r="E13">
         <v>13000.0</v>
       </c>
       <c r="F13">
         <v>13000.0</v>
       </c>
       <c r="G13">
         <v>3216455000.0</v>
       </c>
       <c r="H13">
         <v>2068305000.0</v>
       </c>
       <c r="I13">
         <v>848760000.0</v>
       </c>
       <c r="J13">
         <v>311874000.0</v>
       </c>
       <c r="K13">
@@ -1499,80 +1516,84 @@
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
         <v>33</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>785183000.0</v>
+      </c>
       <c r="C20">
         <v>798275000.0</v>
       </c>
       <c r="D20">
         <v>635735000.0</v>
       </c>
       <c r="E20">
         <v>632796000.0</v>
       </c>
       <c r="F20">
         <v>90701000.0</v>
       </c>
       <c r="G20">
         <v>37332000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
         <v>34</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>1237741000.0</v>
+      </c>
       <c r="C21">
         <v>1037778000.0</v>
       </c>
       <c r="D21">
         <v>709569000.0</v>
       </c>
       <c r="E21">
         <v>605833000.0</v>
       </c>
       <c r="F21">
         <v>339802000.0</v>
       </c>
       <c r="G21">
         <v>187182000.0</v>
       </c>
       <c r="H21">
         <v>79245000.0</v>
       </c>
       <c r="I21">
         <v>26425000.0</v>
       </c>
       <c r="J21">
         <v>958000.0</v>
       </c>
       <c r="K21"/>
@@ -1600,94 +1621,100 @@
         <v>-9551738000.0</v>
       </c>
       <c r="F22">
         <v>-5775279000.0</v>
       </c>
       <c r="G22">
         <v>-4902809000.0</v>
       </c>
       <c r="H22">
         <v>-4022438000.0</v>
       </c>
       <c r="I22">
         <v>-1984703000.0</v>
       </c>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
         <v>36</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>98562030000.0</v>
+      </c>
       <c r="C23">
         <v>76458430000.0</v>
       </c>
       <c r="D23">
         <v>60351797000.0</v>
       </c>
       <c r="E23">
         <v>46343100000.0</v>
       </c>
       <c r="F23">
         <v>36626337000.0</v>
       </c>
       <c r="G23">
         <v>19795573000.0</v>
       </c>
       <c r="H23">
         <v>10019578000.0</v>
       </c>
       <c r="I23">
         <v>5641344000.0</v>
       </c>
       <c r="J23">
         <v>3578236000.0</v>
       </c>
       <c r="K23">
         <v>3191893000.0</v>
       </c>
       <c r="L23">
         <v>2528019000.0</v>
       </c>
       <c r="M23">
         <v>334940000.0</v>
       </c>
       <c r="N23">
         <v>291580000.0</v>
       </c>
-      <c r="O23"/>
+      <c r="O23">
+        <v>1225050000.0</v>
+      </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>37</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>14944639000.0</v>
+      </c>
       <c r="C24">
         <v>10019143000.0</v>
       </c>
       <c r="D24">
         <v>8202454000.0</v>
       </c>
       <c r="E24">
         <v>6238613000.0</v>
       </c>
       <c r="F24">
         <v>3597164000.0</v>
       </c>
       <c r="G24">
         <v>1755592000.0</v>
       </c>
       <c r="H24">
         <v>694703000.0</v>
       </c>
       <c r="I24">
         <v>597044000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
@@ -1699,51 +1726,53 @@
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
         <v>39</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>29222537000.0</v>
+      </c>
       <c r="C26">
         <v>24126742000.0</v>
       </c>
       <c r="D26">
         <v>17147765000.0</v>
       </c>
       <c r="E26">
         <v>12592115000.0</v>
       </c>
       <c r="F26">
         <v>12952977000.0</v>
       </c>
       <c r="G26">
         <v>5850401000.0</v>
       </c>
       <c r="H26">
         <v>1155494000.0</v>
       </c>
       <c r="I26">
         <v>315501000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
@@ -1751,129 +1780,135 @@
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
         <v>41</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>18633507000.0</v>
+      </c>
       <c r="C28">
         <v>5015567000.0</v>
       </c>
       <c r="D28">
         <v>3052151000.0</v>
       </c>
       <c r="E28">
         <v>2439877000.0</v>
       </c>
       <c r="F28">
         <v>-208423000.0</v>
       </c>
       <c r="G28">
         <v>-2536360000.0</v>
       </c>
       <c r="H28">
         <v>-1833413000.0</v>
       </c>
       <c r="I28">
         <v>-1189133000.0</v>
       </c>
       <c r="J28">
         <v>59210000.0</v>
       </c>
       <c r="K28">
         <v>-494700000.0</v>
       </c>
       <c r="L28">
         <v>-192150000.0</v>
       </c>
       <c r="M28">
         <v>-63324000.0</v>
       </c>
       <c r="N28">
         <v>-58472000.0</v>
       </c>
       <c r="O28">
         <v>-106532000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
         <v>42</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>25114228000.0</v>
+      </c>
       <c r="C29">
         <v>18914318000.0</v>
       </c>
       <c r="D29">
         <v>15674264000.0</v>
       </c>
       <c r="E29">
         <v>13230995000.0</v>
       </c>
       <c r="F29">
         <v>12085803000.0</v>
       </c>
       <c r="G29">
         <v>5058749000.0</v>
       </c>
       <c r="H29">
         <v>2891785000.0</v>
       </c>
       <c r="I29">
         <v>1547165000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
         <v>43</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>287904000.0</v>
+      </c>
       <c r="C30">
         <v>1193158000.0</v>
       </c>
       <c r="D30">
         <v>834930000.0</v>
       </c>
       <c r="E30">
         <v>469004000.0</v>
       </c>
       <c r="F30">
         <v>342859000.0</v>
       </c>
       <c r="G30">
         <v>1998625000.0</v>
       </c>
       <c r="H30">
         <v>773158000.0</v>
       </c>
       <c r="I30">
         <v>358958000.0</v>
       </c>
       <c r="J30">
         <v>102884000.0</v>
       </c>
       <c r="K30">
@@ -1918,51 +1953,53 @@
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="s">
         <v>46</v>
       </c>
-      <c r="B33"/>
+      <c r="B33">
+        <v>87561523000.0</v>
+      </c>
       <c r="C33">
         <v>46981120000.0</v>
       </c>
       <c r="D33">
         <v>38621739000.0</v>
       </c>
       <c r="E33">
         <v>29980495000.0</v>
       </c>
       <c r="F33">
         <v>20011043000.0</v>
       </c>
       <c r="G33">
         <v>8028710000.0</v>
       </c>
       <c r="H33">
         <v>5025346000.0</v>
       </c>
       <c r="I33">
         <v>3474730000.0</v>
       </c>
       <c r="J33">
         <v>2569947000.0</v>
       </c>
       <c r="K33">
@@ -1982,96 +2019,100 @@
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
         <v>48</v>
       </c>
-      <c r="B35"/>
+      <c r="B35">
+        <v>68019892000.0</v>
+      </c>
       <c r="C35">
         <v>13262306000.0</v>
       </c>
       <c r="D35">
         <v>10575001000.0</v>
       </c>
       <c r="E35">
         <v>7704295000.0</v>
       </c>
       <c r="F35">
         <v>4501546000.0</v>
       </c>
       <c r="G35">
         <v>2295430000.0</v>
       </c>
       <c r="H35">
         <v>2017614000.0</v>
       </c>
       <c r="I35">
         <v>2027229000.0</v>
       </c>
       <c r="J35">
         <v>1579344000.0</v>
       </c>
       <c r="K35">
         <v>1318015000.0</v>
       </c>
       <c r="L35">
         <v>1034936000.0</v>
       </c>
       <c r="M35">
         <v>29763000.0</v>
       </c>
       <c r="N35">
         <v>3578000.0</v>
       </c>
       <c r="O35">
         <v>942000.0</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
         <v>49</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>2883077000.0</v>
+      </c>
       <c r="C36">
         <v>672898000.0</v>
       </c>
       <c r="D36">
         <v>3812450000.0</v>
       </c>
       <c r="E36">
         <v>1258801000.0</v>
       </c>
       <c r="F36">
         <v>968842000.0</v>
       </c>
       <c r="G36">
         <v>335235000.0</v>
       </c>
       <c r="H36">
         <v>603527000.0</v>
       </c>
       <c r="I36">
         <v>88825000.0</v>
       </c>
       <c r="J36">
         <v>8188000.0</v>
       </c>
       <c r="K36">
@@ -2332,82 +2373,86 @@
       <c r="O43"/>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
         <v>58</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>539388000.0</v>
+      </c>
       <c r="C45">
         <v>437180000.0</v>
       </c>
       <c r="D45">
         <v>211370000.0</v>
       </c>
       <c r="E45">
         <v>221681000.0</v>
       </c>
       <c r="F45">
         <v>56358000.0</v>
       </c>
       <c r="G45">
         <v>44535000.0</v>
       </c>
       <c r="H45">
         <v>28556000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="s">
         <v>59</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>381213000.0</v>
+      </c>
       <c r="C46">
         <v>369942000.0</v>
       </c>
       <c r="D46">
         <v>167547000.0</v>
       </c>
       <c r="E46">
         <v>188019000.0</v>
       </c>
       <c r="F46">
         <v>163475000.0</v>
       </c>
       <c r="G46">
         <v>29899000.0</v>
       </c>
       <c r="H46">
         <v>22465000.0</v>
       </c>
       <c r="I46">
         <v>13826000.0</v>
       </c>
       <c r="J46">
         <v>5536000.0</v>
       </c>
       <c r="K46">
@@ -2526,129 +2571,135 @@
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50">
         <v>1249000.0</v>
       </c>
       <c r="H50">
         <v>1307000.0</v>
       </c>
       <c r="I50">
         <v>1340000.0</v>
       </c>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
         <v>64</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>29634014000.0</v>
+      </c>
       <c r="C51">
         <v>11858685000.0</v>
       </c>
       <c r="D51">
         <v>9333941000.0</v>
       </c>
       <c r="E51">
         <v>8288191000.0</v>
       </c>
       <c r="F51">
         <v>4707782000.0</v>
       </c>
       <c r="G51">
         <v>1855696000.0</v>
       </c>
       <c r="H51">
         <v>1927872000.0</v>
       </c>
       <c r="I51">
         <v>598384000.0</v>
       </c>
       <c r="J51">
         <v>623277000.0</v>
       </c>
       <c r="K51">
         <v>37441000.0</v>
       </c>
       <c r="L51">
         <v>39241000.0</v>
       </c>
       <c r="M51">
         <v>29763000.0</v>
       </c>
       <c r="N51">
         <v>3578000.0</v>
       </c>
       <c r="O51"/>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
         <v>65</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>20154391000.0</v>
+      </c>
       <c r="C52">
         <v>1726863000.0</v>
       </c>
       <c r="D52">
         <v>1017108000.0</v>
       </c>
       <c r="E52">
         <v>1902873000.0</v>
       </c>
       <c r="F52">
         <v>973533000.0</v>
       </c>
       <c r="G52">
         <v>98855000.0</v>
       </c>
       <c r="H52">
         <v>167739000.0</v>
       </c>
       <c r="I52">
         <v>1340000.0</v>
       </c>
       <c r="J52">
         <v>1376000.0</v>
       </c>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" t="s">
         <v>66</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>4228155000.0</v>
+      </c>
       <c r="C53">
         <v>20912538000.0</v>
       </c>
       <c r="D53">
         <v>14232021000.0</v>
       </c>
       <c r="E53">
         <v>9699546000.0</v>
       </c>
       <c r="F53">
         <v>11137938000.0</v>
       </c>
       <c r="G53">
         <v>5291914000.0</v>
       </c>
       <c r="H53">
         <v>428387000.0</v>
       </c>
       <c r="I53"/>
       <c r="J53">
         <v>314408000.0</v>
       </c>
       <c r="K53">
         <v>248256000.0</v>
       </c>
@@ -2660,184 +2711,192 @@
       <c r="O53"/>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" t="s">
         <v>68</v>
       </c>
-      <c r="B55"/>
+      <c r="B55">
+        <v>98562030000.0</v>
+      </c>
       <c r="C55">
         <v>76458430000.0</v>
       </c>
       <c r="D55">
         <v>60351797000.0</v>
       </c>
       <c r="E55">
         <v>46343100000.0</v>
       </c>
       <c r="F55">
         <v>36626337000.0</v>
       </c>
       <c r="G55">
         <v>19795573000.0</v>
       </c>
       <c r="H55">
         <v>10019578000.0</v>
       </c>
       <c r="I55">
         <v>5641344000.0</v>
       </c>
       <c r="J55">
         <v>3578236000.0</v>
       </c>
       <c r="K55">
         <v>3191893000.0</v>
       </c>
       <c r="L55">
         <v>2528019000.0</v>
       </c>
       <c r="M55">
         <v>1849590000.0</v>
       </c>
       <c r="N55">
         <v>1433992000.0</v>
       </c>
       <c r="O55">
         <v>1225050000.0</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" t="s">
         <v>69</v>
       </c>
-      <c r="B56"/>
+      <c r="B56">
+        <v>11000507000.0</v>
+      </c>
       <c r="C56">
         <v>29477310000.0</v>
       </c>
       <c r="D56">
         <v>21730058000.0</v>
       </c>
       <c r="E56">
         <v>16362605000.0</v>
       </c>
       <c r="F56">
         <v>16615294000.0</v>
       </c>
       <c r="G56">
         <v>11766863000.0</v>
       </c>
       <c r="H56">
         <v>4994232000.0</v>
       </c>
       <c r="I56">
         <v>2166614000.0</v>
       </c>
       <c r="J56">
         <v>1008289000.0</v>
       </c>
       <c r="K56">
         <v>872270000.0</v>
       </c>
       <c r="L56">
         <v>418690000.0</v>
       </c>
       <c r="M56">
         <v>93087000.0</v>
       </c>
       <c r="N56">
         <v>62050000.0</v>
       </c>
       <c r="O56">
         <v>106532000.0</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" t="s">
         <v>70</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>20154391000.0</v>
+      </c>
       <c r="C57">
         <v>54123817000.0</v>
       </c>
       <c r="D57">
         <v>42180105000.0</v>
       </c>
       <c r="E57">
         <v>31549701000.0</v>
       </c>
       <c r="F57">
         <v>23675007000.0</v>
       </c>
       <c r="G57">
         <v>14149654000.0</v>
       </c>
       <c r="H57">
         <v>5802012000.0</v>
       </c>
       <c r="I57">
         <v>2665082000.0</v>
       </c>
       <c r="J57">
         <v>1614821000.0</v>
       </c>
       <c r="K57">
         <v>1520307000.0</v>
       </c>
       <c r="L57">
         <v>1155941000.0</v>
       </c>
       <c r="M57"/>
       <c r="N57">
         <v>241419000.0</v>
       </c>
       <c r="O57">
         <v>54288000.0</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" t="s">
         <v>71</v>
       </c>
-      <c r="B58"/>
+      <c r="B58">
+        <v>88174284000.0</v>
+      </c>
       <c r="C58">
         <v>67386123000.0</v>
       </c>
       <c r="D58">
         <v>52755106000.0</v>
       </c>
       <c r="E58">
         <v>39253996000.0</v>
       </c>
       <c r="F58">
         <v>28176553000.0</v>
       </c>
       <c r="G58">
         <v>16445084000.0</v>
       </c>
       <c r="H58">
         <v>7819626000.0</v>
       </c>
       <c r="I58">
         <v>4692311000.0</v>
       </c>
       <c r="J58">
         <v>3194165000.0</v>
       </c>
       <c r="K58">
@@ -2857,51 +2916,53 @@
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" t="s">
         <v>73</v>
       </c>
-      <c r="B60"/>
+      <c r="B60">
+        <v>10164485000.0</v>
+      </c>
       <c r="C60">
         <v>8895175000.0</v>
       </c>
       <c r="D60">
         <v>7471810000.0</v>
       </c>
       <c r="E60">
         <v>6992382000.0</v>
       </c>
       <c r="F60">
         <v>2656125000.0</v>
       </c>
       <c r="G60">
         <v>3301908000.0</v>
       </c>
       <c r="H60">
         <v>2195775000.0</v>
       </c>
       <c r="I60">
         <v>948781000.0</v>
       </c>
       <c r="J60">
         <v>383092000.0</v>
       </c>
       <c r="K60">
@@ -2957,5584 +3018,5764 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT62"/>
+  <dimension ref="A1:AU62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:46">
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
         <v>15</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>11967570000.0</v>
+      </c>
       <c r="C2">
+        <v>11988300000.0</v>
+      </c>
+      <c r="D2">
         <v>11192222000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10683664000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9717779000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9232323000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8600638000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8019889000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7973954000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7181056000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6737540000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5913284000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5710108000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5480177000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>258532000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>200059000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4125598000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>18213184000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>17179131000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>15644703000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>13364906000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12417728000.0</v>
       </c>
-      <c r="W2"/>
-      <c r="X2">
+      <c r="X2"/>
+      <c r="Y2">
         <v>756783000.0</v>
       </c>
-      <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
-      <c r="AH2">
+      <c r="AH2"/>
+      <c r="AI2">
         <v>56288000.0</v>
       </c>
-      <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
-      <c r="AN2">
+      <c r="AN2"/>
+      <c r="AO2">
         <v>3056000.0</v>
       </c>
-      <c r="AO2"/>
-      <c r="AP2">
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>5048000.0</v>
       </c>
-      <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
-      <c r="AT2">
+      <c r="AT2"/>
+      <c r="AU2">
         <v>745000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:46">
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
-    </row>
-    <row r="4" spans="1:46">
+      <c r="AU3"/>
+    </row>
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4"/>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
         <v>18</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>10069890000.0</v>
+      </c>
       <c r="C5">
+        <v>10164472000.0</v>
+      </c>
+      <c r="D5">
         <v>9679802000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>9289595000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>8915262000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>8895162000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>8707850000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>8475665000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>8405244000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>7471797000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>7268771000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>7220353000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>7047362000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>6992369000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>7044397000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>7034046000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-184983000.0</v>
       </c>
       <c r="R5">
         <v>-184983000.0</v>
       </c>
       <c r="S5">
+        <v>-184983000.0</v>
+      </c>
+      <c r="T5">
         <v>-83437000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>17733000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>52074000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>202974000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>65306000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>80486000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1965450000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1940835000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1946197000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-726123000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-749043000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-748307000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-760905000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-754636000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-233977000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-238372000.0</v>
       </c>
-      <c r="AI5"/>
       <c r="AJ5"/>
-      <c r="AK5">
+      <c r="AK5"/>
+      <c r="AL5">
         <v>353166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-107000.0</v>
       </c>
       <c r="AM5">
         <v>-107000.0</v>
       </c>
       <c r="AN5">
-        <v>-70000.0</v>
+        <v>-107000.0</v>
       </c>
       <c r="AO5">
         <v>-70000.0</v>
       </c>
       <c r="AP5">
-        <v>-20000.0</v>
+        <v>-70000.0</v>
       </c>
       <c r="AQ5">
         <v>-20000.0</v>
       </c>
-      <c r="AR5"/>
-      <c r="AS5">
+      <c r="AR5">
+        <v>-20000.0</v>
+      </c>
+      <c r="AS5"/>
+      <c r="AT5">
         <v>274443000.0</v>
       </c>
-      <c r="AT5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:46">
+      <c r="AU5"/>
+    </row>
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
-    </row>
-    <row r="7" spans="1:46">
+      <c r="AU6"/>
+    </row>
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
         <v>20</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>111332000.0</v>
+      </c>
       <c r="C7">
+        <v>118550000.0</v>
+      </c>
+      <c r="D7">
         <v>119810000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>125273000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>106663000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>113690000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>119189000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>126114000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>132265000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>120395000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>127676000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>135068000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>139395000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>146705000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>155233000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>162671000.0</v>
       </c>
-      <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
-    </row>
-    <row r="8" spans="1:46">
+      <c r="AU7"/>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
         <v>21</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>13000.0</v>
+      </c>
       <c r="C8">
         <v>13000.0</v>
       </c>
       <c r="D8">
         <v>13000.0</v>
       </c>
       <c r="E8">
         <v>13000.0</v>
       </c>
       <c r="F8">
         <v>13000.0</v>
       </c>
       <c r="G8">
         <v>13000.0</v>
       </c>
       <c r="H8">
         <v>13000.0</v>
       </c>
       <c r="I8">
         <v>13000.0</v>
       </c>
       <c r="J8">
         <v>13000.0</v>
       </c>
       <c r="K8">
         <v>13000.0</v>
       </c>
       <c r="L8">
         <v>13000.0</v>
       </c>
       <c r="M8">
         <v>13000.0</v>
       </c>
       <c r="N8">
         <v>13000.0</v>
       </c>
       <c r="O8">
         <v>13000.0</v>
       </c>
       <c r="P8">
         <v>13000.0</v>
       </c>
       <c r="Q8">
+        <v>13000.0</v>
+      </c>
+      <c r="R8">
         <v>8655706000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>8655705000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>8655706000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>8655575000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8"/>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
-    </row>
-    <row r="10" spans="1:46">
+      <c r="AU9"/>
+    </row>
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
         <v>23</v>
       </c>
-      <c r="B10"/>
+      <c r="B10">
+        <v>9631296000.0</v>
+      </c>
       <c r="C10">
+        <v>11000507000.0</v>
+      </c>
+      <c r="D10">
         <v>8898811000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7467741000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7097248000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6843118000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5357441000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6984442000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6382816000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6281790000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5444604000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5085742000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7781696000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5848314000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6654854000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>5135236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5340673000.0</v>
       </c>
       <c r="R10">
         <v>5340673000.0</v>
       </c>
       <c r="S10">
+        <v>5340673000.0</v>
+      </c>
+      <c r="T10">
         <v>4198511000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>7968630000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3180307000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4392056000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>7196822000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4628260000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3393036000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3761285000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3951217000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2083020000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1817577000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1787517000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1450880000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1235804000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1301433000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>564067000.0</v>
       </c>
-      <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
-      <c r="AL10">
-[...1 lines deleted...]
-      </c>
+      <c r="AL10"/>
       <c r="AM10">
         <v>93087000.0</v>
       </c>
       <c r="AN10">
-        <v>149253000.0</v>
+        <v>93087000.0</v>
       </c>
       <c r="AO10">
         <v>149253000.0</v>
       </c>
       <c r="AP10">
-        <v>62050000.0</v>
+        <v>149253000.0</v>
       </c>
       <c r="AQ10">
         <v>62050000.0</v>
       </c>
-      <c r="AR10"/>
+      <c r="AR10">
+        <v>62050000.0</v>
+      </c>
       <c r="AS10"/>
-      <c r="AT10">
+      <c r="AT10"/>
+      <c r="AU10">
         <v>7143000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:46">
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-    </row>
-    <row r="12" spans="1:46">
+      <c r="AU11"/>
+    </row>
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
         <v>25</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>9631296000.0</v>
+      </c>
       <c r="C12">
+        <v>11000507000.0</v>
+      </c>
+      <c r="D12">
         <v>32400163000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>27785461000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>29071850000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>27880854000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>23382912000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>22761852000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>21604588000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>20513811000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>18149130000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>16583347000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>17699855000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>15547860000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6654854000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5135236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15769904000.0</v>
       </c>
       <c r="R12">
         <v>15769904000.0</v>
       </c>
       <c r="S12">
+        <v>15769904000.0</v>
+      </c>
+      <c r="T12">
         <v>16001892000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8842629000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4125541000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>9683970000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7741998000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5196377000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3393036000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4189672000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3951217000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2083020000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1817577000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1787517000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1450880000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1343657000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1301433000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>878475000.0</v>
       </c>
-      <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
-      <c r="AL12">
-[...1 lines deleted...]
-      </c>
+      <c r="AL12"/>
       <c r="AM12">
         <v>93087000.0</v>
       </c>
       <c r="AN12">
-        <v>149253000.0</v>
+        <v>93087000.0</v>
       </c>
       <c r="AO12">
         <v>149253000.0</v>
       </c>
       <c r="AP12">
-        <v>62050000.0</v>
+        <v>149253000.0</v>
       </c>
       <c r="AQ12">
         <v>62050000.0</v>
       </c>
-      <c r="AR12"/>
+      <c r="AR12">
+        <v>62050000.0</v>
+      </c>
       <c r="AS12"/>
       <c r="AT12"/>
-    </row>
-    <row r="13" spans="1:46">
+      <c r="AU12"/>
+    </row>
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
         <v>26</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>12840.0</v>
+      </c>
       <c r="C13">
-        <v>13000.0</v>
+        <v>12993.0</v>
       </c>
       <c r="D13">
         <v>13000.0</v>
       </c>
       <c r="E13">
         <v>13000.0</v>
       </c>
       <c r="F13">
         <v>13000.0</v>
       </c>
       <c r="G13">
         <v>13000.0</v>
       </c>
       <c r="H13">
         <v>13000.0</v>
       </c>
       <c r="I13">
         <v>13000.0</v>
       </c>
       <c r="J13">
         <v>13000.0</v>
       </c>
       <c r="K13">
         <v>13000.0</v>
       </c>
       <c r="L13">
         <v>13000.0</v>
       </c>
       <c r="M13">
         <v>13000.0</v>
       </c>
       <c r="N13">
         <v>13000.0</v>
       </c>
       <c r="O13">
         <v>13000.0</v>
       </c>
       <c r="P13">
         <v>13000.0</v>
       </c>
       <c r="Q13">
-        <v>8655706000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="R13">
         <v>8655706000.0</v>
       </c>
       <c r="S13">
         <v>8655706000.0</v>
       </c>
       <c r="T13">
+        <v>8655706000.0</v>
+      </c>
+      <c r="U13">
         <v>8655575000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3216455000.0</v>
       </c>
       <c r="V13">
         <v>3216455000.0</v>
       </c>
       <c r="W13">
+        <v>3216455000.0</v>
+      </c>
+      <c r="X13">
         <v>3221258000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2069714000.0</v>
       </c>
       <c r="Y13">
         <v>2069714000.0</v>
       </c>
       <c r="Z13">
+        <v>2069714000.0</v>
+      </c>
+      <c r="AA13">
         <v>2068305000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2067207000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>849387000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>848760000.0</v>
       </c>
       <c r="AD13">
         <v>848760000.0</v>
       </c>
       <c r="AE13">
         <v>848760000.0</v>
       </c>
       <c r="AF13">
+        <v>848760000.0</v>
+      </c>
+      <c r="AG13">
         <v>836637000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>311874000.0</v>
       </c>
       <c r="AH13">
         <v>311874000.0</v>
       </c>
-      <c r="AI13"/>
+      <c r="AI13">
+        <v>311874000.0</v>
+      </c>
       <c r="AJ13"/>
       <c r="AK13"/>
-      <c r="AL13">
-[...1 lines deleted...]
-      </c>
+      <c r="AL13"/>
       <c r="AM13">
         <v>269845000.0</v>
       </c>
       <c r="AN13">
-        <v>267229000.0</v>
+        <v>269845000.0</v>
       </c>
       <c r="AO13">
         <v>267229000.0</v>
       </c>
       <c r="AP13">
-        <v>261534000.0</v>
+        <v>267229000.0</v>
       </c>
       <c r="AQ13">
         <v>261534000.0</v>
       </c>
-      <c r="AR13"/>
+      <c r="AR13">
+        <v>261534000.0</v>
+      </c>
       <c r="AS13"/>
       <c r="AT13"/>
-    </row>
-    <row r="14" spans="1:46">
+      <c r="AU13"/>
+    </row>
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>445601944.0</v>
+      </c>
+      <c r="C14">
         <v>441321663.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>448460000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>443846479.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>439892000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>441657791.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>438081419.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>435629193.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>425997486.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>407128121.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>401789293.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>401782211.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>401558541.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>393912846.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>403575106.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>418169269.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2568429243.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2572314675.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>403575106.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>401159541.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>761584825.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2303646327.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2189869335.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2267429670.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2112309000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2110362003.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2108415006.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1843935683.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1829696969.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2246057376.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1448946000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1612908000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1298928571.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1284984000.0</v>
       </c>
       <c r="AI14">
         <v>1284984000.0</v>
       </c>
       <c r="AJ14">
+        <v>1284984000.0</v>
+      </c>
+      <c r="AK14">
         <v>2355804000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>214164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>214250209.0</v>
       </c>
       <c r="AM14">
         <v>214250209.0</v>
       </c>
       <c r="AN14">
-        <v>212371541.0</v>
+        <v>214250209.0</v>
       </c>
       <c r="AO14">
         <v>212371541.0</v>
       </c>
       <c r="AP14">
+        <v>212371541.0</v>
+      </c>
+      <c r="AQ14">
         <v>213137928.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>213047024.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>212956120.0</v>
       </c>
       <c r="AS14">
         <v>212956120.0</v>
       </c>
-      <c r="AT14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:46">
+      <c r="AT14">
+        <v>212956120.0</v>
+      </c>
+      <c r="AU14"/>
+    </row>
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-    </row>
-    <row r="16" spans="1:46">
+      <c r="AU15"/>
+    </row>
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-8019889000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-7973954000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-7181056000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-6462413000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-4440200000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-3853035000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-9237152000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-9384573000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12795544000.0</v>
       </c>
       <c r="Q16">
         <v>-12795544000.0</v>
       </c>
-      <c r="R16"/>
+      <c r="R16">
+        <v>-12795544000.0</v>
+      </c>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-    </row>
-    <row r="17" spans="1:46">
+      <c r="AU16"/>
+    </row>
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-    </row>
-    <row r="18" spans="1:46">
+      <c r="AU17"/>
+    </row>
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>203574000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>215395000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>195809000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>173798000.0</v>
       </c>
-      <c r="P18"/>
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18">
         <v>143554000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>115417000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>100475000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>111385000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>105131000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>69144000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-    </row>
-    <row r="19" spans="1:46">
+      <c r="AU18"/>
+    </row>
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-    </row>
-    <row r="20" spans="1:46">
+      <c r="AU19"/>
+    </row>
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
         <v>33</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>775778000.0</v>
+      </c>
       <c r="C20">
+        <v>785183000.0</v>
+      </c>
+      <c r="D20">
         <v>785470000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>797586000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>798018000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>798275000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>790945000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>635735000.0</v>
       </c>
       <c r="I20">
         <v>635735000.0</v>
       </c>
       <c r="J20">
         <v>635735000.0</v>
       </c>
       <c r="K20">
         <v>635735000.0</v>
       </c>
       <c r="L20">
+        <v>635735000.0</v>
+      </c>
+      <c r="M20">
         <v>635625000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>635778000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>632796000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>78032000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>81932000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>912001000.0</v>
       </c>
       <c r="R20">
         <v>912001000.0</v>
       </c>
       <c r="S20">
+        <v>912001000.0</v>
+      </c>
+      <c r="T20">
         <v>78266000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71392000.0</v>
       </c>
       <c r="U20">
         <v>71392000.0</v>
       </c>
       <c r="V20">
+        <v>71392000.0</v>
+      </c>
+      <c r="W20">
         <v>37332000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>48304000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>23805000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>23803000.0</v>
       </c>
-      <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-    </row>
-    <row r="21" spans="1:46">
+      <c r="AU20"/>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
         <v>34</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>1298736000.0</v>
+      </c>
       <c r="C21">
+        <v>1237741000.0</v>
+      </c>
+      <c r="D21">
         <v>1221174000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1173141000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1127801000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1037778000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>920203000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1026123000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>960442000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>709569000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>686615000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>667557000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>638645000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>605833000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1209471000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1189909000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>394740000.0</v>
       </c>
       <c r="R21">
         <v>394740000.0</v>
       </c>
       <c r="S21">
+        <v>394740000.0</v>
+      </c>
+      <c r="T21">
         <v>300984000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>277352000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>232028000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>187182000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>153275000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>134592000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>128146000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>79245000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>62896000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>52927000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>37775000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>26425000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>17993000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>8633000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1485000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>958000.0</v>
       </c>
-      <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
-      <c r="AL21">
-[...1 lines deleted...]
-      </c>
+      <c r="AL21"/>
       <c r="AM21">
         <v>2396000.0</v>
       </c>
       <c r="AN21">
-        <v>2721000.0</v>
+        <v>2396000.0</v>
       </c>
       <c r="AO21">
         <v>2721000.0</v>
       </c>
       <c r="AP21">
-        <v>2869000.0</v>
+        <v>2721000.0</v>
       </c>
       <c r="AQ21">
         <v>2869000.0</v>
       </c>
-      <c r="AR21"/>
+      <c r="AR21">
+        <v>2869000.0</v>
+      </c>
       <c r="AS21"/>
       <c r="AT21"/>
-    </row>
-    <row r="22" spans="1:46">
+      <c r="AU21"/>
+    </row>
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-3695783000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-3880918000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-5094309000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-10995546000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-7696724000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-9524379000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-9551738000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-7914092000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-6994613000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6220398000.0</v>
       </c>
       <c r="R22">
         <v>-6220398000.0</v>
       </c>
       <c r="S22">
+        <v>-6220398000.0</v>
+      </c>
+      <c r="T22">
         <v>139290000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>139855000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>130120000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>129996000.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
-    </row>
-    <row r="23" spans="1:46">
+      <c r="AU22"/>
+    </row>
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
         <v>36</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>97855031000.0</v>
+      </c>
       <c r="C23">
+        <v>98562030000.0</v>
+      </c>
+      <c r="D23">
         <v>91808508000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>84732919000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>80558566000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>76458430000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>69928077000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>66573460000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>62546562000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>60351797000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>55078840000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>50003329000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>47701094000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>46343100000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>43844067000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>40933779000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38485390000.0</v>
       </c>
       <c r="R23">
         <v>38485390000.0</v>
       </c>
       <c r="S23">
+        <v>38485390000.0</v>
+      </c>
+      <c r="T23">
         <v>33670909000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>30156190000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>21247541000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>19795573000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>16474757000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>12388718000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>10452554000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>10019578000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>9229142000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6753880000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5947102000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>5641344000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4999246000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4634053000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3799788000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3578236000.0</v>
       </c>
-      <c r="AI23"/>
       <c r="AJ23"/>
-      <c r="AK23">
+      <c r="AK23"/>
+      <c r="AL23">
         <v>353571000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>334940000.0</v>
       </c>
       <c r="AM23">
         <v>334940000.0</v>
       </c>
       <c r="AN23">
-        <v>299079000.0</v>
+        <v>334940000.0</v>
       </c>
       <c r="AO23">
         <v>299079000.0</v>
       </c>
       <c r="AP23">
-        <v>291580000.0</v>
+        <v>299079000.0</v>
       </c>
       <c r="AQ23">
         <v>291580000.0</v>
       </c>
-      <c r="AR23"/>
-      <c r="AS23">
+      <c r="AR23">
+        <v>291580000.0</v>
+      </c>
+      <c r="AS23"/>
+      <c r="AT23">
         <v>274443000.0</v>
       </c>
-      <c r="AT23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:46">
+      <c r="AU23"/>
+    </row>
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
         <v>37</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>15417874000.0</v>
+      </c>
       <c r="C24">
+        <v>14944639000.0</v>
+      </c>
+      <c r="D24">
         <v>12918790000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>11950816000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>11095922000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>10019143000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>9162480000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>8644878000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>8351162000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>8202454000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>7550214000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>7044944000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>6677189000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>6238613000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>33119000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>31855000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>4313957000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3597164000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3118900000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2138550000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-      <c r="AN24">
+      <c r="AN24"/>
+      <c r="AO24">
         <v>1421735000.0</v>
       </c>
-      <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>772195000.0</v>
       </c>
-      <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>117913000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:46">
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
-    </row>
-    <row r="26" spans="1:46">
+      <c r="AU25"/>
+    </row>
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
         <v>39</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>27549994000.0</v>
+      </c>
       <c r="C26">
+        <v>29222537000.0</v>
+      </c>
+      <c r="D26">
         <v>27342400000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>24126862000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>24960248000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>24126742000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>20809557000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>18579025000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>18480426000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>17147765000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>15112298000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>14359279000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>12698096000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>12592115000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>13450314000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>12790792000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>12515674000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>12952977000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>13374732000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>8430478000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>6700899000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-    </row>
-    <row r="27" spans="1:46">
+      <c r="AU26"/>
+    </row>
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-    </row>
-    <row r="28" spans="1:46">
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
         <v>41</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>21557741000.0</v>
+      </c>
       <c r="C28">
+        <v>18633507000.0</v>
+      </c>
+      <c r="D28">
         <v>7619636000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7696548000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7903443000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5015567000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5700806000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3159260000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3208444000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3052151000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3834274000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3821837000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>917177000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2439877000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>450417000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1163513000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>212425000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1026716000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-364094000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-5640154000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1283628000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2536360000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-5249670000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-4339946000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-3098803000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1833413000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-3199298000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1336520000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1110558000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1189133000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-886002000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-656666000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-682473000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>59210000.0</v>
       </c>
-      <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
-      <c r="AL28">
-[...1 lines deleted...]
-      </c>
+      <c r="AL28"/>
       <c r="AM28">
         <v>-63324000.0</v>
       </c>
       <c r="AN28">
-        <v>-147993000.0</v>
+        <v>-63324000.0</v>
       </c>
       <c r="AO28">
         <v>-147993000.0</v>
       </c>
       <c r="AP28">
-        <v>-58472000.0</v>
+        <v>-147993000.0</v>
       </c>
       <c r="AQ28">
         <v>-58472000.0</v>
       </c>
-      <c r="AR28"/>
+      <c r="AR28">
+        <v>-58472000.0</v>
+      </c>
       <c r="AS28"/>
       <c r="AT28"/>
-    </row>
-    <row r="29" spans="1:46">
+      <c r="AU28"/>
+    </row>
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
         <v>42</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>25929841000.0</v>
+      </c>
       <c r="C29">
+        <v>25114228000.0</v>
+      </c>
+      <c r="D29">
         <v>22598605000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>21240424000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>19996478000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>18914318000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>17869731000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>17106869000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>16743636000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>15674264000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>14810582000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>14248901000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>13708155000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>13230995000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>7077529000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7065914000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>12742126000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>12085803000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>11654806000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>10775495000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4963969000.0</v>
       </c>
-      <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
-    </row>
-    <row r="30" spans="1:46">
+      <c r="AU29"/>
+    </row>
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
         <v>43</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>311103000.0</v>
+      </c>
       <c r="C30">
+        <v>287904000.0</v>
+      </c>
+      <c r="D30">
         <v>1252913000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1389600000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>890420000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1193158000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1080571000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>898444000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1050608000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>834930000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>980888000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>536709000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>466449000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>469004000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>464264000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>423873000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5029613000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4556692000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>910986000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3158189000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2458371000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1998625000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1409957000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1136306000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>85888000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>773158000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>691249000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>624278000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>406269000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>358958000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>313287000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>222575000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>90501000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>102884000.0</v>
       </c>
-      <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
-    </row>
-    <row r="31" spans="1:46">
+      <c r="AU30"/>
+    </row>
+    <row r="31" spans="1:47">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>6141592000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>6116170000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>5949562000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>6008737000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>7117181000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>7099573000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>8182900000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>8257131000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>8399586000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>3033878000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>3146538000.0</v>
       </c>
-      <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-    </row>
-    <row r="32" spans="1:46">
+      <c r="AU31"/>
+    </row>
+    <row r="32" spans="1:47">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
-    </row>
-    <row r="33" spans="1:46">
+      <c r="AU32"/>
+    </row>
+    <row r="33" spans="1:47">
       <c r="A33" t="s">
         <v>46</v>
       </c>
-      <c r="B33"/>
+      <c r="B33">
+        <v>88223735000.0</v>
+      </c>
       <c r="C33">
+        <v>87561523000.0</v>
+      </c>
+      <c r="D33">
         <v>57461169000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>54836663000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>50432789000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>46981120000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>44985615000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>42458622000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>39452556000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>38621739000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>35551817000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>32523171000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>29174321000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>29980495000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>36391404000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>35069627000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>17392528000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>13859144000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>16581387000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>18012168000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>14399963000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>8028710000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>7249481000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>5994119000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>6973630000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>5025346000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>4561027000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>4019881000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>3695249000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3474730000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3213832000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3037089000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2376149000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2569947000.0</v>
       </c>
-      <c r="AI33"/>
       <c r="AJ33"/>
       <c r="AK33"/>
-      <c r="AL33">
-[...1 lines deleted...]
-      </c>
+      <c r="AL33"/>
       <c r="AM33">
         <v>1756503000.0</v>
       </c>
       <c r="AN33">
-        <v>1503129000.0</v>
+        <v>1756503000.0</v>
       </c>
       <c r="AO33">
         <v>1503129000.0</v>
       </c>
       <c r="AP33">
-        <v>1371942000.0</v>
+        <v>1503129000.0</v>
       </c>
       <c r="AQ33">
         <v>1371942000.0</v>
       </c>
-      <c r="AR33"/>
+      <c r="AR33">
+        <v>1371942000.0</v>
+      </c>
       <c r="AS33"/>
       <c r="AT33"/>
-    </row>
-    <row r="34" spans="1:46">
+      <c r="AU33"/>
+    </row>
+    <row r="34" spans="1:47">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
-    </row>
-    <row r="35" spans="1:46">
+      <c r="AU34"/>
+    </row>
+    <row r="35" spans="1:47">
       <c r="A35" t="s">
         <v>48</v>
       </c>
-      <c r="B35"/>
+      <c r="B35">
+        <v>66148431000.0</v>
+      </c>
       <c r="C35">
+        <v>68019892000.0</v>
+      </c>
+      <c r="D35">
         <v>16244638000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>14788771000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>14089470000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>13262306000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>11525510000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>11070527000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>10876901000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>10575001000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>9223992000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>8362392000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>8162644000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>7704295000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>9257059000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>8607688000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>5315284000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>29972442000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3942677000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2951888000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2414254000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2295430000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2304378000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1388389000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1903935000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2017614000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2383306000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2140079000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>2025833000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>2027229000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1917550000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1817941000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1717217000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1579344000.0</v>
       </c>
-      <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
-      <c r="AL35">
-[...1 lines deleted...]
-      </c>
+      <c r="AL35"/>
       <c r="AM35">
         <v>29763000.0</v>
       </c>
       <c r="AN35">
-        <v>1260000.0</v>
+        <v>29763000.0</v>
       </c>
       <c r="AO35">
         <v>1260000.0</v>
       </c>
       <c r="AP35">
-        <v>3578000.0</v>
+        <v>1260000.0</v>
       </c>
       <c r="AQ35">
         <v>3578000.0</v>
       </c>
-      <c r="AR35"/>
+      <c r="AR35">
+        <v>3578000.0</v>
+      </c>
       <c r="AS35"/>
       <c r="AT35"/>
-    </row>
-    <row r="36" spans="1:46">
+      <c r="AU35"/>
+    </row>
+    <row r="36" spans="1:47">
       <c r="A36" t="s">
         <v>49</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>3550876000.0</v>
+      </c>
       <c r="C36">
+        <v>2883077000.0</v>
+      </c>
+      <c r="D36">
         <v>5037564000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>4429206000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-952582000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>672898000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2371848000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2709313000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2876844000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>3812450000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>3751786000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>3534126000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1379966000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1258801000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>677729000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1281930000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1115072000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-831698000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>723058000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>378168000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>346993000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>335235000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>377547000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>410363000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>170831000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>603527000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>121739000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>112545000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>104671000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>88825000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>80733000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>88853000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-260434000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>8188000.0</v>
       </c>
-      <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
-      <c r="AL36">
-[...1 lines deleted...]
-      </c>
+      <c r="AL36"/>
       <c r="AM36">
         <v>1748828000.0</v>
       </c>
       <c r="AN36">
-        <v>1495295000.0</v>
+        <v>1748828000.0</v>
       </c>
       <c r="AO36">
         <v>1495295000.0</v>
       </c>
       <c r="AP36">
-        <v>1364334000.0</v>
+        <v>1495295000.0</v>
       </c>
       <c r="AQ36">
         <v>1364334000.0</v>
       </c>
-      <c r="AR36"/>
+      <c r="AR36">
+        <v>1364334000.0</v>
+      </c>
       <c r="AS36"/>
       <c r="AT36"/>
-    </row>
-    <row r="37" spans="1:46">
+      <c r="AU36"/>
+    </row>
+    <row r="37" spans="1:47">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
-    </row>
-    <row r="38" spans="1:46">
+      <c r="AU37"/>
+    </row>
+    <row r="38" spans="1:47">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>69928077000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-18795318000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>16414901000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>17041495000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>15381348000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>14307144000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>21871259000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>21193165000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3826729000.0</v>
       </c>
       <c r="R38">
         <v>3826729000.0</v>
       </c>
       <c r="S38">
+        <v>3826729000.0</v>
+      </c>
+      <c r="T38">
         <v>2973284000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>9352527000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>7648126000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2035790000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>5495464000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>4362643000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>5156814000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>4722756000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>4219651000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3673325000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3390268000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>3202327000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>2990110000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2701057000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2399692000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2354312000.0</v>
       </c>
-      <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
-      <c r="AN38">
+      <c r="AN38"/>
+      <c r="AO38">
         <v>427020000.0</v>
       </c>
-      <c r="AO38"/>
-      <c r="AP38">
+      <c r="AP38"/>
+      <c r="AQ38">
         <v>467080000.0</v>
       </c>
-      <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
-      <c r="AT38">
+      <c r="AT38"/>
+      <c r="AU38">
         <v>283444000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:46">
+    <row r="39" spans="1:47">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>694263000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>721195000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>163507000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>528496000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>478979000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>454542000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>438810000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>381317000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>397005000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>360102000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>360469000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>345741000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>333545000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>305043000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>293345000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2033693000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>176644000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>143204000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>263666000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>84268000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>73321000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>61916000.0</v>
       </c>
-      <c r="Y39"/>
-      <c r="Z39">
+      <c r="Z39"/>
+      <c r="AA39">
         <v>31402000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>25649000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>26701000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>28007000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>20139000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>21247000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>30732000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>31705000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>26930000.0</v>
       </c>
-      <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
-      <c r="AN39">
+      <c r="AN39"/>
+      <c r="AO39">
         <v>1001000.0</v>
       </c>
-      <c r="AO39"/>
-      <c r="AP39">
+      <c r="AP39"/>
+      <c r="AQ39">
         <v>680000.0</v>
       </c>
-      <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
-      <c r="AT39">
+      <c r="AT39"/>
+      <c r="AU39">
         <v>203000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:46">
+    <row r="40" spans="1:47">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
-      <c r="C40">
+      <c r="C40"/>
+      <c r="D40">
         <v>51077710000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>46255862000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>43477841000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>43164631000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>38698543000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>37141680000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>33605618000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>33618679000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>29810859000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>26476407000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>24651806000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>23999786000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>27034355000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>24846986000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>23348270000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-69747000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>20368816000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>18219033000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>15351074000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>14022163000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>10685672000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>7810832000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>6129620000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>5616022000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>4638692000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>3549355000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2868183000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2653906000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2129242000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1886491000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1680546000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1549134000.0</v>
       </c>
-      <c r="AI40"/>
       <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
       <c r="AM40"/>
-      <c r="AN40">
+      <c r="AN40"/>
+      <c r="AO40">
         <v>33195000.0</v>
       </c>
-      <c r="AO40"/>
-      <c r="AP40">
+      <c r="AP40"/>
+      <c r="AQ40">
         <v>19317000.0</v>
       </c>
-      <c r="AQ40"/>
       <c r="AR40"/>
       <c r="AS40"/>
-      <c r="AT40">
+      <c r="AT40"/>
+      <c r="AU40">
         <v>3966000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:46">
+    <row r="41" spans="1:47">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>1045207000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>863772000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>1036961000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>428952000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>5528027000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>682765000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>154670000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>260074000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>254607000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>153726000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>78945000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
-      <c r="AN41">
+      <c r="AN41"/>
+      <c r="AO41">
         <v>99765000.0</v>
       </c>
-      <c r="AO41"/>
-      <c r="AP41">
+      <c r="AP41"/>
+      <c r="AQ41">
         <v>82843000.0</v>
       </c>
-      <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
-      <c r="AT41">
+      <c r="AT41"/>
+      <c r="AU41">
         <v>43438000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:46">
+    <row r="42" spans="1:47">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
-      <c r="E42">
+      <c r="E42"/>
+      <c r="F42">
         <v>-14719000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-612000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-13687000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-12783000.0</v>
       </c>
-      <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42">
         <v>-8417000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16409000.0</v>
       </c>
       <c r="M42">
         <v>-16409000.0</v>
       </c>
       <c r="N42">
+        <v>-16409000.0</v>
+      </c>
+      <c r="O42">
         <v>6992369000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>7044397000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-67057000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-42554000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-97616000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-36363000.0</v>
       </c>
       <c r="T42">
         <v>-36363000.0</v>
       </c>
       <c r="U42">
+        <v>-36363000.0</v>
+      </c>
+      <c r="V42">
         <v>-36362000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-117521000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35588000.0</v>
       </c>
       <c r="X42">
         <v>-35588000.0</v>
       </c>
       <c r="Y42">
+        <v>-35588000.0</v>
+      </c>
+      <c r="Z42">
         <v>2041520000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>2068305000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2067207000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>849387000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>848367000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>848328000.0</v>
       </c>
       <c r="AE42">
         <v>848328000.0</v>
       </c>
       <c r="AF42">
+        <v>848328000.0</v>
+      </c>
+      <c r="AG42">
         <v>836205000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>309535000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>309590000.0</v>
       </c>
-      <c r="AI42"/>
       <c r="AJ42"/>
-      <c r="AK42">
+      <c r="AK42"/>
+      <c r="AL42">
         <v>405000.0</v>
       </c>
-      <c r="AL42"/>
       <c r="AM42"/>
-      <c r="AN42">
-[...1 lines deleted...]
-      </c>
+      <c r="AN42"/>
       <c r="AO42">
         <v>1.0</v>
       </c>
       <c r="AP42">
-        <v>-63000.0</v>
+        <v>1.0</v>
       </c>
       <c r="AQ42">
         <v>-63000.0</v>
       </c>
-      <c r="AR42"/>
+      <c r="AR42">
+        <v>-63000.0</v>
+      </c>
       <c r="AS42"/>
       <c r="AT42"/>
-    </row>
-    <row r="43" spans="1:46">
+      <c r="AU42"/>
+    </row>
+    <row r="43" spans="1:47">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
-    </row>
-    <row r="44" spans="1:46">
+      <c r="AU43"/>
+    </row>
+    <row r="44" spans="1:47">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
-    </row>
-    <row r="45" spans="1:46">
+      <c r="AU44"/>
+    </row>
+    <row r="45" spans="1:47">
       <c r="A45" t="s">
         <v>58</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>543270000.0</v>
+      </c>
       <c r="C45">
+        <v>539388000.0</v>
+      </c>
+      <c r="D45">
         <v>488728000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>476112000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>442494000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>437180000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>448978000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>241684000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>232714000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>211370000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>215593000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>218691000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>209580000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>221681000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>225835000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
-    </row>
-    <row r="46" spans="1:46">
+      <c r="AU45"/>
+    </row>
+    <row r="46" spans="1:47">
       <c r="A46" t="s">
         <v>59</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>359162000.0</v>
+      </c>
       <c r="C46">
+        <v>381213000.0</v>
+      </c>
+      <c r="D46">
         <v>367318000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>377545000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>359211000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>369942000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>360063000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>193647000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>187076000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>167547000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>173677000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>179317000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>180923000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>188019000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>193905000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>200804000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42980000.0</v>
       </c>
       <c r="R46">
         <v>42980000.0</v>
       </c>
       <c r="S46">
+        <v>42980000.0</v>
+      </c>
+      <c r="T46">
         <v>36346000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>35737000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>32292000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>29899000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>27681000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>27422000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>26923000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>22465000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>15418000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>14980000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>13772000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>13826000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>11455000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>6511000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>5572000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>5536000.0</v>
       </c>
-      <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
-      <c r="AL46">
-[...1 lines deleted...]
-      </c>
+      <c r="AL46"/>
       <c r="AM46">
         <v>5279000.0</v>
       </c>
       <c r="AN46">
-        <v>5113000.0</v>
+        <v>5279000.0</v>
       </c>
       <c r="AO46">
         <v>5113000.0</v>
       </c>
       <c r="AP46">
-        <v>4739000.0</v>
+        <v>5113000.0</v>
       </c>
       <c r="AQ46">
         <v>4739000.0</v>
       </c>
-      <c r="AR46"/>
+      <c r="AR46">
+        <v>4739000.0</v>
+      </c>
       <c r="AS46"/>
       <c r="AT46"/>
-    </row>
-    <row r="47" spans="1:46">
+      <c r="AU46"/>
+    </row>
+    <row r="47" spans="1:47">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>173677000.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>188019000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>193905000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>47048000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>204039000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>36150000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>36346000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>35737000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>32292000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>29899000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
-      <c r="AN47">
+      <c r="AN47"/>
+      <c r="AO47">
         <v>1675689000.0</v>
       </c>
-      <c r="AO47"/>
-      <c r="AP47">
+      <c r="AP47"/>
+      <c r="AQ47">
         <v>1046220000.0</v>
       </c>
-      <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
-      <c r="AT47">
+      <c r="AT47"/>
+      <c r="AU47">
         <v>159920000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:46">
+    <row r="48" spans="1:47">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
-      <c r="P48">
+      <c r="P48"/>
+      <c r="Q48">
         <v>67057000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55062000.0</v>
       </c>
       <c r="R48">
         <v>55062000.0</v>
       </c>
       <c r="S48">
+        <v>55062000.0</v>
+      </c>
+      <c r="T48">
         <v>80215000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>66052000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>87483000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>82984000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>68238000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>80608000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>103995000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>124889000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>119676000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>121879000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>101765000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>102503000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>90677000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>81125000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>77782000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>73336000.0</v>
       </c>
-      <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
-      <c r="AL48">
-[...1 lines deleted...]
-      </c>
+      <c r="AL48"/>
       <c r="AM48">
         <v>35439000.0</v>
       </c>
       <c r="AN48">
-        <v>30660000.0</v>
+        <v>35439000.0</v>
       </c>
       <c r="AO48">
         <v>30660000.0</v>
       </c>
       <c r="AP48">
-        <v>26551000.0</v>
+        <v>30660000.0</v>
       </c>
       <c r="AQ48">
         <v>26551000.0</v>
       </c>
-      <c r="AR48"/>
+      <c r="AR48">
+        <v>26551000.0</v>
+      </c>
       <c r="AS48"/>
       <c r="AT48"/>
-    </row>
-    <row r="49" spans="1:46">
+      <c r="AU48"/>
+    </row>
+    <row r="49" spans="1:47">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
-    </row>
-    <row r="50" spans="1:46">
+      <c r="AU49"/>
+    </row>
+    <row r="50" spans="1:47">
       <c r="A50" t="s">
         <v>63</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>317018000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-    </row>
-    <row r="51" spans="1:46">
+      <c r="AU50"/>
+    </row>
+    <row r="51" spans="1:47">
       <c r="A51" t="s">
         <v>64</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>31189037000.0</v>
+      </c>
       <c r="C51">
+        <v>29634014000.0</v>
+      </c>
+      <c r="D51">
         <v>16518447000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>15164289000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>15000691000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>11858685000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>11058247000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>10143702000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>9591260000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>9333941000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>9278878000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>8907579000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>8698873000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>8288191000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>7105271000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>6298749000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>5553098000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>4313957000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3834417000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2328476000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1896679000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1855696000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1947152000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>288314000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>294233000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1927872000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>751919000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>746500000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>707019000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>598384000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>564878000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>579138000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>618960000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>623277000.0</v>
       </c>
-      <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
-      <c r="AL51">
-[...1 lines deleted...]
-      </c>
+      <c r="AL51"/>
       <c r="AM51">
         <v>29763000.0</v>
       </c>
       <c r="AN51">
-        <v>1260000.0</v>
+        <v>29763000.0</v>
       </c>
       <c r="AO51">
         <v>1260000.0</v>
       </c>
       <c r="AP51">
-        <v>3578000.0</v>
+        <v>1260000.0</v>
       </c>
       <c r="AQ51">
         <v>3578000.0</v>
       </c>
-      <c r="AR51"/>
+      <c r="AR51">
+        <v>3578000.0</v>
+      </c>
       <c r="AS51"/>
       <c r="AT51"/>
-    </row>
-    <row r="52" spans="1:46">
+      <c r="AU51"/>
+    </row>
+    <row r="52" spans="1:47">
       <c r="A52" t="s">
         <v>65</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>21420600000.0</v>
+      </c>
       <c r="C52">
+        <v>20154391000.0</v>
+      </c>
+      <c r="D52">
         <v>3485806000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3092026000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3798901000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1726863000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1778194000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1376010000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1112511000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1017108000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1605377000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1727567000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1882289000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1902873000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>9643105000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>12995603000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1239141000.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>715517000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>189926000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>166116000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>98855000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>153479000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>260497000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>264921000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>167739000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1306000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>73572000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>94854000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1340000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1338000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>1455000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1410000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1376000.0</v>
       </c>
-      <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
-    </row>
-    <row r="53" spans="1:46">
+      <c r="AU52"/>
+    </row>
+    <row r="53" spans="1:47">
       <c r="A53" t="s">
         <v>66</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>5057603000.0</v>
+      </c>
       <c r="C53">
+        <v>4228155000.0</v>
+      </c>
+      <c r="D53">
         <v>23501352000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>20317720000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>21974602000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>20912538000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>18025471000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>15777410000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>15221772000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>14232021000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>12704526000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>11497605000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>9918159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9699546000.0</v>
       </c>
       <c r="O53">
         <v>9699546000.0</v>
       </c>
-      <c r="P53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P53">
+        <v>9699546000.0</v>
+      </c>
+      <c r="Q53"/>
       <c r="R53">
         <v>10429231000.0</v>
       </c>
       <c r="S53">
+        <v>10429231000.0</v>
+      </c>
+      <c r="T53">
         <v>11803381000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>873999000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>945234000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>5291914000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>545176000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>568117000.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>428387000.0</v>
       </c>
-      <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53">
         <v>107853000.0</v>
       </c>
-      <c r="AG53"/>
-      <c r="AH53">
+      <c r="AH53"/>
+      <c r="AI53">
         <v>314408000.0</v>
       </c>
-      <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
-    </row>
-    <row r="54" spans="1:46">
+      <c r="AU53"/>
+    </row>
+    <row r="54" spans="1:47">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
-    </row>
-    <row r="55" spans="1:46">
+      <c r="AU54"/>
+    </row>
+    <row r="55" spans="1:47">
       <c r="A55" t="s">
         <v>68</v>
       </c>
-      <c r="B55"/>
+      <c r="B55">
+        <v>97855031000.0</v>
+      </c>
       <c r="C55">
+        <v>98562030000.0</v>
+      </c>
+      <c r="D55">
         <v>91808508000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>84732919000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>80558566000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>76458430000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>69928077000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>66573460000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>62546562000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>60351797000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>55078840000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>50003329000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>47701094000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>46343100000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>43844067000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>40933779000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38485390000.0</v>
       </c>
       <c r="R55">
         <v>38485390000.0</v>
       </c>
       <c r="S55">
+        <v>38485390000.0</v>
+      </c>
+      <c r="T55">
         <v>33670909000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>30156190000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>21247541000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>19795573000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>16474757000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>12388718000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>10452554000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>10019578000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>9229142000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>6753880000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>5947102000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>5641344000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>4999246000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>4634053000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>3799788000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>3578236000.0</v>
       </c>
-      <c r="AI55"/>
       <c r="AJ55"/>
       <c r="AK55"/>
-      <c r="AL55">
-[...1 lines deleted...]
-      </c>
+      <c r="AL55"/>
       <c r="AM55">
         <v>1849590000.0</v>
       </c>
       <c r="AN55">
-        <v>1652382000.0</v>
+        <v>1849590000.0</v>
       </c>
       <c r="AO55">
         <v>1652382000.0</v>
       </c>
       <c r="AP55">
-        <v>1433992000.0</v>
+        <v>1652382000.0</v>
       </c>
       <c r="AQ55">
         <v>1433992000.0</v>
       </c>
-      <c r="AR55"/>
+      <c r="AR55">
+        <v>1433992000.0</v>
+      </c>
       <c r="AS55"/>
-      <c r="AT55">
+      <c r="AT55"/>
+      <c r="AU55">
         <v>452065000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:46">
+    <row r="56" spans="1:47">
       <c r="A56" t="s">
         <v>69</v>
       </c>
-      <c r="B56"/>
+      <c r="B56">
+        <v>9631296000.0</v>
+      </c>
       <c r="C56">
+        <v>11000507000.0</v>
+      </c>
+      <c r="D56">
         <v>34347339000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>29896256000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>30125777000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>29602508000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>24942462000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>24114838000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>23094006000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>21730058000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>19527023000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>17480158000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>18526773000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>16362605000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>7452663000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>5864152000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>21092862000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>20799517000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>17089522000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>12144022000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>6847578000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>11766863000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>9225276000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>6394599000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3478924000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>4994232000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>4668115000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2733999000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2251853000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>2166614000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1785414000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1596964000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1423639000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1008289000.0</v>
       </c>
-      <c r="AI56"/>
       <c r="AJ56"/>
       <c r="AK56"/>
-      <c r="AL56">
-[...1 lines deleted...]
-      </c>
+      <c r="AL56"/>
       <c r="AM56">
         <v>93087000.0</v>
       </c>
       <c r="AN56">
-        <v>149253000.0</v>
+        <v>93087000.0</v>
       </c>
       <c r="AO56">
         <v>149253000.0</v>
       </c>
       <c r="AP56">
-        <v>62050000.0</v>
+        <v>149253000.0</v>
       </c>
       <c r="AQ56">
         <v>62050000.0</v>
       </c>
-      <c r="AR56"/>
+      <c r="AR56">
+        <v>62050000.0</v>
+      </c>
       <c r="AS56"/>
       <c r="AT56"/>
-    </row>
-    <row r="57" spans="1:46">
+      <c r="AU56"/>
+    </row>
+    <row r="57" spans="1:47">
       <c r="A57" t="s">
         <v>70</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>21420600000.0</v>
+      </c>
       <c r="C57">
+        <v>20154391000.0</v>
+      </c>
+      <c r="D57">
         <v>65755738000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>60556316000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>57456246000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>54123817000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>49535228000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>46895397000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>43131209000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>42180105000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>38486622000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>34323279000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>32398544000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>31549701000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>27446613000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>25210710000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>24657158000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>18435120000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>21123259000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>18441672000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>15551475000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>14149654000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>10861073000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>8846177000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>6394541000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>5802012000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>4655920000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>3640664000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>2972925000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2665082000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2145359000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1896884000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1693939000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1614821000.0</v>
       </c>
-      <c r="AI57"/>
       <c r="AJ57"/>
       <c r="AK57"/>
       <c r="AL57"/>
       <c r="AM57"/>
-      <c r="AN57">
+      <c r="AN57"/>
+      <c r="AO57">
         <v>195160000.0</v>
       </c>
-      <c r="AO57"/>
-      <c r="AP57">
+      <c r="AP57"/>
+      <c r="AQ57">
         <v>241419000.0</v>
       </c>
-      <c r="AQ57"/>
       <c r="AR57"/>
       <c r="AS57"/>
-      <c r="AT57">
+      <c r="AT57"/>
+      <c r="AU57">
         <v>54288000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:46">
+    <row r="58" spans="1:47">
       <c r="A58" t="s">
         <v>71</v>
       </c>
-      <c r="B58"/>
+      <c r="B58">
+        <v>87569031000.0</v>
+      </c>
       <c r="C58">
+        <v>88174284000.0</v>
+      </c>
+      <c r="D58">
         <v>82000376000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>75345087000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>71545716000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>67386123000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>61060738000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>57965924000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>54008110000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>52755106000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>47710614000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>42685671000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>40561188000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>39253996000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>36703672000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>33818398000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29972442000.0</v>
       </c>
       <c r="R58">
         <v>29972442000.0</v>
       </c>
       <c r="S58">
+        <v>29972442000.0</v>
+      </c>
+      <c r="T58">
         <v>25065936000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>21393560000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>17965729000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>16445084000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>13165451000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>10234566000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>8298476000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>7819626000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>7039226000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>5780743000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>4998758000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>4692311000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>4062909000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>3714825000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3411156000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>3194165000.0</v>
       </c>
-      <c r="AI58"/>
       <c r="AJ58"/>
       <c r="AK58"/>
-      <c r="AL58">
-[...1 lines deleted...]
-      </c>
+      <c r="AL58"/>
       <c r="AM58">
         <v>29763000.0</v>
       </c>
       <c r="AN58">
-        <v>1260000.0</v>
+        <v>29763000.0</v>
       </c>
       <c r="AO58">
         <v>1260000.0</v>
       </c>
       <c r="AP58">
-        <v>3578000.0</v>
+        <v>1260000.0</v>
       </c>
       <c r="AQ58">
         <v>3578000.0</v>
       </c>
-      <c r="AR58"/>
+      <c r="AR58">
+        <v>3578000.0</v>
+      </c>
       <c r="AS58"/>
-      <c r="AT58">
+      <c r="AT58"/>
+      <c r="AU58">
         <v>215639000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:46">
+    <row r="59" spans="1:47">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
-    </row>
-    <row r="60" spans="1:46">
+      <c r="AU59"/>
+    </row>
+    <row r="60" spans="1:47">
       <c r="A60" t="s">
         <v>73</v>
       </c>
-      <c r="B60"/>
+      <c r="B60">
+        <v>10069903000.0</v>
+      </c>
       <c r="C60">
+        <v>10164485000.0</v>
+      </c>
+      <c r="D60">
         <v>9679815000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>9289608000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>8900556000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>8895175000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>8707251000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>8461991000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>8392474000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>7471810000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>7260367000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>7203957000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>7030966000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>6992382000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>7044410000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>7034059000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8428169000.0</v>
       </c>
       <c r="R60">
         <v>8428169000.0</v>
       </c>
       <c r="S60">
+        <v>8428169000.0</v>
+      </c>
+      <c r="T60">
         <v>8535906000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>8636945000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>3232167000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>3301908000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>3250976000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2114612000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2145784000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2195775000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>2188217000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>972651000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>948084000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>948781000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>936183000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>918206000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>387432000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>383092000.0</v>
       </c>
-      <c r="AI60"/>
       <c r="AJ60"/>
-      <c r="AK60">
+      <c r="AK60"/>
+      <c r="AL60">
         <v>353571000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>305177000.0</v>
       </c>
       <c r="AM60">
         <v>305177000.0</v>
       </c>
       <c r="AN60">
-        <v>297819000.0</v>
+        <v>305177000.0</v>
       </c>
       <c r="AO60">
         <v>297819000.0</v>
       </c>
       <c r="AP60">
-        <v>288002000.0</v>
+        <v>297819000.0</v>
       </c>
       <c r="AQ60">
         <v>288002000.0</v>
       </c>
-      <c r="AR60"/>
-      <c r="AS60">
+      <c r="AR60">
+        <v>288002000.0</v>
+      </c>
+      <c r="AS60"/>
+      <c r="AT60">
         <v>274443000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>236426000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:46">
+    <row r="61" spans="1:47">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
-    </row>
-    <row r="62" spans="1:46">
+      <c r="AU61"/>
+    </row>
+    <row r="62" spans="1:47">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
+      <c r="AU62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8587,1129 +8828,1141 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B2">
         <v>8416152000.0</v>
       </c>
       <c r="C2">
         <v>5111090000.0</v>
       </c>
       <c r="D2">
         <v>4429157000.0</v>
       </c>
       <c r="E2">
         <v>3056087000.0</v>
       </c>
       <c r="F2">
         <v>1138823000.0</v>
       </c>
       <c r="G2"/>
       <c r="H2">
         <v>362746000.0</v>
       </c>
       <c r="I2">
         <v>242953000.0</v>
       </c>
       <c r="J2">
         <v>301696000.0</v>
       </c>
       <c r="K2">
         <v>407041000.0</v>
       </c>
       <c r="L2">
         <v>296450000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
         <v>19131000.0</v>
       </c>
       <c r="O2">
         <v>14303000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B3">
         <v>334034000.0</v>
       </c>
       <c r="C3">
         <v>208829000.0</v>
       </c>
       <c r="D3">
         <v>160440000.0</v>
       </c>
       <c r="E3">
         <v>163972000.0</v>
       </c>
       <c r="F3">
         <v>58336000.0</v>
       </c>
       <c r="G3">
         <v>43659000.0</v>
       </c>
       <c r="H3">
         <v>14050000.0</v>
       </c>
       <c r="I3">
         <v>2607000.0</v>
       </c>
       <c r="J3">
         <v>1406000.0</v>
       </c>
       <c r="K3">
         <v>1275000.0</v>
       </c>
       <c r="L3">
         <v>3328000.0</v>
       </c>
       <c r="M3">
         <v>-27591000.0</v>
       </c>
       <c r="N3">
         <v>-16018000.0</v>
       </c>
       <c r="O3">
         <v>-13819000.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B5">
         <v>1592283000.0</v>
       </c>
       <c r="C5">
         <v>1205550000.0</v>
       </c>
       <c r="D5">
         <v>439841000.0</v>
       </c>
       <c r="E5">
         <v>-178573000.0</v>
       </c>
       <c r="F5">
         <v>-231061000.0</v>
       </c>
       <c r="G5">
         <v>-63180000.0</v>
       </c>
       <c r="H5">
         <v>83107000.0</v>
       </c>
       <c r="I5">
         <v>93880000.0</v>
       </c>
       <c r="J5">
         <v>59759000.0</v>
       </c>
       <c r="K5">
         <v>29057000.0</v>
       </c>
       <c r="L5">
         <v>45281000.0</v>
       </c>
       <c r="M5">
         <v>25964000.0</v>
       </c>
       <c r="N5">
         <v>17751000.0</v>
       </c>
       <c r="O5">
         <v>17540000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B6">
         <v>1926317000.0</v>
       </c>
       <c r="C6">
         <v>1414379000.0</v>
       </c>
       <c r="D6">
         <v>600281000.0</v>
       </c>
       <c r="E6">
         <v>-14601000.0</v>
       </c>
       <c r="F6">
         <v>-172725000.0</v>
       </c>
       <c r="G6">
         <v>-19521000.0</v>
       </c>
       <c r="H6">
         <v>97157000.0</v>
       </c>
       <c r="I6">
         <v>96487000.0</v>
       </c>
       <c r="J6">
         <v>61165000.0</v>
       </c>
       <c r="K6">
         <v>30332000.0</v>
       </c>
       <c r="L6">
         <v>48609000.0</v>
       </c>
       <c r="M6">
         <v>-1627000.0</v>
       </c>
       <c r="N6">
         <v>1733000.0</v>
       </c>
       <c r="O6">
         <v>3721000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B9">
         <v>6203615000.0</v>
       </c>
       <c r="C9">
         <v>4600714000.0</v>
       </c>
       <c r="D9">
         <v>3210991000.0</v>
       </c>
       <c r="E9">
         <v>2479460000.0</v>
       </c>
       <c r="F9">
         <v>1626242000.0</v>
       </c>
       <c r="G9">
         <v>1120747000.0</v>
       </c>
       <c r="H9">
         <v>646601000.0</v>
       </c>
       <c r="I9">
         <v>445878000.0</v>
       </c>
       <c r="J9">
         <v>270210000.0</v>
       </c>
       <c r="K9">
         <v>186495000.0</v>
       </c>
       <c r="L9">
         <v>189981000.0</v>
       </c>
       <c r="M9">
         <v>106349000.0</v>
       </c>
       <c r="N9">
         <v>85222000.0</v>
       </c>
       <c r="O9">
         <v>123331000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B10">
         <v>1592283000.0</v>
       </c>
       <c r="C10">
         <v>1205550000.0</v>
       </c>
       <c r="D10">
         <v>439841000.0</v>
       </c>
       <c r="E10">
         <v>-178573000.0</v>
       </c>
       <c r="F10">
         <v>-231061000.0</v>
       </c>
       <c r="G10">
         <v>-7023000.0</v>
       </c>
       <c r="H10">
         <v>83107000.0</v>
       </c>
       <c r="I10">
         <v>93880000.0</v>
       </c>
       <c r="J10">
         <v>59759000.0</v>
       </c>
       <c r="K10">
         <v>29057000.0</v>
       </c>
       <c r="L10">
         <v>45281000.0</v>
       </c>
       <c r="M10">
         <v>25964000.0</v>
       </c>
       <c r="N10">
         <v>17751000.0</v>
       </c>
       <c r="O10">
         <v>17540000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B11">
         <v>222410000.0</v>
       </c>
       <c r="C11">
         <v>232709000.0</v>
       </c>
       <c r="D11">
         <v>87581000.0</v>
       </c>
       <c r="E11">
         <v>-164494000.0</v>
       </c>
       <c r="F11">
         <v>-175993000.0</v>
       </c>
       <c r="G11">
         <v>-37709000.0</v>
       </c>
       <c r="H11">
         <v>1538000.0</v>
       </c>
       <c r="I11">
         <v>24045000.0</v>
       </c>
       <c r="J11">
         <v>5963000.0</v>
       </c>
       <c r="K11">
         <v>3228000.0</v>
       </c>
       <c r="L11">
         <v>11575000.0</v>
       </c>
       <c r="M11">
         <v>3801000.0</v>
       </c>
       <c r="N11">
         <v>615000.0</v>
       </c>
       <c r="O11">
         <v>1299000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B12">
         <v>5859717000.0</v>
       </c>
       <c r="C12">
         <v>3311638000.0</v>
       </c>
       <c r="D12">
         <v>2887573000.0</v>
       </c>
       <c r="E12">
         <v>1972850000.0</v>
       </c>
       <c r="F12">
         <v>543242000.0</v>
       </c>
       <c r="G12">
         <v>172275000.0</v>
       </c>
       <c r="H12">
         <v>255681000.0</v>
       </c>
       <c r="I12">
         <v>217282000.0</v>
       </c>
       <c r="J12">
         <v>276146000.0</v>
       </c>
       <c r="K12">
         <v>320838000.0</v>
       </c>
       <c r="L12">
         <v>236996000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>121</v>
+      </c>
+      <c r="B13">
+        <v>8638477000.0</v>
+      </c>
       <c r="C13">
         <v>7147082000.0</v>
       </c>
       <c r="D13">
         <v>6164935000.0</v>
       </c>
       <c r="E13">
         <v>4274395000.0</v>
       </c>
       <c r="F13">
         <v>2184857000.0</v>
       </c>
       <c r="G13">
         <v>951172000.0</v>
       </c>
       <c r="H13">
         <v>841902000.0</v>
       </c>
       <c r="I13">
         <v>636385000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>122</v>
+      </c>
+      <c r="B14">
+        <v>-84931000.0</v>
+      </c>
       <c r="C14">
         <v>-65709000.0</v>
       </c>
       <c r="D14">
         <v>-49917000.0</v>
       </c>
       <c r="E14">
         <v>2989000.0</v>
       </c>
       <c r="F14">
         <v>-30072000.0</v>
       </c>
       <c r="G14">
         <v>-12775000.0</v>
       </c>
       <c r="H14">
         <v>-2691000.0</v>
       </c>
       <c r="I14">
         <v>-2093000.0</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B15">
         <v>1286610000.0</v>
       </c>
       <c r="C15">
         <v>907132000.0</v>
       </c>
       <c r="D15">
         <v>302343000.0</v>
       </c>
       <c r="E15">
         <v>-11090000.0</v>
       </c>
       <c r="F15">
         <v>-72665000.0</v>
       </c>
       <c r="G15">
         <v>17911000.0</v>
       </c>
       <c r="H15">
         <v>78878000.0</v>
       </c>
       <c r="I15">
         <v>69835000.0</v>
       </c>
       <c r="J15">
         <v>48156000.0</v>
       </c>
       <c r="K15">
         <v>25358000.0</v>
       </c>
       <c r="L15">
         <v>32895000.0</v>
       </c>
       <c r="M15">
         <v>22163000.0</v>
       </c>
       <c r="N15">
         <v>17136000.0</v>
       </c>
       <c r="O15">
         <v>16241000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-11090000.0</v>
       </c>
       <c r="F16">
         <v>34625000.0</v>
       </c>
       <c r="G16">
         <v>-7197000.0</v>
       </c>
       <c r="H16">
         <v>78878000.0</v>
       </c>
       <c r="I16">
         <v>67742000.0</v>
       </c>
       <c r="J16">
         <v>48158000.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16">
         <v>2738000.0</v>
       </c>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>125</v>
+      </c>
+      <c r="B17">
+        <v>1397321000.0</v>
+      </c>
       <c r="C17">
         <v>972841000.0</v>
       </c>
       <c r="D17">
         <v>352260000.0</v>
       </c>
       <c r="E17">
         <v>-14079000.0</v>
       </c>
       <c r="F17">
         <v>64697000.0</v>
       </c>
       <c r="G17">
         <v>5578000.0</v>
       </c>
       <c r="H17">
         <v>81569000.0</v>
       </c>
       <c r="I17">
         <v>69835000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>126</v>
+      </c>
+      <c r="B18">
+        <v>2661350000.0</v>
+      </c>
       <c r="C18">
         <v>3835444000.0</v>
       </c>
       <c r="D18">
         <v>3277362000.0</v>
       </c>
       <c r="E18">
         <v>2301545000.0</v>
       </c>
       <c r="F18">
         <v>1597271000.0</v>
       </c>
       <c r="G18">
         <v>715717000.0</v>
       </c>
       <c r="H18">
         <v>586221000.0</v>
       </c>
       <c r="I18">
         <v>419103000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B21">
         <v>1592283000.0</v>
       </c>
       <c r="C21">
         <v>1205550000.0</v>
       </c>
       <c r="D21">
         <v>439841000.0</v>
       </c>
       <c r="E21">
         <v>-178573000.0</v>
       </c>
       <c r="F21">
         <v>-231061000.0</v>
       </c>
       <c r="G21">
         <v>78468000.0</v>
       </c>
       <c r="H21">
         <v>83107000.0</v>
       </c>
       <c r="I21">
         <v>93880000.0</v>
       </c>
       <c r="J21">
         <v>59759000.0</v>
       </c>
       <c r="K21">
         <v>29057000.0</v>
       </c>
       <c r="L21">
         <v>45281000.0</v>
       </c>
       <c r="M21">
         <v>27591000.0</v>
       </c>
       <c r="N21">
         <v>16018000.0</v>
       </c>
       <c r="O21">
         <v>13819000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B23">
         <v>13027485000.0</v>
       </c>
       <c r="C23">
         <v>8506254000.0</v>
       </c>
       <c r="D23">
         <v>7200307000.0</v>
       </c>
       <c r="E23">
         <v>5714120000.0</v>
       </c>
       <c r="F23">
         <v>2996126000.0</v>
       </c>
       <c r="G23">
         <v>1042279000.0</v>
       </c>
       <c r="H23">
         <v>926240000.0</v>
       </c>
       <c r="I23">
         <v>594951000.0</v>
       </c>
       <c r="J23">
         <v>512147000.0</v>
       </c>
       <c r="K23">
         <v>564479000.0</v>
       </c>
       <c r="L23">
         <v>441150000.0</v>
       </c>
       <c r="M23">
         <v>80385000.0</v>
       </c>
       <c r="N23">
         <v>67471000.0</v>
       </c>
       <c r="O23">
         <v>105791000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>133</v>
+      </c>
+      <c r="B25">
+        <v>340727000.0</v>
+      </c>
       <c r="C25">
         <v>208829000.0</v>
       </c>
       <c r="D25">
         <v>160440000.0</v>
       </c>
       <c r="E25">
         <v>163972000.0</v>
       </c>
       <c r="F25">
         <v>108748000.0</v>
       </c>
       <c r="G25">
         <v>42341000.0</v>
       </c>
       <c r="H25">
         <v>14050000.0</v>
       </c>
       <c r="I25">
         <v>2607000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>234989000.0</v>
       </c>
       <c r="D27">
         <v>93512000.0</v>
       </c>
       <c r="E27">
         <v>137942000.0</v>
       </c>
       <c r="F27">
         <v>145279000.0</v>
       </c>
       <c r="G27">
         <v>55354000.0</v>
       </c>
       <c r="H27">
         <v>40267000.0</v>
       </c>
       <c r="I27">
         <v>29317000.0</v>
       </c>
       <c r="J27">
         <v>16253000.0</v>
       </c>
       <c r="K27">
         <v>5774000.0</v>
       </c>
       <c r="L27">
         <v>4067000.0</v>
       </c>
       <c r="M27">
         <v>4940000.0</v>
       </c>
       <c r="N27">
         <v>4298000.0</v>
       </c>
       <c r="O27">
         <v>3892000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B28">
         <v>1121070000.0</v>
       </c>
       <c r="C28">
         <v>2422708000.0</v>
       </c>
       <c r="D28">
         <v>2119965000.0</v>
       </c>
       <c r="E28">
         <v>2064216000.0</v>
       </c>
       <c r="F28">
         <v>1443248000.0</v>
       </c>
       <c r="G28">
         <v>726100000.0</v>
       </c>
       <c r="H28">
         <v>410920000.0</v>
       </c>
       <c r="I28">
         <v>232164000.0</v>
       </c>
       <c r="J28">
         <v>140193000.0</v>
       </c>
       <c r="K28">
         <v>137324000.0</v>
       </c>
       <c r="L28">
         <v>113024000.0</v>
       </c>
       <c r="M28">
         <v>39368000.0</v>
       </c>
       <c r="N28">
         <v>53578000.0</v>
       </c>
       <c r="O28">
         <v>100837000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>137</v>
+      </c>
+      <c r="B29">
+        <v>226866000.0</v>
+      </c>
       <c r="C29">
         <v>232709000.0</v>
       </c>
       <c r="D29">
         <v>87581000.0</v>
       </c>
       <c r="E29">
         <v>-164494000.0</v>
       </c>
       <c r="F29">
         <v>-93608000.0</v>
       </c>
       <c r="G29">
         <v>-54665000.0</v>
       </c>
       <c r="H29">
         <v>1538000.0</v>
       </c>
       <c r="I29">
         <v>24045000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B30">
         <v>4611333000.0</v>
       </c>
       <c r="C30">
         <v>3395164000.0</v>
       </c>
       <c r="D30">
         <v>2771150000.0</v>
       </c>
       <c r="E30">
         <v>2658033000.0</v>
       </c>
       <c r="F30">
         <v>1857303000.0</v>
       </c>
       <c r="G30">
         <v>1042279000.0</v>
       </c>
       <c r="H30">
         <v>563494000.0</v>
       </c>
       <c r="I30">
         <v>351998000.0</v>
       </c>
       <c r="J30">
         <v>210451000.0</v>
       </c>
       <c r="K30">
         <v>157438000.0</v>
       </c>
       <c r="L30">
         <v>144700000.0</v>
       </c>
       <c r="M30">
         <v>80385000.0</v>
       </c>
       <c r="N30">
         <v>67471000.0</v>
       </c>
       <c r="O30">
         <v>105791000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>-528639000.0</v>
       </c>
       <c r="D31">
         <v>-358625000.0</v>
       </c>
       <c r="E31">
         <v>-265972000.0</v>
       </c>
       <c r="F31">
         <v>-155548000.0</v>
       </c>
       <c r="G31">
         <v>-85491000.0</v>
       </c>
       <c r="H31">
         <v>83107000.0</v>
       </c>
       <c r="I31">
         <v>93880000.0</v>
       </c>
       <c r="J31">
         <v>59759000.0</v>
       </c>
       <c r="K31">
         <v>29057000.0</v>
       </c>
       <c r="L31">
         <v>45281000.0</v>
       </c>
       <c r="M31">
         <v>-1627000.0</v>
       </c>
       <c r="N31">
         <v>1733000.0</v>
       </c>
       <c r="O31">
         <v>3721000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B32">
         <v>14619768000.0</v>
       </c>
       <c r="C32">
         <v>9711804000.0</v>
       </c>
       <c r="D32">
         <v>7640148000.0</v>
       </c>
       <c r="E32">
         <v>5535547000.0</v>
       </c>
       <c r="F32">
         <v>2765065000.0</v>
       </c>
       <c r="G32">
         <v>1120747000.0</v>
       </c>
       <c r="H32">
         <v>1009347000.0</v>
       </c>
       <c r="I32">
         <v>688831000.0</v>
       </c>
@@ -9731,3414 +9984,3500 @@
       <c r="O32">
         <v>123331000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT32"/>
+  <dimension ref="A1:AU32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:46">
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B2">
+        <v>2532302334.0</v>
+      </c>
+      <c r="C2">
         <v>2489449012.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2294555000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1993207000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1720136000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1436860000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1307044000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1193891000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1227304000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1136642000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1178297000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1090766000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1037492000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>-591091000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>842791000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>715287000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>657655000.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2">
+      <c r="S2"/>
+      <c r="T2">
         <v>303690000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>286804000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>140166000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>152369000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>87617000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>75998000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>120439000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>107713000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>92154000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>93103000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>70393000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>63986000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>61617000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>53098000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>64251000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>86105000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>64267000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>79518000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>95793000.0</v>
       </c>
-      <c r="AL2"/>
       <c r="AM2"/>
-      <c r="AN2">
+      <c r="AN2"/>
+      <c r="AO2">
         <v>13500000.0</v>
       </c>
-      <c r="AO2"/>
-      <c r="AP2">
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>10224000.0</v>
       </c>
-      <c r="AQ2"/>
-      <c r="AR2">
+      <c r="AR2"/>
+      <c r="AS2">
         <v>8907000.0</v>
       </c>
-      <c r="AS2"/>
-      <c r="AT2">
+      <c r="AT2"/>
+      <c r="AU2">
         <v>14303000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:46">
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-      <c r="C3">
+        <v>111</v>
+      </c>
+      <c r="B3">
+        <v>91619643.0</v>
+      </c>
+      <c r="C3"/>
+      <c r="D3">
         <v>84524000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>76631000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>67445000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>60545000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>53349000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>53035000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>41900000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>41172000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>40561000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>41325000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>37382000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>56363000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>35619000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>35193000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>36797000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>36478000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>30883000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>26819000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>17685000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>15213000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>11610000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>9724000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5794000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4792000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4049000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3463000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1746000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>990000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>838000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>435000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>344000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>357000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>343000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>342000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>340000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6816000.0</v>
       </c>
       <c r="AM3">
         <v>-6816000.0</v>
       </c>
       <c r="AN3">
-        <v>-6979500.0</v>
+        <v>-6816000.0</v>
       </c>
       <c r="AO3">
         <v>-6979500.0</v>
       </c>
       <c r="AP3">
-        <v>-3134500.0</v>
+        <v>-6979500.0</v>
       </c>
       <c r="AQ3">
         <v>-3134500.0</v>
       </c>
       <c r="AR3">
-        <v>-4874500.0</v>
+        <v>-3134500.0</v>
       </c>
       <c r="AS3">
         <v>-4874500.0</v>
       </c>
-      <c r="AT3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:46">
+      <c r="AT3">
+        <v>-4874500.0</v>
+      </c>
+      <c r="AU3"/>
+    </row>
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4"/>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-      <c r="C5">
+        <v>113</v>
+      </c>
+      <c r="B5">
+        <v>468188778.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>417925000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>383527000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>357545000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>340267000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>293953000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>297607000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>273732000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>208289000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>145354000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>80299000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>5897000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-20307000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-70043000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>11871000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-100094000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>239427000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>34917000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-117652000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>5221000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>7298000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-15744000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-9425000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-31215000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>23975000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>9957000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>44651000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>4522000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>26934000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>25679000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>23382000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>17885000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>19695000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>13480000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>15798000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>3789000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6236000.0</v>
       </c>
       <c r="AM5">
         <v>6236000.0</v>
       </c>
       <c r="AN5">
-        <v>6746000.0</v>
+        <v>6236000.0</v>
       </c>
       <c r="AO5">
         <v>6746000.0</v>
       </c>
       <c r="AP5">
-        <v>4345500.0</v>
+        <v>6746000.0</v>
       </c>
       <c r="AQ5">
         <v>4345500.0</v>
       </c>
       <c r="AR5">
-        <v>5306000.0</v>
+        <v>4345500.0</v>
       </c>
       <c r="AS5">
         <v>5306000.0</v>
       </c>
-      <c r="AT5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:46">
+      <c r="AT5">
+        <v>5306000.0</v>
+      </c>
+      <c r="AU5"/>
+    </row>
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B6">
+        <v>559808421.0</v>
+      </c>
+      <c r="C6">
         <v>472259511.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>502449000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>460158000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>424990000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>400812000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>347302000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>350642000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>315632000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>249461000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>185915000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>121624000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>43279000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>36056000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-34424000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>47064000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-63297000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>274688000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>65800000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-90833000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>22906000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>22511000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-4134000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>299000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-25421000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>28767000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>14006000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>48114000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>6268000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>27924000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>26517000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>23817000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>18229000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>20052000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>13823000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>16140000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>4129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-580000.0</v>
       </c>
       <c r="AM6">
         <v>-580000.0</v>
       </c>
       <c r="AN6">
-        <v>-233500.0</v>
+        <v>-580000.0</v>
       </c>
       <c r="AO6">
         <v>-233500.0</v>
       </c>
       <c r="AP6">
-        <v>1211000.0</v>
+        <v>-233500.0</v>
       </c>
       <c r="AQ6">
         <v>1211000.0</v>
       </c>
       <c r="AR6">
-        <v>431500.0</v>
+        <v>1211000.0</v>
       </c>
       <c r="AS6">
         <v>431500.0</v>
       </c>
-      <c r="AT6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:46">
+      <c r="AT6">
+        <v>431500.0</v>
+      </c>
+      <c r="AU6"/>
+    </row>
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
-    </row>
-    <row r="8" spans="1:46">
+      <c r="AU7"/>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8"/>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B9">
+        <v>1688798503.0</v>
+      </c>
+      <c r="C9">
         <v>1826233353.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1521368000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1433833000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1296684000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1348761000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1204715000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1057351000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>935884000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>928489000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>857597000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>751474000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>659393000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>712566000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>587191000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>626774000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>512637000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>871909000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>441407000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>266871000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>382645000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>347207000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>250218000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>201642000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>163548000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>209316000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>163397000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>144274000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>129190000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>134486000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>124935000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>103152000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>76337000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>60886000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>67066000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>65085000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>53576000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26258000.0</v>
       </c>
       <c r="AM9">
         <v>26258000.0</v>
       </c>
       <c r="AN9">
-        <v>26916500.0</v>
+        <v>26258000.0</v>
       </c>
       <c r="AO9">
         <v>26916500.0</v>
       </c>
       <c r="AP9">
-        <v>21313000.0</v>
+        <v>26916500.0</v>
       </c>
       <c r="AQ9">
         <v>21313000.0</v>
       </c>
       <c r="AR9">
-        <v>21298000.0</v>
+        <v>21313000.0</v>
       </c>
       <c r="AS9">
         <v>21298000.0</v>
       </c>
-      <c r="AT9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:46">
+      <c r="AT9">
+        <v>21298000.0</v>
+      </c>
+      <c r="AU9"/>
+    </row>
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B10">
+        <v>468188777.0</v>
+      </c>
+      <c r="C10">
         <v>472259511.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>417925000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>383527000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>357545000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>340267000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>293953000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>297607000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>273732000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>208289000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>145354000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>80299000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5897000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-20307000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-70043000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>11871000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-100094000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1009000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>34917000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-117652000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>5221000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>7298000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-15744000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-9425000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-31215000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>23975000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>9957000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>44651000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4522000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>26934000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>25679000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>23382000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>17885000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>19695000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>13480000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>15798000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3789000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6236000.0</v>
       </c>
       <c r="AM10">
         <v>6236000.0</v>
       </c>
       <c r="AN10">
-        <v>6746000.0</v>
+        <v>6236000.0</v>
       </c>
       <c r="AO10">
         <v>6746000.0</v>
       </c>
       <c r="AP10">
-        <v>3569500.0</v>
+        <v>6746000.0</v>
       </c>
       <c r="AQ10">
         <v>3569500.0</v>
       </c>
       <c r="AR10">
-        <v>5306000.0</v>
+        <v>3569500.0</v>
       </c>
       <c r="AS10">
         <v>5306000.0</v>
       </c>
-      <c r="AT10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:46">
+      <c r="AT10">
+        <v>5306000.0</v>
+      </c>
+      <c r="AU10"/>
+    </row>
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B11">
+        <v>58456131.0</v>
+      </c>
+      <c r="C11">
         <v>63781313.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>61920000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>51361000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>50759000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>45312000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>33942000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>74943000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>78512000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>48579000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>41194000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>16127000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-18319000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-49120000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-40448000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-3654000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-71272000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-26461000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>569000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-87154000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-15616000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-12096000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-7684000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-12110000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-22774000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-749000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-1863000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>11712000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-7562000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4609000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>6592000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>6126000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>6718000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>4976000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2786000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-191000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-2489000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>527500.0</v>
       </c>
       <c r="AM11">
         <v>527500.0</v>
       </c>
       <c r="AN11">
-        <v>1373000.0</v>
+        <v>527500.0</v>
       </c>
       <c r="AO11">
         <v>1373000.0</v>
       </c>
       <c r="AP11">
-        <v>-388000.0</v>
+        <v>1373000.0</v>
       </c>
       <c r="AQ11">
         <v>-388000.0</v>
       </c>
       <c r="AR11">
-        <v>695500.0</v>
+        <v>-388000.0</v>
       </c>
       <c r="AS11">
         <v>695500.0</v>
       </c>
-      <c r="AT11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:46">
+      <c r="AT11">
+        <v>695500.0</v>
+      </c>
+      <c r="AU11"/>
+    </row>
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B12">
+        <v>1718701207.0</v>
+      </c>
+      <c r="C12">
         <v>1746549855.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1653759000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1423958000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1179020000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>941131000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>835617000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>772643000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>762247000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>752198000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>770398000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>692206000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>672771000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>591360000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>579678000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>465041000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>336771000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>336768000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>138587000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>86261000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>56155000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>100882000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>48415000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>37081000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>75494000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>69620000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>66448000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>65822000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>54400000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>54831000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>57940000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>51703000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>52808000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>55506000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>64490000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>72517000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>83918000.0</v>
       </c>
-      <c r="AL12"/>
       <c r="AM12"/>
-      <c r="AN12">
+      <c r="AN12"/>
+      <c r="AO12">
         <v>36992000.0</v>
       </c>
-      <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>16934000.0</v>
       </c>
-      <c r="AQ12"/>
-      <c r="AR12">
+      <c r="AR12"/>
+      <c r="AS12">
         <v>5869000.0</v>
       </c>
-      <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>6508000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:46">
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>121</v>
+      </c>
+      <c r="B13">
+        <v>2569450000.0</v>
+      </c>
       <c r="C13">
+        <v>2476970000.0</v>
+      </c>
+      <c r="D13">
         <v>2226423000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2128214000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1806870000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1641482000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1970383000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1802311000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1732912000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1691613000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1588955000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1494281000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1383851000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2342580000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>788343000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>622312000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>854019000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>789027000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>597798000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>429375000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>368657000.0</v>
       </c>
-      <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-    </row>
-    <row r="14" spans="1:46">
+      <c r="AU13"/>
+    </row>
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>122</v>
+      </c>
+      <c r="B14">
+        <v>-22759000.0</v>
+      </c>
       <c r="C14">
+        <v>-27968000.0</v>
+      </c>
+      <c r="D14">
         <v>-19660000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-17035000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-20197000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-19766000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-17340000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-16186000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-12427000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-8810000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-12870000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-15426000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-12811000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3423000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-413000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-32115000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-10467000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3732000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-5044000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-8592000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-5965000.0</v>
       </c>
-      <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
-    </row>
-    <row r="15" spans="1:46">
+      <c r="AU14"/>
+    </row>
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B15">
+        <v>387399573.0</v>
+      </c>
+      <c r="C15">
         <v>380084915.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>336345000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>315131000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>286589000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>275189000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>242671000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>206478000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>182793000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>150900000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>91291000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>48746000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>11405000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>32236000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-30008000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-16590000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3272000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>27470000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>35030000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-12029000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>14872000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>14746000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-12371000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>299000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-9871000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>23267000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>10609000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>32939000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>12076000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>20994000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>19087000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>17256000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>10911000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>14541000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>10449000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>15912000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>6177000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5708500.0</v>
       </c>
       <c r="AM15">
         <v>5708500.0</v>
       </c>
       <c r="AN15">
-        <v>5373000.0</v>
+        <v>5708500.0</v>
       </c>
       <c r="AO15">
         <v>5373000.0</v>
       </c>
       <c r="AP15">
-        <v>3957500.0</v>
+        <v>5373000.0</v>
       </c>
       <c r="AQ15">
         <v>3957500.0</v>
       </c>
       <c r="AR15">
-        <v>4610500.0</v>
+        <v>3957500.0</v>
       </c>
       <c r="AS15">
         <v>4610500.0</v>
       </c>
-      <c r="AT15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:46">
+      <c r="AT15">
+        <v>4610500.0</v>
+      </c>
+      <c r="AU15"/>
+    </row>
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
-[...1 lines deleted...]
-      </c>
+      <c r="K16"/>
       <c r="L16">
         <v>91291000.0</v>
       </c>
       <c r="M16">
         <v>91291000.0</v>
       </c>
       <c r="N16">
+        <v>91291000.0</v>
+      </c>
+      <c r="O16">
         <v>32236000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-30008000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11997000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-37767000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-4099000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>14202000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>9649000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>14872000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>14746000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>5944000.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-    </row>
-    <row r="17" spans="1:46">
+      <c r="AU16"/>
+    </row>
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>125</v>
+      </c>
+      <c r="B17">
+        <v>417547000.0</v>
+      </c>
       <c r="C17">
+        <v>402360000.0</v>
+      </c>
+      <c r="D17">
         <v>356005000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>332166000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>306786000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>294955000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>260011000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>222664000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>195220000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>159710000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>104160000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>64172000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>24216000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>28813000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-29595000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>15525000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>27470000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>6371000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>19246000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>18241000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>20837000.0</v>
       </c>
-      <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-    </row>
-    <row r="18" spans="1:46">
+      <c r="AU17"/>
+    </row>
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>126</v>
+      </c>
+      <c r="B18">
+        <v>817970000.0</v>
+      </c>
       <c r="C18">
+        <v>756580000.0</v>
+      </c>
+      <c r="D18">
         <v>572664000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>704256000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>627850000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>700351000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1134766000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1029668000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>970665000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>939415000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>818557000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>802075000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>711080000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1751220000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>208665000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>157271000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>517251000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>540506000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>441605000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>322909000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>312502000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-    </row>
-    <row r="19" spans="1:46">
+      <c r="AU18"/>
+    </row>
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-    </row>
-    <row r="20" spans="1:46">
+      <c r="AU19"/>
+    </row>
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-    </row>
-    <row r="21" spans="1:46">
+      <c r="AU20"/>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B21">
+        <v>468188777.0</v>
+      </c>
+      <c r="C21">
         <v>472259511.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>417925000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>383527000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>357545000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>340267000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>293953000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>297607000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>273732000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>208289000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>145354000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>80299000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5897000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-20307000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-70043000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>11871000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-100094000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>327310000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>34917000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-117652000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>5221000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>7298000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-15744000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-9425000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-31215000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>23975000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>9957000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>44651000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>4522000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>26934000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>25679000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>23382000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>17885000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>19695000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>13480000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>15798000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>3789000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6816000.0</v>
       </c>
       <c r="AM21">
         <v>6816000.0</v>
       </c>
       <c r="AN21">
-        <v>6979500.0</v>
+        <v>6816000.0</v>
       </c>
       <c r="AO21">
         <v>6979500.0</v>
       </c>
       <c r="AP21">
-        <v>3134500.0</v>
+        <v>6979500.0</v>
       </c>
       <c r="AQ21">
         <v>3134500.0</v>
       </c>
       <c r="AR21">
-        <v>4874500.0</v>
+        <v>3134500.0</v>
       </c>
       <c r="AS21">
         <v>4874500.0</v>
       </c>
-      <c r="AT21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:46">
+      <c r="AT21">
+        <v>4874500.0</v>
+      </c>
+      <c r="AU21"/>
+    </row>
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
-    </row>
-    <row r="23" spans="1:46">
+      <c r="AU22"/>
+    </row>
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B23">
+        <v>3752912060.0</v>
+      </c>
+      <c r="C23">
         <v>3843422854.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3397998000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3043513000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2659275000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2445354000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2217806000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1953635000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1889456000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1856842000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1890540000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1761941000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1690988000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>141782000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1500025000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1330190000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1270386000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>666619000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>710180000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>671327000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>517590000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>492278000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>353579000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>287065000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>315202000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>293054000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>245594000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>192726000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>195061000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>171538000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>160873000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>132868000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>122703000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>127296000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>117853000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>128805000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>145580000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20022000.0</v>
       </c>
       <c r="AM23">
         <v>20022000.0</v>
       </c>
       <c r="AN23">
-        <v>20170499.0</v>
+        <v>20022000.0</v>
       </c>
       <c r="AO23">
         <v>20170499.0</v>
       </c>
       <c r="AP23">
-        <v>17743499.0</v>
+        <v>20170499.0</v>
       </c>
       <c r="AQ23">
         <v>17743499.0</v>
       </c>
       <c r="AR23">
-        <v>15992000.0</v>
+        <v>17743499.0</v>
       </c>
       <c r="AS23">
         <v>15992000.0</v>
       </c>
-      <c r="AT23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:46">
+      <c r="AT23">
+        <v>15992000.0</v>
+      </c>
+      <c r="AU23"/>
+    </row>
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-    </row>
-    <row r="25" spans="1:46">
+      <c r="AU24"/>
+    </row>
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>133</v>
+      </c>
+      <c r="B25">
+        <v>93367000.0</v>
+      </c>
       <c r="C25">
+        <v>112127000.0</v>
+      </c>
+      <c r="D25">
         <v>84524000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>76631000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>67445000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>60545000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>53349000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>53035000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>41900000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>41172000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>40561000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>41325000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>37382000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>56363000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>35619000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>35142000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>36848000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>35261000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>29720000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>26082000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>17685000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>15213000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>11610000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>9724000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5794000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4792000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4049000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3463000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1746000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>990000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>838000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>435000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>344000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>357000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>343000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>342000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>340000.0</v>
       </c>
-      <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
-    </row>
-    <row r="26" spans="1:46">
+      <c r="AU25"/>
+    </row>
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-    </row>
-    <row r="27" spans="1:46">
+      <c r="AU26"/>
+    </row>
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>74816000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>67141000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>59193000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>70613000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>81309000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>48967000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>34101000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>29449000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>22921000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>21095000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>20038000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>39699000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>23423000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>32269000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>42551000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>42497000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>40482000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>33290000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>27356000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>55367000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>13906000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>14364000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>11238000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>12576000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>10291000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>8020000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>9380000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>10334000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>9240000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4558000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>5185000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>5335000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>4807000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3533000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2508000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1059500.0</v>
       </c>
       <c r="AM27">
         <v>1059500.0</v>
       </c>
       <c r="AN27">
-        <v>1410500.0</v>
+        <v>1059500.0</v>
       </c>
       <c r="AO27">
         <v>1410500.0</v>
       </c>
       <c r="AP27">
-        <v>1268500.0</v>
+        <v>1410500.0</v>
       </c>
       <c r="AQ27">
         <v>1268500.0</v>
       </c>
       <c r="AR27">
-        <v>880500.0</v>
+        <v>1268500.0</v>
       </c>
       <c r="AS27">
         <v>880500.0</v>
       </c>
-      <c r="AT27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:46">
+      <c r="AT27">
+        <v>880500.0</v>
+      </c>
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B28">
+        <v>294760368.0</v>
+      </c>
+      <c r="C28">
         <v>318213201.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>740351000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>713619000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>692118000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>697826000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>636663000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>546148000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>542072000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>545449000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>540154000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>506609000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>527761000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>580789000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>523302000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>482578000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>470520000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>360763000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>306374000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>325333000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>232602000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>172804000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>185661000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>152549000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>136468000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>125822000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>128881000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>112297000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>98400000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>69543000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>64804000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>53618000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>44200000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>71547000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>35430000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>32780000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>32503000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10188000.0</v>
       </c>
       <c r="AM28">
         <v>10188000.0</v>
       </c>
       <c r="AN28">
-        <v>9496000.0</v>
+        <v>10188000.0</v>
       </c>
       <c r="AO28">
         <v>9496000.0</v>
       </c>
       <c r="AP28">
-        <v>14002500.0</v>
+        <v>9496000.0</v>
       </c>
       <c r="AQ28">
         <v>14002500.0</v>
       </c>
       <c r="AR28">
-        <v>12786500.0</v>
+        <v>14002500.0</v>
       </c>
       <c r="AS28">
         <v>12786500.0</v>
       </c>
-      <c r="AT28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:46">
+      <c r="AT28">
+        <v>12786500.0</v>
+      </c>
+      <c r="AU28"/>
+    </row>
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>137</v>
+      </c>
+      <c r="B29">
+        <v>59571000.0</v>
+      </c>
       <c r="C29">
+        <v>62826000.0</v>
+      </c>
+      <c r="D29">
         <v>61920000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>51361000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>50759000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>45312000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>33942000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>74943000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>78512000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>48579000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>41194000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>16127000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-18319000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-49120000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-40448000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-3654000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-26461000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-19197000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-12719000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-46076000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-15616000.0</v>
       </c>
-      <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
-    </row>
-    <row r="30" spans="1:46">
+      <c r="AU29"/>
+    </row>
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B30">
+        <v>1220609726.0</v>
+      </c>
+      <c r="C30">
         <v>1353973841.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1103443000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1050306000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>939139000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1008494000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>910762000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>759744000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>662152000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>720200000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>712243000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>671175000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>653496000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>732873000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>657234000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>614903000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>612731000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>666619000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>406490000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>384523000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>377424000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>339909000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>265962000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>211067000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>194763000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>185341000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>153440000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>99623000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>124668000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>107552000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>99256000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>79770000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>58452000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>41191000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>53586000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>49287000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>49787000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20022000.0</v>
       </c>
       <c r="AM30">
         <v>20022000.0</v>
       </c>
       <c r="AN30">
-        <v>20170499.0</v>
+        <v>20022000.0</v>
       </c>
       <c r="AO30">
         <v>20170499.0</v>
       </c>
       <c r="AP30">
-        <v>17743499.0</v>
+        <v>20170499.0</v>
       </c>
       <c r="AQ30">
         <v>17743499.0</v>
       </c>
       <c r="AR30">
-        <v>15992000.0</v>
+        <v>17743499.0</v>
       </c>
       <c r="AS30">
         <v>15992000.0</v>
       </c>
-      <c r="AT30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:46">
+      <c r="AT30">
+        <v>15992000.0</v>
+      </c>
+      <c r="AU30"/>
+    </row>
+    <row r="31" spans="1:47">
       <c r="A31" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B31"/>
-      <c r="C31">
+      <c r="C31"/>
+      <c r="D31">
         <v>-190328000.0</v>
       </c>
-      <c r="D31"/>
       <c r="E31"/>
-      <c r="F31">
+      <c r="F31"/>
+      <c r="G31">
         <v>-179511000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>293953000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-111595000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-88553000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>209734000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>145354000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>80299000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>5897000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-20307000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-70043000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>11871000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100094000.0</v>
       </c>
       <c r="R31">
         <v>-100094000.0</v>
       </c>
       <c r="S31">
+        <v>-100094000.0</v>
+      </c>
+      <c r="T31">
         <v>34917000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-117652000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>5221000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>7298000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-15744000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-9425000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-31215000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>23975000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>9957000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>44651000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>4522000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>26934000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>25679000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>23382000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>17885000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>19695000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>13480000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>15798000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>3789000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4556000.0</v>
       </c>
       <c r="AM31">
         <v>4556000.0</v>
       </c>
       <c r="AN31">
-        <v>353000.0</v>
+        <v>4556000.0</v>
       </c>
       <c r="AO31">
         <v>353000.0</v>
       </c>
       <c r="AP31">
-        <v>3343000.0</v>
+        <v>353000.0</v>
       </c>
       <c r="AQ31">
         <v>3343000.0</v>
       </c>
       <c r="AR31">
-        <v>431500.0</v>
+        <v>3343000.0</v>
       </c>
       <c r="AS31">
         <v>431500.0</v>
       </c>
-      <c r="AT31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:46">
+      <c r="AT31">
+        <v>431500.0</v>
+      </c>
+      <c r="AU31"/>
+    </row>
+    <row r="32" spans="1:47">
       <c r="A32" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B32">
+        <v>4221100837.0</v>
+      </c>
+      <c r="C32">
         <v>4315682366.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3815923000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3427040000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3016820000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2785621000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2511759000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2251242000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2163188000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2065131000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2035894000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1842240000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1696885000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>121475000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1429982000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1342061000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1170292000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>871909000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>745097000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>553675000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>522811000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>499576000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>337835000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>277640000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>283987000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>317029000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>255551000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>237377000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>199583000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>198472000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>186552000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>156250000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>140588000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>146991000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>131333000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>144603000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>149369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26258000.0</v>
       </c>
       <c r="AM32">
         <v>26258000.0</v>
       </c>
       <c r="AN32">
-        <v>26916500.0</v>
+        <v>26258000.0</v>
       </c>
       <c r="AO32">
         <v>26916500.0</v>
       </c>
       <c r="AP32">
-        <v>21313000.0</v>
+        <v>26916500.0</v>
       </c>
       <c r="AQ32">
         <v>21313000.0</v>
       </c>
       <c r="AR32">
-        <v>21298000.0</v>
+        <v>21313000.0</v>
       </c>
       <c r="AS32">
         <v>21298000.0</v>
       </c>
       <c r="AT32">
+        <v>21298000.0</v>
+      </c>
+      <c r="AU32">
         <v>20566000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -13193,1087 +13532,1097 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B2">
         <v>1108394000.0</v>
       </c>
       <c r="C2">
         <v>4259379000.0</v>
       </c>
       <c r="D2">
         <v>1331648000.0</v>
       </c>
       <c r="E2">
         <v>500446000.0</v>
       </c>
       <c r="F2">
         <v>2154687000.0</v>
       </c>
       <c r="G2">
         <v>3114789000.0</v>
       </c>
       <c r="H2">
         <v>1548617000.0</v>
       </c>
       <c r="I2">
         <v>472262000.0</v>
       </c>
       <c r="J2">
         <v>532137000.0</v>
       </c>
       <c r="K2">
         <v>230287000.0</v>
       </c>
       <c r="L2">
         <v>93105000.0</v>
       </c>
       <c r="M2">
         <v>62050000.0</v>
       </c>
       <c r="N2">
         <v>106532000.0</v>
       </c>
       <c r="O2">
         <v>142564000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B3">
         <v>107416698</v>
       </c>
       <c r="C3">
         <v>509657000</v>
       </c>
       <c r="D3">
         <v>274091000</v>
       </c>
       <c r="E3">
         <v>290217000</v>
       </c>
       <c r="F3">
         <v>287980000</v>
       </c>
       <c r="G3">
         <v>152869000</v>
       </c>
       <c r="H3">
         <v>76215000</v>
       </c>
       <c r="I3">
         <v>29602000</v>
       </c>
       <c r="J3">
         <v>2677000</v>
       </c>
       <c r="K3">
         <v>1372000</v>
       </c>
       <c r="L3">
         <v>776000</v>
       </c>
       <c r="M3">
         <v>1965000</v>
       </c>
       <c r="N3">
         <v>2478000</v>
       </c>
       <c r="O3">
         <v>1051000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>145</v>
+      </c>
+      <c r="B6">
+        <v>2556848000.0</v>
+      </c>
       <c r="C6">
         <v>-3150985000.0</v>
       </c>
       <c r="D6">
         <v>2927731000.0</v>
       </c>
       <c r="E6">
         <v>831202000.0</v>
       </c>
       <c r="F6">
         <v>-1654241000.0</v>
       </c>
       <c r="G6">
         <v>-960102000.0</v>
       </c>
       <c r="H6">
         <v>1566172000.0</v>
       </c>
       <c r="I6">
         <v>1073804000.0</v>
       </c>
       <c r="J6">
         <v>-59875000.0</v>
       </c>
       <c r="K6">
         <v>301854000.0</v>
       </c>
       <c r="L6">
         <v>137182000.0</v>
       </c>
       <c r="M6">
         <v>31037000.0</v>
       </c>
       <c r="N6">
         <v>-44482000.0</v>
       </c>
       <c r="O6">
         <v>-36032000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B7">
         <v>-294394281.0</v>
       </c>
       <c r="C7">
         <v>1252208000.0</v>
       </c>
       <c r="D7">
         <v>5902922000.0</v>
       </c>
       <c r="E7">
         <v>1477884000.0</v>
       </c>
       <c r="F7">
         <v>572815000.0</v>
       </c>
       <c r="G7">
         <v>2734875000.0</v>
       </c>
       <c r="H7">
         <v>664083000.0</v>
       </c>
       <c r="I7">
         <v>462499000.0</v>
       </c>
       <c r="J7">
         <v>-96330000.0</v>
       </c>
       <c r="K7">
         <v>362826000.0</v>
       </c>
       <c r="L7">
         <v>22091000.0</v>
       </c>
       <c r="M7">
         <v>-409332000.0</v>
       </c>
       <c r="N7">
         <v>-280468000.0</v>
       </c>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
         <v>-42000.0</v>
       </c>
       <c r="G9">
         <v>21824000.0</v>
       </c>
       <c r="H9">
         <v>696000.0</v>
       </c>
       <c r="I9">
         <v>-327043000.0</v>
       </c>
       <c r="J9">
         <v>-71044000.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>-42000.0</v>
       </c>
       <c r="G11">
         <v>-27181000.0</v>
       </c>
       <c r="H11">
         <v>-5167000.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>609473000.0</v>
       </c>
       <c r="F12">
         <v>270674000.0</v>
       </c>
       <c r="G12">
         <v>69955000.0</v>
       </c>
       <c r="H12">
         <v>97298000.0</v>
       </c>
       <c r="I12">
         <v>71498000.0</v>
       </c>
       <c r="J12">
         <v>66490000.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-4038216000.0</v>
       </c>
       <c r="F13">
         <v>-6034360000.0</v>
       </c>
       <c r="G13">
         <v>-4897574000.0</v>
       </c>
       <c r="H13">
         <v>-1474499000.0</v>
       </c>
       <c r="I13">
         <v>-366443000.0</v>
       </c>
       <c r="J13">
         <v>-179141000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>153</v>
+      </c>
+      <c r="B14">
+        <v>340727000.0</v>
+      </c>
       <c r="C14">
         <v>208829000.0</v>
       </c>
       <c r="D14">
         <v>160440000.0</v>
       </c>
       <c r="E14">
         <v>163972000.0</v>
       </c>
       <c r="F14">
         <v>58336000.0</v>
       </c>
       <c r="G14">
         <v>43659000.0</v>
       </c>
       <c r="H14">
         <v>14050000.0</v>
       </c>
       <c r="I14">
         <v>2607000.0</v>
       </c>
       <c r="J14">
         <v>1406000.0</v>
       </c>
       <c r="K14">
         <v>1275000.0</v>
       </c>
       <c r="L14">
         <v>3328000.0</v>
       </c>
       <c r="M14">
         <v>1712000.0</v>
       </c>
       <c r="N14">
         <v>781000.0</v>
       </c>
       <c r="O14">
         <v>324000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B15">
-        <v>-238909029.0</v>
+        <v>238909029.0</v>
       </c>
       <c r="C15">
-        <v>-68813000.0</v>
+        <v>68813000.0</v>
       </c>
       <c r="D15">
         <v>23600000.0</v>
       </c>
       <c r="E15">
         <v>1221171000.0</v>
       </c>
       <c r="F15">
-        <v>-3122000.0</v>
+        <v>3122000.0</v>
       </c>
       <c r="G15">
-        <v>-37868000.0</v>
+        <v>37868000.0</v>
       </c>
       <c r="H15">
         <v>43571000.0</v>
       </c>
       <c r="I15">
         <v>23410000.0</v>
       </c>
       <c r="J15">
         <v>7274000.0</v>
       </c>
       <c r="K15">
-        <v>-7361000.0</v>
+        <v>7361000.0</v>
       </c>
       <c r="L15">
-        <v>-3325000.0</v>
+        <v>3325000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>86000.0</v>
       </c>
       <c r="O15">
         <v>515000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>155</v>
+      </c>
+      <c r="B16">
+        <v>3801513000.0</v>
+      </c>
       <c r="C16">
         <v>1108394000.0</v>
       </c>
       <c r="D16">
         <v>4259379000.0</v>
       </c>
       <c r="E16">
         <v>1331648000.0</v>
       </c>
       <c r="F16">
         <v>500446000.0</v>
       </c>
       <c r="G16">
         <v>2154687000.0</v>
       </c>
       <c r="H16">
         <v>3114789000.0</v>
       </c>
       <c r="I16">
         <v>1546066000.0</v>
       </c>
       <c r="J16">
         <v>472262000.0</v>
       </c>
       <c r="K16">
         <v>532141000.0</v>
       </c>
       <c r="L16">
         <v>230287000.0</v>
       </c>
       <c r="M16">
         <v>93087000.0</v>
       </c>
       <c r="N16">
         <v>62050000.0</v>
       </c>
       <c r="O16">
         <v>106532000.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B18">
         <v>2998570306.0</v>
       </c>
       <c r="C18">
         <v>3249403000.0</v>
       </c>
       <c r="D18">
         <v>7270018000.0</v>
       </c>
       <c r="E18">
         <v>1950022000.0</v>
       </c>
       <c r="F18">
         <v>-196336000.0</v>
       </c>
       <c r="G18">
         <v>2828016000.0</v>
       </c>
       <c r="H18">
         <v>783256000.0</v>
       </c>
       <c r="I18">
         <v>574744000.0</v>
       </c>
       <c r="J18">
         <v>17045000.0</v>
       </c>
       <c r="K18">
         <v>440109000.0</v>
       </c>
       <c r="L18">
         <v>89185000.0</v>
       </c>
       <c r="M18">
         <v>-340753000.0</v>
       </c>
       <c r="N18">
         <v>-216772000.0</v>
       </c>
       <c r="O18">
         <v>-41280000.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>158</v>
+      </c>
+      <c r="B19">
+        <v>-4333294000.0</v>
+      </c>
       <c r="C19">
         <v>-7727535000.0</v>
       </c>
       <c r="D19">
         <v>-4666404000.0</v>
       </c>
       <c r="E19">
         <v>-187649000.0</v>
       </c>
       <c r="F19">
         <v>-7192018000.0</v>
       </c>
       <c r="G19">
         <v>-4650686000.0</v>
       </c>
       <c r="H19">
         <v>-538683000.0</v>
       </c>
       <c r="I19">
         <v>-32024000.0</v>
       </c>
       <c r="J19">
         <v>-68902000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>159</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
         <v>823036000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>5398143000.0</v>
       </c>
       <c r="G20">
         <v>1266333000.0</v>
       </c>
       <c r="H20">
         <v>1288558000.0</v>
       </c>
       <c r="I20">
         <v>523353000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B22">
         <v>1286610460.0</v>
       </c>
       <c r="C22">
         <v>972841000.0</v>
       </c>
       <c r="D22">
         <v>352260000.0</v>
       </c>
       <c r="E22">
         <v>-14079000.0</v>
       </c>
       <c r="F22">
         <v>-55068000.0</v>
       </c>
       <c r="G22">
         <v>30686000.0</v>
       </c>
       <c r="H22">
         <v>81569000.0</v>
       </c>
       <c r="I22">
         <v>69835000.0</v>
       </c>
       <c r="J22">
         <v>53796000.0</v>
       </c>
       <c r="K22">
         <v>25829000.0</v>
       </c>
       <c r="L22">
         <v>33706000.0</v>
       </c>
       <c r="M22">
         <v>22163000.0</v>
       </c>
       <c r="N22">
         <v>17136000.0</v>
       </c>
       <c r="O22">
         <v>16241000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B23">
         <v>11842568000.0</v>
       </c>
       <c r="C23">
         <v>-52226000.0</v>
       </c>
       <c r="D23">
         <v>-22273000.0</v>
       </c>
       <c r="E23">
         <v>-187649000.0</v>
       </c>
       <c r="F23">
         <v>5462368000.0</v>
       </c>
       <c r="G23">
         <v>31629000.0</v>
       </c>
       <c r="H23">
         <v>-43571000.0</v>
       </c>
       <c r="I23">
         <v>-22876000.0</v>
       </c>
       <c r="J23">
         <v>-7441000.0</v>
       </c>
       <c r="K23">
         <v>74232000.0</v>
       </c>
       <c r="L23">
         <v>111138000.0</v>
       </c>
       <c r="M23">
         <v>343807000.0</v>
       </c>
       <c r="N23">
         <v>166008000.0</v>
       </c>
       <c r="O23">
         <v>5816000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B24">
         <v>-9189800928.0</v>
       </c>
       <c r="C24">
         <v>-427683000.0</v>
       </c>
       <c r="D24">
         <v>-256210000.0</v>
       </c>
       <c r="E24">
         <v>14000.0</v>
       </c>
       <c r="F24">
         <v>-255129000.0</v>
       </c>
       <c r="G24">
         <v>-128396000.0</v>
       </c>
       <c r="H24">
         <v>-62305000.0</v>
       </c>
       <c r="I24">
         <v>-23284000.0</v>
       </c>
       <c r="J24">
         <v>-996000.0</v>
       </c>
       <c r="K24">
         <v>-130274000.0</v>
       </c>
       <c r="L24">
         <v>52576000.0</v>
       </c>
       <c r="M24">
         <v>1067000.0</v>
       </c>
       <c r="N24">
         <v>3315000.0</v>
       </c>
       <c r="O24">
         <v>-568000.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B25">
         <v>2113770825.0</v>
       </c>
       <c r="C25">
         <v>1092473000.0</v>
       </c>
       <c r="D25">
         <v>1040906000.0</v>
       </c>
       <c r="E25">
         <v>776956000.0</v>
       </c>
       <c r="F25">
         <v>-660432000.0</v>
       </c>
       <c r="G25">
         <v>209374000.0</v>
       </c>
       <c r="H25">
         <v>103987000.0</v>
       </c>
       <c r="I25">
         <v>56733000.0</v>
       </c>
       <c r="J25">
         <v>56521000.0</v>
       </c>
       <c r="K25">
         <v>62507000.0</v>
       </c>
       <c r="L25">
         <v>33629000.0</v>
       </c>
       <c r="M25">
         <v>46606000.0</v>
       </c>
       <c r="N25">
         <v>48042000.0</v>
       </c>
       <c r="O25">
         <v>-56794000.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B26">
         <v>-26577471.0</v>
       </c>
       <c r="C26">
         <v>-18954000.0</v>
       </c>
       <c r="D26">
         <v>-16409000.0</v>
       </c>
       <c r="E26">
         <v>-16409000.0</v>
       </c>
       <c r="F26">
         <v>-29322000.0</v>
       </c>
       <c r="G26">
         <v>-153109000.0</v>
       </c>
       <c r="H26">
         <v>347921000.0</v>
       </c>
       <c r="I26">
         <v>-53000.0</v>
       </c>
       <c r="J26">
         <v>-280000.0</v>
       </c>
       <c r="K26">
         <v>-646000.0</v>
       </c>
       <c r="L26">
         <v>-1358000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>28792000.0</v>
       </c>
       <c r="D27">
         <v>32692000.0</v>
       </c>
       <c r="E27">
         <v>7036000.0</v>
       </c>
       <c r="F27">
         <v>469290000.0</v>
       </c>
       <c r="G27">
         <v>198975000.0</v>
       </c>
       <c r="H27">
         <v>103000.0</v>
       </c>
       <c r="I27">
         <v>1286000.0</v>
       </c>
       <c r="J27">
         <v>19859000.0</v>
       </c>
       <c r="K27">
         <v>54702000.0</v>
       </c>
       <c r="L27">
         <v>44745000.0</v>
       </c>
       <c r="M27">
         <v>63000.0</v>
       </c>
       <c r="N27">
         <v>215000.0</v>
       </c>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B28">
         <v>13874291789.0</v>
       </c>
       <c r="C28">
         <v>683043000.0</v>
       </c>
       <c r="D28">
         <v>-38682000.0</v>
       </c>
       <c r="E28">
         <v>-1221171000.0</v>
       </c>
       <c r="F28">
         <v>5429924000.0</v>
       </c>
       <c r="G28">
         <v>1106985000.0</v>
       </c>
       <c r="H28">
         <v>1244987000.0</v>
       </c>
       <c r="I28">
         <v>499890000.0</v>
       </c>
       <c r="J28">
         <v>-7379000.0</v>
       </c>
       <c r="K28">
         <v>-8003000.0</v>
       </c>
       <c r="L28">
         <v>-4579000.0</v>
       </c>
       <c r="M28">
         <v>370723000.0</v>
       </c>
       <c r="N28">
         <v>168975000.0</v>
       </c>
       <c r="O28">
         <v>5816000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B29">
         <v>3105987004.0</v>
       </c>
       <c r="C29">
         <v>3759060000.0</v>
       </c>
       <c r="D29">
         <v>7544109000.0</v>
       </c>
       <c r="E29">
         <v>2240239000.0</v>
       </c>
       <c r="F29">
         <v>91644000.0</v>
       </c>
       <c r="G29">
         <v>2980885000.0</v>
       </c>
       <c r="H29">
         <v>859471000.0</v>
       </c>
       <c r="I29">
         <v>604346000.0</v>
       </c>
       <c r="J29">
         <v>19722000.0</v>
       </c>
       <c r="K29">
         <v>441481000.0</v>
       </c>
       <c r="L29">
         <v>89961000.0</v>
       </c>
       <c r="M29">
         <v>-338788000.0</v>
       </c>
       <c r="N29">
         <v>-214294000.0</v>
       </c>
       <c r="O29">
         <v>-40229000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B30">
         <v>-14473655470.0</v>
       </c>
       <c r="C30">
         <v>-7727535000.0</v>
       </c>
       <c r="D30">
         <v>-4666404000.0</v>
       </c>
       <c r="E30">
         <v>-187649000.0</v>
       </c>
       <c r="F30">
         <v>-7175779000.0</v>
       </c>
       <c r="G30">
         <v>-5048977000.0</v>
       </c>
       <c r="H30">
         <v>-538683000.0</v>
       </c>
       <c r="I30">
         <v>-32024000.0</v>
       </c>
@@ -14295,3256 +14644,3334 @@
       <c r="O30">
         <v>-1619000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT30"/>
+  <dimension ref="A1:AU30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:46">
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B2">
+        <v>3801513000.0</v>
+      </c>
+      <c r="C2">
         <v>5695320000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4834125000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1458588000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1108394000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2273565000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2798363000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2830310000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4259379000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4297078000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3672219000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1791707000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1331648000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>838310000.0</v>
       </c>
       <c r="O2">
         <v>838310000.0</v>
       </c>
       <c r="P2">
+        <v>838310000.0</v>
+      </c>
+      <c r="Q2">
         <v>1171639000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>500446000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>500444000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5695748000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>922018000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2177652000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5337836000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3531562000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2643429000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3114789000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3337870000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1757365000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1528038000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1546066000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1201912000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>997662000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>420166000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>472262000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>576094000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>706902000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>647916000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>532214000.0</v>
       </c>
-      <c r="AL2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM2"/>
       <c r="AN2">
         <v>43601500.0</v>
       </c>
-      <c r="AO2"/>
-      <c r="AP2">
+      <c r="AO2">
+        <v>43601500.0</v>
+      </c>
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>75392500.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>88735000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>97633500.0</v>
       </c>
-      <c r="AS2"/>
       <c r="AT2"/>
-    </row>
-    <row r="3" spans="1:46">
+      <c r="AU2"/>
+    </row>
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B3">
+        <v>5357799</v>
+      </c>
+      <c r="C3">
         <v>45808861</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>12024000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>154460000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>148025000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>148959000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4635040</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>328765000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>114977000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>66889000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>63573000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>70160000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>73469000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>53885</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5616000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>176631</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>245052000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>718969000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5827000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>85646000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>98984000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>40398000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>866000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>41030000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>58087000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>22715000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>14454000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>19973000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>19073000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>11597000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>8576000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>8521000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>908000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1719000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>386000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>5002000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>290000</v>
-      </c>
-[...1 lines deleted...]
-        <v>480000</v>
       </c>
       <c r="AM3">
         <v>480000</v>
       </c>
       <c r="AN3">
-        <v>502499</v>
+        <v>480000</v>
       </c>
       <c r="AO3">
         <v>502499</v>
       </c>
       <c r="AP3">
-        <v>79000</v>
+        <v>502499</v>
       </c>
       <c r="AQ3">
         <v>79000</v>
       </c>
       <c r="AR3">
-        <v>1160000</v>
+        <v>79000</v>
       </c>
       <c r="AS3">
         <v>1160000</v>
       </c>
       <c r="AT3">
+        <v>1160000</v>
+      </c>
+      <c r="AU3">
         <v>2974000</v>
       </c>
     </row>
-    <row r="4" spans="1:46">
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4"/>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
-    </row>
-    <row r="6" spans="1:46">
+      <c r="AU5"/>
+    </row>
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>145</v>
+      </c>
+      <c r="B6">
+        <v>498625000.0</v>
+      </c>
       <c r="C6">
+        <v>-1962232000.0</v>
+      </c>
+      <c r="D6">
         <v>861195000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3375537000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>350194000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1165171000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-524798000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-31947000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1429069000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-37699000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>624859000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1880512000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>460059000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>493338000.0</v>
       </c>
       <c r="O6">
         <v>493338000.0</v>
       </c>
       <c r="P6">
+        <v>493338000.0</v>
+      </c>
+      <c r="Q6">
         <v>377519000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>671208000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>671195000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-5243974000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>4808989000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1255634000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3160184000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1794023000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>888133000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-471360000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-223081000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1580505000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>229327000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-18028000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>344154000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>204250000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>577496000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-52096000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-103832000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-130808000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>58986000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>115702000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28083000.0</v>
       </c>
       <c r="AM6">
         <v>-28083000.0</v>
       </c>
       <c r="AN6">
-        <v>43601500.0</v>
+        <v>-28083000.0</v>
       </c>
       <c r="AO6">
         <v>43601500.0</v>
       </c>
       <c r="AP6">
-        <v>-13342500.0</v>
+        <v>43601500.0</v>
       </c>
       <c r="AQ6">
         <v>-13342500.0</v>
       </c>
       <c r="AR6">
-        <v>-8898500.0</v>
+        <v>-13342500.0</v>
       </c>
       <c r="AS6">
         <v>-8898500.0</v>
       </c>
-      <c r="AT6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:46">
+      <c r="AT6">
+        <v>-8898500.0</v>
+      </c>
+      <c r="AU6"/>
+    </row>
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B7">
+        <v>-875962778.0</v>
+      </c>
+      <c r="C7">
         <v>412274098.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-2036071000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1817043000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-37511000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1655530000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>67355066.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>126921000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1779288000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1100186000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1447835000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2998030000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>356872000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>334608806.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-382038000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>20822705.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>537721000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>681280000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-2048411999.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1222625000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-555389000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1106656000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1672749000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1041987000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-375270000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-59136000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>495920000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>208864000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>23452000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>357648000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>114055000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>32461000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-41665000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-108122000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-154225000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>36402000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>158011000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-148840500.0</v>
       </c>
       <c r="AM7">
         <v>-148840500.0</v>
       </c>
       <c r="AN7">
-        <v>-55825500.0</v>
+        <v>-148840500.0</v>
       </c>
       <c r="AO7">
         <v>-55825500.0</v>
       </c>
       <c r="AP7">
-        <v>-93597000.0</v>
+        <v>-55825500.0</v>
       </c>
       <c r="AQ7">
         <v>-93597000.0</v>
       </c>
       <c r="AR7">
-        <v>-46637000.0</v>
+        <v>-93597000.0</v>
       </c>
       <c r="AS7">
         <v>-46637000.0</v>
       </c>
-      <c r="AT7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:46">
+      <c r="AT7">
+        <v>-46637000.0</v>
+      </c>
+      <c r="AU7"/>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8"/>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>-42000.0</v>
       </c>
-      <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9">
         <v>45081000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>-353671000.0</v>
       </c>
-      <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9">
         <v>-172922000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-244617000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-12912000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-104346000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-96450000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-64571000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-61676000.0</v>
       </c>
-      <c r="AH9"/>
       <c r="AI9"/>
-      <c r="AJ9">
+      <c r="AJ9"/>
+      <c r="AK9">
         <v>-38990000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-24310000.0</v>
       </c>
-      <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
-    </row>
-    <row r="10" spans="1:46">
+      <c r="AU9"/>
+    </row>
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
-    </row>
-    <row r="11" spans="1:46">
+      <c r="AU10"/>
+    </row>
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
         <v>26182000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-26182000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-42000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
         <v>-3924000.0</v>
       </c>
-      <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-    </row>
-    <row r="12" spans="1:46">
+      <c r="AU11"/>
+    </row>
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
+      <c r="K12"/>
       <c r="L12">
         <v>252578000.0</v>
       </c>
       <c r="M12">
         <v>252578000.0</v>
       </c>
       <c r="N12">
+        <v>252578000.0</v>
+      </c>
+      <c r="O12">
         <v>81753000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>196695000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>197118000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>837578000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>55341000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>129887000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>41483000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>41533000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>36178000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-    </row>
-    <row r="13" spans="1:46">
+      <c r="AU12"/>
+    </row>
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-1431859000.0</v>
       </c>
       <c r="M13">
         <v>-1431859000.0</v>
       </c>
       <c r="N13">
+        <v>-1431859000.0</v>
+      </c>
+      <c r="O13">
         <v>-2667091000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-1179024000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-400313000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>208212000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-1633674000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-1755634000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-1471154000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-1173898000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-1574393000.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-    </row>
-    <row r="14" spans="1:46">
+      <c r="AU13"/>
+    </row>
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>153</v>
+      </c>
+      <c r="B14">
+        <v>93367000.0</v>
+      </c>
       <c r="C14">
+        <v>112127000.0</v>
+      </c>
+      <c r="D14">
         <v>84524000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>76631000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>67445000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>60545000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>53349000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>53035000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>41900000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>41172000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>40561000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>41325000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>37382000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56363000.0</v>
       </c>
       <c r="O14">
         <v>56363000.0</v>
       </c>
       <c r="P14">
+        <v>56363000.0</v>
+      </c>
+      <c r="Q14">
         <v>35142000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>36797000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>36848000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>31620000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>26819000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>17685000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>15213000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>12446000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>9724000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5794000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4792000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4049000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>3463000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1746000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>990000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>838000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>435000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>344000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>357000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>343000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>342000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>340000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>466500.0</v>
       </c>
       <c r="AM14">
         <v>466500.0</v>
       </c>
       <c r="AN14">
-        <v>389500.0</v>
+        <v>466500.0</v>
       </c>
       <c r="AO14">
         <v>389500.0</v>
       </c>
       <c r="AP14">
-        <v>266500.0</v>
+        <v>389500.0</v>
       </c>
       <c r="AQ14">
         <v>266500.0</v>
       </c>
       <c r="AR14">
-        <v>124000.0</v>
+        <v>266500.0</v>
       </c>
       <c r="AS14">
         <v>124000.0</v>
       </c>
-      <c r="AT14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:46">
+      <c r="AT14">
+        <v>124000.0</v>
+      </c>
+      <c r="AU14"/>
+    </row>
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B15">
-        <v>-7791574.0</v>
+        <v>288400667.0</v>
       </c>
       <c r="C15">
-        <v>-34782000.0</v>
+        <v>7791574.0</v>
       </c>
       <c r="D15">
+        <v>34782000.0</v>
+      </c>
+      <c r="E15">
         <v>4553000.0</v>
       </c>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
       <c r="F15">
+        <v>208146000.0</v>
+      </c>
+      <c r="G15">
         <v>9687000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>141174.0</v>
       </c>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
       <c r="I15">
-        <v>-2271000.0</v>
+        <v>66542000.0</v>
       </c>
       <c r="J15">
-        <v>-23600000.0</v>
+        <v>2271000.0</v>
       </c>
       <c r="K15">
+        <v>23600000.0</v>
+      </c>
+      <c r="L15">
         <v>3655000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16049000.0</v>
       </c>
       <c r="M15">
         <v>16049000.0</v>
       </c>
       <c r="N15">
-        <v>-14440280.0</v>
+        <v>16049000.0</v>
       </c>
       <c r="O15">
+        <v>14440280.0</v>
+      </c>
+      <c r="P15">
         <v>1221171000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34800000.0</v>
       </c>
       <c r="R15">
         <v>34800000.0</v>
       </c>
       <c r="S15">
-        <v>-9307000.0</v>
+        <v>34800000.0</v>
       </c>
       <c r="T15">
-        <v>-3122000.0</v>
+        <v>9307000.0</v>
       </c>
       <c r="U15">
+        <v>3122000.0</v>
+      </c>
+      <c r="V15">
         <v>10373000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>37868000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2200000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>14436000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>13558000.0</v>
       </c>
-      <c r="Z15">
-[...1 lines deleted...]
-      </c>
       <c r="AA15">
-        <v>-11354000.0</v>
+        <v>32200000.0</v>
       </c>
       <c r="AB15">
-        <v>-12813000.0</v>
+        <v>11354000.0</v>
       </c>
       <c r="AC15">
-        <v>-8033000.0</v>
+        <v>12813000.0</v>
       </c>
       <c r="AD15">
+        <v>8033000.0</v>
+      </c>
+      <c r="AE15">
         <v>13618000.0</v>
       </c>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
       <c r="AF15">
-        <v>-7224000.0</v>
+        <v>6171000.0</v>
       </c>
       <c r="AG15">
-        <v>-223000.0</v>
+        <v>7224000.0</v>
       </c>
       <c r="AH15">
-        <v>-2418000.0</v>
+        <v>223000.0</v>
       </c>
       <c r="AI15">
-        <v>-923000.0</v>
+        <v>2418000.0</v>
       </c>
       <c r="AJ15">
-        <v>-3933000.0</v>
+        <v>923000.0</v>
       </c>
       <c r="AK15">
+        <v>3933000.0</v>
+      </c>
+      <c r="AL15">
         <v>3934000.0</v>
       </c>
-      <c r="AL15"/>
       <c r="AM15"/>
-      <c r="AN15">
-[...1 lines deleted...]
-      </c>
+      <c r="AN15"/>
       <c r="AO15">
-        <v>-3318500.0</v>
+        <v>3318500.0</v>
       </c>
       <c r="AP15">
+        <v>3318500.0</v>
+      </c>
+      <c r="AQ15">
         <v>86000.0</v>
       </c>
-      <c r="AQ15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR15"/>
       <c r="AS15">
-        <v>-2354000.0</v>
+        <v>2354000.0</v>
       </c>
       <c r="AT15">
+        <v>2354000.0</v>
+      </c>
+      <c r="AU15">
         <v>515000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:46">
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>155</v>
+      </c>
+      <c r="B16">
+        <v>4296629000.0</v>
+      </c>
       <c r="C16">
+        <v>3801513000.0</v>
+      </c>
+      <c r="D16">
         <v>5695320000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4834125000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1458588000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1108394000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2273565000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2798363000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2830310000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4259379000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4297078000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3672219000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1791707000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1331648000.0</v>
       </c>
       <c r="O16">
         <v>1331648000.0</v>
       </c>
       <c r="P16">
+        <v>1331648000.0</v>
+      </c>
+      <c r="Q16">
         <v>1549158000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1171654000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1171639000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>451774000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5731007000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>922018000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2177652000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5325585000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3531562000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2643429000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3114789000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3337870000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1757365000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1528038000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1546066000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1201912000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>997662000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>420166000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>472262000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>576094000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>706902000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>647916000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28083000.0</v>
       </c>
       <c r="AM16">
         <v>-28083000.0</v>
       </c>
       <c r="AN16">
-        <v>43601500.0</v>
+        <v>-28083000.0</v>
       </c>
       <c r="AO16">
         <v>43601500.0</v>
       </c>
       <c r="AP16">
+        <v>43601500.0</v>
+      </c>
+      <c r="AQ16">
         <v>-13342500.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>75392500.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>88735000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-8898500.0</v>
       </c>
-      <c r="AT16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:46">
+      <c r="AU16"/>
+    </row>
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-    </row>
-    <row r="18" spans="1:46">
+      <c r="AU17"/>
+    </row>
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B18">
+        <v>314369414.0</v>
+      </c>
+      <c r="C18">
         <v>1186293827.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-870943000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2407358000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1194929000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2154184000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>173322100.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>359219000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1247446000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1517301000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1768692000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3335594000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>648431000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>366744270.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-206070000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>173188970.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>682058000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>149478000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1914147000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1097945000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-580283000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1111547000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1528064000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1019964000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-430831000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-13111000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>534346000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>229436000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>32585000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>383971000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>138397000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>61260000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-8884000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-98251000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-135114000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>64907000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>177898000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-133989500.0</v>
       </c>
       <c r="AM18">
         <v>-133989500.0</v>
       </c>
       <c r="AN18">
-        <v>-36387000.0</v>
+        <v>-133989500.0</v>
       </c>
       <c r="AO18">
         <v>-36387000.0</v>
       </c>
       <c r="AP18">
-        <v>-78685000.0</v>
+        <v>-36387000.0</v>
       </c>
       <c r="AQ18">
         <v>-78685000.0</v>
       </c>
       <c r="AR18">
-        <v>-29701000.0</v>
+        <v>-78685000.0</v>
       </c>
       <c r="AS18">
         <v>-29701000.0</v>
       </c>
-      <c r="AT18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:46">
+      <c r="AT18">
+        <v>-29701000.0</v>
+      </c>
+      <c r="AU18"/>
+    </row>
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>158</v>
+      </c>
+      <c r="B19">
+        <v>-517611000.0</v>
+      </c>
       <c r="C19">
+        <v>-1745652000.0</v>
+      </c>
+      <c r="D19">
         <v>-3120648000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>822051000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-720738000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-3520437000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2470594000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-643850000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1092654000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1650504000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1215350000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1555818000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-244732000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>748068000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-327025000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-303299000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-160027000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>569456000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-5102680000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>1985889000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-667454000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-4249552000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-    </row>
-    <row r="20" spans="1:46">
+      <c r="AU19"/>
+    </row>
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>159</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>-33049000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>32928000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>121000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>39545000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1756000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>-302000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>782037000.0</v>
       </c>
-      <c r="J20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>0.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1070000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>613000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>5390090000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-    </row>
-    <row r="21" spans="1:46">
+      <c r="AU20"/>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-    </row>
-    <row r="22" spans="1:46">
+      <c r="AU21"/>
+    </row>
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B22">
+        <v>387399573.0</v>
+      </c>
+      <c r="C22">
         <v>380084915.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>336345000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>332166000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>306786000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>294955000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>43759327.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>222665000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>195220000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>159710000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>104161000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>64172000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>24216000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>6133190.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>28813000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-3366862.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-28822000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>27470000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>35029000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-54028000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>20837000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>19394000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-20946000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-10060000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4304000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>24726000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>11820000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>32941000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>12084000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>22325000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>19087000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>17256000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>11167000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>15246000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>10197000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>15960000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>6278000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5708500.0</v>
       </c>
       <c r="AM22">
         <v>5708500.0</v>
       </c>
       <c r="AN22">
-        <v>5373000.0</v>
+        <v>5708500.0</v>
       </c>
       <c r="AO22">
         <v>5373000.0</v>
       </c>
       <c r="AP22">
-        <v>3957500.0</v>
+        <v>5373000.0</v>
       </c>
       <c r="AQ22">
         <v>3957500.0</v>
       </c>
       <c r="AR22">
-        <v>4610500.0</v>
+        <v>3957500.0</v>
       </c>
       <c r="AS22">
         <v>4610500.0</v>
       </c>
-      <c r="AT22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:46">
+      <c r="AT22">
+        <v>4610500.0</v>
+      </c>
+      <c r="AU22"/>
+    </row>
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B23">
+        <v>-718476334.0</v>
+      </c>
+      <c r="C23">
         <v>3525342632.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5603328962.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-35658000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-80482000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-41490000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>530006887.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-18890000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>10941000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>21031000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-15060000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-10665000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-569000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>640340663.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1178665000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-76003525.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-54123000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>570452000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6808931000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5591300000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-15943000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-56524000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3994544000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-14436000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-13558000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>20829000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2215135000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>13950000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>156829000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-23410000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>534000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>757000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-223000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>15458000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>194000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3740000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-3934000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105812500.0</v>
       </c>
       <c r="AM23">
         <v>105812500.0</v>
       </c>
       <c r="AN23">
-        <v>82867500.0</v>
+        <v>105812500.0</v>
       </c>
       <c r="AO23">
         <v>82867500.0</v>
       </c>
       <c r="AP23">
-        <v>63080000.0</v>
+        <v>82867500.0</v>
       </c>
       <c r="AQ23">
         <v>63080000.0</v>
       </c>
       <c r="AR23">
-        <v>23761500.0</v>
+        <v>63080000.0</v>
       </c>
       <c r="AS23">
         <v>23761500.0</v>
       </c>
       <c r="AT23">
+        <v>23761500.0</v>
+      </c>
+      <c r="AU23">
         <v>116665000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:46">
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B24">
+        <v>-1074847683.0</v>
+      </c>
+      <c r="C24">
         <v>-5933383771.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-3108624000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-107997000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-141423000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-124786000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-258141958.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-319998000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-93572000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-61982000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-58890000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-71821000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-63517000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-555461172.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>566302000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-123095683.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-207185000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2214000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-4678769000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-153437000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-95635000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-37336000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-674970000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-39810000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-53482000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-20182000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-12298000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-17953000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-11872000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-8853000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-8241000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-5624000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-566000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-936000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>4744000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-4744000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000.0</v>
       </c>
       <c r="AM24">
         <v>94000.0</v>
       </c>
       <c r="AN24">
-        <v>439499.0</v>
+        <v>94000.0</v>
       </c>
       <c r="AO24">
         <v>439499.0</v>
       </c>
       <c r="AP24">
-        <v>2262500.0</v>
+        <v>439499.0</v>
       </c>
       <c r="AQ24">
         <v>2262500.0</v>
       </c>
       <c r="AR24">
-        <v>-605000.0</v>
+        <v>2262500.0</v>
       </c>
       <c r="AS24">
         <v>-605000.0</v>
       </c>
-      <c r="AT24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:46">
+      <c r="AT24">
+        <v>-605000.0</v>
+      </c>
+      <c r="AU24"/>
+    </row>
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B25">
+        <v>808290418.0</v>
+      </c>
+      <c r="C25">
         <v>439743675.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
+        <v>731396000.0</v>
+      </c>
+      <c r="E25">
         <v>284617000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>938698000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>246801000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>66842745.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>210420000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>331187000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>234543000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-77356000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>286100000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>321749000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>26056158.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>134296000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>155909758.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>243718000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>182523000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>73442999.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>74264000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>71500000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>29450000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>152319000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>41272000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>8304000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>43050000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>34907000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-1731000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>22599000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>14389000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>12315000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>9363000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>20666000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-7982000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1549000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>17445000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>16317000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9156000.0</v>
       </c>
       <c r="AM25">
         <v>9156000.0</v>
       </c>
       <c r="AN25">
-        <v>14147000.0</v>
+        <v>9156000.0</v>
       </c>
       <c r="AO25">
         <v>14147000.0</v>
       </c>
       <c r="AP25">
-        <v>10767000.0</v>
+        <v>14147000.0</v>
       </c>
       <c r="AQ25">
         <v>10767000.0</v>
       </c>
       <c r="AR25">
-        <v>13254000.0</v>
+        <v>10767000.0</v>
       </c>
       <c r="AS25">
         <v>13254000.0</v>
       </c>
-      <c r="AT25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:46">
+      <c r="AT25">
+        <v>13254000.0</v>
+      </c>
+      <c r="AU25"/>
+    </row>
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>164</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-271768.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-33049000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>5818000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>217867.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-2544000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-16409000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>10245000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10245000.0</v>
       </c>
       <c r="L26">
         <v>-10245000.0</v>
       </c>
       <c r="M26">
+        <v>-10245000.0</v>
+      </c>
+      <c r="N26">
         <v>-16409000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-217898535.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1145273000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>10355638.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-54123000.0</v>
       </c>
       <c r="R26">
         <v>-54123000.0</v>
       </c>
       <c r="S26">
+        <v>-54123000.0</v>
+      </c>
+      <c r="T26">
         <v>-5425670000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-23375747.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-4901000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-117522000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-7394000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-28194000.0</v>
       </c>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-      <c r="AF26">
+      <c r="AF26"/>
+      <c r="AG26">
         <v>2000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-55000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-86000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-194000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>109000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-109000.0</v>
       </c>
-      <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-    </row>
-    <row r="27" spans="1:46">
+      <c r="AU26"/>
+    </row>
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27"/>
-      <c r="E27">
+      <c r="D27">
+        <v>24887000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27">
         <v>16777000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>-26944000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>26082000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>24839000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4815000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>32692000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>275870000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>344070000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6355000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>47557000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>7036000.0</v>
       </c>
-      <c r="P27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q27"/>
       <c r="R27">
         <v>136156000.0</v>
       </c>
       <c r="S27">
+        <v>136156000.0</v>
+      </c>
+      <c r="T27">
         <v>159453000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>99001000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>74680000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>60164000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>-48000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>9000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>39000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="AA27">
         <v>26000.0</v>
       </c>
       <c r="AB27">
+        <v>26000.0</v>
+      </c>
+      <c r="AC27">
         <v>25000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>26000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>514000.0</v>
       </c>
       <c r="AE27">
         <v>514000.0</v>
       </c>
       <c r="AF27">
+        <v>514000.0</v>
+      </c>
+      <c r="AG27">
         <v>258000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>16136000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>-14759000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>4553000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>15886000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>14179000.0</v>
       </c>
-      <c r="AL27"/>
       <c r="AM27"/>
-      <c r="AN27">
-[...1 lines deleted...]
-      </c>
+      <c r="AN27"/>
       <c r="AO27">
         <v>31500.0</v>
       </c>
-      <c r="AP27"/>
+      <c r="AP27">
+        <v>31500.0</v>
+      </c>
       <c r="AQ27"/>
-      <c r="AR27">
-[...1 lines deleted...]
-      </c>
+      <c r="AR27"/>
       <c r="AS27">
         <v>107500.0</v>
       </c>
-      <c r="AT27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:46">
+      <c r="AT27">
+        <v>107500.0</v>
+      </c>
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B28">
+        <v>-231413516.0</v>
+      </c>
+      <c r="C28">
         <v>4778083255.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4806356000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-25287000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-288507000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1945000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>280939967.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-88278000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>774298000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7676000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-18715000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-10665000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-16978000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>378208485.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-42506000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-109698675.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-54123000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>570452000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1373954000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5551816000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-8903000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-22750000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3996744000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-21830000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-40477000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>45371000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1206466000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1137000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-7987000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>208000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-4451000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>504411000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-278000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-2504000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-923000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-84000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-3981000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105812500.0</v>
       </c>
       <c r="AM28">
         <v>105812500.0</v>
       </c>
       <c r="AN28">
-        <v>79549000.0</v>
+        <v>105812500.0</v>
       </c>
       <c r="AO28">
         <v>79549000.0</v>
       </c>
       <c r="AP28">
-        <v>63080000.0</v>
+        <v>79549000.0</v>
       </c>
       <c r="AQ28">
         <v>63080000.0</v>
       </c>
       <c r="AR28">
-        <v>21407500.0</v>
+        <v>63080000.0</v>
       </c>
       <c r="AS28">
         <v>21407500.0</v>
       </c>
       <c r="AT28">
+        <v>21407500.0</v>
+      </c>
+      <c r="AU28">
         <v>156394000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:46">
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B29">
+        <v>319727214.0</v>
+      </c>
+      <c r="C29">
         <v>1232102688.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-858919000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2561818000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1342954000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2303143000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>177957140.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>687984000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1132469000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1584190000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1832265000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3405754000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>721900000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>366798155.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-211686000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>173365601.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>927110000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>868447000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1908320000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1183591000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-481299000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1151945000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1528930000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1060994000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-372744000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>9604000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>548800000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>249409000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>51658000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>395568000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>146973000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>69781000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-7976000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-96532000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-134728000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>69909000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>178188000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-133509500.0</v>
       </c>
       <c r="AM29">
         <v>-133509500.0</v>
       </c>
       <c r="AN29">
-        <v>-35884500.0</v>
+        <v>-133509500.0</v>
       </c>
       <c r="AO29">
         <v>-35884500.0</v>
       </c>
       <c r="AP29">
-        <v>-78606000.0</v>
+        <v>-35884500.0</v>
       </c>
       <c r="AQ29">
         <v>-78606000.0</v>
       </c>
       <c r="AR29">
-        <v>-28541000.0</v>
+        <v>-78606000.0</v>
       </c>
       <c r="AS29">
         <v>-28541000.0</v>
       </c>
       <c r="AT29">
+        <v>-28541000.0</v>
+      </c>
+      <c r="AU29">
         <v>5396000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:46">
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B30">
+        <v>420707337.0</v>
+      </c>
+      <c r="C30">
         <v>-7956952261.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3120648000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>822051000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-720738000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3520437000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-748302136.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-643850000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1092654000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1650504000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1215350000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1555818000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-244732000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-651168652.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-349020000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>20761743.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-202448000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>569456000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-4687972000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1903948000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-766438000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-4289949000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-674104000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-151206000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-58087000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-280649000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-174727000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-21508000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-61799000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-51922000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>61114000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2511000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-43727000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-4088000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4848000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-10840000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-58505000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-386000.0</v>
       </c>
       <c r="AM30">
         <v>-386000.0</v>
       </c>
       <c r="AN30">
-        <v>-63000.0</v>
+        <v>-386000.0</v>
       </c>
       <c r="AO30">
         <v>-63000.0</v>
       </c>
       <c r="AP30">
-        <v>2183500.0</v>
+        <v>-63000.0</v>
       </c>
       <c r="AQ30">
         <v>2183500.0</v>
       </c>
       <c r="AR30">
-        <v>-1765000.0</v>
+        <v>2183500.0</v>
       </c>
       <c r="AS30">
         <v>-1765000.0</v>
       </c>
-      <c r="AT30"/>
+      <c r="AT30">
+        <v>-1765000.0</v>
+      </c>
+      <c r="AU30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>