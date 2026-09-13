--- v1 (2026-06-15)
+++ v2 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3018,681 +3021,696 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AU62"/>
+  <dimension ref="A1:AV62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:47">
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>12361444000.0</v>
+      </c>
+      <c r="C2">
         <v>11967570000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11988300000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11192222000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10683664000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9717779000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9232323000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8600638000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8019889000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7973954000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7181056000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6737540000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5913284000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5710108000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5480177000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>258532000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>200059000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4125598000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>18213184000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>17179131000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>15644703000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>13364906000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>12417728000.0</v>
       </c>
-      <c r="X2"/>
-      <c r="Y2">
+      <c r="Y2"/>
+      <c r="Z2">
         <v>756783000.0</v>
       </c>
-      <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
-      <c r="AI2">
+      <c r="AI2"/>
+      <c r="AJ2">
         <v>56288000.0</v>
       </c>
-      <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
-      <c r="AO2">
+      <c r="AO2"/>
+      <c r="AP2">
         <v>3056000.0</v>
       </c>
-      <c r="AP2"/>
-      <c r="AQ2">
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>5048000.0</v>
       </c>
-      <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
-      <c r="AU2">
+      <c r="AU2"/>
+      <c r="AV2">
         <v>745000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:47">
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
-    </row>
-    <row r="4" spans="1:47">
+      <c r="AV3"/>
+    </row>
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
-    </row>
-    <row r="5" spans="1:47">
+      <c r="AV4"/>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
+        <v>10508863000.0</v>
+      </c>
+      <c r="C5">
         <v>10069890000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>10164472000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>9679802000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>9289595000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>8915262000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>8895162000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>8707850000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>8475665000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>8405244000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>7471797000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>7268771000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>7220353000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>7047362000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>6992369000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>7044397000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>7034046000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-184983000.0</v>
       </c>
       <c r="S5">
         <v>-184983000.0</v>
       </c>
       <c r="T5">
+        <v>-184983000.0</v>
+      </c>
+      <c r="U5">
         <v>-83437000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>17733000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>52074000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>202974000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>65306000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>80486000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1965450000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1940835000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1946197000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-726123000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-749043000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-748307000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-760905000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-754636000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-233977000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-238372000.0</v>
       </c>
-      <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>353166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-107000.0</v>
       </c>
       <c r="AN5">
         <v>-107000.0</v>
       </c>
       <c r="AO5">
-        <v>-70000.0</v>
+        <v>-107000.0</v>
       </c>
       <c r="AP5">
         <v>-70000.0</v>
       </c>
       <c r="AQ5">
-        <v>-20000.0</v>
+        <v>-70000.0</v>
       </c>
       <c r="AR5">
         <v>-20000.0</v>
       </c>
-      <c r="AS5"/>
-      <c r="AT5">
+      <c r="AS5">
+        <v>-20000.0</v>
+      </c>
+      <c r="AT5"/>
+      <c r="AU5">
         <v>274443000.0</v>
       </c>
-      <c r="AU5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:47">
+      <c r="AV5"/>
+    </row>
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
-    </row>
-    <row r="7" spans="1:47">
+      <c r="AV6"/>
+    </row>
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>107723000.0</v>
+      </c>
+      <c r="C7">
         <v>111332000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>118550000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>119810000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>125273000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>106663000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>113690000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>119189000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>126114000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>132265000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>120395000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>127676000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>135068000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>139395000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>146705000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>155233000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>162671000.0</v>
       </c>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
-    </row>
-    <row r="8" spans="1:47">
+      <c r="AV7"/>
+    </row>
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>13000.0</v>
       </c>
       <c r="C8">
         <v>13000.0</v>
       </c>
       <c r="D8">
         <v>13000.0</v>
       </c>
       <c r="E8">
         <v>13000.0</v>
       </c>
       <c r="F8">
         <v>13000.0</v>
       </c>
       <c r="G8">
         <v>13000.0</v>
       </c>
       <c r="H8">
         <v>13000.0</v>
       </c>
       <c r="I8">
@@ -3701,5081 +3719,5190 @@
       <c r="J8">
         <v>13000.0</v>
       </c>
       <c r="K8">
         <v>13000.0</v>
       </c>
       <c r="L8">
         <v>13000.0</v>
       </c>
       <c r="M8">
         <v>13000.0</v>
       </c>
       <c r="N8">
         <v>13000.0</v>
       </c>
       <c r="O8">
         <v>13000.0</v>
       </c>
       <c r="P8">
         <v>13000.0</v>
       </c>
       <c r="Q8">
         <v>13000.0</v>
       </c>
       <c r="R8">
+        <v>13000.0</v>
+      </c>
+      <c r="S8">
         <v>8655706000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>8655705000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>8655706000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>8655575000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
-    </row>
-    <row r="9" spans="1:47">
+      <c r="AV8"/>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
-    </row>
-    <row r="10" spans="1:47">
+      <c r="AV9"/>
+    </row>
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>10400395000.0</v>
+      </c>
+      <c r="C10">
         <v>9631296000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>11000507000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8898811000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7467741000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7097248000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6843118000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5357441000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6984442000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6382816000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6281790000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5444604000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5085742000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>7781696000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>5848314000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>6654854000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5135236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5340673000.0</v>
       </c>
       <c r="S10">
         <v>5340673000.0</v>
       </c>
       <c r="T10">
+        <v>5340673000.0</v>
+      </c>
+      <c r="U10">
         <v>4198511000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>7968630000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>3180307000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4392056000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>7196822000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4628260000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3393036000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3761285000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3951217000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2083020000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1817577000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1787517000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1450880000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1235804000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1301433000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>564067000.0</v>
       </c>
-      <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
-      <c r="AM10">
-[...1 lines deleted...]
-      </c>
+      <c r="AM10"/>
       <c r="AN10">
         <v>93087000.0</v>
       </c>
       <c r="AO10">
-        <v>149253000.0</v>
+        <v>93087000.0</v>
       </c>
       <c r="AP10">
         <v>149253000.0</v>
       </c>
       <c r="AQ10">
-        <v>62050000.0</v>
+        <v>149253000.0</v>
       </c>
       <c r="AR10">
         <v>62050000.0</v>
       </c>
-      <c r="AS10"/>
+      <c r="AS10">
+        <v>62050000.0</v>
+      </c>
       <c r="AT10"/>
-      <c r="AU10">
+      <c r="AU10"/>
+      <c r="AV10">
         <v>7143000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:47">
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
-    </row>
-    <row r="12" spans="1:47">
+      <c r="AV11"/>
+    </row>
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>10400395000.0</v>
+      </c>
+      <c r="C12">
         <v>9631296000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11000507000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>32400163000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>27785461000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>29071850000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>27880854000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>23382912000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>22761852000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>21604588000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>20513811000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>18149130000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>16583347000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>17699855000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15547860000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6654854000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5135236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15769904000.0</v>
       </c>
       <c r="S12">
         <v>15769904000.0</v>
       </c>
       <c r="T12">
+        <v>15769904000.0</v>
+      </c>
+      <c r="U12">
         <v>16001892000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8842629000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4125541000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>9683970000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7741998000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5196377000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3393036000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4189672000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3951217000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2083020000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1817577000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1787517000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1450880000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1343657000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1301433000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>878475000.0</v>
       </c>
-      <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
-      <c r="AM12">
-[...1 lines deleted...]
-      </c>
+      <c r="AM12"/>
       <c r="AN12">
         <v>93087000.0</v>
       </c>
       <c r="AO12">
-        <v>149253000.0</v>
+        <v>93087000.0</v>
       </c>
       <c r="AP12">
         <v>149253000.0</v>
       </c>
       <c r="AQ12">
-        <v>62050000.0</v>
+        <v>149253000.0</v>
       </c>
       <c r="AR12">
         <v>62050000.0</v>
       </c>
-      <c r="AS12"/>
+      <c r="AS12">
+        <v>62050000.0</v>
+      </c>
       <c r="AT12"/>
       <c r="AU12"/>
-    </row>
-    <row r="13" spans="1:47">
+      <c r="AV12"/>
+    </row>
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
+        <v>12979.0</v>
+      </c>
+      <c r="C13">
         <v>12840.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>12993.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="E13">
         <v>13000.0</v>
       </c>
       <c r="F13">
         <v>13000.0</v>
       </c>
       <c r="G13">
         <v>13000.0</v>
       </c>
       <c r="H13">
         <v>13000.0</v>
       </c>
       <c r="I13">
         <v>13000.0</v>
       </c>
       <c r="J13">
         <v>13000.0</v>
       </c>
       <c r="K13">
         <v>13000.0</v>
       </c>
       <c r="L13">
         <v>13000.0</v>
       </c>
       <c r="M13">
         <v>13000.0</v>
       </c>
       <c r="N13">
         <v>13000.0</v>
       </c>
       <c r="O13">
         <v>13000.0</v>
       </c>
       <c r="P13">
         <v>13000.0</v>
       </c>
       <c r="Q13">
         <v>13000.0</v>
       </c>
       <c r="R13">
-        <v>8655706000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="S13">
         <v>8655706000.0</v>
       </c>
       <c r="T13">
         <v>8655706000.0</v>
       </c>
       <c r="U13">
+        <v>8655706000.0</v>
+      </c>
+      <c r="V13">
         <v>8655575000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3216455000.0</v>
       </c>
       <c r="W13">
         <v>3216455000.0</v>
       </c>
       <c r="X13">
+        <v>3216455000.0</v>
+      </c>
+      <c r="Y13">
         <v>3221258000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2069714000.0</v>
       </c>
       <c r="Z13">
         <v>2069714000.0</v>
       </c>
       <c r="AA13">
+        <v>2069714000.0</v>
+      </c>
+      <c r="AB13">
         <v>2068305000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2067207000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>849387000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>848760000.0</v>
       </c>
       <c r="AE13">
         <v>848760000.0</v>
       </c>
       <c r="AF13">
         <v>848760000.0</v>
       </c>
       <c r="AG13">
+        <v>848760000.0</v>
+      </c>
+      <c r="AH13">
         <v>836637000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>311874000.0</v>
       </c>
       <c r="AI13">
         <v>311874000.0</v>
       </c>
-      <c r="AJ13"/>
+      <c r="AJ13">
+        <v>311874000.0</v>
+      </c>
       <c r="AK13"/>
       <c r="AL13"/>
-      <c r="AM13">
-[...1 lines deleted...]
-      </c>
+      <c r="AM13"/>
       <c r="AN13">
         <v>269845000.0</v>
       </c>
       <c r="AO13">
-        <v>267229000.0</v>
+        <v>269845000.0</v>
       </c>
       <c r="AP13">
         <v>267229000.0</v>
       </c>
       <c r="AQ13">
-        <v>261534000.0</v>
+        <v>267229000.0</v>
       </c>
       <c r="AR13">
         <v>261534000.0</v>
       </c>
-      <c r="AS13"/>
+      <c r="AS13">
+        <v>261534000.0</v>
+      </c>
       <c r="AT13"/>
       <c r="AU13"/>
-    </row>
-    <row r="14" spans="1:47">
+      <c r="AV13"/>
+    </row>
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>447775878.0</v>
+      </c>
+      <c r="C14">
         <v>445601944.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>441321663.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>448460000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>443846479.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>439892000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>441657791.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>438081419.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>435629193.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>425997486.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>407128121.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>401789293.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>401782211.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>401558541.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>393912846.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>403575106.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>418169269.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2568429243.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2572314675.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>403575106.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>401159541.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>761584825.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2303646327.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2189869335.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2267429670.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2112309000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2110362003.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2108415006.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1843935683.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1829696969.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2246057376.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1448946000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1612908000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1298928571.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1284984000.0</v>
       </c>
       <c r="AJ14">
         <v>1284984000.0</v>
       </c>
       <c r="AK14">
+        <v>1284984000.0</v>
+      </c>
+      <c r="AL14">
         <v>2355804000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>214164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>214250209.0</v>
       </c>
       <c r="AN14">
         <v>214250209.0</v>
       </c>
       <c r="AO14">
-        <v>212371541.0</v>
+        <v>214250209.0</v>
       </c>
       <c r="AP14">
         <v>212371541.0</v>
       </c>
       <c r="AQ14">
+        <v>212371541.0</v>
+      </c>
+      <c r="AR14">
         <v>213137928.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>213047024.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>212956120.0</v>
       </c>
       <c r="AT14">
         <v>212956120.0</v>
       </c>
-      <c r="AU14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:47">
+      <c r="AU14">
+        <v>212956120.0</v>
+      </c>
+      <c r="AV14"/>
+    </row>
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
-    </row>
-    <row r="16" spans="1:47">
+      <c r="AV15"/>
+    </row>
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>-8019889000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-7973954000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-7181056000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-6462413000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-4440200000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-3853035000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-9237152000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-9384573000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12795544000.0</v>
       </c>
       <c r="R16">
         <v>-12795544000.0</v>
       </c>
-      <c r="S16"/>
+      <c r="S16">
+        <v>-12795544000.0</v>
+      </c>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
-    </row>
-    <row r="17" spans="1:47">
+      <c r="AV16"/>
+    </row>
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
-    </row>
-    <row r="18" spans="1:47">
+      <c r="AV17"/>
+    </row>
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>203574000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>215395000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>195809000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>173798000.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>143554000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>115417000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>100475000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>111385000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>105131000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>69144000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
-    </row>
-    <row r="19" spans="1:47">
+      <c r="AV18"/>
+    </row>
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-    </row>
-    <row r="20" spans="1:47">
+      <c r="AV19"/>
+    </row>
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20">
+        <v>1002060000.0</v>
+      </c>
+      <c r="C20">
         <v>775778000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>785183000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>785470000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>797586000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>798018000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>798275000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>790945000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>635735000.0</v>
       </c>
       <c r="J20">
         <v>635735000.0</v>
       </c>
       <c r="K20">
         <v>635735000.0</v>
       </c>
       <c r="L20">
         <v>635735000.0</v>
       </c>
       <c r="M20">
+        <v>635735000.0</v>
+      </c>
+      <c r="N20">
         <v>635625000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>635778000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>632796000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>78032000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>81932000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>912001000.0</v>
       </c>
       <c r="S20">
         <v>912001000.0</v>
       </c>
       <c r="T20">
+        <v>912001000.0</v>
+      </c>
+      <c r="U20">
         <v>78266000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71392000.0</v>
       </c>
       <c r="V20">
         <v>71392000.0</v>
       </c>
       <c r="W20">
+        <v>71392000.0</v>
+      </c>
+      <c r="X20">
         <v>37332000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>48304000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>23805000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>23803000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
-    </row>
-    <row r="21" spans="1:47">
+      <c r="AV20"/>
+    </row>
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
+        <v>1129939000.0</v>
+      </c>
+      <c r="C21">
         <v>1298736000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1237741000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1221174000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1173141000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1127801000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1037778000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>920203000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1026123000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>960442000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>709569000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>686615000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>667557000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>638645000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>605833000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1209471000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1189909000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>394740000.0</v>
       </c>
       <c r="S21">
         <v>394740000.0</v>
       </c>
       <c r="T21">
+        <v>394740000.0</v>
+      </c>
+      <c r="U21">
         <v>300984000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>277352000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>232028000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>187182000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>153275000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>134592000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>128146000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>79245000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>62896000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>52927000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>37775000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>26425000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>17993000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>8633000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1485000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>958000.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-      <c r="AM21">
-[...1 lines deleted...]
-      </c>
+      <c r="AM21"/>
       <c r="AN21">
         <v>2396000.0</v>
       </c>
       <c r="AO21">
-        <v>2721000.0</v>
+        <v>2396000.0</v>
       </c>
       <c r="AP21">
         <v>2721000.0</v>
       </c>
       <c r="AQ21">
-        <v>2869000.0</v>
+        <v>2721000.0</v>
       </c>
       <c r="AR21">
         <v>2869000.0</v>
       </c>
-      <c r="AS21"/>
+      <c r="AS21">
+        <v>2869000.0</v>
+      </c>
       <c r="AT21"/>
       <c r="AU21"/>
-    </row>
-    <row r="22" spans="1:47">
+      <c r="AV21"/>
+    </row>
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>-3695783000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-3880918000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-5094309000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-10995546000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-7696724000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-9524379000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-9551738000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-7914092000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-6994613000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6220398000.0</v>
       </c>
       <c r="S22">
         <v>-6220398000.0</v>
       </c>
       <c r="T22">
+        <v>-6220398000.0</v>
+      </c>
+      <c r="U22">
         <v>139290000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>139855000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>130120000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>129996000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
-    </row>
-    <row r="23" spans="1:47">
+      <c r="AV22"/>
+    </row>
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>102751467000.0</v>
+      </c>
+      <c r="C23">
         <v>97855031000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>98562030000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>91808508000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>84732919000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>80558566000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>76458430000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>69928077000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>66573460000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>62546562000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>60351797000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>55078840000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>50003329000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>47701094000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>46343100000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>43844067000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>40933779000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38485390000.0</v>
       </c>
       <c r="S23">
         <v>38485390000.0</v>
       </c>
       <c r="T23">
+        <v>38485390000.0</v>
+      </c>
+      <c r="U23">
         <v>33670909000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>30156190000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>21247541000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>19795573000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>16474757000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>12388718000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>10452554000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>10019578000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>9229142000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>6753880000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>5947102000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>5641344000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4999246000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4634053000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3799788000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3578236000.0</v>
       </c>
-      <c r="AJ23"/>
       <c r="AK23"/>
-      <c r="AL23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>353571000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>334940000.0</v>
       </c>
       <c r="AN23">
         <v>334940000.0</v>
       </c>
       <c r="AO23">
-        <v>299079000.0</v>
+        <v>334940000.0</v>
       </c>
       <c r="AP23">
         <v>299079000.0</v>
       </c>
       <c r="AQ23">
-        <v>291580000.0</v>
+        <v>299079000.0</v>
       </c>
       <c r="AR23">
         <v>291580000.0</v>
       </c>
-      <c r="AS23"/>
-      <c r="AT23">
+      <c r="AS23">
+        <v>291580000.0</v>
+      </c>
+      <c r="AT23"/>
+      <c r="AU23">
         <v>274443000.0</v>
       </c>
-      <c r="AU23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:47">
+      <c r="AV23"/>
+    </row>
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>16445243000.0</v>
+      </c>
+      <c r="C24">
         <v>15417874000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>14944639000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>12918790000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>11950816000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>11095922000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>10019143000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>9162480000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>8644878000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>8351162000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>8202454000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>7550214000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>7044944000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>6677189000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>6238613000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>33119000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>31855000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>4313957000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3597164000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3118900000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2138550000.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24">
         <v>1421735000.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>772195000.0</v>
       </c>
-      <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>117913000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:47">
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
-    </row>
-    <row r="26" spans="1:47">
+      <c r="AV25"/>
+    </row>
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26">
+        <v>29805930000.0</v>
+      </c>
+      <c r="C26">
         <v>27549994000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>29222537000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>27342400000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>24126862000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>24960248000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>24126742000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>20809557000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>18579025000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>18480426000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>17147765000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>15112298000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>14359279000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>12698096000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>12592115000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>13450314000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>12790792000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>12515674000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>12952977000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>13374732000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>8430478000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>6700899000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
-    </row>
-    <row r="27" spans="1:47">
+      <c r="AV26"/>
+    </row>
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
-    </row>
-    <row r="28" spans="1:47">
+      <c r="AV27"/>
+    </row>
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>22195561000.0</v>
+      </c>
+      <c r="C28">
         <v>21557741000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>18633507000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7619636000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7696548000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7903443000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5015567000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5700806000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3159260000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3208444000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3052151000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3834274000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3821837000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>917177000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2439877000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>450417000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1163513000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>212425000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1026716000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-364094000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-5640154000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1283628000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2536360000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-5249670000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-4339946000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-3098803000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1833413000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-3199298000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1336520000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1110558000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1189133000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-886002000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-656666000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-682473000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>59210000.0</v>
       </c>
-      <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
-      <c r="AM28">
-[...1 lines deleted...]
-      </c>
+      <c r="AM28"/>
       <c r="AN28">
         <v>-63324000.0</v>
       </c>
       <c r="AO28">
-        <v>-147993000.0</v>
+        <v>-63324000.0</v>
       </c>
       <c r="AP28">
         <v>-147993000.0</v>
       </c>
       <c r="AQ28">
-        <v>-58472000.0</v>
+        <v>-147993000.0</v>
       </c>
       <c r="AR28">
         <v>-58472000.0</v>
       </c>
-      <c r="AS28"/>
+      <c r="AS28">
+        <v>-58472000.0</v>
+      </c>
       <c r="AT28"/>
       <c r="AU28"/>
-    </row>
-    <row r="29" spans="1:47">
+      <c r="AV28"/>
+    </row>
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>27536879000.0</v>
+      </c>
+      <c r="C29">
         <v>25929841000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>25114228000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>22598605000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>21240424000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>19996478000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>18914318000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>17869731000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>17106869000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>16743636000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>15674264000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>14810582000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>14248901000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>13708155000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>13230995000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7077529000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7065914000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>12742126000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>12085803000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>11654806000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>10775495000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4963969000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
-    </row>
-    <row r="30" spans="1:47">
+      <c r="AV29"/>
+    </row>
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>332891000.0</v>
+      </c>
+      <c r="C30">
         <v>311103000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>287904000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1252913000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1389600000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>890420000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1193158000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1080571000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>898444000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1050608000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>834930000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>980888000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>536709000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>466449000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>469004000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>464264000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>423873000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5029613000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4556692000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>910986000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3158189000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2458371000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1998625000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1409957000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1136306000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>85888000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>773158000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>691249000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>624278000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>406269000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>358958000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>313287000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>222575000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>90501000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>102884000.0</v>
       </c>
-      <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
-    </row>
-    <row r="31" spans="1:47">
+      <c r="AV30"/>
+    </row>
+    <row r="31" spans="1:48">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>6141592000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>6116170000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>5949562000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>6008737000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>7117181000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>7099573000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>8182900000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>8257131000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>8399586000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>3033878000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>3146538000.0</v>
       </c>
-      <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
-    </row>
-    <row r="32" spans="1:47">
+      <c r="AV31"/>
+    </row>
+    <row r="32" spans="1:48">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
-    </row>
-    <row r="33" spans="1:47">
+      <c r="AV32"/>
+    </row>
+    <row r="33" spans="1:48">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>92351071000.0</v>
+      </c>
+      <c r="C33">
         <v>88223735000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>87561523000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>57461169000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>54836663000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>50432789000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>46981120000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>44985615000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>42458622000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>39452556000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>38621739000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>35551817000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>32523171000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>29174321000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>29980495000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>36391404000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>35069627000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>17392528000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>13859144000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>16581387000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>18012168000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>14399963000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>8028710000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>7249481000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>5994119000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>6973630000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>5025346000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>4561027000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>4019881000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3695249000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3474730000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3213832000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3037089000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2376149000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2569947000.0</v>
       </c>
-      <c r="AJ33"/>
       <c r="AK33"/>
       <c r="AL33"/>
-      <c r="AM33">
-[...1 lines deleted...]
-      </c>
+      <c r="AM33"/>
       <c r="AN33">
         <v>1756503000.0</v>
       </c>
       <c r="AO33">
-        <v>1503129000.0</v>
+        <v>1756503000.0</v>
       </c>
       <c r="AP33">
         <v>1503129000.0</v>
       </c>
       <c r="AQ33">
-        <v>1371942000.0</v>
+        <v>1503129000.0</v>
       </c>
       <c r="AR33">
         <v>1371942000.0</v>
       </c>
-      <c r="AS33"/>
+      <c r="AS33">
+        <v>1371942000.0</v>
+      </c>
       <c r="AT33"/>
       <c r="AU33"/>
-    </row>
-    <row r="34" spans="1:47">
+      <c r="AV33"/>
+    </row>
+    <row r="34" spans="1:48">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
-    </row>
-    <row r="35" spans="1:47">
+      <c r="AV34"/>
+    </row>
+    <row r="35" spans="1:48">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>60997042000.0</v>
+      </c>
+      <c r="C35">
         <v>66148431000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>68019892000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>16244638000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>14788771000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>14089470000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>13262306000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>11525510000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>11070527000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>10876901000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>10575001000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>9223992000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>8362392000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>8162644000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>7704295000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>9257059000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>8607688000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>5315284000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>29972442000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3942677000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2951888000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2414254000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2295430000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2304378000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1388389000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1903935000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2017614000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2383306000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>2140079000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>2025833000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2027229000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1917550000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1817941000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1717217000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1579344000.0</v>
       </c>
-      <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
-      <c r="AM35">
-[...1 lines deleted...]
-      </c>
+      <c r="AM35"/>
       <c r="AN35">
         <v>29763000.0</v>
       </c>
       <c r="AO35">
-        <v>1260000.0</v>
+        <v>29763000.0</v>
       </c>
       <c r="AP35">
         <v>1260000.0</v>
       </c>
       <c r="AQ35">
-        <v>3578000.0</v>
+        <v>1260000.0</v>
       </c>
       <c r="AR35">
         <v>3578000.0</v>
       </c>
-      <c r="AS35"/>
+      <c r="AS35">
+        <v>3578000.0</v>
+      </c>
       <c r="AT35"/>
       <c r="AU35"/>
-    </row>
-    <row r="36" spans="1:47">
+      <c r="AV35"/>
+    </row>
+    <row r="36" spans="1:48">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
+        <v>2924723000.0</v>
+      </c>
+      <c r="C36">
         <v>3550876000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2883077000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>5037564000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4429206000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-952582000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>672898000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2371848000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2709313000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2876844000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>3812450000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>3751786000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>3534126000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1379966000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1258801000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>677729000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1281930000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1115072000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-831698000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>723058000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>378168000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>346993000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>335235000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>377547000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>410363000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>170831000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>603527000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>121739000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>112545000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>104671000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>88825000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>80733000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>88853000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-260434000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>8188000.0</v>
       </c>
-      <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
-      <c r="AM36">
-[...1 lines deleted...]
-      </c>
+      <c r="AM36"/>
       <c r="AN36">
         <v>1748828000.0</v>
       </c>
       <c r="AO36">
-        <v>1495295000.0</v>
+        <v>1748828000.0</v>
       </c>
       <c r="AP36">
         <v>1495295000.0</v>
       </c>
       <c r="AQ36">
-        <v>1364334000.0</v>
+        <v>1495295000.0</v>
       </c>
       <c r="AR36">
         <v>1364334000.0</v>
       </c>
-      <c r="AS36"/>
+      <c r="AS36">
+        <v>1364334000.0</v>
+      </c>
       <c r="AT36"/>
       <c r="AU36"/>
-    </row>
-    <row r="37" spans="1:47">
+      <c r="AV36"/>
+    </row>
+    <row r="37" spans="1:48">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
-    </row>
-    <row r="38" spans="1:47">
+      <c r="AV37"/>
+    </row>
+    <row r="38" spans="1:48">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>69928077000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>-18795318000.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>16414901000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>17041495000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>15381348000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>14307144000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>21871259000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>21193165000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3826729000.0</v>
       </c>
       <c r="S38">
         <v>3826729000.0</v>
       </c>
       <c r="T38">
+        <v>3826729000.0</v>
+      </c>
+      <c r="U38">
         <v>2973284000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>9352527000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>7648126000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2035790000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>5495464000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>4362643000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>5156814000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>4722756000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>4219651000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3673325000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>3390268000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>3202327000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2990110000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2701057000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2399692000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2354312000.0</v>
       </c>
-      <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
-      <c r="AO38">
+      <c r="AO38"/>
+      <c r="AP38">
         <v>427020000.0</v>
       </c>
-      <c r="AP38"/>
-      <c r="AQ38">
+      <c r="AQ38"/>
+      <c r="AR38">
         <v>467080000.0</v>
       </c>
-      <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
-      <c r="AU38">
+      <c r="AU38"/>
+      <c r="AV38">
         <v>283444000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:47">
+    <row r="39" spans="1:48">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>694263000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>721195000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>163507000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>528496000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>478979000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>454542000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>438810000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>381317000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>397005000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>360102000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>360469000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>345741000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>333545000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>305043000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>293345000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2033693000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>176644000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>143204000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>263666000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>84268000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>73321000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>61916000.0</v>
       </c>
-      <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39">
         <v>31402000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>25649000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>26701000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>28007000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>20139000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>21247000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>30732000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>31705000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>26930000.0</v>
       </c>
-      <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
       <c r="AN39"/>
-      <c r="AO39">
+      <c r="AO39"/>
+      <c r="AP39">
         <v>1001000.0</v>
       </c>
-      <c r="AP39"/>
-      <c r="AQ39">
+      <c r="AQ39"/>
+      <c r="AR39">
         <v>680000.0</v>
       </c>
-      <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
-      <c r="AU39">
+      <c r="AU39"/>
+      <c r="AV39">
         <v>203000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:47">
+    <row r="40" spans="1:48">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>51077710000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>46255862000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>43477841000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>43164631000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>38698543000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>37141680000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>33605618000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>33618679000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>29810859000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>26476407000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>24651806000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>23999786000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>27034355000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>24846986000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>23348270000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-69747000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>20368816000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>18219033000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>15351074000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>14022163000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>10685672000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>7810832000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>6129620000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>5616022000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>4638692000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>3549355000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2868183000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2653906000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>2129242000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1886491000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1680546000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1549134000.0</v>
       </c>
-      <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
       <c r="AM40"/>
       <c r="AN40"/>
-      <c r="AO40">
+      <c r="AO40"/>
+      <c r="AP40">
         <v>33195000.0</v>
       </c>
-      <c r="AP40"/>
-      <c r="AQ40">
+      <c r="AQ40"/>
+      <c r="AR40">
         <v>19317000.0</v>
       </c>
-      <c r="AR40"/>
       <c r="AS40"/>
       <c r="AT40"/>
-      <c r="AU40">
+      <c r="AU40"/>
+      <c r="AV40">
         <v>3966000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:47">
+    <row r="41" spans="1:48">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>1045207000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>863772000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>1036961000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>428952000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>5528027000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>682765000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>154670000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>260074000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>254607000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>153726000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>78945000.0</v>
       </c>
-      <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
-      <c r="AO41">
+      <c r="AO41"/>
+      <c r="AP41">
         <v>99765000.0</v>
       </c>
-      <c r="AP41"/>
-      <c r="AQ41">
+      <c r="AQ41"/>
+      <c r="AR41">
         <v>82843000.0</v>
       </c>
-      <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
-      <c r="AU41">
+      <c r="AU41"/>
+      <c r="AV41">
         <v>43438000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:47">
+    <row r="42" spans="1:48">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
-      <c r="F42">
+      <c r="F42"/>
+      <c r="G42">
         <v>-14719000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-612000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-13687000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-12783000.0</v>
       </c>
-      <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42">
         <v>-8417000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16409000.0</v>
       </c>
       <c r="N42">
         <v>-16409000.0</v>
       </c>
       <c r="O42">
+        <v>-16409000.0</v>
+      </c>
+      <c r="P42">
         <v>6992369000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>7044397000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-67057000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-42554000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-97616000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-36363000.0</v>
       </c>
       <c r="U42">
         <v>-36363000.0</v>
       </c>
       <c r="V42">
+        <v>-36363000.0</v>
+      </c>
+      <c r="W42">
         <v>-36362000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-117521000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35588000.0</v>
       </c>
       <c r="Y42">
         <v>-35588000.0</v>
       </c>
       <c r="Z42">
+        <v>-35588000.0</v>
+      </c>
+      <c r="AA42">
         <v>2041520000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2068305000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2067207000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>849387000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>848367000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>848328000.0</v>
       </c>
       <c r="AF42">
         <v>848328000.0</v>
       </c>
       <c r="AG42">
+        <v>848328000.0</v>
+      </c>
+      <c r="AH42">
         <v>836205000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>309535000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>309590000.0</v>
       </c>
-      <c r="AJ42"/>
       <c r="AK42"/>
-      <c r="AL42">
+      <c r="AL42"/>
+      <c r="AM42">
         <v>405000.0</v>
       </c>
-      <c r="AM42"/>
       <c r="AN42"/>
-      <c r="AO42">
-[...1 lines deleted...]
-      </c>
+      <c r="AO42"/>
       <c r="AP42">
         <v>1.0</v>
       </c>
       <c r="AQ42">
-        <v>-63000.0</v>
+        <v>1.0</v>
       </c>
       <c r="AR42">
         <v>-63000.0</v>
       </c>
-      <c r="AS42"/>
+      <c r="AS42">
+        <v>-63000.0</v>
+      </c>
       <c r="AT42"/>
       <c r="AU42"/>
-    </row>
-    <row r="43" spans="1:47">
+      <c r="AV42"/>
+    </row>
+    <row r="43" spans="1:48">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
-    </row>
-    <row r="44" spans="1:47">
+      <c r="AV43"/>
+    </row>
+    <row r="44" spans="1:48">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
-    </row>
-    <row r="45" spans="1:47">
+      <c r="AV44"/>
+    </row>
+    <row r="45" spans="1:48">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>559347000.0</v>
+      </c>
+      <c r="C45">
         <v>543270000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>539388000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>488728000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>476112000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>442494000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>437180000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>448978000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>241684000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>232714000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>211370000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>215593000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>218691000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>209580000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>221681000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>225835000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
-    </row>
-    <row r="46" spans="1:47">
+      <c r="AV45"/>
+    </row>
+    <row r="46" spans="1:48">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>355651000.0</v>
+      </c>
+      <c r="C46">
         <v>359162000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>381213000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>367318000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>377545000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>359211000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>369942000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>360063000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>193647000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>187076000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>167547000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>173677000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>179317000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>180923000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>188019000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>193905000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>200804000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42980000.0</v>
       </c>
       <c r="S46">
         <v>42980000.0</v>
       </c>
       <c r="T46">
+        <v>42980000.0</v>
+      </c>
+      <c r="U46">
         <v>36346000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>35737000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>32292000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>29899000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>27681000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>27422000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>26923000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>22465000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>15418000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>14980000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>13772000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>13826000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>11455000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>6511000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>5572000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>5536000.0</v>
       </c>
-      <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
-      <c r="AM46">
-[...1 lines deleted...]
-      </c>
+      <c r="AM46"/>
       <c r="AN46">
         <v>5279000.0</v>
       </c>
       <c r="AO46">
-        <v>5113000.0</v>
+        <v>5279000.0</v>
       </c>
       <c r="AP46">
         <v>5113000.0</v>
       </c>
       <c r="AQ46">
-        <v>4739000.0</v>
+        <v>5113000.0</v>
       </c>
       <c r="AR46">
         <v>4739000.0</v>
       </c>
-      <c r="AS46"/>
+      <c r="AS46">
+        <v>4739000.0</v>
+      </c>
       <c r="AT46"/>
       <c r="AU46"/>
-    </row>
-    <row r="47" spans="1:47">
+      <c r="AV46"/>
+    </row>
+    <row r="47" spans="1:48">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>173677000.0</v>
       </c>
-      <c r="M47"/>
       <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>188019000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>193905000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>47048000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>204039000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>36150000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>36346000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>35737000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>32292000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>29899000.0</v>
       </c>
-      <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
-      <c r="AO47">
+      <c r="AO47"/>
+      <c r="AP47">
         <v>1675689000.0</v>
       </c>
-      <c r="AP47"/>
-      <c r="AQ47">
+      <c r="AQ47"/>
+      <c r="AR47">
         <v>1046220000.0</v>
       </c>
-      <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
-      <c r="AU47">
+      <c r="AU47"/>
+      <c r="AV47">
         <v>159920000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:47">
+    <row r="48" spans="1:48">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
-      <c r="Q48">
+      <c r="Q48"/>
+      <c r="R48">
         <v>67057000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55062000.0</v>
       </c>
       <c r="S48">
         <v>55062000.0</v>
       </c>
       <c r="T48">
+        <v>55062000.0</v>
+      </c>
+      <c r="U48">
         <v>80215000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>66052000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>87483000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>82984000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>68238000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>80608000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>103995000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>124889000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>119676000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>121879000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>101765000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>102503000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>90677000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>81125000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>77782000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>73336000.0</v>
       </c>
-      <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
-      <c r="AM48">
-[...1 lines deleted...]
-      </c>
+      <c r="AM48"/>
       <c r="AN48">
         <v>35439000.0</v>
       </c>
       <c r="AO48">
-        <v>30660000.0</v>
+        <v>35439000.0</v>
       </c>
       <c r="AP48">
         <v>30660000.0</v>
       </c>
       <c r="AQ48">
-        <v>26551000.0</v>
+        <v>30660000.0</v>
       </c>
       <c r="AR48">
         <v>26551000.0</v>
       </c>
-      <c r="AS48"/>
+      <c r="AS48">
+        <v>26551000.0</v>
+      </c>
       <c r="AT48"/>
       <c r="AU48"/>
-    </row>
-    <row r="49" spans="1:47">
+      <c r="AV48"/>
+    </row>
+    <row r="49" spans="1:48">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
-    </row>
-    <row r="50" spans="1:47">
+      <c r="AV49"/>
+    </row>
+    <row r="50" spans="1:48">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>566390000.0</v>
+      </c>
+      <c r="C50">
         <v>317018000.0</v>
       </c>
-      <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
-    </row>
-    <row r="51" spans="1:47">
+      <c r="AV50"/>
+    </row>
+    <row r="51" spans="1:48">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>32595956000.0</v>
+      </c>
+      <c r="C51">
         <v>31189037000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>29634014000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>16518447000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>15164289000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>15000691000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>11858685000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>11058247000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>10143702000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>9591260000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>9333941000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>9278878000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>8907579000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>8698873000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>8288191000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>7105271000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>6298749000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>5553098000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>4313957000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3834417000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2328476000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1896679000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1855696000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1947152000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>288314000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>294233000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1927872000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>751919000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>746500000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>707019000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>598384000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>564878000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>579138000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>618960000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>623277000.0</v>
       </c>
-      <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
-      <c r="AM51">
-[...1 lines deleted...]
-      </c>
+      <c r="AM51"/>
       <c r="AN51">
         <v>29763000.0</v>
       </c>
       <c r="AO51">
-        <v>1260000.0</v>
+        <v>29763000.0</v>
       </c>
       <c r="AP51">
         <v>1260000.0</v>
       </c>
       <c r="AQ51">
-        <v>3578000.0</v>
+        <v>1260000.0</v>
       </c>
       <c r="AR51">
         <v>3578000.0</v>
       </c>
-      <c r="AS51"/>
+      <c r="AS51">
+        <v>3578000.0</v>
+      </c>
       <c r="AT51"/>
       <c r="AU51"/>
-    </row>
-    <row r="52" spans="1:47">
+      <c r="AV51"/>
+    </row>
+    <row r="52" spans="1:48">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
+        <v>31137403000.0</v>
+      </c>
+      <c r="C52">
         <v>21420600000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>20154391000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3485806000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3092026000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3798901000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1726863000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1778194000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1376010000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1112511000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1017108000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1605377000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1727567000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1882289000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1902873000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>9643105000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>12995603000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1239141000.0</v>
       </c>
-      <c r="S52"/>
-      <c r="T52">
+      <c r="T52"/>
+      <c r="U52">
         <v>715517000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>189926000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>166116000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>98855000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>153479000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>260497000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>264921000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>167739000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1306000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>73572000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>94854000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1340000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>1338000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1455000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1410000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1376000.0</v>
       </c>
-      <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
-    </row>
-    <row r="53" spans="1:47">
+      <c r="AV52"/>
+    </row>
+    <row r="53" spans="1:48">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>5700403000.0</v>
+      </c>
+      <c r="C53">
         <v>5057603000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>4228155000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>23501352000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>20317720000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>21974602000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>20912538000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>18025471000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>15777410000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>15221772000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>14232021000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>12704526000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>11497605000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>9918159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9699546000.0</v>
       </c>
       <c r="P53">
         <v>9699546000.0</v>
       </c>
-      <c r="Q53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q53">
+        <v>9699546000.0</v>
+      </c>
+      <c r="R53"/>
       <c r="S53">
         <v>10429231000.0</v>
       </c>
       <c r="T53">
+        <v>10429231000.0</v>
+      </c>
+      <c r="U53">
         <v>11803381000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>873999000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>945234000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>5291914000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>545176000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>568117000.0</v>
       </c>
-      <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>428387000.0</v>
       </c>
-      <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-      <c r="AG53">
+      <c r="AG53"/>
+      <c r="AH53">
         <v>107853000.0</v>
       </c>
-      <c r="AH53"/>
-      <c r="AI53">
+      <c r="AI53"/>
+      <c r="AJ53">
         <v>314408000.0</v>
       </c>
-      <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
-    </row>
-    <row r="54" spans="1:47">
+      <c r="AV53"/>
+    </row>
+    <row r="54" spans="1:48">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
-    </row>
-    <row r="55" spans="1:47">
+      <c r="AV54"/>
+    </row>
+    <row r="55" spans="1:48">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>102751467000.0</v>
+      </c>
+      <c r="C55">
         <v>97855031000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>98562030000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>91808508000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>84732919000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>80558566000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>76458430000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>69928077000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>66573460000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>62546562000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>60351797000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>55078840000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>50003329000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>47701094000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>46343100000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>43844067000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>40933779000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38485390000.0</v>
       </c>
       <c r="S55">
         <v>38485390000.0</v>
       </c>
       <c r="T55">
+        <v>38485390000.0</v>
+      </c>
+      <c r="U55">
         <v>33670909000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>30156190000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>21247541000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>19795573000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>16474757000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>12388718000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>10452554000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>10019578000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>9229142000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>6753880000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>5947102000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>5641344000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>4999246000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>4634053000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>3799788000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>3578236000.0</v>
       </c>
-      <c r="AJ55"/>
       <c r="AK55"/>
       <c r="AL55"/>
-      <c r="AM55">
-[...1 lines deleted...]
-      </c>
+      <c r="AM55"/>
       <c r="AN55">
         <v>1849590000.0</v>
       </c>
       <c r="AO55">
-        <v>1652382000.0</v>
+        <v>1849590000.0</v>
       </c>
       <c r="AP55">
         <v>1652382000.0</v>
       </c>
       <c r="AQ55">
-        <v>1433992000.0</v>
+        <v>1652382000.0</v>
       </c>
       <c r="AR55">
         <v>1433992000.0</v>
       </c>
-      <c r="AS55"/>
+      <c r="AS55">
+        <v>1433992000.0</v>
+      </c>
       <c r="AT55"/>
-      <c r="AU55">
+      <c r="AU55"/>
+      <c r="AV55">
         <v>452065000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:47">
+    <row r="56" spans="1:48">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>10400395000.0</v>
+      </c>
+      <c r="C56">
         <v>9631296000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>11000507000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>34347339000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>29896256000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>30125777000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>29602508000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>24942462000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>24114838000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>23094006000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>21730058000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>19527023000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>17480158000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>18526773000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>16362605000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>7452663000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>5864152000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>21092862000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>20799517000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>17089522000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>12144022000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>6847578000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>11766863000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>9225276000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>6394599000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>3478924000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>4994232000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>4668115000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2733999000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>2251853000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>2166614000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1785414000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1596964000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1423639000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1008289000.0</v>
       </c>
-      <c r="AJ56"/>
       <c r="AK56"/>
       <c r="AL56"/>
-      <c r="AM56">
-[...1 lines deleted...]
-      </c>
+      <c r="AM56"/>
       <c r="AN56">
         <v>93087000.0</v>
       </c>
       <c r="AO56">
-        <v>149253000.0</v>
+        <v>93087000.0</v>
       </c>
       <c r="AP56">
         <v>149253000.0</v>
       </c>
       <c r="AQ56">
-        <v>62050000.0</v>
+        <v>149253000.0</v>
       </c>
       <c r="AR56">
         <v>62050000.0</v>
       </c>
-      <c r="AS56"/>
+      <c r="AS56">
+        <v>62050000.0</v>
+      </c>
       <c r="AT56"/>
       <c r="AU56"/>
-    </row>
-    <row r="57" spans="1:47">
+      <c r="AV56"/>
+    </row>
+    <row r="57" spans="1:48">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>31137403000.0</v>
+      </c>
+      <c r="C57">
         <v>21420600000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>20154391000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>65755738000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>60556316000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>57456246000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>54123817000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>49535228000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>46895397000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>43131209000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>42180105000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>38486622000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>34323279000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>32398544000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>31549701000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>27446613000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>25210710000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>24657158000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>18435120000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>21123259000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>18441672000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>15551475000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>14149654000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>10861073000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>8846177000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>6394541000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>5802012000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>4655920000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>3640664000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2972925000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2665082000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>2145359000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1896884000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1693939000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1614821000.0</v>
       </c>
-      <c r="AJ57"/>
       <c r="AK57"/>
       <c r="AL57"/>
       <c r="AM57"/>
       <c r="AN57"/>
-      <c r="AO57">
+      <c r="AO57"/>
+      <c r="AP57">
         <v>195160000.0</v>
       </c>
-      <c r="AP57"/>
-      <c r="AQ57">
+      <c r="AQ57"/>
+      <c r="AR57">
         <v>241419000.0</v>
       </c>
-      <c r="AR57"/>
       <c r="AS57"/>
       <c r="AT57"/>
-      <c r="AU57">
+      <c r="AU57"/>
+      <c r="AV57">
         <v>54288000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:47">
+    <row r="58" spans="1:48">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>92134446000.0</v>
+      </c>
+      <c r="C58">
         <v>87569031000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>88174284000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>82000376000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>75345087000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>71545716000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>67386123000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>61060738000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>57965924000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>54008110000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>52755106000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>47710614000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>42685671000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>40561188000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>39253996000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>36703672000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>33818398000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29972442000.0</v>
       </c>
       <c r="S58">
         <v>29972442000.0</v>
       </c>
       <c r="T58">
+        <v>29972442000.0</v>
+      </c>
+      <c r="U58">
         <v>25065936000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>21393560000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>17965729000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>16445084000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>13165451000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>10234566000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>8298476000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>7819626000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>7039226000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>5780743000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>4998758000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>4692311000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>4062909000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3714825000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>3411156000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>3194165000.0</v>
       </c>
-      <c r="AJ58"/>
       <c r="AK58"/>
       <c r="AL58"/>
-      <c r="AM58">
-[...1 lines deleted...]
-      </c>
+      <c r="AM58"/>
       <c r="AN58">
         <v>29763000.0</v>
       </c>
       <c r="AO58">
-        <v>1260000.0</v>
+        <v>29763000.0</v>
       </c>
       <c r="AP58">
         <v>1260000.0</v>
       </c>
       <c r="AQ58">
-        <v>3578000.0</v>
+        <v>1260000.0</v>
       </c>
       <c r="AR58">
         <v>3578000.0</v>
       </c>
-      <c r="AS58"/>
+      <c r="AS58">
+        <v>3578000.0</v>
+      </c>
       <c r="AT58"/>
-      <c r="AU58">
+      <c r="AU58"/>
+      <c r="AV58">
         <v>215639000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:47">
+    <row r="59" spans="1:48">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
-    </row>
-    <row r="60" spans="1:47">
+      <c r="AV59"/>
+    </row>
+    <row r="60" spans="1:48">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>10508876000.0</v>
+      </c>
+      <c r="C60">
         <v>10069903000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>10164485000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>9679815000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>9289608000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>8900556000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>8895175000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>8707251000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>8461991000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>8392474000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>7471810000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>7260367000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>7203957000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>7030966000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>6992382000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>7044410000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>7034059000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8428169000.0</v>
       </c>
       <c r="S60">
         <v>8428169000.0</v>
       </c>
       <c r="T60">
+        <v>8428169000.0</v>
+      </c>
+      <c r="U60">
         <v>8535906000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>8636945000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>3232167000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>3301908000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>3250976000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2114612000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2145784000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>2195775000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2188217000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>972651000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>948084000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>948781000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>936183000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>918206000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>387432000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>383092000.0</v>
       </c>
-      <c r="AJ60"/>
       <c r="AK60"/>
-      <c r="AL60">
+      <c r="AL60"/>
+      <c r="AM60">
         <v>353571000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>305177000.0</v>
       </c>
       <c r="AN60">
         <v>305177000.0</v>
       </c>
       <c r="AO60">
-        <v>297819000.0</v>
+        <v>305177000.0</v>
       </c>
       <c r="AP60">
         <v>297819000.0</v>
       </c>
       <c r="AQ60">
-        <v>288002000.0</v>
+        <v>297819000.0</v>
       </c>
       <c r="AR60">
         <v>288002000.0</v>
       </c>
-      <c r="AS60"/>
-      <c r="AT60">
+      <c r="AS60">
+        <v>288002000.0</v>
+      </c>
+      <c r="AT60"/>
+      <c r="AU60">
         <v>274443000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>236426000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:47">
+    <row r="61" spans="1:48">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
-    </row>
-    <row r="62" spans="1:47">
+      <c r="AV61"/>
+    </row>
+    <row r="62" spans="1:48">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
+      <c r="AV62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8828,1144 +8955,1146 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B2">
-        <v>8416152000.0</v>
+        <v>8393480000.0</v>
       </c>
       <c r="C2">
         <v>5111090000.0</v>
       </c>
       <c r="D2">
         <v>4429157000.0</v>
       </c>
       <c r="E2">
         <v>3056087000.0</v>
       </c>
       <c r="F2">
         <v>1138823000.0</v>
       </c>
       <c r="G2"/>
       <c r="H2">
         <v>362746000.0</v>
       </c>
       <c r="I2">
         <v>242953000.0</v>
       </c>
       <c r="J2">
         <v>301696000.0</v>
       </c>
       <c r="K2">
         <v>407041000.0</v>
       </c>
       <c r="L2">
         <v>296450000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
         <v>19131000.0</v>
       </c>
       <c r="O2">
         <v>14303000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B3">
-        <v>334034000.0</v>
+        <v>340727000.0</v>
       </c>
       <c r="C3">
         <v>208829000.0</v>
       </c>
       <c r="D3">
         <v>160440000.0</v>
       </c>
       <c r="E3">
         <v>163972000.0</v>
       </c>
       <c r="F3">
         <v>58336000.0</v>
       </c>
       <c r="G3">
         <v>43659000.0</v>
       </c>
       <c r="H3">
         <v>14050000.0</v>
       </c>
       <c r="I3">
         <v>2607000.0</v>
       </c>
       <c r="J3">
         <v>1406000.0</v>
       </c>
       <c r="K3">
         <v>1275000.0</v>
       </c>
       <c r="L3">
         <v>3328000.0</v>
       </c>
       <c r="M3">
-        <v>-27591000.0</v>
+        <v>1712000.0</v>
       </c>
       <c r="N3">
-        <v>-16018000.0</v>
+        <v>781000.0</v>
       </c>
       <c r="O3">
-        <v>-13819000.0</v>
+        <v>324000.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B5">
-        <v>1592283000.0</v>
+        <v>1624187000.0</v>
       </c>
       <c r="C5">
         <v>1205550000.0</v>
       </c>
       <c r="D5">
         <v>439841000.0</v>
       </c>
       <c r="E5">
         <v>-178573000.0</v>
       </c>
       <c r="F5">
         <v>-231061000.0</v>
       </c>
       <c r="G5">
         <v>-63180000.0</v>
       </c>
       <c r="H5">
         <v>83107000.0</v>
       </c>
       <c r="I5">
         <v>93880000.0</v>
       </c>
       <c r="J5">
         <v>59759000.0</v>
       </c>
       <c r="K5">
         <v>29057000.0</v>
       </c>
       <c r="L5">
         <v>45281000.0</v>
       </c>
       <c r="M5">
-        <v>25964000.0</v>
+        <v>43737000.0</v>
       </c>
       <c r="N5">
-        <v>17751000.0</v>
+        <v>23383000.0</v>
       </c>
       <c r="O5">
-        <v>17540000.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B6">
-        <v>1926317000.0</v>
+        <v>1964914000.0</v>
       </c>
       <c r="C6">
         <v>1414379000.0</v>
       </c>
       <c r="D6">
         <v>600281000.0</v>
       </c>
       <c r="E6">
         <v>-14601000.0</v>
       </c>
       <c r="F6">
         <v>-172725000.0</v>
       </c>
       <c r="G6">
         <v>-19521000.0</v>
       </c>
       <c r="H6">
         <v>97157000.0</v>
       </c>
       <c r="I6">
         <v>96487000.0</v>
       </c>
       <c r="J6">
         <v>61165000.0</v>
       </c>
       <c r="K6">
         <v>30332000.0</v>
       </c>
       <c r="L6">
         <v>48609000.0</v>
       </c>
       <c r="M6">
-        <v>-1627000.0</v>
+        <v>45449000.0</v>
       </c>
       <c r="N6">
-        <v>1733000.0</v>
+        <v>24164000.0</v>
       </c>
       <c r="O6">
-        <v>3721000.0</v>
+        <v>324000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B9">
-        <v>6203615000.0</v>
+        <v>5984585000.0</v>
       </c>
       <c r="C9">
         <v>4600714000.0</v>
       </c>
       <c r="D9">
         <v>3210991000.0</v>
       </c>
       <c r="E9">
         <v>2479460000.0</v>
       </c>
       <c r="F9">
         <v>1626242000.0</v>
       </c>
       <c r="G9">
         <v>1120747000.0</v>
       </c>
       <c r="H9">
         <v>646601000.0</v>
       </c>
       <c r="I9">
         <v>445878000.0</v>
       </c>
       <c r="J9">
         <v>270210000.0</v>
       </c>
       <c r="K9">
         <v>186495000.0</v>
       </c>
       <c r="L9">
         <v>189981000.0</v>
       </c>
       <c r="M9">
         <v>106349000.0</v>
       </c>
       <c r="N9">
         <v>85222000.0</v>
       </c>
       <c r="O9">
         <v>123331000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B10">
-        <v>1592283000.0</v>
+        <v>1624187000.0</v>
       </c>
       <c r="C10">
         <v>1205550000.0</v>
       </c>
       <c r="D10">
         <v>439841000.0</v>
       </c>
       <c r="E10">
         <v>-178573000.0</v>
       </c>
       <c r="F10">
         <v>-231061000.0</v>
       </c>
       <c r="G10">
         <v>-7023000.0</v>
       </c>
       <c r="H10">
         <v>83107000.0</v>
       </c>
       <c r="I10">
         <v>93880000.0</v>
       </c>
       <c r="J10">
         <v>59759000.0</v>
       </c>
       <c r="K10">
         <v>29057000.0</v>
       </c>
       <c r="L10">
         <v>45281000.0</v>
       </c>
       <c r="M10">
         <v>25964000.0</v>
       </c>
       <c r="N10">
         <v>17751000.0</v>
       </c>
       <c r="O10">
         <v>17540000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B11">
-        <v>222410000.0</v>
+        <v>226866000.0</v>
       </c>
       <c r="C11">
         <v>232709000.0</v>
       </c>
       <c r="D11">
         <v>87581000.0</v>
       </c>
       <c r="E11">
         <v>-164494000.0</v>
       </c>
       <c r="F11">
         <v>-175993000.0</v>
       </c>
       <c r="G11">
         <v>-37709000.0</v>
       </c>
       <c r="H11">
         <v>1538000.0</v>
       </c>
       <c r="I11">
         <v>24045000.0</v>
       </c>
       <c r="J11">
         <v>5963000.0</v>
       </c>
       <c r="K11">
         <v>3228000.0</v>
       </c>
       <c r="L11">
         <v>11575000.0</v>
       </c>
       <c r="M11">
         <v>3801000.0</v>
       </c>
       <c r="N11">
         <v>615000.0</v>
       </c>
       <c r="O11">
         <v>1299000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B12">
-        <v>5859717000.0</v>
+        <v>5977127000.0</v>
       </c>
       <c r="C12">
         <v>3311638000.0</v>
       </c>
       <c r="D12">
         <v>2887573000.0</v>
       </c>
       <c r="E12">
         <v>1972850000.0</v>
       </c>
       <c r="F12">
         <v>543242000.0</v>
       </c>
       <c r="G12">
         <v>172275000.0</v>
       </c>
       <c r="H12">
         <v>255681000.0</v>
       </c>
       <c r="I12">
         <v>217282000.0</v>
       </c>
       <c r="J12">
         <v>276146000.0</v>
       </c>
       <c r="K12">
         <v>320838000.0</v>
       </c>
       <c r="L12">
         <v>236996000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B13">
         <v>8638477000.0</v>
       </c>
       <c r="C13">
         <v>7147082000.0</v>
       </c>
       <c r="D13">
         <v>6164935000.0</v>
       </c>
       <c r="E13">
         <v>4274395000.0</v>
       </c>
       <c r="F13">
         <v>2184857000.0</v>
       </c>
       <c r="G13">
         <v>951172000.0</v>
       </c>
       <c r="H13">
         <v>841902000.0</v>
       </c>
       <c r="I13">
         <v>636385000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B14">
         <v>-84931000.0</v>
       </c>
       <c r="C14">
         <v>-65709000.0</v>
       </c>
       <c r="D14">
         <v>-49917000.0</v>
       </c>
       <c r="E14">
         <v>2989000.0</v>
       </c>
       <c r="F14">
         <v>-30072000.0</v>
       </c>
       <c r="G14">
         <v>-12775000.0</v>
       </c>
       <c r="H14">
         <v>-2691000.0</v>
       </c>
       <c r="I14">
         <v>-2093000.0</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B15">
-        <v>1286610000.0</v>
+        <v>1312390000.0</v>
       </c>
       <c r="C15">
         <v>907132000.0</v>
       </c>
       <c r="D15">
         <v>302343000.0</v>
       </c>
       <c r="E15">
         <v>-11090000.0</v>
       </c>
       <c r="F15">
         <v>-72665000.0</v>
       </c>
       <c r="G15">
         <v>17911000.0</v>
       </c>
       <c r="H15">
         <v>78878000.0</v>
       </c>
       <c r="I15">
         <v>69835000.0</v>
       </c>
       <c r="J15">
         <v>48156000.0</v>
       </c>
       <c r="K15">
         <v>25358000.0</v>
       </c>
       <c r="L15">
         <v>32895000.0</v>
       </c>
       <c r="M15">
         <v>22163000.0</v>
       </c>
       <c r="N15">
         <v>17136000.0</v>
       </c>
       <c r="O15">
         <v>16241000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-11090000.0</v>
       </c>
       <c r="F16">
         <v>34625000.0</v>
       </c>
       <c r="G16">
         <v>-7197000.0</v>
       </c>
       <c r="H16">
         <v>78878000.0</v>
       </c>
       <c r="I16">
         <v>67742000.0</v>
       </c>
       <c r="J16">
         <v>48158000.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16">
         <v>2738000.0</v>
       </c>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B17">
         <v>1397321000.0</v>
       </c>
       <c r="C17">
         <v>972841000.0</v>
       </c>
       <c r="D17">
         <v>352260000.0</v>
       </c>
       <c r="E17">
         <v>-14079000.0</v>
       </c>
       <c r="F17">
         <v>64697000.0</v>
       </c>
       <c r="G17">
         <v>5578000.0</v>
       </c>
       <c r="H17">
         <v>81569000.0</v>
       </c>
       <c r="I17">
         <v>69835000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B18">
         <v>2661350000.0</v>
       </c>
       <c r="C18">
         <v>3835444000.0</v>
       </c>
       <c r="D18">
         <v>3277362000.0</v>
       </c>
       <c r="E18">
         <v>2301545000.0</v>
       </c>
       <c r="F18">
         <v>1597271000.0</v>
       </c>
       <c r="G18">
         <v>715717000.0</v>
       </c>
       <c r="H18">
         <v>586221000.0</v>
       </c>
       <c r="I18">
         <v>419103000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B21">
-        <v>1592283000.0</v>
+        <v>1624187000.0</v>
       </c>
       <c r="C21">
         <v>1205550000.0</v>
       </c>
       <c r="D21">
         <v>439841000.0</v>
       </c>
       <c r="E21">
         <v>-178573000.0</v>
       </c>
       <c r="F21">
         <v>-231061000.0</v>
       </c>
       <c r="G21">
         <v>78468000.0</v>
       </c>
       <c r="H21">
         <v>83107000.0</v>
       </c>
       <c r="I21">
         <v>93880000.0</v>
       </c>
       <c r="J21">
         <v>59759000.0</v>
       </c>
       <c r="K21">
         <v>29057000.0</v>
       </c>
       <c r="L21">
         <v>45281000.0</v>
       </c>
       <c r="M21">
         <v>27591000.0</v>
       </c>
       <c r="N21">
         <v>16018000.0</v>
       </c>
       <c r="O21">
         <v>13819000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B23">
-        <v>13027485000.0</v>
+        <v>12753878000.0</v>
       </c>
       <c r="C23">
         <v>8506254000.0</v>
       </c>
       <c r="D23">
         <v>7200307000.0</v>
       </c>
       <c r="E23">
         <v>5714120000.0</v>
       </c>
       <c r="F23">
         <v>2996126000.0</v>
       </c>
       <c r="G23">
         <v>1042279000.0</v>
       </c>
       <c r="H23">
         <v>926240000.0</v>
       </c>
       <c r="I23">
         <v>594951000.0</v>
       </c>
       <c r="J23">
         <v>512147000.0</v>
       </c>
       <c r="K23">
         <v>564479000.0</v>
       </c>
       <c r="L23">
         <v>441150000.0</v>
       </c>
       <c r="M23">
         <v>80385000.0</v>
       </c>
       <c r="N23">
         <v>67471000.0</v>
       </c>
       <c r="O23">
         <v>105791000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B25">
         <v>340727000.0</v>
       </c>
       <c r="C25">
         <v>208829000.0</v>
       </c>
       <c r="D25">
         <v>160440000.0</v>
       </c>
       <c r="E25">
         <v>163972000.0</v>
       </c>
       <c r="F25">
         <v>108748000.0</v>
       </c>
       <c r="G25">
         <v>42341000.0</v>
       </c>
       <c r="H25">
         <v>14050000.0</v>
       </c>
       <c r="I25">
         <v>2607000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>136</v>
+      </c>
+      <c r="B27">
+        <v>284998000.0</v>
+      </c>
       <c r="C27">
         <v>234989000.0</v>
       </c>
       <c r="D27">
         <v>93512000.0</v>
       </c>
       <c r="E27">
         <v>137942000.0</v>
       </c>
       <c r="F27">
         <v>145279000.0</v>
       </c>
       <c r="G27">
         <v>55354000.0</v>
       </c>
       <c r="H27">
         <v>40267000.0</v>
       </c>
       <c r="I27">
         <v>29317000.0</v>
       </c>
       <c r="J27">
         <v>16253000.0</v>
       </c>
       <c r="K27">
         <v>5774000.0</v>
       </c>
       <c r="L27">
         <v>4067000.0</v>
       </c>
       <c r="M27">
         <v>4940000.0</v>
       </c>
       <c r="N27">
         <v>4298000.0</v>
       </c>
       <c r="O27">
         <v>3892000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B28">
-        <v>1121070000.0</v>
+        <v>2949900000.0</v>
       </c>
       <c r="C28">
         <v>2422708000.0</v>
       </c>
       <c r="D28">
         <v>2119965000.0</v>
       </c>
       <c r="E28">
         <v>2064216000.0</v>
       </c>
       <c r="F28">
         <v>1443248000.0</v>
       </c>
       <c r="G28">
         <v>726100000.0</v>
       </c>
       <c r="H28">
         <v>410920000.0</v>
       </c>
       <c r="I28">
         <v>232164000.0</v>
       </c>
       <c r="J28">
         <v>140193000.0</v>
       </c>
       <c r="K28">
         <v>137324000.0</v>
       </c>
       <c r="L28">
         <v>113024000.0</v>
       </c>
       <c r="M28">
         <v>39368000.0</v>
       </c>
       <c r="N28">
         <v>53578000.0</v>
       </c>
       <c r="O28">
         <v>100837000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B29">
         <v>226866000.0</v>
       </c>
       <c r="C29">
         <v>232709000.0</v>
       </c>
       <c r="D29">
         <v>87581000.0</v>
       </c>
       <c r="E29">
         <v>-164494000.0</v>
       </c>
       <c r="F29">
         <v>-93608000.0</v>
       </c>
       <c r="G29">
         <v>-54665000.0</v>
       </c>
       <c r="H29">
         <v>1538000.0</v>
       </c>
       <c r="I29">
         <v>24045000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B30">
-        <v>4611333000.0</v>
+        <v>4360398000.0</v>
       </c>
       <c r="C30">
         <v>3395164000.0</v>
       </c>
       <c r="D30">
         <v>2771150000.0</v>
       </c>
       <c r="E30">
         <v>2658033000.0</v>
       </c>
       <c r="F30">
         <v>1857303000.0</v>
       </c>
       <c r="G30">
         <v>1042279000.0</v>
       </c>
       <c r="H30">
         <v>563494000.0</v>
       </c>
       <c r="I30">
         <v>351998000.0</v>
       </c>
       <c r="J30">
         <v>210451000.0</v>
       </c>
       <c r="K30">
         <v>157438000.0</v>
       </c>
       <c r="L30">
         <v>144700000.0</v>
       </c>
       <c r="M30">
         <v>80385000.0</v>
       </c>
       <c r="N30">
         <v>67471000.0</v>
       </c>
       <c r="O30">
         <v>105791000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>-528639000.0</v>
       </c>
       <c r="D31">
         <v>-358625000.0</v>
       </c>
       <c r="E31">
         <v>-265972000.0</v>
       </c>
       <c r="F31">
         <v>-155548000.0</v>
       </c>
       <c r="G31">
         <v>-85491000.0</v>
       </c>
       <c r="H31">
         <v>83107000.0</v>
       </c>
       <c r="I31">
         <v>93880000.0</v>
       </c>
       <c r="J31">
         <v>59759000.0</v>
       </c>
       <c r="K31">
         <v>29057000.0</v>
       </c>
       <c r="L31">
         <v>45281000.0</v>
       </c>
       <c r="M31">
         <v>-1627000.0</v>
       </c>
       <c r="N31">
         <v>1733000.0</v>
       </c>
       <c r="O31">
         <v>3721000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B32">
-        <v>14619768000.0</v>
+        <v>14378065000.0</v>
       </c>
       <c r="C32">
         <v>9711804000.0</v>
       </c>
       <c r="D32">
         <v>7640148000.0</v>
       </c>
       <c r="E32">
         <v>5535547000.0</v>
       </c>
       <c r="F32">
         <v>2765065000.0</v>
       </c>
       <c r="G32">
         <v>1120747000.0</v>
       </c>
       <c r="H32">
         <v>1009347000.0</v>
       </c>
       <c r="I32">
         <v>688831000.0</v>
       </c>
       <c r="J32">
         <v>571906000.0</v>
       </c>
@@ -9984,3500 +10113,3578 @@
       <c r="O32">
         <v>123331000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AU32"/>
+  <dimension ref="A1:AV32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:47">
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B2">
-        <v>2532302334.0</v>
+        <v>2716842005.0</v>
       </c>
       <c r="C2">
-        <v>2489449012.0</v>
+        <v>2532748000.0</v>
       </c>
       <c r="D2">
+        <v>2413017000.0</v>
+      </c>
+      <c r="E2">
         <v>2294555000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1993207000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1720136000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1436860000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1307044000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1193891000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1227304000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1136642000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1178297000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1090766000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1037492000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>-591091000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>842791000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>715287000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>657655000.0</v>
       </c>
-      <c r="S2"/>
-      <c r="T2">
+      <c r="T2"/>
+      <c r="U2">
         <v>303690000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>286804000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>140166000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>152369000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>87617000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>75998000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>120439000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>107713000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>92154000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>93103000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>70393000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>63986000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>61617000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>53098000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>64251000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>86105000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>64267000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>79518000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>95793000.0</v>
       </c>
-      <c r="AM2"/>
       <c r="AN2"/>
-      <c r="AO2">
+      <c r="AO2"/>
+      <c r="AP2">
         <v>13500000.0</v>
       </c>
-      <c r="AP2"/>
-      <c r="AQ2">
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>10224000.0</v>
       </c>
-      <c r="AR2"/>
-      <c r="AS2">
+      <c r="AS2"/>
+      <c r="AT2">
         <v>8907000.0</v>
       </c>
-      <c r="AT2"/>
-      <c r="AU2">
+      <c r="AU2"/>
+      <c r="AV2">
         <v>14303000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:47">
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
-        <v>111</v>
-[...4 lines deleted...]
-      <c r="C3"/>
+        <v>112</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>93367000.0</v>
+      </c>
       <c r="D3">
+        <v>112127000.0</v>
+      </c>
+      <c r="E3">
         <v>84524000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>76631000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>67445000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>60545000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>53349000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>53035000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>41900000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>41172000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>40561000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>41325000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>37382000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>56363000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>35619000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>35193000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>36797000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>36478000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>30883000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>26819000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>17685000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>15213000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>11610000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>9724000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5794000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4792000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4049000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3463000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1746000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>990000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>838000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>435000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>344000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>357000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>343000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>342000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>340000.0</v>
       </c>
-      <c r="AM3">
-[...1 lines deleted...]
-      </c>
       <c r="AN3">
-        <v>-6816000.0</v>
+        <v>466500.0</v>
       </c>
       <c r="AO3">
-        <v>-6979500.0</v>
+        <v>466500.0</v>
       </c>
       <c r="AP3">
-        <v>-6979500.0</v>
+        <v>389500.0</v>
       </c>
       <c r="AQ3">
-        <v>-3134500.0</v>
+        <v>389500.0</v>
       </c>
       <c r="AR3">
-        <v>-3134500.0</v>
+        <v>266500.0</v>
       </c>
       <c r="AS3">
-        <v>-4874500.0</v>
+        <v>266500.0</v>
       </c>
       <c r="AT3">
-        <v>-4874500.0</v>
-[...3 lines deleted...]
-    <row r="4" spans="1:47">
+        <v>124000.0</v>
+      </c>
+      <c r="AU3">
+        <v>124000.0</v>
+      </c>
+      <c r="AV3"/>
+    </row>
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
-    </row>
-    <row r="5" spans="1:47">
+      <c r="AV4"/>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
-        <v>113</v>
-[...4 lines deleted...]
-      <c r="C5"/>
+        <v>114</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>477118000.0</v>
+      </c>
       <c r="D5">
+        <v>465186000.0</v>
+      </c>
+      <c r="E5">
         <v>417925000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>383527000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>357545000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>340267000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>293953000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>297607000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>273732000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>208289000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>145354000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>80299000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>5897000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-20307000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-70043000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>11871000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-100094000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>239427000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>34917000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-117652000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>5221000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>7298000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-15744000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-9425000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-31215000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>23975000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>9957000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>44651000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>4522000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>26934000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>25679000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>23382000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>17885000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>19695000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>13480000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>15798000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>3789000.0</v>
       </c>
-      <c r="AM5">
-[...1 lines deleted...]
-      </c>
       <c r="AN5">
-        <v>6236000.0</v>
+        <v>3360000.0</v>
       </c>
       <c r="AO5">
-        <v>6746000.0</v>
+        <v>3360000.0</v>
       </c>
       <c r="AP5">
-        <v>6746000.0</v>
+        <v>12786000.0</v>
       </c>
       <c r="AQ5">
-        <v>4345500.0</v>
+        <v>12786000.0</v>
       </c>
       <c r="AR5">
-        <v>4345500.0</v>
+        <v>453000.0</v>
       </c>
       <c r="AS5">
-        <v>5306000.0</v>
+        <v>453000.0</v>
       </c>
       <c r="AT5">
-        <v>5306000.0</v>
-[...3 lines deleted...]
-    <row r="6" spans="1:47">
+        <v>0.0</v>
+      </c>
+      <c r="AU5">
+        <v>0.0</v>
+      </c>
+      <c r="AV5"/>
+    </row>
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B6">
-        <v>559808421.0</v>
+        <v>522400623.0</v>
       </c>
       <c r="C6">
-        <v>472259511.0</v>
+        <v>570485000.0</v>
       </c>
       <c r="D6">
+        <v>577313000.0</v>
+      </c>
+      <c r="E6">
         <v>502449000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>460158000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>424990000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>400812000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>347302000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>350642000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>315632000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>249461000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>185915000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>121624000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>43279000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>36056000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-34424000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>47064000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-63297000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>274688000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>65800000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-90833000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>22906000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>22511000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-4134000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>299000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-25421000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>28767000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>14006000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>48114000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>6268000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>27924000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>26517000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>23817000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>18229000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>20052000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>13823000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>16140000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>4129000.0</v>
       </c>
-      <c r="AM6">
-[...1 lines deleted...]
-      </c>
       <c r="AN6">
-        <v>-580000.0</v>
+        <v>3826500.0</v>
       </c>
       <c r="AO6">
-        <v>-233500.0</v>
+        <v>3826500.0</v>
       </c>
       <c r="AP6">
-        <v>-233500.0</v>
+        <v>13175500.0</v>
       </c>
       <c r="AQ6">
-        <v>1211000.0</v>
+        <v>13175500.0</v>
       </c>
       <c r="AR6">
-        <v>1211000.0</v>
+        <v>719500.0</v>
       </c>
       <c r="AS6">
-        <v>431500.0</v>
+        <v>719500.0</v>
       </c>
       <c r="AT6">
-        <v>431500.0</v>
-[...3 lines deleted...]
-    <row r="7" spans="1:47">
+        <v>124000.0</v>
+      </c>
+      <c r="AU6">
+        <v>124000.0</v>
+      </c>
+      <c r="AV6"/>
+    </row>
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
-    </row>
-    <row r="8" spans="1:47">
+      <c r="AV7"/>
+    </row>
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
-    </row>
-    <row r="9" spans="1:47">
+      <c r="AV8"/>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B9">
-        <v>1688798503.0</v>
+        <v>1866522396.0</v>
       </c>
       <c r="C9">
-        <v>1826233353.0</v>
+        <v>1659719000.0</v>
       </c>
       <c r="D9">
+        <v>1705264000.0</v>
+      </c>
+      <c r="E9">
         <v>1521368000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1433833000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1296684000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1348761000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1204715000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1057351000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>935884000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>928489000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>857597000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>751474000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>659393000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>712566000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>587191000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>626774000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>512637000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>871909000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>441407000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>266871000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>382645000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>347207000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>250218000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>201642000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>163548000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>209316000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>163397000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>144274000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>129190000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>134486000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>124935000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>103152000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>76337000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>60886000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>67066000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>65085000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>53576000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26258000.0</v>
       </c>
       <c r="AN9">
         <v>26258000.0</v>
       </c>
       <c r="AO9">
-        <v>26916500.0</v>
+        <v>26258000.0</v>
       </c>
       <c r="AP9">
         <v>26916500.0</v>
       </c>
       <c r="AQ9">
-        <v>21313000.0</v>
+        <v>26916500.0</v>
       </c>
       <c r="AR9">
         <v>21313000.0</v>
       </c>
       <c r="AS9">
-        <v>21298000.0</v>
+        <v>21313000.0</v>
       </c>
       <c r="AT9">
         <v>21298000.0</v>
       </c>
-      <c r="AU9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:47">
+      <c r="AU9">
+        <v>21298000.0</v>
+      </c>
+      <c r="AV9"/>
+    </row>
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B10">
-        <v>468188777.0</v>
+        <v>522400623.0</v>
       </c>
       <c r="C10">
-        <v>472259511.0</v>
+        <v>477118000.0</v>
       </c>
       <c r="D10">
+        <v>465186000.0</v>
+      </c>
+      <c r="E10">
         <v>417925000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>383527000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>357545000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>340267000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>293953000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>297607000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>273732000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>208289000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>145354000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>80299000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5897000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-20307000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-70043000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>11871000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-100094000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1009000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>34917000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-117652000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>5221000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>7298000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-15744000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-9425000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-31215000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>23975000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>9957000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>44651000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>4522000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>26934000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>25679000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>23382000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>17885000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>19695000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>13480000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>15798000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>3789000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6236000.0</v>
       </c>
       <c r="AN10">
         <v>6236000.0</v>
       </c>
       <c r="AO10">
-        <v>6746000.0</v>
+        <v>6236000.0</v>
       </c>
       <c r="AP10">
         <v>6746000.0</v>
       </c>
       <c r="AQ10">
-        <v>3569500.0</v>
+        <v>6746000.0</v>
       </c>
       <c r="AR10">
         <v>3569500.0</v>
       </c>
       <c r="AS10">
-        <v>5306000.0</v>
+        <v>3569500.0</v>
       </c>
       <c r="AT10">
         <v>5306000.0</v>
       </c>
-      <c r="AU10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:47">
+      <c r="AU10">
+        <v>5306000.0</v>
+      </c>
+      <c r="AV10"/>
+    </row>
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B11">
-        <v>58456131.0</v>
+        <v>66603621.0</v>
       </c>
       <c r="C11">
-        <v>63781313.0</v>
+        <v>59571000.0</v>
       </c>
       <c r="D11">
+        <v>62826000.0</v>
+      </c>
+      <c r="E11">
         <v>61920000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>51361000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>50759000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>45312000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>33942000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>74943000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>78512000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>48579000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>41194000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>16127000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-18319000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-49120000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-40448000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-3654000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-71272000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-26461000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>569000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-87154000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-15616000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-12096000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-7684000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-12110000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-22774000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-749000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-1863000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>11712000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-7562000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4609000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>6592000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>6126000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>6718000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>4976000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2786000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-191000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-2489000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>527500.0</v>
       </c>
       <c r="AN11">
         <v>527500.0</v>
       </c>
       <c r="AO11">
-        <v>1373000.0</v>
+        <v>527500.0</v>
       </c>
       <c r="AP11">
         <v>1373000.0</v>
       </c>
       <c r="AQ11">
-        <v>-388000.0</v>
+        <v>1373000.0</v>
       </c>
       <c r="AR11">
         <v>-388000.0</v>
       </c>
       <c r="AS11">
-        <v>695500.0</v>
+        <v>-388000.0</v>
       </c>
       <c r="AT11">
         <v>695500.0</v>
       </c>
-      <c r="AU11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:47">
+      <c r="AU11">
+        <v>695500.0</v>
+      </c>
+      <c r="AV11"/>
+    </row>
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B12">
-        <v>1718701207.0</v>
+        <v>1852547355.0</v>
       </c>
       <c r="C12">
-        <v>1746549855.0</v>
+        <v>1751480000.0</v>
       </c>
       <c r="D12">
+        <v>1720390000.0</v>
+      </c>
+      <c r="E12">
         <v>1653759000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1423958000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1179020000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>941131000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>835617000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>772643000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>762247000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>752198000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>770398000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>692206000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>672771000.0</v>
       </c>
-      <c r="O12">
-[...1 lines deleted...]
-      </c>
       <c r="P12">
+        <v>112461264.0</v>
+      </c>
+      <c r="Q12">
         <v>579678000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>465041000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>336771000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>336768000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>138587000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>86261000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>56155000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>100882000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>48415000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>37081000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>75494000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>69620000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>66448000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>65822000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>54400000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>54831000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>57940000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>51703000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>52808000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>55506000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>64490000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>72517000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>83918000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12">
         <v>36992000.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>16934000.0</v>
       </c>
-      <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>5869000.0</v>
       </c>
-      <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>6508000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:47">
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B13">
+        <v>2604872000.0</v>
+      </c>
+      <c r="C13">
         <v>2569450000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2476970000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2226423000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2128214000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1806870000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1641482000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1970383000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1802311000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1732912000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1691613000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1588955000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1494281000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1383851000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2342580000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>788343000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>622312000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>854019000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>789027000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>597798000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>429375000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>368657000.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
-    </row>
-    <row r="14" spans="1:47">
+      <c r="AV13"/>
+    </row>
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B14">
+        <v>-24576000.0</v>
+      </c>
+      <c r="C14">
         <v>-22759000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-27968000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-19660000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-17035000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-20197000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-19766000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-17340000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-16186000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-12427000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-8810000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-12870000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-15426000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-12811000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3423000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-413000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-32115000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-10467000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3732000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-5044000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-8592000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-5965000.0</v>
       </c>
-      <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
-    </row>
-    <row r="15" spans="1:47">
+      <c r="AV14"/>
+    </row>
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B15">
-        <v>387399573.0</v>
+        <v>430663401.0</v>
       </c>
       <c r="C15">
-        <v>380084915.0</v>
+        <v>394788000.0</v>
       </c>
       <c r="D15">
+        <v>374392000.0</v>
+      </c>
+      <c r="E15">
         <v>336345000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>315131000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>286589000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>275189000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>242671000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>206478000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>182793000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>150900000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>91291000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>48746000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>11405000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>32236000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-30008000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-16590000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3272000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>27470000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>35030000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-12029000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>14872000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>14746000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-12371000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>299000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-9871000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>23267000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>10609000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>32939000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>12076000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>20994000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>19087000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>17256000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>10911000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>14541000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>10449000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>15912000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>6177000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5708500.0</v>
       </c>
       <c r="AN15">
         <v>5708500.0</v>
       </c>
       <c r="AO15">
-        <v>5373000.0</v>
+        <v>5708500.0</v>
       </c>
       <c r="AP15">
         <v>5373000.0</v>
       </c>
       <c r="AQ15">
-        <v>3957500.0</v>
+        <v>5373000.0</v>
       </c>
       <c r="AR15">
         <v>3957500.0</v>
       </c>
       <c r="AS15">
-        <v>4610500.0</v>
+        <v>3957500.0</v>
       </c>
       <c r="AT15">
         <v>4610500.0</v>
       </c>
-      <c r="AU15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:47">
+      <c r="AU15">
+        <v>4610500.0</v>
+      </c>
+      <c r="AV15"/>
+    </row>
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>91291000.0</v>
       </c>
       <c r="N16">
         <v>91291000.0</v>
       </c>
       <c r="O16">
+        <v>91291000.0</v>
+      </c>
+      <c r="P16">
         <v>32236000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-30008000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>11997000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-37767000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-4099000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>14202000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>9649000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>14872000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>14746000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>5944000.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
-    </row>
-    <row r="17" spans="1:47">
+      <c r="AV16"/>
+    </row>
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B17">
+        <v>445685000.0</v>
+      </c>
+      <c r="C17">
         <v>417547000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>402360000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>356005000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>332166000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>306786000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>294955000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>260011000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>222664000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>195220000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>159710000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>104160000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>64172000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>24216000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>28813000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-29595000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>15525000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>27470000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>6371000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>19246000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>18241000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>20837000.0</v>
       </c>
-      <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
-    </row>
-    <row r="18" spans="1:47">
+      <c r="AV17"/>
+    </row>
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B18">
+        <v>793424000.0</v>
+      </c>
+      <c r="C18">
         <v>817970000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>756580000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>572664000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>704256000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>627850000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>700351000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1134766000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1029668000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>970665000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>939415000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>818557000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>802075000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>711080000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1751220000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>208665000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>157271000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>517251000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>540506000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>441605000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>322909000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>312502000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
-    </row>
-    <row r="19" spans="1:47">
+      <c r="AV18"/>
+    </row>
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-    </row>
-    <row r="20" spans="1:47">
+      <c r="AV19"/>
+    </row>
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
-    </row>
-    <row r="21" spans="1:47">
+      <c r="AV20"/>
+    </row>
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B21">
-        <v>468188777.0</v>
+        <v>522400623.0</v>
       </c>
       <c r="C21">
-        <v>472259511.0</v>
+        <v>477118000.0</v>
       </c>
       <c r="D21">
+        <v>465186000.0</v>
+      </c>
+      <c r="E21">
         <v>417925000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>383527000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>357545000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>340267000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>293953000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>297607000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>273732000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>208289000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>145354000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>80299000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>5897000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-20307000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-70043000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>11871000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-100094000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>327310000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>34917000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-117652000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5221000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>7298000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-15744000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-9425000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-31215000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>23975000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>9957000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>44651000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4522000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>26934000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>25679000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>23382000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>17885000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>19695000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>13480000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>15798000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>3789000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6816000.0</v>
       </c>
       <c r="AN21">
         <v>6816000.0</v>
       </c>
       <c r="AO21">
-        <v>6979500.0</v>
+        <v>6816000.0</v>
       </c>
       <c r="AP21">
         <v>6979500.0</v>
       </c>
       <c r="AQ21">
-        <v>3134500.0</v>
+        <v>6979500.0</v>
       </c>
       <c r="AR21">
         <v>3134500.0</v>
       </c>
       <c r="AS21">
-        <v>4874500.0</v>
+        <v>3134500.0</v>
       </c>
       <c r="AT21">
         <v>4874500.0</v>
       </c>
-      <c r="AU21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:47">
+      <c r="AU21">
+        <v>4874500.0</v>
+      </c>
+      <c r="AV21"/>
+    </row>
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
-    </row>
-    <row r="23" spans="1:47">
+      <c r="AV22"/>
+    </row>
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B23">
-        <v>3752912060.0</v>
+        <v>4060963778.0</v>
       </c>
       <c r="C23">
-        <v>3843422854.0</v>
+        <v>3715349000.0</v>
       </c>
       <c r="D23">
+        <v>3653095000.0</v>
+      </c>
+      <c r="E23">
         <v>3397998000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3043513000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2659275000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2445354000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2217806000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1953635000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1889456000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1856842000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1890540000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1761941000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1690988000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>141782000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1500025000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1330190000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1270386000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>666619000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>710180000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>671327000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>517590000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>492278000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>353579000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>287065000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>315202000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>293054000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>245594000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>192726000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>195061000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>171538000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>160873000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>132868000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>122703000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>127296000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>117853000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>128805000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>145580000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20022000.0</v>
       </c>
       <c r="AN23">
         <v>20022000.0</v>
       </c>
       <c r="AO23">
-        <v>20170499.0</v>
+        <v>20022000.0</v>
       </c>
       <c r="AP23">
         <v>20170499.0</v>
       </c>
       <c r="AQ23">
-        <v>17743499.0</v>
+        <v>20170499.0</v>
       </c>
       <c r="AR23">
         <v>17743499.0</v>
       </c>
       <c r="AS23">
-        <v>15992000.0</v>
+        <v>17743499.0</v>
       </c>
       <c r="AT23">
         <v>15992000.0</v>
       </c>
-      <c r="AU23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:47">
+      <c r="AU23">
+        <v>15992000.0</v>
+      </c>
+      <c r="AV23"/>
+    </row>
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
-    </row>
-    <row r="25" spans="1:47">
+      <c r="AV24"/>
+    </row>
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B25">
+        <v>110323000.0</v>
+      </c>
+      <c r="C25">
         <v>93367000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>112127000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>84524000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>76631000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>67445000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>60545000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>53349000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>53035000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>41900000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>41172000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>40561000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>41325000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>37382000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>56363000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>35619000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>35142000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>36848000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>35261000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>29720000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>26082000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>17685000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>15213000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>11610000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>9724000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5794000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4792000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4049000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3463000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1746000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>990000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>838000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>435000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>344000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>357000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>343000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>342000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>340000.0</v>
       </c>
-      <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
-    </row>
-    <row r="26" spans="1:47">
+      <c r="AV25"/>
+    </row>
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
-    </row>
-    <row r="27" spans="1:47">
+      <c r="AV26"/>
+    </row>
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B27"/>
-      <c r="C27"/>
+      <c r="C27">
+        <v>61661000.0</v>
+      </c>
       <c r="D27">
+        <v>83848000.0</v>
+      </c>
+      <c r="E27">
         <v>74816000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>67141000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>59193000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>70613000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>81309000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>48967000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>34101000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>29449000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>22921000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>21095000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>20038000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>39699000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>23423000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>32269000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>42551000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>42497000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>40482000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>33290000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>27356000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>55367000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>13906000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>14364000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>11238000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>12576000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>10291000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>8020000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>9380000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>10334000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>9240000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4558000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>5185000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>5335000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>4807000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3533000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2508000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1059500.0</v>
       </c>
       <c r="AN27">
         <v>1059500.0</v>
       </c>
       <c r="AO27">
-        <v>1410500.0</v>
+        <v>1059500.0</v>
       </c>
       <c r="AP27">
         <v>1410500.0</v>
       </c>
       <c r="AQ27">
-        <v>1268500.0</v>
+        <v>1410500.0</v>
       </c>
       <c r="AR27">
         <v>1268500.0</v>
       </c>
       <c r="AS27">
-        <v>880500.0</v>
+        <v>1268500.0</v>
       </c>
       <c r="AT27">
         <v>880500.0</v>
       </c>
-      <c r="AU27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:47">
+      <c r="AU27">
+        <v>880500.0</v>
+      </c>
+      <c r="AV27"/>
+    </row>
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B28">
-        <v>294760368.0</v>
+        <v>332346201.0</v>
       </c>
       <c r="C28">
-        <v>318213201.0</v>
+        <v>821558000.0</v>
       </c>
       <c r="D28">
+        <v>803812000.0</v>
+      </c>
+      <c r="E28">
         <v>740351000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>713619000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>692118000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>697826000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>636663000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>546148000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>542072000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>545449000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>540154000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>506609000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>527761000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>580789000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>523302000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>482578000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>470520000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>360763000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>306374000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>325333000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>232602000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>172804000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>185661000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>152549000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>136468000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>125822000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>128881000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>112297000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>98400000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>69543000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>64804000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>53618000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>44200000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>71547000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>35430000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>32780000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>32503000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10188000.0</v>
       </c>
       <c r="AN28">
         <v>10188000.0</v>
       </c>
       <c r="AO28">
-        <v>9496000.0</v>
+        <v>10188000.0</v>
       </c>
       <c r="AP28">
         <v>9496000.0</v>
       </c>
       <c r="AQ28">
-        <v>14002500.0</v>
+        <v>9496000.0</v>
       </c>
       <c r="AR28">
         <v>14002500.0</v>
       </c>
       <c r="AS28">
-        <v>12786500.0</v>
+        <v>14002500.0</v>
       </c>
       <c r="AT28">
         <v>12786500.0</v>
       </c>
-      <c r="AU28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:47">
+      <c r="AU28">
+        <v>12786500.0</v>
+      </c>
+      <c r="AV28"/>
+    </row>
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B29">
+        <v>65126000.0</v>
+      </c>
+      <c r="C29">
         <v>59571000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>62826000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>61920000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>51361000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>50759000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>45312000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>33942000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>74943000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>78512000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>48579000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>41194000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>16127000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-18319000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-49120000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-40448000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-3654000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-26461000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-19197000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-12719000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-46076000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-15616000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
-    </row>
-    <row r="30" spans="1:47">
+      <c r="AV29"/>
+    </row>
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B30">
-        <v>1220609726.0</v>
+        <v>1344121772.0</v>
       </c>
       <c r="C30">
-        <v>1353973841.0</v>
+        <v>1182601000.0</v>
       </c>
       <c r="D30">
+        <v>1240078000.0</v>
+      </c>
+      <c r="E30">
         <v>1103443000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1050306000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>939139000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1008494000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>910762000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>759744000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>662152000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>720200000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>712243000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>671175000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>653496000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>732873000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>657234000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>614903000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>612731000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>666619000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>406490000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>384523000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>377424000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>339909000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>265962000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>211067000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>194763000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>185341000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>153440000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>99623000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>124668000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>107552000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>99256000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>79770000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>58452000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>41191000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>53586000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>49287000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>49787000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20022000.0</v>
       </c>
       <c r="AN30">
         <v>20022000.0</v>
       </c>
       <c r="AO30">
-        <v>20170499.0</v>
+        <v>20022000.0</v>
       </c>
       <c r="AP30">
         <v>20170499.0</v>
       </c>
       <c r="AQ30">
-        <v>17743499.0</v>
+        <v>20170499.0</v>
       </c>
       <c r="AR30">
         <v>17743499.0</v>
       </c>
       <c r="AS30">
-        <v>15992000.0</v>
+        <v>17743499.0</v>
       </c>
       <c r="AT30">
         <v>15992000.0</v>
       </c>
-      <c r="AU30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:47">
+      <c r="AU30">
+        <v>15992000.0</v>
+      </c>
+      <c r="AV30"/>
+    </row>
+    <row r="31" spans="1:48">
       <c r="A31" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-190328000.0</v>
       </c>
-      <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>-179511000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>293953000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-111595000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-88553000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>209734000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>145354000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>80299000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>5897000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-20307000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-70043000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>11871000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100094000.0</v>
       </c>
       <c r="S31">
         <v>-100094000.0</v>
       </c>
       <c r="T31">
+        <v>-100094000.0</v>
+      </c>
+      <c r="U31">
         <v>34917000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-117652000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>5221000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>7298000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-15744000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-9425000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-31215000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>23975000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>9957000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>44651000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>4522000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>26934000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>25679000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>23382000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>17885000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>19695000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>13480000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>15798000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>3789000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4556000.0</v>
       </c>
       <c r="AN31">
         <v>4556000.0</v>
       </c>
       <c r="AO31">
-        <v>353000.0</v>
+        <v>4556000.0</v>
       </c>
       <c r="AP31">
         <v>353000.0</v>
       </c>
       <c r="AQ31">
-        <v>3343000.0</v>
+        <v>353000.0</v>
       </c>
       <c r="AR31">
         <v>3343000.0</v>
       </c>
       <c r="AS31">
-        <v>431500.0</v>
+        <v>3343000.0</v>
       </c>
       <c r="AT31">
         <v>431500.0</v>
       </c>
-      <c r="AU31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:47">
+      <c r="AU31">
+        <v>431500.0</v>
+      </c>
+      <c r="AV31"/>
+    </row>
+    <row r="32" spans="1:48">
       <c r="A32" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B32">
-        <v>4221100837.0</v>
+        <v>4583364401.0</v>
       </c>
       <c r="C32">
-        <v>4315682366.0</v>
+        <v>4192467000.0</v>
       </c>
       <c r="D32">
+        <v>4118281000.0</v>
+      </c>
+      <c r="E32">
         <v>3815923000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3427040000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3016820000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2785621000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2511759000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2251242000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2163188000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2065131000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2035894000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1842240000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1696885000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>121475000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1429982000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1342061000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1170292000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>871909000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>745097000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>553675000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>522811000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>499576000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>337835000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>277640000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>283987000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>317029000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>255551000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>237377000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>199583000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>198472000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>186552000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>156250000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>140588000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>146991000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>131333000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>144603000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>149369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26258000.0</v>
       </c>
       <c r="AN32">
         <v>26258000.0</v>
       </c>
       <c r="AO32">
-        <v>26916500.0</v>
+        <v>26258000.0</v>
       </c>
       <c r="AP32">
         <v>26916500.0</v>
       </c>
       <c r="AQ32">
-        <v>21313000.0</v>
+        <v>26916500.0</v>
       </c>
       <c r="AR32">
         <v>21313000.0</v>
       </c>
       <c r="AS32">
-        <v>21298000.0</v>
+        <v>21313000.0</v>
       </c>
       <c r="AT32">
         <v>21298000.0</v>
       </c>
       <c r="AU32">
+        <v>21298000.0</v>
+      </c>
+      <c r="AV32">
         <v>20566000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -13532,1097 +13739,1097 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B2">
         <v>1108394000.0</v>
       </c>
       <c r="C2">
         <v>4259379000.0</v>
       </c>
       <c r="D2">
         <v>1331648000.0</v>
       </c>
       <c r="E2">
         <v>500446000.0</v>
       </c>
       <c r="F2">
         <v>2154687000.0</v>
       </c>
       <c r="G2">
         <v>3114789000.0</v>
       </c>
       <c r="H2">
         <v>1548617000.0</v>
       </c>
       <c r="I2">
         <v>472262000.0</v>
       </c>
       <c r="J2">
         <v>532137000.0</v>
       </c>
       <c r="K2">
         <v>230287000.0</v>
       </c>
       <c r="L2">
         <v>93105000.0</v>
       </c>
       <c r="M2">
         <v>62050000.0</v>
       </c>
       <c r="N2">
         <v>106532000.0</v>
       </c>
       <c r="O2">
         <v>142564000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B3">
         <v>107416698</v>
       </c>
       <c r="C3">
         <v>509657000</v>
       </c>
       <c r="D3">
         <v>274091000</v>
       </c>
       <c r="E3">
         <v>290217000</v>
       </c>
       <c r="F3">
         <v>287980000</v>
       </c>
       <c r="G3">
         <v>152869000</v>
       </c>
       <c r="H3">
         <v>76215000</v>
       </c>
       <c r="I3">
         <v>29602000</v>
       </c>
       <c r="J3">
         <v>2677000</v>
       </c>
       <c r="K3">
         <v>1372000</v>
       </c>
       <c r="L3">
         <v>776000</v>
       </c>
       <c r="M3">
         <v>1965000</v>
       </c>
       <c r="N3">
         <v>2478000</v>
       </c>
       <c r="O3">
         <v>1051000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B6">
         <v>2556848000.0</v>
       </c>
       <c r="C6">
         <v>-3150985000.0</v>
       </c>
       <c r="D6">
         <v>2927731000.0</v>
       </c>
       <c r="E6">
         <v>831202000.0</v>
       </c>
       <c r="F6">
         <v>-1654241000.0</v>
       </c>
       <c r="G6">
         <v>-960102000.0</v>
       </c>
       <c r="H6">
         <v>1566172000.0</v>
       </c>
       <c r="I6">
         <v>1073804000.0</v>
       </c>
       <c r="J6">
         <v>-59875000.0</v>
       </c>
       <c r="K6">
         <v>301854000.0</v>
       </c>
       <c r="L6">
         <v>137182000.0</v>
       </c>
       <c r="M6">
         <v>31037000.0</v>
       </c>
       <c r="N6">
         <v>-44482000.0</v>
       </c>
       <c r="O6">
         <v>-36032000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B7">
         <v>-294394281.0</v>
       </c>
       <c r="C7">
         <v>1252208000.0</v>
       </c>
       <c r="D7">
         <v>5902922000.0</v>
       </c>
       <c r="E7">
         <v>1477884000.0</v>
       </c>
       <c r="F7">
         <v>572815000.0</v>
       </c>
       <c r="G7">
         <v>2734875000.0</v>
       </c>
       <c r="H7">
         <v>664083000.0</v>
       </c>
       <c r="I7">
         <v>462499000.0</v>
       </c>
       <c r="J7">
         <v>-96330000.0</v>
       </c>
       <c r="K7">
         <v>362826000.0</v>
       </c>
       <c r="L7">
         <v>22091000.0</v>
       </c>
       <c r="M7">
         <v>-409332000.0</v>
       </c>
       <c r="N7">
         <v>-280468000.0</v>
       </c>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
         <v>-42000.0</v>
       </c>
       <c r="G9">
         <v>21824000.0</v>
       </c>
       <c r="H9">
         <v>696000.0</v>
       </c>
       <c r="I9">
         <v>-327043000.0</v>
       </c>
       <c r="J9">
         <v>-71044000.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>-42000.0</v>
       </c>
       <c r="G11">
         <v>-27181000.0</v>
       </c>
       <c r="H11">
         <v>-5167000.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>609473000.0</v>
       </c>
       <c r="F12">
         <v>270674000.0</v>
       </c>
       <c r="G12">
         <v>69955000.0</v>
       </c>
       <c r="H12">
         <v>97298000.0</v>
       </c>
       <c r="I12">
         <v>71498000.0</v>
       </c>
       <c r="J12">
         <v>66490000.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-4038216000.0</v>
       </c>
       <c r="F13">
         <v>-6034360000.0</v>
       </c>
       <c r="G13">
         <v>-4897574000.0</v>
       </c>
       <c r="H13">
         <v>-1474499000.0</v>
       </c>
       <c r="I13">
         <v>-366443000.0</v>
       </c>
       <c r="J13">
         <v>-179141000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B14">
         <v>340727000.0</v>
       </c>
       <c r="C14">
         <v>208829000.0</v>
       </c>
       <c r="D14">
         <v>160440000.0</v>
       </c>
       <c r="E14">
         <v>163972000.0</v>
       </c>
       <c r="F14">
         <v>58336000.0</v>
       </c>
       <c r="G14">
         <v>43659000.0</v>
       </c>
       <c r="H14">
         <v>14050000.0</v>
       </c>
       <c r="I14">
         <v>2607000.0</v>
       </c>
       <c r="J14">
         <v>1406000.0</v>
       </c>
       <c r="K14">
         <v>1275000.0</v>
       </c>
       <c r="L14">
         <v>3328000.0</v>
       </c>
       <c r="M14">
         <v>1712000.0</v>
       </c>
       <c r="N14">
         <v>781000.0</v>
       </c>
       <c r="O14">
         <v>324000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B15">
         <v>238909029.0</v>
       </c>
       <c r="C15">
         <v>68813000.0</v>
       </c>
       <c r="D15">
         <v>23600000.0</v>
       </c>
       <c r="E15">
         <v>1221171000.0</v>
       </c>
       <c r="F15">
         <v>3122000.0</v>
       </c>
       <c r="G15">
         <v>37868000.0</v>
       </c>
       <c r="H15">
         <v>43571000.0</v>
       </c>
       <c r="I15">
         <v>23410000.0</v>
       </c>
       <c r="J15">
         <v>7274000.0</v>
       </c>
       <c r="K15">
         <v>7361000.0</v>
       </c>
       <c r="L15">
         <v>3325000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>86000.0</v>
       </c>
       <c r="O15">
         <v>515000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B16">
         <v>3801513000.0</v>
       </c>
       <c r="C16">
         <v>1108394000.0</v>
       </c>
       <c r="D16">
         <v>4259379000.0</v>
       </c>
       <c r="E16">
         <v>1331648000.0</v>
       </c>
       <c r="F16">
         <v>500446000.0</v>
       </c>
       <c r="G16">
         <v>2154687000.0</v>
       </c>
       <c r="H16">
         <v>3114789000.0</v>
       </c>
       <c r="I16">
         <v>1546066000.0</v>
       </c>
       <c r="J16">
         <v>472262000.0</v>
       </c>
       <c r="K16">
         <v>532141000.0</v>
       </c>
       <c r="L16">
         <v>230287000.0</v>
       </c>
       <c r="M16">
         <v>93087000.0</v>
       </c>
       <c r="N16">
         <v>62050000.0</v>
       </c>
       <c r="O16">
         <v>106532000.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B18">
         <v>2998570306.0</v>
       </c>
       <c r="C18">
         <v>3249403000.0</v>
       </c>
       <c r="D18">
         <v>7270018000.0</v>
       </c>
       <c r="E18">
         <v>1950022000.0</v>
       </c>
       <c r="F18">
         <v>-196336000.0</v>
       </c>
       <c r="G18">
         <v>2828016000.0</v>
       </c>
       <c r="H18">
         <v>783256000.0</v>
       </c>
       <c r="I18">
         <v>574744000.0</v>
       </c>
       <c r="J18">
         <v>17045000.0</v>
       </c>
       <c r="K18">
         <v>440109000.0</v>
       </c>
       <c r="L18">
         <v>89185000.0</v>
       </c>
       <c r="M18">
         <v>-340753000.0</v>
       </c>
       <c r="N18">
         <v>-216772000.0</v>
       </c>
       <c r="O18">
         <v>-41280000.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B19">
         <v>-4333294000.0</v>
       </c>
       <c r="C19">
         <v>-7727535000.0</v>
       </c>
       <c r="D19">
         <v>-4666404000.0</v>
       </c>
       <c r="E19">
         <v>-187649000.0</v>
       </c>
       <c r="F19">
         <v>-7192018000.0</v>
       </c>
       <c r="G19">
         <v>-4650686000.0</v>
       </c>
       <c r="H19">
         <v>-538683000.0</v>
       </c>
       <c r="I19">
         <v>-32024000.0</v>
       </c>
       <c r="J19">
         <v>-68902000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>823036000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>5398143000.0</v>
       </c>
       <c r="G20">
         <v>1266333000.0</v>
       </c>
       <c r="H20">
         <v>1288558000.0</v>
       </c>
       <c r="I20">
         <v>523353000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B22">
         <v>1286610460.0</v>
       </c>
       <c r="C22">
         <v>972841000.0</v>
       </c>
       <c r="D22">
         <v>352260000.0</v>
       </c>
       <c r="E22">
         <v>-14079000.0</v>
       </c>
       <c r="F22">
         <v>-55068000.0</v>
       </c>
       <c r="G22">
         <v>30686000.0</v>
       </c>
       <c r="H22">
         <v>81569000.0</v>
       </c>
       <c r="I22">
         <v>69835000.0</v>
       </c>
       <c r="J22">
         <v>53796000.0</v>
       </c>
       <c r="K22">
         <v>25829000.0</v>
       </c>
       <c r="L22">
         <v>33706000.0</v>
       </c>
       <c r="M22">
         <v>22163000.0</v>
       </c>
       <c r="N22">
         <v>17136000.0</v>
       </c>
       <c r="O22">
         <v>16241000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B23">
         <v>11842568000.0</v>
       </c>
       <c r="C23">
         <v>-52226000.0</v>
       </c>
       <c r="D23">
         <v>-22273000.0</v>
       </c>
       <c r="E23">
         <v>-187649000.0</v>
       </c>
       <c r="F23">
         <v>5462368000.0</v>
       </c>
       <c r="G23">
         <v>31629000.0</v>
       </c>
       <c r="H23">
         <v>-43571000.0</v>
       </c>
       <c r="I23">
         <v>-22876000.0</v>
       </c>
       <c r="J23">
         <v>-7441000.0</v>
       </c>
       <c r="K23">
         <v>74232000.0</v>
       </c>
       <c r="L23">
         <v>111138000.0</v>
       </c>
       <c r="M23">
         <v>343807000.0</v>
       </c>
       <c r="N23">
         <v>166008000.0</v>
       </c>
       <c r="O23">
         <v>5816000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B24">
         <v>-9189800928.0</v>
       </c>
       <c r="C24">
         <v>-427683000.0</v>
       </c>
       <c r="D24">
         <v>-256210000.0</v>
       </c>
       <c r="E24">
         <v>14000.0</v>
       </c>
       <c r="F24">
         <v>-255129000.0</v>
       </c>
       <c r="G24">
         <v>-128396000.0</v>
       </c>
       <c r="H24">
         <v>-62305000.0</v>
       </c>
       <c r="I24">
         <v>-23284000.0</v>
       </c>
       <c r="J24">
         <v>-996000.0</v>
       </c>
       <c r="K24">
         <v>-130274000.0</v>
       </c>
       <c r="L24">
         <v>52576000.0</v>
       </c>
       <c r="M24">
         <v>1067000.0</v>
       </c>
       <c r="N24">
         <v>3315000.0</v>
       </c>
       <c r="O24">
         <v>-568000.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B25">
         <v>2113770825.0</v>
       </c>
       <c r="C25">
         <v>1092473000.0</v>
       </c>
       <c r="D25">
         <v>1040906000.0</v>
       </c>
       <c r="E25">
         <v>776956000.0</v>
       </c>
       <c r="F25">
         <v>-660432000.0</v>
       </c>
       <c r="G25">
         <v>209374000.0</v>
       </c>
       <c r="H25">
         <v>103987000.0</v>
       </c>
       <c r="I25">
         <v>56733000.0</v>
       </c>
       <c r="J25">
         <v>56521000.0</v>
       </c>
       <c r="K25">
         <v>62507000.0</v>
       </c>
       <c r="L25">
         <v>33629000.0</v>
       </c>
       <c r="M25">
         <v>46606000.0</v>
       </c>
       <c r="N25">
         <v>48042000.0</v>
       </c>
       <c r="O25">
         <v>-56794000.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B26">
         <v>-26577471.0</v>
       </c>
       <c r="C26">
         <v>-18954000.0</v>
       </c>
       <c r="D26">
         <v>-16409000.0</v>
       </c>
       <c r="E26">
         <v>-16409000.0</v>
       </c>
       <c r="F26">
         <v>-29322000.0</v>
       </c>
       <c r="G26">
         <v>-153109000.0</v>
       </c>
       <c r="H26">
         <v>347921000.0</v>
       </c>
       <c r="I26">
         <v>-53000.0</v>
       </c>
       <c r="J26">
         <v>-280000.0</v>
       </c>
       <c r="K26">
         <v>-646000.0</v>
       </c>
       <c r="L26">
         <v>-1358000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>28792000.0</v>
       </c>
       <c r="D27">
         <v>32692000.0</v>
       </c>
       <c r="E27">
         <v>7036000.0</v>
       </c>
       <c r="F27">
         <v>469290000.0</v>
       </c>
       <c r="G27">
         <v>198975000.0</v>
       </c>
       <c r="H27">
         <v>103000.0</v>
       </c>
       <c r="I27">
         <v>1286000.0</v>
       </c>
       <c r="J27">
         <v>19859000.0</v>
       </c>
       <c r="K27">
         <v>54702000.0</v>
       </c>
       <c r="L27">
         <v>44745000.0</v>
       </c>
       <c r="M27">
         <v>63000.0</v>
       </c>
       <c r="N27">
         <v>215000.0</v>
       </c>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B28">
         <v>13874291789.0</v>
       </c>
       <c r="C28">
         <v>683043000.0</v>
       </c>
       <c r="D28">
         <v>-38682000.0</v>
       </c>
       <c r="E28">
         <v>-1221171000.0</v>
       </c>
       <c r="F28">
         <v>5429924000.0</v>
       </c>
       <c r="G28">
         <v>1106985000.0</v>
       </c>
       <c r="H28">
         <v>1244987000.0</v>
       </c>
       <c r="I28">
         <v>499890000.0</v>
       </c>
       <c r="J28">
         <v>-7379000.0</v>
       </c>
       <c r="K28">
         <v>-8003000.0</v>
       </c>
       <c r="L28">
         <v>-4579000.0</v>
       </c>
       <c r="M28">
         <v>370723000.0</v>
       </c>
       <c r="N28">
         <v>168975000.0</v>
       </c>
       <c r="O28">
         <v>5816000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B29">
         <v>3105987004.0</v>
       </c>
       <c r="C29">
         <v>3759060000.0</v>
       </c>
       <c r="D29">
         <v>7544109000.0</v>
       </c>
       <c r="E29">
         <v>2240239000.0</v>
       </c>
       <c r="F29">
         <v>91644000.0</v>
       </c>
       <c r="G29">
         <v>2980885000.0</v>
       </c>
       <c r="H29">
         <v>859471000.0</v>
       </c>
       <c r="I29">
         <v>604346000.0</v>
       </c>
       <c r="J29">
         <v>19722000.0</v>
       </c>
       <c r="K29">
         <v>441481000.0</v>
       </c>
       <c r="L29">
         <v>89961000.0</v>
       </c>
       <c r="M29">
         <v>-338788000.0</v>
       </c>
       <c r="N29">
         <v>-214294000.0</v>
       </c>
       <c r="O29">
         <v>-40229000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B30">
         <v>-14473655470.0</v>
       </c>
       <c r="C30">
         <v>-7727535000.0</v>
       </c>
       <c r="D30">
         <v>-4666404000.0</v>
       </c>
       <c r="E30">
         <v>-187649000.0</v>
       </c>
       <c r="F30">
         <v>-7175779000.0</v>
       </c>
       <c r="G30">
         <v>-5048977000.0</v>
       </c>
       <c r="H30">
         <v>-538683000.0</v>
       </c>
       <c r="I30">
         <v>-32024000.0</v>
       </c>
@@ -14644,3334 +14851,3400 @@
       <c r="O30">
         <v>-1619000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AU30"/>
+  <dimension ref="A1:AV30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:47">
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B2">
+        <v>4296629000.0</v>
+      </c>
+      <c r="C2">
         <v>3801513000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5695320000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4834125000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1458588000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1108394000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2273565000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2798363000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2830310000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4259379000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4297078000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3672219000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1791707000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1331648000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>838310000.0</v>
       </c>
       <c r="P2">
         <v>838310000.0</v>
       </c>
       <c r="Q2">
+        <v>838310000.0</v>
+      </c>
+      <c r="R2">
         <v>1171639000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>500446000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>500444000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5695748000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>922018000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2177652000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5337836000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3531562000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2643429000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3114789000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3337870000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1757365000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1528038000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1546066000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1201912000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>997662000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>420166000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>472262000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>576094000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>706902000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>647916000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>532214000.0</v>
       </c>
-      <c r="AM2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN2"/>
       <c r="AO2">
         <v>43601500.0</v>
       </c>
-      <c r="AP2"/>
-      <c r="AQ2">
+      <c r="AP2">
+        <v>43601500.0</v>
+      </c>
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>75392500.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>88735000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>97633500.0</v>
       </c>
-      <c r="AT2"/>
       <c r="AU2"/>
-    </row>
-    <row r="3" spans="1:47">
+      <c r="AV2"/>
+    </row>
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B3">
+        <v>16255000</v>
+      </c>
+      <c r="C3">
         <v>5357799</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>45808861</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>12024000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>154460000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>148025000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>148959000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4635040</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>328765000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>114977000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>66889000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>63573000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>70160000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>73469000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>53885</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5616000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>176631</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>245052000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>718969000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5827000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>85646000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>98984000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>40398000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>866000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>41030000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>58087000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>22715000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>14454000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>19973000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>19073000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>11597000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>8576000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>8521000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>908000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1719000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>386000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>5002000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>290000</v>
-      </c>
-[...1 lines deleted...]
-        <v>480000</v>
       </c>
       <c r="AN3">
         <v>480000</v>
       </c>
       <c r="AO3">
-        <v>502499</v>
+        <v>480000</v>
       </c>
       <c r="AP3">
         <v>502499</v>
       </c>
       <c r="AQ3">
-        <v>79000</v>
+        <v>502499</v>
       </c>
       <c r="AR3">
         <v>79000</v>
       </c>
       <c r="AS3">
-        <v>1160000</v>
+        <v>79000</v>
       </c>
       <c r="AT3">
         <v>1160000</v>
       </c>
       <c r="AU3">
+        <v>1160000</v>
+      </c>
+      <c r="AV3">
         <v>2974000</v>
       </c>
     </row>
-    <row r="4" spans="1:47">
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
-    </row>
-    <row r="5" spans="1:47">
+      <c r="AV4"/>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
-    </row>
-    <row r="6" spans="1:47">
+      <c r="AV5"/>
+    </row>
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B6">
+        <v>-1190525000.0</v>
+      </c>
+      <c r="C6">
         <v>498625000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1962232000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>861195000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3375537000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>350194000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1165171000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-524798000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-31947000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1429069000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-37699000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>624859000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1880512000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>460059000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>493338000.0</v>
       </c>
       <c r="P6">
         <v>493338000.0</v>
       </c>
       <c r="Q6">
+        <v>493338000.0</v>
+      </c>
+      <c r="R6">
         <v>377519000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>671208000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>671195000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-5243974000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4808989000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1255634000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-3160184000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1794023000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>888133000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-471360000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-223081000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1580505000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>229327000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-18028000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>344154000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>204250000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>577496000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-52096000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-103832000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-130808000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>58986000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>115702000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28083000.0</v>
       </c>
       <c r="AN6">
         <v>-28083000.0</v>
       </c>
       <c r="AO6">
-        <v>43601500.0</v>
+        <v>-28083000.0</v>
       </c>
       <c r="AP6">
         <v>43601500.0</v>
       </c>
       <c r="AQ6">
-        <v>-13342500.0</v>
+        <v>43601500.0</v>
       </c>
       <c r="AR6">
         <v>-13342500.0</v>
       </c>
       <c r="AS6">
-        <v>-8898500.0</v>
+        <v>-13342500.0</v>
       </c>
       <c r="AT6">
         <v>-8898500.0</v>
       </c>
-      <c r="AU6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:47">
+      <c r="AU6">
+        <v>-8898500.0</v>
+      </c>
+      <c r="AV6"/>
+    </row>
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B7">
+        <v>-4713605000.0</v>
+      </c>
+      <c r="C7">
         <v>-875962778.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>412274098.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2036071000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1817043000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-37511000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1655530000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>67355066.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>126921000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1779288000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1100186000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1447835000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2998030000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>356872000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>334608806.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-382038000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>20822705.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>537721000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>681280000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-2048411999.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1222625000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-555389000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1106656000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1672749000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1041987000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-375270000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-59136000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>495920000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>208864000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>23452000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>357648000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>114055000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>32461000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-41665000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-108122000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-154225000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>36402000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>158011000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-148840500.0</v>
       </c>
       <c r="AN7">
         <v>-148840500.0</v>
       </c>
       <c r="AO7">
-        <v>-55825500.0</v>
+        <v>-148840500.0</v>
       </c>
       <c r="AP7">
         <v>-55825500.0</v>
       </c>
       <c r="AQ7">
-        <v>-93597000.0</v>
+        <v>-55825500.0</v>
       </c>
       <c r="AR7">
         <v>-93597000.0</v>
       </c>
       <c r="AS7">
-        <v>-46637000.0</v>
+        <v>-93597000.0</v>
       </c>
       <c r="AT7">
         <v>-46637000.0</v>
       </c>
-      <c r="AU7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:47">
+      <c r="AU7">
+        <v>-46637000.0</v>
+      </c>
+      <c r="AV7"/>
+    </row>
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
-    </row>
-    <row r="9" spans="1:47">
+      <c r="AV8"/>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>-42000.0</v>
       </c>
-      <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>45081000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>-353671000.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9">
+      <c r="AB9"/>
+      <c r="AC9">
         <v>-172922000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-244617000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-12912000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-104346000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-96450000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-64571000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-61676000.0</v>
       </c>
-      <c r="AI9"/>
       <c r="AJ9"/>
-      <c r="AK9">
+      <c r="AK9"/>
+      <c r="AL9">
         <v>-38990000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-24310000.0</v>
       </c>
-      <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
-    </row>
-    <row r="10" spans="1:47">
+      <c r="AV9"/>
+    </row>
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
-    </row>
-    <row r="11" spans="1:47">
+      <c r="AV10"/>
+    </row>
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
         <v>26182000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-26182000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-42000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
         <v>-3924000.0</v>
       </c>
-      <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
-    </row>
-    <row r="12" spans="1:47">
+      <c r="AV11"/>
+    </row>
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>252578000.0</v>
       </c>
       <c r="N12">
         <v>252578000.0</v>
       </c>
       <c r="O12">
+        <v>252578000.0</v>
+      </c>
+      <c r="P12">
         <v>81753000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>196695000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>197118000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>837578000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>55341000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>129887000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>41483000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>41533000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>36178000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
-    </row>
-    <row r="13" spans="1:47">
+      <c r="AV12"/>
+    </row>
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-1431859000.0</v>
       </c>
       <c r="N13">
         <v>-1431859000.0</v>
       </c>
       <c r="O13">
+        <v>-1431859000.0</v>
+      </c>
+      <c r="P13">
         <v>-2667091000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1179024000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-400313000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>208212000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-1633674000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-1755634000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-1471154000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-1173898000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-1574393000.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
-    </row>
-    <row r="14" spans="1:47">
+      <c r="AV13"/>
+    </row>
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B14">
+        <v>110323000.0</v>
+      </c>
+      <c r="C14">
         <v>93367000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>112127000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>84524000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>76631000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>67445000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>60545000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>53349000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>53035000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>41900000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>41172000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>40561000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>41325000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>37382000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56363000.0</v>
       </c>
       <c r="P14">
         <v>56363000.0</v>
       </c>
       <c r="Q14">
+        <v>56363000.0</v>
+      </c>
+      <c r="R14">
         <v>35142000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>36797000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>36848000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>31620000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>26819000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>17685000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>15213000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>12446000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>9724000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>5794000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4792000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>4049000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>3463000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1746000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>990000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>838000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>435000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>344000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>357000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>343000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>342000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>340000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>466500.0</v>
       </c>
       <c r="AN14">
         <v>466500.0</v>
       </c>
       <c r="AO14">
-        <v>389500.0</v>
+        <v>466500.0</v>
       </c>
       <c r="AP14">
         <v>389500.0</v>
       </c>
       <c r="AQ14">
-        <v>266500.0</v>
+        <v>389500.0</v>
       </c>
       <c r="AR14">
         <v>266500.0</v>
       </c>
       <c r="AS14">
-        <v>124000.0</v>
+        <v>266500.0</v>
       </c>
       <c r="AT14">
         <v>124000.0</v>
       </c>
-      <c r="AU14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:47">
+      <c r="AU14">
+        <v>124000.0</v>
+      </c>
+      <c r="AV14"/>
+    </row>
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B15">
+        <v>3589000.0</v>
+      </c>
+      <c r="C15">
         <v>288400667.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>7791574.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>34782000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>4553000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>208146000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>9687000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>141174.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>66542000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2271000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>23600000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3655000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16049000.0</v>
       </c>
       <c r="N15">
         <v>16049000.0</v>
       </c>
       <c r="O15">
+        <v>16049000.0</v>
+      </c>
+      <c r="P15">
         <v>14440280.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1221171000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34800000.0</v>
       </c>
       <c r="S15">
         <v>34800000.0</v>
       </c>
       <c r="T15">
+        <v>34800000.0</v>
+      </c>
+      <c r="U15">
         <v>9307000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3122000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>10373000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>37868000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2200000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>14436000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>13558000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>32200000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>11354000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>12813000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>8033000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>13618000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>6171000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>7224000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>223000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2418000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>923000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>3933000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3934000.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
-      <c r="AO15">
-[...1 lines deleted...]
-      </c>
+      <c r="AO15"/>
       <c r="AP15">
         <v>3318500.0</v>
       </c>
       <c r="AQ15">
+        <v>3318500.0</v>
+      </c>
+      <c r="AR15">
         <v>86000.0</v>
       </c>
-      <c r="AR15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS15"/>
       <c r="AT15">
         <v>2354000.0</v>
       </c>
       <c r="AU15">
+        <v>2354000.0</v>
+      </c>
+      <c r="AV15">
         <v>515000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:47">
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B16">
+        <v>3106104000.0</v>
+      </c>
+      <c r="C16">
         <v>4296629000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3801513000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5695320000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4834125000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1458588000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1108394000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2273565000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2798363000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2830310000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4259379000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4297078000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3672219000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1791707000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1331648000.0</v>
       </c>
       <c r="P16">
         <v>1331648000.0</v>
       </c>
       <c r="Q16">
+        <v>1331648000.0</v>
+      </c>
+      <c r="R16">
         <v>1549158000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1171654000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1171639000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>451774000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5731007000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>922018000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2177652000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5325585000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3531562000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2643429000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3114789000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3337870000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1757365000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1528038000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1546066000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1201912000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>997662000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>420166000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>472262000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>576094000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>706902000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>647916000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28083000.0</v>
       </c>
       <c r="AN16">
         <v>-28083000.0</v>
       </c>
       <c r="AO16">
-        <v>43601500.0</v>
+        <v>-28083000.0</v>
       </c>
       <c r="AP16">
         <v>43601500.0</v>
       </c>
       <c r="AQ16">
+        <v>43601500.0</v>
+      </c>
+      <c r="AR16">
         <v>-13342500.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>75392500.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>88735000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-8898500.0</v>
       </c>
-      <c r="AU16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:47">
+      <c r="AV16"/>
+    </row>
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
-    </row>
-    <row r="18" spans="1:47">
+      <c r="AV17"/>
+    </row>
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B18">
+        <v>-3280498000.0</v>
+      </c>
+      <c r="C18">
         <v>314369414.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1186293827.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-870943000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2407358000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1194929000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2154184000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>173322100.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>359219000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1247446000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1517301000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1768692000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3335594000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>648431000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>366744270.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-206070000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>173188970.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>682058000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>149478000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1914147000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1097945000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-580283000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1111547000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1528064000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1019964000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-430831000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-13111000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>534346000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>229436000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>32585000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>383971000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>138397000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>61260000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-8884000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-98251000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-135114000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>64907000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>177898000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-133989500.0</v>
       </c>
       <c r="AN18">
         <v>-133989500.0</v>
       </c>
       <c r="AO18">
-        <v>-36387000.0</v>
+        <v>-133989500.0</v>
       </c>
       <c r="AP18">
         <v>-36387000.0</v>
       </c>
       <c r="AQ18">
-        <v>-78685000.0</v>
+        <v>-36387000.0</v>
       </c>
       <c r="AR18">
         <v>-78685000.0</v>
       </c>
       <c r="AS18">
-        <v>-29701000.0</v>
+        <v>-78685000.0</v>
       </c>
       <c r="AT18">
         <v>-29701000.0</v>
       </c>
-      <c r="AU18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:47">
+      <c r="AU18">
+        <v>-29701000.0</v>
+      </c>
+      <c r="AV18"/>
+    </row>
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B19">
+        <v>2310127000.0</v>
+      </c>
+      <c r="C19">
         <v>-517611000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1745652000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-3120648000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>822051000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-720738000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3520437000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2470594000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-643850000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1092654000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1650504000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1215350000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1555818000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-244732000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>748068000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-327025000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-303299000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-160027000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>569456000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-5102680000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1985889000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-667454000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-4249552000.0</v>
       </c>
-      <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-    </row>
-    <row r="20" spans="1:47">
+      <c r="AV19"/>
+    </row>
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>-33049000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>32928000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>121000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>39545000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1756000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>-302000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>782037000.0</v>
       </c>
-      <c r="K20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1070000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>613000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>5390090000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
-    </row>
-    <row r="21" spans="1:47">
+      <c r="AV20"/>
+    </row>
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
-    </row>
-    <row r="22" spans="1:47">
+      <c r="AV21"/>
+    </row>
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B22">
+        <v>445684000.0</v>
+      </c>
+      <c r="C22">
         <v>387399573.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>380084915.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>336345000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>332166000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>306786000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>294955000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>43759327.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>222665000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>195220000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>159710000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>104161000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>64172000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>24216000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>6133190.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>28813000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-3366862.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-28822000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>27470000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>35029000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-54028000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>20837000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>19394000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-20946000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-10060000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4304000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>24726000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>11820000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>32941000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>12084000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>22325000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>19087000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>17256000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>11167000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>15246000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>10197000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>15960000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>6278000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5708500.0</v>
       </c>
       <c r="AN22">
         <v>5708500.0</v>
       </c>
       <c r="AO22">
-        <v>5373000.0</v>
+        <v>5708500.0</v>
       </c>
       <c r="AP22">
         <v>5373000.0</v>
       </c>
       <c r="AQ22">
-        <v>3957500.0</v>
+        <v>5373000.0</v>
       </c>
       <c r="AR22">
         <v>3957500.0</v>
       </c>
       <c r="AS22">
-        <v>4610500.0</v>
+        <v>3957500.0</v>
       </c>
       <c r="AT22">
         <v>4610500.0</v>
       </c>
-      <c r="AU22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:47">
+      <c r="AU22">
+        <v>4610500.0</v>
+      </c>
+      <c r="AV22"/>
+    </row>
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B23">
+        <v>-1444617402.0</v>
+      </c>
+      <c r="C23">
         <v>-718476334.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3525342632.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5603328962.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-35658000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-80482000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-41490000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>530006887.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-18890000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>10941000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>21031000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-15060000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-10665000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-569000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>640340663.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1178665000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-76003525.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-54123000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>570452000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6808931000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5591300000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-15943000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-56524000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3994544000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-14436000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-13558000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>20829000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2215135000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>13950000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>156829000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-23410000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>534000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>757000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-223000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>15458000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>194000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3740000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-3934000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105812500.0</v>
       </c>
       <c r="AN23">
         <v>105812500.0</v>
       </c>
       <c r="AO23">
-        <v>82867500.0</v>
+        <v>105812500.0</v>
       </c>
       <c r="AP23">
         <v>82867500.0</v>
       </c>
       <c r="AQ23">
-        <v>63080000.0</v>
+        <v>82867500.0</v>
       </c>
       <c r="AR23">
         <v>63080000.0</v>
       </c>
       <c r="AS23">
-        <v>23761500.0</v>
+        <v>63080000.0</v>
       </c>
       <c r="AT23">
         <v>23761500.0</v>
       </c>
       <c r="AU23">
+        <v>23761500.0</v>
+      </c>
+      <c r="AV23">
         <v>116665000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:47">
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B24">
+        <v>-121201000.0</v>
+      </c>
+      <c r="C24">
         <v>-1074847683.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-5933383771.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-3108624000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-107997000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-141423000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-124786000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-258141958.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-319998000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-93572000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-61982000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-58890000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-71821000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-63517000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-555461172.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>566302000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-123095683.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-207185000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2214000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-4678769000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-153437000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-95635000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-37336000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-674970000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-39810000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-53482000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-20182000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-12298000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-17953000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-11872000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-8853000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-8241000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-5624000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-566000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-936000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>4744000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-4744000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000.0</v>
       </c>
       <c r="AN24">
         <v>94000.0</v>
       </c>
       <c r="AO24">
-        <v>439499.0</v>
+        <v>94000.0</v>
       </c>
       <c r="AP24">
         <v>439499.0</v>
       </c>
       <c r="AQ24">
-        <v>2262500.0</v>
+        <v>439499.0</v>
       </c>
       <c r="AR24">
         <v>2262500.0</v>
       </c>
       <c r="AS24">
-        <v>-605000.0</v>
+        <v>2262500.0</v>
       </c>
       <c r="AT24">
         <v>-605000.0</v>
       </c>
-      <c r="AU24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:47">
+      <c r="AU24">
+        <v>-605000.0</v>
+      </c>
+      <c r="AV24"/>
+    </row>
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B25">
+        <v>893355000.0</v>
+      </c>
+      <c r="C25">
         <v>808290418.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>439743675.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>731396000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>284617000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>938698000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>246801000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>66842745.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>210420000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>331187000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>234543000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-77356000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>286100000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>321749000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>26056158.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>134296000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>155909758.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>243718000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>182523000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>73442999.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>74264000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>71500000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>29450000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>152319000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>41272000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>8304000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>43050000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>34907000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-1731000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>22599000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>14389000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>12315000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>9363000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>20666000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-7982000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1549000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>17445000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>16317000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9156000.0</v>
       </c>
       <c r="AN25">
         <v>9156000.0</v>
       </c>
       <c r="AO25">
-        <v>14147000.0</v>
+        <v>9156000.0</v>
       </c>
       <c r="AP25">
         <v>14147000.0</v>
       </c>
       <c r="AQ25">
-        <v>10767000.0</v>
+        <v>14147000.0</v>
       </c>
       <c r="AR25">
         <v>10767000.0</v>
       </c>
       <c r="AS25">
-        <v>13254000.0</v>
+        <v>10767000.0</v>
       </c>
       <c r="AT25">
         <v>13254000.0</v>
       </c>
-      <c r="AU25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:47">
+      <c r="AU25">
+        <v>13254000.0</v>
+      </c>
+      <c r="AV25"/>
+    </row>
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-271768.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-33049000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>5818000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>217867.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-2544000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-16409000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>10245000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10245000.0</v>
       </c>
       <c r="M26">
         <v>-10245000.0</v>
       </c>
       <c r="N26">
+        <v>-10245000.0</v>
+      </c>
+      <c r="O26">
         <v>-16409000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-217898535.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1145273000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>10355638.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-54123000.0</v>
       </c>
       <c r="S26">
         <v>-54123000.0</v>
       </c>
       <c r="T26">
+        <v>-54123000.0</v>
+      </c>
+      <c r="U26">
         <v>-5425670000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-23375747.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-4901000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-117522000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-7394000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-28194000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>2000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-55000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-86000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-194000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>109000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-109000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
-    </row>
-    <row r="27" spans="1:47">
+      <c r="AV26"/>
+    </row>
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>24887000.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>16777000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>-26944000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>26082000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>24839000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4815000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>32692000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>275870000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>344070000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>6355000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>47557000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7036000.0</v>
       </c>
-      <c r="Q27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R27"/>
       <c r="S27">
         <v>136156000.0</v>
       </c>
       <c r="T27">
+        <v>136156000.0</v>
+      </c>
+      <c r="U27">
         <v>159453000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>99001000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>74680000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>60164000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>-48000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>9000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>39000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="AB27">
         <v>26000.0</v>
       </c>
       <c r="AC27">
+        <v>26000.0</v>
+      </c>
+      <c r="AD27">
         <v>25000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>26000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>514000.0</v>
       </c>
       <c r="AF27">
         <v>514000.0</v>
       </c>
       <c r="AG27">
+        <v>514000.0</v>
+      </c>
+      <c r="AH27">
         <v>258000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>16136000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>-14759000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>4553000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>15886000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>14179000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
-[...1 lines deleted...]
-      </c>
+      <c r="AO27"/>
       <c r="AP27">
         <v>31500.0</v>
       </c>
-      <c r="AQ27"/>
+      <c r="AQ27">
+        <v>31500.0</v>
+      </c>
       <c r="AR27"/>
-      <c r="AS27">
-[...1 lines deleted...]
-      </c>
+      <c r="AS27"/>
       <c r="AT27">
         <v>107500.0</v>
       </c>
-      <c r="AU27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:47">
+      <c r="AU27">
+        <v>107500.0</v>
+      </c>
+      <c r="AV27"/>
+    </row>
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B28">
+        <v>-139092000.0</v>
+      </c>
+      <c r="C28">
         <v>-231413516.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4778083255.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4806356000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-25287000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-288507000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1945000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>280939967.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-88278000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>774298000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7676000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-18715000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-10665000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-16978000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>378208485.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-42506000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-109698675.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-54123000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>570452000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1373954000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5551816000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-8903000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-22750000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3996744000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-21830000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-40477000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>45371000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1206466000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1137000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-7987000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>208000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-4451000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>504411000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-278000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-2504000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-923000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-84000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-3981000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105812500.0</v>
       </c>
       <c r="AN28">
         <v>105812500.0</v>
       </c>
       <c r="AO28">
-        <v>79549000.0</v>
+        <v>105812500.0</v>
       </c>
       <c r="AP28">
         <v>79549000.0</v>
       </c>
       <c r="AQ28">
-        <v>63080000.0</v>
+        <v>79549000.0</v>
       </c>
       <c r="AR28">
         <v>63080000.0</v>
       </c>
       <c r="AS28">
-        <v>21407500.0</v>
+        <v>63080000.0</v>
       </c>
       <c r="AT28">
         <v>21407500.0</v>
       </c>
       <c r="AU28">
+        <v>21407500.0</v>
+      </c>
+      <c r="AV28">
         <v>156394000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:47">
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B29">
+        <v>-3264243000.0</v>
+      </c>
+      <c r="C29">
         <v>319727214.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1232102688.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-858919000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2561818000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1342954000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2303143000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>177957140.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>687984000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1132469000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1584190000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1832265000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3405754000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>721900000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>366798155.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-211686000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>173365601.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>927110000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>868447000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1908320000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1183591000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-481299000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1151945000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1528930000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1060994000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-372744000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>9604000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>548800000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>249409000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>51658000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>395568000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>146973000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>69781000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-7976000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-96532000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-134728000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>69909000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>178188000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-133509500.0</v>
       </c>
       <c r="AN29">
         <v>-133509500.0</v>
       </c>
       <c r="AO29">
-        <v>-35884500.0</v>
+        <v>-133509500.0</v>
       </c>
       <c r="AP29">
         <v>-35884500.0</v>
       </c>
       <c r="AQ29">
-        <v>-78606000.0</v>
+        <v>-35884500.0</v>
       </c>
       <c r="AR29">
         <v>-78606000.0</v>
       </c>
       <c r="AS29">
-        <v>-28541000.0</v>
+        <v>-78606000.0</v>
       </c>
       <c r="AT29">
         <v>-28541000.0</v>
       </c>
       <c r="AU29">
+        <v>-28541000.0</v>
+      </c>
+      <c r="AV29">
         <v>5396000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:47">
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B30">
+        <v>2172671000.0</v>
+      </c>
+      <c r="C30">
         <v>420707337.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-7956952261.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3120648000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>822051000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-720738000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3520437000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-748302136.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-643850000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1092654000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1650504000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1215350000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1555818000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-244732000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-651168652.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-349020000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>20761743.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-202448000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>569456000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-4687972000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1903948000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-766438000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-4289949000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-674104000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-151206000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-58087000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-280649000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-174727000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-21508000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-61799000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-51922000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>61114000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2511000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-43727000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-4088000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4848000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-10840000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-58505000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-386000.0</v>
       </c>
       <c r="AN30">
         <v>-386000.0</v>
       </c>
       <c r="AO30">
-        <v>-63000.0</v>
+        <v>-386000.0</v>
       </c>
       <c r="AP30">
         <v>-63000.0</v>
       </c>
       <c r="AQ30">
-        <v>2183500.0</v>
+        <v>-63000.0</v>
       </c>
       <c r="AR30">
         <v>2183500.0</v>
       </c>
       <c r="AS30">
-        <v>-1765000.0</v>
+        <v>2183500.0</v>
       </c>
       <c r="AT30">
         <v>-1765000.0</v>
       </c>
-      <c r="AU30"/>
+      <c r="AU30">
+        <v>-1765000.0</v>
+      </c>
+      <c r="AV30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>