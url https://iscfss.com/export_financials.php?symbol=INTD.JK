--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -10068,57 +10068,57 @@
       <c r="D39">
         <v>5439793000.0</v>
       </c>
       <c r="E39">
         <v>14731159000.0</v>
       </c>
       <c r="F39">
         <v>3751034000.0</v>
       </c>
       <c r="G39">
         <v>1203901000.0</v>
       </c>
       <c r="H39">
         <v>1655293000.0</v>
       </c>
       <c r="I39">
         <v>4461553000.0</v>
       </c>
       <c r="J39">
         <v>5121066000.0</v>
       </c>
       <c r="K39">
         <v>3963459160.0</v>
       </c>
       <c r="L39">
-        <v>6308627124.0</v>
+        <v>12700067958.0</v>
       </c>
       <c r="M39">
-        <v>4850883367.0</v>
+        <v>9801014209.0</v>
       </c>
       <c r="N39">
-        <v>4225602806.0</v>
+        <v>8574412230.0</v>
       </c>
       <c r="O39">
         <v>7060847200.0</v>
       </c>
       <c r="P39">
         <v>9434027181.0</v>
       </c>
       <c r="Q39">
         <v>7361786612.0</v>
       </c>
       <c r="R39">
         <v>4782972632.0</v>
       </c>
       <c r="S39">
         <v>4387221207.0</v>
       </c>
       <c r="T39">
         <v>3572067343.0</v>
       </c>
       <c r="U39">
         <v>3043692227.0</v>
       </c>
       <c r="V39">
         <v>2019797100.0</v>
       </c>
@@ -15846,51 +15846,53 @@
       </c>
       <c r="N30">
         <v>12957526628.0</v>
       </c>
       <c r="O30">
         <v>16539288066.0</v>
       </c>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" t="s">
         <v>182</v>
       </c>
       <c r="B31">
         <v>2235740000.0</v>
       </c>
-      <c r="C31"/>
+      <c r="C31">
+        <v>2642857790.0</v>
+      </c>
       <c r="D31">
         <v>535710538.0</v>
       </c>
       <c r="E31">
         <v>2183506557.0</v>
       </c>
       <c r="F31">
         <v>2325773277.0</v>
       </c>
       <c r="G31">
         <v>780341069.0</v>
       </c>
       <c r="H31">
         <v>226729773.0</v>
       </c>
       <c r="I31">
         <v>265957147.0</v>
       </c>
       <c r="J31">
         <v>411569799.0</v>
       </c>
       <c r="K31">
         <v>30377246.0</v>
       </c>
       <c r="L31">
@@ -21074,51 +21076,53 @@
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
     </row>
     <row r="31" spans="1:92">
       <c r="A31" t="s">
         <v>182</v>
       </c>
       <c r="B31">
         <v>379251482.0</v>
       </c>
       <c r="C31">
         <v>1299929601.0</v>
       </c>
       <c r="D31">
         <v>1010095030.0</v>
       </c>
       <c r="E31">
         <v>366751132.0</v>
       </c>
       <c r="F31">
         <v>388094708.0</v>
       </c>
-      <c r="G31"/>
+      <c r="G31">
+        <v>1246629005.0</v>
+      </c>
       <c r="H31">
         <v>-684287846.0</v>
       </c>
       <c r="I31">
         <v>219292358.0</v>
       </c>
       <c r="J31">
         <v>1861224273.0</v>
       </c>
       <c r="K31">
         <v>164862163.0</v>
       </c>
       <c r="L31">
         <v>145260801.0</v>
       </c>
       <c r="M31">
         <v>139759421.0</v>
       </c>
       <c r="N31">
         <v>85828153.0</v>
       </c>
       <c r="O31">
         <v>82572185.0</v>
       </c>
       <c r="P31">
@@ -21867,51 +21871,51 @@
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>193</v>
       </c>
       <c r="B6">
-        <v>-12915116270.0</v>
+        <v>-12915116268.0</v>
       </c>
       <c r="C6">
         <v>4296440041.0</v>
       </c>
       <c r="D6">
         <v>-7427118106.0</v>
       </c>
       <c r="E6">
         <v>-4101546360.0</v>
       </c>
       <c r="F6">
         <v>9804703961.0</v>
       </c>
       <c r="G6">
         <v>8451025530.0</v>
       </c>
       <c r="H6">
         <v>-2646965262.0</v>
       </c>
       <c r="I6">
         <v>-1770979035.0</v>
       </c>
       <c r="J6">
         <v>3655068367.0</v>
       </c>
@@ -22180,51 +22184,53 @@
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
         <v>201</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>231197037.0</v>
+      </c>
       <c r="C14">
         <v>310054296.0</v>
       </c>
       <c r="D14">
         <v>354619008.0</v>
       </c>
       <c r="E14">
         <v>433824386.0</v>
       </c>
       <c r="F14">
         <v>739696485.0</v>
       </c>
       <c r="G14">
         <v>838276734.0</v>
       </c>
       <c r="H14">
         <v>772501517.0</v>
       </c>
       <c r="I14">
         <v>883361989.0</v>
       </c>
       <c r="J14">
         <v>885166258.0</v>
       </c>
       <c r="K14">
@@ -22264,51 +22270,53 @@
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
         <v>203</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>5552676459.0</v>
+      </c>
       <c r="C16">
         <v>18467792727.0</v>
       </c>
       <c r="D16">
         <v>14171352686.0</v>
       </c>
       <c r="E16">
         <v>21598470792.0</v>
       </c>
       <c r="F16">
         <v>25700017152.0</v>
       </c>
       <c r="G16">
         <v>15895313191.0</v>
       </c>
       <c r="H16">
         <v>7444287661.0</v>
       </c>
       <c r="I16">
         <v>10091252923.0</v>
       </c>
       <c r="J16">
         <v>11862231958.0</v>
       </c>
       <c r="K16">
@@ -22350,51 +22358,53 @@
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
         <v>205</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>-12978544468.0</v>
+      </c>
       <c r="C18">
         <v>4199853994.0</v>
       </c>
       <c r="D18">
         <v>-7618006254.0</v>
       </c>
       <c r="E18">
         <v>-4837231222.0</v>
       </c>
       <c r="F18">
         <v>9768114692.0</v>
       </c>
       <c r="G18">
         <v>8603089240.0</v>
       </c>
       <c r="H18">
         <v>-2458459481.0</v>
       </c>
       <c r="I18">
         <v>-1716707432.0</v>
       </c>
       <c r="J18">
         <v>3431922079.0</v>
       </c>
       <c r="K18">
@@ -22506,51 +22516,53 @@
       </c>
       <c r="K21">
         <v>-127377829.0</v>
       </c>
       <c r="L21">
         <v>-5818052492.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
         <v>166</v>
       </c>
-      <c r="B22"/>
+      <c r="B22">
+        <v>-2442680916.0</v>
+      </c>
       <c r="C22">
         <v>-1699582419.0</v>
       </c>
       <c r="D22">
         <v>-586025575.0</v>
       </c>
       <c r="E22">
         <v>276160855.0</v>
       </c>
       <c r="F22">
         <v>3001021494.0</v>
       </c>
       <c r="G22">
         <v>-5583199431.0</v>
       </c>
       <c r="H22">
         <v>-454072491.0</v>
       </c>
       <c r="I22">
         <v>1729634987.0</v>
       </c>
       <c r="J22">
         <v>1680588246.0</v>
       </c>
       <c r="K22">
@@ -22683,51 +22695,53 @@
       </c>
       <c r="M24">
         <v>744000090.0</v>
       </c>
       <c r="N24"/>
       <c r="O24">
         <v>260809100.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24">
         <v>4860965000.0</v>
       </c>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
         <v>211</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>-10761110589.0</v>
+      </c>
       <c r="C25">
         <v>5595049685.0</v>
       </c>
       <c r="D25">
         <v>-7373319687.0</v>
       </c>
       <c r="E25">
         <v>-5534766463.0</v>
       </c>
       <c r="F25">
         <v>6055746713.0</v>
       </c>
       <c r="G25">
         <v>13356311937.0</v>
       </c>
       <c r="H25">
         <v>-2767788507.0</v>
       </c>
       <c r="I25">
         <v>-2528056830.0</v>
       </c>
       <c r="J25">
         <v>2709961455.0</v>
       </c>
       <c r="K25">
@@ -22852,51 +22866,51 @@
       </c>
       <c r="N28">
         <v>-763950623.0</v>
       </c>
       <c r="O28">
         <v>-4315525878.0</v>
       </c>
       <c r="P28">
         <v>12665534000.0</v>
       </c>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
         <v>215</v>
       </c>
       <c r="B29">
-        <v>-12972594470.0</v>
+        <v>-12972594468.0</v>
       </c>
       <c r="C29">
         <v>4205521562.0</v>
       </c>
       <c r="D29">
         <v>-7604726254.0</v>
       </c>
       <c r="E29">
         <v>-4824781222.0</v>
       </c>
       <c r="F29">
         <v>9796464692.0</v>
       </c>
       <c r="G29">
         <v>8611389240.0</v>
       </c>
       <c r="H29">
         <v>-2449359481.0</v>
       </c>
       <c r="I29">
         <v>-1681783832.0</v>
       </c>
       <c r="J29">
         <v>3505383443.0</v>
       </c>
@@ -22994,813 +23008,824 @@
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CM30"/>
+  <dimension ref="A1:CN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91">
+    <row r="1" spans="1:92">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>87</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>88</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>89</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>2</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>90</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>91</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>92</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>3</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>93</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>94</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>95</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>4</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>96</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>97</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>98</v>
       </c>
-      <c r="R1" t="s">
+      <c r="S1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>99</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>100</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>101</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>6</v>
       </c>
-      <c r="W1" t="s">
+      <c r="X1" t="s">
         <v>102</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>103</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
         <v>104</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AB1" t="s">
         <v>105</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>106</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AD1" t="s">
         <v>107</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
+      <c r="AF1" t="s">
         <v>108</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AG1" t="s">
         <v>109</v>
       </c>
-      <c r="AG1" t="s">
+      <c r="AH1" t="s">
         <v>110</v>
       </c>
-      <c r="AH1" t="s">
+      <c r="AI1" t="s">
         <v>9</v>
       </c>
-      <c r="AI1" t="s">
+      <c r="AJ1" t="s">
         <v>111</v>
       </c>
-      <c r="AJ1" t="s">
+      <c r="AK1" t="s">
         <v>112</v>
       </c>
-      <c r="AK1" t="s">
+      <c r="AL1" t="s">
         <v>113</v>
       </c>
-      <c r="AL1" t="s">
+      <c r="AM1" t="s">
         <v>10</v>
       </c>
-      <c r="AM1" t="s">
+      <c r="AN1" t="s">
         <v>114</v>
       </c>
-      <c r="AN1" t="s">
+      <c r="AO1" t="s">
         <v>115</v>
       </c>
-      <c r="AO1" t="s">
+      <c r="AP1" t="s">
         <v>116</v>
       </c>
-      <c r="AP1" t="s">
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
-      <c r="AQ1" t="s">
+      <c r="AR1" t="s">
         <v>117</v>
       </c>
-      <c r="AR1" t="s">
+      <c r="AS1" t="s">
         <v>118</v>
       </c>
-      <c r="AS1" t="s">
+      <c r="AT1" t="s">
         <v>119</v>
       </c>
-      <c r="AT1" t="s">
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
-      <c r="AU1" t="s">
+      <c r="AV1" t="s">
         <v>120</v>
       </c>
-      <c r="AV1" t="s">
+      <c r="AW1" t="s">
         <v>121</v>
       </c>
-      <c r="AW1" t="s">
+      <c r="AX1" t="s">
         <v>122</v>
       </c>
-      <c r="AX1" t="s">
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
-      <c r="AY1" t="s">
+      <c r="AZ1" t="s">
         <v>123</v>
       </c>
-      <c r="AZ1" t="s">
+      <c r="BA1" t="s">
         <v>124</v>
       </c>
-      <c r="BA1" t="s">
+      <c r="BB1" t="s">
         <v>125</v>
       </c>
-      <c r="BB1" t="s">
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
+      <c r="BD1" t="s">
         <v>126</v>
       </c>
-      <c r="BD1" t="s">
+      <c r="BE1" t="s">
         <v>127</v>
       </c>
-      <c r="BE1" t="s">
+      <c r="BF1" t="s">
         <v>128</v>
       </c>
-      <c r="BF1" t="s">
+      <c r="BG1" t="s">
         <v>15</v>
       </c>
-      <c r="BG1" t="s">
+      <c r="BH1" t="s">
         <v>129</v>
       </c>
-      <c r="BH1" t="s">
+      <c r="BI1" t="s">
         <v>130</v>
       </c>
-      <c r="BI1" t="s">
+      <c r="BJ1" t="s">
         <v>131</v>
       </c>
-      <c r="BJ1" t="s">
+      <c r="BK1" t="s">
         <v>16</v>
       </c>
-      <c r="BK1" t="s">
+      <c r="BL1" t="s">
         <v>132</v>
       </c>
-      <c r="BL1" t="s">
+      <c r="BM1" t="s">
         <v>133</v>
       </c>
-      <c r="BM1" t="s">
+      <c r="BN1" t="s">
         <v>134</v>
       </c>
-      <c r="BN1" t="s">
+      <c r="BO1" t="s">
         <v>17</v>
       </c>
-      <c r="BO1" t="s">
+      <c r="BP1" t="s">
         <v>136</v>
       </c>
-      <c r="BP1" t="s">
+      <c r="BQ1" t="s">
         <v>137</v>
       </c>
-      <c r="BQ1" t="s">
+      <c r="BR1" t="s">
         <v>18</v>
       </c>
-      <c r="BR1" t="s">
+      <c r="BS1" t="s">
         <v>138</v>
       </c>
-      <c r="BS1" t="s">
+      <c r="BT1" t="s">
         <v>139</v>
       </c>
-      <c r="BT1" t="s">
+      <c r="BU1" t="s">
         <v>184</v>
       </c>
-      <c r="BU1" t="s">
+      <c r="BV1" t="s">
         <v>19</v>
       </c>
-      <c r="BV1" t="s">
+      <c r="BW1" t="s">
         <v>140</v>
       </c>
-      <c r="BW1" t="s">
+      <c r="BX1" t="s">
         <v>143</v>
       </c>
-      <c r="BX1" t="s">
+      <c r="BY1" t="s">
         <v>144</v>
       </c>
-      <c r="BY1" t="s">
+      <c r="BZ1" t="s">
         <v>145</v>
       </c>
-      <c r="BZ1" t="s">
+      <c r="CA1" t="s">
         <v>146</v>
       </c>
-      <c r="CA1" t="s">
+      <c r="CB1" t="s">
         <v>147</v>
       </c>
-      <c r="CB1" t="s">
+      <c r="CC1" t="s">
         <v>20</v>
       </c>
-      <c r="CC1" t="s">
+      <c r="CD1" t="s">
         <v>148</v>
       </c>
-      <c r="CD1" t="s">
+      <c r="CE1" t="s">
         <v>149</v>
       </c>
-      <c r="CE1" t="s">
+      <c r="CF1" t="s">
         <v>150</v>
       </c>
-      <c r="CF1" t="s">
+      <c r="CG1" t="s">
         <v>21</v>
       </c>
-      <c r="CG1" t="s">
+      <c r="CH1" t="s">
         <v>186</v>
       </c>
-      <c r="CH1" t="s">
+      <c r="CI1" t="s">
         <v>187</v>
       </c>
-      <c r="CI1" t="s">
+      <c r="CJ1" t="s">
         <v>22</v>
       </c>
-      <c r="CJ1" t="s">
+      <c r="CK1" t="s">
         <v>151</v>
       </c>
-      <c r="CK1" t="s">
+      <c r="CL1" t="s">
         <v>23</v>
       </c>
-      <c r="CL1" t="s">
+      <c r="CM1" t="s">
         <v>152</v>
       </c>
-      <c r="CM1" t="s">
+      <c r="CN1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:91">
+    <row r="2" spans="1:92">
       <c r="A2" t="s">
         <v>189</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>5552676459.0</v>
+      </c>
       <c r="C2">
+        <v>17940894970.0</v>
+      </c>
+      <c r="D2">
         <v>10317248052.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>19431608931.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>18467792727.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6250512301.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8918956415.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>19256793774.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14171352686.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>16195449465.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>22068045542.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>28903226198.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>21598470792.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>22198895849.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>27335984266.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>27702297511.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>25700017152.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>20571200551.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>21458930103.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>19936094646.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>15895313191.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12514595671.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9455843352.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7989280416.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7444287661.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6390693524.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5723881707.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>13277112768.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>10091252923.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>9560095221.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>11387420000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6805639290.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>11862231958.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>13045634595.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>14877817231.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>14347140800.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>8207163591.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>10650683483.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5509715668.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5059439281.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3588514096.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>5296404191.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>5617470515.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4199672773.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3472481943.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3958159323.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3723864969.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>6065324710.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3052350092.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2590818748.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2553824663.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1615915295.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3427083303.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>864805032.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
+      <c r="CN2"/>
     </row>
-    <row r="3" spans="1:91">
+    <row r="3" spans="1:92">
       <c r="A3" t="s">
         <v>190</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>5950000</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
+        <v>3</v>
+      </c>
+      <c r="G3">
         <v>1172568</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4495000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4495000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>13280000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
-        <v>12450000</v>
+        <v>0</v>
       </c>
       <c r="O3">
         <v>12450000</v>
       </c>
       <c r="P3">
         <v>12450000</v>
       </c>
       <c r="Q3">
         <v>12450000</v>
       </c>
       <c r="R3">
+        <v>3</v>
+      </c>
+      <c r="S3">
         <v>12450000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>221300000</v>
-      </c>
-[...1 lines deleted...]
-        <v>249650000</v>
       </c>
       <c r="U3">
         <v>249650000</v>
       </c>
       <c r="V3">
-        <v>8300000</v>
+        <v>3</v>
       </c>
       <c r="W3">
         <v>8300000</v>
       </c>
       <c r="X3">
         <v>8300000</v>
       </c>
       <c r="Y3">
+        <v>8300000</v>
+      </c>
+      <c r="Z3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9100000</v>
       </c>
       <c r="AA3">
         <v>9100000</v>
       </c>
       <c r="AB3">
         <v>9100000</v>
       </c>
       <c r="AC3">
         <v>9100000</v>
       </c>
       <c r="AD3">
+        <v>9100000</v>
+      </c>
+      <c r="AE3">
         <v>921568961</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>946047561</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>10445000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1587636</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>46739000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>4210000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>24100000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>910404731</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>16550000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>9500000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>39495269</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>44756000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>31118182</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>217450375</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>269707365</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>193972000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>250591875</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>231043545</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>9365000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>804756091</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1379799666</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>684605000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>16085000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>19563000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>8175000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>470725000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>458230000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>647551800</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>85761800</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>71291800</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>647551800</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>100957000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>12720000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>10145000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>261159200</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>8985000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>38514300</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>30839300</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>9264500</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>112255800</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>292419800</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>93536300</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>45508200</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>44989700</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>878269100</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>373315600</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1566836800</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1018433600</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>925337900</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>566128000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>677627400</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>509256200</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>515257000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>584674000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>2062515000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>490822000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>2450371000</v>
       </c>
     </row>
-    <row r="4" spans="1:91">
+    <row r="4" spans="1:92">
       <c r="A4" t="s">
         <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -23850,52 +23875,53 @@
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
+      <c r="CN4"/>
     </row>
-    <row r="5" spans="1:91">
+    <row r="5" spans="1:92">
       <c r="A5" t="s">
         <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
@@ -23945,329 +23971,333 @@
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
+      <c r="CN5"/>
     </row>
-    <row r="6" spans="1:91">
+    <row r="6" spans="1:92">
       <c r="A6" t="s">
         <v>193</v>
       </c>
       <c r="B6">
-        <v>-12915116270.0</v>
+        <v>-2909274754.0</v>
       </c>
       <c r="C6">
-        <v>-526897760.0</v>
+        <v>-12388218511.0</v>
       </c>
       <c r="D6">
+        <v>7623646918.0</v>
+      </c>
+      <c r="E6">
         <v>-9114360879.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>963816204.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>12217280426.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2668444114.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-10337837359.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>5085441088.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2024096779.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-5872596077.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-6835180656.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>7304755406.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-600425057.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-5137088417.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-366313245.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2002280359.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>5128816601.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-887729552.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1522605457.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4040531456.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>3380717520.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>3058752319.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1466562936.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>544992755.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1053594137.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>666811817.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-7553231061.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>3185859845.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>531157702.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-1827324779.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4581780710.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-5056592668.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-1183402637.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-1832182636.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>530676431.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>6139977209.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-2443519892.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>5140967815.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>450276387.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1470925185.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-1707890095.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-321066324.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1417797742.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>727190830.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-485677380.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>234294354.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-2341459741.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>3012974618.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>461531344.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>36994085.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>937909368.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-1811168008.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>2562278271.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>864805032.0</v>
       </c>
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
+      <c r="CN6"/>
     </row>
-    <row r="7" spans="1:91">
+    <row r="7" spans="1:92">
       <c r="A7" t="s">
         <v>194</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>-23573452840.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-7769407570.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-16308964790.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1062874780.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-5714533490.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-15745159250.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>-8999278030.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>-1714686120.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-12951649890.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-10861248930.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-8214345170.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1941285930.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-10615483200.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-6681201000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-4135150990.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1892027860.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-12510971250.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-9408024720.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-7110754510.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-3052956490.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-19322907130.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-16088279410.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -24287,52 +24317,53 @@
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
+      <c r="CN7"/>
     </row>
-    <row r="8" spans="1:91">
+    <row r="8" spans="1:92">
       <c r="A8" t="s">
         <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
@@ -24382,52 +24413,53 @@
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
+      <c r="CN8"/>
     </row>
-    <row r="9" spans="1:91">
+    <row r="9" spans="1:92">
       <c r="A9" t="s">
         <v>196</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -24477,52 +24509,53 @@
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
+      <c r="CN9"/>
     </row>
-    <row r="10" spans="1:91">
+    <row r="10" spans="1:92">
       <c r="A10" t="s">
         <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
@@ -24572,68 +24605,67 @@
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
+      <c r="CN10"/>
     </row>
-    <row r="11" spans="1:91">
+    <row r="11" spans="1:92">
       <c r="A11" t="s">
         <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -24647,51 +24679,53 @@
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
-      <c r="AF11"/>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
@@ -24707,126 +24741,127 @@
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
+      <c r="CN11"/>
     </row>
-    <row r="12" spans="1:91">
+    <row r="12" spans="1:92">
       <c r="A12" t="s">
         <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-5579582281.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7520869893.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-979432658.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-6877176314.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>373082799.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1222868900.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3329240769.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-1766058984.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1392118110.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3100446818.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5799570130.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4401065560.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3550339160.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-394662913.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1140543392.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-952762539.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-8140667280.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3991302691.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1594133777.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-2962742263.0</v>
       </c>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
@@ -24842,52 +24877,53 @@
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
+      <c r="CN12"/>
     </row>
-    <row r="13" spans="1:91">
+    <row r="13" spans="1:92">
       <c r="A13" t="s">
         <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
@@ -24937,251 +24973,259 @@
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
+      <c r="CN13"/>
     </row>
-    <row r="14" spans="1:91">
+    <row r="14" spans="1:92">
       <c r="A14" t="s">
         <v>201</v>
       </c>
-      <c r="B14"/>
-      <c r="C14"/>
+      <c r="B14">
+        <v>65032835.0</v>
+      </c>
+      <c r="C14">
+        <v>32330328.0</v>
+      </c>
       <c r="D14">
+        <v>92930840.0</v>
+      </c>
+      <c r="E14">
         <v>-64868706.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>64868706.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>90783808.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>145707640.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-18388889.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>73562848.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>63034077.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>106072996.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>127073676.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>95354926.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>63194368.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>117290641.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>116681991.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>136657386.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>157918267.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>178791438.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>200175036.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>202811744.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>286213809.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>115693673.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>238226304.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>198142948.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>142071016.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>203855387.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>213616689.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>212958425.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>212521034.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>245915872.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>205541528.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>219383555.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>214325303.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>221792242.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>228279762.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>220768951.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>189864925.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>209479204.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>190456588.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>199633271.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>123713711.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>198201143.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>196182875.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>187283873.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>158490548.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>184373439.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>166795236.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>168438593.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>148784143.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>155076488.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>121787660.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>109444778.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>93342200.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>122945493.0</v>
       </c>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
+      <c r="CN14"/>
     </row>
-    <row r="15" spans="1:91">
+    <row r="15" spans="1:92">
       <c r="A15" t="s">
         <v>202</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -25231,251 +25275,259 @@
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
+      <c r="CN15"/>
     </row>
-    <row r="16" spans="1:91">
+    <row r="16" spans="1:92">
       <c r="A16" t="s">
         <v>203</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>2643401705.0</v>
+      </c>
+      <c r="C16">
+        <v>5552676459.0</v>
+      </c>
       <c r="D16">
+        <v>17940894970.0</v>
+      </c>
+      <c r="E16">
         <v>10317248052.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>19431608931.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>18467792727.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6250512301.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>8918956415.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>19256793774.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>14171352686.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>16195449465.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>22068045542.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>28903226198.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>21598470792.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>22198895849.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>27335984266.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>27702297511.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>25700017152.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>20571200551.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>21458700103.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>19935844647.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>15895313191.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>12514595671.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>9455843352.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>7989280416.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>7444287661.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6390693524.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5723881707.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>13277112768.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>10091252923.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>9560095221.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>11387420000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>6805639290.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>11862231958.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>13045634595.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>14877817231.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>14347140800.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>8207163591.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>10650683483.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>5509715668.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>5059439281.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3588514096.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>5296404191.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>5617470515.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>4199672773.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3472481943.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>3958159323.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3723864969.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>6065324710.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>3052350092.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2590818748.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2553824663.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1615915295.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>3427083303.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>864805032.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
+      <c r="CN16"/>
     </row>
-    <row r="17" spans="1:91">
+    <row r="17" spans="1:92">
       <c r="A17" t="s">
         <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -25525,251 +25577,259 @@
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
+      <c r="CN17"/>
     </row>
-    <row r="18" spans="1:91">
+    <row r="18" spans="1:92">
       <c r="A18" t="s">
         <v>205</v>
       </c>
-      <c r="B18"/>
-      <c r="C18"/>
+      <c r="B18">
+        <v>-2979348745.0</v>
+      </c>
+      <c r="C18">
+        <v>-12360004414.0</v>
+      </c>
       <c r="D18">
+        <v>7535897290.0</v>
+      </c>
+      <c r="E18">
         <v>-9086809981.0</v>
       </c>
-      <c r="E18">
-[...1 lines deleted...]
-      </c>
       <c r="F18">
+        <v>932372630.0</v>
+      </c>
+      <c r="G18">
         <v>12221786634.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2512205521.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-10408605988.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4898878869.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2242730830.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-6081288632.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-6814856685.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>7520869893.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-621836616.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5377599181.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-885992988.0</v>
       </c>
-      <c r="Q18">
-[...1 lines deleted...]
-      </c>
       <c r="R18">
+        <v>2048197560.0</v>
+      </c>
+      <c r="S18">
         <v>5020991147.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-881992494.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1567278956.0</v>
       </c>
-      <c r="U18">
-[...1 lines deleted...]
-      </c>
       <c r="V18">
+        <v>4061837080.0</v>
+      </c>
+      <c r="W18">
         <v>3943662102.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2986052320.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1514236943.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>159137875.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>828541917.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>939770190.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-7491973349.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>3265201761.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>676435005.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-1916489983.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>4562117610.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-5038770064.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-1220071664.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-1834386859.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>162140112.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>6324240490.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-3112165838.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>5455226005.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>433465103.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1685556058.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>6403123847.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-1692327863.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-2882609031.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>3905924870.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-3629602582.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>3401014863.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-160456483.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>4100347923.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>1227396538.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-2963709536.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>1873470070.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>185583824.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>1272274026.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-847515582.0</v>
       </c>
-      <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
+      <c r="CN18"/>
     </row>
-    <row r="19" spans="1:91">
+    <row r="19" spans="1:92">
       <c r="A19" t="s">
         <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -25819,52 +25879,53 @@
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
+      <c r="CN19"/>
     </row>
-    <row r="20" spans="1:91">
+    <row r="20" spans="1:92">
       <c r="A20" t="s">
         <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -25914,114 +25975,115 @@
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
+      <c r="CN20"/>
     </row>
-    <row r="21" spans="1:91">
+    <row r="21" spans="1:92">
       <c r="A21" t="s">
         <v>208</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>-15764144.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-8516514.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-54633825.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-64328586.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-91660436.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-54633825.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-64328586.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-54633825.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>262809541.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-411024641.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-54633825.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-36422550.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-270783116.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-19393229.0</v>
       </c>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
@@ -26037,842 +26099,861 @@
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
+      <c r="CN21"/>
     </row>
-    <row r="22" spans="1:91">
+    <row r="22" spans="1:92">
       <c r="A22" t="s">
         <v>166</v>
       </c>
-      <c r="B22"/>
-      <c r="C22"/>
+      <c r="B22">
+        <v>-1116344493.0</v>
+      </c>
+      <c r="C22">
+        <v>-410590490.0</v>
+      </c>
       <c r="D22">
+        <v>74539398.0</v>
+      </c>
+      <c r="E22">
         <v>-1330835061.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-775794763.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>165019460.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-755970073.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-306826182.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-801805624.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-984810776.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>323879192.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1286848080.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1361754089.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>276160855.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1380443974.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-1343224441.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>688671277.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1933650767.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>160810964.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>147981242.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>758578521.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-2133821837.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1530706913.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-2274328521.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>355657840.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-454072491.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1697777342.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>435077242.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-939059355.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-2051788767.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1746383969.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1600947941.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>434091844.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>21070614.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1378421908.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>738188057.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-457092333.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>779949294.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>31756793.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>100302988.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>314325682.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>938363872.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>405906942.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>878580684.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>295706349.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1518496091.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>752747926.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>833587501.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>453681351.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1623821882.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>479067156.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1531216450.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>666294510.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-1195533969.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>749221526.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2445974100.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1886109200.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>2002345700.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2507837900.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1480309200.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>290123800.0</v>
       </c>
-      <c r="BJ22"/>
-      <c r="BK22">
+      <c r="BK22"/>
+      <c r="BL22">
         <v>1487293700.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>772736500.0</v>
       </c>
-      <c r="BM22"/>
       <c r="BN22"/>
-      <c r="BO22">
+      <c r="BO22"/>
+      <c r="BP22">
         <v>1736401100.0</v>
       </c>
-      <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
-      <c r="BS22">
+      <c r="BS22"/>
+      <c r="BT22">
         <v>1571450400.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>85787100.0</v>
       </c>
-      <c r="BU22"/>
-      <c r="BV22">
+      <c r="BV22"/>
+      <c r="BW22">
         <v>2075269400.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>234188500.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>13562600.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1611934500.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>211487300.0</v>
       </c>
-      <c r="CA22"/>
       <c r="CB22"/>
-      <c r="CC22">
+      <c r="CC22"/>
+      <c r="CD22">
         <v>1262107500.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>9552000.0</v>
       </c>
-      <c r="CE22"/>
-      <c r="CF22">
+      <c r="CF22"/>
+      <c r="CG22">
         <v>2987402300.0</v>
       </c>
-      <c r="CG22"/>
-      <c r="CH22">
+      <c r="CH22"/>
+      <c r="CI22">
         <v>3171627000.0</v>
       </c>
-      <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
+      <c r="CN22"/>
     </row>
-    <row r="23" spans="1:91">
+    <row r="23" spans="1:92">
       <c r="A23" t="s">
         <v>209</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23">
         <v>-11780000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>52252253.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>139639640.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>79101009.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-8651911.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>216200001.0</v>
       </c>
-      <c r="Q23"/>
-      <c r="R23">
+      <c r="R23"/>
+      <c r="S23">
         <v>148604167.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>221300000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-234754167.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23">
+      <c r="V23"/>
+      <c r="W23">
         <v>65700000.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23">
         <v>1.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>262809541.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-411024641.0</v>
       </c>
-      <c r="AB23"/>
       <c r="AC23"/>
-      <c r="AD23">
+      <c r="AD23"/>
+      <c r="AE23">
         <v>921568961.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-19393229.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-10445000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>41727273.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>99678545.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-46739000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>65790000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>26900000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>477472424.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-287472424.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-9500000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-39495269.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-8285986765.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1410332863.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4278014562.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>945647535.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2972413085.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-3206286153.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-2039200366.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1121668516.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-793980628.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2995173179.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-945081323.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-2020061851.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2310557662.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>611732732.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
+      <c r="CN23"/>
     </row>
-    <row r="24" spans="1:91">
+    <row r="24" spans="1:92">
       <c r="A24" t="s">
         <v>210</v>
       </c>
       <c r="B24">
-        <v>46000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C24">
         <v>46000000.0</v>
       </c>
       <c r="D24">
         <v>46000000.0</v>
       </c>
       <c r="E24">
+        <v>46000000.0</v>
+      </c>
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-9711711.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>98000000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>1000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>52252253.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>139639640.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>79101009.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3798089.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>216200000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>142810590.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>148604167.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14895833.0</v>
       </c>
       <c r="T24">
         <v>14895833.0</v>
       </c>
       <c r="U24">
         <v>14895833.0</v>
       </c>
       <c r="V24">
+        <v>14895833.0</v>
+      </c>
+      <c r="W24">
         <v>74000000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>52166667.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>104333333.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>39500000.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>41727273.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>98090909.0</v>
       </c>
-      <c r="AI24"/>
-      <c r="AJ24">
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>70000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>51000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>104100000.0</v>
       </c>
-      <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>920002.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>25000000.0</v>
       </c>
-      <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>494874266.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>56324017.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>9454897.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>183346910.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-38361082.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>5530442.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>9520621.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>23310019.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-1019280621.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>24353646.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000000.0</v>
       </c>
       <c r="BE24">
         <v>1000000000.0</v>
       </c>
-      <c r="BF24"/>
+      <c r="BF24">
+        <v>1000000000.0</v>
+      </c>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
-      <c r="CF24">
+      <c r="CF24"/>
+      <c r="CG24">
         <v>4860964500.0</v>
       </c>
-      <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
+      <c r="CN24"/>
     </row>
-    <row r="25" spans="1:91">
+    <row r="25" spans="1:92">
       <c r="A25" t="s">
         <v>211</v>
       </c>
-      <c r="B25"/>
-      <c r="C25"/>
+      <c r="B25">
+        <v>-1928037087.0</v>
+      </c>
+      <c r="C25">
+        <v>-11975794252.0</v>
+      </c>
       <c r="D25">
+        <v>7368427056.0</v>
+      </c>
+      <c r="E25">
         <v>-7691106214.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1643298690.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11967155934.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1901943088.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-10083390917.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5631616645.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1307674131.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-6299094828.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-5400934929.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6254470730.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-834803103.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-6628302514.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>573913444.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1222868900.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3245258647.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1085312020.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1869122750.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3506070306.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5799570130.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4401065560.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3550339160.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-394662913.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1140543392.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-952762539.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-8140667280.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3991302691.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1594133777.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-2962742263.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2766073141.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-5692245463.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-1457055217.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-3387862009.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-800117707.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>6584663872.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-3171575326.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>5230540008.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>152205527.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1211092374.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>5385802263.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-2265317766.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-3739922215.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>3692642013.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-5500561221.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2714485373.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-929795675.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3487592979.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-1349965578.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-2218053514.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>905070960.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-574070464.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2394028795.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-1711507601.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
+      <c r="CN25"/>
     </row>
-    <row r="26" spans="1:91">
+    <row r="26" spans="1:92">
       <c r="A26" t="s">
         <v>212</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -26922,52 +27003,53 @@
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
+      <c r="CN26"/>
     </row>
-    <row r="27" spans="1:91">
+    <row r="27" spans="1:92">
       <c r="A27" t="s">
         <v>213</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -27017,687 +27099,695 @@
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
+      <c r="CN27"/>
     </row>
-    <row r="28" spans="1:91">
+    <row r="28" spans="1:92">
       <c r="A28" t="s">
         <v>214</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>0.0</v>
       </c>
-      <c r="L28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M28"/>
       <c r="N28">
         <v>0.0</v>
       </c>
       <c r="O28">
         <v>0.0</v>
       </c>
       <c r="P28">
         <v>0.0</v>
       </c>
       <c r="Q28">
         <v>0.0</v>
       </c>
       <c r="R28">
+        <v>0.0</v>
+      </c>
+      <c r="S28">
         <v>-15764144.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-8516514.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-54633825.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-64328586.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-91660436.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-54633825.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-64328586.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-54633825.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>262809541.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-411024641.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-54633825.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-36422550.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-270783116.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-19393229.0</v>
       </c>
-      <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
-      <c r="AJ28">
+      <c r="AJ28"/>
+      <c r="AK28">
         <v>1.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>477473195.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-273044223.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>67695625.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-209502426.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-8285986765.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1410332863.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4278014562.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-3220413152.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2650784093.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-3223044525.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-2190458156.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1270720215.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-793980628.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2995173179.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-945081323.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-2020061851.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2310557662.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>611732732.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
-      <c r="BF28">
+      <c r="BF28"/>
+      <c r="BG28">
         <v>12665534000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>12488808000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>9394104100.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>12058811900.0</v>
       </c>
-      <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
+      <c r="CN28"/>
     </row>
-    <row r="29" spans="1:91">
+    <row r="29" spans="1:92">
       <c r="A29" t="s">
         <v>215</v>
       </c>
       <c r="B29">
-        <v>-12972594470.0</v>
+        <v>-2979348745.0</v>
       </c>
       <c r="C29">
-        <v>-618540050.0</v>
+        <v>-12354054414.0</v>
       </c>
       <c r="D29">
+        <v>7535897294.0</v>
+      </c>
+      <c r="E29">
         <v>-9086809981.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>932372633.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12222959202.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2512205521.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-10408605988.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4903373869.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2229450830.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-6081288632.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-6814856685.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7520869893.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-621836616.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-5365149181.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-885992988.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2048197563.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5020991147.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1103292494.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1816928956.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4061837083.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3951962102.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2986052320.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1514236943.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>159137875.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>828541917.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>948870190.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-7491973349.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>3265201761.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-245133956.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-970442422.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>4572562610.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-5038770064.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-1221659300.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-1787647859.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>166350112.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>6348340490.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-2201761107.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>5471776005.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>442965103.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>1725051327.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>6447879846.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-1661209681.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-2665158656.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>4175632235.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-3823574582.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>3651606738.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>70587062.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>4109712923.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>422640447.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-1583909870.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>2558075070.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>201668824.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>1291837026.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-839340582.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>3954634200.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>4774006300.0</v>
       </c>
-      <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
-      <c r="BJ29">
+      <c r="BJ29"/>
+      <c r="BK29">
         <v>3246392700.0</v>
       </c>
-      <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
-      <c r="BQ29">
+      <c r="BQ29"/>
+      <c r="BR29">
         <v>8024410400.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>1813345600.0</v>
       </c>
-      <c r="BS29"/>
-      <c r="BT29">
+      <c r="BT29"/>
+      <c r="BU29">
         <v>858514400.0</v>
       </c>
-      <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
-      <c r="BX29">
+      <c r="BX29"/>
+      <c r="BY29">
         <v>2553008400.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>2916204600.0</v>
       </c>
-      <c r="BZ29"/>
-      <c r="CA29">
+      <c r="CA29"/>
+      <c r="CB29">
         <v>1630247300.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>5207767100.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>4049203200.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>2546447300.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>2319371800.0</v>
       </c>
-      <c r="CF29"/>
-      <c r="CG29">
+      <c r="CG29"/>
+      <c r="CH29">
         <v>3322585600.0</v>
       </c>
-      <c r="CH29"/>
-      <c r="CI29">
+      <c r="CI29"/>
+      <c r="CJ29">
         <v>878184000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>1364182000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>10038770000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>450876000.0</v>
       </c>
-      <c r="CM29"/>
+      <c r="CN29"/>
     </row>
-    <row r="30" spans="1:91">
+    <row r="30" spans="1:92">
       <c r="A30" t="s">
         <v>216</v>
       </c>
       <c r="B30">
-        <v>40050000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C30">
-        <v>46000000.0</v>
+        <v>-5950000.0</v>
       </c>
       <c r="D30">
         <v>46000000.0</v>
       </c>
       <c r="E30">
+        <v>46000000.0</v>
+      </c>
+      <c r="F30">
         <v>0.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-10884279.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>93505000.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30">
         <v>93505000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-11780000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>52252253.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>139639640.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>79101009.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-8651911.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>216200000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>216200001.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>148604167.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>221300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-234754167.0</v>
       </c>
       <c r="U30">
         <v>-234754167.0</v>
       </c>
       <c r="V30">
-        <v>65700000.0</v>
+        <v>-234754167.0</v>
       </c>
       <c r="W30">
         <v>65700000.0</v>
       </c>
       <c r="X30">
         <v>65700000.0</v>
       </c>
-      <c r="Y30"/>
-      <c r="Z30">
+      <c r="Y30">
+        <v>65700000.0</v>
+      </c>
+      <c r="Z30"/>
+      <c r="AA30">
         <v>52166667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95233333.0</v>
       </c>
       <c r="AB30">
         <v>95233333.0</v>
       </c>
       <c r="AC30">
         <v>95233333.0</v>
       </c>
       <c r="AD30">
+        <v>95233333.0</v>
+      </c>
+      <c r="AE30">
         <v>921568961.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-906547561.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-10445000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>41727273.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>99678545.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-46739000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>65790000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>26900000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-806304731.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-16550000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-9500000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-39495269.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-43835997.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-6118182.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-217450375.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-269707365.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>688846266.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-194267858.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-221588648.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>173981910.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>766395009.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1374269224.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-675084379.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>7225019.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1038843621.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>16178646.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>785011100.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>804969500.0</v>
       </c>
-      <c r="BF30"/>
-      <c r="BG30">
+      <c r="BG30"/>
+      <c r="BH30">
         <v>80074400.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>19400500.0</v>
       </c>
-      <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
-      <c r="BW30">
+      <c r="BW30"/>
+      <c r="BX30">
         <v>23107500.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>52991800.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>29055800.0</v>
       </c>
-      <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
-      <c r="CF30">
+      <c r="CF30"/>
+      <c r="CG30">
         <v>4269568100.0</v>
       </c>
-      <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
+      <c r="CN30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>