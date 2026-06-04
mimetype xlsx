--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -969,51 +972,53 @@
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>1655000.0</v>
+      </c>
       <c r="C2">
         <v>5828000.0</v>
       </c>
       <c r="D2">
         <v>6570000.0</v>
       </c>
       <c r="E2">
         <v>1826000.0</v>
       </c>
       <c r="F2">
         <v>1607000.0</v>
       </c>
       <c r="G2">
         <v>2609000.0</v>
       </c>
       <c r="H2">
         <v>4988000.0</v>
       </c>
       <c r="I2">
         <v>1164000.0</v>
       </c>
       <c r="J2">
         <v>330000.0</v>
       </c>
       <c r="K2">
@@ -1114,82 +1119,86 @@
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>20</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>9136000.0</v>
+      </c>
       <c r="C7">
         <v>23332000.0</v>
       </c>
       <c r="D7">
         <v>21854000.0</v>
       </c>
       <c r="E7">
         <v>51206000.0</v>
       </c>
       <c r="F7">
         <v>20915000.0</v>
       </c>
       <c r="G7">
         <v>19120000.0</v>
       </c>
       <c r="H7">
         <v>30911000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>21</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1507325000.0</v>
+      </c>
       <c r="C8">
         <v>1504767000.0</v>
       </c>
       <c r="D8">
         <v>1490986000.0</v>
       </c>
       <c r="E8">
         <v>1502235000.0</v>
       </c>
       <c r="F8">
         <v>1591446000.0</v>
       </c>
       <c r="G8">
         <v>1280501000.0</v>
       </c>
       <c r="H8">
         <v>1313178000.0</v>
       </c>
       <c r="I8">
         <v>1309269000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1306,51 +1315,53 @@
       <c r="H12">
         <v>89671000.0</v>
       </c>
       <c r="I12">
         <v>58313000.0</v>
       </c>
       <c r="J12">
         <v>60027000.0</v>
       </c>
       <c r="K12">
         <v>92001000.0</v>
       </c>
       <c r="L12">
         <v>308858000.0</v>
       </c>
       <c r="M12">
         <v>178240000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>26</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>1507325000.0</v>
+      </c>
       <c r="C13">
         <v>1504767000.0</v>
       </c>
       <c r="D13">
         <v>1490986000.0</v>
       </c>
       <c r="E13">
         <v>1502235000.0</v>
       </c>
       <c r="F13">
         <v>1591446000.0</v>
       </c>
       <c r="G13">
         <v>1280501000.0</v>
       </c>
       <c r="H13">
         <v>1313178000.0</v>
       </c>
       <c r="I13">
         <v>1309269000.0</v>
       </c>
       <c r="J13">
         <v>1306606000.0</v>
       </c>
       <c r="K13">
@@ -1429,51 +1440,53 @@
       <c r="H15">
         <v>1313178000.0</v>
       </c>
       <c r="I15">
         <v>1309269000.0</v>
       </c>
       <c r="J15">
         <v>1306606000.0</v>
       </c>
       <c r="K15">
         <v>29825000.0</v>
       </c>
       <c r="L15">
         <v>29825000.0</v>
       </c>
       <c r="M15">
         <v>29825000.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>29</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>5977000.0</v>
+      </c>
       <c r="C16">
         <v>7834000.0</v>
       </c>
       <c r="D16">
         <v>6244000.0</v>
       </c>
       <c r="E16">
         <v>2962000.0</v>
       </c>
       <c r="F16">
         <v>353000.0</v>
       </c>
       <c r="G16">
         <v>3060000.0</v>
       </c>
       <c r="H16">
         <v>272000.0</v>
       </c>
       <c r="I16">
         <v>450000.0</v>
       </c>
       <c r="J16">
         <v>918000.0</v>
       </c>
       <c r="K16">
@@ -1679,51 +1692,53 @@
       <c r="H23">
         <v>1753501000.0</v>
       </c>
       <c r="I23">
         <v>1848601000.0</v>
       </c>
       <c r="J23">
         <v>1664484000.0</v>
       </c>
       <c r="K23">
         <v>1662521000.0</v>
       </c>
       <c r="L23">
         <v>2029950000.0</v>
       </c>
       <c r="M23">
         <v>2035183000.0</v>
       </c>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>37</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>541291000.0</v>
+      </c>
       <c r="C24">
         <v>638353000.0</v>
       </c>
       <c r="D24">
         <v>595229000.0</v>
       </c>
       <c r="E24">
         <v>860578000.0</v>
       </c>
       <c r="F24">
         <v>926270000.0</v>
       </c>
       <c r="G24">
         <v>474332000.0</v>
       </c>
       <c r="H24">
         <v>590745000.0</v>
       </c>
       <c r="I24">
         <v>759112000.0</v>
       </c>
       <c r="J24">
         <v>528874000.0</v>
       </c>
       <c r="K24">
@@ -1810,129 +1825,131 @@
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
-        <v>-81998000.0</v>
+        <v>459293000.0</v>
       </c>
       <c r="C28">
         <v>554233000.0</v>
       </c>
       <c r="D28">
         <v>617770000.0</v>
       </c>
       <c r="E28">
         <v>830894000.0</v>
       </c>
       <c r="F28">
         <v>1028017000.0</v>
       </c>
       <c r="G28">
         <v>355545000.0</v>
       </c>
       <c r="H28">
         <v>602335000.0</v>
       </c>
       <c r="I28">
         <v>752354000.0</v>
       </c>
       <c r="J28">
         <v>492910000.0</v>
       </c>
       <c r="K28">
         <v>347650000.0</v>
       </c>
       <c r="L28">
         <v>286364000.0</v>
       </c>
       <c r="M28">
         <v>423116000.0</v>
       </c>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
         <v>42</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>2587356000.0</v>
+      </c>
       <c r="C29">
         <v>2544455000.0</v>
       </c>
       <c r="D29">
         <v>2439433000.0</v>
       </c>
       <c r="E29">
         <v>2511184000.0</v>
       </c>
       <c r="F29">
         <v>2274733000.0</v>
       </c>
       <c r="G29">
         <v>1507857000.0</v>
       </c>
       <c r="H29">
         <v>1683388000.0</v>
       </c>
       <c r="I29">
         <v>1820522000.0</v>
       </c>
       <c r="J29">
         <v>1638591000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
-        <v>13836000.0</v>
+        <v>191723000.0</v>
       </c>
       <c r="C30">
         <v>199292000.0</v>
       </c>
       <c r="D30">
         <v>261468000.0</v>
       </c>
       <c r="E30">
         <v>302358000.0</v>
       </c>
       <c r="F30">
         <v>112747000.0</v>
       </c>
       <c r="G30">
         <v>47841000.0</v>
       </c>
       <c r="H30">
         <v>87783000.0</v>
       </c>
       <c r="I30">
         <v>99869000.0</v>
       </c>
       <c r="J30">
         <v>62598000.0</v>
       </c>
@@ -1967,51 +1984,53 @@
       <c r="H31">
         <v>1022293000.0</v>
       </c>
       <c r="I31">
         <v>1009855000.0</v>
       </c>
       <c r="J31">
         <v>1085654000.0</v>
       </c>
       <c r="K31">
         <v>1179512000.0</v>
       </c>
       <c r="L31">
         <v>1383786000.0</v>
       </c>
       <c r="M31">
         <v>1390943000.0</v>
       </c>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
         <v>45</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>268155000.0</v>
+      </c>
       <c r="C32">
         <v>245388000.0</v>
       </c>
       <c r="D32">
         <v>269406000.0</v>
       </c>
       <c r="E32">
         <v>385226000.0</v>
       </c>
       <c r="F32">
         <v>-10112000.0</v>
       </c>
       <c r="G32">
         <v>147938000.0</v>
       </c>
       <c r="H32">
         <v>72868000.0</v>
       </c>
       <c r="I32">
         <v>92350000.0</v>
       </c>
       <c r="J32">
         <v>84557000.0</v>
       </c>
       <c r="K32"/>
@@ -2045,51 +2064,53 @@
       <c r="H33">
         <v>1566157000.0</v>
       </c>
       <c r="I33">
         <v>1680981000.0</v>
       </c>
       <c r="J33">
         <v>1532692000.0</v>
       </c>
       <c r="K33">
         <v>1491612000.0</v>
       </c>
       <c r="L33">
         <v>1633214000.0</v>
       </c>
       <c r="M33">
         <v>1750011000.0</v>
       </c>
       <c r="N33"/>
       <c r="O33"/>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
         <v>47</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>2229000.0</v>
+      </c>
       <c r="C34">
         <v>2346000.0</v>
       </c>
       <c r="D34">
         <v>2628000.0</v>
       </c>
       <c r="E34">
         <v>1875000.0</v>
       </c>
       <c r="F34">
         <v>14810000.0</v>
       </c>
       <c r="G34">
         <v>25114000.0</v>
       </c>
       <c r="H34">
         <v>1489000.0</v>
       </c>
       <c r="I34">
         <v>2442000.0</v>
       </c>
       <c r="J34">
         <v>2721000.0</v>
       </c>
       <c r="K34">
@@ -2231,94 +2252,94 @@
         <v>63506000.0</v>
       </c>
       <c r="I38">
         <v>64387000.0</v>
       </c>
       <c r="J38">
         <v>17657000.0</v>
       </c>
       <c r="K38">
         <v>99602000.0</v>
       </c>
       <c r="L38">
         <v>10837000.0</v>
       </c>
       <c r="M38">
         <v>102038000.0</v>
       </c>
       <c r="N38"/>
       <c r="O38"/>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
-        <v>185677000.0</v>
+        <v>7790000.0</v>
       </c>
       <c r="C39">
         <v>17650000.0</v>
       </c>
       <c r="D39">
         <v>15423000.0</v>
       </c>
       <c r="E39">
         <v>15982000.0</v>
       </c>
       <c r="F39">
         <v>11759000.0</v>
       </c>
       <c r="G39">
         <v>6002000.0</v>
       </c>
       <c r="H39">
         <v>5994000.0</v>
       </c>
       <c r="I39">
         <v>6372000.0</v>
       </c>
       <c r="J39">
         <v>11778000.0</v>
       </c>
       <c r="K39">
         <v>5350000.0</v>
       </c>
       <c r="L39">
         <v>5067000.0</v>
       </c>
       <c r="M39">
         <v>6188000.0</v>
       </c>
       <c r="N39"/>
       <c r="O39"/>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
-        <v>69921000.0</v>
+        <v>62289000.0</v>
       </c>
       <c r="C40">
         <v>52602000.0</v>
       </c>
       <c r="D40">
         <v>45090000.0</v>
       </c>
       <c r="E40">
         <v>46281000.0</v>
       </c>
       <c r="F40">
         <v>45490000.0</v>
       </c>
       <c r="G40">
         <v>32877000.0</v>
       </c>
       <c r="H40">
         <v>25908000.0</v>
       </c>
       <c r="I40">
         <v>22101000.0</v>
       </c>
       <c r="J40">
         <v>21067000.0</v>
       </c>
@@ -2438,51 +2459,53 @@
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
         <v>58</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>2649516000.0</v>
+      </c>
       <c r="C45">
         <v>2574816000.0</v>
       </c>
       <c r="D45">
         <v>2373761000.0</v>
       </c>
       <c r="E45">
         <v>1856812000.0</v>
       </c>
       <c r="F45">
         <v>1802850000.0</v>
       </c>
       <c r="G45">
         <v>1129802000.0</v>
       </c>
       <c r="H45">
         <v>1326234000.0</v>
       </c>
       <c r="I45">
         <v>1330795000.0</v>
       </c>
       <c r="J45">
         <v>1104727000.0</v>
       </c>
       <c r="K45">
@@ -2633,93 +2656,95 @@
       </c>
       <c r="G49">
         <v>-275846000.0</v>
       </c>
       <c r="H49">
         <v>-270315000.0</v>
       </c>
       <c r="I49">
         <v>-269485000.0</v>
       </c>
       <c r="J49">
         <v>-180545000.0</v>
       </c>
       <c r="K49">
         <v>-74457000.0</v>
       </c>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
         <v>63</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>25788000.0</v>
+      </c>
       <c r="C50">
         <v>50054000.0</v>
       </c>
       <c r="D50">
         <v>127447000.0</v>
       </c>
       <c r="E50">
         <v>162854000.0</v>
       </c>
       <c r="F50">
         <v>178715000.0</v>
       </c>
       <c r="G50">
         <v>61483000.0</v>
       </c>
       <c r="H50">
         <v>70350000.0</v>
       </c>
       <c r="I50">
         <v>51555000.0</v>
       </c>
       <c r="J50">
         <v>24063000.0</v>
       </c>
       <c r="K50">
         <v>6183000.0</v>
       </c>
       <c r="L50">
         <v>6284000.0</v>
       </c>
       <c r="M50">
         <v>6284000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
-        <v>34924000.0</v>
+        <v>576215000.0</v>
       </c>
       <c r="C51">
         <v>711739000.0</v>
       </c>
       <c r="D51">
         <v>744530000.0</v>
       </c>
       <c r="E51">
         <v>1074638000.0</v>
       </c>
       <c r="F51">
         <v>1125900000.0</v>
       </c>
       <c r="G51">
         <v>554935000.0</v>
       </c>
       <c r="H51">
         <v>692006000.0</v>
       </c>
       <c r="I51">
         <v>810667000.0</v>
       </c>
       <c r="J51">
         <v>552937000.0</v>
       </c>
@@ -3115,6640 +3140,6794 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT62"/>
+  <dimension ref="A1:AU62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:46">
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
         <v>15</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>60388000.0</v>
+      </c>
       <c r="C2">
+        <v>55002000.0</v>
+      </c>
+      <c r="D2">
         <v>49607000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>55008000.0</v>
       </c>
-      <c r="E2"/>
-      <c r="F2">
+      <c r="F2"/>
+      <c r="G2">
         <v>5828000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>206775000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>52118000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>42046000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6570000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>42850000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>47044000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>53197000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1826000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>45593000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>38237000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>56116000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1607000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>49087000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>57305000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>24547000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2609000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>27355000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>29424000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>32864000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4988000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>29951000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>34427000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>33234000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1164000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>25112000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>32857000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>24707000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>330000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>24210000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>29721000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>37571000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2866000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>28921000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>26938000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>29056000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3371000.0</v>
       </c>
-      <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
-      <c r="AT2">
+      <c r="AT2"/>
+      <c r="AU2">
         <v>2460000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:46">
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
-    </row>
-    <row r="4" spans="1:46">
+      <c r="AU3"/>
+    </row>
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4"/>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
+        <v>-11215000.0</v>
+      </c>
+      <c r="C5">
         <v>-10840000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-10444000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-10146000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-8814000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-7861000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-9223000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1416000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-300000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1063000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>5159000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>5755000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2902000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>6964000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>10833000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>127000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1401000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-12360000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-19477000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-22917000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-22394000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-32613000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-35336000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-36081000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-34962000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-20570000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-43484000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-40282000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-33306000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-29929000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-23819000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-28447000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-33366000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-40407000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-46620000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-48687000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-49146000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-52267000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-63950000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-70563000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-70685000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-64124000.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
-      <c r="AS5">
+      <c r="AS5"/>
+      <c r="AT5">
         <v>1390943000.0</v>
       </c>
-      <c r="AT5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:46">
+      <c r="AU5"/>
+    </row>
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
-      <c r="AN6"/>
+      <c r="AN6">
+        <v>0.0</v>
+      </c>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
-    </row>
-    <row r="7" spans="1:46">
+      <c r="AU6"/>
+    </row>
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
         <v>20</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>8033000.0</v>
+      </c>
       <c r="C7">
+        <v>9136000.0</v>
+      </c>
+      <c r="D7">
         <v>11823000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>282572000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>18974000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>23332000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>14446000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>16975000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>19439000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>21854000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>23805000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>7991000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>26494000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>51206000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>16410000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>19047000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>21581000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>20915000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>19827000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>14767000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>16697000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>19120000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>21542000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>23915000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>26386000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>30911000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>33993000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>30511000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>27860000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
-    </row>
-    <row r="8" spans="1:46">
+      <c r="AU7"/>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
         <v>21</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1501990000.0</v>
+      </c>
       <c r="C8">
+        <v>1507325000.0</v>
+      </c>
+      <c r="D8">
         <v>1505459000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1503687000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1503451000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1504767000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1501503000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>1524400000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>1488531000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>1490986000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>1489041000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>1487151000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>1501516000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>1502235000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>1557875000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>1583740000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>1588606000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1591446000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>1609602000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1278365000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8"/>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-      <c r="AL9">
+      <c r="AL9"/>
+      <c r="AM9">
         <v>1276411000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1275594000.0</v>
       </c>
-      <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
-    </row>
-    <row r="10" spans="1:46">
+      <c r="AU9"/>
+    </row>
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>141847000.0</v>
+      </c>
+      <c r="C10">
         <v>116922000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>412569000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>148807000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>132769000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>157506000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>103309000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>176141000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>139501000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>126760000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>138976000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>116023000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>156220000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>243744000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>174465000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>230666000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>74553000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>97883000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>108897000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>117391000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>156178000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>199390000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>137340000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>128063000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>93298000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>89671000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>68383000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>91662000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>79537000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>58313000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>91547000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>115843000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>53472000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>60027000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>73390000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>121230000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>101067000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>92001000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>110158000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>278945000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>239420000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>308858000.0</v>
       </c>
-      <c r="AQ10"/>
       <c r="AR10"/>
-      <c r="AS10">
+      <c r="AS10"/>
+      <c r="AT10">
         <v>-178240000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>178240000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:46">
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-    </row>
-    <row r="12" spans="1:46">
+      <c r="AU11"/>
+    </row>
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>376847000.0</v>
+      </c>
+      <c r="C12">
         <v>166922000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>413572000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>148807000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>132769000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>157506000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>153309000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>176141000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>214501000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>186760000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>213976000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>236023000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>261220000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>323744000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>254465000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>230666000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>74553000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>97883000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>108897000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>117391000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>156178000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>199390000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>137340000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>128063000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>93298000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>89671000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>68383000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>91662000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>79537000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>58313000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>91547000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>115843000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>53472000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>60027000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>73390000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>121230000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>101067000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>92001000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>110158000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>278945000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>239420000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>308858000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>178240000.0</v>
       </c>
-      <c r="AT12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:46">
+      <c r="AU12"/>
+    </row>
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
         <v>26</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>1501990000.0</v>
+      </c>
       <c r="C13">
+        <v>1507325000.0</v>
+      </c>
+      <c r="D13">
         <v>1505459000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1503687000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1503451000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1504767000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1501503000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1524400000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1488531000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1490986000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1489041000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1487151000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1501516000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1502235000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1557875000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1583740000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1588606000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1591446000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1609602000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1278365000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1279368000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1280501000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1280811000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1281072000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1301938000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1313178000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1311812000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1310731000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1309881000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1309269000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1308310000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1307645000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1306869000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1306606000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1305531000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1307727000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1306749000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29825000.0</v>
       </c>
       <c r="AM13">
         <v>29825000.0</v>
       </c>
       <c r="AN13">
         <v>29825000.0</v>
       </c>
       <c r="AO13">
         <v>29825000.0</v>
       </c>
       <c r="AP13">
         <v>29825000.0</v>
       </c>
-      <c r="AQ13"/>
+      <c r="AQ13">
+        <v>29825000.0</v>
+      </c>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>29825000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:46">
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>49714857.0</v>
+      </c>
+      <c r="C14">
         <v>49595945.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>49606210.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>49476481.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>49529000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>49547000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>49881000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>49721858.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>49377948.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>49343856.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>49275022.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>49404837.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>49646331.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>49619307.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>49743700.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>49878645.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>49571337.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>50310043.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>46903955.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>40074727.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>28023815.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>27941519.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>28026005.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>28639780.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>29348393.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>29493575.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>29249233.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>29220345.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>29223187.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>29222543.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>29154366.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>29130230.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>29106180.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>29061657.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>29202437.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>29194240.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>29195544.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>29159792.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>29156750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29157494.0</v>
       </c>
       <c r="AO14">
         <v>29157494.0</v>
       </c>
       <c r="AP14">
         <v>29157494.0</v>
       </c>
       <c r="AQ14">
         <v>29157494.0</v>
       </c>
       <c r="AR14">
         <v>29157494.0</v>
       </c>
       <c r="AS14">
         <v>29157494.0</v>
       </c>
-      <c r="AT14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:46">
+      <c r="AT14">
+        <v>29157494.0</v>
+      </c>
+      <c r="AU14"/>
+    </row>
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>1487151000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1501516000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>1557875000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1583740000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1588606000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1591446000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1609602000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1278365000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1279368000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1280501000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1280811000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1281072000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1301938000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1313178000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1311812000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1310731000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1309881000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1309269000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1308310000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1307645000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1306869000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1306606000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1305531000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1307727000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1306749000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29825000.0</v>
       </c>
       <c r="AM15">
         <v>29825000.0</v>
       </c>
       <c r="AN15">
         <v>29825000.0</v>
       </c>
       <c r="AO15">
         <v>29825000.0</v>
       </c>
       <c r="AP15">
         <v>29825000.0</v>
       </c>
-      <c r="AQ15"/>
+      <c r="AQ15">
+        <v>29825000.0</v>
+      </c>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-    </row>
-    <row r="16" spans="1:46">
+      <c r="AU15"/>
+    </row>
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>7834000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-52118000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-42046000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6244000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-42850000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-47044000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-53197000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2962000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-45593000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-9875000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-56116000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>353000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-49087000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1575000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-24547000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3060000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>272000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>450000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>20969000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>918000.0</v>
       </c>
-      <c r="AI16"/>
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>-29721000.0</v>
       </c>
-      <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>6725000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>1227000.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-    </row>
-    <row r="17" spans="1:46">
+      <c r="AU16"/>
+    </row>
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-    </row>
-    <row r="18" spans="1:46">
+      <c r="AU17"/>
+    </row>
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>4800000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3300000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>6300000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>6900000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>7100000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>7300000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>4400000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>757000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2678000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>700000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>4066000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>6155000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>6200000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>900000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>980000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>274000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>309000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>344000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>379000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1922000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>448000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>483000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>518000.0</v>
       </c>
-      <c r="AH18">
-[...1 lines deleted...]
-      </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
         <v>1691000.0</v>
       </c>
-      <c r="AM18">
-[...2 lines deleted...]
-      <c r="AN18"/>
+      <c r="AN18">
+        <v>0.0</v>
+      </c>
       <c r="AO18"/>
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>1741000.0</v>
       </c>
-      <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18">
         <v>1881000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:46">
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-    </row>
-    <row r="20" spans="1:46">
+      <c r="AU19"/>
+    </row>
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
         <v>33</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>7372000.0</v>
+      </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
-      <c r="AN20"/>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-    </row>
-    <row r="21" spans="1:46">
+      <c r="AU20"/>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>37688000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>13603000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
-      <c r="T21">
+      <c r="T21"/>
+      <c r="U21">
         <v>14606000.0</v>
       </c>
-      <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...1 lines deleted...]
-      </c>
+      <c r="AE21"/>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
-      <c r="AN21"/>
+      <c r="AN21">
+        <v>0.0</v>
+      </c>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-    </row>
-    <row r="22" spans="1:46">
+      <c r="AU21"/>
+    </row>
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>5407000.0</v>
+      </c>
+      <c r="C22">
         <v>611000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>577000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>522000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>573000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1875000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>378000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1850000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>593000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1329000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1143000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>629000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>698000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>531000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>873000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>804000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2335000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2110000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2578000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2103000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2271000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3601000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1400000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1878000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3559000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3896000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>3428000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4110000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4122000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>3066000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>3941000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>4828000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>3977000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>3270000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1659000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1556000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1391000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1338000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1195000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>255000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>130000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>3396000.0</v>
       </c>
-      <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
-      <c r="AT22">
+      <c r="AT22"/>
+      <c r="AU22">
         <v>6381000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:46">
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>2871343000.0</v>
+      </c>
+      <c r="C23">
         <v>2668642000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2789578000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2523215000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2542397000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2636397000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2587846000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2674670000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2551422000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2521819000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2561022000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2655656000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2571530000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2615334000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2459903000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2364241000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2366593000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2346780000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2441833000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1518865000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1552052000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1586539000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1712313000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1758956000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1740728000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1753501000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1828549000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1865209000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1891070000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1848601000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1886706000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1946480000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1612472000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1664484000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1724325000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1701090000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1683329000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1662521000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1709311000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1925683000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1932789000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2029950000.0</v>
       </c>
-      <c r="AQ23"/>
       <c r="AR23"/>
-      <c r="AS23">
+      <c r="AS23"/>
+      <c r="AT23">
         <v>1390943000.0</v>
       </c>
-      <c r="AT23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:46">
+      <c r="AU23"/>
+    </row>
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
         <v>37</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>573927000.0</v>
+      </c>
       <c r="C24">
+        <v>541291000.0</v>
+      </c>
+      <c r="D24">
         <v>509527000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>259804000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>544730000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>638353000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>600689000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>663054000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>564203000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>595229000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>706999000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>778266000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>777154000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>860578000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>900509000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>912900000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>943032000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>926270000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>887673000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>444566000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>459451000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>474332000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>489194000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>523414000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>543111000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>590745000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>716736000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>736826000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>747955000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>759112000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>770305000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>789537000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>500643000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>528874000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>511948000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>452904000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>417017000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>433468000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>433207000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>513718000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>522382000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>588938000.0</v>
       </c>
-      <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>595072000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:46">
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>778266000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>777154000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>900509000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>912900000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>943032000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>926270000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>887673000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>444566000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>459451000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>474332000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>489194000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>523414000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>543111000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>590745000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>716736000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>736826000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>747955000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>759112000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>770305000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>789537000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>500643000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>528874000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>511948000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>452904000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>417017000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>433468000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>433207000.0</v>
       </c>
-      <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
-    </row>
-    <row r="26" spans="1:46">
+      <c r="AU25"/>
+    </row>
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>36414000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>38109000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>39832000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>183361000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>180331000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>177402000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>149580000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>144770000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>141924000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>156589000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>155191000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>151400000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>153292000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>271655000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>265959000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>267518000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>269026000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>257473000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>260522000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>361777000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>256342000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>261403000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>271620000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>277334000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:46">
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-    </row>
-    <row r="28" spans="1:46">
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
-        <v>-81998000.0</v>
+        <v>468274000.0</v>
       </c>
       <c r="C28">
+        <v>459293000.0</v>
+      </c>
+      <c r="D28">
         <v>391270000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>412920000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>481115000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>554233000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>561649000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>553486000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>571676000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>617770000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>726531000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>870019000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>802953000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>830894000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>909419000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>862071000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1068451000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1028017000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1019408000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>403425000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>381453000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>355545000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>434879000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>500749000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>557682000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>602335000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>733359000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>744836000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>753958000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>752354000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>736438000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>722186000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>467796000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>492910000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>452308000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>354274000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>338833000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>347650000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>329232000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>240956000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>289246000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>286364000.0</v>
       </c>
-      <c r="AQ28"/>
       <c r="AR28"/>
-      <c r="AS28">
+      <c r="AS28"/>
+      <c r="AT28">
         <v>178240000.0</v>
       </c>
-      <c r="AT28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:46">
+      <c r="AU28"/>
+    </row>
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
         <v>42</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>2796363000.0</v>
+      </c>
       <c r="C29">
+        <v>2587356000.0</v>
+      </c>
+      <c r="D29">
         <v>2725803000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2178934000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2463759000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2544455000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2525142000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2600088000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2486628000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2439433000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>841702000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>978051000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>932679000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2511184000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2396306000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2304254000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2286289000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2274733000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2323257000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1453503000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1488697000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1507857000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1637195000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1676950000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1654274000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
-    </row>
-    <row r="30" spans="1:46">
+      <c r="AU29"/>
+    </row>
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
-        <v>13836000.0</v>
+        <v>25719000.0</v>
       </c>
       <c r="C30">
+        <v>191723000.0</v>
+      </c>
+      <c r="D30">
         <v>155017000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>169944000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>176063000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>199292000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>206775000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>239864000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>254842000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>261468000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>231112000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>253928000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>259588000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>302358000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>238032000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>188684000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>127833000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>112747000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>101178000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>57305000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>53571000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>47841000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>76133000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>105879000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>110147000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>87783000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>79566000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>80036000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>99690000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>99869000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>79071000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>72799000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>53317000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>62598000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>63372000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>66454000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>71305000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>72220000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>53035000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>54178000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>59979000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>79415000.0</v>
       </c>
-      <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
-      <c r="AT30">
+      <c r="AT30"/>
+      <c r="AU30">
         <v>94363000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:46">
+    <row r="31" spans="1:47">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>1650077000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1620274000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1557283000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1487752000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1328832000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1230564000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1164866000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1170332000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1214779000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>947454000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>967763000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>972042000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1086518000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1072053000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1029680000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1022293000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>982122000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>995338000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1017987000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1009855000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1008048000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1050541000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1063642000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1085654000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1169086000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1191031000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1201213000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>1179512000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>1224769000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>1383786000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>1390943000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:46">
+    <row r="32" spans="1:47">
       <c r="A32" t="s">
         <v>45</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>575697000.0</v>
+      </c>
       <c r="C32">
+        <v>268155000.0</v>
+      </c>
+      <c r="D32">
         <v>254255000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-17939000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>208173000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>245388000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>268978000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>322882000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>310321000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>269406000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>286538000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>312400000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>335122000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>385226000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>288669000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>226101000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1214000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-10112000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-52156000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>110198000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>123673000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>147938000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>117423000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>111687000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>82967000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
-    </row>
-    <row r="33" spans="1:46">
+      <c r="AU32"/>
+    </row>
+    <row r="33" spans="1:47">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>2204857000.0</v>
+      </c>
+      <c r="C33">
         <v>2301596000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2197610000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2190821000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2215783000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2260074000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2215576000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2240055000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2061351000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2056839000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2087147000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2095975000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2008930000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1972719000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1950353000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1929238000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2120105000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2122281000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2213052000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1306555000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1330652000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1329705000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1492068000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1516724000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1525132000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1566157000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1671906000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1682455000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1698562000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1680981000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1705887000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1742699000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1491925000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1532692000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1579749000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1502899000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1498568000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1491612000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1538784000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1584053000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1619592000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1633214000.0</v>
       </c>
-      <c r="AQ33"/>
       <c r="AR33"/>
-      <c r="AS33">
+      <c r="AS33"/>
+      <c r="AT33">
         <v>-178240000.0</v>
       </c>
-      <c r="AT33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:46">
+      <c r="AU33"/>
+    </row>
+    <row r="34" spans="1:47">
       <c r="A34" t="s">
         <v>47</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>6559000.0</v>
+      </c>
       <c r="C34">
+        <v>2229000.0</v>
+      </c>
+      <c r="D34">
         <v>2345000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>6701000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>3430000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2346000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2462000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>5489000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>3309000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2628000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>2588000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>2296000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>9615000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1875000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>9681000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>10762000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>12837000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>14810000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>25814000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>13410000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>23045000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>25114000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>27579000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>1249000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1332000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1489000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>1893000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>2129000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>2304000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>2585000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>3822000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>3955000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>2821000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>2721000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>5046000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>4834000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>4590000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>4438000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>7142000.0</v>
       </c>
-      <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
-    </row>
-    <row r="35" spans="1:46">
+      <c r="AU34"/>
+    </row>
+    <row r="35" spans="1:47">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>586279000.0</v>
+      </c>
+      <c r="C35">
         <v>549474000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>518078000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>273103000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>555107000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>649414000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>609924000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>675501000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>576782000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>609488000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>723608000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>788101000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>786769000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>870193000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>910190000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>924191000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>955869000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>941837000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>916165000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>469299000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>486562000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>505601000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>522973000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>556358000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>578419000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>616732000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>748712000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>764371000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>772633000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>763476000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>774127000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>793492000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>503464000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>531595000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>516994000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>457738000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>421607000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>437906000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>440349000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>521382000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>530758000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>597747000.0</v>
       </c>
-      <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
-    </row>
-    <row r="36" spans="1:46">
+      <c r="AU35"/>
+    </row>
+    <row r="36" spans="1:47">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
+        <v>203908000.0</v>
+      </c>
+      <c r="C36">
         <v>216390000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>63134000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>154108000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>143220000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>151614000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>133549000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>131632000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>141455000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>110352000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>116669000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>112028000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>118529000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>79493000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>84699000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>73711000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>80021000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>66641000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>75355000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>69623000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>68872000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>57979000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>48997000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>47669000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>47453000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>86631000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>78913000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>91418000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>79832000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>81864000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>76108000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>62088000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>88852000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>49071000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>37264000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>41008000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>36653000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>32881000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>32797000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>31108000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>43907000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>47912000.0</v>
       </c>
-      <c r="AQ36"/>
       <c r="AR36"/>
-      <c r="AS36">
+      <c r="AS36"/>
+      <c r="AT36">
         <v>-178240000.0</v>
       </c>
-      <c r="AT36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:46">
+      <c r="AU36"/>
+    </row>
+    <row r="37" spans="1:47">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
-      <c r="P37">
-[...1 lines deleted...]
-      </c>
+      <c r="P37"/>
       <c r="Q37">
         <v>584000.0</v>
       </c>
       <c r="R37">
         <v>584000.0</v>
       </c>
       <c r="S37">
+        <v>584000.0</v>
+      </c>
+      <c r="T37">
         <v>29952000.0</v>
       </c>
-      <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
-      <c r="AN37"/>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
-    </row>
-    <row r="38" spans="1:46">
+      <c r="AU37"/>
+    </row>
+    <row r="38" spans="1:47">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>39835000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>37679000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2415310000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>9220000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>14434000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>16119000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>13589000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>9592000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>61969000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>23692000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>35180000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>32616000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>32028000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>33445000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>33929000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>79715000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>75362000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>84451000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>60614000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>64387000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>75428000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>54790000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>85085000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>427965000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>417982000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>413117000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>412890000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>391562000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>396041000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>375956000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>395372000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>392803000.0</v>
       </c>
-      <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
-      <c r="AT38">
+      <c r="AT38"/>
+      <c r="AU38">
         <v>433473000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:46">
+    <row r="39" spans="1:47">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
-        <v>185677000.0</v>
+        <v>258513000.0</v>
       </c>
       <c r="C39">
+        <v>7790000.0</v>
+      </c>
+      <c r="D39">
         <v>22802000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>13121000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>17209000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>17650000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>11808000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>16760000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>20135000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>15423000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>27644000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>69101000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>41094000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>15982000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>16180000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>14849000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>41767000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>11759000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>16128000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>35511000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>9380000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>6002000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>5372000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>6412000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>8592000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>5994000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>10532000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>6946000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>18016000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>6372000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>6260000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>10311000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>19469000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>11778000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>12310000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>8951000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>21996000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>10700000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>6139000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>10258000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>13668000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>5067000.0</v>
       </c>
-      <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
-      <c r="AT39">
+      <c r="AT39"/>
+      <c r="AU39">
         <v>6188000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:46">
+    <row r="40" spans="1:47">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
-        <v>69921000.0</v>
+        <v>60388000.0</v>
       </c>
       <c r="C40">
+        <v>14919000.0</v>
+      </c>
+      <c r="D40">
         <v>49607000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>55008000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>56234000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>52602000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>45796000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>52118000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>42046000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>45090000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>42850000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>47044000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>53197000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>46281000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>45593000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>38237000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>56116000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>45490000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>53418000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>33403000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>28463000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>32877000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>4035000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>9227000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>7614000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>25908000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-10175000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-9569000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-7160000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>22101000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>21739000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>21098000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>34000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>21924000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>285000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>29721000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>55000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>29329000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>9089000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>7236000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>5098000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>37535000.0</v>
       </c>
-      <c r="AQ40"/>
       <c r="AR40"/>
       <c r="AS40"/>
-      <c r="AT40">
+      <c r="AT40"/>
+      <c r="AU40">
         <v>28492000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:46">
+    <row r="41" spans="1:47">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>2588000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>2296000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>1875000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1594000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1590000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2023000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2288000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>781000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>782000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>790000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>14861000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>15986000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1249000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1332000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1489000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1893000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>2129000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>2304000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>2442000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>3822000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>3955000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>2821000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>2721000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>5046000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>4834000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>4590000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>4438000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>7142000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>7664000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>8376000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>8809000.0</v>
       </c>
-      <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
-      <c r="AT41">
+      <c r="AT41"/>
+      <c r="AU41">
         <v>11932000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:46">
+    <row r="42" spans="1:47">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
+        <v>1501990000.0</v>
+      </c>
+      <c r="C42">
         <v>1507325000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1505459000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1503687000.0</v>
       </c>
-      <c r="E42"/>
-      <c r="F42">
+      <c r="F42"/>
+      <c r="G42">
         <v>1863909000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1501503000.0</v>
       </c>
-      <c r="H42"/>
-      <c r="I42">
+      <c r="I42"/>
+      <c r="J42">
         <v>1488531000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1716757000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1489041000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1487151000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1501516000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1439358000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1557875000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1583740000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1588606000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1591446000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1609602000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1278365000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1279368000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1280501000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1280811000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1281072000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1301938000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1313178000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1311812000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1310731000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1309881000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1309269000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1308310000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1307645000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1306869000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1306606000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>1305531000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1307727000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>1306749000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1276411000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1275594000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1323705000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1321982000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1325504000.0</v>
       </c>
-      <c r="AQ42"/>
       <c r="AR42"/>
       <c r="AS42"/>
-      <c r="AT42">
+      <c r="AT42"/>
+      <c r="AU42">
         <v>-74373000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:46">
+    <row r="43" spans="1:47">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
-    </row>
-    <row r="44" spans="1:46">
+      <c r="AU43"/>
+    </row>
+    <row r="44" spans="1:47">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
-      <c r="AN44"/>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
-    </row>
-    <row r="45" spans="1:46">
+      <c r="AU44"/>
+    </row>
+    <row r="45" spans="1:47">
       <c r="A45" t="s">
         <v>58</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>2517085000.0</v>
+      </c>
       <c r="C45">
+        <v>2649516000.0</v>
+      </c>
+      <c r="D45">
         <v>2279369000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2373164000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2385704000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2574816000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2584963000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2584711000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>2372613000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2373761000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1970478000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1977639000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1775653000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1856812000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1707775000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1723742000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>1773264000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>1802850000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>1908928000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>1087352000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1117010000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1129802000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1286482000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1313864000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1326279000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1326234000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>1321338000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1325078000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1351212000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1330795000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1354359000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1405577000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1019049000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1104727000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1161767000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1089782000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1085678000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1100050000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1142743000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1208097000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1224220000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1240411000.0</v>
       </c>
-      <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
-    </row>
-    <row r="46" spans="1:46">
+      <c r="AU45"/>
+    </row>
+    <row r="46" spans="1:47">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>1993577000.0</v>
+      </c>
+      <c r="C46">
         <v>2085206000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2134440000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2036713000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2072563000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2108460000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2082027000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2108423000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1919896000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1946487000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1970478000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1983947000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1890401000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1856812000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1827545000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1815695000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1856723000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1875309000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1960295000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1087352000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1117010000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1129802000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1286482000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1313864000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1326279000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1326234000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1321338000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1325078000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1351212000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1330795000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1354359000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1405577000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1019049000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1104727000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1161767000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1089782000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1085678000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1100050000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1142743000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1208097000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1224220000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1240411000.0</v>
       </c>
-      <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
-    </row>
-    <row r="47" spans="1:46">
+      <c r="AU46"/>
+    </row>
+    <row r="47" spans="1:47">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>2042792000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1977639000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1775653000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1922423000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1707775000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1873287000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1773264000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1931062000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1908928000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1126757000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1097853000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1108214000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1262469000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1341979000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1353167000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1349359000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1341080000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1348460000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1370326000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1330795000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1354359000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1405577000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1019049000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1104727000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1161767000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1089782000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1085678000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1100050000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1142743000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1208097000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1224220000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1240411000.0</v>
       </c>
-      <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
-      <c r="AT47">
+      <c r="AT47"/>
+      <c r="AU47">
         <v>1316538000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:46">
+    <row r="48" spans="1:47">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>703500000.0</v>
+      </c>
+      <c r="C48">
         <v>523792000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>438772000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>406238000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>374212000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>359142000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>382350000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>364452000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>306659000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>226834000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>155877000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>127368000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>52865000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-21447000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-239876000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-353303000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-422339000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-409338000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-375346000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-307994000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-289211000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-275846000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-158957000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-172938000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-237296000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-270315000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-286206000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-275111000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-258588000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-269485000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-276443000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-228657000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-209861000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-180545000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-89825000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-68009000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-56390000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-74457000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-16700000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>80977000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>80471000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>92581000.0</v>
       </c>
-      <c r="AQ48"/>
       <c r="AR48"/>
       <c r="AS48"/>
-      <c r="AT48">
+      <c r="AT48"/>
+      <c r="AU48">
         <v>888000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:46">
+    <row r="49" spans="1:47">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>127368000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>52865000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-239876000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-353303000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-422339000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-409338000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-375346000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-307994000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-289211000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-275846000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-158957000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-172938000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-237296000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-270315000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-286206000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-275111000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-258588000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-269485000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-276443000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-228657000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-209861000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-180545000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-89825000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-68009000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-56390000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-74457000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-16700000.0</v>
       </c>
-      <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
-    </row>
-    <row r="50" spans="1:46">
+      <c r="AU49"/>
+    </row>
+    <row r="50" spans="1:47">
       <c r="A50" t="s">
         <v>63</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>28161000.0</v>
+      </c>
       <c r="C50">
+        <v>25788000.0</v>
+      </c>
+      <c r="D50">
         <v>282489000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>19351000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>50180000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>50054000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>49823000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>49598000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>127535000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>127447000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>134703000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>199785000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>155525000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>162854000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>166965000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>160790000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>178391000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>178715000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>220805000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61483000.0</v>
       </c>
       <c r="U50">
         <v>61483000.0</v>
       </c>
       <c r="V50">
         <v>61483000.0</v>
       </c>
       <c r="W50">
         <v>61483000.0</v>
       </c>
       <c r="X50">
-        <v>81483000.0</v>
+        <v>61483000.0</v>
       </c>
       <c r="Y50">
         <v>81483000.0</v>
       </c>
       <c r="Z50">
+        <v>81483000.0</v>
+      </c>
+      <c r="AA50">
         <v>70350000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>51013000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57680000.0</v>
       </c>
       <c r="AC50">
         <v>57680000.0</v>
       </c>
       <c r="AD50">
+        <v>57680000.0</v>
+      </c>
+      <c r="AE50">
         <v>52262000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>58450000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>48492000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>20625000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>24063000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>13750000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>475504000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>439900000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>6183000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>6284000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>6284000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:46">
+    <row r="51" spans="1:47">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
-        <v>34924000.0</v>
+        <v>610121000.0</v>
       </c>
       <c r="C51">
+        <v>576215000.0</v>
+      </c>
+      <c r="D51">
         <v>803839000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>561727000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>613884000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>711739000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>664958000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>729627000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>711177000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>744530000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>865507000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>986042000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>959173000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1074638000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1083884000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1092737000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1143004000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1125900000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1128305000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>520816000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>537631000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>554935000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>572219000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>628812000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>650980000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>692006000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>801742000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>836498000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>833495000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>810667000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>827985000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>838029000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>521268000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>552937000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>525698000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>475504000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>439900000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>439651000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>439390000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>519901000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>528666000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>595222000.0</v>
       </c>
-      <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
-    </row>
-    <row r="52" spans="1:46">
+      <c r="AU51"/>
+    </row>
+    <row r="52" spans="1:47">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
+        <v>30401000.0</v>
+      </c>
+      <c r="C52">
         <v>28970000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>288106000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>295325000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>62207000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>64671000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>57496000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>59615000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>137704000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>137670000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>144487000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>200237000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>174281000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>206320000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>175288000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>170665000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>189158000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>187108000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>227519000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>68709000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>69264000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>70350000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>71432000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>91894000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>92151000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>83308000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>77939000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>80642000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>74376000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>51555000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>57680000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>48492000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>20625000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>33973000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>13750000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>22600000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>22883000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6183000.0</v>
       </c>
       <c r="AM52">
         <v>6183000.0</v>
       </c>
       <c r="AN52">
         <v>6183000.0</v>
       </c>
       <c r="AO52">
-        <v>6284000.0</v>
+        <v>6183000.0</v>
       </c>
       <c r="AP52">
         <v>6284000.0</v>
       </c>
-      <c r="AQ52"/>
+      <c r="AQ52">
+        <v>6284000.0</v>
+      </c>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>6284000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:46">
+    <row r="53" spans="1:47">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>235000000.0</v>
+      </c>
+      <c r="C53">
         <v>50000000.0</v>
       </c>
-      <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
-[...1 lines deleted...]
-      </c>
+      <c r="F53"/>
       <c r="G53">
+        <v>0.0</v>
+      </c>
+      <c r="H53">
         <v>50000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>4532000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>75000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>60000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>75000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>120000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>105000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000000.0</v>
       </c>
       <c r="O53">
         <v>80000000.0</v>
       </c>
       <c r="P53">
+        <v>80000000.0</v>
+      </c>
+      <c r="Q53">
         <v>763000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>2061000.0</v>
       </c>
-      <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>149580000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>144770000.0</v>
       </c>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>151400.0</v>
       </c>
-      <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53">
         <v>30000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>151000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>460000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>619000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>1738000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>93000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>16000.0</v>
       </c>
-      <c r="AI53">
-[...1 lines deleted...]
-      </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
-      <c r="AN53"/>
+      <c r="AN53">
+        <v>0.0</v>
+      </c>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
-      <c r="AS53">
+      <c r="AS53"/>
+      <c r="AT53">
         <v>356480000.0</v>
       </c>
-      <c r="AT53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:46">
+      <c r="AU53"/>
+    </row>
+    <row r="54" spans="1:47">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
-      <c r="AN54"/>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
-    </row>
-    <row r="55" spans="1:46">
+      <c r="AU54"/>
+    </row>
+    <row r="55" spans="1:47">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>2871343000.0</v>
+      </c>
+      <c r="C55">
         <v>2668642000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2789578000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2523215000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2542397000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2636397000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2587846000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2674670000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2551422000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2521819000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2561022000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2655656000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2571530000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2615334000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2459903000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2364241000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2366593000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2346780000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2441833000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1518865000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1552052000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1586539000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1712313000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1758956000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1740728000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1753501000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1828549000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1865209000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1891070000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1848601000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1886706000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1946480000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1612472000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1664484000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1724325000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1701090000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1683329000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1662521000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1709311000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1925683000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1932789000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2029950000.0</v>
       </c>
-      <c r="AQ55"/>
       <c r="AR55"/>
       <c r="AS55"/>
-      <c r="AT55">
+      <c r="AT55"/>
+      <c r="AU55">
         <v>2035183000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:46">
+    <row r="56" spans="1:47">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>666486000.0</v>
+      </c>
+      <c r="C56">
         <v>367046000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>591968000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>332394000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>326614000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>376323000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>372270000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>434615000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>490071000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>464980000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>473875000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>559681000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>562600000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>642615000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>509550000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>435003000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>246488000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>224499000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>228781000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>212310000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>221400000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>256834000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>220245000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>242232000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>215596000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>187344000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>156643000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>182754000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>192508000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>167620000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>180819000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>203781000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>120547000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>131792000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>144576000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>198191000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>184761000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>170909000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>170527000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>341630000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>313197000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>396736000.0</v>
       </c>
-      <c r="AQ56"/>
       <c r="AR56"/>
-      <c r="AS56">
+      <c r="AS56"/>
+      <c r="AT56">
         <v>178240000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>285172000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:46">
+    <row r="57" spans="1:47">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>90789000.0</v>
+      </c>
+      <c r="C57">
         <v>98891000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>337713000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>350333000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>118441000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>130935000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>103292000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>111733000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>179750000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>195574000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>187337000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>247281000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>227478000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>257389000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>220881000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>208902000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>245274000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>234611000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>280937000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>102112000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>97727000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>108896000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>102822000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>130545000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>132629000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>114476000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>97715000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>105500000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>100450000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>75270000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>104531000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>102447000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>45366000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>47235000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>38245000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>52321000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>60509000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>45103000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>44193000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>40357000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>40438000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>48417000.0</v>
       </c>
-      <c r="AQ57"/>
       <c r="AR57"/>
       <c r="AS57"/>
-      <c r="AT57">
+      <c r="AT57"/>
+      <c r="AU57">
         <v>37236000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:46">
+    <row r="58" spans="1:47">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>677068000.0</v>
+      </c>
+      <c r="C58">
         <v>648365000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>855791000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>623436000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>673548000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>780349000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>713216000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>787234000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>756532000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>805062000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>910945000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1035382000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1014247000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1127582000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1131071000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1133093000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1201143000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1176448000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1197102000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>571411000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>584289000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>614497000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>625795000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>686903000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>711048000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>731208000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>846427000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>869871000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>873083000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>838746000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>878658000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>895939000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>548830000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>578830000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>555239000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>510059000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>482116000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>483009000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>484542000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>561739000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>571196000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>646164000.0</v>
       </c>
-      <c r="AQ58"/>
       <c r="AR58"/>
       <c r="AS58"/>
-      <c r="AT58">
+      <c r="AT58"/>
+      <c r="AU58">
         <v>644240000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:46">
+    <row r="59" spans="1:47">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
-      <c r="AN59"/>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
-    </row>
-    <row r="60" spans="1:46">
+      <c r="AU59"/>
+    </row>
+    <row r="60" spans="1:47">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>2194275000.0</v>
+      </c>
+      <c r="C60">
         <v>2020277000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1933787000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1899779000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1868849000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1856048000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1874630000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1887436000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1794890000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1716757000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1650077000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1620274000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1557283000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1487752000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1328832000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1230564000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1164866000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1169748000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1214779000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>947454000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>967763000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>972042000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1086518000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1072053000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1029680000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1022293000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>982122000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>995338000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1017987000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1009855000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1008048000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1050541000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1063642000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1085654000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1169086000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1191031000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1201213000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1179512000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1224769000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1363944000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1361593000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1383786000.0</v>
       </c>
-      <c r="AQ60"/>
       <c r="AR60"/>
-      <c r="AS60">
-[...1 lines deleted...]
-      </c>
+      <c r="AS60"/>
       <c r="AT60">
         <v>1390943000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:46">
+      <c r="AU60">
+        <v>1390943000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:47">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
-      <c r="AN61"/>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
-    </row>
-    <row r="62" spans="1:46">
+      <c r="AU61"/>
+    </row>
+    <row r="62" spans="1:47">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
+      <c r="AU62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9797,1112 +9976,1122 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B2">
-        <v>323092000.0</v>
+        <v>486678000.0</v>
       </c>
       <c r="C2">
         <v>473450000.0</v>
       </c>
       <c r="D2">
         <v>444237000.0</v>
       </c>
       <c r="E2">
         <v>394149000.0</v>
       </c>
       <c r="F2">
         <v>310351000.0</v>
       </c>
       <c r="G2">
         <v>252473000.0</v>
       </c>
       <c r="H2">
         <v>282635000.0</v>
       </c>
       <c r="I2">
         <v>279602000.0</v>
       </c>
       <c r="J2">
         <v>276894000.0</v>
       </c>
       <c r="K2">
         <v>272514000.0</v>
       </c>
       <c r="L2">
         <v>284224000.0</v>
       </c>
       <c r="M2">
         <v>449689000.0</v>
       </c>
       <c r="N2">
         <v>583222000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B3">
         <v>163586000.0</v>
       </c>
       <c r="C3">
         <v>149440000.0</v>
       </c>
       <c r="D3">
         <v>129038000.0</v>
       </c>
       <c r="E3">
         <v>110388000.0</v>
       </c>
       <c r="F3">
         <v>86674000.0</v>
       </c>
       <c r="G3">
         <v>74343000.0</v>
       </c>
       <c r="H3">
         <v>75653000.0</v>
       </c>
       <c r="I3">
         <v>72428000.0</v>
       </c>
       <c r="J3">
         <v>78853000.0</v>
       </c>
       <c r="K3">
         <v>79885000.0</v>
       </c>
       <c r="L3">
         <v>81653000.0</v>
       </c>
       <c r="M3">
         <v>84931000.0</v>
       </c>
       <c r="N3">
         <v>108675000.0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B5">
-        <v>660404000.0</v>
+        <v>351554000.0</v>
       </c>
       <c r="C5">
         <v>465343000.0</v>
       </c>
       <c r="D5">
         <v>626083000.0</v>
       </c>
       <c r="E5">
         <v>445700000.0</v>
       </c>
       <c r="F5">
         <v>-96246000.0</v>
       </c>
       <c r="G5">
         <v>31182000.0</v>
       </c>
       <c r="H5">
         <v>65438000.0</v>
       </c>
       <c r="I5">
         <v>-29306000.0</v>
       </c>
       <c r="J5">
         <v>-64928000.0</v>
       </c>
       <c r="K5">
         <v>21176000.0</v>
       </c>
       <c r="L5">
         <v>216278000.0</v>
       </c>
       <c r="M5">
         <v>-62097000.0</v>
       </c>
       <c r="N5">
         <v>-719238000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B6">
-        <v>823990000.0</v>
+        <v>515140000.0</v>
       </c>
       <c r="C6">
         <v>614783000.0</v>
       </c>
       <c r="D6">
         <v>755121000.0</v>
       </c>
       <c r="E6">
         <v>556088000.0</v>
       </c>
       <c r="F6">
         <v>-9572000.0</v>
       </c>
       <c r="G6">
         <v>105525000.0</v>
       </c>
       <c r="H6">
         <v>141091000.0</v>
       </c>
       <c r="I6">
         <v>43122000.0</v>
       </c>
       <c r="J6">
         <v>13925000.0</v>
       </c>
       <c r="K6">
         <v>101061000.0</v>
       </c>
       <c r="L6">
         <v>297931000.0</v>
       </c>
       <c r="M6">
         <v>22834000.0</v>
       </c>
       <c r="N6">
         <v>-610563000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B9">
-        <v>-121575000.0</v>
+        <v>356624000.0</v>
       </c>
       <c r="C9">
         <v>478163000.0</v>
       </c>
       <c r="D9">
         <v>627538000.0</v>
       </c>
       <c r="E9">
         <v>470516000.0</v>
       </c>
       <c r="F9">
         <v>-37805000.0</v>
       </c>
       <c r="G9">
         <v>169175000.0</v>
       </c>
       <c r="H9">
         <v>83549000.0</v>
       </c>
       <c r="I9">
         <v>-9241000.0</v>
       </c>
       <c r="J9">
         <v>13207000.0</v>
       </c>
       <c r="K9">
         <v>125805000.0</v>
       </c>
       <c r="L9">
         <v>213410000.0</v>
       </c>
       <c r="M9">
         <v>67329000.0</v>
       </c>
       <c r="N9">
         <v>2138000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B10">
         <v>308850000.0</v>
       </c>
       <c r="C10">
         <v>415640000.0</v>
       </c>
       <c r="D10">
         <v>560324000.0</v>
       </c>
       <c r="E10">
         <v>387979000.0</v>
       </c>
       <c r="F10">
         <v>-133042000.0</v>
       </c>
       <c r="G10">
         <v>-5530000.0</v>
       </c>
       <c r="H10">
         <v>-829000.0</v>
       </c>
       <c r="I10">
         <v>-89045000.0</v>
       </c>
       <c r="J10">
         <v>-106044000.0</v>
       </c>
       <c r="K10">
         <v>-17783000.0</v>
       </c>
       <c r="L10">
         <v>173310000.0</v>
       </c>
       <c r="M10">
         <v>-118355000.0</v>
       </c>
       <c r="N10">
         <v>-719588000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B11">
-        <v>411000.0</v>
+        <v>-411000.0</v>
       </c>
       <c r="C11">
         <v>-1084000.0</v>
       </c>
       <c r="D11">
         <v>3878000.0</v>
       </c>
       <c r="E11">
         <v>88000.0</v>
       </c>
       <c r="F11">
         <v>1618000.0</v>
       </c>
       <c r="G11">
         <v>1000.0</v>
       </c>
       <c r="H11">
         <v>1000.0</v>
       </c>
       <c r="I11">
         <v>-105000.0</v>
       </c>
       <c r="J11">
         <v>44000.0</v>
       </c>
       <c r="K11">
         <v>440000.0</v>
       </c>
       <c r="L11">
         <v>140000.0</v>
       </c>
       <c r="M11">
         <v>744000.0</v>
       </c>
       <c r="N11">
         <v>4217000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B12">
-        <v>351554000.0</v>
+        <v>42704000.0</v>
       </c>
       <c r="C12">
         <v>49703000.0</v>
       </c>
       <c r="D12">
         <v>65759000.0</v>
       </c>
       <c r="E12">
         <v>57721000.0</v>
       </c>
       <c r="F12">
         <v>36796000.0</v>
       </c>
       <c r="G12">
         <v>36712000.0</v>
       </c>
       <c r="H12">
         <v>66267000.0</v>
       </c>
       <c r="I12">
         <v>60231000.0</v>
       </c>
       <c r="J12">
         <v>41247000.0</v>
       </c>
       <c r="K12">
         <v>40362000.0</v>
       </c>
       <c r="L12">
         <v>42970000.0</v>
       </c>
       <c r="M12">
         <v>56258000.0</v>
       </c>
       <c r="N12">
         <v>350000.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>121</v>
+      </c>
+      <c r="B13">
+        <v>7609000.0</v>
+      </c>
       <c r="C13">
         <v>9916000.0</v>
       </c>
       <c r="D13">
         <v>13963000.0</v>
       </c>
       <c r="E13">
         <v>3653000.0</v>
       </c>
       <c r="F13">
         <v>104000.0</v>
       </c>
       <c r="G13">
         <v>558000.0</v>
       </c>
       <c r="H13">
         <v>2767000.0</v>
       </c>
       <c r="I13">
         <v>1300000.0</v>
       </c>
       <c r="J13">
         <v>676000.0</v>
       </c>
       <c r="K13">
         <v>23382000.0</v>
       </c>
       <c r="L13">
         <v>2589000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>642000.0</v>
       </c>
       <c r="F14">
         <v>-1168000.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B15">
         <v>309261000.0</v>
       </c>
       <c r="C15">
         <v>416724000.0</v>
       </c>
       <c r="D15">
         <v>556446000.0</v>
       </c>
       <c r="E15">
         <v>387891000.0</v>
       </c>
       <c r="F15">
         <v>-133492000.0</v>
       </c>
       <c r="G15">
         <v>-5531000.0</v>
       </c>
       <c r="H15">
         <v>-830000.0</v>
       </c>
       <c r="I15">
         <v>-88940000.0</v>
       </c>
       <c r="J15">
         <v>-106088000.0</v>
       </c>
       <c r="K15">
         <v>-18223000.0</v>
       </c>
       <c r="L15">
         <v>173170000.0</v>
       </c>
       <c r="M15">
         <v>-119099000.0</v>
       </c>
       <c r="N15">
         <v>-723805000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>387401000.0</v>
       </c>
       <c r="F16">
         <v>-133492000.0</v>
       </c>
       <c r="G16">
         <v>-5531000.0</v>
       </c>
       <c r="H16">
         <v>-830000.0</v>
       </c>
       <c r="I16">
         <v>-88940000.0</v>
       </c>
       <c r="J16">
         <v>-106088000.0</v>
       </c>
       <c r="K16">
         <v>-18223000.0</v>
       </c>
       <c r="L16">
         <v>173170000.0</v>
       </c>
       <c r="M16">
         <v>-119099000.0</v>
       </c>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>125</v>
+      </c>
+      <c r="B17">
+        <v>309261000.0</v>
+      </c>
       <c r="C17">
         <v>416724000.0</v>
       </c>
       <c r="D17">
         <v>642761000.0</v>
       </c>
       <c r="E17">
         <v>387891000.0</v>
       </c>
       <c r="F17">
         <v>-134660000.0</v>
       </c>
       <c r="G17">
         <v>-5531000.0</v>
       </c>
       <c r="H17">
         <v>-830000.0</v>
       </c>
       <c r="I17">
         <v>-88940000.0</v>
       </c>
       <c r="J17">
         <v>-106088000.0</v>
       </c>
       <c r="K17">
         <v>-18223000.0</v>
       </c>
       <c r="L17">
         <v>173170000.0</v>
       </c>
       <c r="M17">
         <v>-119099000.0</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>126</v>
+      </c>
+      <c r="B18">
+        <v>-35095000.0</v>
+      </c>
       <c r="C18">
         <v>-39787000.0</v>
       </c>
       <c r="D18">
         <v>-53816000.0</v>
       </c>
       <c r="E18">
         <v>-54068000.0</v>
       </c>
       <c r="F18">
         <v>-36692000.0</v>
       </c>
       <c r="G18">
         <v>-36154000.0</v>
       </c>
       <c r="H18">
         <v>-63500000.0</v>
       </c>
       <c r="I18">
         <v>-58931000.0</v>
       </c>
       <c r="J18">
         <v>-39762000.0</v>
       </c>
       <c r="K18">
         <v>-39476000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>15891000.0</v>
       </c>
       <c r="G19">
         <v>-8698000.0</v>
       </c>
       <c r="H19">
         <v>10270000.0</v>
       </c>
       <c r="I19">
         <v>25717000.0</v>
       </c>
       <c r="J19">
         <v>42622000.0</v>
       </c>
       <c r="K19">
         <v>15752000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>-9753000.0</v>
       </c>
       <c r="G20">
         <v>100087000.0</v>
       </c>
       <c r="H20">
         <v>308000.0</v>
       </c>
       <c r="I20">
         <v>19680000.0</v>
       </c>
       <c r="J20">
         <v>86855000.0</v>
       </c>
       <c r="K20">
         <v>79203000.0</v>
       </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B21">
-        <v>345385000.0</v>
+        <v>306389000.0</v>
       </c>
       <c r="C21">
         <v>455225000.0</v>
       </c>
       <c r="D21">
         <v>615431000.0</v>
       </c>
       <c r="E21">
         <v>443368000.0</v>
       </c>
       <c r="F21">
         <v>-90299000.0</v>
       </c>
       <c r="G21">
         <v>43999000.0</v>
       </c>
       <c r="H21">
         <v>66381000.0</v>
       </c>
       <c r="I21">
         <v>-25099000.0</v>
       </c>
       <c r="J21">
         <v>-59262000.0</v>
       </c>
       <c r="K21">
         <v>22790000.0</v>
       </c>
       <c r="L21">
         <v>221873000.0</v>
       </c>
       <c r="M21">
         <v>42476000.0</v>
       </c>
       <c r="N21">
         <v>-415385000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B23">
-        <v>143868000.0</v>
+        <v>536913000.0</v>
       </c>
       <c r="C23">
         <v>496388000.0</v>
       </c>
       <c r="D23">
         <v>456344000.0</v>
       </c>
       <c r="E23">
         <v>421297000.0</v>
       </c>
       <c r="F23">
         <v>362845000.0</v>
       </c>
       <c r="G23">
         <v>377649000.0</v>
       </c>
       <c r="H23">
         <v>299803000.0</v>
       </c>
       <c r="I23">
         <v>303906000.0</v>
       </c>
       <c r="J23">
         <v>302234000.0</v>
       </c>
       <c r="K23">
         <v>313175000.0</v>
       </c>
       <c r="L23">
         <v>325779000.0</v>
       </c>
       <c r="M23">
         <v>505703000.0</v>
       </c>
       <c r="N23">
         <v>653070000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>133</v>
+      </c>
+      <c r="B25">
+        <v>163586000.0</v>
+      </c>
       <c r="C25">
         <v>149440000.0</v>
       </c>
       <c r="D25">
         <v>123760000.0</v>
       </c>
       <c r="E25">
         <v>110388000.0</v>
       </c>
       <c r="F25">
         <v>86674000.0</v>
       </c>
       <c r="G25">
         <v>74343000.0</v>
       </c>
       <c r="H25">
         <v>75653000.0</v>
       </c>
       <c r="I25">
         <v>72428000.0</v>
       </c>
       <c r="J25">
         <v>78853000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>510000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B28">
         <v>50235000.0</v>
       </c>
       <c r="C28">
         <v>52607000.0</v>
       </c>
       <c r="D28">
         <v>47473000.0</v>
       </c>
       <c r="E28">
         <v>46351000.0</v>
       </c>
       <c r="F28">
         <v>33235000.0</v>
       </c>
       <c r="G28">
         <v>28976000.0</v>
       </c>
       <c r="H28">
         <v>26798000.0</v>
       </c>
       <c r="I28">
         <v>24304000.0</v>
       </c>
       <c r="J28">
         <v>25340000.0</v>
       </c>
       <c r="K28">
         <v>40661000.0</v>
       </c>
       <c r="L28">
         <v>41555000.0</v>
       </c>
       <c r="M28">
         <v>56014000.0</v>
       </c>
       <c r="N28">
         <v>69848000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>137</v>
+      </c>
+      <c r="B29">
+        <v>-411000.0</v>
+      </c>
       <c r="C29">
         <v>-1084000.0</v>
       </c>
       <c r="D29">
         <v>457000.0</v>
       </c>
       <c r="E29">
         <v>88000.0</v>
       </c>
       <c r="F29">
         <v>1618000.0</v>
       </c>
       <c r="G29">
         <v>1000.0</v>
       </c>
       <c r="H29">
         <v>1000.0</v>
       </c>
       <c r="I29">
         <v>-105000.0</v>
       </c>
       <c r="J29">
         <v>44000.0</v>
       </c>
       <c r="K29">
         <v>440000.0</v>
       </c>
       <c r="L29">
         <v>140000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B30">
-        <v>-466960000.0</v>
+        <v>50235000.0</v>
       </c>
       <c r="C30">
         <v>22938000.0</v>
       </c>
       <c r="D30">
         <v>12107000.0</v>
       </c>
       <c r="E30">
         <v>27148000.0</v>
       </c>
       <c r="F30">
         <v>52494000.0</v>
       </c>
       <c r="G30">
         <v>125176000.0</v>
       </c>
       <c r="H30">
         <v>17168000.0</v>
       </c>
       <c r="I30">
         <v>24304000.0</v>
       </c>
       <c r="J30">
         <v>25340000.0</v>
       </c>
       <c r="K30">
         <v>40661000.0</v>
       </c>
       <c r="L30">
         <v>41555000.0</v>
       </c>
       <c r="M30">
         <v>56014000.0</v>
       </c>
       <c r="N30">
         <v>69848000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B31">
-        <v>-36535000.0</v>
+        <v>2461000.0</v>
       </c>
       <c r="C31">
         <v>-39585000.0</v>
       </c>
       <c r="D31">
         <v>-55107000.0</v>
       </c>
       <c r="E31">
         <v>-55389000.0</v>
       </c>
       <c r="F31">
         <v>-42743000.0</v>
       </c>
       <c r="G31">
         <v>-49529000.0</v>
       </c>
       <c r="H31">
         <v>-67210000.0</v>
       </c>
       <c r="I31">
         <v>-63946000.0</v>
       </c>
       <c r="J31">
         <v>-47065000.0</v>
       </c>
       <c r="K31">
         <v>-23724000.0</v>
       </c>
       <c r="L31">
         <v>-48563000.0</v>
       </c>
       <c r="M31">
         <v>-160831000.0</v>
       </c>
       <c r="N31">
         <v>-304203000.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B32">
-        <v>201517000.0</v>
+        <v>843302000.0</v>
       </c>
       <c r="C32">
         <v>951613000.0</v>
       </c>
       <c r="D32">
         <v>1071775000.0</v>
       </c>
       <c r="E32">
         <v>864665000.0</v>
       </c>
       <c r="F32">
         <v>272546000.0</v>
       </c>
       <c r="G32">
         <v>421648000.0</v>
       </c>
       <c r="H32">
         <v>366184000.0</v>
       </c>
       <c r="I32">
         <v>270361000.0</v>
       </c>
       <c r="J32">
         <v>290101000.0</v>
       </c>
@@ -10918,8696 +11107,8927 @@
       <c r="N32">
         <v>585360000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT32"/>
+  <dimension ref="A1:AU32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:46">
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B2">
-        <v>77000.0</v>
+        <v>117533000.0</v>
       </c>
       <c r="C2">
+        <v>122493000.0</v>
+      </c>
+      <c r="D2">
         <v>76869000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>125216000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>120930000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>125608000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>85002000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>116866000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>107655000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>116332000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>115012000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>111966000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>100927000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>102473000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>96373000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>97170000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>98133000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>106030000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>101507000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>52405000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>50409000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>61467000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>62808000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>61134000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>67064000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>69856000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>69162000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>69120000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>74497000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>73406000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>74162000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>65952000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>66082000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>69336000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>71060000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>68185000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>68313000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>70992000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>68995000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>65126000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>67401000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>76058000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>69203000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>67101000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>71862000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>364758000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:46">
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B3">
+        <v>40567000.0</v>
+      </c>
+      <c r="C3">
         <v>41362000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>41170000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>41349000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>39705000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>39466000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>39304000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>36517000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>34153000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>33682000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>33363000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>32445000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>29548000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>28404000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>27728000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>27256000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>27000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>27035000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>25806000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>17079000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>16754000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>18182000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>19014000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>18880000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>18267000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>18945000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>18961000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>18818000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>18929000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>18683000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>19317000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>16804000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>17624000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>20610000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>20528000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>19099000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>18616000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>19403000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>20376000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>20025000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>20081000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>21196000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>20404000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>19889000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>20164000.0</v>
       </c>
-      <c r="AT3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:46">
+      <c r="AU3"/>
+    </row>
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B5">
-        <v>375666000.0</v>
+        <v>198494000.0</v>
       </c>
       <c r="C5">
+        <v>136453000.0</v>
+      </c>
+      <c r="D5">
         <v>150715000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>70404000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>61613000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>40167000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>106076000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>159299000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>159802000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>141625000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>117671000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>174824000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>191963000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>235545000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>129213000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>82553000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-257000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-21181000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-57204000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-11776000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-6085000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-109066000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>21980000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>73240000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>45028000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>30173000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>5915000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>920000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>28430000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>24555000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-30464000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-5867000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-17686803.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-79340000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-10763000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1324000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>14163000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-47949000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-41520000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>30209000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>53091000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>48794000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>49744000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>47676000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>34879000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>14732000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:46">
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B6">
-        <v>417028000.0</v>
+        <v>239061000.0</v>
       </c>
       <c r="C6">
+        <v>177815000.0</v>
+      </c>
+      <c r="D6">
         <v>191885000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>111753000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>101318000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>79633000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>145380000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>195816000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>193955000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>175307000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>151034000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>207269000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>221511000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>263949000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>156941000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>109809000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>26743000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>5854000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-31398000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>5303000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>10669000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-90884000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>40994000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>92120000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>63295000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>49118000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>24876000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>19738000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>47359000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>43238000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-11147000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>10937000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-62803.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-58730000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>9765000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>17775000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>32779000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-28546000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-21144000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>50234000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>73172000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>69990000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>70148000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>67565000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>55043000.0</v>
       </c>
-      <c r="AT6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:46">
+      <c r="AU6"/>
+    </row>
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:46">
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B9">
-        <v>-373983000.0</v>
+        <v>207943000.0</v>
       </c>
       <c r="C9">
+        <v>145386000.0</v>
+      </c>
+      <c r="D9">
         <v>119519000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>70425000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>62464000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>69005000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>140188000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>140543000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>166746000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>134402000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>126696000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>180237000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>186203000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>235684000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>140456000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>91027000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3349000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-11360000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-16691000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-6101000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-3653000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-4764000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>37075000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>78591000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>58273000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>54166000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2116000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-110000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>27377000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>27142000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-13236000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-9043000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-14104000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>90000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-11092000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>3772000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>20437000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>14818000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>11776000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>37936000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>61275000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>48912000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>61918000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>56992000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>45588000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>152260000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:46">
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B10">
+        <v>286143000.0</v>
+      </c>
+      <c r="C10">
         <v>127093000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>70546000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>61646000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>49565000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>34740000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>91687000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>144723000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>144490000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>135560000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>97989000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>154143000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>172632000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>218454000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>113434000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>69088000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-12997000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-33052000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-67843000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-18782000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-13365000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-116889000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>13981000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>64359000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>33019000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>15892000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-11095000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-16523000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>10897000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>6842000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-47783000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-18796000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-29308000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-90707000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-21793000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-11615000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>18071000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-57474000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-50882000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>30679000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>59894000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>37860000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>51960000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>47785000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>35705000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-118355000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:46">
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
-        <v>118</v>
-[...4 lines deleted...]
-      <c r="C11"/>
+        <v>119</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>-411000.0</v>
+      </c>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>-1083000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>34109724.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3446000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>52000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>381000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>25000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>7000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>52000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1582000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>35000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>13040000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-21232000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>13147000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3688000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>25768000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>26297000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>26639000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-116000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>3000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>17045000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>8000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>13000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>23000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="AK11">
         <v>4000.0</v>
       </c>
       <c r="AL11">
+        <v>4000.0</v>
+      </c>
+      <c r="AM11">
         <v>283000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-20000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>173000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>4000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>254000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>27000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>95000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-236000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>744000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:46">
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B12">
-        <v>248573000.0</v>
+        <v>295102000.0</v>
       </c>
       <c r="C12">
+        <v>9360000.0</v>
+      </c>
+      <c r="D12">
         <v>80169000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>10764000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12048000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5427000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>14389000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>14576000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>15312000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>11450000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>19682000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>20681000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>19331000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>17091000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15779000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>13465000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>12740000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>11871000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10639000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7006000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7280000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7823000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7999000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8881000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>12009000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>11080000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>17010000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>17443000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>17533000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>18204000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>17320000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>13086000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>11621000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>11367000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>11232000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>9278000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>9167000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>9525000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>9519000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>9690000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>10742000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>10934000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>11050000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>10566000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>10420000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>46175000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:46">
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>121</v>
+      </c>
+      <c r="B13">
+        <v>475000.0</v>
+      </c>
       <c r="C13">
+        <v>5101000.0</v>
+      </c>
+      <c r="D13">
         <v>907000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1003000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>596000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3448000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1893000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2151000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2425000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5353000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>6465000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2767000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2384000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>447000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>907000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>6898000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>27627000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>8536000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>9428000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>9463000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-    </row>
-    <row r="14" spans="1:46">
+      <c r="AU13"/>
+    </row>
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-      <c r="N14">
-[...1 lines deleted...]
-      </c>
+      <c r="N14"/>
       <c r="O14">
         <v>0.0</v>
       </c>
-      <c r="P14"/>
+      <c r="P14">
+        <v>0.0</v>
+      </c>
       <c r="Q14"/>
-      <c r="R14">
+      <c r="R14"/>
+      <c r="S14">
         <v>-642000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-526000.0</v>
       </c>
-      <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:46">
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B15">
+        <v>286143000.0</v>
+      </c>
+      <c r="C15">
         <v>127504000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>70546000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>61646000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>49565000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>35823000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>91688000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>144723000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>144490000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>132114000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>97937000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>153762000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>172633000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>218429000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>113427000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>69036000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-13001000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-33992000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-67352000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-18783000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-13365000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-116889000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>13981000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>64358000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>33019000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>15891000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-11095000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-16523000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>10897000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>6958000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-47786000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-18796000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-29316000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-90720000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-21816000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-11619000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>18047000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-57757000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-50862000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>30506000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>59890000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>37606000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>51933000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>47690000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>35941000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-119099000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:46">
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>97878000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>153762000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>172633000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>218172000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>113427000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>68939000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-13001000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-33992000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-67352000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-18783000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-13365000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-116889000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>13981000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>64272000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>32961000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>15891000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-11095000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-16523000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>10897000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>6958000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-47786000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-18796000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-29316000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-125557000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-21816000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-11619000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>18067000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-18223000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-50862000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>30506000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>59890000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>37606000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>51933000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>47690000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>35941000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-119099000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:46">
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>125</v>
+      </c>
+      <c r="B17">
+        <v>286143000.0</v>
+      </c>
       <c r="C17">
+        <v>127504000.0</v>
+      </c>
+      <c r="D17">
         <v>70546000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>61646000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>49565000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>35823000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>91688000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>144723000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>144490000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>132114000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>97937000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>153762000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>172633000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>218429000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>113427000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>69036000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-13001000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-34634000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-67878000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-18783000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-13365000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-116889000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>13981000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>64358000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>33019000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>15891000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-11095000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-16523000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>10897000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>6958000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-47786000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-18796000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-29316000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-125577000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-21816000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-11619000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>18067000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-18223000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-50862000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>173170000.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>-119099000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:46">
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>126</v>
+      </c>
+      <c r="B18">
+        <v>-8959000.0</v>
+      </c>
       <c r="C18">
+        <v>-4259000.0</v>
+      </c>
+      <c r="D18">
         <v>-9623000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-9761000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-11452000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1979000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-12496000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-12425000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-12887000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-11418000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-16817000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-17914000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-16947000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-13438000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-15332000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-12558000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-12740000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-11767000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-10639000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7006000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-7280000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-7265000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-7999000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-8881000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-12009000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-11514000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-17010000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-17443000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-17533000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-    </row>
-    <row r="19" spans="1:46">
+      <c r="AU18"/>
+    </row>
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>3381000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>4281000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>359000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-5736000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>5371000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1128000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>5617000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>5642000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>5760000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-10873000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>5148000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>5348000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-8321000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>8758000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>8854000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>9106000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>5558000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>3959000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>9019000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>12986000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>7106000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>13692000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>6395000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-    </row>
-    <row r="20" spans="1:46">
+      <c r="AU19"/>
+    </row>
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>26000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>-10748000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>139000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>-8102000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>-1376000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>-4665000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>-9104000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>4005000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>11000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>85923000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>12834000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>4134000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>-2804000.0</v>
       </c>
-      <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>-1472000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>1548000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>-48000.0</v>
       </c>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
       <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
         <v>17360000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>-6740000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>6573000.0</v>
       </c>
-      <c r="AH20">
-[...1 lines deleted...]
-      </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>5406000.0</v>
       </c>
-      <c r="AJ20">
-[...1 lines deleted...]
-      </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>49640000.0</v>
       </c>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:46">
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B21">
-        <v>120237000.0</v>
+        <v>198494000.0</v>
       </c>
       <c r="C21">
+        <v>132337000.0</v>
+      </c>
+      <c r="D21">
         <v>107715000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>58260000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>59173000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>45042000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>100972000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>154788000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>154423000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>147297000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>114160000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>168676000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>185298000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>232773000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>128406000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>82220000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-31000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-14788000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-57091000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-12043000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-6377000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-109746000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>22188000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>73097000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>58460000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>33275000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>5631000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>81000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>27394000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>24797000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-30683000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-847000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-18366000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-79480000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-10953000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>4221000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>26950000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-47753000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-35270000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>41064000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>64749000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>49944000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>63960000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>59506000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>48463000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>14732000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:46">
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:46">
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B23">
-        <v>494143000.0</v>
+        <v>126982000.0</v>
       </c>
       <c r="C23">
+        <v>135542000.0</v>
+      </c>
+      <c r="D23">
         <v>88673000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>137381000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>124221000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>149571000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>124218000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>102621000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>119978000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>103437000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>127548000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>123527000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>101832000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>105384000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>108423000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>105977000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>101513000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>109458000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>141907000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>58347000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>53133000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>166449000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>77695000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>66628000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>66877000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>90747000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>75593000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>75396000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>82568000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>80183000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>79596000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>72016000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>72111000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>76045000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>77120000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>73663000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>75406000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>84585000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>78889000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>73983000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>75718000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>85414000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>81377000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>76417000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>82571000.0</v>
       </c>
-      <c r="AT23">
-[...3 lines deleted...]
-    <row r="24" spans="1:46">
+      <c r="AU23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-    </row>
-    <row r="25" spans="1:46">
+      <c r="AU24"/>
+    </row>
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>133</v>
+      </c>
+      <c r="B25">
+        <v>40567000.0</v>
+      </c>
       <c r="C25">
+        <v>41362000.0</v>
+      </c>
+      <c r="D25">
         <v>41170000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>41349000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>39705000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>39466000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>39304000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>36517000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>34153000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>33682000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>33363000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>32445000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>29548000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>28404000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>27728000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>27256000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>27000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>27035000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>25806000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>17079000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>16754000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>18182000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>19014000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>18880000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>18267000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>18945000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>18961000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>18818000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>18929000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>18683000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>19317000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>16804000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>17624000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>20610000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>20528000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>19099000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>18616000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>19403000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>20376000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>20025000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>20081000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>21196000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>20404000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>19889000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>20164000.0</v>
       </c>
-      <c r="AT25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:46">
+      <c r="AU25"/>
+    </row>
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:46">
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="B27"/>
       <c r="C27">
         <v>227000.0</v>
       </c>
-      <c r="D27"/>
+      <c r="D27">
+        <v>227000.0</v>
+      </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>226000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>510000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-    </row>
-    <row r="28" spans="1:46">
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B28">
-        <v>13276000.0</v>
+        <v>9311000.0</v>
       </c>
       <c r="C28">
+        <v>13049000.0</v>
+      </c>
+      <c r="D28">
         <v>11577000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12165000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13217000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>15113000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13411000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11985000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>12098000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>12391000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>12314000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>11522000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>11246000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>13499000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>11839000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10847000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>10166000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10096000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8129000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6831000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>8181000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>7497000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7422000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6694000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7434000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7279000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>6449000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6297000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>6773000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>6777000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5434000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>6064000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>6029000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6709000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>6060000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>5478000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>7093000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>13593000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>9894000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>8857000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>8317000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>9356000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>12174000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9316000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>10709000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>52597000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:46">
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B29"/>
       <c r="C29">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="D29"/>
+        <v>-411000.0</v>
+      </c>
+      <c r="D29">
+        <v>0.0</v>
+      </c>
       <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29">
         <v>-1083000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1000.0</v>
       </c>
-      <c r="H29">
-[...1 lines deleted...]
-      </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
         <v>3446000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>52000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>381000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>25000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>7000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>52000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1582000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>35000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1000.0</v>
       </c>
-      <c r="U29">
-[...1 lines deleted...]
-      </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
         <v>0.0</v>
       </c>
       <c r="X29">
+        <v>0.0</v>
+      </c>
+      <c r="Y29">
         <v>1000.0</v>
       </c>
-      <c r="Y29">
-[...1 lines deleted...]
-      </c>
       <c r="Z29">
+        <v>0.0</v>
+      </c>
+      <c r="AA29">
         <v>1000.0</v>
       </c>
-      <c r="AA29">
-[...1 lines deleted...]
-      </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
       <c r="AC29">
         <v>0.0</v>
       </c>
-      <c r="AD29"/>
+      <c r="AD29">
+        <v>0.0</v>
+      </c>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
-    </row>
-    <row r="30" spans="1:46">
+      <c r="AU29"/>
+    </row>
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B30">
-        <v>-494220000.0</v>
+        <v>9449000.0</v>
       </c>
       <c r="C30">
+        <v>13049000.0</v>
+      </c>
+      <c r="D30">
         <v>11804000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12165000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3291000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>23963000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>39216000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-14245000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>12323000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-12895000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12536000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11561000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>905000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2911000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>12050000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8807000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3380000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3428000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>40400000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5942000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2724000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>104982000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>14887000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5494000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-187000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>20891000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6431000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6276000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>8071000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>6777000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5434000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6064000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>6029000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>6709000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>6060000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>5478000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>7093000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>13593000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>9894000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>8857000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>8317000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>9356000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>12174000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>9316000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>10709000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>502286000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:46">
+    <row r="31" spans="1:47">
       <c r="A31" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B31">
-        <v>6856000.0</v>
+        <v>87649000.0</v>
       </c>
       <c r="C31">
+        <v>-5244000.0</v>
+      </c>
+      <c r="D31">
         <v>-37169000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>3386000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-9608000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-10302000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-9285000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-10065000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-9933000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-11737000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-16171000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-14533000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-12666000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-14319000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-14972000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-13132000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-12966000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-18264000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-10752000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-6739000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-6988000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-7143000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-8207000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-8738000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-25441000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-17383000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-16726000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-16604000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-16497000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-17955000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-17100000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-17949000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-10942000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-11253000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-10927000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-15922000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-8963000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-9721000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-15612000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-10385000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-4855000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-12084000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-12000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-11721000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-12758000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-133087000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:46">
+    <row r="32" spans="1:47">
       <c r="A32" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B32">
-        <v>-373906000.0</v>
+        <v>325476000.0</v>
       </c>
       <c r="C32">
+        <v>267879000.0</v>
+      </c>
+      <c r="D32">
         <v>196388000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>195641000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>183394000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>194613000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>225190000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>257409000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>274401000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>250734000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>241708000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>292203000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>287130000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>338157000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>236829000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>188197000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>101482000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>94670000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>84816000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>46304000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>46756000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>56703000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>99883000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>139725000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>125337000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>124022000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>71278000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>69010000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>101874000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>100548000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>60926000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>56909000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>51978000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>69426000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>59968000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>71957000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>88750000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>85810000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>80771000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>103062000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>128676000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>124970000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>131121000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>124093000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>117450000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>517018000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>8</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>9</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>10</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>11</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>12</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:13">
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B2">
+        <v>157506000.0</v>
+      </c>
+      <c r="C2">
         <v>126760000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>243744000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>98933000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>215677000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>150243000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>117644000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>70606000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>92001000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>308858000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>178240000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>173943000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>106346000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B3">
+        <v>341921000</v>
+      </c>
+      <c r="C3">
         <v>285180000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>206630000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>116686000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>79014000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>50556000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>37181000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>150042000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>173828000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2895000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>964000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>21454000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>35305000</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-      <c r="E4">
+      <c r="E4"/>
+      <c r="F4">
         <v>-116744000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>65434000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>32599000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>47038000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>-31974000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>-216857000.0</v>
       </c>
-      <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>-30468000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-6654000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>18559000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1158000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-14692000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-25579000.0</v>
       </c>
-      <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B6">
+        <v>-40584000.0</v>
+      </c>
+      <c r="C6">
         <v>30746000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-116984000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>144811000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-116744000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>65434000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>32599000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>47038000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-31974000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-216857000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>130618000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>4297000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>67597000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B7">
+        <v>16265000.0</v>
+      </c>
+      <c r="C7">
         <v>62292000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>54627000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-166968000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-21750000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>41197000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>11157000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-44502000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-10117000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1370000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>22096000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>27545000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>71083000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8">
         <v>-16470000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>40483000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>10778000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-36436000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>8730000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>8033000.0</v>
       </c>
-      <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B9">
+        <v>7634000.0</v>
+      </c>
+      <c r="C9">
         <v>61644000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>42610000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-182679000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-16470000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>40483000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>10778000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-36436000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>8730000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>8032999.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>13398000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>39392000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>40447000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>-8734000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13102000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-3644000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2281000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>404000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-7173000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-15968000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-5073000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2965000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>9415000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7608000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>2609000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-5280000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>714000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>379000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-7733000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-4730000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4421000.0</v>
       </c>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
       <c r="L11">
         <v>0.0</v>
       </c>
-      <c r="M11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:13">
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-50842000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>19271000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>109887000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-23973000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>43147000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>43155000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>58844000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-60015000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-248681000.0</v>
       </c>
-      <c r="M12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
-[...1 lines deleted...]
-      </c>
+      <c r="E13"/>
       <c r="F13">
         <v>-21750000.0</v>
       </c>
       <c r="G13">
         <v>-21750000.0</v>
       </c>
       <c r="H13">
+        <v>-21750000.0</v>
+      </c>
+      <c r="I13">
         <v>-333000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-316000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-10667000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>5733000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-21262000.0</v>
       </c>
-      <c r="M13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B14">
+        <v>163586000.0</v>
+      </c>
+      <c r="C14">
         <v>149440000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>129038000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>110388000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>86674000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>74343000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>75653000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>72428000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>78853000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>79885000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>81653000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>84931000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>108675000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B15">
+        <v>144611000.0</v>
+      </c>
+      <c r="C15">
         <v>284416000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>308154000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>69841000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>40939000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6770000.0</v>
       </c>
       <c r="G15">
         <v>6770000.0</v>
       </c>
       <c r="H15">
         <v>6770000.0</v>
       </c>
       <c r="I15">
         <v>6770000.0</v>
       </c>
       <c r="J15">
+        <v>6770000.0</v>
+      </c>
+      <c r="K15">
         <v>202000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000000.0</v>
       </c>
       <c r="L15">
         <v>200000000.0</v>
       </c>
-      <c r="M15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:13">
+      <c r="M15">
+        <v>200000000.0</v>
+      </c>
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B16">
+        <v>116922000.0</v>
+      </c>
+      <c r="C16">
         <v>157506000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>126760000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>243744000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>98933000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>215677000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>150243000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>117644000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>60027000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>92001000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>308858000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>178240000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>173943000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B18">
+        <v>38131000.0</v>
+      </c>
+      <c r="C18">
         <v>261958000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>481772000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>171115000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-155206000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>165584000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>50305000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-162522000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-177766000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>113873000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>221775000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-274749000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>66390000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B19">
+        <v>-50650000.0</v>
+      </c>
+      <c r="C19">
         <v>-155017000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-178779000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>42799000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-7554000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>7456000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>126950000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>100780000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-126157000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>23607000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>37347000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>29722000.0</v>
       </c>
-      <c r="M19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B21">
+        <v>-116591000.0</v>
+      </c>
+      <c r="C21">
         <v>-39145000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-348298000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-89834000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-435052000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-507387000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-159911000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-63559000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>101534000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-155232000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-6284000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>288150000.0</v>
       </c>
-      <c r="M21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B22">
+        <v>309261000.0</v>
+      </c>
+      <c r="C22">
         <v>416724000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>556446000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>387891000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-134660000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-5531000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-830000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-88940000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-106088000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-18223000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>173170000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-119099000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-723805000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B23">
+        <v>-6456000.0</v>
+      </c>
+      <c r="C23">
         <v>-12814000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-10719000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>742049000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-22088000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-4590000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-389000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-222000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-349000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-65193000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>114163000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-46919000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>12153000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B24">
+        <v>5000000.0</v>
+      </c>
+      <c r="C24">
         <v>-5000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>66002000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>99157000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>134267000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>25419000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>19962000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>270072000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>48515000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>8989000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>115127000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>37815000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1785000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B25">
+        <v>-117759000.0</v>
+      </c>
+      <c r="C25">
         <v>-90318000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>163757000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-50256000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>306000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-2686000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-5428000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>9976000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-7822000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-3997000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-13866000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-247233000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>641232000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-25000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-13948000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-20017000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-16660000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-29997000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-369000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-410000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-3177000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-26000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>6306000.0</v>
       </c>
-      <c r="M26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B27">
+        <v>8699000.0</v>
+      </c>
+      <c r="C27">
         <v>9000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8518000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6746000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>10529000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5631000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4278000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3162000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3808000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2841000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2811000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>571000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1012000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:13">
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B28">
+        <v>-279324000.0</v>
+      </c>
+      <c r="C28">
         <v>-361375000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-681119000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-185789000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-173840000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-183074000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-162761000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-64191000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>98008000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-357232000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-206284000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>241231000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-578000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B29">
+        <v>380052000.0</v>
+      </c>
+      <c r="C29">
         <v>547138000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>688402000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>287801000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-76192000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>216140000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>87486000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-12480000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-3938000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>116768000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>222739000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-253295000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>101695000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B30">
+        <v>-141312000.0</v>
+      </c>
+      <c r="C30">
         <v>-155017000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-124267000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>42799000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>133288000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>32368000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>107874000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>123709000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-126044000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2452000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>114163000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>16361000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-33520000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT30"/>
+  <dimension ref="A1:AU30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:46">
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B2">
+        <v>116922000.0</v>
+      </c>
+      <c r="C2">
         <v>412569000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>148807000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>132769000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>157506000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>103309000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>176141000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>139501000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>126760000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>138976000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>116023000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>174549000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>243744000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>175525000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>231720000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>75604000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>98933000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>132591000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>133564000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>172401000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>215677000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>153654000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>144461000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>110327000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>150243000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>68383000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>150292000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>137155000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>117644000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>123860000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>142853000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>91186000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>70606000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>73390000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>121230000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>101067000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>92001000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>110158000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>278945000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>239420000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>308858000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>250315000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>170900000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>246412000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>178240000.0</v>
       </c>
-      <c r="AT2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:46">
+      <c r="AU2"/>
+    </row>
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B3">
+        <v>70974000</v>
+      </c>
+      <c r="C3">
+        <v>152748000</v>
+      </c>
+      <c r="D3">
+        <v>87742000</v>
+      </c>
+      <c r="E3">
+        <v>18082000</v>
+      </c>
+      <c r="F3">
         <v>83349000</v>
       </c>
-      <c r="C3">
-[...8 lines deleted...]
-      <c r="F3">
+      <c r="G3">
         <v>67711000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>13793000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>176555000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>27121000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>13377000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4599000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>121408000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>67246000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>28409000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>33967000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>15931000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>38379000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>34350000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>20263000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>20930000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3471000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3614000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5645000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>12175000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>29122000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>26978000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4546000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2405000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3252000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>14494000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>6303000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>127208000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2037000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>55166000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>99818000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>18534000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>423000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2232000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>625000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>34000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>4000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>248000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>329000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>387000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>21454000</v>
       </c>
     </row>
-    <row r="4" spans="1:46">
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-58526000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-69195000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-56195000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>156116000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-23329000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-33658000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-973000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-38837000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-43276000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>62023000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>9193000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>34134000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-39916000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>26021000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-26070000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>13137000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>19511000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-6216000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-18993000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>51667000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>20580000.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4">
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>-47840000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>20163000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>9066000.0</v>
       </c>
-      <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4"/>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-5459000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-12812000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-10142000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-8091000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-15187000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-14121000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-5946000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-5326000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-5075000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-13673000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>510000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2948000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>9457000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>21541000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1368000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1962000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2388000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-39357000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2764000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>30472000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>4963000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>-3927000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1814000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-7026000.0</v>
       </c>
-      <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
-    </row>
-    <row r="6" spans="1:46">
+      <c r="AU5"/>
+    </row>
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>145</v>
+      </c>
+      <c r="B6">
+        <v>24925000.0</v>
+      </c>
       <c r="C6">
+        <v>-295647000.0</v>
+      </c>
+      <c r="D6">
         <v>263762000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>16038000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-24737000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>54197000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-72832000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>36640000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>12741000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-12216000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>22953000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-58526000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-69195000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>68219000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-56195000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>156116000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-23329000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-33658000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-973000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-38837000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-43276000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>62023000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>9193000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>34134000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-39916000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>21288000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-26070000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>13137000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>19511000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-6216000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-18993000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>51667000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>20580000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-13363000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-47840000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>20163000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>9066000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-18157000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-168787000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>39525000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-69438000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>58543000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>79415000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-75512000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>68172000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>4297000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:46">
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B7">
+        <v>-81997000.0</v>
+      </c>
+      <c r="C7">
+        <v>-1224000.0</v>
+      </c>
+      <c r="D7">
+        <v>-3638000.0</v>
+      </c>
+      <c r="E7">
+        <v>16157000.0</v>
+      </c>
+      <c r="F7">
         <v>3901000.0</v>
       </c>
-      <c r="C7">
-[...8 lines deleted...]
-      <c r="F7">
+      <c r="G7">
         <v>20017000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>31596000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>24564000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-14864000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-12458000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>20183000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>8304000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>38598000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-52296000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-45412000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-53803000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-15457000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-5445000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-4449000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>4537000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-16393000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>28678000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>23290000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>8712000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-19483000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-10221000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-3248000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>22690000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>1936000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-42582000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>1225000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-4332000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>1187000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-3173000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>3351000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-2384000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-7798000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-23713000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>3462000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>10993000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>7888000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>993000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>13181000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-5986000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>13908000.0</v>
       </c>
-      <c r="AT7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:46">
+      <c r="AU7"/>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>6941000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>41746000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>-48236000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-61440000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-13369000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-10238000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>1387000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-4879000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-2740000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>28069000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>29445000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>3218000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-20249000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-8387000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-998000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>21358000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-1195000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-20677000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-11538000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-11710000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>7489000.0</v>
       </c>
-      <c r="AH8"/>
-      <c r="AI8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>3886000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>4725000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-457000.0</v>
       </c>
-      <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8"/>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B9">
+        <v>-64580000.0</v>
+      </c>
+      <c r="C9">
+        <v>-22870000.0</v>
+      </c>
+      <c r="D9">
+        <v>-4807000.0</v>
+      </c>
+      <c r="E9">
+        <v>10142000.0</v>
+      </c>
+      <c r="F9">
         <v>25169000.0</v>
       </c>
-      <c r="C9">
-[...8 lines deleted...]
-      <c r="F9">
+      <c r="G9">
         <v>5572000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>31986000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>19876000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4210000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-27338000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>21261000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>6941000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>41746000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-59634000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-48236000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-61440000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-13369000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>6232000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1387000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-7619000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2740000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>28069000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>29445000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3218000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-20249.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-8387000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-998000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>21358000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1195000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-20677000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-11538000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-11710000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>7489000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>576000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>3886000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>4725000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-457000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-15972000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>24005000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>25237000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>14972000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-2551000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>10235000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-10193000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>15907000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>39392000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:46">
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>1169000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6015000.0</v>
       </c>
-      <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-      <c r="H10">
+      <c r="H10"/>
+      <c r="I10">
         <v>4688000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-14006000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12508000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2131000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1245000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-2888000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5738000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1815000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>7637000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-2088000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>9217000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-7975000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>10658000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-10658000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-764000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-4807000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2524000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>766000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1834000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-2240000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1347000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3131000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-21915000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>12763000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>7363000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-5384000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-4020000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1389000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-4417000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-4826000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-3756000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2841000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-1410000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-806000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2052000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1070000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>5515000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-3532000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>9415000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:46">
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>1053000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1363000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-3148000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1600000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2824000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>7637000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-2088000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4793000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-5836000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2995000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-13653000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>609000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-6155000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>5494000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>766000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1834000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-2250000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1332000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>3131000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-21572000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>12763000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>7378000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-6302000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-4730000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-535000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-7109000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-7341000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>4421000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
-[...2 lines deleted...]
-      <c r="AQ11"/>
+      <c r="AP11"/>
+      <c r="AQ11">
+        <v>0.0</v>
+      </c>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
-[...3 lines deleted...]
-    <row r="12" spans="1:46">
+      <c r="AT11"/>
+      <c r="AU11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-5614000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3010000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-8701000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-15187000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3922000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-9435000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-4331000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-1383000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>23677000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-4882000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-3467000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>100491000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>13676000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-355000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-3925000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-3573000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-8221000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-5031000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-7148000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>39860000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>14421000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-10972000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-162000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>19971000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-6737000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-12815000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-12565000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>44736000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>-60015000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>-248681000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:46">
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-      <c r="R13">
-[...1 lines deleted...]
-      </c>
+      <c r="R13"/>
       <c r="S13">
         <v>-21750000.0</v>
       </c>
       <c r="T13">
-        <v>-11856000.0</v>
+        <v>-21750000.0</v>
       </c>
       <c r="U13">
         <v>-11856000.0</v>
       </c>
       <c r="V13">
         <v>-11856000.0</v>
       </c>
       <c r="W13">
-        <v>12519000.0</v>
+        <v>-11856000.0</v>
       </c>
       <c r="X13">
         <v>12519000.0</v>
       </c>
       <c r="Y13">
         <v>12519000.0</v>
       </c>
       <c r="Z13">
         <v>12519000.0</v>
       </c>
       <c r="AA13">
-        <v>21378000.0</v>
+        <v>12519000.0</v>
       </c>
       <c r="AB13">
         <v>21378000.0</v>
       </c>
       <c r="AC13">
-        <v>1936000.0</v>
+        <v>21378000.0</v>
       </c>
       <c r="AD13">
         <v>1936000.0</v>
       </c>
       <c r="AE13">
         <v>1936000.0</v>
       </c>
       <c r="AF13">
         <v>1936000.0</v>
       </c>
       <c r="AG13">
+        <v>1936000.0</v>
+      </c>
+      <c r="AH13">
         <v>-333000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-316000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>290000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-60000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-628000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-10667000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>5733000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-21262000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:46">
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B14">
-        <v>-122224000.0</v>
+        <v>40567000.0</v>
       </c>
       <c r="C14">
+        <v>41362000.0</v>
+      </c>
+      <c r="D14">
         <v>42184000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>42332000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>39705000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>39466000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>39304000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>37537999.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>34153000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>33682000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>33363000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>32445000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>29548000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>28404000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>27728000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>27256000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>27000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>27035000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>25806000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>17079000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>16754000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>18182000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>19014000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>18880000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>18267000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>18945000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>18961000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>18818000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>18929000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>18683000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>19317000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>16804000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>17624000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>20610000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>20528000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>19099000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>18616000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>19403000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>20376000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>20025000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>20081000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>21196000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>20404000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>19889000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>20164000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>68490000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:46">
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B15">
-        <v>102127000.0</v>
+        <v>106435000.0</v>
       </c>
       <c r="C15">
+        <v>42484000.0</v>
+      </c>
+      <c r="D15">
         <v>38012000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>29620000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>34495000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>59031000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>73790000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>86933000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>64662000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>61153000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>69436000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>79252000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>98313000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>55011000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>5889000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>5961000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2980000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3019000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>34551000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1688000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1681000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1679000.0</v>
       </c>
       <c r="W15">
         <v>1679000.0</v>
       </c>
       <c r="X15">
+        <v>1679000.0</v>
+      </c>
+      <c r="Y15">
         <v>1683000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1729000.0</v>
       </c>
-      <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
-        <v>100000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AM15">
         <v>100000000.0</v>
       </c>
       <c r="AN15">
+        <v>100000000.0</v>
+      </c>
+      <c r="AO15">
         <v>30000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>72000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>200000000.0</v>
       </c>
-      <c r="AQ15"/>
-      <c r="AR15">
+      <c r="AR15"/>
+      <c r="AS15">
         <v>200000000.0</v>
       </c>
-      <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>200000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:46">
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>155</v>
+      </c>
+      <c r="B16">
+        <v>141847000.0</v>
+      </c>
       <c r="C16">
+        <v>116922000.0</v>
+      </c>
+      <c r="D16">
         <v>412569000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>148807000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>132769000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>157506000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>103309000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>176141000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>139501000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>126760000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>138976000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>116023000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>174549000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>243744000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>175525000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>231720000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>75604000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>98933000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>132591000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>133564000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>172401000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>215677000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>153654000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>144461000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>110327000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>89671000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>124222000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>150292000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>137155000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>117644000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>123860000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>142853000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>91186000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>60027000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>73390000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>121230000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>101067000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>92001000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>110158000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>278945000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>239420000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>308858000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>250315000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>170900000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>246412000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>178240000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:46">
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-    </row>
-    <row r="18" spans="1:46">
+      <c r="AU17"/>
+    </row>
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B18">
-        <v>-317400000.0</v>
+        <v>70087000.0</v>
       </c>
       <c r="C18">
+        <v>-6747000.0</v>
+      </c>
+      <c r="D18">
         <v>-9417000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>67697000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-13402000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>25911000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>115342000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-8616000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>129321000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>112106000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>143864000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>72226000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>153576000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>153191000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>57389000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>18695000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-58160000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-61509000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-46778000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-22442000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-24477000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>13735000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>65456000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>77197000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>9196000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>17152000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-4968000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>17382000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>20739000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-28821000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-14579000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-112631000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-6491000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-55310000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-107190000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-26116000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>10850000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-16612000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>7759000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>52372000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>70354000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>47892000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>71425000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>44565000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>57893000.0</v>
       </c>
-      <c r="AT18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:46">
+      <c r="AU18"/>
+    </row>
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>158</v>
+      </c>
+      <c r="B19">
+        <v>-185000000.0</v>
+      </c>
       <c r="C19">
+        <v>-50400000.0</v>
+      </c>
+      <c r="D19">
         <v>-21006000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>9571000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>36915000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-17931000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-40671000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-53512000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-42903000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>45284000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>39033000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-136359000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-25000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-9228000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-81103000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>139758000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-14649000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-693000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-6766000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-149000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-3417000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>7456000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-3266000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-12608000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-15157000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>122114000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-436000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-178000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>5450000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>4793000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>2845000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>90654000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>2488000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>40019000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>6224000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>18470000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-74000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>17513000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>37347000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>29722000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:46">
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-    </row>
-    <row r="21" spans="1:46">
+      <c r="AU20"/>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>160</v>
+      </c>
+      <c r="B21">
+        <v>36292000.0</v>
+      </c>
       <c r="C21">
+        <v>-225404000.0</v>
+      </c>
+      <c r="D21">
         <v>250652000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-47997000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-93842000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>37537000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-62506000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-91775000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-56039000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-137963000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-47001000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-26347000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-50654000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3735000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-358681000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-43006000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-15371000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-16683000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-16721000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-56701000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-20371000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-413594000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-111380000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-28879000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-12888000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-6764000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-19160000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-14553000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>3592000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-33438000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>101534000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>48661000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>27886000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1546000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-155232000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>-6284000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>288150000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:46">
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B22">
-        <v>-181757000.0</v>
+        <v>286143000.0</v>
       </c>
       <c r="C22">
+        <v>127504000.0</v>
+      </c>
+      <c r="D22">
         <v>70546000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>61646000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>49565000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>35823000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>91688000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>144723000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>144490000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>132114000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>97937000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>153762000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>172633000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>218429000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>113427000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>69036000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-13001000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-34634000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-67878000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-18783000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-13365000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-116889000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>13981000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>64358000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>33019000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>15891000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-11095000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-16523000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>10897000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>6958000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-47786000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-18796000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-29316000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-90720000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-21816000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-11619000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>18067000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-57757000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-50862000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>30506000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>59890000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>37606000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>51933000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>47690000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>35941000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-119099000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:46">
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B23">
-        <v>106595000.0</v>
+        <v>-6796000.0</v>
       </c>
       <c r="C23">
+        <v>-1338000.0</v>
+      </c>
+      <c r="D23">
         <v>-5949000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-87000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-3261999.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-5759000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-40671000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>44546999.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-4146000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5561000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-75741000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>97025000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>52589000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>16164000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6791000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>629646000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>69431000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-16986000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>58737000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2569000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1801000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1675000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1593000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-591000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-731000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-102004000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-129000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-225000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-392000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-222000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-13000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-119000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-278000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-88000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>95464000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-77000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-164000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-2232000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-625000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>27522000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1058000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>11974000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>9232000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-200000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>11850000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-53225000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:46">
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="B24"/>
       <c r="C24">
+        <v>-83443000.0</v>
+      </c>
+      <c r="D24">
         <v>66736000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>27653000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-20000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>23872000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>123043000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-42903000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>58661000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1334000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-121297000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-46701000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1334000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-31240000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>39234000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-14259000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>17677000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>137384000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-17556000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-3238000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>55957000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-3121000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-12468000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-14949000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>122755000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>6236000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>8912000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>5450000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>41199000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>9227000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>159728000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>59918000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>14353000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>8000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>18500000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-74000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8989000.0</v>
       </c>
       <c r="AM24">
         <v>8989000.0</v>
       </c>
       <c r="AN24">
         <v>8989000.0</v>
       </c>
       <c r="AO24">
+        <v>8989000.0</v>
+      </c>
+      <c r="AP24">
         <v>-1054000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>12222000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>8208000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>81107000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>11850000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-70333000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:46">
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B25">
-        <v>71839000.0</v>
+        <v>-103652000.0</v>
       </c>
       <c r="C25">
+        <v>-24530000.0</v>
+      </c>
+      <c r="D25">
         <v>-32787000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-36200000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-25170000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-4948000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-35556000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-40827999.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>56759000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>66847000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-6456000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-2876000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-21857000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-15236000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-6106000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-9483000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-19431000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-13345000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>25059000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-5001000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-6407000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-7882000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2418000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-3673000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>6451000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>18149000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>133000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-4369000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-2082000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1549000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2443000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4922000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1062000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-346000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-2696000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>136000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-4916000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3439000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-4893000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2275000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-4818000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-7055000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-1261000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-6799000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1249000.0</v>
       </c>
-      <c r="AT25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:46">
+      <c r="AU25"/>
+    </row>
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B26"/>
       <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
         <v>-248000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-1608000.0</v>
       </c>
-      <c r="E26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F26"/>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
         <v>-25000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-2909000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-4146000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-661000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-149000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-13948000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-2619000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20017000.0</v>
       </c>
       <c r="O26">
         <v>-20017000.0</v>
       </c>
       <c r="P26">
+        <v>-20017000.0</v>
+      </c>
+      <c r="Q26">
         <v>-523000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-970000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-16660000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-95000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-717000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-489000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-269000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-72000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-19985000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-10012000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>-10000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-210000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-149000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>-13000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-119000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-278000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-88000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-3197000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-77000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-164000.0</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
-      <c r="AN26"/>
-      <c r="AO26">
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26"/>
+      <c r="AP26">
         <v>-26000.0</v>
       </c>
-      <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>6306000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:46">
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B27">
-        <v>-5810000.0</v>
+        <v>1461000.0</v>
       </c>
       <c r="C27">
+        <v>2889000.0</v>
+      </c>
+      <c r="D27">
         <v>2020000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1844000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1946000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3264000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2103000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1942000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1691000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2606000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2039000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1973000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1900000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2299000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1719000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1620000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1108000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1635000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>6631000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1226000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1037000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1638000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1490000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1297000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1206000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1366000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1091000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1060000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>761000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>959000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>678000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>896000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>629000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1075000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>993000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>740000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>684000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>806000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>790000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>561000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1234000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1176000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>141000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>260000.0</v>
       </c>
-      <c r="AT27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:46">
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B28">
-        <v>4468000.0</v>
+        <v>-78502000.0</v>
       </c>
       <c r="C28">
+        <v>-274856000.0</v>
+      </c>
+      <c r="D28">
         <v>206443000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-79312000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-131598999.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-21494000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-161296000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-77787000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-100798000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-182983000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-164543000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-115801000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-217792000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-104153000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-35043000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-57694000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>11101000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-23647000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-111663000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-19677000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-18853000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-18725000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-58642000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-42630000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-63077000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-113484000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-29008000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-13113000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-7156000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-19382000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-14566000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3473000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-33716000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>26445000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>45464000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>27809000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1710000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-1545000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-176546000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-40403000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-138738000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1571000.0</v>
       </c>
       <c r="AQ28">
         <v>-1571000.0</v>
       </c>
       <c r="AR28">
+        <v>-1571000.0</v>
+      </c>
+      <c r="AS28">
         <v>-201571000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-1571000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>241231000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:46">
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B29">
-        <v>-234051000.0</v>
+        <v>141061000.0</v>
       </c>
       <c r="C29">
+        <v>146001000.0</v>
+      </c>
+      <c r="D29">
         <v>78325000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>85779000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>69947000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>93622000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>129135000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>167939000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>156442000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>125483000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>148463000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>193634000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>220822000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>181600000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>91356000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>34626000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-19781000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-27159000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-26515000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1512000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-21006000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>17349000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>71101000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>89372000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>38318000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>44130000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-422000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>19787000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>23991000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-14327000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-8276000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>14577000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-4454000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-144000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-7372000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-7582000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>11273000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-14380000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>8384000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>52406000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>70358000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>48140000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>71754000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>44952000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>57893000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-253295000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:46">
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B30">
-        <v>-25480000.0</v>
+        <v>-37634000.0</v>
       </c>
       <c r="C30">
+        <v>-166792000.0</v>
+      </c>
+      <c r="D30">
         <v>-21006000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9571000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>36915000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-17931000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-40671000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-53512000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-42903000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>45284000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>39033000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-136359000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-72225000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-9228000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-112508000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>179184000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-14649000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>17148000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>137205000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-17648000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-3417000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>63399000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-3266000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-12608000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-15157000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>95375000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3360000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6463000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2676000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>27493000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3849000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>33617000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>58750000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-39664000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-85932000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-64000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-497000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-2232000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>25839000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>26464000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1058000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>11974000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>9232000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>81107000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>11850000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>16361000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>