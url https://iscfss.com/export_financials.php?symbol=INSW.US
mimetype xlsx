--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -3302,51 +3302,51 @@
       </c>
       <c r="AQ1" t="s">
         <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:47">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
         <v>60388000.0</v>
       </c>
       <c r="C2">
-        <v>55002000.0</v>
+        <v>1655000.0</v>
       </c>
       <c r="D2">
         <v>49607000.0</v>
       </c>
       <c r="E2">
         <v>55008000.0</v>
       </c>
       <c r="F2"/>
       <c r="G2">
         <v>5828000.0</v>
       </c>
       <c r="H2">
         <v>206775000.0</v>
       </c>
       <c r="I2">
         <v>52118000.0</v>
       </c>
       <c r="J2">
         <v>42046000.0</v>
       </c>
       <c r="K2">
         <v>6570000.0</v>
       </c>
       <c r="L2">
         <v>42850000.0</v>
@@ -4713,51 +4713,53 @@
       <c r="AM15">
         <v>29825000.0</v>
       </c>
       <c r="AN15">
         <v>29825000.0</v>
       </c>
       <c r="AO15">
         <v>29825000.0</v>
       </c>
       <c r="AP15">
         <v>29825000.0</v>
       </c>
       <c r="AQ15">
         <v>29825000.0</v>
       </c>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
     </row>
     <row r="16" spans="1:47">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>5977000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16">
         <v>7834000.0</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>-52118000.0</v>
       </c>
       <c r="J16">
         <v>-42046000.0</v>
       </c>
       <c r="K16">
         <v>6244000.0</v>
       </c>
       <c r="L16">
         <v>-42850000.0</v>
       </c>
       <c r="M16">
         <v>-47044000.0</v>
       </c>
       <c r="N16">
         <v>-53197000.0</v>
       </c>
@@ -6075,51 +6077,51 @@
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
     </row>
     <row r="30" spans="1:47">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
-        <v>25719000.0</v>
+        <v>268186000.0</v>
       </c>
       <c r="C30">
         <v>191723000.0</v>
       </c>
       <c r="D30">
         <v>155017000.0</v>
       </c>
       <c r="E30">
         <v>169944000.0</v>
       </c>
       <c r="F30">
         <v>176063000.0</v>
       </c>
       <c r="G30">
         <v>199292000.0</v>
       </c>
       <c r="H30">
         <v>206775000.0</v>
       </c>
       <c r="I30">
         <v>239864000.0</v>
       </c>
       <c r="J30">
         <v>254842000.0</v>
       </c>
@@ -6836,57 +6838,57 @@
       <c r="AP35">
         <v>530758000.0</v>
       </c>
       <c r="AQ35">
         <v>597747000.0</v>
       </c>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
     </row>
     <row r="36" spans="1:47">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
         <v>203908000.0</v>
       </c>
       <c r="C36">
         <v>216390000.0</v>
       </c>
       <c r="D36">
         <v>63134000.0</v>
       </c>
       <c r="E36">
-        <v>154108000.0</v>
+        <v>154009000.0</v>
       </c>
       <c r="F36">
-        <v>143220000.0</v>
+        <v>142929000.0</v>
       </c>
       <c r="G36">
-        <v>151614000.0</v>
+        <v>150813000.0</v>
       </c>
       <c r="H36">
         <v>133549000.0</v>
       </c>
       <c r="I36">
         <v>131632000.0</v>
       </c>
       <c r="J36">
         <v>141455000.0</v>
       </c>
       <c r="K36">
         <v>110352000.0</v>
       </c>
       <c r="L36">
         <v>116669000.0</v>
       </c>
       <c r="M36">
         <v>112028000.0</v>
       </c>
       <c r="N36">
         <v>118529000.0</v>
       </c>
       <c r="O36">
         <v>79493000.0</v>
       </c>
@@ -7158,51 +7160,51 @@
       </c>
       <c r="AN38">
         <v>396041000.0</v>
       </c>
       <c r="AO38">
         <v>375956000.0</v>
       </c>
       <c r="AP38">
         <v>395372000.0</v>
       </c>
       <c r="AQ38">
         <v>392803000.0</v>
       </c>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38">
         <v>433473000.0</v>
       </c>
     </row>
     <row r="39" spans="1:47">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
-        <v>258513000.0</v>
+        <v>16046000.0</v>
       </c>
       <c r="C39">
         <v>7790000.0</v>
       </c>
       <c r="D39">
         <v>22802000.0</v>
       </c>
       <c r="E39">
         <v>13121000.0</v>
       </c>
       <c r="F39">
         <v>17209000.0</v>
       </c>
       <c r="G39">
         <v>17650000.0</v>
       </c>
       <c r="H39">
         <v>11808000.0</v>
       </c>
       <c r="I39">
         <v>16760000.0</v>
       </c>
       <c r="J39">
         <v>20135000.0</v>
       </c>
@@ -7298,51 +7300,51 @@
       </c>
       <c r="AO39">
         <v>10258000.0</v>
       </c>
       <c r="AP39">
         <v>13668000.0</v>
       </c>
       <c r="AQ39">
         <v>5067000.0</v>
       </c>
       <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39">
         <v>6188000.0</v>
       </c>
     </row>
     <row r="40" spans="1:47">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
         <v>60388000.0</v>
       </c>
       <c r="C40">
-        <v>14919000.0</v>
+        <v>62289000.0</v>
       </c>
       <c r="D40">
         <v>49607000.0</v>
       </c>
       <c r="E40">
         <v>55008000.0</v>
       </c>
       <c r="F40">
         <v>56234000.0</v>
       </c>
       <c r="G40">
         <v>52602000.0</v>
       </c>
       <c r="H40">
         <v>45796000.0</v>
       </c>
       <c r="I40">
         <v>52118000.0</v>
       </c>
       <c r="J40">
         <v>42046000.0</v>
       </c>
       <c r="K40">
         <v>45090000.0</v>
       </c>
@@ -11635,51 +11637,51 @@
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:47">
       <c r="A5" t="s">
         <v>113</v>
       </c>
       <c r="B5">
-        <v>198494000.0</v>
+        <v>581245000.0</v>
       </c>
       <c r="C5">
         <v>136453000.0</v>
       </c>
       <c r="D5">
         <v>150715000.0</v>
       </c>
       <c r="E5">
         <v>70404000.0</v>
       </c>
       <c r="F5">
         <v>61613000.0</v>
       </c>
       <c r="G5">
         <v>40167000.0</v>
       </c>
       <c r="H5">
         <v>106076000.0</v>
       </c>
       <c r="I5">
         <v>159299000.0</v>
       </c>
       <c r="J5">
         <v>159802000.0</v>
       </c>
@@ -11778,51 +11780,51 @@
       </c>
       <c r="AP5">
         <v>53091000.0</v>
       </c>
       <c r="AQ5">
         <v>48794000.0</v>
       </c>
       <c r="AR5">
         <v>49744000.0</v>
       </c>
       <c r="AS5">
         <v>47676000.0</v>
       </c>
       <c r="AT5">
         <v>34879000.0</v>
       </c>
       <c r="AU5">
         <v>14732000.0</v>
       </c>
     </row>
     <row r="6" spans="1:47">
       <c r="A6" t="s">
         <v>114</v>
       </c>
       <c r="B6">
-        <v>239061000.0</v>
+        <v>621812000.0</v>
       </c>
       <c r="C6">
         <v>177815000.0</v>
       </c>
       <c r="D6">
         <v>191885000.0</v>
       </c>
       <c r="E6">
         <v>111753000.0</v>
       </c>
       <c r="F6">
         <v>101318000.0</v>
       </c>
       <c r="G6">
         <v>79633000.0</v>
       </c>
       <c r="H6">
         <v>145380000.0</v>
       </c>
       <c r="I6">
         <v>195816000.0</v>
       </c>
       <c r="J6">
         <v>193955000.0</v>
       </c>
@@ -15832,51 +15834,51 @@
       </c>
       <c r="I22">
         <v>-88940000.0</v>
       </c>
       <c r="J22">
         <v>-106088000.0</v>
       </c>
       <c r="K22">
         <v>-18223000.0</v>
       </c>
       <c r="L22">
         <v>173170000.0</v>
       </c>
       <c r="M22">
         <v>-119099000.0</v>
       </c>
       <c r="N22">
         <v>-723805000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
         <v>161</v>
       </c>
       <c r="B23">
-        <v>-6456000.0</v>
+        <v>-11981000.0</v>
       </c>
       <c r="C23">
         <v>-12814000.0</v>
       </c>
       <c r="D23">
         <v>-10719000.0</v>
       </c>
       <c r="E23">
         <v>742049000.0</v>
       </c>
       <c r="F23">
         <v>-22088000.0</v>
       </c>
       <c r="G23">
         <v>-4590000.0</v>
       </c>
       <c r="H23">
         <v>-389000.0</v>
       </c>
       <c r="I23">
         <v>-222000.0</v>
       </c>
       <c r="J23">
         <v>-349000.0</v>
       </c>
@@ -15964,51 +15966,51 @@
       </c>
       <c r="I25">
         <v>9976000.0</v>
       </c>
       <c r="J25">
         <v>-7822000.0</v>
       </c>
       <c r="K25">
         <v>-3997000.0</v>
       </c>
       <c r="L25">
         <v>-13866000.0</v>
       </c>
       <c r="M25">
         <v>-247233000.0</v>
       </c>
       <c r="N25">
         <v>641232000.0</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
         <v>164</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>-6141000.0</v>
       </c>
       <c r="C26">
         <v>-25000000.0</v>
       </c>
       <c r="D26">
         <v>-13948000.0</v>
       </c>
       <c r="E26">
         <v>-20017000.0</v>
       </c>
       <c r="F26">
         <v>-16660000.0</v>
       </c>
       <c r="G26">
         <v>-29997000.0</v>
       </c>
       <c r="H26">
         <v>-369000.0</v>
       </c>
       <c r="I26">
         <v>-410000.0</v>
       </c>
       <c r="J26">
         <v>-3177000.0</v>
       </c>
@@ -18872,54 +18874,54 @@
       </c>
       <c r="AP22">
         <v>59890000.0</v>
       </c>
       <c r="AQ22">
         <v>37606000.0</v>
       </c>
       <c r="AR22">
         <v>51933000.0</v>
       </c>
       <c r="AS22">
         <v>47690000.0</v>
       </c>
       <c r="AT22">
         <v>35941000.0</v>
       </c>
       <c r="AU22">
         <v>-119099000.0</v>
       </c>
     </row>
     <row r="23" spans="1:47">
       <c r="A23" t="s">
         <v>161</v>
       </c>
       <c r="B23">
-        <v>-6796000.0</v>
+        <v>-1563000.0</v>
       </c>
       <c r="C23">
-        <v>-1338000.0</v>
+        <v>-5945001.0</v>
       </c>
       <c r="D23">
         <v>-5949000.0</v>
       </c>
       <c r="E23">
         <v>-87000.0</v>
       </c>
       <c r="F23">
         <v>-3261999.0</v>
       </c>
       <c r="G23">
         <v>-5759000.0</v>
       </c>
       <c r="H23">
         <v>-40671000.0</v>
       </c>
       <c r="I23">
         <v>44546999.0</v>
       </c>
       <c r="J23">
         <v>-4146000.0</v>
       </c>
       <c r="K23">
         <v>-5561000.0</v>
       </c>
@@ -19014,51 +19016,53 @@
         <v>27522000.0</v>
       </c>
       <c r="AP23">
         <v>-1058000.0</v>
       </c>
       <c r="AQ23">
         <v>11974000.0</v>
       </c>
       <c r="AR23">
         <v>9232000.0</v>
       </c>
       <c r="AS23">
         <v>-200000000.0</v>
       </c>
       <c r="AT23">
         <v>11850000.0</v>
       </c>
       <c r="AU23">
         <v>-53225000.0</v>
       </c>
     </row>
     <row r="24" spans="1:47">
       <c r="A24" t="s">
         <v>162</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>222833000.0</v>
+      </c>
       <c r="C24">
         <v>-83443000.0</v>
       </c>
       <c r="D24">
         <v>66736000.0</v>
       </c>
       <c r="E24">
         <v>27653000.0</v>
       </c>
       <c r="F24">
         <v>5000000.0</v>
       </c>
       <c r="G24">
         <v>-20000.0</v>
       </c>
       <c r="H24">
         <v>23872000.0</v>
       </c>
       <c r="I24">
         <v>123043000.0</v>
       </c>
       <c r="J24">
         <v>-42903000.0</v>
       </c>
       <c r="K24">
@@ -19156,51 +19160,51 @@
       </c>
       <c r="AP24">
         <v>-1054000.0</v>
       </c>
       <c r="AQ24">
         <v>12222000.0</v>
       </c>
       <c r="AR24">
         <v>8208000.0</v>
       </c>
       <c r="AS24">
         <v>81107000.0</v>
       </c>
       <c r="AT24">
         <v>11850000.0</v>
       </c>
       <c r="AU24">
         <v>-70333000.0</v>
       </c>
     </row>
     <row r="25" spans="1:47">
       <c r="A25" t="s">
         <v>163</v>
       </c>
       <c r="B25">
-        <v>-103652000.0</v>
+        <v>-105113000.0</v>
       </c>
       <c r="C25">
         <v>-24530000.0</v>
       </c>
       <c r="D25">
         <v>-32787000.0</v>
       </c>
       <c r="E25">
         <v>-36200000.0</v>
       </c>
       <c r="F25">
         <v>-25170000.0</v>
       </c>
       <c r="G25">
         <v>-4948000.0</v>
       </c>
       <c r="H25">
         <v>-35556000.0</v>
       </c>
       <c r="I25">
         <v>-40827999.0</v>
       </c>
       <c r="J25">
         <v>56759000.0</v>
       </c>
@@ -19296,53 +19300,55 @@
       </c>
       <c r="AO25">
         <v>2275000.0</v>
       </c>
       <c r="AP25">
         <v>-4818000.0</v>
       </c>
       <c r="AQ25">
         <v>-7055000.0</v>
       </c>
       <c r="AR25">
         <v>-1261000.0</v>
       </c>
       <c r="AS25">
         <v>-6799000.0</v>
       </c>
       <c r="AT25">
         <v>1249000.0</v>
       </c>
       <c r="AU25"/>
     </row>
     <row r="26" spans="1:47">
       <c r="A26" t="s">
         <v>164</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>-6796000.0</v>
+      </c>
       <c r="C26">
-        <v>0.0</v>
+        <v>-1022999.0</v>
       </c>
       <c r="D26">
         <v>-248000.0</v>
       </c>
       <c r="E26">
         <v>-1608000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>-25000000.0</v>
       </c>
       <c r="I26">
         <v>-2909000.0</v>
       </c>
       <c r="J26">
         <v>-4146000.0</v>
       </c>
       <c r="K26">
         <v>-661000.0</v>
       </c>
       <c r="L26">
         <v>-149000.0</v>