--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3067,51 +3067,51 @@
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>58</v>
       </c>
       <c r="B30">
-        <v>1185000000.0</v>
+        <v>1021000000.0</v>
       </c>
       <c r="C30">
         <v>1093000000.0</v>
       </c>
       <c r="D30">
         <v>1279000000.0</v>
       </c>
       <c r="E30">
         <v>1411000000.0</v>
       </c>
       <c r="F30">
         <v>1130000000.0</v>
       </c>
       <c r="G30">
         <v>1011000000.0</v>
       </c>
       <c r="H30">
         <v>977000000.0</v>
       </c>
       <c r="I30">
         <v>951000000.0</v>
       </c>
       <c r="J30">
         <v>961000000.0</v>
       </c>
@@ -3749,51 +3749,51 @@
       </c>
       <c r="W38">
         <v>133000000.0</v>
       </c>
       <c r="X38">
         <v>128000000.0</v>
       </c>
       <c r="Y38">
         <v>70000000.0</v>
       </c>
       <c r="Z38">
         <v>55000000.0</v>
       </c>
       <c r="AA38">
         <v>36000000.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
     </row>
     <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>67</v>
       </c>
       <c r="B39">
-        <v>60000000.0</v>
+        <v>224000000.0</v>
       </c>
       <c r="C39">
         <v>67000000.0</v>
       </c>
       <c r="D39">
         <v>261000000.0</v>
       </c>
       <c r="E39">
         <v>62000000.0</v>
       </c>
       <c r="F39">
         <v>63000000.0</v>
       </c>
       <c r="G39">
         <v>54000000.0</v>
       </c>
       <c r="H39">
         <v>54000000.0</v>
       </c>
       <c r="I39">
         <v>29000000.0</v>
       </c>
       <c r="J39">
         <v>27000000.0</v>
       </c>
@@ -5990,51 +5990,51 @@
       </c>
       <c r="DG1" t="s">
         <v>28</v>
       </c>
       <c r="DH1" t="s">
         <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
       <c r="DJ1" t="s">
         <v>175</v>
       </c>
       <c r="DK1" t="s">
         <v>29</v>
       </c>
       <c r="DL1" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="2" spans="1:116">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2">
-        <v>1194000000.0</v>
+        <v>613000000.0</v>
       </c>
       <c r="C2">
         <v>1268000000.0</v>
       </c>
       <c r="D2">
         <v>1221000000.0</v>
       </c>
       <c r="E2">
         <v>666000000.0</v>
       </c>
       <c r="F2">
         <v>634000000.0</v>
       </c>
       <c r="G2">
         <v>604000000.0</v>
       </c>
       <c r="H2">
         <v>604000000.0</v>
       </c>
       <c r="I2">
         <v>606000000.0</v>
       </c>
       <c r="J2">
         <v>659000000.0</v>
       </c>
@@ -8488,51 +8488,51 @@
       <c r="DF12">
         <v>39000000.0</v>
       </c>
       <c r="DG12">
         <v>36000000.0</v>
       </c>
       <c r="DH12">
         <v>51000000.0</v>
       </c>
       <c r="DI12">
         <v>41000000.0</v>
       </c>
       <c r="DJ12">
         <v>80000000.0</v>
       </c>
       <c r="DK12">
         <v>85000000.0</v>
       </c>
       <c r="DL12"/>
     </row>
     <row r="13" spans="1:116">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13">
-        <v>42000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
       <c r="D13">
         <v>1000000.0</v>
       </c>
       <c r="E13">
         <v>1000000.0</v>
       </c>
       <c r="F13">
         <v>1000000.0</v>
       </c>
       <c r="G13">
         <v>1000000.0</v>
       </c>
       <c r="H13">
         <v>1000000.0</v>
       </c>
       <c r="I13">
         <v>1000000.0</v>
       </c>
       <c r="J13">
         <v>1000000.0</v>
       </c>
@@ -15856,51 +15856,51 @@
       </c>
       <c r="DG39">
         <v>30000000.0</v>
       </c>
       <c r="DH39">
         <v>32000000.0</v>
       </c>
       <c r="DI39">
         <v>31000000.0</v>
       </c>
       <c r="DJ39">
         <v>28000000.0</v>
       </c>
       <c r="DK39">
         <v>33000000.0</v>
       </c>
       <c r="DL39">
         <v>427000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:116">
       <c r="A40" t="s">
         <v>68</v>
       </c>
       <c r="B40">
-        <v>1194000000.0</v>
+        <v>581000000.0</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40">
         <v>552000000.0</v>
       </c>
       <c r="F40">
         <v>506000000.0</v>
       </c>
       <c r="G40">
         <v>418000000.0</v>
       </c>
       <c r="H40">
         <v>552000000.0</v>
       </c>
       <c r="I40">
         <v>515000000.0</v>
       </c>
       <c r="J40">
         <v>483000000.0</v>
       </c>
       <c r="K40">
         <v>393000000.0</v>
       </c>
       <c r="L40">
@@ -16494,51 +16494,51 @@
       <c r="CZ41">
         <v>46000000.0</v>
       </c>
       <c r="DA41">
         <v>45000000.0</v>
       </c>
       <c r="DB41">
         <v>46000000.0</v>
       </c>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
     </row>
     <row r="42" spans="1:116">
       <c r="A42" t="s">
         <v>70</v>
       </c>
       <c r="B42">
-        <v>-391000000.0</v>
+        <v>-350000000.0</v>
       </c>
       <c r="C42">
         <v>-329000000.0</v>
       </c>
       <c r="D42">
         <v>-252000000.0</v>
       </c>
       <c r="E42">
         <v>-180000000.0</v>
       </c>
       <c r="F42">
         <v>-193000000.0</v>
       </c>
       <c r="G42">
         <v>-143000000.0</v>
       </c>
       <c r="H42">
         <v>-46000000.0</v>
       </c>
       <c r="I42">
         <v>-42000000.0</v>
       </c>
       <c r="J42">
         <v>10000000.0</v>
       </c>
@@ -26185,96 +26185,96 @@
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
     </row>
     <row r="5" spans="1:116">
       <c r="A5" t="s">
         <v>180</v>
       </c>
       <c r="B5">
-        <v>201000000.0</v>
+        <v>203000000.0</v>
       </c>
       <c r="C5">
         <v>216000000.0</v>
       </c>
       <c r="D5">
         <v>248000000.0</v>
       </c>
       <c r="E5">
-        <v>271000000.0</v>
+        <v>274000000.0</v>
       </c>
       <c r="F5">
-        <v>276000000.0</v>
+        <v>283000000.0</v>
       </c>
       <c r="G5">
         <v>161000000.0</v>
       </c>
       <c r="H5">
         <v>274000000.0</v>
       </c>
       <c r="I5">
-        <v>240000000.0</v>
+        <v>263000000.0</v>
       </c>
       <c r="J5">
         <v>295000000.0</v>
       </c>
       <c r="K5">
-        <v>202000000.0</v>
+        <v>208000000.0</v>
       </c>
       <c r="L5">
         <v>211000000.0</v>
       </c>
       <c r="M5">
         <v>249000000.0</v>
       </c>
       <c r="N5">
         <v>291000000.0</v>
       </c>
       <c r="O5">
         <v>158000000.0</v>
       </c>
       <c r="P5">
         <v>185000000.0</v>
       </c>
       <c r="Q5">
-        <v>213000000.0</v>
+        <v>215000000.0</v>
       </c>
       <c r="R5">
         <v>211000000.0</v>
       </c>
       <c r="S5">
         <v>94000000.0</v>
       </c>
       <c r="T5">
         <v>173000000.0</v>
       </c>
       <c r="U5">
         <v>224000000.0</v>
       </c>
       <c r="V5">
         <v>-169000000.0</v>
       </c>
       <c r="W5">
         <v>152000000.0</v>
       </c>
       <c r="X5">
         <v>155000000.0</v>
       </c>
       <c r="Y5">
         <v>113000000.0</v>
       </c>
@@ -26535,96 +26535,96 @@
       </c>
       <c r="DG5">
         <v>18500000.0</v>
       </c>
       <c r="DH5">
         <v>20000000.0</v>
       </c>
       <c r="DI5">
         <v>16900000.0</v>
       </c>
       <c r="DJ5">
         <v>13600000.0</v>
       </c>
       <c r="DK5">
         <v>8000000.0</v>
       </c>
       <c r="DL5">
         <v>-17000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:116">
       <c r="A6" t="s">
         <v>181</v>
       </c>
       <c r="B6">
-        <v>256000000.0</v>
+        <v>258000000.0</v>
       </c>
       <c r="C6">
         <v>273000000.0</v>
       </c>
       <c r="D6">
         <v>305000000.0</v>
       </c>
       <c r="E6">
-        <v>324000000.0</v>
+        <v>327000000.0</v>
       </c>
       <c r="F6">
-        <v>331000000.0</v>
+        <v>338000000.0</v>
       </c>
       <c r="G6">
         <v>215000000.0</v>
       </c>
       <c r="H6">
         <v>327000000.0</v>
       </c>
       <c r="I6">
-        <v>294000000.0</v>
+        <v>317000000.0</v>
       </c>
       <c r="J6">
         <v>348000000.0</v>
       </c>
       <c r="K6">
-        <v>256000000.0</v>
+        <v>262000000.0</v>
       </c>
       <c r="L6">
         <v>267000000.0</v>
       </c>
       <c r="M6">
         <v>304000000.0</v>
       </c>
       <c r="N6">
         <v>345000000.0</v>
       </c>
       <c r="O6">
         <v>213000000.0</v>
       </c>
       <c r="P6">
         <v>238000000.0</v>
       </c>
       <c r="Q6">
-        <v>267000000.0</v>
+        <v>269000000.0</v>
       </c>
       <c r="R6">
         <v>264000000.0</v>
       </c>
       <c r="S6">
         <v>159000000.0</v>
       </c>
       <c r="T6">
         <v>225000000.0</v>
       </c>
       <c r="U6">
         <v>275000000.0</v>
       </c>
       <c r="V6">
         <v>-117000000.0</v>
       </c>
       <c r="W6">
         <v>207000000.0</v>
       </c>
       <c r="X6">
         <v>207000000.0</v>
       </c>
       <c r="Y6">
         <v>165000000.0</v>
       </c>
@@ -35419,57 +35419,57 @@
       </c>
       <c r="Y14">
         <v>103000000.0</v>
       </c>
       <c r="Z14">
         <v>127000000.0</v>
       </c>
       <c r="AA14">
         <v>135000000.0</v>
       </c>
       <c r="AB14">
         <v>122000000.0</v>
       </c>
       <c r="AC14">
         <v>95000000.0</v>
       </c>
       <c r="AD14">
         <v>103000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>221</v>
       </c>
       <c r="B15">
-        <v>-211000000.0</v>
+        <v>211000000.0</v>
       </c>
       <c r="C15">
-        <v>-210000000.0</v>
+        <v>210000000.0</v>
       </c>
       <c r="D15">
-        <v>-194000000.0</v>
+        <v>194000000.0</v>
       </c>
       <c r="E15">
         <v>181000000.0</v>
       </c>
       <c r="F15">
         <v>184000000.0</v>
       </c>
       <c r="G15">
         <v>178000000.0</v>
       </c>
       <c r="H15">
         <v>174000000.0</v>
       </c>
       <c r="I15">
         <v>173000000.0</v>
       </c>
       <c r="J15">
         <v>165000000.0</v>
       </c>
       <c r="K15">
         <v>141000000.0</v>
       </c>
       <c r="L15">
         <v>126000000.0</v>
       </c>
@@ -40784,60 +40784,60 @@
       </c>
       <c r="DG14">
         <v>24000000.0</v>
       </c>
       <c r="DH14">
         <v>24000000.0</v>
       </c>
       <c r="DI14">
         <v>24000000.0</v>
       </c>
       <c r="DJ14">
         <v>23000000.0</v>
       </c>
       <c r="DK14">
         <v>32000000.0</v>
       </c>
       <c r="DL14">
         <v>24000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:116">
       <c r="A15" t="s">
         <v>221</v>
       </c>
       <c r="B15">
-        <v>-52000000.0</v>
+        <v>52000000.0</v>
       </c>
       <c r="C15">
-        <v>-54000000.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="D15">
-        <v>-51000000.0</v>
+        <v>51000000.0</v>
       </c>
       <c r="E15">
-        <v>-54000000.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="F15">
         <v>52000000.0</v>
       </c>
       <c r="G15">
         <v>54000000.0</v>
       </c>
       <c r="H15">
         <v>52000000.0</v>
       </c>
       <c r="I15">
         <v>53000000.0</v>
       </c>
       <c r="J15">
         <v>51000000.0</v>
       </c>
       <c r="K15">
         <v>51000000.0</v>
       </c>
       <c r="L15">
         <v>48000000.0</v>
       </c>
       <c r="M15">
         <v>48000000.0</v>
       </c>
@@ -42953,51 +42953,51 @@
       <c r="C23">
         <v>-324000000.0</v>
       </c>
       <c r="D23">
         <v>-15000000.0</v>
       </c>
       <c r="E23">
         <v>26000000.0</v>
       </c>
       <c r="F23">
         <v>1000000.0</v>
       </c>
       <c r="G23">
         <v>25000000.0</v>
       </c>
       <c r="H23">
         <v>10000000.0</v>
       </c>
       <c r="I23">
         <v>-46000000.0</v>
       </c>
       <c r="J23">
         <v>-310000000.0</v>
       </c>
       <c r="K23">
-        <v>-4000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="L23">
         <v>-56000000.0</v>
       </c>
       <c r="M23">
         <v>68000000.0</v>
       </c>
       <c r="N23">
         <v>425000000.0</v>
       </c>
       <c r="O23">
         <v>210000000.0</v>
       </c>
       <c r="P23">
         <v>57000000.0</v>
       </c>
       <c r="Q23">
         <v>-27000000.0</v>
       </c>
       <c r="R23">
         <v>177000000.0</v>
       </c>
       <c r="S23">
         <v>-81000000.0</v>
       </c>