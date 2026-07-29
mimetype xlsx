--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1001,51 +1001,51 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
-        <v>29441000.0</v>
+        <v>20264000.0</v>
       </c>
       <c r="C2">
         <v>16616000.0</v>
       </c>
       <c r="D2">
         <v>27000.0</v>
       </c>
       <c r="E2">
         <v>18237000.0</v>
       </c>
       <c r="F2">
         <v>10258000.0</v>
       </c>
       <c r="G2">
         <v>12520000.0</v>
       </c>
       <c r="H2">
         <v>16399000.0</v>
       </c>
       <c r="I2">
         <v>26786000.0</v>
       </c>
       <c r="J2">
         <v>20626000.0</v>
       </c>
@@ -2495,51 +2495,51 @@
       </c>
       <c r="K39">
         <v>1659000.0</v>
       </c>
       <c r="L39">
         <v>1267000.0</v>
       </c>
       <c r="M39">
         <v>6613000.0</v>
       </c>
       <c r="N39">
         <v>4743000.0</v>
       </c>
       <c r="O39">
         <v>468000.0</v>
       </c>
       <c r="P39">
         <v>503000.0</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
-        <v>25245000.0</v>
+        <v>34422000.0</v>
       </c>
       <c r="C40">
         <v>50462000.0</v>
       </c>
       <c r="D40">
         <v>60863000.0</v>
       </c>
       <c r="E40">
         <v>34225000.0</v>
       </c>
       <c r="F40">
         <v>38732000.0</v>
       </c>
       <c r="G40">
         <v>34023000.0</v>
       </c>
       <c r="H40">
         <v>25469000.0</v>
       </c>
       <c r="I40">
         <v>28414000.0</v>
       </c>
       <c r="J40">
         <v>20812000.0</v>
       </c>
@@ -3641,51 +3641,51 @@
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
         <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="2" spans="1:56">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
         <v>31296000.0</v>
       </c>
       <c r="C2">
-        <v>29441000.0</v>
+        <v>20264000.0</v>
       </c>
       <c r="D2">
         <v>34207000.0</v>
       </c>
       <c r="E2">
         <v>21900000.0</v>
       </c>
       <c r="F2">
         <v>23257000.0</v>
       </c>
       <c r="G2">
         <v>16616000.0</v>
       </c>
       <c r="H2">
         <v>15459000.0</v>
       </c>
       <c r="I2">
         <v>14995000.0</v>
       </c>
       <c r="J2">
         <v>15922000.0</v>
       </c>
       <c r="K2">
         <v>27000.0</v>
       </c>
@@ -7625,51 +7625,51 @@
       <c r="E33">
         <v>108919000.0</v>
       </c>
       <c r="F33">
         <v>107704000.0</v>
       </c>
       <c r="G33">
         <v>110734000.0</v>
       </c>
       <c r="H33">
         <v>113618000.0</v>
       </c>
       <c r="I33">
         <v>114128000.0</v>
       </c>
       <c r="J33">
         <v>116405000.0</v>
       </c>
       <c r="K33">
         <v>119127000.0</v>
       </c>
       <c r="L33">
         <v>118428000.0</v>
       </c>
       <c r="M33">
-        <v>105128000.0</v>
+        <v>105127999.0</v>
       </c>
       <c r="N33">
         <v>102527000.0</v>
       </c>
       <c r="O33">
         <v>100396000.0</v>
       </c>
       <c r="P33">
         <v>151808000.0</v>
       </c>
       <c r="Q33">
         <v>154622000.0</v>
       </c>
       <c r="R33">
         <v>156494000.0</v>
       </c>
       <c r="S33">
         <v>160327000.0</v>
       </c>
       <c r="T33">
         <v>177026000.0</v>
       </c>
       <c r="U33">
         <v>170608000.0</v>
       </c>
@@ -8095,51 +8095,51 @@
       <c r="E36">
         <v>6707000.0</v>
       </c>
       <c r="F36">
         <v>7018000.0</v>
       </c>
       <c r="G36">
         <v>8081000.0</v>
       </c>
       <c r="H36">
         <v>4071000.0</v>
       </c>
       <c r="I36">
         <v>3806000.0</v>
       </c>
       <c r="J36">
         <v>3819000.0</v>
       </c>
       <c r="K36">
         <v>3825000.0</v>
       </c>
       <c r="L36">
         <v>3783000.0</v>
       </c>
       <c r="M36">
-        <v>2777000.0</v>
+        <v>2776999.0</v>
       </c>
       <c r="N36">
         <v>2590000.0</v>
       </c>
       <c r="O36">
         <v>2445000.0</v>
       </c>
       <c r="P36">
         <v>2323000.0</v>
       </c>
       <c r="Q36">
         <v>2067000.0</v>
       </c>
       <c r="R36">
         <v>2151000.0</v>
       </c>
       <c r="S36">
         <v>3363000.0</v>
       </c>
       <c r="T36">
         <v>3322000.0</v>
       </c>
       <c r="U36">
         <v>3261000.0</v>
       </c>
@@ -8341,51 +8341,51 @@
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
     </row>
     <row r="38" spans="1:56">
       <c r="A38" t="s">
         <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
-        <v>2777000.0</v>
+        <v>1.0</v>
       </c>
       <c r="N38"/>
       <c r="O38">
         <v>2445000.0</v>
       </c>
       <c r="P38">
         <v>2323000.0</v>
       </c>
       <c r="Q38">
         <v>2067000.0</v>
       </c>
       <c r="R38">
         <v>2151000.0</v>
       </c>
       <c r="S38">
         <v>3363000.0</v>
       </c>
       <c r="T38">
         <v>18803000.0</v>
       </c>
       <c r="U38">
         <v>12432000.0</v>
       </c>
       <c r="V38">
         <v>18613000.0</v>
@@ -8643,51 +8643,51 @@
       <c r="AY39">
         <v>4743000.0</v>
       </c>
       <c r="AZ39">
         <v>733000.0</v>
       </c>
       <c r="BA39">
         <v>1024000.0</v>
       </c>
       <c r="BB39"/>
       <c r="BC39">
         <v>468000.0</v>
       </c>
       <c r="BD39">
         <v>592000.0</v>
       </c>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
         <v>21569000.0</v>
       </c>
       <c r="C40">
-        <v>25245000.0</v>
+        <v>34422000.0</v>
       </c>
       <c r="D40">
         <v>21645000.0</v>
       </c>
       <c r="E40">
         <v>35830000.0</v>
       </c>
       <c r="F40">
         <v>32839000.0</v>
       </c>
       <c r="G40">
         <v>50462000.0</v>
       </c>
       <c r="H40">
         <v>46719000.0</v>
       </c>
       <c r="I40">
         <v>46024000.0</v>
       </c>
       <c r="J40">
         <v>46657000.0</v>
       </c>
       <c r="K40">
         <v>60836000.0</v>
       </c>
@@ -12000,110 +12000,110 @@
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>121</v>
       </c>
       <c r="B5">
         <v>-23379000.0</v>
       </c>
       <c r="C5">
-        <v>-42516000.0</v>
+        <v>-36476000.0</v>
       </c>
       <c r="D5">
         <v>-76492000.0</v>
       </c>
       <c r="E5">
         <v>-33082000.0</v>
       </c>
       <c r="F5">
-        <v>9240000.0</v>
+        <v>8659000.0</v>
       </c>
       <c r="G5">
         <v>-12025000.0</v>
       </c>
       <c r="H5">
         <v>19789000.0</v>
       </c>
       <c r="I5">
         <v>37892000.0</v>
       </c>
       <c r="J5">
         <v>27590000.0</v>
       </c>
       <c r="K5">
         <v>22864000.0</v>
       </c>
       <c r="L5">
         <v>14749000.0</v>
       </c>
       <c r="M5">
         <v>10511000.0</v>
       </c>
       <c r="N5">
         <v>4464000.0</v>
       </c>
       <c r="O5">
         <v>1075000.0</v>
       </c>
       <c r="P5">
         <v>-1728000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>122</v>
       </c>
       <c r="B6">
         <v>-2720000.0</v>
       </c>
       <c r="C6">
-        <v>-21512000.0</v>
+        <v>-15472000.0</v>
       </c>
       <c r="D6">
         <v>-58340000.0</v>
       </c>
       <c r="E6">
         <v>-9568000.0</v>
       </c>
       <c r="F6">
-        <v>30868000.0</v>
+        <v>30287000.0</v>
       </c>
       <c r="G6">
         <v>6556000.0</v>
       </c>
       <c r="H6">
         <v>33623000.0</v>
       </c>
       <c r="I6">
         <v>49187000.0</v>
       </c>
       <c r="J6">
         <v>39892000.0</v>
       </c>
       <c r="K6">
         <v>36422000.0</v>
       </c>
       <c r="L6">
         <v>28761000.0</v>
       </c>
       <c r="M6">
         <v>22591000.0</v>
       </c>
       <c r="N6">
         <v>13008000.0</v>
       </c>
@@ -13802,108 +13802,108 @@
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4"/>
     </row>
     <row r="5" spans="1:56">
       <c r="A5" t="s">
         <v>121</v>
       </c>
       <c r="B5">
-        <v>-8419000.0</v>
+        <v>-8498000.0</v>
       </c>
       <c r="C5">
         <v>-7363000.0</v>
       </c>
       <c r="D5">
         <v>-5440000.0</v>
       </c>
       <c r="E5">
         <v>-4305000.0</v>
       </c>
       <c r="F5">
-        <v>-7656000.0</v>
+        <v>-6271000.0</v>
       </c>
       <c r="G5">
-        <v>-11386000.0</v>
+        <v>-10087000.0</v>
       </c>
       <c r="H5">
-        <v>-7792000.0</v>
+        <v>-6064000.0</v>
       </c>
       <c r="I5">
-        <v>-7064000.0</v>
+        <v>-5597000.0</v>
       </c>
       <c r="J5">
-        <v>-16274000.0</v>
+        <v>-14728000.0</v>
       </c>
       <c r="K5">
-        <v>-28982000.0</v>
+        <v>-27088000.0</v>
       </c>
       <c r="L5">
         <v>-13827000.0</v>
       </c>
       <c r="M5">
-        <v>-11768000.0</v>
+        <v>-9785000.0</v>
       </c>
       <c r="N5">
-        <v>-21915000.0</v>
+        <v>-20153000.0</v>
       </c>
       <c r="O5">
         <v>-6328000.0</v>
       </c>
       <c r="P5">
-        <v>-10292000.0</v>
+        <v>-9436000.0</v>
       </c>
       <c r="Q5">
-        <v>-2876000.0</v>
+        <v>-3373000.0</v>
       </c>
       <c r="R5">
-        <v>-13586000.0</v>
+        <v>-13990000.0</v>
       </c>
       <c r="S5">
-        <v>-6673000.0</v>
+        <v>-6889000.0</v>
       </c>
       <c r="T5">
-        <v>6374000.0</v>
+        <v>5929000.0</v>
       </c>
       <c r="U5">
-        <v>11671000.0</v>
+        <v>12004000.0</v>
       </c>
       <c r="V5">
         <v>-2132000.0</v>
       </c>
       <c r="W5">
         <v>-5522000.0</v>
       </c>
       <c r="X5">
         <v>-1973000.0</v>
       </c>
       <c r="Y5">
         <v>-2351000.0</v>
       </c>
       <c r="Z5">
         <v>-2179000.0</v>
       </c>
       <c r="AA5">
         <v>-5321000.0</v>
       </c>
       <c r="AB5">
         <v>8107000.0</v>
       </c>
       <c r="AC5">
         <v>12145000.0</v>
       </c>
@@ -13972,108 +13972,108 @@
       </c>
       <c r="AY5">
         <v>483000.0</v>
       </c>
       <c r="AZ5">
         <v>886000.0</v>
       </c>
       <c r="BA5">
         <v>2132000.0</v>
       </c>
       <c r="BB5">
         <v>865000.0</v>
       </c>
       <c r="BC5">
         <v>218000.0</v>
       </c>
       <c r="BD5">
         <v>405000.0</v>
       </c>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" t="s">
         <v>122</v>
       </c>
       <c r="B6">
-        <v>-3515000.0</v>
+        <v>-3594000.0</v>
       </c>
       <c r="C6">
         <v>-2328000.0</v>
       </c>
       <c r="D6">
         <v>-221000.0</v>
       </c>
       <c r="E6">
         <v>911000.0</v>
       </c>
       <c r="F6">
-        <v>-2467000.0</v>
+        <v>-1082000.0</v>
       </c>
       <c r="G6">
-        <v>-6306000.0</v>
+        <v>-5007000.0</v>
       </c>
       <c r="H6">
-        <v>-2478000.0</v>
+        <v>-750000.0</v>
       </c>
       <c r="I6">
-        <v>-1719000.0</v>
+        <v>-252000.0</v>
       </c>
       <c r="J6">
-        <v>-11009000.0</v>
+        <v>-9463000.0</v>
       </c>
       <c r="K6">
-        <v>-23838000.0</v>
+        <v>-21944000.0</v>
       </c>
       <c r="L6">
         <v>-9213000.0</v>
       </c>
       <c r="M6">
-        <v>-7460000.0</v>
+        <v>-5477000.0</v>
       </c>
       <c r="N6">
-        <v>-17829000.0</v>
+        <v>-16067000.0</v>
       </c>
       <c r="O6">
         <v>-350000.0</v>
       </c>
       <c r="P6">
-        <v>-4364000.0</v>
+        <v>-3508000.0</v>
       </c>
       <c r="Q6">
-        <v>2972000.0</v>
+        <v>2475000.0</v>
       </c>
       <c r="R6">
-        <v>-7826000.0</v>
+        <v>-8230000.0</v>
       </c>
       <c r="S6">
-        <v>-906000.0</v>
+        <v>-1122000.0</v>
       </c>
       <c r="T6">
-        <v>11896000.0</v>
+        <v>11451000.0</v>
       </c>
       <c r="U6">
-        <v>16912000.0</v>
+        <v>17245000.0</v>
       </c>
       <c r="V6">
         <v>2966000.0</v>
       </c>
       <c r="W6">
         <v>-595000.0</v>
       </c>
       <c r="X6">
         <v>2739000.0</v>
       </c>
       <c r="Y6">
         <v>2129000.0</v>
       </c>
       <c r="Z6">
         <v>2283000.0</v>
       </c>
       <c r="AA6">
         <v>-703000.0</v>
       </c>
       <c r="AB6">
         <v>11769000.0</v>
       </c>
       <c r="AC6">
         <v>14905000.0</v>
       </c>
@@ -18944,51 +18944,51 @@
       </c>
       <c r="L23">
         <v>680000.0</v>
       </c>
       <c r="M23">
         <v>-2525000.0</v>
       </c>
       <c r="N23">
         <v>1296000.0</v>
       </c>
       <c r="O23">
         <v>20370000.0</v>
       </c>
       <c r="P23">
         <v>47000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>170</v>
       </c>
       <c r="B24">
         <v>-10383000.0</v>
       </c>
       <c r="C24">
-        <v>-16818000.0</v>
+        <v>-1815000.0</v>
       </c>
       <c r="D24">
         <v>-296000.0</v>
       </c>
       <c r="E24">
         <v>331000.0</v>
       </c>
       <c r="F24">
         <v>285000.0</v>
       </c>
       <c r="G24">
         <v>418000.0</v>
       </c>
       <c r="H24">
         <v>-60000.0</v>
       </c>
       <c r="I24">
         <v>365000.0</v>
       </c>
       <c r="J24">
         <v>183000.0</v>
       </c>
       <c r="K24">
         <v>501000.0</v>
       </c>
@@ -22814,51 +22814,51 @@
       <c r="AX24">
         <v>-169000.0</v>
       </c>
       <c r="AY24"/>
       <c r="AZ24">
         <v>-7000.0</v>
       </c>
       <c r="BA24">
         <v>1000.0</v>
       </c>
       <c r="BB24">
         <v>-1000.0</v>
       </c>
       <c r="BC24">
         <v>-1000.0</v>
       </c>
       <c r="BD24">
         <v>-63000.0</v>
       </c>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" t="s">
         <v>171</v>
       </c>
       <c r="B25">
-        <v>5019000.0</v>
+        <v>3069000.0</v>
       </c>
       <c r="C25">
         <v>2247000.0</v>
       </c>
       <c r="D25">
         <v>3007000.0</v>
       </c>
       <c r="E25">
         <v>2747000.0</v>
       </c>
       <c r="F25">
         <v>2870000.0</v>
       </c>
       <c r="G25">
         <v>5380000.0</v>
       </c>
       <c r="H25">
         <v>5665000.0</v>
       </c>
       <c r="I25">
         <v>4091000.0</v>
       </c>
       <c r="J25">
         <v>3805000.0</v>
       </c>
@@ -22984,51 +22984,53 @@
         <v>-13822000.0</v>
       </c>
       <c r="AZ25">
         <v>-580000.0</v>
       </c>
       <c r="BA25">
         <v>1606000.0</v>
       </c>
       <c r="BB25">
         <v>2097000.0</v>
       </c>
       <c r="BC25">
         <v>101000.0</v>
       </c>
       <c r="BD25">
         <v>-1615000.0</v>
       </c>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" t="s">
         <v>172</v>
       </c>
       <c r="B26">
         <v>-1874000.0</v>
       </c>
-      <c r="C26"/>
+      <c r="C26">
+        <v>-187000.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>-260000.0</v>
       </c>
       <c r="H26">
         <v>286000.0</v>
       </c>
       <c r="I26">
         <v>-201000.0</v>
       </c>
       <c r="J26">
         <v>-85000.0</v>
       </c>
       <c r="K26">
         <v>-14000.0</v>
       </c>
       <c r="L26">
         <v>-16000.0</v>
       </c>
       <c r="M26">
         <v>-33000.0</v>