--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3451,401 +3454,407 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD62"/>
+  <dimension ref="A1:BE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BD1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
+        <v>25252000.0</v>
+      </c>
+      <c r="C2">
         <v>31296000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20264000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>34207000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>21900000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>23257000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16616000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15459000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14995000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>15922000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>27000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>15408000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>13389000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>18043000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>18237000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>21470000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11906000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>18109000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10258000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>15939000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>15560000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>14606000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>12520000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9514000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>13189000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>18727000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>16399000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>18469000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>16071000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>14499000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>26786000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>13134000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>17823000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>13589000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>20626000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>11033000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>11990000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>8885000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>12795000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>10214000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>11058000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>8504000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>7448000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>14303000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>17181000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>14241000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>16120000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>11201000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>12355000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>10411000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>9219000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>10829000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>10577000.0</v>
       </c>
-      <c r="BB2"/>
-      <c r="BC2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>5980000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>7954000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3860,388 +3869,391 @@
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
-    </row>
-    <row r="4" spans="1:56">
+      <c r="BE3"/>
+    </row>
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-51844000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-50819000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-51150000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-51356000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-51669000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-50398000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-48948000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-47461000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-45794000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-45155000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-45381000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-45824000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-44856000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-43998000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-43002000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-42709000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-42293000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-43661000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-44343000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-43909000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-44465000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-44788000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-43886000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-42851000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-42016000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-40485000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-39456000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-37542000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-35593000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-33875000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-31086000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-28762000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-25840000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-23640000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-20917000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-18282000.0</v>
       </c>
-      <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
+        <v>3076000.0</v>
+      </c>
+      <c r="C5">
         <v>3415000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>4243000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3684000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2887000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-511000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1501000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1719000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-138000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>188000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1225000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-583000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>74000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-4000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-243000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-431000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-41000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1184000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1469000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1651000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1303000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>925000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>475000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>407000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>318000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>422000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-87000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>244000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>653000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>860000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>724000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>703000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>999000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>284000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>272000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>203000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-34000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>26000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-35000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>6000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-2000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-118000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-37000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-33875000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-31086000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-28762000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-25840000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-23640000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-20917000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-18282000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-15956000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-15410000.0</v>
       </c>
-      <c r="BA5">
-[...1 lines deleted...]
-      </c>
       <c r="BB5">
+        <v>0.0</v>
+      </c>
+      <c r="BC5">
         <v>-81017000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-10639000.0</v>
       </c>
-      <c r="BD5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+    </row>
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -4250,582 +4262,595 @@
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
+        <v>0.0</v>
+      </c>
+      <c r="AY6">
         <v>107904000.0</v>
       </c>
-      <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
-    </row>
-    <row r="7" spans="1:56">
+      <c r="BE6"/>
+    </row>
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7">
+        <v>15794000.0</v>
+      </c>
+      <c r="C7">
         <v>16935000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>17476000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>18221000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>19037000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>19212000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>19406000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>20147000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>21438000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>22110000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>21923000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>22767000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>21879000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>22749000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>23279000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>24148000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>25184000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>25810000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>26674000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>27639000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>28473000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>18910000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>10009000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>10460000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>10516000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>10979000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>6716000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>7316000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>6462000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>6981000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+    </row>
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8">
         <v>27000.0</v>
       </c>
       <c r="C8">
         <v>27000.0</v>
       </c>
       <c r="D8">
         <v>27000.0</v>
       </c>
       <c r="E8">
         <v>27000.0</v>
       </c>
       <c r="F8">
         <v>27000.0</v>
       </c>
       <c r="G8">
-        <v>24000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="H8">
         <v>24000.0</v>
       </c>
       <c r="I8">
         <v>24000.0</v>
       </c>
       <c r="J8">
         <v>24000.0</v>
       </c>
       <c r="K8">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="L8">
         <v>23000.0</v>
       </c>
       <c r="M8">
         <v>23000.0</v>
       </c>
       <c r="N8">
         <v>23000.0</v>
       </c>
       <c r="O8">
         <v>23000.0</v>
       </c>
       <c r="P8">
         <v>23000.0</v>
       </c>
       <c r="Q8">
         <v>23000.0</v>
       </c>
       <c r="R8">
         <v>23000.0</v>
       </c>
       <c r="S8">
         <v>23000.0</v>
       </c>
       <c r="T8">
         <v>23000.0</v>
       </c>
       <c r="U8">
         <v>23000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>23000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>316127000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>312126000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>309140000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>304939000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>302020000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>299463000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>297097000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>289615000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>280464000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>273521000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>271345000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>268349000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>267011000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>263252000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>260071000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>257177000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>255226000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>249194000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>240101000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>231879000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>226635000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>218109000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>211817000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>205883000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>199160000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>194466000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>190202000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>185086000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>181030000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>179143000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>178869000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>179560000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>177668000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>174824000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>172100000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>171141000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>170517000.0</v>
       </c>
-      <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9"/>
+    </row>
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
+        <v>87276000.0</v>
+      </c>
+      <c r="C10">
         <v>94408000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>103729000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>107757000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>103685000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>118893000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>113795000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>105690000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>97920000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>107444000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>125492000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>124608000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>167687000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>164137000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>187014000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>209633000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>223621000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>213399000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>235524000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>241576000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>238850000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>220014000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>211962000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>213984000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>214086000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>208362000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>198037000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>156131000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>213947000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>190236000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>196634000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>176282000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>166344000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>154284000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>142953000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>129693000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>114711000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>105105000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>92851000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>86009000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>84500000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>72400000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>66106000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>55090000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>51822000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>61102000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>56836000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>56160000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>69046000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>59550000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>13521000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>17059000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>14174000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-15112000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>15112000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>17098000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4840,1088 +4865,1104 @@
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+    </row>
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
+        <v>105539000.0</v>
+      </c>
+      <c r="C12">
         <v>111467000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>119577000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>124504000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>122430000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>118893000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>113795000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>120663000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>117687000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>119805000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>128471000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>138040000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>170146000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>174565000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>187014000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>209633000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>223621000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>223388000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>245513000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>245128000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>249956000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>233150000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>231219000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>220509000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>218635000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>208362000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>209094000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>200645000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>256149000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>239247000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>240349000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>223856000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>208412000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>188296000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>173944000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>163088000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>144209000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>128240000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>113884000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>108340000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>98116000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>86094000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>82899000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>74118000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>66062000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>61102000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>56836000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>56160000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>69046000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>59550000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>13521000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>17059000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>14174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15112000.0</v>
       </c>
       <c r="BC12">
         <v>15112000.0</v>
       </c>
-      <c r="BD12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:56">
+      <c r="BD12">
+        <v>15112000.0</v>
+      </c>
+      <c r="BE12"/>
+    </row>
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
         <v>27000.0</v>
       </c>
       <c r="C13">
         <v>27000.0</v>
       </c>
       <c r="D13">
         <v>27000.0</v>
       </c>
       <c r="E13">
         <v>27000.0</v>
       </c>
       <c r="F13">
         <v>27000.0</v>
       </c>
       <c r="G13">
-        <v>24000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="H13">
         <v>24000.0</v>
       </c>
       <c r="I13">
         <v>24000.0</v>
       </c>
       <c r="J13">
         <v>24000.0</v>
       </c>
       <c r="K13">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="L13">
         <v>23000.0</v>
       </c>
       <c r="M13">
         <v>23000.0</v>
       </c>
       <c r="N13">
         <v>23000.0</v>
       </c>
       <c r="O13">
         <v>23000.0</v>
       </c>
       <c r="P13">
         <v>23000.0</v>
       </c>
       <c r="Q13">
         <v>23000.0</v>
       </c>
       <c r="R13">
         <v>23000.0</v>
       </c>
       <c r="S13">
         <v>23000.0</v>
       </c>
       <c r="T13">
         <v>23000.0</v>
       </c>
       <c r="U13">
         <v>23000.0</v>
       </c>
       <c r="V13">
-        <v>22000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="W13">
         <v>22000.0</v>
       </c>
       <c r="X13">
         <v>22000.0</v>
       </c>
       <c r="Y13">
         <v>22000.0</v>
       </c>
       <c r="Z13">
         <v>22000.0</v>
       </c>
       <c r="AA13">
         <v>22000.0</v>
       </c>
       <c r="AB13">
         <v>22000.0</v>
       </c>
       <c r="AC13">
         <v>22000.0</v>
       </c>
       <c r="AD13">
         <v>22000.0</v>
       </c>
       <c r="AE13">
         <v>22000.0</v>
       </c>
       <c r="AF13">
-        <v>21000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="AG13">
         <v>21000.0</v>
       </c>
       <c r="AH13">
         <v>21000.0</v>
       </c>
       <c r="AI13">
         <v>21000.0</v>
       </c>
       <c r="AJ13">
         <v>21000.0</v>
       </c>
       <c r="AK13">
         <v>21000.0</v>
       </c>
       <c r="AL13">
-        <v>20000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="AM13">
         <v>20000.0</v>
       </c>
       <c r="AN13">
         <v>20000.0</v>
       </c>
       <c r="AO13">
         <v>20000.0</v>
       </c>
       <c r="AP13">
         <v>20000.0</v>
       </c>
       <c r="AQ13">
         <v>20000.0</v>
       </c>
       <c r="AR13">
-        <v>19000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="AS13">
         <v>19000.0</v>
       </c>
       <c r="AT13">
         <v>19000.0</v>
       </c>
       <c r="AU13">
         <v>19000.0</v>
       </c>
       <c r="AV13">
-        <v>18000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="AW13">
         <v>18000.0</v>
       </c>
       <c r="AX13">
         <v>18000.0</v>
       </c>
       <c r="AY13">
-        <v>1000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="AZ13">
         <v>1000.0</v>
       </c>
       <c r="BA13">
         <v>1000.0</v>
       </c>
-      <c r="BB13"/>
-      <c r="BC13">
+      <c r="BB13">
         <v>1000.0</v>
       </c>
+      <c r="BC13"/>
       <c r="BD13">
         <v>1000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
+        <v>27045095.0</v>
+      </c>
+      <c r="C14">
         <v>27322438.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>27176742.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>26407849.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>26962465.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>25164444.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>23654395.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>23751168.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>23614970.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>23401598.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>23313495.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>23231217.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>23146117.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>23009617.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>22926276.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>22882333.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>22845040.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>22754421.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>22707987.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>22854229.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>22874321.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>22181394.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>22042288.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>21998299.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>22221356.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>21916365.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>21878004.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>22191688.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>22359679.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>22534885.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>22600038.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>22659052.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>22503749.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>22295213.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>22167358.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>21998660.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>21848359.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>21579721.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>21362513.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>21182587.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>20997429.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>20840367.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>19827669.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>20783550.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>20672414.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>20562040.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>20383239.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>20213102.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>20146915.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>19097926.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>18048936.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16350527.0</v>
       </c>
       <c r="BA14">
         <v>16350527.0</v>
       </c>
       <c r="BB14">
         <v>16350527.0</v>
       </c>
       <c r="BC14">
+        <v>16350527.0</v>
+      </c>
+      <c r="BD14">
         <v>14516523.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>16350527.0</v>
       </c>
     </row>
-    <row r="15" spans="1:56">
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>23000.0</v>
       </c>
       <c r="P15">
         <v>23000.0</v>
       </c>
       <c r="Q15">
         <v>23000.0</v>
       </c>
       <c r="R15">
         <v>23000.0</v>
       </c>
       <c r="S15">
         <v>23000.0</v>
       </c>
       <c r="T15">
         <v>23000.0</v>
       </c>
       <c r="U15">
         <v>23000.0</v>
       </c>
       <c r="V15">
-        <v>22000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="W15">
         <v>22000.0</v>
       </c>
       <c r="X15">
         <v>22000.0</v>
       </c>
       <c r="Y15">
         <v>22000.0</v>
       </c>
       <c r="Z15">
         <v>22000.0</v>
       </c>
       <c r="AA15">
         <v>22000.0</v>
       </c>
       <c r="AB15">
         <v>22000.0</v>
       </c>
       <c r="AC15">
         <v>22000.0</v>
       </c>
       <c r="AD15">
         <v>22000.0</v>
       </c>
       <c r="AE15">
         <v>22000.0</v>
       </c>
       <c r="AF15">
-        <v>21000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="AG15">
         <v>21000.0</v>
       </c>
       <c r="AH15">
         <v>21000.0</v>
       </c>
       <c r="AI15">
         <v>21000.0</v>
       </c>
       <c r="AJ15">
         <v>21000.0</v>
       </c>
       <c r="AK15">
         <v>21000.0</v>
       </c>
       <c r="AL15">
-        <v>20000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="AM15">
         <v>20000.0</v>
       </c>
       <c r="AN15">
         <v>20000.0</v>
       </c>
       <c r="AO15">
         <v>20000.0</v>
       </c>
       <c r="AP15">
         <v>20000.0</v>
       </c>
       <c r="AQ15">
         <v>20000.0</v>
       </c>
       <c r="AR15">
-        <v>19000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="AS15">
         <v>19000.0</v>
       </c>
       <c r="AT15">
         <v>19000.0</v>
       </c>
       <c r="AU15">
         <v>19000.0</v>
       </c>
       <c r="AV15">
-        <v>18000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="AW15">
         <v>18000.0</v>
       </c>
       <c r="AX15">
         <v>18000.0</v>
       </c>
       <c r="AY15">
-        <v>1000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="AZ15">
         <v>1000.0</v>
       </c>
-      <c r="BA15"/>
+      <c r="BA15">
+        <v>1000.0</v>
+      </c>
       <c r="BB15"/>
-      <c r="BC15">
+      <c r="BC15"/>
+      <c r="BD15">
         <v>1000.0</v>
       </c>
-      <c r="BD15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+    </row>
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16">
+        <v>4723000.0</v>
+      </c>
+      <c r="C16">
         <v>5090000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5503000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5970000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6256000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>6410000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6654000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6984000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7385000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>7422000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>7980000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>8479000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8696000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>8794000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8880000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>9119000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>9007000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8689000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>8568000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>8424000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8013000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>7492000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>6994000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>6628000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>6266000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>5957000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>5478000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5835000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5616000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>5283000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>4451000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>3549000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3383000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3152000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3533000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3646000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3585000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2760000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2239000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2035000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2318000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2212000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2323000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2412000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2278000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2244000.0</v>
       </c>
-      <c r="AU16"/>
-      <c r="AV16">
+      <c r="AV16"/>
+      <c r="AW16">
         <v>1959000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1984000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1716000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1487000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1387000.0</v>
       </c>
-      <c r="BA16"/>
       <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>1094000.0</v>
       </c>
-      <c r="BD16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+    </row>
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17">
         <v>14652000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>14452000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>11176000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>26063000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>29296000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>30130000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>26282000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>20736000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>20434000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>18636000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>24619000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>25992000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>26708000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>26654000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>9514000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>11504000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>14474000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>15464000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>11002000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15248000.0</v>
       </c>
       <c r="AT17">
         <v>15248000.0</v>
       </c>
       <c r="AU17">
         <v>15248000.0</v>
       </c>
       <c r="AV17">
+        <v>15248000.0</v>
+      </c>
+      <c r="AW17">
         <v>16427000.0</v>
       </c>
-      <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>24000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>25000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>24000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>25000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>91000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>87000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>85000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>87000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>221000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>230000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>227000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>232000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>338000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>340000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>10749000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>9750000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>9036000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>8324000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>7142000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>7042000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>6343000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>5619000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>4768000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>4199000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>3695000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>3155000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>2469000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>2176000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>1878000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>1546000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>1104000.0</v>
       </c>
-      <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+    </row>
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5936,892 +5977,907 @@
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20">
+        <v>10395000.0</v>
+      </c>
+      <c r="C20">
         <v>10483000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>10698000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>10695000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>10700000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>9860000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>9465000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>10170000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>9764000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>9834000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>10057000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>9869000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>32889000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>32887000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>32852000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>32674000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>32803000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>32934000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>32979000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>33028000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>33085000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>33055000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>33165000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>33054000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>32957000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>32912000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>32954000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>33277000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>2242000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>2212000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>2257000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>2288000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>2304000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>2430000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>2363000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>2330000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>2253000.0</v>
       </c>
-      <c r="AL20">
-[...1 lines deleted...]
-      </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
-      <c r="AY20"/>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21">
+        <v>27447000.0</v>
+      </c>
+      <c r="C21">
         <v>28910000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>30763000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>32049000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>33359000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>31607000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>30493000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>33762000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>33585000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>32907000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>34591000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>34067000.0</v>
       </c>
-      <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>177000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>53700000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>55850000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>58000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>60147000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>62299000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>64424000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>66557000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>68797000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>71009000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>73253000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>75282000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>77533000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>79536000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3127000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>3411000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>3755000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4103000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4093000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>4456000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>4717000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1650000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1684000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>214000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>241000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>268000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>184000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>206000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>229000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>227000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>238000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>260000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>270000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>274000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>315000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>345000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>215000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>362000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>423000.0</v>
       </c>
-      <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>558000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>638000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:56">
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22">
+        <v>28633000.0</v>
+      </c>
+      <c r="C22">
         <v>24992000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>25969000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>25075000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>24313000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>26273000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>24812000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>23320000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>24048000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>24601000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>21840000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>24015000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>30744000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>38822000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>34093000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>35725000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>33496000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>34078000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>31873000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>31785000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>27225000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>26394000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>24815000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>29220000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>36180000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>37600000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>35664000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>34072000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>24485000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>28820000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>27071000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>30621000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>27407000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>22965000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>18842000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>16855000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>15920000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>13961000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>14343000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>16499000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>12514000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>10275000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>8648000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>9357000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>9308000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>7792000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>7616000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>7331000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>6101000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>4651000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>4248000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>4097000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>4167000.0</v>
       </c>
-      <c r="BB22"/>
-      <c r="BC22">
+      <c r="BC22"/>
+      <c r="BD22">
         <v>4059000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>3174000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
+        <v>285572000.0</v>
+      </c>
+      <c r="C23">
         <v>285926000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>298625000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>307009000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>312040000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>308412000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>296185000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>306172000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>308919000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>315599000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>326194000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>343696000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>374351000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>385674000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>405041000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>469584000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>470069000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>474616000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>489513000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>512857000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>498174000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>476475000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>461852000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>460331000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>458121000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>459121000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>447339000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>444732000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>403773000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>388195000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>375898000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>357112000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>332636000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>299882000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>275072000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>269841000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>251230000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>227629000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>214049000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>194791000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>182786000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>168400000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>161314000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>157471000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>157199000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>148460000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>140085000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>137153000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>145466000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>135506000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>82397000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>60862000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>55745000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>28739000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>47586000.0</v>
       </c>
-      <c r="BD23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:56">
+      <c r="BE23"/>
+    </row>
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>4920000.0</v>
       </c>
-      <c r="AE24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
+        <v>0.0</v>
+      </c>
+      <c r="AS24">
         <v>80000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>159000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>237000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>315000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>391000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>6333000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>4151000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>5391000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>6648000.0</v>
       </c>
-      <c r="BA24"/>
       <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>5057000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>6058000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:56">
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
-      <c r="AR25">
+      <c r="AR25"/>
+      <c r="AS25">
         <v>80000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>159000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>237000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>315000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>391000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>6333000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>4151000.0</v>
       </c>
-      <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+    </row>
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
         <v>40</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -6836,52 +6892,53 @@
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6896,1416 +6953,1438 @@
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+    </row>
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
+        <v>-71482000.0</v>
+      </c>
+      <c r="C28">
         <v>-77473000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-86253000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-89536000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-84648000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-99681000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-94389000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-85543000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-76482000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-85334000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-103569000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-101841000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-145808000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-141388000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-163735000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-185485000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-198437000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-187589000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-208850000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-213937000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-210377000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-201104000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-201953000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-203524000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-203570000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-197383000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-191321000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-148815000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-207485000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-183255000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-196634000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-176282000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-166344000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-154284000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-142953000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-129693000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-114711000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-105105000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-92851000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-85929000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-84341000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-72162000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-65791000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-54699000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-51356000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-60562000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-56222000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-55502000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-55633000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-50361000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-2872000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-5032000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-5177000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>15112000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-6176000.0</v>
       </c>
-      <c r="BD28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:56">
+      <c r="BE28"/>
+    </row>
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
         <v>43</v>
       </c>
       <c r="B29">
+        <v>174864000.0</v>
+      </c>
+      <c r="C29">
         <v>182906000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>192231000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>197175000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>199491000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>197952000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>173860000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>185404000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>187595000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>191898000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>204812000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>230630000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>274779000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>281297000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>297406000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>350842000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>356537000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>358285000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>370227000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>390920000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>370916000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>356284000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>349623000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>352500000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>351114000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>347300000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+    </row>
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
+        <v>46157000.0</v>
+      </c>
+      <c r="C30">
         <v>41874000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>38863000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>40374000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>38592000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>36623000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>30101000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>35197000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>37087000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>41199000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>42241000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>48850000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>52956000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>55744000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>64351000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>52112000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>32816000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>35418000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>25795000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>34692000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>38928000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>40409000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>31765000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>34796000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>31406000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>43159000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>37301000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>44047000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>49471000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>44080000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>39696000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>36606000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>40127000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>35680000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>32757000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>36292000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>36303000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>31489000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>31261000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>31329000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>27837000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>23748000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>22030000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>20890000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>24765000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>21808000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>21478000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>18061000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>15645000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>18084000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>10318000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>9707000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>10178000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>7031000.0</v>
       </c>
-      <c r="BD30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:56">
+      <c r="BE30"/>
+    </row>
+    <row r="31" spans="1:57">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>241890000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>248410000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>264377000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>264468000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>267884000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>267351000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>277101000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>295593000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>273407000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>256672000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>247661000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>248437000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>244904000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>239106000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>234134000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>230333000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>328429000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>316271000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>304412000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>284873000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>260509000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>239451000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>219961000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>217306000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>203840000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>192561000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>181847000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>155814000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>147319000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>137983000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>133789000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>129695000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>127679000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>122306000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>117880000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>113632000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>110499000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>107559000.0</v>
       </c>
-      <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
-    </row>
-    <row r="32" spans="1:56">
+      <c r="BE31"/>
+    </row>
+    <row r="32" spans="1:57">
       <c r="A32" t="s">
         <v>46</v>
       </c>
       <c r="B32">
+        <v>123272000.0</v>
+      </c>
+      <c r="C32">
         <v>129218000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>134764000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>138771000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>136053000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>135257000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>108765000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>120158000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>122606000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>125284000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>134571000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>164886000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>209856000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>219768000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>239296000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>252040000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>256107000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>258299000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>267674000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>275898000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>265726000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>254204000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>248987000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>251410000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>252151000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>247144000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
-    </row>
-    <row r="33" spans="1:56">
+      <c r="BE32"/>
+    </row>
+    <row r="33" spans="1:57">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
+        <v>91436000.0</v>
+      </c>
+      <c r="C33">
         <v>95261000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>100326000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>103294000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>108919000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>107704000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>110734000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>113618000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>114128000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>116405000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>119127000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>118428000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>105127999.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>102527000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>100396000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>151808000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>154622000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>156494000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>160327000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>177026000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>170608000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>166799000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>156155000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>156950000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>155356000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>156132000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>155120000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>154896000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>63047000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>66439000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>61315000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>57562000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>49642000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>48828000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>46584000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>50062000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>52383000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>51125000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>52504000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>36714000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>40225000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>44420000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>46470000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>43035000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>47757000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>47933000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>47542000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>47838000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>47772000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>48056000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>49567000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>29266000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>26202000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>-15112000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>20916000.0</v>
       </c>
-      <c r="BD33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:56">
+      <c r="BE33"/>
+    </row>
+    <row r="34" spans="1:57">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>3178000.0</v>
       </c>
-      <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>40998000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>42286000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>53006000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>54192000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>56508000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>57774000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>61980000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>19165000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>64695000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>55494000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>55769000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>56306000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>55891000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>52450000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>51322000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>23383000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>22322000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>18657000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>19380000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>18158000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>5129000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>4395000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>4086000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>2939000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>2423000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>2074000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>2138000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>1687000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>1399000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>1084000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>937000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>880000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>820000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>709000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>503000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>473000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>431000.0</v>
       </c>
-      <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
-    </row>
-    <row r="35" spans="1:56">
+      <c r="BE34"/>
+    </row>
+    <row r="35" spans="1:57">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
+        <v>39844000.0</v>
+      </c>
+      <c r="C35">
         <v>41572999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>42859000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>44890000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>45481000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>45009000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>45639000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>48372000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>49139000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>49791000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>48886000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>52684000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>40205000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>40998000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>42286000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>53006000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>54192000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>56508000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>57774000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>62004000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>65418000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>64719000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>55519000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>55860000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>56393000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>55976000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>52537000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>51543000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>23613000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>22549000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>18889000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>19718000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>18498000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>15878000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>14145000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>13122000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>11263000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>9565000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>9116000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>8481000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>7306000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>6167000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>5283000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>4712000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>4194000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>3526000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>3200000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>2772000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>8352000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>5686000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>6427000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>7423000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>5062000.0</v>
       </c>
-      <c r="BB35"/>
-      <c r="BC35">
+      <c r="BC35"/>
+      <c r="BD35">
         <v>5221000.0</v>
       </c>
-      <c r="BD35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:56">
+      <c r="BE35"/>
+    </row>
+    <row r="36" spans="1:57">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
+        <v>21813000.0</v>
+      </c>
+      <c r="C36">
         <v>6454000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>6002000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>6020000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>6707000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>7018000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>8081000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>4071000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>3806000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>3819000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>3825000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>3783000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>2776999.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>2590000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2445000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2323000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2067000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2151000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3363000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3322000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>3261000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>2619000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>2669000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>4166000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>4394000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>5502000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>4888000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>4664000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>4793000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>3586000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>2832000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1874000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>537000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>610000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>765000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>512000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>493000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>405000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>410000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97000.0</v>
       </c>
       <c r="AO36">
         <v>97000.0</v>
       </c>
       <c r="AP36">
+        <v>97000.0</v>
+      </c>
+      <c r="AQ36">
         <v>96000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97000.0</v>
       </c>
       <c r="AR36">
         <v>97000.0</v>
       </c>
       <c r="AS36">
         <v>97000.0</v>
       </c>
       <c r="AT36">
         <v>97000.0</v>
       </c>
       <c r="AU36">
         <v>97000.0</v>
       </c>
       <c r="AV36">
-        <v>80000.0</v>
+        <v>97000.0</v>
       </c>
       <c r="AW36">
         <v>80000.0</v>
       </c>
       <c r="AX36">
         <v>80000.0</v>
       </c>
       <c r="AY36">
+        <v>80000.0</v>
+      </c>
+      <c r="AZ36">
         <v>1765000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>342000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>79000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-15112000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>79000.0</v>
       </c>
-      <c r="BD36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:56">
+      <c r="BE36"/>
+    </row>
+    <row r="37" spans="1:57">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -8314,848 +8393,862 @@
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37">
         <v>107904000.0</v>
       </c>
-      <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
-    </row>
-    <row r="38" spans="1:56">
+      <c r="BE37"/>
+    </row>
+    <row r="38" spans="1:57">
       <c r="A38" t="s">
         <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>1.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>2445000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2323000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2067000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2151000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3363000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>18803000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>12432000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>18613000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>17136000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>18249000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>18162000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>20154000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>19340000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>15840000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>30856000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>32882000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>32962000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>28156000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>21273000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>21044000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>26481000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>29111000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>30422000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>27327000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>27305000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>9879000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>11785000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>14776000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>15790000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>11326000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>15583000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>15605000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>15615000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>16781000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>17122000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>18232000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>19845000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>704000.0</v>
       </c>
-      <c r="BA38"/>
       <c r="BB38"/>
-      <c r="BC38">
+      <c r="BC38"/>
+      <c r="BD38">
         <v>637000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>717000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:56">
+    <row r="39" spans="1:57">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
+        <v>13807000.0</v>
+      </c>
+      <c r="C39">
         <v>12332000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>13890000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>13762000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>17786000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>18919000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>16743000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>13374000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>15969000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>13589000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>14515000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>14363000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>15377000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>14016000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>19187000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>20306000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>25514000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>25238000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>26005000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>24226000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>11457000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>9723000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>17898000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>18856000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>16544000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>13868000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>10160000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>11072000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>10621000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>9609000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>7108000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>8467000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>7048000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>4113000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>2584000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>3544000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2415000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>2814000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1659000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1909000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>4094000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>3863000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1267000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>10071000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>9307000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>9825000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1637000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>7763000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>6902000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>5165000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>4743000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>733000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>1024000.0</v>
       </c>
-      <c r="BB39"/>
-      <c r="BC39">
+      <c r="BC39"/>
+      <c r="BD39">
         <v>468000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>592000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:56">
+    <row r="40" spans="1:57">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
+        <v>37636000.0</v>
+      </c>
+      <c r="C40">
         <v>21569000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>34422000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>21645000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>35830000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>32839000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>50462000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>46719000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>46024000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>46657000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>60836000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>31945000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>33178000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>32492000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>34225000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>31161000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>34456000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>29132000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>38732000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>31329000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>33817000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>29153000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>34023000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>32378000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>27940000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>27889000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>25469000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>22323000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>21638000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>21214000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>28414000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>28555000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>25191000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>20109000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>20812000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>19921000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>16152000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>13310000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>14868000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>17867000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>14419000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>13035000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>11871000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>5811000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>5322000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>5580000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>2316000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>4401000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>3446000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>4319000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>3707000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>2911000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>2856000.0</v>
       </c>
-      <c r="BB40"/>
-      <c r="BC40">
+      <c r="BC40"/>
+      <c r="BD40">
         <v>2812000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1253000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:56">
+    <row r="41" spans="1:57">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>21948000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>22522000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>32344000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>32514000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>34099000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>34493000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>37883000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>40507000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>48284000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>47441000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>47290000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>47700000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>46860000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>47835000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>46420000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>19157000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>17629000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>18889000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>19718000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>18498000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>15878000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>13797000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>12708000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>10863000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>9565000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>9116000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>8481000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>7306000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>6167000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>5283000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>4632000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>4035000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>3289000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>2885000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>2381000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>2019000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>1535000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>1036000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>775000.0</v>
       </c>
-      <c r="BA41"/>
       <c r="BB41"/>
-      <c r="BC41">
+      <c r="BC41"/>
+      <c r="BD41">
         <v>164000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>176000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:56">
+    <row r="42" spans="1:57">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
+        <v>359519000.0</v>
+      </c>
+      <c r="C42">
         <v>363372000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>363545000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>361921000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>359740000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>357447000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>328174000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>326741000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>324826000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>323213000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>320513000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>321584000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>319357000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>316127000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>312126000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>309140000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>304939000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>302020000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>299463000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>297097000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>289615000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>280464000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>273521000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>271345000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>268349000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>267011000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>263252000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>260071000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>257177000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>255226000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>249194000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>240101000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>231879000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>226635000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>218109000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>211817000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>205883000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>199160000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>194466000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>190202000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>185086000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>181030000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>179143000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>178869000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>179560000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>177668000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-37000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>172100000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>171141000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>170517000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>15956000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>15410000.0</v>
       </c>
-      <c r="BA42">
-[...3 lines deleted...]
-      <c r="BC42">
+      <c r="BB42">
+        <v>0.0</v>
+      </c>
+      <c r="BC42"/>
+      <c r="BD42">
         <v>10639000.0</v>
       </c>
-      <c r="BD42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:56">
+      <c r="BE42"/>
+    </row>
+    <row r="43" spans="1:57">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9170,88 +9263,87 @@
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
-    </row>
-    <row r="44" spans="1:56">
+      <c r="BE43"/>
+    </row>
+    <row r="44" spans="1:57">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -9260,1406 +9352,1428 @@
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
         <v>107904000.0</v>
       </c>
-      <c r="AY44">
+      <c r="AZ44">
         <v>118918000.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BA44">
         <v>116991000.0</v>
       </c>
-      <c r="BA44"/>
       <c r="BB44"/>
-      <c r="BC44">
+      <c r="BC44"/>
+      <c r="BD44">
         <v>109592000.0</v>
       </c>
-      <c r="BD44">
+      <c r="BE44">
         <v>107678000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:56">
+    <row r="45" spans="1:57">
       <c r="A45" t="s">
         <v>59</v>
       </c>
       <c r="B45">
+        <v>96133000.0</v>
+      </c>
+      <c r="C45">
         <v>98926000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>101827000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>102563000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>105282000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>104976000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>107430000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>110230000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>114148000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>117971000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>118499000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>70709000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>69462000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>67050000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>95113000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>91451000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>91568000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>90685000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>90595000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>87464000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>60667000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>48574000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>37057000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>34638000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>30984000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>27784000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>25293000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>26243000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>26822000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>27934000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>22341000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>23015000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>21972000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>20898000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>20103000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>20951000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>21961000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>23798000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>25199000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>26835000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>28440000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>29644000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>30680000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>31709000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>32174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31927000.0</v>
       </c>
       <c r="AU45">
         <v>31927000.0</v>
       </c>
       <c r="AV45">
+        <v>31927000.0</v>
+      </c>
+      <c r="AW45">
         <v>31057000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>30650000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>29824000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>29722000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>28562000.0</v>
       </c>
-      <c r="BA45"/>
       <c r="BB45"/>
-      <c r="BC45">
+      <c r="BC45"/>
+      <c r="BD45">
         <v>20279000.0</v>
       </c>
-      <c r="BD45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:56">
+      <c r="BE45"/>
+    </row>
+    <row r="46" spans="1:57">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
+        <v>31781000.0</v>
+      </c>
+      <c r="C46">
         <v>49414000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>52863000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>54530000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>58153000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>59219000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>62695000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>65615000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>66973000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>69845000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>70654000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>70709000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>69462000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>67050000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>64922000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>63111000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>63902000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>63409000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>63838000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>62896000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>60667000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>48574000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>37057000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>34638000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>30984000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>27784000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>25293000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>26243000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>26822000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>27934000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>22341000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>23015000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>21972000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>20898000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>20103000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>20951000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>21961000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>23798000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>25199000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>26835000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>28440000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>29644000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>30680000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>31709000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>32174000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>32328000.0</v>
       </c>
-      <c r="AU46"/>
-      <c r="AV46">
+      <c r="AV46"/>
+      <c r="AW46">
         <v>31057000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>30650000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>29824000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>29722000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>28562000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>25700000.0</v>
       </c>
-      <c r="BB46"/>
-      <c r="BC46">
+      <c r="BC46"/>
+      <c r="BD46">
         <v>20279000.0</v>
       </c>
-      <c r="BD46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:56">
+      <c r="BE46"/>
+    </row>
+    <row r="47" spans="1:57">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>69462000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>45942000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>43269000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>40632000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>63902000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>39329000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>38926000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>37066000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>60667000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>31053000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>28230000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>25320000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>21530000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>19667000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>19438000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>19888000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>21361000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>21998000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>22341000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>23015000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>21972000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>20898000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>20103000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>20951000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>21961000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>23798000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>25199000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>26835000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>28440000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>29644000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>30680000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>31709000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>32174000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>32328000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>31927000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>31057000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>30650000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>29824000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>29722000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>28562000.0</v>
       </c>
-      <c r="BA47"/>
       <c r="BB47"/>
-      <c r="BC47">
+      <c r="BC47"/>
+      <c r="BD47">
         <v>20279000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>18423000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:56">
+    <row r="48" spans="1:57">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
+        <v>-187758000.0</v>
+      </c>
+      <c r="C48">
         <v>-183908000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-175584000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-168457000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-163163000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-159011000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-152837000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-143080000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-137117000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-131527000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-116949000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-90394000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-44675000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-34849000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-14500000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>42110000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>51616000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>55058000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>69272000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>92149000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>79975000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>74873000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>75605000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>80726000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>82425000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>79845000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>81434000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>82809000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>75946000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>65786000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>60484000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>50439000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>34007000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>19397000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>8639000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>9245000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1907000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-6431000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-12363000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-34146000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-37601000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-42743000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-45108000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-48966000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-51662000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-55121000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-56693000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-58212000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-60345000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-62631000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-62620000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-82797000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-81785000.0</v>
       </c>
-      <c r="BB48"/>
-      <c r="BC48">
+      <c r="BC48"/>
+      <c r="BD48">
         <v>-81018000.0</v>
       </c>
-      <c r="BD48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:56">
+      <c r="BE48"/>
+    </row>
+    <row r="49" spans="1:57">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-34849000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-14500000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>42110000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>51616000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>55058000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>69272000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>92149000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>79975000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>74873000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>75605000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>80726000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>82425000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>79845000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>81434000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>82809000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>75946000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>65786000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>60484000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>50439000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>34007000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>19397000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>8639000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>9245000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>1907000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-6431000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-12363000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-34146000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-37601000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-42743000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-45108000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-48966000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-51662000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-55121000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-56693000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-58212000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-60345000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-62631000.0</v>
       </c>
-      <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
-    </row>
-    <row r="50" spans="1:56">
+      <c r="BE49"/>
+    </row>
+    <row r="50" spans="1:57">
       <c r="A50" t="s">
         <v>64</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>2061000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
-      <c r="AN50">
+      <c r="AN50"/>
+      <c r="AO50">
         <v>80000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>159000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>315000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>299000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
-    </row>
-    <row r="51" spans="1:56">
+      <c r="BE50"/>
+    </row>
+    <row r="51" spans="1:57">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
+        <v>15794000.0</v>
+      </c>
+      <c r="C51">
         <v>16935000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>17476000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>18221000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>19037000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>19212000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>19406000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>20147000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>21438000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>22110000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>21923000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>22767000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>21879000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>22749000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>23279000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>24148000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>25184000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>25810000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>26674000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>27639000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>28473000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>18910000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>10009000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>10460000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>10516000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>10979000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>6716000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>7316000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>6462000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>6981000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
-      <c r="AN51">
+      <c r="AN51"/>
+      <c r="AO51">
         <v>80000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>159000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>238000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>315000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>391000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>466000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>540000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>614000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>658000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>13413000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>9189000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>10649000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>12027000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>8997000.0</v>
       </c>
-      <c r="BB51"/>
-      <c r="BC51">
+      <c r="BC51"/>
+      <c r="BD51">
         <v>8936000.0</v>
       </c>
-      <c r="BD51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:56">
+      <c r="BE51"/>
+    </row>
+    <row r="52" spans="1:57">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
+        <v>3253000.0</v>
+      </c>
+      <c r="C52">
         <v>3492000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3163000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3122000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3082000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2945000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2812000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2777000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3332000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3515000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>3653000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>3894000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>3622000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3570000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3515000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>3486000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>3506000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>3401000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>3393000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>3518000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>3562000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>2475000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1931000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1890000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1823000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1863000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2014000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2193000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>2006000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>2061000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>13066000.0</v>
       </c>
-      <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
-      <c r="AI52">
+      <c r="AI52"/>
+      <c r="AJ52">
         <v>11085000.0</v>
       </c>
-      <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
-      <c r="AM52">
+      <c r="AM52"/>
+      <c r="AN52">
         <v>7057000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>80000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>159000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>238000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>315000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>311000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>307000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>303000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>299000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>267000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>7080000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>5038000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>5258000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>5379000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>4296000.0</v>
       </c>
-      <c r="BB52"/>
-      <c r="BC52">
+      <c r="BC52"/>
+      <c r="BD52">
         <v>3879000.0</v>
       </c>
-      <c r="BD52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:56">
+      <c r="BE52"/>
+    </row>
+    <row r="53" spans="1:57">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53">
+        <v>18263000.0</v>
+      </c>
+      <c r="C53">
         <v>17059000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>15848000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>16747000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>18745000.0</v>
       </c>
-      <c r="F53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G53"/>
       <c r="H53">
+        <v>0.0</v>
+      </c>
+      <c r="I53">
         <v>14973000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>19767000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>12361000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>2979000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>13432000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>2459000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>10428000.0</v>
       </c>
-      <c r="O53">
-[...1 lines deleted...]
-      </c>
       <c r="P53">
         <v>0.0</v>
       </c>
       <c r="Q53">
         <v>0.0</v>
       </c>
       <c r="R53">
-        <v>9989000.0</v>
+        <v>0.0</v>
       </c>
       <c r="S53">
         <v>9989000.0</v>
       </c>
       <c r="T53">
+        <v>9989000.0</v>
+      </c>
+      <c r="U53">
         <v>3552000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>11106000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>13136000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>19257000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>6525000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>4549000.0</v>
       </c>
-      <c r="Z53">
-[...1 lines deleted...]
-      </c>
       <c r="AA53">
+        <v>0.0</v>
+      </c>
+      <c r="AB53">
         <v>11057000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>44514000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>42202000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>49011000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>43715000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>47574000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>42068000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>34012000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>30991000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>33395000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>29498000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>23135000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>21033000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>22331000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>13616000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>13694000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>16793000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>19028000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>14240000.0</v>
       </c>
-      <c r="AT53">
-[...1 lines deleted...]
-      </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
-      <c r="AY53"/>
+      <c r="AY53">
+        <v>0.0</v>
+      </c>
       <c r="AZ53"/>
       <c r="BA53"/>
-      <c r="BB53">
+      <c r="BB53"/>
+      <c r="BC53">
         <v>30224000.0</v>
       </c>
-      <c r="BC53"/>
       <c r="BD53"/>
-    </row>
-    <row r="54" spans="1:56">
+      <c r="BE53"/>
+    </row>
+    <row r="54" spans="1:57">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -10668,768 +10782,781 @@
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
         <v>107904000.0</v>
       </c>
-      <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
-    </row>
-    <row r="55" spans="1:56">
+      <c r="BE54"/>
+    </row>
+    <row r="55" spans="1:57">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
+        <v>285572000.0</v>
+      </c>
+      <c r="C55">
         <v>285926000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>298625000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>307009000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>312040000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>308412000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>296185000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>306172000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>308919000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>315599000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>326194000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>343696000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>374351000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>385674000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>405041000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>469584000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>470069000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>474616000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>489513000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>512857000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>498174000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>476475000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>461852000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>460331000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>458121000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>459121000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>447339000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>444732000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>403773000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>388195000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>375898000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>357112000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>332636000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>299882000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>275072000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>269841000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>251230000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>227629000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>214049000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>194791000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>182786000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>168400000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>161314000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>157471000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>157199000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>148460000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>140085000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>137153000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>145466000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>135506000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>82397000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>60862000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>55745000.0</v>
       </c>
-      <c r="BB55"/>
-      <c r="BC55">
+      <c r="BC55"/>
+      <c r="BD55">
         <v>47586000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>47246000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:56">
+    <row r="56" spans="1:57">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
+        <v>194136000.0</v>
+      </c>
+      <c r="C56">
         <v>190665000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>198299000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>203715000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>203121000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>200708000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>185451000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>192554000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>194791000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>199194000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>207067000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>225268000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>269223000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>283147000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>304645000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>317776000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>315447000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>318122000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>329186000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>335831000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>327566000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>309676000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>305697000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>303381000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>302765000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>302989000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>292219000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>289836000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>340726000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>321756000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>314583000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>299550000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>282994000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>251054000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>228488000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>219779000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>198847000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>176504000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>161545000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>158077000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>142561000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>123980000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>114844000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>114436000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>109442000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>100527000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>92543000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>89315000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>97694000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>87450000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>32830000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>31596000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>29543000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>15112000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>26670000.0</v>
       </c>
-      <c r="BD56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:56">
+      <c r="BE56"/>
+    </row>
+    <row r="57" spans="1:57">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
+        <v>70864000.0</v>
+      </c>
+      <c r="C57">
         <v>61447000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>63535000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>64944000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>67068000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>65451000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>76686000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>72396000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>72185000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>73910000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>72496000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>60382000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>59367000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>63379000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>65349000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>65736000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>59340000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>59823000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>61512000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>59933000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>61840000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>55472000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>56710000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>51971000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>50614000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>55845000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>50181000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>50043000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>46362000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>43752000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>46585000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>46130000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>47232000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>37667000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>33886000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>35433000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>32190000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>25289000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>22845000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>30228000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>27977000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>24044000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>22013000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>22837000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>25088000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>22368000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>18735000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>20475000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>26300000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>21916000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>19671000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>19244000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>17729000.0</v>
       </c>
-      <c r="BB57"/>
-      <c r="BC57">
+      <c r="BC57"/>
+      <c r="BD57">
         <v>13790000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>12809000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:56">
+    <row r="58" spans="1:57">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
+        <v>110708000.0</v>
+      </c>
+      <c r="C58">
         <v>103020000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>106394000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>109834000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>112549000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>110460000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>122325000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>120768000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>121324000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>123701000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>121382000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>113066000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>99572000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>104377000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>107635000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>118742000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>113532000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>116331000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>119286000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>121937000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>127258000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>120191000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>112229000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>107831000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>107007000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>111821000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>102718000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>101586000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>69975000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>66301000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>65474000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>65848000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>65730000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>53545000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>48031000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>48555000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>43453000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>34854000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>31961000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>38709000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>35283000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>30211000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>27296000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>27549000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>29282000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>25894000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>21935000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>23247000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>34652000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>27602000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>26098000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>26667000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>22791000.0</v>
       </c>
-      <c r="BB58"/>
-      <c r="BC58">
+      <c r="BC58"/>
+      <c r="BD58">
         <v>19011000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>19043000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:56">
+    <row r="59" spans="1:57">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -11438,266 +11565,270 @@
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
         <v>107904000.0</v>
       </c>
-      <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
-    </row>
-    <row r="60" spans="1:56">
+      <c r="BE59"/>
+    </row>
+    <row r="60" spans="1:57">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
+        <v>174864000.0</v>
+      </c>
+      <c r="C60">
         <v>182906000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>192231000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>197175000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>199491000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>197952000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>173860000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>185404000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>187595000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>191898000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>204812000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>230630000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>274779000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>281297000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>297406000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>350842000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>356537000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>358285000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>370227000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>390920000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>370916000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>356284000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>349623000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>352500000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>351114000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>347300000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>344621000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>343146000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>333798000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>321894000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>310424000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>291264000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>266906000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>246337000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>227041000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>221286000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>207777000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>192775000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>182088000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>156082000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>147503000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>138189000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>134018000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>129922000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>127917000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>122566000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>118150000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>113906000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>110814000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>107904000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>56299000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>34195000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>32954000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>28739000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>28575000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>28203000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:56">
+    <row r="61" spans="1:57">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -11706,60 +11837,63 @@
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
+        <v>0.0</v>
+      </c>
+      <c r="AY61">
         <v>-107904000.0</v>
       </c>
-      <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
-    </row>
-    <row r="62" spans="1:56">
+      <c r="BE61"/>
+    </row>
+    <row r="62" spans="1:57">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11774,50 +11908,51 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
+      <c r="BE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11874,1273 +12009,1273 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
         <v>182780000.0</v>
       </c>
       <c r="C2">
         <v>180964000.0</v>
       </c>
       <c r="D2">
         <v>188961000.0</v>
       </c>
       <c r="E2">
         <v>223708000.0</v>
       </c>
       <c r="F2">
         <v>181520000.0</v>
       </c>
       <c r="G2">
         <v>170307000.0</v>
       </c>
       <c r="H2">
         <v>190082000.0</v>
       </c>
       <c r="I2">
         <v>179531000.0</v>
       </c>
       <c r="J2">
         <v>128201000.0</v>
       </c>
       <c r="K2">
         <v>105519000.0</v>
       </c>
       <c r="L2">
         <v>82747000.0</v>
       </c>
       <c r="M2">
         <v>57020000.0</v>
       </c>
       <c r="N2">
         <v>36452000.0</v>
       </c>
       <c r="O2">
         <v>24627000.0</v>
       </c>
       <c r="P2">
         <v>15930000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
         <v>20659000.0</v>
       </c>
       <c r="C3">
         <v>21004000.0</v>
       </c>
       <c r="D3">
         <v>18152000.0</v>
       </c>
       <c r="E3">
         <v>23514000.0</v>
       </c>
       <c r="F3">
         <v>21628000.0</v>
       </c>
       <c r="G3">
         <v>18581000.0</v>
       </c>
       <c r="H3">
         <v>13834000.0</v>
       </c>
       <c r="I3">
         <v>11295000.0</v>
       </c>
       <c r="J3">
         <v>12302000.0</v>
       </c>
       <c r="K3">
         <v>13558000.0</v>
       </c>
       <c r="L3">
         <v>14012000.0</v>
       </c>
       <c r="M3">
         <v>12080000.0</v>
       </c>
       <c r="N3">
         <v>8544000.0</v>
       </c>
       <c r="O3">
         <v>4984000.0</v>
       </c>
       <c r="P3">
         <v>3198000.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5">
         <v>-23379000.0</v>
       </c>
       <c r="C5">
         <v>-36476000.0</v>
       </c>
       <c r="D5">
         <v>-76492000.0</v>
       </c>
       <c r="E5">
         <v>-33082000.0</v>
       </c>
       <c r="F5">
         <v>8659000.0</v>
       </c>
       <c r="G5">
         <v>-12025000.0</v>
       </c>
       <c r="H5">
         <v>19789000.0</v>
       </c>
       <c r="I5">
         <v>37892000.0</v>
       </c>
       <c r="J5">
         <v>27590000.0</v>
       </c>
       <c r="K5">
         <v>22864000.0</v>
       </c>
       <c r="L5">
         <v>14749000.0</v>
       </c>
       <c r="M5">
         <v>10511000.0</v>
       </c>
       <c r="N5">
         <v>4464000.0</v>
       </c>
       <c r="O5">
         <v>1075000.0</v>
       </c>
       <c r="P5">
         <v>-1728000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
         <v>-2720000.0</v>
       </c>
       <c r="C6">
         <v>-15472000.0</v>
       </c>
       <c r="D6">
         <v>-58340000.0</v>
       </c>
       <c r="E6">
         <v>-9568000.0</v>
       </c>
       <c r="F6">
         <v>30287000.0</v>
       </c>
       <c r="G6">
         <v>6556000.0</v>
       </c>
       <c r="H6">
         <v>33623000.0</v>
       </c>
       <c r="I6">
         <v>49187000.0</v>
       </c>
       <c r="J6">
         <v>39892000.0</v>
       </c>
       <c r="K6">
         <v>36422000.0</v>
       </c>
       <c r="L6">
         <v>28761000.0</v>
       </c>
       <c r="M6">
         <v>22591000.0</v>
       </c>
       <c r="N6">
         <v>13008000.0</v>
       </c>
       <c r="O6">
         <v>6059000.0</v>
       </c>
       <c r="P6">
         <v>1470000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-7578000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
         <v>165888000.0</v>
       </c>
       <c r="C9">
         <v>154741000.0</v>
       </c>
       <c r="D9">
         <v>126699000.0</v>
       </c>
       <c r="E9">
         <v>153533000.0</v>
       </c>
       <c r="F9">
         <v>176483000.0</v>
       </c>
       <c r="G9">
         <v>138180000.0</v>
       </c>
       <c r="H9">
         <v>171861000.0</v>
       </c>
       <c r="I9">
         <v>178580000.0</v>
       </c>
       <c r="J9">
         <v>121237000.0</v>
       </c>
       <c r="K9">
         <v>97310000.0</v>
       </c>
       <c r="L9">
         <v>76258000.0</v>
       </c>
       <c r="M9">
         <v>55517000.0</v>
       </c>
       <c r="N9">
         <v>38991000.0</v>
       </c>
       <c r="O9">
         <v>23949000.0</v>
       </c>
       <c r="P9">
         <v>14704000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
         <v>-23379000.0</v>
       </c>
       <c r="C10">
         <v>-36476000.0</v>
       </c>
       <c r="D10">
         <v>-102344000.0</v>
       </c>
       <c r="E10">
         <v>-83268000.0</v>
       </c>
       <c r="F10">
         <v>8659000.0</v>
       </c>
       <c r="G10">
         <v>-5280000.0</v>
       </c>
       <c r="H10">
         <v>24272000.0</v>
       </c>
       <c r="I10">
         <v>40455000.0</v>
       </c>
       <c r="J10">
         <v>29656000.0</v>
       </c>
       <c r="K10">
         <v>22725000.0</v>
       </c>
       <c r="L10">
         <v>14727000.0</v>
       </c>
       <c r="M10">
         <v>10052000.0</v>
       </c>
       <c r="N10">
         <v>3848000.0</v>
       </c>
       <c r="O10">
         <v>582000.0</v>
       </c>
       <c r="P10">
         <v>-1989000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11">
         <v>-632000.0</v>
       </c>
       <c r="C11">
         <v>-588000.0</v>
       </c>
       <c r="D11">
         <v>105000.0</v>
       </c>
       <c r="E11">
         <v>504000.0</v>
       </c>
       <c r="F11">
         <v>14992000.0</v>
       </c>
       <c r="G11">
         <v>549000.0</v>
       </c>
       <c r="H11">
         <v>3322000.0</v>
       </c>
       <c r="I11">
         <v>-11390000.0</v>
       </c>
       <c r="J11">
         <v>8654000.0</v>
       </c>
       <c r="K11">
         <v>2206000.0</v>
       </c>
       <c r="L11">
         <v>3142000.0</v>
       </c>
       <c r="M11">
         <v>3226000.0</v>
       </c>
       <c r="N11">
         <v>-21587000.0</v>
       </c>
       <c r="O11">
         <v>18000.0</v>
       </c>
       <c r="P11">
         <v>13000.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2837000.0</v>
       </c>
       <c r="F12">
         <v>21047000.0</v>
       </c>
       <c r="G12">
         <v>25326000.0</v>
       </c>
       <c r="H12">
         <v>18317000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>6000.0</v>
       </c>
       <c r="L12">
         <v>22000.0</v>
       </c>
       <c r="M12">
         <v>449000.0</v>
       </c>
       <c r="N12">
         <v>562000.0</v>
       </c>
       <c r="O12">
         <v>493000.0</v>
       </c>
       <c r="P12">
         <v>261000.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13">
         <v>4385000.0</v>
       </c>
       <c r="C13">
         <v>5190000.0</v>
       </c>
       <c r="D13">
         <v>6687000.0</v>
       </c>
       <c r="E13">
         <v>2837000.0</v>
       </c>
       <c r="F13">
         <v>129000.0</v>
       </c>
       <c r="G13">
         <v>909000.0</v>
       </c>
       <c r="H13">
         <v>4712000.0</v>
       </c>
       <c r="I13">
         <v>3259000.0</v>
       </c>
       <c r="J13">
         <v>765000.0</v>
       </c>
       <c r="K13">
         <v>196000.0</v>
       </c>
       <c r="L13">
         <v>80000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15">
         <v>-22747000.0</v>
       </c>
       <c r="C15">
         <v>-35888000.0</v>
       </c>
       <c r="D15">
         <v>-102449000.0</v>
       </c>
       <c r="E15">
         <v>-83772000.0</v>
       </c>
       <c r="F15">
         <v>-6333000.0</v>
       </c>
       <c r="G15">
         <v>-5829000.0</v>
       </c>
       <c r="H15">
         <v>20950000.0</v>
       </c>
       <c r="I15">
         <v>51845000.0</v>
       </c>
       <c r="J15">
         <v>21002000.0</v>
       </c>
       <c r="K15">
         <v>20519000.0</v>
       </c>
       <c r="L15">
         <v>11585000.0</v>
       </c>
       <c r="M15">
         <v>6826000.0</v>
       </c>
       <c r="N15">
         <v>25435000.0</v>
       </c>
       <c r="O15">
         <v>564000.0</v>
       </c>
       <c r="P15">
         <v>-2002000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-83772000.0</v>
       </c>
       <c r="F16">
         <v>-6333000.0</v>
       </c>
       <c r="G16">
         <v>-5829000.0</v>
       </c>
       <c r="H16">
         <v>20950000.0</v>
       </c>
       <c r="I16">
         <v>51845000.0</v>
       </c>
       <c r="J16">
         <v>21002000.0</v>
       </c>
       <c r="K16">
         <v>20519000.0</v>
       </c>
       <c r="L16">
         <v>11585000.0</v>
       </c>
       <c r="M16">
         <v>6826000.0</v>
       </c>
       <c r="N16">
         <v>25435000.0</v>
       </c>
       <c r="O16">
         <v>564000.0</v>
       </c>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17">
         <v>-22747000.0</v>
       </c>
       <c r="C17">
         <v>-35888000.0</v>
       </c>
       <c r="D17">
         <v>-132504000.0</v>
       </c>
       <c r="E17">
         <v>-83772000.0</v>
       </c>
       <c r="F17">
         <v>-6333000.0</v>
       </c>
       <c r="G17">
         <v>-5829000.0</v>
       </c>
       <c r="H17">
         <v>20950000.0</v>
       </c>
       <c r="I17">
         <v>51845000.0</v>
       </c>
       <c r="J17">
         <v>21002000.0</v>
       </c>
       <c r="K17">
         <v>20519000.0</v>
       </c>
       <c r="L17">
         <v>11585000.0</v>
       </c>
       <c r="M17">
         <v>6826000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
         <v>4385000.0</v>
       </c>
       <c r="C18">
         <v>5190000.0</v>
       </c>
       <c r="D18">
         <v>6687000.0</v>
       </c>
       <c r="E18">
         <v>2837000.0</v>
       </c>
       <c r="F18">
         <v>129000.0</v>
       </c>
       <c r="G18">
         <v>909000.0</v>
       </c>
       <c r="H18">
         <v>4712000.0</v>
       </c>
       <c r="I18">
         <v>3259000.0</v>
       </c>
       <c r="J18">
         <v>765000.0</v>
       </c>
       <c r="K18">
         <v>190000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>1975000.0</v>
       </c>
       <c r="F19">
         <v>-581000.0</v>
       </c>
       <c r="G19">
         <v>6745000.0</v>
       </c>
       <c r="H19">
         <v>4483000.0</v>
       </c>
       <c r="I19">
         <v>2563000.0</v>
       </c>
       <c r="J19">
         <v>2066000.0</v>
       </c>
       <c r="K19">
         <v>-133000.0</v>
       </c>
       <c r="L19">
         <v>-302000.0</v>
       </c>
       <c r="M19">
         <v>-10000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21">
         <v>-30207000.0</v>
       </c>
       <c r="C21">
         <v>-42516000.0</v>
       </c>
       <c r="D21">
         <v>-109386000.0</v>
       </c>
       <c r="E21">
         <v>-85243000.0</v>
       </c>
       <c r="F21">
         <v>9240000.0</v>
       </c>
       <c r="G21">
         <v>-12025000.0</v>
       </c>
       <c r="H21">
         <v>19789000.0</v>
       </c>
       <c r="I21">
         <v>37892000.0</v>
       </c>
       <c r="J21">
         <v>27590000.0</v>
       </c>
       <c r="K21">
         <v>22864000.0</v>
       </c>
       <c r="L21">
         <v>15051000.0</v>
       </c>
       <c r="M21">
         <v>10511000.0</v>
       </c>
       <c r="N21">
         <v>4464000.0</v>
       </c>
       <c r="O21">
         <v>829000.0</v>
       </c>
       <c r="P21">
         <v>-1722000.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
         <v>378875000.0</v>
       </c>
       <c r="C23">
         <v>378221000.0</v>
       </c>
       <c r="D23">
         <v>425046000.0</v>
       </c>
       <c r="E23">
         <v>462484000.0</v>
       </c>
       <c r="F23">
         <v>348763000.0</v>
       </c>
       <c r="G23">
         <v>320512000.0</v>
       </c>
       <c r="H23">
         <v>342154000.0</v>
       </c>
       <c r="I23">
         <v>320219000.0</v>
       </c>
       <c r="J23">
         <v>221848000.0</v>
       </c>
       <c r="K23">
         <v>179965000.0</v>
       </c>
       <c r="L23">
         <v>143954000.0</v>
       </c>
       <c r="M23">
         <v>102026000.0</v>
       </c>
       <c r="N23">
         <v>70979000.0</v>
       </c>
       <c r="O23">
         <v>47747000.0</v>
       </c>
       <c r="P23">
         <v>32356000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
         <v>20659000.0</v>
       </c>
       <c r="C25">
         <v>21004000.0</v>
       </c>
       <c r="D25">
         <v>18986000.0</v>
       </c>
       <c r="E25">
         <v>23514000.0</v>
       </c>
       <c r="F25">
         <v>21628000.0</v>
       </c>
       <c r="G25">
         <v>18581000.0</v>
       </c>
       <c r="H25">
         <v>13834000.0</v>
       </c>
       <c r="I25">
         <v>11295000.0</v>
       </c>
       <c r="J25">
         <v>12302000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26">
         <v>19399000.0</v>
       </c>
       <c r="C26">
         <v>21610000.0</v>
       </c>
       <c r="D26">
         <v>20840000.0</v>
       </c>
       <c r="E26">
         <v>21943000.0</v>
       </c>
       <c r="F26">
         <v>16576000.0</v>
       </c>
       <c r="G26">
         <v>14080000.0</v>
       </c>
       <c r="H26">
         <v>9401000.0</v>
       </c>
       <c r="I26">
         <v>7029000.0</v>
       </c>
       <c r="J26">
         <v>5313000.0</v>
       </c>
       <c r="K26">
         <v>5113000.0</v>
       </c>
       <c r="L26">
         <v>4180000.0</v>
       </c>
       <c r="M26">
         <v>2977000.0</v>
       </c>
       <c r="N26">
         <v>2398000.0</v>
       </c>
       <c r="O26">
         <v>2262000.0</v>
       </c>
       <c r="P26">
         <v>1789000.0</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
         <v>97692000.0</v>
       </c>
       <c r="C27">
         <v>103069000.0</v>
       </c>
       <c r="D27">
         <v>107091000.0</v>
       </c>
       <c r="E27">
         <v>120767000.0</v>
       </c>
       <c r="F27">
         <v>112815000.0</v>
       </c>
       <c r="G27">
         <v>97520000.0</v>
       </c>
       <c r="H27">
         <v>105550000.0</v>
       </c>
       <c r="I27">
         <v>95641000.0</v>
       </c>
       <c r="J27">
         <v>50758000.0</v>
       </c>
       <c r="K27">
         <v>37540000.0</v>
       </c>
       <c r="L27">
         <v>31369000.0</v>
       </c>
       <c r="M27">
         <v>24087000.0</v>
       </c>
       <c r="N27">
         <v>18375000.0</v>
       </c>
       <c r="O27">
         <v>12569000.0</v>
       </c>
       <c r="P27">
         <v>9014000.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
         <v>67381000.0</v>
       </c>
       <c r="C28">
         <v>72578000.0</v>
       </c>
       <c r="D28">
         <v>75260000.0</v>
       </c>
       <c r="E28">
         <v>43905000.0</v>
       </c>
       <c r="F28">
         <v>37852000.0</v>
       </c>
       <c r="G28">
         <v>38605000.0</v>
       </c>
       <c r="H28">
         <v>37121000.0</v>
       </c>
       <c r="I28">
         <v>38018000.0</v>
       </c>
       <c r="J28">
         <v>37576000.0</v>
       </c>
       <c r="K28">
         <v>31793000.0</v>
       </c>
       <c r="L28">
         <v>25658000.0</v>
       </c>
       <c r="M28">
         <v>17942000.0</v>
       </c>
       <c r="N28">
         <v>13754000.0</v>
       </c>
       <c r="O28">
         <v>8289000.0</v>
       </c>
       <c r="P28">
         <v>5623000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
         <v>-632000.0</v>
       </c>
       <c r="C29">
         <v>-588000.0</v>
       </c>
       <c r="D29">
         <v>779000.0</v>
       </c>
       <c r="E29">
         <v>504000.0</v>
       </c>
       <c r="F29">
         <v>14992000.0</v>
       </c>
       <c r="G29">
         <v>549000.0</v>
       </c>
       <c r="H29">
         <v>3322000.0</v>
       </c>
       <c r="I29">
         <v>-11390000.0</v>
       </c>
       <c r="J29">
         <v>8654000.0</v>
       </c>
       <c r="K29">
         <v>2206000.0</v>
       </c>
       <c r="L29">
         <v>3142000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
         <v>196095000.0</v>
       </c>
       <c r="C30">
         <v>197257000.0</v>
       </c>
       <c r="D30">
         <v>236085000.0</v>
       </c>
       <c r="E30">
         <v>238776000.0</v>
       </c>
       <c r="F30">
         <v>167243000.0</v>
       </c>
       <c r="G30">
         <v>150205000.0</v>
       </c>
       <c r="H30">
         <v>152072000.0</v>
       </c>
       <c r="I30">
         <v>140688000.0</v>
       </c>
       <c r="J30">
         <v>93647000.0</v>
       </c>
       <c r="K30">
         <v>74446000.0</v>
       </c>
       <c r="L30">
         <v>61207000.0</v>
       </c>
       <c r="M30">
         <v>45006000.0</v>
       </c>
       <c r="N30">
         <v>34527000.0</v>
       </c>
       <c r="O30">
         <v>23120000.0</v>
       </c>
       <c r="P30">
         <v>16426000.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B31">
         <v>6828000.0</v>
       </c>
       <c r="C31">
         <v>6040000.0</v>
       </c>
       <c r="D31">
         <v>7042000.0</v>
       </c>
       <c r="E31">
         <v>1975000.0</v>
       </c>
       <c r="F31">
         <v>-581000.0</v>
       </c>
       <c r="G31">
         <v>6745000.0</v>
       </c>
       <c r="H31">
         <v>4483000.0</v>
       </c>
       <c r="I31">
         <v>-696000.0</v>
       </c>
       <c r="J31">
         <v>2066000.0</v>
       </c>
       <c r="K31">
         <v>-139000.0</v>
       </c>
       <c r="L31">
         <v>-324000.0</v>
       </c>
       <c r="M31">
         <v>-459000.0</v>
       </c>
       <c r="N31">
         <v>-616000.0</v>
       </c>
       <c r="O31">
         <v>-247000.0</v>
       </c>
       <c r="P31">
         <v>-267000.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B32">
         <v>348668000.0</v>
       </c>
       <c r="C32">
         <v>335705000.0</v>
       </c>
       <c r="D32">
         <v>315660000.0</v>
       </c>
       <c r="E32">
         <v>377241000.0</v>
       </c>
       <c r="F32">
         <v>358003000.0</v>
       </c>
       <c r="G32">
         <v>308487000.0</v>
       </c>
       <c r="H32">
         <v>361943000.0</v>
       </c>
       <c r="I32">
         <v>358111000.0</v>
       </c>
@@ -13165,608 +13300,615 @@
       <c r="P32">
         <v>30634000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD32"/>
+  <dimension ref="A1:BE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BD1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>51812000.0</v>
+      </c>
+      <c r="C2">
         <v>43339000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>40500000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>45436000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>50936000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>45908000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>43792000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>47490000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>46028000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>43654000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>47738000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>50203000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>49591000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>41429000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>58620000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>62591000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>57118000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>45379000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>37815000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>45418000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>51228000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>47059000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>39919000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>41323000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>38942000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>50123000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>44995000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>48446000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>50848000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>45793000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>42961000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>46478000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>48768000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>41324000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>33031000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>35860000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>32554000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>26756000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>26163000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>29294000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>28352000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>21710000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>20408000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>21403000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>23207000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>17729000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>15302000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>14744000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>15279000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>11695000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>9587000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>10135000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>9100000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>7630000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>6806000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>6655000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>3445000.0</v>
+      </c>
+      <c r="C3">
         <v>4904000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5035000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5219000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5216000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5189000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5080000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5314000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5345000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5265000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5144000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4614000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4308000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4086000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5978000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5928000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5848000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5760000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5767000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5522000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>5241000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5098000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4927000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4712000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4480000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4462000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4618000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3662000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2760000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2794000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2774000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2712000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2816000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2993000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3045000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2936000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3117000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3204000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3268000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3416000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3426000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3448000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3544000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3560000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3464000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>3444000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3301000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3193000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2928000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2658000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2549000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2342000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1992000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1661000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1533000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1246000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:56">
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -13795,428 +13937,435 @@
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
-      <c r="BD4"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:56">
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5">
+        <v>-4004000.0</v>
+      </c>
+      <c r="C5">
         <v>-8498000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-7363000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-5440000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-4305000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-6271000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-10087000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-6064000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-5597000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-14728000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-27088000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-13827000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-9785000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-20153000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-6328000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-9436000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3373000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-13990000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-6889000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>5929000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>12004000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2132000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-5522000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1973000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2351000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2179000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-5321000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>8107000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>12145000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>6072000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>4775000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>10396000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>14021000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>8700000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>6260000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>8817000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>9166000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>5879000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>6171000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>5450000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>7019000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>4277000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>3474000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>3714000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>5345000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2518000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1432000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3567000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>3963000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1549000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>483000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>886000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2132000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>865000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>218000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>405000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:56">
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>-559000.0</v>
+      </c>
+      <c r="C6">
         <v>-3594000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2328000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-221000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>911000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1082000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5007000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-750000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-252000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-9463000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-21944000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-9213000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-5477000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-16067000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-350000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3508000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2475000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-8230000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1122000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>11451000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>17245000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2966000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-595000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2739000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2129000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2283000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-703000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>11769000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>14905000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>8866000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>7549000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>13108000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>16837000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>11693000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>9305000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>11753000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>12283000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>9083000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>9439000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>8866000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>10445000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>7725000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>7018000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>7274000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>8809000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>5962000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>4733000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>6760000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>6891000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>4207000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>3032000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>3228000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>4124000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>2526000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1751000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1651000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -14245,88 +14394,89 @@
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
-      <c r="BD7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:56">
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7"/>
+    </row>
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -14355,864 +14505,878 @@
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
-      <c r="BD8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:56">
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>43272000.0</v>
+      </c>
+      <c r="C9">
         <v>41770000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>41221000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>46954000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>41341000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>36372000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>36289000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>41344000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>42737000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>34371000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>28158000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>33764000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>34044000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>30733000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>29471000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>42798000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>46258000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>35006000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>38588000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>47687000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>50335000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>39873000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>34059000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>33006000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>32749000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>38366000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>33922000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>43315000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>50215000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>44409000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>43570000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>48813000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>48470000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>37727000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>30756000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>33170000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>31567000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>25744000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>24688000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>25128000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>26215000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>21279000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>20038000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>19375000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>20822000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>16023000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>13816000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>14649000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>15114000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>11938000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>10175000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>9642000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>11057000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>8117000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>7035000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>6496000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:56">
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>-4004000.0</v>
+      </c>
+      <c r="C10">
         <v>-8498000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-7363000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-5440000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-4305000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-6271000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-10087000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-6064000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-5597000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-14728000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-27088000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-45318000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-9785000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-20153000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-56469000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-9436000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-3373000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-13990000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-6889000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5929000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>12004000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-2385000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-5205000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1913000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3525000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1687000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-4237000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>8753000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>13684000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>6072000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>5823000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>11299000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>13646000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>9687000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>5794000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>8817000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>9166000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>5879000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>5834000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>5449000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>8042000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>3400000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3317000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>3678000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>5314000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2418000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1337000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3474000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3776000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1465000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>233000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>817000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2037000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>761000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>106000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>242000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11">
+        <v>-154000.0</v>
+      </c>
+      <c r="C11">
         <v>-174000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-236000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-146000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-153000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-97000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-330000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-101000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-7000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-150000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-533000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>401000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>41000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>196000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>141000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>70000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>69000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>224000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>15988000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-6245000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>6902000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-1653000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-84000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-214000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>945000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-98000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-2862000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1890000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>3524000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>770000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-4222000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-5133000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-964000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-1071000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>6400000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1479000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>828000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-53000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>574000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1994000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2900000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1035000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-541000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>982000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1855000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>846000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-182000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1341000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1490000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>577000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-21738000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>43000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>77000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>31000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-2000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:56">
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>1762000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>1762000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1715000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>868000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>497000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>29000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>22000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>21000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>29000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>57000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>67000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>114000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>176000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>552000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1084000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>646000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1539000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1214000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1515000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>903000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>375000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>987000.0</v>
       </c>
-      <c r="AI12">
-[...1 lines deleted...]
-      </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
+        <v>0.0</v>
+      </c>
+      <c r="AN12">
         <v>12000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>4000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>5000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>6000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>7000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>9000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>104000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>203000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>133000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>250000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>113000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>95000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>104000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>112000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>108000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:56">
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13">
+        <v>861000.0</v>
+      </c>
+      <c r="C13">
         <v>880000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1163000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1070000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1123000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1029000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1413000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1041000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1333000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1403000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1602000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1801000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1646000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1525000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1715000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>868000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>225000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>29000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>22000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>21000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>29000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>57000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>67000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>114000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>176000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>552000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>835000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1149000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1394000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1334000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -15241,824 +15405,836 @@
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
-      <c r="BD14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:56">
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14"/>
+    </row>
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15">
+        <v>-3850000.0</v>
+      </c>
+      <c r="C15">
         <v>-8324000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-7127000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-5294000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-4152000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-6174000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-9757000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-5963000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-5590000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-14578000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-26555000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-45719000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-9826000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-20349000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-56610000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-9506000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-3442000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-14214000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-22877000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>12174000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>5102000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-732000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-5121000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-1699000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2580000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1589000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-1375000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>6863000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>10160000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>5302000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>10045000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>16432000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>14610000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>10758000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-606000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>7338000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>8338000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>5932000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>5260000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>3455000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>5142000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2365000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>3858000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>2696000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>3459000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1572000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1519000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2133000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2286000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>888000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>21971000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>774000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1960000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>730000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>108000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-1382000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:56">
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-9826000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-20349000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-56610000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-9506000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-3442000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-14214000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-22877000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>12174000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5102000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-732000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-5121000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-1699000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2580000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1589000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-1375000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6863000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>10160000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>5302000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>10045000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>16432000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>14610000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>10758000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-606000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>7338000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>8338000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>5932000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>9557000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3455000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>5142000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2365000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3858000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2696000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>3459000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1572000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2506000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2133000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2286000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-99000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>21971000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>774000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1960000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>730000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>564000.0</v>
       </c>
-      <c r="BD16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+    </row>
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17">
+        <v>-3850000.0</v>
+      </c>
+      <c r="C17">
         <v>-8324000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-7127000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-5294000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-4152000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-6174000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-9757000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-5963000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-5590000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-14578000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-26555000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-45719000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-9826000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-20349000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-56610000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-9506000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-3442000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-14214000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-22877000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>12174000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>5102000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-732000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-5121000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-1699000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>2580000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1589000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-1375000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>6863000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>10160000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>5302000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>10045000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>16432000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>14610000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>10758000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-606000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>7338000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>8338000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>5932000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>9557000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>3455000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>5142000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>2365000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>3858000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>2696000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>3459000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>1572000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>2506000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>2133000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>2286000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-99000.0</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
-      <c r="BD17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:56">
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>861000.0</v>
+      </c>
+      <c r="C18">
         <v>880000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1163000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1070000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1123000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1029000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1413000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1041000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1333000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1403000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1602000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1801000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1646000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1525000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1715000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>868000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>225000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>29000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>22000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>21000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>29000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>57000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>67000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>114000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>176000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>552000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>835000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1149000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1394000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1334000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+    </row>
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>1762000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>2020000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>856000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-497000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-404000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-216000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-445000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>333000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-253000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>317000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>60000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>5876000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>492000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>1084000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>646000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1539000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>1214000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>1048000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>903000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-375000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>987000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>604000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>485000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>669000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>308000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-337000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>53000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>25000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>126000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-153000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-31000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-25000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-93000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-86000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>11000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>16000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>49000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -16087,258 +16263,262 @@
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
-      <c r="BD20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:56">
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>-5096000.0</v>
+      </c>
+      <c r="C21">
         <v>-8419000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-9306000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-7116000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-6129000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-7656000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-11386000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-7792000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-7064000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-16274000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-28982000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-46721000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-11768000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-21915000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-58489000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-10292000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-2876000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-13586000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-6673000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>6374000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>11671000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-2132000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-5522000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1973000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2351000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2179000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-5321000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>8107000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>12145000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4858000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>4775000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>10396000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>14021000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>8700000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>5190000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>8332000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>8497000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>5571000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>6171000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>5397000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>8019000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3277000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3474000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>3714000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>5345000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2518000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1432000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>3567000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>3963000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1549000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>553000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>886000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2392000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>633000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>204000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>405000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:56">
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -16367,225 +16547,231 @@
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
-      <c r="BD22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:56">
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22"/>
+    </row>
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>100180000.0</v>
+      </c>
+      <c r="C23">
         <v>93528000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>91027000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>99506000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>98406000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>89936000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>91467000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>96626000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>95829000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>94299000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>104878000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>130688000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>95403000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>94077000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>146580000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>115681000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>106252000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>93971000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>83076000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>86731000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>89892000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>89064000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>79500000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>76302000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>74042000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>90668000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>84238000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>83654000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>88918000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>85344000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>81756000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>84895000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>83217000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>70351000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>58597000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>60698000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>55624000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>46929000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>44680000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>49025000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>46548000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>39712000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>36972000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>37064000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>38684000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>31234000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>27686000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>25826000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>26430000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>22084000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>19209000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>18891000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>17765000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>15114000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>13637000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>509000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16598,1354 +16784,1379 @@
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+    </row>
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>4697000.0</v>
+      </c>
+      <c r="C25">
         <v>4904000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5035000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5219000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5216000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5189000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5080000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5314000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5345000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5265000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5144000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4614000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4308000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4086000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5978000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5928000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5848000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5760000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5767000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5522000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5241000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5098000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4927000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4712000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4480000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4462000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4618000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3662000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2760000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2794000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2774000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2712000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2816000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2993000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3045000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2936000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3117000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3204000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3268000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3416000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3426000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3448000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3544000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3560000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>3464000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3301000.0</v>
       </c>
       <c r="AU25">
         <v>3301000.0</v>
       </c>
       <c r="AV25">
+        <v>3301000.0</v>
+      </c>
+      <c r="AW25">
         <v>3193000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2928000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2658000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2549000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2342000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1992000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1661000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1533000.0</v>
       </c>
-      <c r="BD25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+    </row>
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26">
+        <v>5871000.0</v>
+      </c>
+      <c r="C26">
         <v>5097000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>5316000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>4840000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>5209000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>4034000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>5898000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3518000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>5616000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>6578000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>6714000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4489000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>4293000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>5344000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>5934000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>4581000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>6064000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>5364000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>4684000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>3754000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>4123000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>4015000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>3674000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>3511000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>3290000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>3605000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>3628000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2636000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1468000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1669000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1742000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>2096000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1775000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1416000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1369000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1375000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1260000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1309000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1216000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1350000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1379000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1168000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1226000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1116000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>975000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>863000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>665000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>798000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>879000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>635000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>581000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>674000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>640000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>503000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>531000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>558000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:56">
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
+        <v>24824000.0</v>
+      </c>
+      <c r="C27">
         <v>24603000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>23106000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>25439000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>25390000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>23757000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>24155000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>26361000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>25617000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>26936000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>25653000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>26091000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>26906000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>28441000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>28606000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>33734000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>30388000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>28039000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>29706000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>28301000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>29317000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>25491000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>25389000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>22882000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>22086000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>27163000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>25544000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>24047000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>27758000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>28201000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>28265000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>26339000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>22999000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>18038000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>15189000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>13095000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>11945000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>10529000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>9320000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>9679000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>9576000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>8965000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>8746000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>8132000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>7567000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>6924000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>6431000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>5587000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>6364000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>5705000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>5083000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>4550000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>4595000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>4147000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>3816000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>3375000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:56">
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>17673000.0</v>
+      </c>
+      <c r="C28">
         <v>17499000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>16120000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>18153000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>16871000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>16237000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>17622000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>19257000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>18568000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>17131000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>24773000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>17011000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>14613000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>18863000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1259000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>14775000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>12682000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>15189000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>10871000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9258000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5224000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>12499000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10518000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>8586000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>9724000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>9777000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>10071000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>8525000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>8844000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>9681000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>8788000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>9982000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>9675000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>9573000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>9008000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>10368000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>9865000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>8335000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>7981000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>8702000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>7241000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>7869000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>6592000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>6413000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6935000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>5718000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>5288000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>4697000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3908000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>4049000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3958000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3532000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3430000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2834000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2484000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2158000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>-154000.0</v>
+      </c>
+      <c r="C29">
         <v>-174000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-236000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-146000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-153000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-97000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-330000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-101000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-7000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-150000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-533000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>401000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>41000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>196000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>141000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>70000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>69000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>224000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>15988000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-6245000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>6902000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1653000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-84000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-214000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>945000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-98000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-2862000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1890000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>3524000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>770000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+    </row>
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>48368000.0</v>
+      </c>
+      <c r="C30">
         <v>50189000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>50527000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>54070000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>47470000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>44028000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>47675000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>49136000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>49801000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>50645000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>57140000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>80485000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>45812000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>52648000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>87960000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>53090000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>49134000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>48592000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>45261000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>41313000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>38664000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>42005000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>39581000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>34979000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>35100000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>40545000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>39243000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>35208000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>38070000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>39551000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>38795000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>38417000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>34449000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>29027000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>25566000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>24838000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>23070000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>20173000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>18517000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>19731000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>18196000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>18002000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>16564000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>15661000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>15477000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>13505000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>12384000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>11082000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>11151000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>10389000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>9622000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>8756000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>8665000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>7484000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>6831000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>6146000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:56">
+    <row r="31" spans="1:57">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B31">
+        <v>1092000.0</v>
+      </c>
+      <c r="C31">
         <v>-79000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1943000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1676000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1824000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1385000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1299000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1728000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1467000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1546000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1894000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1403000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1983000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1762000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2020000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>856000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-497000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-404000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-216000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-445000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>333000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-253000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>317000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>60000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>5876000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>492000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1084000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>646000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1539000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1214000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1048000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>903000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-375000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>987000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>604000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>485000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>669000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>308000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-337000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>52000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>23000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>123000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-157000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-36000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-31000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="AU31">
         <v>-100000.0</v>
       </c>
       <c r="AV31">
+        <v>-100000.0</v>
+      </c>
+      <c r="AW31">
         <v>-93000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-187000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-84000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-320000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-69000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-355000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>128000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-98000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-163000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:56">
+    <row r="32" spans="1:57">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B32">
+        <v>95084000.0</v>
+      </c>
+      <c r="C32">
         <v>85109000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>81721000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>92390000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>92277000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>82280000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>80081000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>88834000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>88765000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>78025000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>75896000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>83967000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>83635000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>72162000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>88091000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>105389000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>103376000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>80385000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>76403000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>93105000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>101563000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>86932000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>73978000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>74329000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>71691000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>88489000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>78917000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>91761000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>101063000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>90202000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>86531000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>95291000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>97238000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>79051000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>63787000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>69030000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>64121000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>52500000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>50851000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>54422000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>54567000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>42989000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>40446000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>40778000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>44029000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>33752000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>29118000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>29393000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>30393000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>23633000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>19762000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>19777000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>20157000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>15747000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>13841000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>13151000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
@@ -18004,1277 +18215,1277 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B2">
         <v>117415000.0</v>
       </c>
       <c r="C2">
         <v>125492000.0</v>
       </c>
       <c r="D2">
         <v>187014000.0</v>
       </c>
       <c r="E2">
         <v>235524000.0</v>
       </c>
       <c r="F2">
         <v>211962000.0</v>
       </c>
       <c r="G2">
         <v>198037000.0</v>
       </c>
       <c r="H2">
         <v>196634000.0</v>
       </c>
       <c r="I2">
         <v>142953000.0</v>
       </c>
       <c r="J2">
         <v>92851000.0</v>
       </c>
       <c r="K2">
         <v>66106000.0</v>
       </c>
       <c r="L2">
         <v>56836000.0</v>
       </c>
       <c r="M2">
         <v>13521000.0</v>
       </c>
       <c r="N2">
         <v>15112000.0</v>
       </c>
       <c r="O2">
         <v>3906000.0</v>
       </c>
       <c r="P2">
         <v>5789000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B3">
         <v>10383000</v>
       </c>
       <c r="C3">
         <v>17093000</v>
       </c>
       <c r="D3">
         <v>26517000</v>
       </c>
       <c r="E3">
         <v>21222000</v>
       </c>
       <c r="F3">
         <v>23935000</v>
       </c>
       <c r="G3">
         <v>17342000</v>
       </c>
       <c r="H3">
         <v>6514000</v>
       </c>
       <c r="I3">
         <v>12973000</v>
       </c>
       <c r="J3">
         <v>10227000</v>
       </c>
       <c r="K3">
         <v>8016000</v>
       </c>
       <c r="L3">
         <v>12489000</v>
       </c>
       <c r="M3">
         <v>16237000</v>
       </c>
       <c r="N3">
         <v>18142000</v>
       </c>
       <c r="O3">
         <v>12448000</v>
       </c>
       <c r="P3">
         <v>8960000</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-48029000.0</v>
       </c>
       <c r="F4">
         <v>23988000.0</v>
       </c>
       <c r="G4">
         <v>13439000.0</v>
       </c>
       <c r="H4">
         <v>1465000.0</v>
       </c>
       <c r="I4">
         <v>53308000.0</v>
       </c>
       <c r="J4">
         <v>50102000.0</v>
       </c>
       <c r="K4">
         <v>26745000.0</v>
       </c>
       <c r="L4">
         <v>9270000.0</v>
       </c>
       <c r="M4">
         <v>43315000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>27766000.0</v>
       </c>
       <c r="F5">
         <v>6838000.0</v>
       </c>
       <c r="G5">
         <v>16546000.0</v>
       </c>
       <c r="H5">
         <v>19292000.0</v>
       </c>
       <c r="I5">
         <v>17899000.0</v>
       </c>
       <c r="J5">
         <v>13252000.0</v>
       </c>
       <c r="K5">
         <v>13219000.0</v>
       </c>
       <c r="L5">
         <v>1555000.0</v>
       </c>
       <c r="M5">
         <v>-1218000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B6">
         <v>-12397000.0</v>
       </c>
       <c r="C6">
         <v>-8077000.0</v>
       </c>
       <c r="D6">
         <v>-61522000.0</v>
       </c>
       <c r="E6">
         <v>-48510000.0</v>
       </c>
       <c r="F6">
         <v>23562000.0</v>
       </c>
       <c r="G6">
         <v>13925000.0</v>
       </c>
       <c r="H6">
         <v>1403000.0</v>
       </c>
       <c r="I6">
         <v>53681000.0</v>
       </c>
       <c r="J6">
         <v>50102000.0</v>
       </c>
       <c r="K6">
         <v>26745000.0</v>
       </c>
       <c r="L6">
         <v>9270000.0</v>
       </c>
       <c r="M6">
         <v>43315000.0</v>
       </c>
       <c r="N6">
         <v>-1591000.0</v>
       </c>
       <c r="O6">
         <v>11206000.0</v>
       </c>
       <c r="P6">
         <v>-1883000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B7">
         <v>-26913000.0</v>
       </c>
       <c r="C7">
         <v>-4390000.0</v>
       </c>
       <c r="D7">
         <v>14269000.0</v>
       </c>
       <c r="E7">
         <v>-44720000.0</v>
       </c>
       <c r="F7">
         <v>-20065000.0</v>
       </c>
       <c r="G7">
         <v>-31000.0</v>
       </c>
       <c r="H7">
         <v>-27885000.0</v>
       </c>
       <c r="I7">
         <v>-25649000.0</v>
       </c>
       <c r="J7">
         <v>-10639000.0</v>
       </c>
       <c r="K7">
         <v>-34295000.0</v>
       </c>
       <c r="L7">
         <v>-14921000.0</v>
       </c>
       <c r="M7">
         <v>-19687000.0</v>
       </c>
       <c r="N7">
         <v>-10043000.0</v>
       </c>
       <c r="O7">
         <v>-2874000.0</v>
       </c>
       <c r="P7">
         <v>-3200000.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-51337000.0</v>
       </c>
       <c r="F8">
         <v>-6127000.0</v>
       </c>
       <c r="G8">
         <v>-8177000.0</v>
       </c>
       <c r="H8">
         <v>-16707000.0</v>
       </c>
       <c r="I8">
         <v>-25963000.0</v>
       </c>
       <c r="J8">
         <v>-18263000.0</v>
       </c>
       <c r="K8">
         <v>-32738000.0</v>
       </c>
       <c r="L8">
         <v>-16699000.0</v>
       </c>
       <c r="M8">
         <v>-22159000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B9">
         <v>-14624000.0</v>
       </c>
       <c r="C9">
         <v>-5067000.0</v>
       </c>
       <c r="D9">
         <v>11129000.0</v>
       </c>
       <c r="E9">
         <v>-51618000.0</v>
       </c>
       <c r="F9">
         <v>-5422000.0</v>
       </c>
       <c r="G9">
         <v>-7249000.0</v>
       </c>
       <c r="H9">
         <v>-17028000.0</v>
       </c>
       <c r="I9">
         <v>-25963000.0</v>
       </c>
       <c r="J9">
         <v>-18263000.0</v>
       </c>
       <c r="K9">
         <v>-32738000.0</v>
       </c>
       <c r="L9">
         <v>-16699000.0</v>
       </c>
       <c r="M9">
         <v>-22159000.0</v>
       </c>
       <c r="N9">
         <v>-13628000.0</v>
       </c>
       <c r="O9">
         <v>-3764000.0</v>
       </c>
       <c r="P9">
         <v>-4057000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B10">
         <v>-3210000.0</v>
       </c>
       <c r="C10">
         <v>-3538000.0</v>
       </c>
       <c r="D10">
         <v>7878000.0</v>
       </c>
       <c r="E10">
         <v>-5601000.0</v>
       </c>
       <c r="F10">
         <v>-10775000.0</v>
       </c>
       <c r="G10">
         <v>7591000.0</v>
       </c>
       <c r="H10">
         <v>-10336000.0</v>
       </c>
       <c r="I10">
         <v>-9972000.0</v>
       </c>
       <c r="J10">
         <v>-5894000.0</v>
       </c>
       <c r="K10">
         <v>-7458000.0</v>
       </c>
       <c r="L10">
         <v>-2570000.0</v>
       </c>
       <c r="M10">
         <v>-3570000.0</v>
       </c>
       <c r="N10">
         <v>-267000.0</v>
       </c>
       <c r="O10">
         <v>-2444000.0</v>
       </c>
       <c r="P10">
         <v>109000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>571000.0</v>
       </c>
       <c r="F11">
         <v>2614000.0</v>
       </c>
       <c r="G11">
         <v>-4641000.0</v>
       </c>
       <c r="H11">
         <v>-2389000.0</v>
       </c>
       <c r="I11">
         <v>11065000.0</v>
       </c>
       <c r="J11">
         <v>15175000.0</v>
       </c>
       <c r="K11">
         <v>4966000.0</v>
       </c>
       <c r="L11">
         <v>5648000.0</v>
       </c>
       <c r="M11">
         <v>7260000.0</v>
       </c>
       <c r="N11">
         <v>3055000.0</v>
       </c>
       <c r="O11">
         <v>2598000.0</v>
       </c>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>51327000.0</v>
       </c>
       <c r="F12">
         <v>15788000.0</v>
       </c>
       <c r="G12">
         <v>12942000.0</v>
       </c>
       <c r="H12">
         <v>15949000.0</v>
       </c>
       <c r="I12">
         <v>3808000.0</v>
       </c>
       <c r="J12">
         <v>22920000.0</v>
       </c>
       <c r="K12">
         <v>18968000.0</v>
       </c>
       <c r="L12">
         <v>24630000.0</v>
       </c>
       <c r="M12">
         <v>16478000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12">
         <v>4000.0</v>
       </c>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>6972000.0</v>
       </c>
       <c r="F13">
         <v>2136000.0</v>
       </c>
       <c r="G13">
         <v>5341000.0</v>
       </c>
       <c r="H13">
         <v>-6876000.0</v>
       </c>
       <c r="I13">
         <v>1850000.0</v>
       </c>
       <c r="J13">
         <v>3076000.0</v>
       </c>
       <c r="K13">
         <v>1514000.0</v>
       </c>
       <c r="L13">
         <v>2395000.0</v>
       </c>
       <c r="M13">
         <v>577000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B14">
         <v>20659000.0</v>
       </c>
       <c r="C14">
         <v>21004000.0</v>
       </c>
       <c r="D14">
         <v>18152000.0</v>
       </c>
       <c r="E14">
         <v>23514000.0</v>
       </c>
       <c r="F14">
         <v>21628000.0</v>
       </c>
       <c r="G14">
         <v>18581000.0</v>
       </c>
       <c r="H14">
         <v>13834000.0</v>
       </c>
       <c r="I14">
         <v>11295000.0</v>
       </c>
       <c r="J14">
         <v>12302000.0</v>
       </c>
       <c r="K14">
         <v>13558000.0</v>
       </c>
       <c r="L14">
         <v>14012000.0</v>
       </c>
       <c r="M14">
         <v>12080000.0</v>
       </c>
       <c r="N14">
         <v>8544000.0</v>
       </c>
       <c r="O14">
         <v>4984000.0</v>
       </c>
       <c r="P14">
         <v>3198000.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B16">
         <v>105018000.0</v>
       </c>
       <c r="C16">
         <v>117415000.0</v>
       </c>
       <c r="D16">
         <v>125492000.0</v>
       </c>
       <c r="E16">
         <v>187014000.0</v>
       </c>
       <c r="F16">
         <v>235524000.0</v>
       </c>
       <c r="G16">
         <v>211962000.0</v>
       </c>
       <c r="H16">
         <v>198037000.0</v>
       </c>
       <c r="I16">
         <v>196634000.0</v>
       </c>
       <c r="J16">
         <v>142953000.0</v>
       </c>
       <c r="K16">
         <v>92851000.0</v>
       </c>
       <c r="L16">
         <v>66106000.0</v>
       </c>
       <c r="M16">
         <v>56836000.0</v>
       </c>
       <c r="N16">
         <v>13521000.0</v>
       </c>
       <c r="O16">
         <v>15112000.0</v>
       </c>
       <c r="P16">
         <v>3906000.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>34000.0</v>
       </c>
       <c r="K17">
         <v>-76000.0</v>
       </c>
       <c r="L17">
         <v>33000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B18">
         <v>-21599000.0</v>
       </c>
       <c r="C18">
         <v>-11179000.0</v>
       </c>
       <c r="D18">
         <v>-29751000.0</v>
       </c>
       <c r="E18">
         <v>-58754000.0</v>
       </c>
       <c r="F18">
         <v>-302000.0</v>
       </c>
       <c r="G18">
         <v>19671000.0</v>
       </c>
       <c r="H18">
         <v>34079000.0</v>
       </c>
       <c r="I18">
         <v>47004000.0</v>
       </c>
       <c r="J18">
         <v>50267000.0</v>
       </c>
       <c r="K18">
         <v>23018000.0</v>
       </c>
       <c r="L18">
         <v>25672000.0</v>
       </c>
       <c r="M18">
         <v>-540000.0</v>
       </c>
       <c r="N18">
         <v>-4675000.0</v>
       </c>
       <c r="O18">
         <v>-8444000.0</v>
       </c>
       <c r="P18">
         <v>-7101000.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B19">
         <v>-15826000.0</v>
       </c>
       <c r="C19">
         <v>-13975000.0</v>
       </c>
       <c r="D19">
         <v>-70387000.0</v>
       </c>
       <c r="E19">
         <v>-10877000.0</v>
       </c>
       <c r="F19">
         <v>9269000.0</v>
       </c>
       <c r="G19">
         <v>-8206000.0</v>
       </c>
       <c r="H19">
         <v>32664000.0</v>
       </c>
       <c r="I19">
         <v>-12707000.0</v>
       </c>
       <c r="J19">
         <v>-9892000.0</v>
       </c>
       <c r="K19">
         <v>-4299000.0</v>
       </c>
       <c r="L19">
         <v>-16816000.0</v>
       </c>
       <c r="M19">
         <v>-16816000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B20">
         <v>27210000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21">
         <v>-315000.0</v>
       </c>
       <c r="L21">
         <v>-299000.0</v>
       </c>
       <c r="M21">
         <v>-10074000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B22">
         <v>-22747000.0</v>
       </c>
       <c r="C22">
         <v>-35888000.0</v>
       </c>
       <c r="D22">
         <v>-102449000.0</v>
       </c>
       <c r="E22">
         <v>-83772000.0</v>
       </c>
       <c r="F22">
         <v>-6333000.0</v>
       </c>
       <c r="G22">
         <v>-5829000.0</v>
       </c>
       <c r="H22">
         <v>20950000.0</v>
       </c>
       <c r="I22">
         <v>51845000.0</v>
       </c>
       <c r="J22">
         <v>21002000.0</v>
       </c>
       <c r="K22">
         <v>20519000.0</v>
       </c>
       <c r="L22">
         <v>11585000.0</v>
       </c>
       <c r="M22">
         <v>6826000.0</v>
       </c>
       <c r="N22">
         <v>25435000.0</v>
       </c>
       <c r="O22">
         <v>564000.0</v>
       </c>
       <c r="P22">
         <v>-2002000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B23">
         <v>-3999000.0</v>
       </c>
       <c r="C23">
         <v>-546000.0</v>
       </c>
       <c r="D23">
         <v>-518000.0</v>
       </c>
       <c r="E23">
         <v>-1355000.0</v>
       </c>
       <c r="F23">
         <v>-647000.0</v>
       </c>
       <c r="G23">
         <v>-350000.0</v>
       </c>
       <c r="H23">
         <v>4929000.0</v>
       </c>
       <c r="I23">
         <v>18296000.0</v>
       </c>
       <c r="J23">
         <v>14004000.0</v>
       </c>
       <c r="K23">
         <v>8029000.0</v>
       </c>
       <c r="L23">
         <v>680000.0</v>
       </c>
       <c r="M23">
         <v>-2525000.0</v>
       </c>
       <c r="N23">
         <v>1296000.0</v>
       </c>
       <c r="O23">
         <v>20370000.0</v>
       </c>
       <c r="P23">
         <v>47000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B24">
         <v>-10383000.0</v>
       </c>
       <c r="C24">
         <v>-1815000.0</v>
       </c>
       <c r="D24">
         <v>-296000.0</v>
       </c>
       <c r="E24">
         <v>331000.0</v>
       </c>
       <c r="F24">
         <v>285000.0</v>
       </c>
       <c r="G24">
         <v>418000.0</v>
       </c>
       <c r="H24">
         <v>-60000.0</v>
       </c>
       <c r="I24">
         <v>365000.0</v>
       </c>
       <c r="J24">
         <v>183000.0</v>
       </c>
       <c r="K24">
         <v>501000.0</v>
       </c>
       <c r="L24">
         <v>-45000.0</v>
       </c>
       <c r="M24">
         <v>-222000.0</v>
       </c>
       <c r="N24">
         <v>-37000.0</v>
       </c>
       <c r="O24">
         <v>-27000.0</v>
       </c>
       <c r="P24">
         <v>42000.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25">
         <v>10871000.0</v>
       </c>
       <c r="C25">
         <v>18941000.0</v>
       </c>
       <c r="D25">
         <v>59618000.0</v>
       </c>
       <c r="E25">
         <v>55163000.0</v>
       </c>
       <c r="F25">
         <v>3016000.0</v>
       </c>
       <c r="G25">
         <v>16171000.0</v>
       </c>
       <c r="H25">
         <v>21692000.0</v>
       </c>
       <c r="I25">
         <v>21291000.0</v>
       </c>
       <c r="J25">
         <v>20242000.0</v>
       </c>
       <c r="K25">
         <v>22922000.0</v>
       </c>
       <c r="L25">
         <v>19085000.0</v>
       </c>
       <c r="M25">
         <v>13463000.0</v>
       </c>
       <c r="N25">
         <v>11089000.0</v>
       </c>
       <c r="O25">
         <v>1267000.0</v>
       </c>
       <c r="P25">
         <v>3719000.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-546000.0</v>
       </c>
       <c r="D26">
         <v>-518000.0</v>
       </c>
       <c r="E26">
         <v>-1355000.0</v>
       </c>
       <c r="F26">
         <v>-647000.0</v>
       </c>
       <c r="G26">
         <v>-350000.0</v>
       </c>
       <c r="H26">
         <v>-928000.0</v>
       </c>
       <c r="I26">
         <v>-1208000.0</v>
       </c>
       <c r="J26">
         <v>14004000.0</v>
       </c>
       <c r="K26">
         <v>8029000.0</v>
       </c>
       <c r="L26">
         <v>2321000.0</v>
       </c>
       <c r="M26">
         <v>52305000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B27">
         <v>8014000.0</v>
       </c>
       <c r="C27">
         <v>7397000.0</v>
       </c>
       <c r="D27">
         <v>7427000.0</v>
       </c>
       <c r="E27">
         <v>12283000.0</v>
       </c>
       <c r="F27">
         <v>10943000.0</v>
       </c>
       <c r="G27">
         <v>8203000.0</v>
       </c>
       <c r="H27">
         <v>9129000.0</v>
       </c>
       <c r="I27">
         <v>12790000.0</v>
       </c>
       <c r="J27">
         <v>9640000.0</v>
       </c>
       <c r="K27">
         <v>7294000.0</v>
       </c>
       <c r="L27">
         <v>3640000.0</v>
       </c>
       <c r="M27">
         <v>1451000.0</v>
       </c>
       <c r="N27">
         <v>230000.0</v>
       </c>
       <c r="O27">
         <v>60000.0</v>
       </c>
       <c r="P27">
         <v>144000.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B28">
         <v>24182000.0</v>
       </c>
       <c r="C28">
         <v>265000.0</v>
       </c>
       <c r="D28">
         <v>960000.0</v>
       </c>
       <c r="E28">
         <v>380000.0</v>
       </c>
       <c r="F28">
         <v>15000000.0</v>
       </c>
       <c r="G28">
         <v>2065999.0</v>
       </c>
       <c r="H28">
         <v>4929000.0</v>
       </c>
       <c r="I28">
         <v>18296000.0</v>
       </c>
       <c r="J28">
         <v>14004000.0</v>
       </c>
       <c r="K28">
         <v>7714000.0</v>
       </c>
       <c r="L28">
         <v>381000.0</v>
       </c>
       <c r="M28">
         <v>43872000.0</v>
       </c>
       <c r="N28">
         <v>3084000.0</v>
       </c>
       <c r="O28">
         <v>19677000.0</v>
       </c>
       <c r="P28">
         <v>5176000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B29">
         <v>-11216000.0</v>
       </c>
       <c r="C29">
         <v>5914000.0</v>
       </c>
       <c r="D29">
         <v>-3234000.0</v>
       </c>
       <c r="E29">
         <v>-37532000.0</v>
       </c>
       <c r="F29">
         <v>23633000.0</v>
       </c>
       <c r="G29">
         <v>37013000.0</v>
       </c>
       <c r="H29">
         <v>40593000.0</v>
       </c>
       <c r="I29">
         <v>59977000.0</v>
       </c>
       <c r="J29">
         <v>60494000.0</v>
       </c>
       <c r="K29">
         <v>31034000.0</v>
       </c>
       <c r="L29">
         <v>38161000.0</v>
       </c>
       <c r="M29">
         <v>15697000.0</v>
       </c>
       <c r="N29">
         <v>13467000.0</v>
       </c>
       <c r="O29">
         <v>4004000.0</v>
       </c>
       <c r="P29">
         <v>1859000.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B30">
         <v>-26209000.0</v>
       </c>
       <c r="C30">
         <v>-13975000.0</v>
       </c>
       <c r="D30">
         <v>-59315000.0</v>
       </c>
       <c r="E30">
         <v>-10877000.0</v>
       </c>
       <c r="F30">
         <v>-14645000.0</v>
       </c>
       <c r="G30">
         <v>-25640000.0</v>
       </c>
       <c r="H30">
         <v>-44057000.0</v>
       </c>
       <c r="I30">
         <v>-24965000.0</v>
       </c>
@@ -19299,2265 +19510,2293 @@
       <c r="P30">
         <v>-8918000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD30"/>
+  <dimension ref="A1:BE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BD1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B2">
+        <v>94408000.0</v>
+      </c>
+      <c r="C2">
         <v>105018000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>107757000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>104957000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>122539000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>117415000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>109281000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>101479000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>107444000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>125492000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>124608000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3753000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>164137000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>187014000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>209633000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>223621000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>213399000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>235524000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>241576000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>238850000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>220014000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>211962000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>213984000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>214086000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>208362000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>198037000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>156131000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>213947000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>190236000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>196634000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>176282000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>166344000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>154284000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>142953000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>129693000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>114711000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>105105000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>92851000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>86009000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>84500000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>72400000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>66106000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>55090000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>51822000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>61102000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>56836000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>56160000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>69046000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>59550000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>13521000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>17059000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>14174000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>14131000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>15112000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>17098000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>21774000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B3">
+        <v>1919000</v>
+      </c>
+      <c r="C3">
         <v>781000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2372000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2103000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3870000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2038000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3139000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4853000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4971000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4130000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6302000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5289000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8611000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6809000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7132000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4771000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5176000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4143000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5972000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6412000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6392000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5159000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5773000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6013000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3342000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2214000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2052000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1008000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1771000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1714000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1908000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4077000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3466000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>3522000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>5447000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1977000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1022000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1781000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1833000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2014000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2169000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2688000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2030000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3731000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>4040000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4861000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3841000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>4307000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3228000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3645000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>5390000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>5539000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3568000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>3373000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>3503000</v>
       </c>
     </row>
-    <row r="4" spans="1:56">
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-22852000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-22538000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-13537000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>10304000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-22258000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-5909000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>2850000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>18774000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>8273000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-2240000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-278000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>5543000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>10414000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>41823000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-57747000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>23715000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-6326000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>20424000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>9493000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>12060000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>11331000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>13260000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>14982000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>9606000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>12254000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>6842000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>1509000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>12100000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>6294000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>11016000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>3268000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-9280000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>4266000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>676000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-12886000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>9496000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>46029000.0</v>
       </c>
-      <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>7855000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>7530000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>11639000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>5096000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3501000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>735000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-9329000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>3282000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>12150000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>12410000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1327000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1042000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>3851000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>5790000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5709000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>4089000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3704000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>7543000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2884000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2708000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>4764000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>4535000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2617000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>3480000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>2620000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>4247000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>3913000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>5197000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-138000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1431000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2647000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2036000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>735000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-6252000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2273000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1424000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1337000.0</v>
       </c>
-      <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+    </row>
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B6">
+        <v>-5829000.0</v>
+      </c>
+      <c r="C6">
         <v>-10610000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2739000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2800000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-17582000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>5124000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>8134000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>7802000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-5965000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-49298000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>884000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-43079000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3550000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-22877000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-22619000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-13988000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>10222000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-22125000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-6052000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>2726000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>18836000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>8052000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2022000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-102000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>5724000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>10325000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>41906000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-57816000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>23711000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-6398000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>20352000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>9938000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>12060000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>11331000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>13260000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>14982000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>9606000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>12254000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>6842000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1509000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>12100000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>6294000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>11016000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>3268000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-9280000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>4266000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>676000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-12886000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>9496000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>46029000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-3538000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>2885000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>43000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-981000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-1986000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-4676000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B7">
+        <v>-2462000.0</v>
+      </c>
+      <c r="C7">
         <v>-8243000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1779000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2478000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1377000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-21279000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-4508000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>523000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1051000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1456000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>5584000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3455000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2649000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2581000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-9539000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-15263000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-2438000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-17480000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>7052000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-20480000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>287000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-6924000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>10008000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1378000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>160000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-8821000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1197000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-4433000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-4685000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-19964000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-3827000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-7719000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-5414000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-8689000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-3354000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-1775000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-2542000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-2968000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-10773000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-7532000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-6795000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-9195000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-3575000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-7063000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-2656000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-1627000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>4968000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-6317000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>1103000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-8209000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-8823000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>2000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-1401000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-1819000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>77000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-2398000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:56">
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>6726000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-13509000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-24040000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-986000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-12802000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>9105000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-541000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-2273000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-12418000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-461000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-6317000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>9112000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-10511000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>2402000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>626000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-10218000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-9517000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-6730000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-1753000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-8274000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-9206000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-1437000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-4457000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-7354000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-5015000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-6926000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-7376000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-8950000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-9486000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-3448000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-1140000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-5908000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-6203000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-5040000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-6545000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>95000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-10669000.0</v>
       </c>
-      <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B9">
+        <v>-6250000.0</v>
+      </c>
+      <c r="C9">
         <v>-5489000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>101000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-3688000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2870000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-8167000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3625000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-2458000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1595000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-579000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2824000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-5000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>465000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>6493000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-13554000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-23949000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1221000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-12894000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>9549000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-346000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2271000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-12354000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>596000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-6438000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>8891000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-10298000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2293000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>626000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-10218000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-9517000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-6730000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-1753000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-8274000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-9206000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-1437000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-4457000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-7354000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-5015000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-6926000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-7376000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-8950000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-9486000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-3448000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-1140000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-5908000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-6203000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-5040000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-6545000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>95000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-10669000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-8509000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1257000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-3207000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-3169000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>222000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-1291000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:56">
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B10">
+        <v>-4236000.0</v>
+      </c>
+      <c r="C10">
         <v>-1989000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-2155000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1032000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1062000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1085000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1490000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>683000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>242000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2973000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1426000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5309000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7505000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-6362000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>357000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3335000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-108000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-2515000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-840000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-5291000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1958000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-2686000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4994000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>5924000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>394000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-3721000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-2400000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-9472000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4433000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-2897000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2856000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-3758000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-4743000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-4327000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-2413000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1327000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-2203000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>49000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1762000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-4240000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-2810000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-2170000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>597000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-1362000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-1606000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-199000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-362000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-1276000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1503000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-429000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-166000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>70000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-182000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>11000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-930000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-1107000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-5158000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2281000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1102000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>6111000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-6308000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-2005000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1467000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1986000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3323000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-1341000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-4428000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>558000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-6069000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>5298000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-527000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3168000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1625000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-6655000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-3755000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-622000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>10158000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>5284000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-383000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>5339000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>7335000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2884000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-6640000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>3511000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>5196000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2899000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-189000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-1673000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>3470000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>4040000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-140000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1350000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2826000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>3224000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>3055000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>3561000.0</v>
       </c>
-      <c r="BA11"/>
       <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>2598000.0</v>
       </c>
-      <c r="BD11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+    </row>
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>6899000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4024000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>41874000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3720000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5563000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4177000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>13141000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-3543000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>6639000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2789000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3877000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2240000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4075000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2750000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>881000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4045000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5578000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5445000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-396000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-1518000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3748000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1974000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>10267000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4929000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4186000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3538000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-86000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6376000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>4819000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>7859000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>6764000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>12419000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2775000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2672000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>11303000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2080000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1434000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1661000.0</v>
       </c>
-      <c r="AY12"/>
-      <c r="AZ12">
+      <c r="AZ12"/>
+      <c r="BA12">
         <v>100000.0</v>
       </c>
-      <c r="BA12"/>
       <c r="BB12"/>
-      <c r="BC12">
+      <c r="BC12"/>
+      <c r="BD12">
         <v>4000.0</v>
       </c>
-      <c r="BD12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:56">
+      <c r="BE12"/>
+    </row>
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-163000.0</v>
       </c>
       <c r="O13">
+        <v>-163000.0</v>
+      </c>
+      <c r="P13">
         <v>5019000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-31829000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-11618000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-8300000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2096000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-13094000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2090000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>11044000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>9277000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-688000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-5435000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2187000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1446000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>230000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-2786000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-5766000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>184000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>871000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1177000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-382000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>3076000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>2514000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1981000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-886000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1514000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>573000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-231000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>2395000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>577000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B14">
+        <v>4697000.0</v>
+      </c>
+      <c r="C14">
         <v>4904000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5035000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5219000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5216000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5189000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5080000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5314000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5345000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5265000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5144000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4614000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4308000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4086000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5978000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5928000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>5848000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5760000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5767000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5522000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5241000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5098000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4927000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>4712000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4480000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4462000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4618000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>3662000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2760000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2794000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2774000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2712000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2816000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2993000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3045000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2936000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>3117000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>3204000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>3268000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>3416000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>3426000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>3448000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>3544000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>3560000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>3464000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>3444000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>3301000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>3193000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2928000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2658000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2549000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>2342000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1992000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1661000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1533000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1246000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:56">
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
@@ -21566,2290 +21805,2336 @@
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
+        <v>0.0</v>
+      </c>
+      <c r="AY15">
         <v>987000.0</v>
       </c>
-      <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+    </row>
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B16">
+        <v>88579000.0</v>
+      </c>
+      <c r="C16">
         <v>94408000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>105018000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>107757000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>104957000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>122539000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>117415000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>109281000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>101479000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>76194000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>125492000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-39326000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>167687000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>164137000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>187014000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>209633000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>223621000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>213399000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>235524000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>241576000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>238850000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>220014000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>211962000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>213984000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>214086000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>208362000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>198037000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>156131000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>213947000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>190236000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>196634000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>176282000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>166344000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>154284000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>142953000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>129693000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>114711000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>105105000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>92851000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>86009000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>84500000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>72400000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>66106000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>55090000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>51822000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>61102000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>56836000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>56160000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>69046000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>59550000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>13521000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>17059000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>14174000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>14131000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>15112000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>17098000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:56">
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-      <c r="AG17">
+      <c r="AG17"/>
+      <c r="AH17">
         <v>436000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-65000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>11000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>24000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-5000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>4000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-84000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>59000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-111000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>60000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>33000.0</v>
       </c>
-      <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B18">
+        <v>1027000.0</v>
+      </c>
+      <c r="C18">
         <v>-7466000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3315000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>64000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>480000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-18828000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6157000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2139000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1718000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-8879000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-9450000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-3104000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-4581000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-13110000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-22614000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-14254000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>355000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-22241000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>526000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-9406000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>10877000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2299000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>10425000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>732000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>10188000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1674000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>7337000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>13593000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>16656000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-3538000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>10429000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>10300000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>17557000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>8718000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>7561000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>15398000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>15877000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>11431000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>3349000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>7055000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>10006000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>2608000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>9869000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>9823000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>3959000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>2021000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-532000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-633000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>5183000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-4558000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-1656000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-789000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-1355000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-875000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-1542000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-3650000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:56">
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B19">
+        <v>-1215000.0</v>
+      </c>
+      <c r="C19">
         <v>-1194000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>856000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-82000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-22573000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2038000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>11540000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>305000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-12376000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-13444000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>4128000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-45793000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-540000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-10359000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-6944000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>17000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>9988000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-4052000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-6436000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>7553000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>2027000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>6125000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-12732000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1977000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-4548000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>11051000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>33445000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-2330000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>6832000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-5283000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>3873000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-5503000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-8037000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-3040000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>2399000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-3884000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-6369000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-2038000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>1223000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-8719000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>87000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>3110000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>2212000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-4788000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-14240000.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-16816000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>27210000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>-80000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-79000.0</v>
       </c>
       <c r="AO21">
         <v>-79000.0</v>
       </c>
       <c r="AP21">
+        <v>-79000.0</v>
+      </c>
+      <c r="AQ21">
         <v>-77000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-76000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-60000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-82000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-81000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-83000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-12755000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>4224000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-1460000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-    </row>
-    <row r="22" spans="1:56">
+      <c r="BE21"/>
+    </row>
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B22">
+        <v>-3850000.0</v>
+      </c>
+      <c r="C22">
         <v>-8324000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-7127000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-5294000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-4152000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-6174000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-9757000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-5963000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-5590000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-14578000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-26555000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-45719000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-9826000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-20349000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-56610000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-9506000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-3442000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-14214000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-22877000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>12174000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>5102000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-732000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-5121000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1699000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2580000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1589000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1375000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>6863000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>10160000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>5302000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>10045000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>16432000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>14610000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>10758000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-606000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>7338000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>8338000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>5932000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>9557000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>3455000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>5142000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2365000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>3858000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2696000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>3459000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1572000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1519000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2133000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2286000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>888000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>21971000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>774000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1960000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>730000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>108000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>222000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B23">
+        <v>-5624000.0</v>
+      </c>
+      <c r="C23">
         <v>-622000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-187000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-64000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>-3259000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-260000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>441000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-201000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-85000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-14000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-16000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-33000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-455000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-121000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-75000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-107000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1052000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-30000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-72000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-179000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-366000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-62000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-50000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-65000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-173000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-91000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1329000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>172000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2446000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6087000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5006000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2058000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>5145000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3282000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3411000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4508000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2803000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2374000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3163000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1900000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>592000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-1022000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-1707000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1083000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2326000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>552000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>502000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>89000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-4424000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-579000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>644000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>365000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>866000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>240000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-963000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>171</v>
+      </c>
+      <c r="B24">
+        <v>-2700000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>27210000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-2103000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-3870000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2038000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>161000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-2049000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>70000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>49000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-29580000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-456000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>58000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>179000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-1000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>62000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>91000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>31000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>44000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>32000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>46000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>63000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>21000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-215000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>62000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>30999.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>62000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>86000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>49000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>35000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>411000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>46000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>573000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>54000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>38000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>37000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>54000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>61000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>142000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>298000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-1454000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-24000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-10000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-14240000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-11000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-38000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-4000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-11000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-169000.0</v>
       </c>
-      <c r="AY24"/>
-      <c r="AZ24">
+      <c r="AZ24"/>
+      <c r="BA24">
         <v>-7000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="BC24">
         <v>-1000.0</v>
       </c>
       <c r="BD24">
+        <v>-1000.0</v>
+      </c>
+      <c r="BE24">
         <v>-63000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:56">
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25">
+        <v>2822000.0</v>
+      </c>
+      <c r="C25">
         <v>3069000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2247000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3007000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2747000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2870000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5380000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5665000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4091000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3805000.0</v>
       </c>
-      <c r="K25">
-[...1 lines deleted...]
-      </c>
       <c r="L25">
+        <v>13736000.0</v>
+      </c>
+      <c r="M25">
         <v>39326000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3636000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3939000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>41591000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5858000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2543000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5171000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1298000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3309000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-3424000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4429000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4743000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3375000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4149000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3904000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5785000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5103000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5180000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>5624000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4287000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>5282000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>6127000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>5595000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>5001000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4980000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>5054000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>5207000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>6154000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>5773000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>5121000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>5874000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>6355000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>7962000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2614000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2154000.0</v>
       </c>
-      <c r="AU25"/>
-      <c r="AV25">
+      <c r="AV25"/>
+      <c r="AW25">
         <v>4457000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2980000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>3144000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-13822000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-580000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1606000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2097000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>101000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-1615000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:56">
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B26">
+        <v>-5624000.0</v>
+      </c>
+      <c r="C26">
         <v>-1874000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-187000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
         <v>-260000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>286000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-201000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-85000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-14000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-16000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-33000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-455000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-121000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-75000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-107000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-1052000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-30000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-72000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-179000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-366000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-62000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-50000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-65000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-173000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-91000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-52000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-71000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-714000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-105000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-801000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>2058000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-302000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>3282000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>3411000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>4508000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>2803000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>2374000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>3163000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1900000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>592000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>619000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>981000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>213000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>508000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-333000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>502000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>89000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1465000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
-      <c r="BA26">
+      <c r="BA26"/>
+      <c r="BB26">
         <v>-1000.0</v>
       </c>
-      <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B27">
+        <v>1771000.0</v>
+      </c>
+      <c r="C27">
         <v>1950000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1811000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1763000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2293000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2147000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1693000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1474000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1814000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2416000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>-1057000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1779000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3263000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3442000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3098000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3500000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3020000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2665000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2396000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2792000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3239000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2516000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2092000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2050000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1277000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2784000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2199000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1565000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1779000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3586000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3007000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3216000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3186000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3381000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3010000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2523000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2216000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1891000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1890000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1953000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2156000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1295000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1297000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1016000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>809000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>518000.0</v>
       </c>
-      <c r="AU27"/>
-      <c r="AV27">
+      <c r="AV27"/>
+      <c r="AW27">
         <v>457000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>535000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>131000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>114000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>65000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>27000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>24000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>12000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>15000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:56">
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B28">
+        <v>-5624000.0</v>
+      </c>
+      <c r="C28">
         <v>-2123000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-187000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>418000.0</v>
       </c>
-      <c r="E28">
-[...1 lines deleted...]
-      </c>
       <c r="F28">
+        <v>0.0</v>
+      </c>
+      <c r="G28">
         <v>23951000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-260000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>441000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-201000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>285000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-14000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>448000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-33000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>559000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-112000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>701000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-101000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-108000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-30000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4690000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5913000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4427000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>84000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>946000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>61000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>975000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>982000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1329000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>172000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2446000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>6087000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5006000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2058000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5145000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3282000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3411000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4508000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2803000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2294000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3084000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1821000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>515000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1098000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1767000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1001000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2245000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1225000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-12253000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>4313000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>50587000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1882000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3674000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1397000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-105000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-443000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-963000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B29">
+        <v>2946000.0</v>
+      </c>
+      <c r="C29">
         <v>-6685000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-943000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2167000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4350000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-16790000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-3018000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6992000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6689000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-4749000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-3148000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2185000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4030000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-6301000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-15482000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-9483000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5531000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-18098000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6498000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-2994000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>17269000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2860000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>16198000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>6745000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>13530000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>540000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>9389000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>14601000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>18427000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-1824000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>12337000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>14377000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>21023000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>12240000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>13008000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>17375000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>16899000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>13212000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>5182000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>9055000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>12020000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>4777000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>12557000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>11853000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>7690000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>6061000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>4329000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>3208000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>9490000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-1330000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>1989000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>4601000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>4184000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>2693000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>1831000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-147000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:56">
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B30">
+        <v>-3134000.0</v>
+      </c>
+      <c r="C30">
         <v>-1975000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1516000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-82000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-22573000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2038000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11540000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>305000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-12376000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-13444000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4128000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-45793000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-540000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-17110000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-6944000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-4755000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4874000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-4051999.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-12377000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1154000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-4408000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>986000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-18522000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-7969000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-8048000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>8899000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>31452000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-73677000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>5116000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-6948000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-9519000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-11457000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-5989000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-3041000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-5828000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-11796000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-3765000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-550000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-10689000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1630000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>942000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-476000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-6818000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-17971000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-4040000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-4878000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-3841000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-4307000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-3228000.0</v>
       </c>
-      <c r="AY30"/>
-      <c r="AZ30">
+      <c r="AZ30"/>
+      <c r="BA30">
         <v>-5390000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-5538000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-3569000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-3374000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-3566000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>