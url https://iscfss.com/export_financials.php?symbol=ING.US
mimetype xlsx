--- v0 (2026-03-02)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -295,50 +295,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1511,51 +1517,53 @@
         <v>0.0</v>
       </c>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>35</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>1050000000.0</v>
+      </c>
       <c r="C7">
         <v>1116000000.0</v>
       </c>
       <c r="D7">
         <v>1162000000.0</v>
       </c>
       <c r="E7">
         <v>1174000000.0</v>
       </c>
       <c r="F7">
         <v>1220000000.0</v>
       </c>
       <c r="G7">
         <v>1339000000.0</v>
       </c>
       <c r="H7">
         <v>1507000000.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
@@ -1565,99 +1573,103 @@
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>36</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>30000000.0</v>
+      </c>
       <c r="C8">
         <v>31000000.0</v>
       </c>
       <c r="D8">
         <v>35000000.0</v>
       </c>
       <c r="E8">
         <v>37000000.0</v>
       </c>
       <c r="F8">
         <v>39000000.0</v>
       </c>
       <c r="G8">
         <v>525000000.0</v>
       </c>
       <c r="H8">
         <v>39000000.0</v>
       </c>
       <c r="I8">
         <v>39000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>37</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>17116000000.0</v>
+      </c>
       <c r="C9">
         <v>17116000000.0</v>
       </c>
       <c r="D9">
         <v>17116000000.0</v>
       </c>
       <c r="E9">
         <v>17117000000.0</v>
       </c>
       <c r="F9">
         <v>17105000000.0</v>
       </c>
       <c r="G9">
         <v>17089000000.0</v>
       </c>
       <c r="H9">
         <v>17078000000.0</v>
       </c>
       <c r="I9">
         <v>17049000000.0</v>
       </c>
       <c r="J9">
         <v>17006000000.0</v>
       </c>
       <c r="K9">
@@ -2335,51 +2347,53 @@
         <v>235171000000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
         <v>48</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>477000000.0</v>
+      </c>
       <c r="C20">
         <v>475992000.0</v>
       </c>
       <c r="D20">
         <v>470779000.0</v>
       </c>
       <c r="E20">
         <v>464000000.0</v>
       </c>
       <c r="F20">
         <v>472000000.0</v>
       </c>
       <c r="G20">
         <v>533000000.0</v>
       </c>
       <c r="H20">
         <v>907000000.0</v>
       </c>
       <c r="I20">
         <v>918000000.0</v>
       </c>
       <c r="J20">
         <v>816000000.0</v>
       </c>
       <c r="K20">
@@ -4115,51 +4129,53 @@
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44">
         <v>140795000.0</v>
       </c>
       <c r="X44">
         <v>131009000.0</v>
       </c>
       <c r="Y44">
         <v>109044000.0</v>
       </c>
       <c r="Z44">
         <v>92570000.0</v>
       </c>
       <c r="AA44">
         <v>97635000.0</v>
       </c>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
     </row>
     <row r="45" spans="1:30">
       <c r="A45" t="s">
         <v>73</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>6325000000.0</v>
+      </c>
       <c r="C45">
         <v>6342000000.0</v>
       </c>
       <c r="D45">
         <v>6174000000.0</v>
       </c>
       <c r="E45">
         <v>6515000000.0</v>
       </c>
       <c r="F45">
         <v>6576000000.0</v>
       </c>
       <c r="G45">
         <v>2841000000.0</v>
       </c>
       <c r="H45">
         <v>3172000000.0</v>
       </c>
       <c r="I45">
         <v>1659000000.0</v>
       </c>
       <c r="J45">
         <v>1801000000.0</v>
       </c>
       <c r="K45">
@@ -4373,51 +4389,53 @@
         <v>6817439000.0</v>
       </c>
       <c r="W47">
         <v>1694958000.0</v>
       </c>
       <c r="X47">
         <v>1651467000.0</v>
       </c>
       <c r="Y47">
         <v>1483628000.0</v>
       </c>
       <c r="Z47">
         <v>1808683000.0</v>
       </c>
       <c r="AA47">
         <v>1998705000.0</v>
       </c>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
     </row>
     <row r="48" spans="1:30">
       <c r="A48" t="s">
         <v>76</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>35630000000.0</v>
+      </c>
       <c r="C48">
         <v>33853000000.0</v>
       </c>
       <c r="D48">
         <v>36852000000.0</v>
       </c>
       <c r="E48">
         <v>34944000000.0</v>
       </c>
       <c r="F48">
         <v>37318000000.0</v>
       </c>
       <c r="G48">
         <v>28273000000.0</v>
       </c>
       <c r="H48">
         <v>35852000000.0</v>
       </c>
       <c r="I48">
         <v>33197000000.0</v>
       </c>
       <c r="J48">
         <v>31525000000.0</v>
       </c>
       <c r="K48">
@@ -5277,69 +5295,69 @@
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
     </row>
     <row r="60" spans="1:30">
       <c r="A60" t="s">
         <v>88</v>
       </c>
       <c r="B60">
         <v>49698000000.0</v>
       </c>
       <c r="C60">
         <v>50314000000.0</v>
       </c>
       <c r="D60">
         <v>51238000000.0</v>
       </c>
       <c r="E60">
-        <v>49907000000.0</v>
+        <v>50411000000.0</v>
       </c>
       <c r="F60">
-        <v>53920000000.0</v>
+        <v>834654000000.0</v>
       </c>
       <c r="G60">
-        <v>47674000000.0</v>
+        <v>857826000000.0</v>
       </c>
       <c r="H60">
-        <v>53770000000.0</v>
+        <v>755924000000.0</v>
       </c>
       <c r="I60">
-        <v>50930000000.0</v>
+        <v>51733000000.0</v>
       </c>
       <c r="J60">
-        <v>50406000000.0</v>
+        <v>51121000000.0</v>
       </c>
       <c r="K60">
-        <v>49793000000.0</v>
+        <v>50399000000.0</v>
       </c>
       <c r="L60">
         <v>47832000000.0</v>
       </c>
       <c r="M60">
         <v>50424000000.0</v>
       </c>
       <c r="N60">
         <v>42440000000.0</v>
       </c>
       <c r="O60">
         <v>49511000000.0</v>
       </c>
       <c r="P60">
         <v>42452000000.0</v>
       </c>
       <c r="Q60">
         <v>38370000000.0</v>
       </c>
       <c r="R60">
         <v>31121000000.0</v>
       </c>
       <c r="S60">
         <v>17334000000.0</v>
       </c>
@@ -5488,765 +5506,773 @@
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DM62"/>
+  <dimension ref="A1:DO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:117">
+    <row r="1" spans="1:119">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
+        <v>97</v>
+      </c>
+      <c r="K1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
+        <v>100</v>
+      </c>
+      <c r="O1" t="s">
+        <v>101</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
+        <v>103</v>
+      </c>
+      <c r="S1" t="s">
+        <v>104</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
+        <v>106</v>
+      </c>
+      <c r="W1" t="s">
+        <v>107</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
       <c r="DJ1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DM1" t="s">
         <v>177</v>
       </c>
+      <c r="DN1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>179</v>
+      </c>
     </row>
-    <row r="2" spans="1:117">
+    <row r="2" spans="1:119">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2"/>
+      <c r="M2">
         <v>690389000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>709140000000.0</v>
       </c>
-      <c r="M2"/>
-      <c r="N2">
+      <c r="O2"/>
+      <c r="P2">
         <v>-444064000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>756122000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>732589000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>718612000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>5082000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>711281000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>709727000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>713328000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>687740000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>683793000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>684282000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>632101000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>609181000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1329211223514.6</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1808959361168.7</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1679123669050.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>61000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>684754572817.78</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>108000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>722617788165.83</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>3606000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>577121000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>3394000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>572919000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>4394000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>516884000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>4159000000.0</v>
       </c>
-      <c r="AO2"/>
-      <c r="AP2">
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>5156000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>4727000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>4853000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>5340000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>5742000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>621647396000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>829360735000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>822336731000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>5213974000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>121074635000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>300753471000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>305265586000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>10619000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>51367000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>58874000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>69317000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>11770000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>359173029000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>377015628000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>79341000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>13331000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>78869000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>333813728000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>350086694000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>16989000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>346480827000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>333697030000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>313471475000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>17641000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>365756791000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>161299000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>401612952000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>13720000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>386395637000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>375536928000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>10794000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>10794000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>484064873000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>478863633000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>467470462000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>10799000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>124510000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>455966361000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>6497485440.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>6497485000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>677022025000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>675694574000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>634769944000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>6239488000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>129930120000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>125505223000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>109286670000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>7317857000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>100673925000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>106847910000.0</v>
       </c>
-      <c r="CS2"/>
-      <c r="CT2">
+      <c r="CU2"/>
+      <c r="CV2">
         <v>275889166000.0</v>
       </c>
-      <c r="CU2"/>
-      <c r="CV2"/>
       <c r="CW2"/>
-      <c r="CX2">
+      <c r="CX2"/>
+      <c r="CY2"/>
+      <c r="CZ2">
         <v>10833730000.0</v>
       </c>
-      <c r="CY2"/>
-      <c r="CZ2"/>
       <c r="DA2"/>
-      <c r="DB2">
+      <c r="DB2"/>
+      <c r="DC2"/>
+      <c r="DD2">
         <v>8429327000.0</v>
       </c>
-      <c r="DC2"/>
-      <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
-      <c r="DJ2">
+      <c r="DJ2"/>
+      <c r="DK2"/>
+      <c r="DL2">
         <v>4102723000.0</v>
       </c>
-      <c r="DK2"/>
-      <c r="DL2"/>
       <c r="DM2"/>
+      <c r="DN2"/>
+      <c r="DO2"/>
     </row>
-    <row r="3" spans="1:117">
+    <row r="3" spans="1:119">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-      <c r="Z3">
-[...4 lines deleted...]
-      </c>
+      <c r="Z3"/>
+      <c r="AA3"/>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
-      <c r="AG3"/>
-      <c r="AH3"/>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
@@ -6286,102 +6312,104 @@
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
+      <c r="DN3"/>
+      <c r="DO3"/>
     </row>
-    <row r="4" spans="1:117">
+    <row r="4" spans="1:119">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...4 lines deleted...]
-      </c>
+      <c r="Z4"/>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
-      <c r="AH4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
@@ -6421,390 +6449,396 @@
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
+      <c r="DN4"/>
+      <c r="DO4"/>
     </row>
-    <row r="5" spans="1:117">
+    <row r="5" spans="1:119">
       <c r="A5" t="s">
         <v>33</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-605000000.0</v>
+      </c>
       <c r="C5"/>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
+      <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
-        <v>77000000.0</v>
+        <v>-411000000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5">
+        <v>77000000.0</v>
+      </c>
+      <c r="I5"/>
+      <c r="J5">
         <v>-513000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-517000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-771000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-1514000000.0</v>
       </c>
       <c r="M5"/>
       <c r="N5">
-        <v>-985000000.0</v>
+        <v>-1514000000.0</v>
       </c>
       <c r="O5"/>
       <c r="P5">
-        <v>564000000.0</v>
+        <v>-985000000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5">
-        <v>1070000000.0</v>
+        <v>564000000.0</v>
       </c>
       <c r="S5"/>
       <c r="T5">
-        <v>1869000000.0</v>
+        <v>1070000000.0</v>
       </c>
       <c r="U5"/>
       <c r="V5">
+        <v>1869000000.0</v>
+      </c>
+      <c r="W5"/>
+      <c r="X5">
         <v>2334000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-616000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>3600000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>692000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>4000000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>1470000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>4192000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>1045000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>656000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>57000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>3516000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>845000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>1851000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>2263000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>4973000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>3451000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>5905000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>4086000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>4293000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>3842000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>4044000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>29040000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>29786000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>36527000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>9775000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>30197000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>32175000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>29097000000.0</v>
       </c>
-      <c r="AX5"/>
-      <c r="AY5">
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>34848000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>32926000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>9444000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>32558000000.0</v>
       </c>
-      <c r="BC5"/>
-      <c r="BD5">
+      <c r="BE5"/>
+      <c r="BF5">
         <v>28993000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>28993000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>25499000000.0</v>
       </c>
-      <c r="BG5"/>
-      <c r="BH5"/>
       <c r="BI5"/>
-      <c r="BJ5">
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5">
         <v>21417000000.0</v>
       </c>
-      <c r="BK5"/>
-      <c r="BL5"/>
       <c r="BM5"/>
-      <c r="BN5">
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5">
         <v>14168000000.0</v>
       </c>
-      <c r="BO5"/>
-      <c r="BP5"/>
       <c r="BQ5"/>
-      <c r="BR5">
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5">
         <v>7657000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>23696001430.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>23696001430.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>31567687450.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>27935000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>38869609590.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>38163380660.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>31222437600.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>29388000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>9893625760.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>6559753200.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>-2379328840.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>1391422880.0</v>
       </c>
-      <c r="CE5"/>
-      <c r="CF5">
+      <c r="CG5"/>
+      <c r="CH5">
         <v>2212666470.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>1731088920.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>-537768720.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>-2063525880.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>1663455360.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>1604651820.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-687629980.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>540445500.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>903874400.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>17495003750.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>822413110.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>-5458237400.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>19953831800.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>-1338899100.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>-1007023360.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>-2008791000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>1004816400.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>3396111250.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>6133967140.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>31631381320.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>34334036050.0</v>
       </c>
-      <c r="DA5"/>
-      <c r="DB5">
+      <c r="DC5"/>
+      <c r="DD5">
         <v>26562019120.0</v>
       </c>
-      <c r="DC5"/>
-      <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
+      <c r="DN5"/>
+      <c r="DO5"/>
     </row>
-    <row r="6" spans="1:117">
+    <row r="6" spans="1:119">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-      <c r="Z6">
-[...4 lines deleted...]
-      </c>
+      <c r="Z6"/>
+      <c r="AA6"/>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
-      <c r="AI6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
@@ -6843,112 +6877,116 @@
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
+      <c r="DN6"/>
+      <c r="DO6"/>
     </row>
-    <row r="7" spans="1:117">
+    <row r="7" spans="1:119">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
-      <c r="D7"/>
+      <c r="D7">
+        <v>1050000000.0</v>
+      </c>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7">
         <v>1116000000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>1162000000.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7">
         <v>1174000000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7"/>
       <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7">
         <v>1220000000.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7"/>
       <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7">
         <v>1339000000.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7">
         <v>1507000000.0</v>
       </c>
-      <c r="AA7">
-[...4 lines deleted...]
-      </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
-      <c r="AG7"/>
-      <c r="AH7"/>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
@@ -6988,94 +7026,100 @@
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
+      <c r="DN7"/>
+      <c r="DO7"/>
     </row>
-    <row r="8" spans="1:117">
+    <row r="8" spans="1:119">
       <c r="A8" t="s">
         <v>36</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>29000000.0</v>
+      </c>
       <c r="C8"/>
       <c r="D8">
-        <v>17148000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="E8"/>
       <c r="F8">
-        <v>31000000.0</v>
+        <v>17148000000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8">
-        <v>33000000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="I8"/>
       <c r="J8">
-        <v>35000000.0</v>
+        <v>33000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8">
-        <v>36000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8">
-        <v>37000000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="O8"/>
       <c r="P8">
-        <v>39000000.0</v>
+        <v>37000000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8">
         <v>39000000.0</v>
       </c>
       <c r="S8"/>
       <c r="T8">
         <v>39000000.0</v>
       </c>
       <c r="U8"/>
-      <c r="V8"/>
+      <c r="V8">
+        <v>39000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7127,122 +7171,126 @@
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
+      <c r="DN8"/>
+      <c r="DO8"/>
     </row>
-    <row r="9" spans="1:117">
+    <row r="9" spans="1:119">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>17117000000.0</v>
       </c>
       <c r="E9"/>
       <c r="F9">
         <v>17117000000.0</v>
       </c>
       <c r="G9"/>
-      <c r="H9"/>
+      <c r="H9">
+        <v>17117000000.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9"/>
       <c r="N9">
         <v>17117000000.0</v>
       </c>
       <c r="O9"/>
       <c r="P9">
-        <v>17116000000.0</v>
+        <v>17117000000.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9">
-        <v>17105000000.0</v>
+        <v>17116000000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9">
         <v>17105000000.0</v>
       </c>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>17105000000.0</v>
       </c>
-      <c r="V9">
-[...2 lines deleted...]
-      <c r="W9"/>
+      <c r="W9">
+        <v>17105000000.0</v>
+      </c>
       <c r="X9">
         <v>17089000000.0</v>
       </c>
       <c r="Y9"/>
       <c r="Z9">
+        <v>17089000000.0</v>
+      </c>
+      <c r="AA9"/>
+      <c r="AB9">
         <v>17078000000.0</v>
       </c>
-      <c r="AA9">
-[...2 lines deleted...]
-      <c r="AB9">
+      <c r="AC9">
+        <v>0.0</v>
+      </c>
+      <c r="AD9">
         <v>17077000000.0</v>
       </c>
-      <c r="AC9">
-[...2 lines deleted...]
-      <c r="AD9">
+      <c r="AE9">
+        <v>0.0</v>
+      </c>
+      <c r="AF9">
         <v>29514229639.09</v>
       </c>
-      <c r="AE9">
-[...6 lines deleted...]
-      <c r="AH9"/>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
@@ -7282,405 +7330,413 @@
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
+      <c r="DN9"/>
+      <c r="DO9"/>
     </row>
-    <row r="10" spans="1:117">
+    <row r="10" spans="1:119">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10">
+        <v>64954000000.0</v>
+      </c>
+      <c r="C10">
+        <v>68587000000.0</v>
+      </c>
+      <c r="D10">
         <v>52889000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>82871000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>75565000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>94098000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>69956000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>100118000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>97073000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>97073000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>89892000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>116725000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>113636000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>118002000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>87251000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>135089000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>126030000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>131374000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>108007000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>127781000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>121331000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>112703000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>112230000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>111081000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>118971000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>63819000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>55005000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>54936000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>52171000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>45631000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>49987000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>40290000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>38276000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>32879000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>24452000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>20667000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>17894000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>40466000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>19671000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>24331000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>55145000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>29972000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>20663000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>69701000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>61222000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>59512000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>12233000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>55148000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>15010000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>21253000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>13316000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>21783000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>18699000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>12816000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>56710000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>73155000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>63576000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>97028000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>76517000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>33726057000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>17559759000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>71736000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>13072000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>72450000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>13365000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>17957000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>15390000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>14316000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>20794000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>19696000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>22045000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>20723451000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>82996000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>67217551000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>12406000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>64884995000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>69387495000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>73004063000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>14326000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>64460644000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>71908418000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>67250690000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>13084000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>72504000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>68103710000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>72581534000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>66058506000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>64790370000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>81370760000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>72364359000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>72671214000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>7949696000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>8648514000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>9513109000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>57154376000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>8765585000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>10595472000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>9483582000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>9280125000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>5212977000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>5127623000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>6924642000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>44254853000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>6685193000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>6339803000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>8167418000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>4992801000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>5254403000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>7917482000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>4470988000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>2324692000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>1924658000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>2087348000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>1936222000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>2411452000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DM10">
         <v>2379250000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DN10">
         <v>1682743000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DO10">
         <v>1862416000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:117">
+    <row r="11" spans="1:119">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7756,1433 +7812,1455 @@
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
+      <c r="DN11"/>
+      <c r="DO11"/>
     </row>
-    <row r="12" spans="1:117">
+    <row r="12" spans="1:119">
       <c r="A12" t="s">
         <v>40</v>
       </c>
       <c r="B12">
+        <v>189094000000.0</v>
+      </c>
+      <c r="C12">
+        <v>189779000000.0</v>
+      </c>
+      <c r="D12">
         <v>106313000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>134751000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>123936000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>139996000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>114737000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>144538000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>110485000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>142084000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>157628000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>222873000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>213127000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>209179000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>118596000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>236880000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>216704000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>215990000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>137804000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>213635000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>204110000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>195931000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>164930000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>199738000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>210400000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>161972000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>111502000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>145712000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>135710000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>131538000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>82074000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>40290000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>130728000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>32879000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>59969000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>20667000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>226275000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>40466000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>56855000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>24331000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>290800000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>29972000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>61473000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>293515000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>287547000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>302972000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>244594000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>281189000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>15010000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>21253000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>13316000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>21783000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>18699000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>12816000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>366539000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>73155000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>187491000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>97028000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>408744000000.0</v>
       </c>
-      <c r="BG12"/>
-[...1 lines deleted...]
-      <c r="BI12">
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>71736000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>71928000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>72450000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>13365000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>280493000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>71190000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>14316000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>20794000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>19696000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>81953000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>20723451000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>82996000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>67217551000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>86942000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>64884995000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>69387495000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>73004063000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>93681000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>64460644000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>71908418000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>67250690000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>84515000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>72504000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>68103710000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>72581534000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>112361205000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>64790370000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>81370760000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>72364359000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>111514367000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>7949696000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>8648514000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>9513109000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>91761481000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>8765585000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>10595472000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>9483582000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>42009508000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>5212977000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>5127623000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>6924642000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>71290731000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>6685193000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>6339803000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>8167418000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DD12">
         <v>24851707000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DE12">
         <v>5254403000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DF12">
         <v>7917482000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DG12">
         <v>4470988000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DH12">
         <v>2324692000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DI12">
         <v>1924658000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DJ12">
         <v>2087348000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DK12">
         <v>1936222000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DL12">
         <v>2411452000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DM12">
         <v>2379250000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DN12">
         <v>1682743000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DO12">
         <v>1862416000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:117">
+    <row r="13" spans="1:119">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13">
+        <v>29000000.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13">
         <v>49698000000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>49447000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>51675000000.0</v>
       </c>
       <c r="F13">
         <v>31000000.0</v>
       </c>
       <c r="G13">
+        <v>51675000000.0</v>
+      </c>
+      <c r="H13">
+        <v>31000000.0</v>
+      </c>
+      <c r="I13">
         <v>51294000000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>33000000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>33000000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>35000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>51716000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>36000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>51679000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>37000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>51292000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>53475000000.0</v>
       </c>
       <c r="R13">
         <v>39000000.0</v>
       </c>
       <c r="S13">
-        <v>55439000000.0</v>
+        <v>53475000000.0</v>
       </c>
       <c r="T13">
         <v>39000000.0</v>
       </c>
       <c r="U13">
+        <v>55439000000.0</v>
+      </c>
+      <c r="V13">
+        <v>39000000.0</v>
+      </c>
+      <c r="W13">
         <v>55041000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>525000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>17128000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17127000000.0</v>
       </c>
       <c r="Z13">
         <v>39000000.0</v>
       </c>
       <c r="AA13">
-        <v>17116000000.0</v>
+        <v>17127000000.0</v>
       </c>
       <c r="AB13">
         <v>39000000.0</v>
       </c>
       <c r="AC13">
+        <v>17116000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>39000000.0</v>
+      </c>
+      <c r="AE13">
         <v>17115000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>17088000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>39000000.0</v>
       </c>
       <c r="AG13">
         <v>39000000.0</v>
       </c>
       <c r="AH13">
+        <v>39000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>39000000.0</v>
+      </c>
+      <c r="AJ13">
         <v>17045000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>17044000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17036000000.0</v>
       </c>
       <c r="AL13">
         <v>39000000.0</v>
       </c>
       <c r="AM13">
+        <v>17036000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>39000000.0</v>
+      </c>
+      <c r="AO13">
         <v>16987000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>931000000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>16982000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>928000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>928000000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>926000000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>16971000000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>1608000000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>925000000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>923000000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>47276000000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>921000000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>3171000000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>1177790000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>919000000.0</v>
       </c>
       <c r="BD13">
         <v>919000000.0</v>
       </c>
       <c r="BE13">
         <v>919000000.0</v>
       </c>
       <c r="BF13">
         <v>919000000.0</v>
       </c>
       <c r="BG13">
+        <v>919000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>919000000.0</v>
+      </c>
+      <c r="BI13">
         <v>1235963000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>1334664000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>1303418000.0</v>
       </c>
-      <c r="BJ13">
-[...2 lines deleted...]
-      <c r="BK13"/>
       <c r="BL13">
         <v>919000000.0</v>
       </c>
-      <c r="BM13">
-[...1 lines deleted...]
-      </c>
+      <c r="BM13"/>
       <c r="BN13">
         <v>919000000.0</v>
       </c>
       <c r="BO13">
+        <v>1243039000.0</v>
+      </c>
+      <c r="BP13">
+        <v>919000000.0</v>
+      </c>
+      <c r="BQ13">
         <v>724185000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>656420000.0</v>
       </c>
       <c r="BR13">
         <v>495000000.0</v>
       </c>
       <c r="BS13">
+        <v>656420000.0</v>
+      </c>
+      <c r="BT13">
+        <v>495000000.0</v>
+      </c>
+      <c r="BU13">
         <v>702642000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>785825000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>534000000.0</v>
       </c>
       <c r="BW13"/>
       <c r="BX13">
+        <v>534000000.0</v>
+      </c>
+      <c r="BY13"/>
+      <c r="BZ13">
         <v>12476256000.0</v>
       </c>
-      <c r="BY13">
+      <c r="CA13">
         <v>8882412960.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>530000000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CC13">
         <v>11258444000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CD13">
         <v>8880162200.0</v>
       </c>
-      <c r="CC13"/>
-      <c r="CD13">
+      <c r="CE13"/>
+      <c r="CF13">
         <v>530000000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CG13">
         <v>35363000000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CH13">
         <v>640168000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CI13">
         <v>-39405000000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CJ13">
         <v>-39405000000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CK13">
         <v>657018000.0</v>
       </c>
-      <c r="CJ13"/>
-[...1 lines deleted...]
-      <c r="CL13">
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13">
         <v>-32227000000.0</v>
       </c>
-      <c r="CM13"/>
-      <c r="CN13"/>
       <c r="CO13"/>
-      <c r="CP13">
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13">
         <v>-29614000000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CS13">
         <v>1456205080.0</v>
       </c>
-      <c r="CR13"/>
-[...1 lines deleted...]
-      <c r="CT13">
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13">
         <v>426358000.0</v>
       </c>
-      <c r="CU13"/>
-      <c r="CV13"/>
       <c r="CW13"/>
-      <c r="CX13">
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13">
         <v>444052000.0</v>
       </c>
-      <c r="CY13"/>
-      <c r="CZ13"/>
       <c r="DA13"/>
-      <c r="DB13">
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13">
         <v>539627970.0</v>
       </c>
-      <c r="DC13"/>
-      <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
+      <c r="DN13"/>
+      <c r="DO13"/>
     </row>
-    <row r="14" spans="1:117">
+    <row r="14" spans="1:119">
       <c r="A14" t="s">
         <v>42</v>
       </c>
       <c r="B14">
+        <v>2890200000.0</v>
+      </c>
+      <c r="C14">
+        <v>2890200000.0</v>
+      </c>
+      <c r="D14">
         <v>2916000000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2960300000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>3095745000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>3095745000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>3130000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>3200600000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>3275400000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>3275400000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>3343623000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>3557900000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3607000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>3618500000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>3619144872.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>3725600000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>3763503745.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>3763654264.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>3775764304.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>3903365304.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>3903409333.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>3903400000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>3900668635.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3940000000.0</v>
       </c>
       <c r="Y14">
         <v>3899200000.0</v>
       </c>
       <c r="Z14">
+        <v>3940000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>3899200000.0</v>
+      </c>
+      <c r="AB14">
         <v>3826086957.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>3840000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>3840000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>3858620690.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>3857575758.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>3880000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>3880000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>3828125000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>3903846154.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>3884500000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>3900000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>3878600000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>3877600000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>3877100000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>3875800000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>3869400000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>3900000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>3873700000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>3869800000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>3863700000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>3854562387.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>3862100000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>3857700000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>3844200000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>3850000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>4266666667.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>3891304348.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>3794000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>3804000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>3806250000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>3806250000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>3785000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>3785000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>3760000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>3767500000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>3732432432.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>3782300000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>3781000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>3785900000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>3727272727.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>3785000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>2026300000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>2636500000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>2026000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>2033333333.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>2030000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2081081081.0</v>
       </c>
       <c r="BV14">
         <v>2244000000.0</v>
       </c>
       <c r="BW14">
+        <v>2081081081.0</v>
+      </c>
+      <c r="BX14">
+        <v>2244000000.0</v>
+      </c>
+      <c r="BY14">
         <v>2163367072.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2151974132.0</v>
       </c>
       <c r="BZ14">
         <v>2274000000.0</v>
       </c>
       <c r="CA14">
+        <v>2151974132.0</v>
+      </c>
+      <c r="CB14">
+        <v>2274000000.0</v>
+      </c>
+      <c r="CC14">
         <v>2152350081.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>2188881333.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>2156740925.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>2157600000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>2183720930.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>2172900000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>2174300000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>2174300000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>2390769231.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>2158600000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>2087700000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>2087700000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>1993800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1992677000.0</v>
       </c>
       <c r="CP14">
         <v>1992677000.0</v>
       </c>
       <c r="CQ14">
+        <v>1992677000.0</v>
+      </c>
+      <c r="CR14">
+        <v>1992677000.0</v>
+      </c>
+      <c r="CS14">
         <v>1925800000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>2030657000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>1923800000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>1923800000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>1923000000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>1923300000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>1921800000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>1921800000.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>1905600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1933950000.0</v>
       </c>
       <c r="DB14">
         <v>1933950000.0</v>
       </c>
       <c r="DC14">
-        <v>1908600000.0</v>
+        <v>1933950000.0</v>
       </c>
       <c r="DD14">
-        <v>1908600000.0</v>
+        <v>1933950000.0</v>
       </c>
       <c r="DE14">
         <v>1908600000.0</v>
       </c>
       <c r="DF14">
         <v>1908600000.0</v>
       </c>
       <c r="DG14">
+        <v>1908600000.0</v>
+      </c>
+      <c r="DH14">
+        <v>1908600000.0</v>
+      </c>
+      <c r="DI14">
         <v>1933571429.0</v>
       </c>
-      <c r="DH14">
+      <c r="DJ14">
         <v>1869897287.0</v>
       </c>
-      <c r="DI14">
+      <c r="DK14">
         <v>1839417476.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DL14">
         <v>1846336634.0</v>
       </c>
-      <c r="DK14">
+      <c r="DM14">
         <v>1881230769.0</v>
       </c>
-      <c r="DL14">
+      <c r="DN14">
         <v>1725507246.0</v>
       </c>
-      <c r="DM14">
+      <c r="DO14">
         <v>1761587302.0</v>
       </c>
     </row>
-    <row r="15" spans="1:117">
+    <row r="15" spans="1:119">
       <c r="A15" t="s">
         <v>43</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
+      <c r="T15"/>
       <c r="U15"/>
       <c r="V15">
+        <v>39000000.0</v>
+      </c>
+      <c r="W15"/>
+      <c r="X15">
         <v>525000000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>17128000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17127000000.0</v>
       </c>
       <c r="Z15">
         <v>39000000.0</v>
       </c>
       <c r="AA15">
-        <v>17116000000.0</v>
+        <v>17127000000.0</v>
       </c>
       <c r="AB15">
         <v>39000000.0</v>
       </c>
       <c r="AC15">
-        <v>17115000000.0</v>
+        <v>17116000000.0</v>
       </c>
       <c r="AD15">
         <v>39000000.0</v>
       </c>
       <c r="AE15">
-        <v>0.0</v>
+        <v>17115000000.0</v>
       </c>
       <c r="AF15">
         <v>39000000.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>39000000.0</v>
       </c>
-      <c r="AI15"/>
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
       <c r="AJ15">
         <v>39000000.0</v>
       </c>
       <c r="AK15"/>
       <c r="AL15">
         <v>39000000.0</v>
       </c>
       <c r="AM15"/>
       <c r="AN15">
-        <v>931000000.0</v>
+        <v>39000000.0</v>
       </c>
       <c r="AO15"/>
       <c r="AP15">
-        <v>928000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>931000000.0</v>
+      </c>
+      <c r="AQ15"/>
       <c r="AR15">
         <v>928000000.0</v>
       </c>
       <c r="AS15">
+        <v>928000000.0</v>
+      </c>
+      <c r="AT15">
+        <v>928000000.0</v>
+      </c>
+      <c r="AU15">
         <v>926000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>925000000.0</v>
       </c>
-      <c r="AU15"/>
-      <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
-      <c r="BB15">
-[...1 lines deleted...]
-      </c>
+      <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15">
         <v>919000000.0</v>
       </c>
       <c r="BE15"/>
       <c r="BF15">
         <v>919000000.0</v>
       </c>
       <c r="BG15"/>
-      <c r="BH15"/>
+      <c r="BH15">
+        <v>919000000.0</v>
+      </c>
       <c r="BI15"/>
-      <c r="BJ15">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15">
         <v>919000000.0</v>
       </c>
       <c r="BM15"/>
       <c r="BN15">
         <v>919000000.0</v>
       </c>
       <c r="BO15"/>
       <c r="BP15">
-        <v>495000000.0</v>
+        <v>919000000.0</v>
       </c>
       <c r="BQ15"/>
       <c r="BR15">
         <v>495000000.0</v>
       </c>
       <c r="BS15"/>
-      <c r="BT15"/>
+      <c r="BT15">
+        <v>495000000.0</v>
+      </c>
       <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15">
         <v>534000000.0</v>
       </c>
-      <c r="BW15"/>
-[...1 lines deleted...]
-      <c r="BY15">
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>8882412960.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>530000000.0</v>
       </c>
-      <c r="CA15"/>
-      <c r="CB15">
+      <c r="CC15"/>
+      <c r="CD15">
         <v>8880162200.0</v>
       </c>
-      <c r="CC15"/>
-[...1 lines deleted...]
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15">
         <v>35363000000.0</v>
       </c>
-      <c r="CF15"/>
-      <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
+      <c r="DN15"/>
+      <c r="DO15"/>
     </row>
-    <row r="16" spans="1:117">
+    <row r="16" spans="1:119">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>14000000.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16">
         <v>640799000000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
         <v>19000000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16">
         <v>483871000000.0</v>
       </c>
-      <c r="AU16"/>
-      <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>474320000000.0</v>
       </c>
-      <c r="AY16"/>
-      <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16">
         <v>21000000.0</v>
       </c>
-      <c r="BC16"/>
-      <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16">
         <v>83000000.0</v>
       </c>
-      <c r="BG16"/>
-      <c r="BH16"/>
       <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16">
         <v>173000000.0</v>
       </c>
-      <c r="BK16"/>
-      <c r="BL16"/>
       <c r="BM16"/>
-      <c r="BN16">
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16">
         <v>120000000.0</v>
       </c>
-      <c r="BO16"/>
-      <c r="BP16"/>
       <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16">
         <v>175000000.0</v>
       </c>
-      <c r="BS16"/>
-      <c r="BT16"/>
       <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16">
         <v>284000000.0</v>
       </c>
-      <c r="BW16"/>
-      <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
+      <c r="DN16"/>
+      <c r="DO16"/>
     </row>
-    <row r="17" spans="1:117">
+    <row r="17" spans="1:119">
       <c r="A17" t="s">
         <v>45</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...4 lines deleted...]
-      </c>
+      <c r="Z17"/>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
-      <c r="AH17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -9222,132 +9300,134 @@
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
+      <c r="DN17"/>
+      <c r="DO17"/>
     </row>
-    <row r="18" spans="1:117">
+    <row r="18" spans="1:119">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
-[...4 lines deleted...]
-      </c>
+      <c r="Z18"/>
+      <c r="AA18"/>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
         <v>435000000.0</v>
       </c>
-      <c r="AI18"/>
-      <c r="AJ18"/>
       <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18">
         <v>658000000.0</v>
       </c>
-      <c r="AM18"/>
-      <c r="AN18"/>
       <c r="AO18"/>
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>640000000.0</v>
       </c>
-      <c r="AQ18"/>
-      <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18">
         <v>962000000.0</v>
       </c>
-      <c r="AU18"/>
-      <c r="AV18"/>
       <c r="AW18"/>
-      <c r="AX18">
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18">
         <v>1353000000.0</v>
       </c>
-      <c r="AY18"/>
-      <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
@@ -9369,109 +9449,111 @@
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
+      <c r="DN18"/>
+      <c r="DO18"/>
     </row>
-    <row r="19" spans="1:117">
+    <row r="19" spans="1:119">
       <c r="A19" t="s">
         <v>47</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19">
         <v>180910000000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>205302000000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>203885000000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>204233000000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>189852000000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>200143000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>201188000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>204684000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>176763000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>202332000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>196192000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>201448000000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -9514,1489 +9596,1517 @@
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
+      <c r="DN19"/>
+      <c r="DO19"/>
     </row>
-    <row r="20" spans="1:117">
+    <row r="20" spans="1:119">
       <c r="A20" t="s">
         <v>48</v>
       </c>
-      <c r="B20"/>
-[...1 lines deleted...]
-      <c r="D20"/>
+      <c r="B20">
+        <v>588000000.0</v>
+      </c>
+      <c r="C20">
+        <v>1552000000.0</v>
+      </c>
+      <c r="D20">
+        <v>477000000.0</v>
+      </c>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
         <v>475991598.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20">
         <v>470779328.0</v>
       </c>
-      <c r="K20"/>
-      <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20"/>
       <c r="P20">
-        <v>462617000.0</v>
+        <v>464000000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20">
+        <v>462617000.0</v>
+      </c>
+      <c r="S20"/>
+      <c r="T20">
         <v>472000000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
-[...1 lines deleted...]
-      </c>
+      <c r="V20"/>
       <c r="W20"/>
       <c r="X20">
-        <v>560815000.0</v>
+        <v>532335496.0</v>
       </c>
       <c r="Y20"/>
       <c r="Z20">
+        <v>560815000.0</v>
+      </c>
+      <c r="AA20"/>
+      <c r="AB20">
         <v>907000000.0</v>
       </c>
-      <c r="AA20">
-[...4 lines deleted...]
-      </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
+        <v>0.0</v>
+      </c>
+      <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
         <v>918000000.0</v>
       </c>
-      <c r="AE20">
-[...2 lines deleted...]
-      <c r="AF20">
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
         <v>963268902.0</v>
       </c>
-      <c r="AG20">
-[...2 lines deleted...]
-      <c r="AH20">
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>837158000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>868260718.0</v>
       </c>
       <c r="AK20"/>
       <c r="AL20">
+        <v>868260718.0</v>
+      </c>
+      <c r="AM20"/>
+      <c r="AN20">
         <v>907579000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>903000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>980000000.0</v>
       </c>
-      <c r="AO20"/>
-      <c r="AP20">
+      <c r="AQ20"/>
+      <c r="AR20">
         <v>985000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>955000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>1024000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>1064000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>1061000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>1051000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>1165000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>1152000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>1566672000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>1204000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>1984000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>1684022000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>1966000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>1886000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>1391000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BG20">
         <v>1391000000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BH20">
         <v>2436000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BI20">
         <v>2397957000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BJ20">
         <v>2739038000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BK20">
         <v>3825156000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BL20">
         <v>2765000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>4185086000.0</v>
       </c>
       <c r="BM20"/>
       <c r="BN20">
+        <v>4185086000.0</v>
+      </c>
+      <c r="BO20"/>
+      <c r="BP20">
         <v>3071000000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BQ20">
         <v>4367055000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BR20">
         <v>4249462000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BS20">
         <v>4019409000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BT20">
         <v>3070000000.0</v>
       </c>
-      <c r="BS20"/>
-      <c r="BT20"/>
       <c r="BU20"/>
-      <c r="BV20">
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20">
         <v>2245000000.0</v>
       </c>
-      <c r="BW20"/>
-[...1 lines deleted...]
-      <c r="BY20">
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20">
         <v>305000000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CB20">
         <v>305000000.0</v>
       </c>
-      <c r="CA20"/>
-      <c r="CB20"/>
       <c r="CC20"/>
-      <c r="CD20">
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20">
         <v>173000000.0</v>
       </c>
-      <c r="CE20"/>
-      <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
+      <c r="DN20"/>
+      <c r="DO20"/>
     </row>
-    <row r="21" spans="1:117">
+    <row r="21" spans="1:119">
       <c r="A21" t="s">
         <v>49</v>
       </c>
       <c r="B21">
+        <v>1152000000.0</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21">
         <v>1509357000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>1463674000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1411816000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1371218000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>857984856.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1294919000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1245000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1243328000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>731765736.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1156673000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1120364000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>1106950000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>637000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1109378000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>655458000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>1141713000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>684000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1243706000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>1314273000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>1360458000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>859926570.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>1415676000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1021840000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1933114000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1894278000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1932039000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>1921212000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>1859000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>921000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>1743633000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>831548415.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>1742000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>669932000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>1495000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>623187129.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>1477000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>583946000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>1623000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>620000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>1531000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>582000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>591000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>589000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>587000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>594000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>604000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>670000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>664000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>1841000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>675000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>764000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>2691000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>673000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>2707000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>1538000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>3550000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>1122000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>5013788000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>5772893000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>5104000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>2607000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>5203000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>62503000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>67561000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>2950000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>56749000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>51355000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>62740000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>3845000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>10629747000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>6086000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>9226959000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>3495000000.0</v>
       </c>
-      <c r="BW21"/>
-      <c r="BX21">
+      <c r="BY21"/>
+      <c r="BZ21">
         <v>4738760000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>3217000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>3217000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>4583813000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>4687337000.0</v>
       </c>
-      <c r="CC21"/>
-      <c r="CD21">
+      <c r="CE21"/>
+      <c r="CF21">
         <v>3488000000.0</v>
       </c>
-      <c r="CE21"/>
-      <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
+      <c r="DN21"/>
+      <c r="DO21"/>
     </row>
-    <row r="22" spans="1:117">
+    <row r="22" spans="1:119">
       <c r="A22" t="s">
         <v>50</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
         <v>-110887000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-110887000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>89380000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-176746000000.0</v>
       </c>
       <c r="M22"/>
       <c r="N22">
-        <v>-145784000000.0</v>
+        <v>-176746000000.0</v>
       </c>
       <c r="O22"/>
       <c r="P22">
-        <v>-187605000000.0</v>
+        <v>-145784000000.0</v>
       </c>
       <c r="Q22"/>
       <c r="R22">
-        <v>-159300000000.0</v>
+        <v>-187605000000.0</v>
       </c>
       <c r="S22"/>
       <c r="T22">
+        <v>-159300000000.0</v>
+      </c>
+      <c r="U22"/>
+      <c r="V22">
         <v>-173940000000.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
-[...4 lines deleted...]
-      </c>
+      <c r="Z22"/>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
         <v>75739000.0</v>
       </c>
-      <c r="AI22"/>
-      <c r="AJ22"/>
       <c r="AK22"/>
-      <c r="AL22">
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22">
         <v>115017000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>75000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>75000000.0</v>
       </c>
-      <c r="AO22"/>
-      <c r="AP22">
+      <c r="AQ22"/>
+      <c r="AR22">
         <v>153112000.0</v>
       </c>
-      <c r="AQ22"/>
-      <c r="AR22"/>
       <c r="AS22"/>
-      <c r="AT22">
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22">
         <v>387232000.0</v>
       </c>
-      <c r="AU22"/>
-      <c r="AV22"/>
       <c r="AW22"/>
-      <c r="AX22">
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22">
         <v>1200151000.0</v>
       </c>
-      <c r="AY22"/>
-      <c r="AZ22"/>
       <c r="BA22"/>
-      <c r="BB22">
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22">
         <v>1437274000.0</v>
       </c>
-      <c r="BC22"/>
-      <c r="BD22"/>
       <c r="BE22"/>
-      <c r="BF22">
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22">
         <v>1887572000.0</v>
       </c>
-      <c r="BG22"/>
-      <c r="BH22"/>
       <c r="BI22"/>
-      <c r="BJ22">
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22">
         <v>2448131000.0</v>
       </c>
-      <c r="BK22"/>
-      <c r="BL22"/>
       <c r="BM22"/>
-      <c r="BN22">
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22">
         <v>3375186000.0</v>
       </c>
-      <c r="BO22"/>
-      <c r="BP22"/>
       <c r="BQ22"/>
-      <c r="BR22">
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22">
         <v>4248079000.0</v>
       </c>
-      <c r="BS22"/>
-      <c r="BT22"/>
       <c r="BU22"/>
-      <c r="BV22">
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22">
         <v>4300584000.0</v>
       </c>
-      <c r="BW22"/>
-      <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
+      <c r="DN22"/>
+      <c r="DO22"/>
     </row>
-    <row r="23" spans="1:117">
+    <row r="23" spans="1:119">
       <c r="A23" t="s">
         <v>51</v>
       </c>
       <c r="B23">
+        <v>1160759000000.0</v>
+      </c>
+      <c r="C23">
+        <v>1137511000000.0</v>
+      </c>
+      <c r="D23">
         <v>1054405000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1092359000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1086760000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1078904000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1020545000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1049470000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1041371000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1041371000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>975583000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1021627000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1029181000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1022188000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>967817000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1058830000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1020064000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1007922000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>951290000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>988751000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>978246000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>980870000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>937379000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>956481000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>984842000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>944685000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>891744000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>922391000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>913390000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>904935000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>887030000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>245046000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>905984000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>239557000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>846216000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>169640000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>862051000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>192912000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>845081000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>212606000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>885659000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>221653000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>841769000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>862039000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>864920000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1053383000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>992856000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>990987000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>970517000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>948448000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>228711000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1131175000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1143598000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>264479000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1162128000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1248096000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1231121000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1241729000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1273580000000.0</v>
       </c>
-      <c r="BG23"/>
-[...1 lines deleted...]
-      <c r="BI23">
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23">
         <v>1229235000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>1242844000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>1260698000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>1267385000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>1236218000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>1159972000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>1187915000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>1184337000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>1271836000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>1331663000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>1374252471930.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>1369946000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>1302538948140.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>1312510000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>1306377536310.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>1319333143270.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>1281822915600.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>1226307000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>1219484718080.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>1221770859400.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>1200075221190.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>1157759243190.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>1134482000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>1104839127630.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>1036140033060.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>865561254080.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>865288834020.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>870746325120.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>828925631520.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>777411746130.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>784170979200.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>727217363180.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>730870141750.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>717017486910.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>720688856140.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>716270388400.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>748014359400.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>706347089430.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>742429395000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>706070600400.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>715126280600.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>651974373680.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>612837323780.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>557327332040.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>552891077500.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>494260462710.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>449825721840.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>444759279900.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>423968216000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>392703477048.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>399865904746.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>407654159025.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>409111905312.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>278392357971.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>266576337580.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>256575709010.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>242598998015.0</v>
       </c>
     </row>
-    <row r="24" spans="1:117">
+    <row r="24" spans="1:119">
       <c r="A24" t="s">
         <v>52</v>
       </c>
       <c r="B24">
+        <v>185079000000.0</v>
+      </c>
+      <c r="C24">
+        <v>182898000000.0</v>
+      </c>
+      <c r="D24">
         <v>169331000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>170476000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>167582000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>168320000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>160245000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>168430000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>157108000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>161270000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>148838000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>141980000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>135890000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>124948000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>111704000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>106382000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>108596000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>115499000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>108499000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>108228000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>106631000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>104527000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>97870000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>112365000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>79170000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>141452000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>83307000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>135928000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>84950000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>135695000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>172149084740.14</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>226104422319.98</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>229802141527.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>232080206667.49</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>81349267000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>108104000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>131577959000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>141516000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>82494483000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>162517000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>188512610000.0</v>
       </c>
-      <c r="AO24"/>
-      <c r="AP24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>110392594000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>205619666000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>208629993000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>202384070000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>122402825000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>231332332000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>261741848000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>252488323000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>141812090000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>258606478000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>254907532000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>264852893000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>147183451000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>306391906000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>310934793000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>346282647000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>129659946000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>348389621000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>382227932000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>353905562000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>114096150000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>335929740000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>304747970000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>354245940000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>122985758000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>364957054000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>369603652000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>368414450000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>107141501000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>192321115000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>204344473000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>179630148000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>88955634000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>149305188000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>161445024000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>157002735000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>67254551000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>140335982000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>156289725000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>144344849000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>128331754000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>142331426000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>135725042000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>145625010000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>132626371000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>5331860000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>5268635000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>4071110000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>126471361000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>3469370000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>3466703000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>2554960000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>110340994000.0</v>
       </c>
-      <c r="CQ24"/>
-      <c r="CR24"/>
       <c r="CS24"/>
-      <c r="CT24">
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24">
         <v>90384314000.0</v>
       </c>
-      <c r="CU24"/>
-      <c r="CV24"/>
       <c r="CW24"/>
-      <c r="CX24">
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24">
         <v>83424584000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>327262388000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>332731064000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>336101014000.0</v>
       </c>
-      <c r="DB24"/>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24"/>
     </row>
-    <row r="25" spans="1:117">
+    <row r="25" spans="1:119">
       <c r="A25" t="s">
         <v>53</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
         <v>169331000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>170476000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>167582000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>168320000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>104518000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>168430000000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>141980000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>135890000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>124948000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>111704000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>106382000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>108596000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>115499000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>108499000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>108228000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>106631000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>104527000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>97870000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>112365000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>79170000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>141452000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>84814000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>135928000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>86229000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>135695000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>231064097664.25</v>
       </c>
-      <c r="AE25">
-[...6 lines deleted...]
-      <c r="AH25"/>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
@@ -11036,190 +11146,196 @@
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
+      <c r="DN25"/>
+      <c r="DO25"/>
     </row>
-    <row r="26" spans="1:117">
+    <row r="26" spans="1:119">
       <c r="A26" t="s">
         <v>54</v>
       </c>
       <c r="B26">
+        <v>287137000000.0</v>
+      </c>
+      <c r="C26">
+        <v>279656000000.0</v>
+      </c>
+      <c r="D26">
         <v>240398000000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>253035000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>254122000000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>249714000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>231851000000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>242619000000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>243622000000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>244922000000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>210975000000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>231429000000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>225409000000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>220121000000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>190515000000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>233163000000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>215723000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>205241000000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>180123000000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>204076000000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>202345000000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>202330000000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>142816000000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>197677000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>202963000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>202437000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>176296000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>199397000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>195113000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>200171000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>160348014186.12</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>174293818013.43</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>190439944134.08</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>206089309878.21</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>81904000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>85326000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>89681000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>93338000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>94476000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>98774000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>103200000000.0</v>
       </c>
-      <c r="AO26"/>
-      <c r="AP26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>96875000000.0</v>
       </c>
-      <c r="AQ26"/>
-      <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26">
         <v>101350000000.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>185396000000.0</v>
       </c>
-      <c r="AY26"/>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
@@ -11241,102 +11357,104 @@
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
+      <c r="DN26"/>
+      <c r="DO26"/>
     </row>
-    <row r="27" spans="1:117">
+    <row r="27" spans="1:119">
       <c r="A27" t="s">
         <v>55</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
-[...4 lines deleted...]
-      </c>
+      <c r="Z27"/>
+      <c r="AA27"/>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27"/>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
@@ -11376,478 +11494,490 @@
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
+      <c r="DN27"/>
+      <c r="DO27"/>
     </row>
-    <row r="28" spans="1:117">
+    <row r="28" spans="1:119">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28">
+        <v>120125000000.0</v>
+      </c>
+      <c r="C28">
+        <v>114311000000.0</v>
+      </c>
+      <c r="D28">
         <v>116442000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>87605000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>92017000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>74222000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>101371000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>68312000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>80531000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>60035000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>60108000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>25255000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>22254000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>6946000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>32246000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-28707000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-17434000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-15875000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>8007000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-19553000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>50800000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-8176000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-33276000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1284000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>18864000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>77633000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>81914000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>80992000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>80963000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>90064000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>83488000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>155019000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>94048000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>155779000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>90065000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>98521000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>97414000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>101050000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>112083000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>138186000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>81051000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>142201000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>86254000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>72466000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>86398000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>92077000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>95158000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>97630000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>176182000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>176208000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>162206000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>169282000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>177233000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>193842000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>163778000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-46157000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-34927000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-70614000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>149194000000.0</v>
       </c>
-      <c r="BG28"/>
-[...1 lines deleted...]
-      <c r="BI28">
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>-41694000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>166120000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>95670000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>301956000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>147379000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>147715000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>284929000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>261639000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>298937000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>126547000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>115703924370.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>46761000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>46357739470.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>98860000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>40029383940.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>49800485700.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>44140337520.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>98328000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>45825389720.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>50265615400.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>170663218620.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>138672851640.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>45239000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>172568162340.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>150502907280.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>60776717520.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>58248365760.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-77049383040.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-69056844460.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>66096645260.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-4973814300.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>98413670850.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-7175560000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>41613340990.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>94429532340.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-5688296600.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>104203522500.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>135143434040.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>124232197500.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>108457811400.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>121124162750.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>145444548740.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>363857246280.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>343476835800.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>342944704700.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>154112978040.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>266382708480.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>262645596200.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>254636388100.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>195292223208.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>254929587528.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>257326583700.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>259624952246.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>129535325010.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>150999874452.0</v>
       </c>
-      <c r="DL28">
+      <c r="DN28">
         <v>145761449374.0</v>
       </c>
-      <c r="DM28">
+      <c r="DO28">
         <v>137406716612.0</v>
       </c>
     </row>
-    <row r="29" spans="1:117">
+    <row r="29" spans="1:119">
       <c r="A29" t="s">
         <v>57</v>
       </c>
       <c r="B29">
+        <v>235324000000.0</v>
+      </c>
+      <c r="C29">
+        <v>233770000000.0</v>
+      </c>
+      <c r="D29">
         <v>219029000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>219923000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>216697000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>219995000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>210559000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>219724000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>207255000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>214392000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>200078000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>193696000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>186632000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>176627000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>161613000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>157674000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>160224000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>168974000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>162418000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>163667000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>160526000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>159568000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>149489000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>166571000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>188985000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>195787000000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -11894,403 +12024,407 @@
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
+      <c r="DN29"/>
+      <c r="DO29"/>
     </row>
-    <row r="30" spans="1:117">
+    <row r="30" spans="1:119">
       <c r="A30" t="s">
         <v>58</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
+      <c r="D30"/>
       <c r="E30"/>
       <c r="F30">
+        <v>489000000.0</v>
+      </c>
+      <c r="G30"/>
+      <c r="H30">
         <v>984000000.0</v>
       </c>
-      <c r="G30"/>
-[...1 lines deleted...]
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30">
         <v>402000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>834000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>283000000.0</v>
       </c>
       <c r="M30"/>
       <c r="N30">
-        <v>1266000000.0</v>
+        <v>283000000.0</v>
       </c>
       <c r="O30"/>
       <c r="P30">
-        <v>842000000.0</v>
+        <v>1266000000.0</v>
       </c>
       <c r="Q30"/>
       <c r="R30">
-        <v>1352000000.0</v>
+        <v>842000000.0</v>
       </c>
       <c r="S30"/>
       <c r="T30">
-        <v>679000000.0</v>
+        <v>1352000000.0</v>
       </c>
       <c r="U30"/>
       <c r="V30">
-        <v>1182000000.0</v>
+        <v>679000000.0</v>
       </c>
       <c r="W30"/>
       <c r="X30">
-        <v>515000000.0</v>
+        <v>1182000000.0</v>
       </c>
       <c r="Y30"/>
       <c r="Z30">
+        <v>515000000.0</v>
+      </c>
+      <c r="AA30"/>
+      <c r="AB30">
         <v>1058000000.0</v>
       </c>
-      <c r="AA30">
-[...2 lines deleted...]
-      <c r="AB30">
+      <c r="AC30">
+        <v>0.0</v>
+      </c>
+      <c r="AD30">
         <v>392000000.0</v>
       </c>
-      <c r="AC30">
-[...2 lines deleted...]
-      <c r="AD30">
+      <c r="AE30">
+        <v>0.0</v>
+      </c>
+      <c r="AF30">
         <v>1036000000.0</v>
       </c>
-      <c r="AE30">
-[...2 lines deleted...]
-      <c r="AF30">
+      <c r="AG30">
+        <v>0.0</v>
+      </c>
+      <c r="AH30">
         <v>401000000.0</v>
       </c>
-      <c r="AG30">
-[...2 lines deleted...]
-      <c r="AH30">
+      <c r="AI30">
+        <v>0.0</v>
+      </c>
+      <c r="AJ30">
         <v>5670000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>6090000000.0</v>
       </c>
       <c r="AK30"/>
       <c r="AL30">
+        <v>6090000000.0</v>
+      </c>
+      <c r="AM30"/>
+      <c r="AN30">
         <v>6874000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>27192000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>7080000000.0</v>
       </c>
-      <c r="AO30"/>
-      <c r="AP30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>7267000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>6962000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>7225000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>7418000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>7692000000.0</v>
       </c>
-      <c r="AU30"/>
-      <c r="AV30"/>
       <c r="AW30"/>
-      <c r="AX30">
+      <c r="AX30"/>
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>42996000000.0</v>
       </c>
-      <c r="AY30"/>
-      <c r="AZ30"/>
       <c r="BA30"/>
-      <c r="BB30">
+      <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30">
         <v>16219000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>5461000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>5679000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>5632000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>19100000000.0</v>
       </c>
-      <c r="BG30"/>
-[...1 lines deleted...]
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30">
         <v>5544000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>21810000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>5759000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>62503000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>67561000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>23764000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>56749000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>51355000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>62740000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>26373000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>5684000000.0</v>
       </c>
       <c r="BU30"/>
       <c r="BV30">
+        <v>5684000000.0</v>
+      </c>
+      <c r="BW30"/>
+      <c r="BX30">
         <v>23555000000.0</v>
       </c>
-      <c r="BW30"/>
-[...1 lines deleted...]
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30">
         <v>21029000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>21029000000.0</v>
       </c>
-      <c r="CA30"/>
-      <c r="CB30"/>
       <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30">
         <v>21226797710.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>7339000000.0</v>
       </c>
-      <c r="CF30"/>
-      <c r="CG30">
+      <c r="CH30"/>
+      <c r="CI30">
         <v>16883282160.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>16883282160.0</v>
       </c>
-      <c r="CI30"/>
-      <c r="CJ30"/>
       <c r="CK30"/>
-      <c r="CL30">
+      <c r="CL30"/>
+      <c r="CM30"/>
+      <c r="CN30">
         <v>18279364630.0</v>
       </c>
-      <c r="CM30"/>
-      <c r="CN30"/>
       <c r="CO30"/>
-      <c r="CP30">
-[...1 lines deleted...]
-      </c>
+      <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30">
-        <v>21949919600.0</v>
+        <v>20275389720.0</v>
       </c>
       <c r="CS30"/>
       <c r="CT30">
+        <v>21949919600.0</v>
+      </c>
+      <c r="CU30"/>
+      <c r="CV30">
         <v>21041843020.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30"/>
       <c r="CW30"/>
-      <c r="CX30">
+      <c r="CX30"/>
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>23639357480.0</v>
       </c>
-      <c r="CY30"/>
-      <c r="CZ30"/>
       <c r="DA30"/>
-      <c r="DB30">
+      <c r="DB30"/>
+      <c r="DC30"/>
+      <c r="DD30">
         <v>11264609650.0</v>
       </c>
-      <c r="DC30"/>
-      <c r="DD30"/>
       <c r="DE30"/>
-      <c r="DF30">
+      <c r="DF30"/>
+      <c r="DG30"/>
+      <c r="DH30">
         <v>9096773742.0</v>
       </c>
-      <c r="DG30"/>
-      <c r="DH30"/>
       <c r="DI30"/>
-      <c r="DJ30">
+      <c r="DJ30"/>
+      <c r="DK30"/>
+      <c r="DL30">
         <v>8887536567.0</v>
       </c>
-      <c r="DK30"/>
-      <c r="DL30"/>
       <c r="DM30"/>
+      <c r="DN30"/>
+      <c r="DO30"/>
     </row>
-    <row r="31" spans="1:117">
+    <row r="31" spans="1:119">
       <c r="A31" t="s">
         <v>59</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>50564000000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>55673000000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="O31"/>
+      <c r="P31">
         <v>55398000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>50186000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>50509000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>52339000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>52763000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>54193000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>54907000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>53679000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>53243000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>52786000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>49563000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>52417000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>49080000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>51573000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>50681000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>50929000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>93745337515.67</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>54695531373.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>56097532588.45</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>59566982408.66</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>48937000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>48275000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>48194000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>49264000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>48309000000.0</v>
       </c>
-      <c r="AM31"/>
-      <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>43405000000.0</v>
       </c>
-      <c r="AQ31"/>
-      <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31">
         <v>45899000000.0</v>
       </c>
-      <c r="AU31"/>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
@@ -12316,52 +12450,54 @@
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
+      <c r="DN31"/>
+      <c r="DO31"/>
     </row>
-    <row r="32" spans="1:117">
+    <row r="32" spans="1:119">
       <c r="A32" t="s">
         <v>60</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -12437,451 +12573,459 @@
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
+      <c r="DN32"/>
+      <c r="DO32"/>
     </row>
-    <row r="33" spans="1:117">
+    <row r="33" spans="1:119">
       <c r="A33" t="s">
         <v>61</v>
       </c>
       <c r="B33">
+        <v>971665000000.0</v>
+      </c>
+      <c r="C33">
+        <v>947732000000.0</v>
+      </c>
+      <c r="D33">
         <v>948092000000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>957608000000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>962335000000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>938908000000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>904411000000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>904932000000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>871091000000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>898885000000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>816683000000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>798754000000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>815771000000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>813009000000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>194063000000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>821950000000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>802518000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>791932000000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>113077000000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>775116000000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>773457000000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>784939000000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>771139000000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>756743000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>773927000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>782713000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>779350000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>776679000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>777288000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>773397000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>198643000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>861295000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>774855000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>854141000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>780577000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>841034000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>629686000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>844349000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>781352000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>846211000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>587779000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>838925000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>936379000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>561562000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>570148000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>742993000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>933774000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>709798000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>955507000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>927195000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>1068001000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>1109392000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>1124899000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>1167904000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>775292000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>1169480000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>1037951000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>1139069000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>846395000000.0</v>
       </c>
-      <c r="BG33"/>
-[...1 lines deleted...]
-      <c r="BI33">
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33">
         <v>1151955000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>1149001000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>1182489000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>1191517000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>888164000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>1065018000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>1116850000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>1112188000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>1189400000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>1220322000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>1353529021000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>1281266000000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>1235321397000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>1202013000000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>1241492541000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>1249945649000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>1208818853000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>1111597000000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>1155024074000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>1149862441000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>1132824531000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>1055512000000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>1054639000000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>1036735418000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>963558499000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>736316767000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>800498464000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>789375565000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>756561273000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>647617220000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>776221283000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>718568850000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>721357033000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>604980616000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>711923271000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>683724997000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CU33">
         <v>738530778000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CV33">
         <v>643294615000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CW33">
         <v>737216418000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CX33">
         <v>700942978000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CY33">
         <v>708201638000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CZ33">
         <v>557044285000.0</v>
       </c>
-      <c r="CY33">
+      <c r="DA33">
         <v>606152131000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DB33">
         <v>550987529000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DC33">
         <v>544723660000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DD33">
         <v>458144147000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DE33">
         <v>444571319000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DF33">
         <v>436841798000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DG33">
         <v>419497228000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DH33">
         <v>381282011000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DI33">
         <v>397941246000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DJ33">
         <v>405566811000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DK33">
         <v>407175683000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DL33">
         <v>267093369000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DM33">
         <v>264197088000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DN33">
         <v>254892966000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DO33">
         <v>240736582000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:117">
+    <row r="34" spans="1:119">
       <c r="A34" t="s">
         <v>62</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-      <c r="Z34">
-[...4 lines deleted...]
-      </c>
+      <c r="Z34"/>
+      <c r="AA34"/>
       <c r="AB34">
         <v>0.0</v>
       </c>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
-      <c r="AG34"/>
-      <c r="AH34"/>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
@@ -12921,803 +13065,817 @@
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
+      <c r="DN34"/>
+      <c r="DO34"/>
     </row>
-    <row r="35" spans="1:117">
+    <row r="35" spans="1:119">
       <c r="A35" t="s">
         <v>63</v>
       </c>
       <c r="B35">
+        <v>201934000000.0</v>
+      </c>
+      <c r="C35">
+        <v>200172000000.0</v>
+      </c>
+      <c r="D35">
         <v>184373000000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>187274000000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>186620000000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>184521000000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>212187000000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>183418000000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>380899000000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>176339000000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>189153000000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>159797000000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>154662000000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>143820000000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>279030000000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>130381000000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>131954000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>138528000000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>896634000000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>130175000000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>191595000000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>122423000000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>142974000000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>129076000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>156861000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>162676000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>115799000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>157704000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>153645000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>156406000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>134115000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>195309000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>149552000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>188658000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>162896000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>119188000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>133436000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>141516000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>188297000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>162517000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>155369000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>172173000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>203368000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>156194000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>163605000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>323238000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>301541000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>308376000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>913396000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>893641000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>175522000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>1066743000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>1077492000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>206658000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>504215000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>694877000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>548807000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>646432000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>552898000000.0</v>
       </c>
-      <c r="BG35"/>
-[...1 lines deleted...]
-      <c r="BI35">
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35">
         <v>590811000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>531481000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>630861000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>712377000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>561099000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>490856000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>691141000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>691861000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>724700000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>449034187000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>665816573000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>642801000000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>734761274000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>393850267000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>735588458000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>751943008000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>1210648334000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>414704683000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>679682477000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>565395631000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>678300122000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>403502687000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>513893000000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>617997993000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>577315069000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>454818079000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>837473856000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>420779601000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>401371552000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>432597866000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>760771405000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>705383582000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>709396546000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>360579071000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>700212871000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CT35">
         <v>688243625000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CU35">
         <v>721145741000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CV35">
         <v>469231301000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CW35">
         <v>716428175000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CX35">
         <v>677592174000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CY35">
         <v>686007623000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CZ35">
         <v>349672328000.0</v>
       </c>
-      <c r="CY35">
+      <c r="DA35">
         <v>209188612000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DB35">
         <v>171802456000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DC35">
         <v>167192462000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DD35">
         <v>209888448000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DE35">
         <v>144963724000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DF35">
         <v>141598042000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DG35">
         <v>134503080000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DH35">
         <v>159225643000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DI35">
         <v>119046853000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DJ35">
         <v>119333296000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DK35">
         <v>119699888000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DL35">
         <v>128377508000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DM35">
         <v>91250234000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DN35">
         <v>88848408000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DO35">
         <v>85299671000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:117">
+    <row r="36" spans="1:119">
       <c r="A36" t="s">
         <v>64</v>
       </c>
       <c r="B36">
+        <v>12306000000.0</v>
+      </c>
+      <c r="C36">
+        <v>10464000000.0</v>
+      </c>
+      <c r="D36">
         <v>64892000000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>70738000000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>74030000000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>76223000000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>48004000000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>86979000000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>9984000000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>81596000000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>823000000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>4272000000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>4931000000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>4900000000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>85691000000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>7001000000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>2909000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>4914000000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>-957000000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>4020000000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>2397000000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>3307000000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>-4181000000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>2768000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>3511000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>4886000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>-5930000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>5093000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>6882000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>6408000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>-198643000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>857772000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>5693000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>850613000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>4852000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>837654000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>4850000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>840882000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>4414000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>842601000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>6531000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>835395000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>1429000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>487000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>-875000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>155000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>12612000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>14313000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>951397000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>923011000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>1063714000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>1105047000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>1119524000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>1162524000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>18776000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>34495000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>30646000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>42306000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>27617000000.0</v>
       </c>
-      <c r="BG36"/>
-[...1 lines deleted...]
-      <c r="BI36">
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36">
         <v>46300000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>48392000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>49638000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>52181000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>50211000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>51877000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>50614000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>58915000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>57015000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>50740000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>433017846000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>57678000000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>378728668000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>57639000000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>365754288000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>422311222000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>401797066000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>63247000000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>48666773000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>52492895000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>59998027000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>63707000000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>63041000000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>284038153000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>259299994000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>113398383000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>89988546000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>91517919000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>86448283000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>15209645000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>139134692000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>137202050000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>131161732000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>16182384000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CS36">
         <v>132023522000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CT36">
         <v>110491462000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CU36">
         <v>140134664000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CV36">
         <v>19961766000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CW36">
         <v>167757100000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CX36">
         <v>149903546000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CY36">
         <v>157920885000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CZ36">
         <v>25260957000.0</v>
       </c>
-      <c r="CY36">
+      <c r="DA36">
         <v>71003393000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DB36">
         <v>62700952000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DC36">
         <v>55315788000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DD36">
         <v>5942864000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DE36">
         <v>43828156000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DF36">
         <v>42567213000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DG36">
         <v>38683848000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DH36">
         <v>6466573000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DI36">
         <v>39953082000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DJ36">
         <v>43808077000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DK36">
         <v>45319366000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DL36">
         <v>1666998000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DM36">
         <v>26697813000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DN36">
         <v>27152918000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DO36">
         <v>24449081000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:117">
+    <row r="37" spans="1:119">
       <c r="A37" t="s">
         <v>65</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-      <c r="Z37">
-[...4 lines deleted...]
-      </c>
+      <c r="Z37"/>
+      <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
-      <c r="AI37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
@@ -13756,1637 +13914,1657 @@
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
+      <c r="DN37"/>
+      <c r="DO37"/>
     </row>
-    <row r="38" spans="1:117">
+    <row r="38" spans="1:119">
       <c r="A38" t="s">
         <v>66</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
         <v>164000000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>205000000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>949000000.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38">
+      <c r="G38"/>
+      <c r="H38">
         <v>1020545000000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>1049470000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-176519000000.0</v>
       </c>
       <c r="J38"/>
       <c r="K38">
+        <v>-176519000000.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
         <v>901387000000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>649644000000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>646646000000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>653892000000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>656578000000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>643846000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>638624000000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>699057000000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>623246000000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>617818000000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>628976000000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>680438000000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>607253000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>623904000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>637311000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>623187000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>629884000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>633612000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>625303000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>605277000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>857772000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>607669000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>850613000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>601934000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>837654000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>536779000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>840882000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>686382000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>842601000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>482051000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>835395000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>568358000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>459684000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>470330000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>639658000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>718503000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>605206000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>951397000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>923011000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>1058999000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>1105047000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>1119524000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>1162524000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>768272000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>711082000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>719845000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>648338000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>830677000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>802040529000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>834469795000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>658118000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>775856000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>657097000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>660037000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>903370000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>730591000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>645446000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>644770000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>698090000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>848802000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>1075615756970.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>650320000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>953223854890.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>766642000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>895813912560.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>939132550470.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>897184342320.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>669148000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>516647248920.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>522903581200.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>509682927900.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>632818788100.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>518066000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>718923335130.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>669505582680.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>434870474480.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>406514598360.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>405574848000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>387437784400.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>311891013850.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>442978298700.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>412284056250.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>412267040500.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>305714681940.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>404227542840.0</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>383512586800.0</v>
       </c>
-      <c r="CS38">
+      <c r="CU38">
         <v>412141137100.0</v>
       </c>
-      <c r="CT38">
+      <c r="CV38">
         <v>333278651850.0</v>
       </c>
-      <c r="CU38">
+      <c r="CW38">
         <v>425313744300.0</v>
       </c>
-      <c r="CV38">
+      <c r="CX38">
         <v>395401136400.0</v>
       </c>
-      <c r="CW38">
+      <c r="CY38">
         <v>422407746500.0</v>
       </c>
-      <c r="CX38">
+      <c r="CZ38">
         <v>276965492500.0</v>
       </c>
-      <c r="CY38">
+      <c r="DA38">
         <v>381732797160.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DB38">
         <v>356348556210.0</v>
       </c>
-      <c r="DA38">
+      <c r="DC38">
         <v>344185616500.0</v>
       </c>
-      <c r="DB38">
+      <c r="DD38">
         <v>254902166050.0</v>
       </c>
-      <c r="DC38">
+      <c r="DE38">
         <v>274003369920.0</v>
       </c>
-      <c r="DD38">
+      <c r="DF38">
         <v>268064295200.0</v>
       </c>
-      <c r="DE38">
+      <c r="DG38">
         <v>258158928580.0</v>
       </c>
-      <c r="DF38">
+      <c r="DH38">
         <v>213074703306.0</v>
       </c>
-      <c r="DG38">
+      <c r="DI38">
         <v>255238540942.0</v>
       </c>
-      <c r="DH38">
+      <c r="DJ38">
         <v>254858360125.0</v>
       </c>
-      <c r="DI38">
+      <c r="DK38">
         <v>260438327006.0</v>
       </c>
-      <c r="DJ38">
+      <c r="DL38">
         <v>139620860379.0</v>
       </c>
-      <c r="DK38">
+      <c r="DM38">
         <v>162924171060.0</v>
       </c>
-      <c r="DL38">
+      <c r="DN38">
         <v>156197101821.0</v>
       </c>
-      <c r="DM38">
+      <c r="DO38">
         <v>147898798168.0</v>
       </c>
     </row>
-    <row r="39" spans="1:117">
+    <row r="39" spans="1:119">
       <c r="A39" t="s">
         <v>67</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39">
         <v>108736701000.0</v>
       </c>
-      <c r="C39"/>
-      <c r="D39"/>
       <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39">
         <v>413000000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>178232000000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>170280000000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>23871000000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>438000000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>184898000000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>176746000000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>175345000000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>145784000000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>206486000000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>187605000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>186983000000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>159300000000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>185158000000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>173940000000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>518000000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>680438000000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>607253000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>623904000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>637311000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>699135000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>629884000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>633612000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>625303000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>705561000000.0</v>
       </c>
-      <c r="AE39">
-[...2 lines deleted...]
-      <c r="AF39">
+      <c r="AG39">
+        <v>0.0</v>
+      </c>
+      <c r="AH39">
         <v>607669000000.0</v>
       </c>
-      <c r="AG39">
-[...2 lines deleted...]
-      <c r="AH39">
+      <c r="AI39">
+        <v>0.0</v>
+      </c>
+      <c r="AJ39">
         <v>700040000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>536779000000.0</v>
       </c>
       <c r="AK39"/>
       <c r="AL39">
+        <v>536779000000.0</v>
+      </c>
+      <c r="AM39"/>
+      <c r="AN39">
         <v>686382000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>23271000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>482051000000.0</v>
       </c>
-      <c r="AO39"/>
-      <c r="AP39">
+      <c r="AQ39"/>
+      <c r="AR39">
         <v>672857000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>459684000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>470330000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>639658000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>813157000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>605206000000.0</v>
       </c>
-      <c r="AV39"/>
-[...1 lines deleted...]
-      <c r="AX39">
+      <c r="AX39"/>
+      <c r="AY39"/>
+      <c r="AZ39">
         <v>101965000.0</v>
       </c>
-      <c r="AY39"/>
-      <c r="AZ39"/>
       <c r="BA39"/>
-      <c r="BB39">
+      <c r="BB39"/>
+      <c r="BC39"/>
+      <c r="BD39">
         <v>768272000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>711082000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>719845000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>648338000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>830677000000.0</v>
       </c>
-      <c r="BG39"/>
-[...1 lines deleted...]
-      <c r="BI39">
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39">
         <v>658118000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>775856000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>657097000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>660037000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>903370000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>730591000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>645446000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>644770000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>698090000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>848802000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>650320000000.0</v>
       </c>
       <c r="BU39"/>
       <c r="BV39">
+        <v>650320000000.0</v>
+      </c>
+      <c r="BW39"/>
+      <c r="BX39">
         <v>766642000000.0</v>
       </c>
-      <c r="BW39"/>
-[...1 lines deleted...]
-      <c r="BY39">
+      <c r="BY39"/>
+      <c r="BZ39"/>
+      <c r="CA39">
         <v>897184342320.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>669148000000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>516647248920.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>522903581200.0</v>
       </c>
-      <c r="CC39"/>
-      <c r="CD39">
+      <c r="CE39"/>
+      <c r="CF39">
         <v>632818788100.0</v>
       </c>
-      <c r="CE39"/>
-      <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
       <c r="CS39"/>
       <c r="CT39"/>
       <c r="CU39"/>
       <c r="CV39"/>
       <c r="CW39"/>
       <c r="CX39"/>
-      <c r="CY39">
+      <c r="CY39"/>
+      <c r="CZ39"/>
+      <c r="DA39">
         <v>61101669000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DB39">
         <v>55790525000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DC39">
         <v>49461199000.0</v>
       </c>
-      <c r="DB39"/>
-      <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
       <c r="DG39"/>
       <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
+      <c r="DN39"/>
+      <c r="DO39"/>
     </row>
-    <row r="40" spans="1:117">
+    <row r="40" spans="1:119">
       <c r="A40" t="s">
         <v>68</v>
       </c>
       <c r="B40">
+        <v>906922000000.0</v>
+      </c>
+      <c r="C40">
+        <v>885275000000.0</v>
+      </c>
+      <c r="D40">
         <v>819079000000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>854518000000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>849635000000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>841589000000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>755875000000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>813817000000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>609118000000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>813678000000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>733211000000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>809298000000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>822501000000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>826094000000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>361051000000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>876779000000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>835789000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>815318000000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>344909000000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>802192000000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>729152000000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>802465000000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>737865000000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>772174000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>772266000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>726718000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>688806000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>710277000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>705799000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>694906000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>-61000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>52406807131.28</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>704466000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>49755197441.26</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>627364000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>91450000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>673934000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>95330000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>600950000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>104754000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>675317000000.0</v>
       </c>
-      <c r="AO40"/>
-      <c r="AP40">
+      <c r="AQ40"/>
+      <c r="AR40">
         <v>747084000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>653201000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>647824000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>657578000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>810924000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>627455000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>11084793000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>12057630000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>13419368000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>12381817000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>14150977000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>15267701000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>590971000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>444955000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>573567000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>474533000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>661128000000.0</v>
       </c>
-      <c r="BG40"/>
-[...1 lines deleted...]
-      <c r="BI40">
+      <c r="BI40"/>
+      <c r="BJ40"/>
+      <c r="BK40">
         <v>513274000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>652211000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>502496000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>511263000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>630887000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>612745000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>459192000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>461796000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>516629000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>759330000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>556570552000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>535881000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>527214256000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>814465000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>529623746000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>526901846000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>-28917621360.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>727884000000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>501046429000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>621327270000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>483356034000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>671868000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>458649000000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>444760001000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>421632009000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>364891199000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>8968799000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>8438828000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>8729778000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>304918636000.0</v>
       </c>
-      <c r="CM40"/>
-      <c r="CN40"/>
       <c r="CO40"/>
-      <c r="CP40">
-[...1 lines deleted...]
-      </c>
+      <c r="CP40"/>
       <c r="CQ40"/>
       <c r="CR40">
-        <v>-4315294200.0</v>
+        <v>320113106000.0</v>
       </c>
       <c r="CS40"/>
       <c r="CT40">
+        <v>-4315294200.0</v>
+      </c>
+      <c r="CU40"/>
+      <c r="CV40">
         <v>202310543000.0</v>
       </c>
-      <c r="CU40"/>
-      <c r="CV40"/>
       <c r="CW40"/>
-      <c r="CX40">
+      <c r="CX40"/>
+      <c r="CY40"/>
+      <c r="CZ40">
         <v>187081206000.0</v>
       </c>
-      <c r="CY40">
+      <c r="DA40">
         <v>-370057232820.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DB40">
         <v>-349329526550.0</v>
       </c>
-      <c r="DA40">
+      <c r="DC40">
         <v>-350626639300.0</v>
       </c>
-      <c r="DB40">
+      <c r="DD40">
         <v>159365158000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DE40">
         <v>-271152636480.0</v>
       </c>
-      <c r="DD40">
+      <c r="DF40">
         <v>-270079162600.0</v>
       </c>
-      <c r="DE40">
+      <c r="DG40">
         <v>-258622469640.0</v>
       </c>
-      <c r="DF40">
+      <c r="DH40">
         <v>42309330000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DI40">
         <v>-256374651148.0</v>
       </c>
-      <c r="DH40">
+      <c r="DJ40">
         <v>-258935878950.0</v>
       </c>
-      <c r="DI40">
+      <c r="DK40">
         <v>-261084569966.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DL40">
         <v>30061606000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DM40">
         <v>-152895175272.0</v>
       </c>
-      <c r="DL40">
+      <c r="DN40">
         <v>-146960923126.0</v>
       </c>
-      <c r="DM40">
+      <c r="DO40">
         <v>-138778873431.0</v>
       </c>
     </row>
-    <row r="41" spans="1:117">
+    <row r="41" spans="1:119">
       <c r="A41" t="s">
         <v>69</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>15092000000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>18085000000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="O41"/>
+      <c r="P41">
         <v>15476000000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>18475000000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>18576000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>20368000000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>14707000000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>17815000000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>15005000000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>15043000000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>11211000000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>14264000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>15946000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>18151000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>12111000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>18663000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>17642000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>17978000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>30204624633.57</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>19974531141.47</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>17397579143.39</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>21315044900.97</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>119939888000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>32134000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>134584757000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>20584000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>118033617000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>159916564000.0</v>
       </c>
       <c r="AO41"/>
       <c r="AP41">
+        <v>159916564000.0</v>
+      </c>
+      <c r="AQ41"/>
+      <c r="AR41">
         <v>122826148000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>135256651000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>129978678000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>317025986000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>323289106000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>318475634000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>154888660000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>151890047000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>1153554456000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>1061192727000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>841724883000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>849171498000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>1161756485000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>924508386000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>890694681000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>865415269000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>1250468766000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>952070848000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>978594595000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>951316217000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>1238122428000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>952581395000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>865414226000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>907947628000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>1229945009000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>971499298000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>914126432000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>964240462000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>1363850431000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>1092060403000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>1252495133000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>1189357860000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>1424543095000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>1052341080000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>1007594224000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>971292099000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>871137930000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>875399194000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>880282694000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>799384711000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>704533869000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>714665602000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>692775033000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>705718511000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>287169410000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>348738895000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>339081628000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>340258540000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>251825366000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CO41">
         <v>753588405000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CP41">
         <v>720764778000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CQ41">
         <v>663527690000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CR41">
         <v>208328561000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CS41">
         <v>591906213000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CT41">
         <v>584678618000.0</v>
       </c>
-      <c r="CS41"/>
-      <c r="CT41">
+      <c r="CU41"/>
+      <c r="CV41">
         <v>198130919000.0</v>
       </c>
-      <c r="CU41"/>
-      <c r="CV41"/>
       <c r="CW41"/>
-      <c r="CX41">
+      <c r="CX41"/>
+      <c r="CY41"/>
+      <c r="CZ41">
         <v>195765149000.0</v>
       </c>
-      <c r="CY41">
+      <c r="DA41">
         <v>184327449000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DB41">
         <v>162947467000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DC41">
         <v>159581347000.0</v>
       </c>
-      <c r="DB41"/>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
+      <c r="DN41"/>
+      <c r="DO41"/>
     </row>
-    <row r="42" spans="1:117">
+    <row r="42" spans="1:119">
       <c r="A42" t="s">
         <v>70</v>
       </c>
       <c r="B42">
+        <v>15662000000.0</v>
+      </c>
+      <c r="C42">
+        <v>50872000000.0</v>
+      </c>
+      <c r="D42">
         <v>49698000000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>49447000000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>14370000000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>51675000000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>16351000000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>51294000000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>16092000000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>16092000000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>15122000000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>51717000000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>16966000000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>51679000000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>15911000000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>51292000000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>15139000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>53475000000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>15493000000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>55439000000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>17097000000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>-2611000000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>6875000000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-9000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>17086000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>-6000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>17068000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>-5000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>17069000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>-8000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>-11000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>17038000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>17029000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>17237000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>14465000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>17034000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>16994000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>17024000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>16942000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>16978000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>16044000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>16972000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>16036000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>16054000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>16053000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>16050000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>15080000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>16044000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>16044000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>16043000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>49853000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>16035000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>16686000000.0</v>
       </c>
       <c r="BB42">
         <v>16034000000.0</v>
       </c>
       <c r="BC42">
+        <v>16686000000.0</v>
+      </c>
+      <c r="BD42">
+        <v>16034000000.0</v>
+      </c>
+      <c r="BE42">
         <v>54958000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>19034000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>50616000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>15659000000.0</v>
       </c>
-      <c r="BG42"/>
-[...1 lines deleted...]
-      <c r="BI42">
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42">
         <v>45067000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>16034000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>47475000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>41815000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>43235000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>16034000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>36515000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>29110000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>29370000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>9182000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>28060000000.0</v>
       </c>
       <c r="BU42"/>
       <c r="BV42">
+        <v>28060000000.0</v>
+      </c>
+      <c r="BW42"/>
+      <c r="BX42">
         <v>8717738030.0</v>
       </c>
-      <c r="BW42"/>
-[...1 lines deleted...]
-      <c r="BY42">
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42">
         <v>8132816040.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>8132816040.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>8865337960.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>8865337960.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>36718720070.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>24282579870.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>2067000000.0</v>
       </c>
-      <c r="CF42"/>
-      <c r="CG42">
+      <c r="CH42"/>
+      <c r="CI42">
         <v>39405000000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>39405000000.0</v>
       </c>
-      <c r="CI42"/>
-      <c r="CJ42"/>
       <c r="CK42"/>
-      <c r="CL42">
+      <c r="CL42"/>
+      <c r="CM42"/>
+      <c r="CN42">
         <v>32227000000.0</v>
       </c>
-      <c r="CM42"/>
-      <c r="CN42"/>
       <c r="CO42"/>
-      <c r="CP42">
+      <c r="CP42"/>
+      <c r="CQ42"/>
+      <c r="CR42">
         <v>29614000000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CS42">
         <v>-1456205080.0</v>
       </c>
-      <c r="CR42"/>
-      <c r="CS42"/>
       <c r="CT42"/>
       <c r="CU42"/>
       <c r="CV42"/>
       <c r="CW42"/>
       <c r="CX42"/>
       <c r="CY42"/>
       <c r="CZ42"/>
-      <c r="DA42">
-[...1 lines deleted...]
-      </c>
+      <c r="DA42"/>
       <c r="DB42"/>
       <c r="DC42">
+        <v>33594600400.0</v>
+      </c>
+      <c r="DD42"/>
+      <c r="DE42">
         <v>32419610640.0</v>
       </c>
-      <c r="DD42">
+      <c r="DF42">
         <v>31776178200.0</v>
       </c>
-      <c r="DE42">
+      <c r="DG42">
         <v>30091153420.0</v>
       </c>
-      <c r="DF42">
+      <c r="DH42">
         <v>28913785866.0</v>
       </c>
-      <c r="DG42">
+      <c r="DI42">
         <v>24140369022.0</v>
       </c>
-      <c r="DH42">
+      <c r="DJ42">
         <v>29040265575.0</v>
       </c>
-      <c r="DI42">
+      <c r="DK42">
         <v>28065050409.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DL42">
         <v>20694342942.0</v>
       </c>
-      <c r="DK42">
+      <c r="DM42">
         <v>22220248876.0</v>
       </c>
-      <c r="DL42">
+      <c r="DN42">
         <v>20562293043.0</v>
       </c>
-      <c r="DM42">
+      <c r="DO42">
         <v>18291832295.0</v>
       </c>
     </row>
-    <row r="43" spans="1:117">
+    <row r="43" spans="1:119">
       <c r="A43" t="s">
         <v>71</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-      <c r="Z43">
-[...4 lines deleted...]
-      </c>
+      <c r="Z43"/>
+      <c r="AA43"/>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
-      <c r="AG43"/>
-      <c r="AH43"/>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
@@ -15426,1512 +15604,1534 @@
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
+      <c r="DN43"/>
+      <c r="DO43"/>
     </row>
-    <row r="44" spans="1:117">
+    <row r="44" spans="1:119">
       <c r="A44" t="s">
         <v>72</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-      <c r="Z44">
-[...4 lines deleted...]
-      </c>
+      <c r="Z44"/>
+      <c r="AA44"/>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
-      <c r="AI44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
-      <c r="AU44">
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44">
         <v>862492000.0</v>
       </c>
-      <c r="AV44">
+      <c r="AX44">
         <v>935027000.0</v>
       </c>
-      <c r="AW44">
+      <c r="AY44">
         <v>940969000.0</v>
       </c>
-      <c r="AX44">
+      <c r="AZ44">
         <v>2066850000.0</v>
       </c>
-      <c r="AY44">
+      <c r="BA44">
         <v>3045375000.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BB44">
         <v>2927250000.0</v>
       </c>
-      <c r="BA44">
+      <c r="BC44">
         <v>2883600000.0</v>
       </c>
-      <c r="BB44">
+      <c r="BD44">
         <v>2966850000.0</v>
       </c>
-      <c r="BC44">
+      <c r="BE44">
         <v>3856800000.0</v>
       </c>
-      <c r="BD44">
+      <c r="BF44">
         <v>3800400000.0</v>
       </c>
-      <c r="BE44">
+      <c r="BG44">
         <v>4000200000.0</v>
       </c>
-      <c r="BF44">
+      <c r="BH44">
         <v>3891900000.0</v>
       </c>
-      <c r="BG44">
+      <c r="BI44">
         <v>4034700000.0</v>
       </c>
-      <c r="BH44">
+      <c r="BJ44">
         <v>4356900000.0</v>
       </c>
-      <c r="BI44">
+      <c r="BK44">
         <v>7091500000.0</v>
       </c>
-      <c r="BJ44">
+      <c r="BL44">
         <v>6634500000.0</v>
       </c>
-      <c r="BK44">
+      <c r="BM44">
         <v>6800500000.0</v>
       </c>
-      <c r="BL44">
+      <c r="BN44">
         <v>6145500000.0</v>
       </c>
-      <c r="BM44">
+      <c r="BO44">
         <v>6763001000.0</v>
       </c>
-      <c r="BN44">
+      <c r="BP44">
         <v>7166000000.0</v>
       </c>
-      <c r="BO44">
+      <c r="BQ44">
         <v>14630000000.0</v>
       </c>
-      <c r="BP44">
+      <c r="BR44">
         <v>14020000000.0</v>
       </c>
-      <c r="BQ44">
+      <c r="BS44">
         <v>13261000000.0</v>
       </c>
-      <c r="BR44">
+      <c r="BT44">
         <v>13919000000.0</v>
       </c>
-      <c r="BS44"/>
-      <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
-      <c r="CH44">
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44">
         <v>140795000.0</v>
       </c>
-      <c r="CI44"/>
-      <c r="CJ44"/>
       <c r="CK44"/>
-      <c r="CL44">
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44">
         <v>131009000.0</v>
       </c>
-      <c r="CM44"/>
-      <c r="CN44"/>
       <c r="CO44"/>
-      <c r="CP44">
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44">
         <v>109044000.0</v>
       </c>
-      <c r="CQ44"/>
-      <c r="CR44"/>
       <c r="CS44"/>
-      <c r="CT44">
+      <c r="CT44"/>
+      <c r="CU44"/>
+      <c r="CV44">
         <v>92570000.0</v>
       </c>
-      <c r="CU44"/>
-      <c r="CV44"/>
       <c r="CW44"/>
-      <c r="CX44">
+      <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44">
         <v>97635000.0</v>
       </c>
-      <c r="CY44">
+      <c r="DA44">
         <v>756447000.0</v>
       </c>
-      <c r="CZ44">
+      <c r="DB44">
         <v>747374000.0</v>
       </c>
-      <c r="DA44">
+      <c r="DC44">
         <v>501678000.0</v>
       </c>
-      <c r="DB44"/>
-      <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
+      <c r="DN44"/>
+      <c r="DO44"/>
     </row>
-    <row r="45" spans="1:117">
+    <row r="45" spans="1:119">
       <c r="A45" t="s">
         <v>73</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
-      <c r="D45"/>
+      <c r="D45">
+        <v>6325000000.0</v>
+      </c>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45">
         <v>6342000000.0</v>
       </c>
-      <c r="G45"/>
-      <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45">
         <v>6174000000.0</v>
       </c>
-      <c r="K45"/>
-      <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45">
         <v>6515000000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
-[...1 lines deleted...]
-      </c>
+      <c r="T45"/>
       <c r="U45"/>
       <c r="V45">
+        <v>2631000000.0</v>
+      </c>
+      <c r="W45"/>
+      <c r="X45">
         <v>2841000000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>2987000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>3086000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>3119000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>3172000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>3100000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>2825000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>2920000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>1659000000.0</v>
       </c>
-      <c r="AE45">
-[...2 lines deleted...]
-      <c r="AF45">
+      <c r="AG45">
+        <v>0.0</v>
+      </c>
+      <c r="AH45">
         <v>1775000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1801000000.0</v>
       </c>
       <c r="AI45"/>
       <c r="AJ45">
-        <v>1938000000.0</v>
+        <v>1801000000.0</v>
       </c>
       <c r="AK45"/>
       <c r="AL45">
-        <v>2002000000.0</v>
+        <v>1938000000.0</v>
       </c>
       <c r="AM45"/>
       <c r="AN45">
-        <v>1972000000.0</v>
+        <v>2002000000.0</v>
       </c>
       <c r="AO45"/>
       <c r="AP45">
+        <v>1972000000.0</v>
+      </c>
+      <c r="AQ45"/>
+      <c r="AR45">
         <v>2027000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>2007000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>2021000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>2088000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>2100000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>2111000000.0</v>
       </c>
-      <c r="AV45"/>
-      <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
-      <c r="BB45">
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45">
         <v>2674000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>2689000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>2746000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>2840000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>2886000000.0</v>
       </c>
-      <c r="BG45"/>
-[...1 lines deleted...]
-      <c r="BI45">
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45">
         <v>6159000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>6132000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>6115000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>6160000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>6099000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>6119000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>6179000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>6368000000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>6386000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>6396000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>6353640660.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>6318000000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>6114082640.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>6237000000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>6121926720.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>6224876020.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>5861224800.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>6031000000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>6165787000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>5824891800.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>5820445550.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>5752284030.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>5847000000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>5683224330.0</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>5617553260.0</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>1251105280.0</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>1250499900.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>1251075840.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>1284046120.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>1308561440.0</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>1286775000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>1269769710.0</v>
       </c>
-      <c r="CO45">
+      <c r="CQ45">
         <v>1353654750.0</v>
       </c>
-      <c r="CP45">
+      <c r="CR45">
         <v>1416113420.0</v>
       </c>
-      <c r="CQ45"/>
-      <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
+      <c r="DN45"/>
+      <c r="DO45"/>
     </row>
-    <row r="46" spans="1:117">
+    <row r="46" spans="1:119">
       <c r="A46" t="s">
         <v>74</v>
       </c>
       <c r="B46">
+        <v>2651000000.0</v>
+      </c>
+      <c r="C46">
+        <v>2589000000.0</v>
+      </c>
+      <c r="D46">
         <v>2478000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>2432000000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>2418000000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>2399000000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>2434000000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>2413000000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>2435000000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>2435000000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>2399000000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>2363000000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>2425000000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>2477000000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>2446000000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>2500000000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>2562000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>2540000000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>2515000000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>2555000000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>2631000000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>2724000000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>2841000000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>2987000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>3086000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>3119000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>3172000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>3100000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>2825000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>2920000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>1659000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>1772000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>1775000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>1786000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>1801000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>1885000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>1938000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>1990000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>2002000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>1987000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>1972000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>1999000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>2027000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>2007000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>2021000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>2088000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>2100000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>2111000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>2275000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>2368000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>2446000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>2466000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>2627000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2674000000.0</v>
       </c>
       <c r="BC46">
         <v>2689000000.0</v>
       </c>
       <c r="BD46">
+        <v>2674000000.0</v>
+      </c>
+      <c r="BE46">
+        <v>2689000000.0</v>
+      </c>
+      <c r="BF46">
         <v>2746000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>2840000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>2886000000.0</v>
       </c>
-      <c r="BG46"/>
-[...1 lines deleted...]
-      <c r="BI46">
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46">
         <v>6159000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>6132000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>6115000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>6160000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>6099000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>6119000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>6179000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>6368000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>6386000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>6396000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>6353641000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>6318000000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>6114083000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>6237000000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>6121927000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>6224876000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>5861225000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>6031000000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>6165787000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>5824892000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>5820446000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>5757000000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>5847000000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>5683224000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>5617553000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>1251105000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>1250500000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>1251076000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>1284046000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>1308561000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>1286775000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>1269770000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>1353655000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>1416113000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>1408610000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>1877309000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CU46">
         <v>1964178000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CV46">
         <v>2035401000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CW46">
         <v>2137222000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CX46">
         <v>1946096000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CY46">
         <v>2110726000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CZ46">
         <v>2134804000.0</v>
       </c>
-      <c r="CY46">
+      <c r="DA46">
         <v>1952163000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DB46">
         <v>1942149000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DC46">
         <v>1947164000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DD46">
         <v>3587582000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DE46">
         <v>1821925000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DF46">
         <v>1803335000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DG46">
         <v>1753839000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DH46">
         <v>9602145000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DI46">
         <v>1443197000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DJ46">
         <v>1438712000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DK46">
         <v>1443183000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DL46">
         <v>2418179000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DM46">
         <v>851826000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DN46">
         <v>836578000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DO46">
         <v>829053000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:117">
+    <row r="47" spans="1:119">
       <c r="A47" t="s">
         <v>75</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
         <v>2478000000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>2432000000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>2418000000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>2399000000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>2434000000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>2413000000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>2363000000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>2425000000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>2477000000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>2446000000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>2500000000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>2562000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>2540000000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>2515000000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>2555000000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>2631000000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>2724000000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>2841000000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>2987000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>3086000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>3119000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>3172000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>3100000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>2825000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>2920000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>3294291780.11</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>2051400787.22</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>2065875232.77</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>2197072210.6</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>2165162000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>1885000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>2211452000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>1990000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>2112510000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2175510000.0</v>
       </c>
       <c r="AO47"/>
       <c r="AP47">
+        <v>2175510000.0</v>
+      </c>
+      <c r="AQ47"/>
+      <c r="AR47">
         <v>2201120000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>2240213000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>2254223000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>2242721000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>2541210000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>2665771000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>3114475000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>3262394000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>3370343000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>3337731000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>3417727000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>3446222000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>3525937000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>3456978000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>3478633000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>3786856000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>3744008000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>3865243000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>4240716000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>8735310000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>8136551000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>8317012000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>7571255000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>8249505000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>8769751000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>9039877000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>8927936000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>8468475000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>8902591000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>8956924000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>9949586000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>9667919000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>9107891000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>8702028000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>8416200000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>7841176000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>7959111000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>7830416000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>7438656000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>7068540000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>6817439000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>7050313000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>6889811000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>7288578000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>1694958000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>1553367000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>1524811000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>1580751000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>1651467000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>1500520000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>1529766000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>1480220000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>1483628000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>1392939000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CT47">
         <v>1874611000.0</v>
       </c>
-      <c r="CS47"/>
-      <c r="CT47">
+      <c r="CU47"/>
+      <c r="CV47">
         <v>1808683000.0</v>
       </c>
-      <c r="CU47"/>
-      <c r="CV47"/>
       <c r="CW47"/>
-      <c r="CX47">
+      <c r="CX47"/>
+      <c r="CY47"/>
+      <c r="CZ47">
         <v>1998705000.0</v>
       </c>
-      <c r="CY47">
+      <c r="DA47">
         <v>1724099000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DB47">
         <v>1846958000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DC47">
         <v>1864058000.0</v>
       </c>
-      <c r="DB47"/>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
+      <c r="DN47"/>
+      <c r="DO47"/>
     </row>
-    <row r="48" spans="1:117">
+    <row r="48" spans="1:119">
       <c r="A48" t="s">
         <v>76</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>35159000000.0</v>
+      </c>
       <c r="C48"/>
       <c r="D48">
-        <v>35125000000.0</v>
+        <v>35630000000.0</v>
       </c>
       <c r="E48"/>
       <c r="F48">
-        <v>33853000000.0</v>
+        <v>35125000000.0</v>
       </c>
       <c r="G48"/>
       <c r="H48">
+        <v>33853000000.0</v>
+      </c>
+      <c r="I48"/>
+      <c r="J48">
         <v>34535000000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>34535000000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>36852000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>35254000000.0</v>
       </c>
       <c r="M48"/>
       <c r="N48">
-        <v>34944000000.0</v>
+        <v>35254000000.0</v>
       </c>
       <c r="O48"/>
       <c r="P48">
-        <v>35886000000.0</v>
+        <v>34944000000.0</v>
       </c>
       <c r="Q48"/>
       <c r="R48">
-        <v>37318000000.0</v>
+        <v>35886000000.0</v>
       </c>
       <c r="S48"/>
       <c r="T48">
+        <v>37318000000.0</v>
+      </c>
+      <c r="U48"/>
+      <c r="V48">
         <v>37217000000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>38959000000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>28273000000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>37703000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>33581000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>36522000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>32663000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>34930000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>31297000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>34636000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>33197000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>31863000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>29401000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>32244000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>31525000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>30473000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>27679000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>30266000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>26907000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>28380000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>27818000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>27996000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>26824000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>32414447000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>33223305000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>39233651000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>23724000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>38132772000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>43112548000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>39145968000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>39978391000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>44121392000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>42836726000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>30558000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>49861540000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>46183895000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>42515075000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>40886043000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>39405488000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>37085617000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>33889420000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>32782586000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>33593128000.0</v>
       </c>
-      <c r="BK48"/>
-      <c r="BL48">
+      <c r="BM48"/>
+      <c r="BN48">
         <v>25541927000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>29781546000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>25291680000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>24633994000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>13919056000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>12853887000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>11863163000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>21534073000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>31220410000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>46255002000.0</v>
       </c>
       <c r="BW48"/>
       <c r="BX48">
+        <v>46255002000.0</v>
+      </c>
+      <c r="BY48"/>
+      <c r="BZ48">
         <v>39124176000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>43953651000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>44570228000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>17932393680.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>17797889200.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>2004774300.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>36708065870.0</v>
       </c>
-      <c r="CE48"/>
-      <c r="CF48">
+      <c r="CG48"/>
+      <c r="CH48">
         <v>33025636980.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>29531883260.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>26384600560.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>26698776000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>24036069120.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>22854722280.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>21981132490.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>19077726150.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>17421309950.0</v>
       </c>
-      <c r="CO48"/>
-      <c r="CP48">
+      <c r="CQ48"/>
+      <c r="CR48">
         <v>17447927730.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>21932190280.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>24154106900.0</v>
       </c>
       <c r="CT48">
         <v>22557997610.0</v>
       </c>
       <c r="CU48">
+        <v>24154106900.0</v>
+      </c>
+      <c r="CV48">
+        <v>22557997610.0</v>
+      </c>
+      <c r="CW48">
         <v>23752032600.0</v>
       </c>
-      <c r="CV48">
+      <c r="CX48">
         <v>23440225200.0</v>
       </c>
-      <c r="CW48">
+      <c r="CY48">
         <v>21727121150.0</v>
       </c>
-      <c r="CX48">
+      <c r="CZ48">
         <v>19210039080.0</v>
       </c>
-      <c r="CY48"/>
-      <c r="CZ48"/>
       <c r="DA48"/>
-      <c r="DB48">
+      <c r="DB48"/>
+      <c r="DC48"/>
+      <c r="DD48">
         <v>7555785370.0</v>
       </c>
-      <c r="DC48"/>
-      <c r="DD48"/>
       <c r="DE48"/>
       <c r="DF48"/>
       <c r="DG48"/>
       <c r="DH48"/>
       <c r="DI48"/>
       <c r="DJ48"/>
       <c r="DK48"/>
       <c r="DL48"/>
       <c r="DM48"/>
+      <c r="DN48"/>
+      <c r="DO48"/>
     </row>
-    <row r="49" spans="1:117">
+    <row r="49" spans="1:119">
       <c r="A49" t="s">
         <v>77</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-      <c r="Z49">
-[...4 lines deleted...]
-      </c>
+      <c r="Z49"/>
+      <c r="AA49"/>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
-      <c r="AH49"/>
-      <c r="AI49"/>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
+      <c r="AI49">
+        <v>0.0</v>
+      </c>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
@@ -16970,142 +17170,144 @@
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
+      <c r="DN49"/>
+      <c r="DO49"/>
     </row>
-    <row r="50" spans="1:117">
+    <row r="50" spans="1:119">
       <c r="A50" t="s">
         <v>78</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
         <v>145064028691.53</v>
       </c>
-      <c r="AA50">
-[...2 lines deleted...]
-      <c r="AB50">
+      <c r="AC50">
+        <v>0.0</v>
+      </c>
+      <c r="AD50">
         <v>143073177065.29</v>
       </c>
-      <c r="AC50">
-[...2 lines deleted...]
-      <c r="AD50">
+      <c r="AE50">
+        <v>0.0</v>
+      </c>
+      <c r="AF50">
         <v>109829583096.62</v>
       </c>
-      <c r="AE50">
-[...2 lines deleted...]
-      <c r="AF50">
+      <c r="AG50">
+        <v>0.0</v>
+      </c>
+      <c r="AH50">
         <v>8.9957799410989E+14</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>234877598720.63</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>44387000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>110544000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>118247000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>144586000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>42278000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>166035000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AP50">
         <v>174778000000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>51549000000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>150550000000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>186677000000.0</v>
       </c>
-      <c r="AY50"/>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
@@ -17127,928 +17329,944 @@
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
+      <c r="DN50"/>
+      <c r="DO50"/>
     </row>
-    <row r="51" spans="1:117">
+    <row r="51" spans="1:119">
       <c r="A51" t="s">
         <v>79</v>
       </c>
       <c r="B51">
+        <v>185079000000.0</v>
+      </c>
+      <c r="C51">
+        <v>182898000000.0</v>
+      </c>
+      <c r="D51">
         <v>169331000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>170476000000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>167582000000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>168320000000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>171327000000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>168430000000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>177604000000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>157108000000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>150000000000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>141980000000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>135890000000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>124948000000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>194717000000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>106382000000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>108596000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>115499000000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>159590000000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>108228000000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>172131000000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>104527000000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>78954000000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>112365000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>137835000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>141452000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>135116000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>135928000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>133134000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>135695000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>231064097664.25</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>195309000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>132324000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>188658000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>112054000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>119188000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>115308000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>141516000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>131754000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>162517000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>136196000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>172173000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>137700000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>142167000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>147620000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>151589000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>144510000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>152778000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>191192000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>197461000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>175522000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>191065000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>195932000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>206658000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>181435000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>26998000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>28649000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>26414000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>180388000000.0</v>
       </c>
-      <c r="BG51"/>
-[...1 lines deleted...]
-      <c r="BI51">
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51">
         <v>30042000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>179192000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>168120000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>315321000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>165336000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>163105000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>299245000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>282433000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>318633000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>148592000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>136427375230.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>129757000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>113575290300.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>111266000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>104914379010.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>119187980410.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>117144400080.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>112654000000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>110286033440.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>122174033800.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>237913908770.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>151746147680.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>117743000000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>240671872350.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>223084441690.0</v>
       </c>
-      <c r="CH51">
+      <c r="CJ51">
         <v>126835223840.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>123038735820.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CL51">
         <v>4321376640.0</v>
       </c>
-      <c r="CK51">
+      <c r="CM51">
         <v>3307514500.0</v>
       </c>
-      <c r="CL51">
+      <c r="CN51">
         <v>138767858920.0</v>
       </c>
-      <c r="CM51">
+      <c r="CO51">
         <v>2975881650.0</v>
       </c>
-      <c r="CN51">
+      <c r="CP51">
         <v>107062184460.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>2337548500.0</v>
       </c>
-      <c r="CP51">
+      <c r="CR51">
         <v>98767716740.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>103195117300.0</v>
       </c>
-      <c r="CR51">
+      <c r="CT51">
         <v>4907175000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CU51">
         <v>113687104300.0</v>
       </c>
-      <c r="CT51">
+      <c r="CV51">
         <v>144423558910.0</v>
       </c>
-      <c r="CU51">
+      <c r="CW51">
         <v>129445174800.0</v>
       </c>
-      <c r="CV51">
+      <c r="CX51">
         <v>113585434200.0</v>
       </c>
-      <c r="CW51">
+      <c r="CY51">
         <v>128048805050.0</v>
       </c>
-      <c r="CX51">
+      <c r="CZ51">
         <v>189699402100.0</v>
       </c>
-      <c r="CY51">
+      <c r="DA51">
         <v>370542439300.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DB51">
         <v>349816638390.0</v>
       </c>
-      <c r="DA51">
+      <c r="DC51">
         <v>351112122500.0</v>
       </c>
-      <c r="DB51">
+      <c r="DD51">
         <v>159105779000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DE51">
         <v>271637111520.0</v>
       </c>
-      <c r="DD51">
+      <c r="DF51">
         <v>270563078500.0</v>
       </c>
-      <c r="DE51">
+      <c r="DG51">
         <v>259107376320.0</v>
       </c>
-      <c r="DF51">
+      <c r="DH51">
         <v>197616915432.0</v>
       </c>
-      <c r="DG51">
+      <c r="DI51">
         <v>256854245956.0</v>
       </c>
-      <c r="DH51">
+      <c r="DJ51">
         <v>259413931625.0</v>
       </c>
-      <c r="DI51">
+      <c r="DK51">
         <v>261561174149.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DL51">
         <v>131946777144.0</v>
       </c>
-      <c r="DK51">
+      <c r="DM51">
         <v>153379124080.0</v>
       </c>
-      <c r="DL51">
+      <c r="DN51">
         <v>147444192450.0</v>
       </c>
-      <c r="DM51">
+      <c r="DO51">
         <v>139269132640.0</v>
       </c>
     </row>
-    <row r="52" spans="1:117">
+    <row r="52" spans="1:119">
       <c r="A52" t="s">
         <v>80</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
-      <c r="J52">
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52">
         <v>68530000000.0</v>
       </c>
-      <c r="K52"/>
-      <c r="L52"/>
       <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52"/>
+      <c r="P52">
         <v>83013000000.0</v>
       </c>
-      <c r="O52"/>
-      <c r="P52"/>
       <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52"/>
+      <c r="T52">
         <v>51091000000.0</v>
       </c>
-      <c r="S52"/>
-      <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
-[...4 lines deleted...]
-      </c>
+      <c r="Z52"/>
+      <c r="AA52"/>
       <c r="AB52">
         <v>0.0</v>
       </c>
       <c r="AC52">
         <v>0.0</v>
       </c>
       <c r="AD52">
         <v>0.0</v>
       </c>
       <c r="AE52">
         <v>0.0</v>
       </c>
       <c r="AF52">
         <v>0.0</v>
       </c>
       <c r="AG52">
+        <v>0.0</v>
+      </c>
+      <c r="AH52">
+        <v>0.0</v>
+      </c>
+      <c r="AI52">
         <v>234877598720.63</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>44387000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>110544000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>118247000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>144586000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>42278000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>166035000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>174778000000.0</v>
       </c>
-      <c r="AO52"/>
-      <c r="AP52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>51549000000.0</v>
       </c>
-      <c r="AQ52"/>
-      <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52">
         <v>150550000000.0</v>
       </c>
-      <c r="AU52"/>
-      <c r="AV52"/>
       <c r="AW52"/>
-      <c r="AX52">
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>186677000000.0</v>
       </c>
-      <c r="AY52"/>
-      <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
-      <c r="BR52">
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52">
         <v>73749812780.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>126260699050.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>126260699050.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>6974587850.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>48659733020.0</v>
       </c>
-      <c r="BW52"/>
-[...1 lines deleted...]
-      <c r="BY52">
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52">
         <v>28917621360.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>29639317420.0</v>
       </c>
-      <c r="CA52"/>
-      <c r="CB52"/>
       <c r="CC52"/>
-      <c r="CD52">
-[...1 lines deleted...]
-      </c>
+      <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52">
+        <v>32227312700.0</v>
+      </c>
+      <c r="CG52"/>
+      <c r="CH52">
         <v>4885375950.0</v>
       </c>
-      <c r="CG52">
+      <c r="CI52">
         <v>4176522020.0</v>
       </c>
-      <c r="CH52">
+      <c r="CJ52">
         <v>10015481360.0</v>
       </c>
-      <c r="CI52"/>
-      <c r="CJ52"/>
       <c r="CK52"/>
-      <c r="CL52">
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52">
         <v>8854228530.0</v>
       </c>
-      <c r="CM52"/>
-      <c r="CN52"/>
       <c r="CO52"/>
-      <c r="CP52">
-[...1 lines deleted...]
-      </c>
+      <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52">
-        <v>4315294200.0</v>
+        <v>6627906350.0</v>
       </c>
       <c r="CS52"/>
       <c r="CT52">
+        <v>4315294200.0</v>
+      </c>
+      <c r="CU52"/>
+      <c r="CV52">
         <v>9243035840.0</v>
       </c>
-      <c r="CU52"/>
-      <c r="CV52"/>
       <c r="CW52"/>
-      <c r="CX52">
+      <c r="CX52"/>
+      <c r="CY52"/>
+      <c r="CZ52">
         <v>66435517040.0</v>
       </c>
-      <c r="CY52">
+      <c r="DA52">
         <v>370057232820.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DB52">
         <v>349329526550.0</v>
       </c>
-      <c r="DA52">
+      <c r="DC52">
         <v>350626639300.0</v>
       </c>
-      <c r="DB52">
+      <c r="DD52">
         <v>73655739640.0</v>
       </c>
-      <c r="DC52">
+      <c r="DE52">
         <v>271152636480.0</v>
       </c>
-      <c r="DD52">
+      <c r="DF52">
         <v>270079162600.0</v>
       </c>
-      <c r="DE52">
+      <c r="DG52">
         <v>258622469640.0</v>
       </c>
-      <c r="DF52">
+      <c r="DH52">
         <v>161636965614.0</v>
       </c>
-      <c r="DG52">
+      <c r="DI52">
         <v>256374651148.0</v>
       </c>
-      <c r="DH52">
+      <c r="DJ52">
         <v>258935878950.0</v>
       </c>
-      <c r="DI52">
+      <c r="DK52">
         <v>261084569966.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DL52">
         <v>94971268665.0</v>
       </c>
-      <c r="DK52">
+      <c r="DM52">
         <v>152895175272.0</v>
       </c>
-      <c r="DL52">
+      <c r="DN52">
         <v>146960923126.0</v>
       </c>
-      <c r="DM52">
+      <c r="DO52">
         <v>138778873431.0</v>
       </c>
     </row>
-    <row r="53" spans="1:117">
+    <row r="53" spans="1:119">
       <c r="A53" t="s">
         <v>81</v>
       </c>
       <c r="B53">
+        <v>124140000000.0</v>
+      </c>
+      <c r="C53">
+        <v>121192000000.0</v>
+      </c>
+      <c r="D53">
         <v>53424000000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>51880000000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>48371000000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>45898000000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>44781000000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>44420000000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>45011000000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>45011000000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>67736000000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>106148000000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>99491000000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>91177000000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>30982000000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>101791000000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>90674000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>84616000000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>29797000000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>85854000000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>82779000000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>83228000000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>52700000000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>88657000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>91429000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>98153000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>56497000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>90776000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>83539000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>85907000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>28844000000.0</v>
       </c>
-      <c r="AE53">
-[...2 lines deleted...]
-      <c r="AF53">
+      <c r="AG53">
+        <v>0.0</v>
+      </c>
+      <c r="AH53">
         <v>92452000000.0</v>
       </c>
-      <c r="AG53">
-[...2 lines deleted...]
-      <c r="AH53">
+      <c r="AI53">
+        <v>0.0</v>
+      </c>
+      <c r="AJ53">
         <v>35517000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>208381000000.0</v>
       </c>
       <c r="AK53"/>
       <c r="AL53">
+        <v>208381000000.0</v>
+      </c>
+      <c r="AM53"/>
+      <c r="AN53">
         <v>37184000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>3048000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>235655000000.0</v>
       </c>
-      <c r="AO53"/>
-      <c r="AP53">
+      <c r="AQ53"/>
+      <c r="AR53">
         <v>40810000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>223814000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>226325000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>243460000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>232361000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>226041000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>173504322000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>163516458000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>183990987000.0</v>
       </c>
-      <c r="AY53"/>
-      <c r="AZ53"/>
       <c r="BA53"/>
-      <c r="BB53">
-[...1 lines deleted...]
-      </c>
+      <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53">
-        <v>123915000000.0</v>
+        <v>309829000000.0</v>
       </c>
       <c r="BE53"/>
       <c r="BF53">
+        <v>123915000000.0</v>
+      </c>
+      <c r="BG53"/>
+      <c r="BH53">
         <v>332227000000.0</v>
       </c>
-      <c r="BG53"/>
-      <c r="BH53"/>
       <c r="BI53"/>
-      <c r="BJ53">
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53">
         <v>58856000000.0</v>
       </c>
-      <c r="BK53"/>
-[...1 lines deleted...]
-      <c r="BM53">
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53">
         <v>262536000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>55800000000.0</v>
       </c>
-      <c r="BO53"/>
-      <c r="BP53"/>
       <c r="BQ53"/>
-      <c r="BR53">
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53">
         <v>59908000000.0</v>
       </c>
-      <c r="BS53"/>
-      <c r="BT53"/>
       <c r="BU53"/>
-      <c r="BV53">
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53">
         <v>74536000000.0</v>
       </c>
-      <c r="BW53"/>
-[...1 lines deleted...]
-      <c r="BY53">
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53">
         <v>26351000000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CB53">
         <v>79355000000.0</v>
       </c>
-      <c r="CA53"/>
-      <c r="CB53"/>
       <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53">
         <v>71431000000.0</v>
       </c>
-      <c r="CE53"/>
-[...1 lines deleted...]
-      <c r="CG53">
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53">
         <v>-13245885840.0</v>
       </c>
-      <c r="CH53">
+      <c r="CJ53">
         <v>46302698000.0</v>
       </c>
-      <c r="CI53"/>
-      <c r="CJ53"/>
       <c r="CK53"/>
-      <c r="CL53">
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53">
         <v>38843154000.0</v>
       </c>
-      <c r="CM53"/>
-      <c r="CN53"/>
       <c r="CO53"/>
-      <c r="CP53">
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53">
         <v>34607106000.0</v>
       </c>
-      <c r="CQ53"/>
-      <c r="CR53"/>
       <c r="CS53"/>
-      <c r="CT53">
+      <c r="CT53"/>
+      <c r="CU53"/>
+      <c r="CV53">
         <v>32729383000.0</v>
       </c>
-      <c r="CU53"/>
-      <c r="CV53"/>
       <c r="CW53"/>
-      <c r="CX53">
+      <c r="CX53"/>
+      <c r="CY53"/>
+      <c r="CZ53">
         <v>27035878000.0</v>
       </c>
-      <c r="CY53"/>
-      <c r="CZ53"/>
       <c r="DA53"/>
-      <c r="DB53">
+      <c r="DB53"/>
+      <c r="DC53"/>
+      <c r="DD53">
         <v>19858906000.0</v>
       </c>
-      <c r="DC53"/>
-      <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
+      <c r="DN53"/>
+      <c r="DO53"/>
     </row>
-    <row r="54" spans="1:117">
+    <row r="54" spans="1:119">
       <c r="A54" t="s">
         <v>82</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-      <c r="Z54">
-[...4 lines deleted...]
-      </c>
+      <c r="Z54"/>
+      <c r="AA54"/>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
-      <c r="AI54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
@@ -18087,1483 +18305,1509 @@
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
+      <c r="DN54"/>
+      <c r="DO54"/>
     </row>
-    <row r="55" spans="1:117">
+    <row r="55" spans="1:119">
       <c r="A55" t="s">
         <v>83</v>
       </c>
       <c r="B55">
+        <v>1160759000000.0</v>
+      </c>
+      <c r="C55">
+        <v>1137511000000.0</v>
+      </c>
+      <c r="D55">
         <v>1054405000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1092359000000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1086760000000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1078904000000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1020545000000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1049470000000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1041371000000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1041371000000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>975583000000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1021627000000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1029181000000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1022188000000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>967817000000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1058830000000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1020064000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1007922000000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>951290000000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>988751000000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>978246000000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>980870000000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>937275000000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>956481000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>984842000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>944685000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>891910000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>922391000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>913390000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>904935000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>887030000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>901585000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>905984000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>887020000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>846216000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>861701000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>862051000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>884815000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>845081000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>870542000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>885659000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>868897000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>1005233000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>862039000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>864920000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>1053383000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>1178657000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>990987000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>970517000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>948448000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>1081317000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>1131175000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>1143598000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>1180720000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>1158050000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>1248096000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>1231121000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>1241729000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>1274239000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>1724559890000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>1801913631000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>1229235000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>1242739000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>1260698000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>1267385000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>1236218000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>1159972000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>1187915000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>1184337000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>1271836000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>1328648000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>1374252472000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>1369946000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>1302538948000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>1312510000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>1306377536000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>1319333143000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>1281822916000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>1226307000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>1219484718000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>1221770859000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>1200075221000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>1158639000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>1134482000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>1104839128000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>1036140033000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>865561254000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>865288834000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>870746325000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>828925632000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>777410952000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>784170979000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>727217363000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>730870142000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>717017487000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>720688856000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>716270388000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>748014359000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>706345966000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CW55">
         <v>742429395000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CX55">
         <v>706070600000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CY55">
         <v>715126281000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CZ55">
         <v>651974374000.0</v>
       </c>
-      <c r="CY55">
+      <c r="DA55">
         <v>612837324000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DB55">
         <v>557327332000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DC55">
         <v>552891078000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DD55">
         <v>494260463000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DE55">
         <v>449825722000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DF55">
         <v>444759280000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DG55">
         <v>423968216000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DH55">
         <v>392703477000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DI55">
         <v>399865905000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DJ55">
         <v>407654159000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DK55">
         <v>409111905000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DL55">
         <v>278392358000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DM55">
         <v>266576338000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DN55">
         <v>256575709000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DO55">
         <v>242598998000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:117">
+    <row r="56" spans="1:119">
       <c r="A56" t="s">
         <v>84</v>
       </c>
       <c r="B56">
+        <v>189094000000.0</v>
+      </c>
+      <c r="C56">
+        <v>189779000000.0</v>
+      </c>
+      <c r="D56">
         <v>106313000000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>134751000000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>124425000000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>139996000000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>116134000000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>144538000000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>170280000000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>142486000000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>158900000000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>222873000000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>213410000000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>209179000000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>119862000000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>236880000000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>217546000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>215990000000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>139156000000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>213635000000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>204789000000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>195931000000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>166136000000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>199738000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>210915000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>161972000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>112560000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>145712000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>136102000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>131538000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>83110000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>40290000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>131129000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>32879000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>65639000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>20667000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>232365000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>40466000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>63729000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>24331000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>297880000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>29972000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>68854000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>300477000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>294772000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>310390000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>244883000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>281189000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>15010000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>21253000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>13316000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>21783000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>18699000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>12816000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>382758000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>78616000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>193170000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>102660000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>427844000000.0</v>
       </c>
-      <c r="BG56"/>
-[...1 lines deleted...]
-      <c r="BI56">
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56">
         <v>77280000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>93738000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>78209000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>75868000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>348054000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>94954000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>71065000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>72149000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>82436000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>108326000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>20723451000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>88680000000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>67217551000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>110497000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>64884995000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>69387495000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>73004063000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>114710000000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>64460644000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>71908418000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>67250690000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>103127000000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>79843000000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>68103710000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>72581534000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>129244487000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>64790370000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>81370760000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>72364359000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>129793732000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>7949696000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>8648514000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>9513109000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>112036871000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>8765585000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>32545391000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>9483582000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CV56">
         <v>63051351000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CW56">
         <v>5212977000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CX56">
         <v>5127623000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CY56">
         <v>6924642000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CZ56">
         <v>94930089000.0</v>
       </c>
-      <c r="CY56">
+      <c r="DA56">
         <v>6685193000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DB56">
         <v>6339803000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DC56">
         <v>8167418000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DD56">
         <v>36116316000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DE56">
         <v>5254403000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DF56">
         <v>7917482000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DG56">
         <v>4470988000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DH56">
         <v>11421466000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DI56">
         <v>1924658000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DJ56">
         <v>2087348000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DK56">
         <v>1936222000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DL56">
         <v>11298989000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DM56">
         <v>2379250000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DN56">
         <v>1682743000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DO56">
         <v>1862416000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:117">
+    <row r="57" spans="1:119">
       <c r="A57" t="s">
         <v>85</v>
       </c>
       <c r="B57">
+        <v>907439000000.0</v>
+      </c>
+      <c r="C57">
+        <v>885275000000.0</v>
+      </c>
+      <c r="D57">
         <v>819079000000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>854518000000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>849994000000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>841589000000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>757050000000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>813817000000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>609509000000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>814069000000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>734248000000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>809298000000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>823056000000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>826094000000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>640799000000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>876779000000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>836069000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>815318000000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>401101000000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>802192000000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>729442000000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>802465000000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>738641000000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>772174000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>772653000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>726718000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>728294000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>710277000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>706286000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>694906000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>61000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>740084510303.31</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>705713000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>775170377660.23</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>632199000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>671011000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>678256000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>671319000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>606385000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>625156000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>680585000000.0</v>
       </c>
-      <c r="AO57"/>
-      <c r="AP57">
+      <c r="AQ57"/>
+      <c r="AR57">
         <v>753395000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>659204000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>653972000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>664173000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>817700000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>627455000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>7361000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>8119000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>474320000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>8682000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>10090000000.0</v>
       </c>
-      <c r="BA57"/>
-      <c r="BB57">
+      <c r="BC57"/>
+      <c r="BD57">
         <v>603485000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>496322000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>632441000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>543850000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>674737000000.0</v>
       </c>
-      <c r="BG57"/>
-[...1 lines deleted...]
-      <c r="BI57">
+      <c r="BI57"/>
+      <c r="BJ57"/>
+      <c r="BK57">
         <v>592615000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>667810000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>581365000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>511263000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>630887000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>632080000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>459192000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>461796000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>516629000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>852939813000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>682831251000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>697180000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>534188844000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>879128733000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>529623746000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>526901846000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>28917621000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>770387317000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>501046429000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>621327270000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>483356034000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>716711313000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>583159000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>449645377000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>425808531000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>381404166000.0</v>
       </c>
-      <c r="CI57"/>
-      <c r="CJ57"/>
       <c r="CK57"/>
-      <c r="CL57">
+      <c r="CL57"/>
+      <c r="CM57"/>
+      <c r="CN57">
         <v>320012353000.0</v>
       </c>
-      <c r="CM57"/>
-      <c r="CN57"/>
       <c r="CO57"/>
-      <c r="CP57">
-[...1 lines deleted...]
-      </c>
+      <c r="CP57"/>
       <c r="CQ57"/>
       <c r="CR57">
-        <v>4315294000.0</v>
+        <v>334058869000.0</v>
       </c>
       <c r="CS57"/>
       <c r="CT57">
+        <v>4315294000.0</v>
+      </c>
+      <c r="CU57"/>
+      <c r="CV57">
         <v>211553579000.0</v>
       </c>
-      <c r="CU57"/>
-      <c r="CV57"/>
       <c r="CW57"/>
-      <c r="CX57">
+      <c r="CX57"/>
+      <c r="CY57"/>
+      <c r="CZ57">
         <v>273241032000.0</v>
       </c>
-      <c r="CY57">
+      <c r="DA57">
         <v>370057233000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DB57">
         <v>349329527000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DC57">
         <v>350626639000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DD57">
         <v>248240792000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DE57">
         <v>271152636000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DF57">
         <v>270079163000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DG57">
         <v>258622470000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DH57">
         <v>203946296000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DI57">
         <v>256374651000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DJ57">
         <v>258935879000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DK57">
         <v>261084570000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DL57">
         <v>129135598000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DM57">
         <v>152895175000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DN57">
         <v>146960923000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DO57">
         <v>138778873000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:117">
+    <row r="58" spans="1:119">
       <c r="A58" t="s">
         <v>86</v>
       </c>
       <c r="B58">
+        <v>1109373000000.0</v>
+      </c>
+      <c r="C58">
+        <v>1085447000000.0</v>
+      </c>
+      <c r="D58">
         <v>1003452000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1041792000000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1036614000000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1026110000000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>969237000000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>997235000000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>990408000000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>990408000000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>923401000000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>969095000000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>977718000000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>969914000000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>917406000000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1007160000000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>968023000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>953846000000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>896634000000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>932367000000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>921037000000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>924888000000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>881615000000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>901250000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>929514000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>889394000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>844093000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>867981000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>859931000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>851312000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>835297000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>195309000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>855265000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>188658000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>795095000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>119188000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>811692000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>141516000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>794682000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>162517000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>835954000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>172173000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>956763000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>815398000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>817577000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>987411000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>1119241000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>935831000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>920757000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>901760000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>175522000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>1075425000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>1087582000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>206658000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>1107700000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>1191199000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>1181248000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>1190282000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>1227635000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>1659633498000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>1737838155000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>1183426000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>1199291000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>1212226000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>1223640000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>1191986000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>1122936000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>1150333000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>1153657000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>1241329000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>1301974000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>1348647825000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>1339981000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>1268950118000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>1272979000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>1265212204000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>1278844853000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>1239565955000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>1185092000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>1180728905000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>1186722901000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>1161656156000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>1120214000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>1097052000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>1067643370000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>1003123600000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>836222245000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>837473856000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>420779601000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>401371552000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>752610219000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>760771405000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>705383582000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>709396546000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>694637939000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>700212871000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>692558919000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>721145741000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CV58">
         <v>680784880000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CW58">
         <v>716428175000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CX58">
         <v>677592174000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CY58">
         <v>686007623000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CZ58">
         <v>622913360000.0</v>
       </c>
-      <c r="CY58">
+      <c r="DA58">
         <v>579245844000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DB58">
         <v>521131983000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DC58">
         <v>517819102000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DD58">
         <v>458129240000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DE58">
         <v>416116360000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DF58">
         <v>411677205000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DG58">
         <v>393125550000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DH58">
         <v>363171939000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DI58">
         <v>375421504000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DJ58">
         <v>378269175000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DK58">
         <v>380784458000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DL58">
         <v>257513106000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DM58">
         <v>244145410000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DN58">
         <v>235809331000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DO58">
         <v>224078545000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:117">
+    <row r="59" spans="1:119">
       <c r="A59" t="s">
         <v>87</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-      <c r="Z59">
-[...4 lines deleted...]
-      </c>
+      <c r="Z59"/>
+      <c r="AA59"/>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
-      <c r="AI59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
@@ -19602,644 +19846,654 @@
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
+      <c r="DN59"/>
+      <c r="DO59"/>
     </row>
-    <row r="60" spans="1:117">
+    <row r="60" spans="1:119">
       <c r="A60" t="s">
         <v>88</v>
       </c>
       <c r="B60">
+        <v>50245000000.0</v>
+      </c>
+      <c r="C60">
+        <v>50872000000.0</v>
+      </c>
+      <c r="D60">
         <v>49698000000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>49447000000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>49115000000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>51675000000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>50314000000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>51294000000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>50147000000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>50147000000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>51238000000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>51716000000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>50742000000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>51679000000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>49907000000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>51292000000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>51628000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>53475000000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>53920000000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>55439000000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>56222000000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>55041000000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>47674000000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>54206000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>54306000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>54335000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>53770000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>53511000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>52597000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>52788000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>50930000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>48997000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>49985000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>50164000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>50406000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>49770000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>49685000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>50741000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>49793000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>49444000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>49086000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>48810000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>47832000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>46022000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>46767000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>53503000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>50424000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>47166000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>49144000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>46063000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>47276000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>51804000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>52131000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>56688000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>49511000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>55877000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>48946000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>50616000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>42452000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>63920407000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>62867162000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>45067000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>38370000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>47475000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>42734000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>43235000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>31121000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>36515000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>29605000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>29370000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>17334000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>23696001430.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>28060000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>31588582720.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>37208000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>38988740490.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>38378362730.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>40319687280.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>38266000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>36906470480.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>33237804600.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>36640344120.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>38396685870.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>37430000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>35533986390.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>31559201300.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>27128919680.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>26052215280.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>27139163520.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>26296160680.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>23073717770.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>21544902750.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>20205938390.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>19554316250.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>20418335220.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>18758513840.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>22181437600.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>25394338200.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>24097754310.0</v>
       </c>
-      <c r="CU60">
+      <c r="CW60">
         <v>24417238800.0</v>
       </c>
-      <c r="CV60">
+      <c r="CX60">
         <v>27093568200.0</v>
       </c>
-      <c r="CW60">
+      <c r="CY60">
         <v>27676879750.0</v>
       </c>
-      <c r="CX60">
+      <c r="CZ60">
         <v>27769483940.0</v>
       </c>
-      <c r="CY60">
+      <c r="DA60">
         <v>32488428280.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DB60">
         <v>35119293930.0</v>
       </c>
-      <c r="DA60">
+      <c r="DC60">
         <v>34118796700.0</v>
       </c>
-      <c r="DB60">
+      <c r="DD60">
         <v>35157308830.0</v>
       </c>
-      <c r="DC60">
+      <c r="DE60">
         <v>32888185920.0</v>
       </c>
-      <c r="DD60">
+      <c r="DF60">
         <v>32259128200.0</v>
       </c>
-      <c r="DE60">
+      <c r="DG60">
         <v>30091153420.0</v>
       </c>
-      <c r="DF60">
+      <c r="DH60">
         <v>28913785866.0</v>
       </c>
-      <c r="DG60">
+      <c r="DI60">
         <v>24140369022.0</v>
       </c>
-      <c r="DH60">
+      <c r="DJ60">
         <v>29040265575.0</v>
       </c>
-      <c r="DI60">
+      <c r="DK60">
         <v>28065050409.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DL60">
         <v>20694342942.0</v>
       </c>
-      <c r="DK60">
+      <c r="DM60">
         <v>22220248876.0</v>
       </c>
-      <c r="DL60">
+      <c r="DN60">
         <v>20562293043.0</v>
       </c>
-      <c r="DM60">
+      <c r="DO60">
         <v>18291832295.0</v>
       </c>
     </row>
-    <row r="61" spans="1:117">
+    <row r="61" spans="1:119">
       <c r="A61" t="s">
         <v>89</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
-[...1 lines deleted...]
-      </c>
+      <c r="R61"/>
       <c r="S61"/>
       <c r="T61">
+        <v>-1612000000.0</v>
+      </c>
+      <c r="U61"/>
+      <c r="V61">
         <v>-8000000.0</v>
       </c>
-      <c r="U61">
+      <c r="W61">
         <v>-7000000.0</v>
       </c>
-      <c r="V61">
+      <c r="X61">
         <v>-4000000.0</v>
       </c>
-      <c r="W61">
+      <c r="Y61">
         <v>-9000000.0</v>
       </c>
-      <c r="X61">
+      <c r="Z61">
         <v>-3000000.0</v>
       </c>
-      <c r="Y61">
+      <c r="AA61">
         <v>-6000000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AB61">
         <v>-10000000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AC61">
         <v>-5000000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AD61">
         <v>-8000000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AE61">
         <v>-8000000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AF61">
         <v>-12617572.84</v>
       </c>
-      <c r="AE61">
-[...2 lines deleted...]
-      <c r="AF61">
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
         <v>-155074446823.11</v>
       </c>
-      <c r="AG61">
-[...2 lines deleted...]
-      <c r="AH61">
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
+      <c r="AJ61">
         <v>-18033000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-11411000.0</v>
       </c>
       <c r="AK61"/>
       <c r="AL61">
-        <v>-8442000.0</v>
+        <v>-11411000.0</v>
       </c>
       <c r="AM61"/>
       <c r="AN61">
-        <v>-12135000.0</v>
+        <v>-8442000.0</v>
       </c>
       <c r="AO61"/>
       <c r="AP61">
+        <v>-12135000.0</v>
+      </c>
+      <c r="AQ61"/>
+      <c r="AR61">
         <v>-19546000.0</v>
       </c>
-      <c r="AQ61"/>
-      <c r="AR61"/>
       <c r="AS61"/>
-      <c r="AT61">
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61">
         <v>-55665000.0</v>
       </c>
-      <c r="AU61"/>
-      <c r="AV61"/>
       <c r="AW61"/>
-      <c r="AX61">
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61">
         <v>-44093000.0</v>
       </c>
-      <c r="AY61"/>
-      <c r="AZ61"/>
       <c r="BA61"/>
-      <c r="BB61">
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61">
         <v>-540626000.0</v>
       </c>
-      <c r="BC61"/>
-      <c r="BD61"/>
       <c r="BE61"/>
-      <c r="BF61">
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61">
         <v>-862705000.0</v>
       </c>
-      <c r="BG61"/>
-      <c r="BH61"/>
       <c r="BI61"/>
-      <c r="BJ61">
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61">
         <v>-948734000.0</v>
       </c>
-      <c r="BK61"/>
-[...1 lines deleted...]
-      <c r="BM61">
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61">
         <v>-995514000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BP61">
         <v>-1056268000.0</v>
       </c>
-      <c r="BO61"/>
-      <c r="BP61"/>
       <c r="BQ61"/>
-      <c r="BR61">
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61">
         <v>-1205385000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BU61">
         <v>-1761533000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BV61">
         <v>-2277161000.0</v>
       </c>
-      <c r="BU61"/>
-      <c r="BV61">
+      <c r="BW61"/>
+      <c r="BX61">
         <v>-5461522000.0</v>
       </c>
-      <c r="BW61"/>
-[...1 lines deleted...]
-      <c r="BY61">
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61">
         <v>-2183974000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CB61">
         <v>-1895089000.0</v>
       </c>
-      <c r="CA61"/>
-      <c r="CB61"/>
       <c r="CC61"/>
-      <c r="CD61">
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61">
         <v>-1027886000.0</v>
       </c>
-      <c r="CE61"/>
-      <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
+      <c r="DN61"/>
+      <c r="DO61"/>
     </row>
-    <row r="62" spans="1:117">
+    <row r="62" spans="1:119">
       <c r="A62" t="s">
         <v>90</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
-      <c r="Z62">
-[...4 lines deleted...]
-      </c>
+      <c r="Z62"/>
+      <c r="AA62"/>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
-      <c r="AG62"/>
-      <c r="AH62"/>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
@@ -20279,50 +20533,52 @@
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
+      <c r="DN62"/>
+      <c r="DO62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20406,51 +20662,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B2">
         <v>1304000000.0</v>
       </c>
       <c r="C2">
         <v>44996000000.0</v>
       </c>
       <c r="D2">
         <v>36747000000.0</v>
       </c>
       <c r="E2">
         <v>16543000000.0</v>
       </c>
       <c r="F2">
         <v>7989000000.0</v>
       </c>
       <c r="G2">
         <v>11742000000.0</v>
       </c>
       <c r="H2">
         <v>15497000000.0</v>
       </c>
       <c r="I2">
         <v>14882000000.0</v>
       </c>
@@ -20498,51 +20754,51 @@
       </c>
       <c r="X2">
         <v>2244723000.0</v>
       </c>
       <c r="Y2">
         <v>2725494000.0</v>
       </c>
       <c r="Z2">
         <v>2023038000.0</v>
       </c>
       <c r="AA2">
         <v>19710467000.0</v>
       </c>
       <c r="AB2">
         <v>14082998000.0</v>
       </c>
       <c r="AC2">
         <v>14774978000.0</v>
       </c>
       <c r="AD2">
         <v>7289538000.0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>673000000.0</v>
       </c>
       <c r="D3">
         <v>674000000.0</v>
       </c>
       <c r="E3">
         <v>711000000.0</v>
       </c>
       <c r="F3">
         <v>834000000.0</v>
       </c>
       <c r="G3">
         <v>829000000.0</v>
       </c>
       <c r="H3">
         <v>789000000.0</v>
       </c>
       <c r="I3">
         <v>520000000.0</v>
       </c>
       <c r="J3">
         <v>520000000.0</v>
@@ -20586,99 +20842,99 @@
       <c r="W3">
         <v>563000000.0</v>
       </c>
       <c r="X3">
         <v>624108000.0</v>
       </c>
       <c r="Y3">
         <v>993948000.0</v>
       </c>
       <c r="Z3">
         <v>592301000.0</v>
       </c>
       <c r="AA3">
         <v>610096000.0</v>
       </c>
       <c r="AB3">
         <v>541616000.0</v>
       </c>
       <c r="AC3"/>
       <c r="AD3">
         <v>344181000.0</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>441000000.0</v>
       </c>
       <c r="L4">
         <v>-688871614.3</v>
       </c>
       <c r="M4">
         <v>-1460000000.0</v>
       </c>
       <c r="N4">
         <v>495000000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>9300000000.0</v>
       </c>
       <c r="D5">
         <v>10492000000.0</v>
       </c>
       <c r="E5">
         <v>5410000000.0</v>
       </c>
       <c r="F5">
         <v>6782000000.0</v>
       </c>
       <c r="G5">
         <v>3809000000.0</v>
       </c>
       <c r="H5">
         <v>6834000000.0</v>
       </c>
       <c r="I5">
         <v>6751000000.0</v>
       </c>
       <c r="J5">
         <v>7268000000.0</v>
@@ -20724,51 +20980,51 @@
       </c>
       <c r="X5">
         <v>5523272000.0</v>
       </c>
       <c r="Y5">
         <v>5593934000.0</v>
       </c>
       <c r="Z5">
         <v>5751047000.0</v>
       </c>
       <c r="AA5">
         <v>13860785000.0</v>
       </c>
       <c r="AB5">
         <v>5998516000.0</v>
       </c>
       <c r="AC5">
         <v>17310447522.0</v>
       </c>
       <c r="AD5">
         <v>2491725000.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B6">
         <v>9148000000.0</v>
       </c>
       <c r="C6">
         <v>9973000000.0</v>
       </c>
       <c r="D6">
         <v>11166000000.0</v>
       </c>
       <c r="E6">
         <v>6121000000.0</v>
       </c>
       <c r="F6">
         <v>7616000000.0</v>
       </c>
       <c r="G6">
         <v>4638000000.0</v>
       </c>
       <c r="H6">
         <v>7623000000.0</v>
       </c>
       <c r="I6">
         <v>7271000000.0</v>
       </c>
@@ -20816,139 +21072,139 @@
       </c>
       <c r="X6">
         <v>6147380000.0</v>
       </c>
       <c r="Y6">
         <v>6587882000.0</v>
       </c>
       <c r="Z6">
         <v>6343348000.0</v>
       </c>
       <c r="AA6">
         <v>14470881000.0</v>
       </c>
       <c r="AB6">
         <v>6540132000.0</v>
       </c>
       <c r="AC6">
         <v>17310447522.0</v>
       </c>
       <c r="AD6">
         <v>2835906000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>441000000.0</v>
       </c>
       <c r="L8">
         <v>-456000000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B9">
         <v>21731000000.0</v>
       </c>
       <c r="C9">
         <v>21413000000.0</v>
       </c>
       <c r="D9">
         <v>22154000000.0</v>
       </c>
       <c r="E9">
         <v>18590000000.0</v>
       </c>
       <c r="F9">
         <v>17794000000.0</v>
       </c>
       <c r="G9">
         <v>15190000000.0</v>
       </c>
       <c r="H9">
         <v>16940000000.0</v>
       </c>
       <c r="I9">
         <v>17443000000.0</v>
       </c>
@@ -20996,51 +21252,51 @@
       </c>
       <c r="X9">
         <v>62408376000.0</v>
       </c>
       <c r="Y9">
         <v>74729048000.0</v>
       </c>
       <c r="Z9">
         <v>72595595000.0</v>
       </c>
       <c r="AA9">
         <v>57586463000.0</v>
       </c>
       <c r="AB9">
         <v>44720550000.0</v>
       </c>
       <c r="AC9">
         <v>37289038716.0</v>
       </c>
       <c r="AD9">
         <v>26566428000.0</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B10">
         <v>9148000000.0</v>
       </c>
       <c r="C10">
         <v>9300000000.0</v>
       </c>
       <c r="D10">
         <v>10492000000.0</v>
       </c>
       <c r="E10">
         <v>5502000000.0</v>
       </c>
       <c r="F10">
         <v>6782000000.0</v>
       </c>
       <c r="G10">
         <v>3809000000.0</v>
       </c>
       <c r="H10">
         <v>6834000000.0</v>
       </c>
       <c r="I10">
         <v>6751000000.0</v>
       </c>
@@ -21088,51 +21344,51 @@
       </c>
       <c r="X10">
         <v>5523273000.0</v>
       </c>
       <c r="Y10">
         <v>5593934000.0</v>
       </c>
       <c r="Z10">
         <v>5751047000.0</v>
       </c>
       <c r="AA10">
         <v>13860785000.0</v>
       </c>
       <c r="AB10">
         <v>5998516000.0</v>
       </c>
       <c r="AC10">
         <v>3437925120.0</v>
       </c>
       <c r="AD10">
         <v>2491725000.0</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B11">
         <v>2545000000.0</v>
       </c>
       <c r="C11">
         <v>2650000000.0</v>
       </c>
       <c r="D11">
         <v>2970000000.0</v>
       </c>
       <c r="E11">
         <v>1725000000.0</v>
       </c>
       <c r="F11">
         <v>1877000000.0</v>
       </c>
       <c r="G11">
         <v>1246000000.0</v>
       </c>
       <c r="H11">
         <v>1955000000.0</v>
       </c>
       <c r="I11">
         <v>2036000000.0</v>
       </c>
@@ -21180,53 +21436,55 @@
       </c>
       <c r="X11">
         <v>1487218000.0</v>
       </c>
       <c r="Y11">
         <v>1090198000.0</v>
       </c>
       <c r="Z11">
         <v>1166619000.0</v>
       </c>
       <c r="AA11">
         <v>1843065000.0</v>
       </c>
       <c r="AB11">
         <v>1062362000.0</v>
       </c>
       <c r="AC11">
         <v>783765072.0</v>
       </c>
       <c r="AD11">
         <v>649727000.0</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>190</v>
+      </c>
+      <c r="B12">
+        <v>36368000000.0</v>
+      </c>
       <c r="C12">
         <v>43882000000.0</v>
       </c>
       <c r="D12">
         <v>36252000000.0</v>
       </c>
       <c r="E12">
         <v>14714000000.0</v>
       </c>
       <c r="F12">
         <v>7498000000.0</v>
       </c>
       <c r="G12">
         <v>9094000000.0</v>
       </c>
       <c r="H12">
         <v>14377000000.0</v>
       </c>
       <c r="I12">
         <v>14226000000.0</v>
       </c>
       <c r="J12">
         <v>30350000000.0</v>
       </c>
       <c r="K12">
@@ -21270,51 +21528,51 @@
       </c>
       <c r="X12">
         <v>1121964000.0</v>
       </c>
       <c r="Y12">
         <v>1289368000.0</v>
       </c>
       <c r="Z12">
         <v>1272266000.0</v>
       </c>
       <c r="AA12">
         <v>19309060000.0</v>
       </c>
       <c r="AB12">
         <v>13501631000.0</v>
       </c>
       <c r="AC12">
         <v>13872522402.0</v>
       </c>
       <c r="AD12">
         <v>7289538000.0</v>
       </c>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B13">
         <v>14681000000.0</v>
       </c>
       <c r="C13">
         <v>15023000000.0</v>
       </c>
       <c r="D13">
         <v>52228000000.0</v>
       </c>
       <c r="E13">
         <v>13756000000.0</v>
       </c>
       <c r="F13">
         <v>13615000000.0</v>
       </c>
       <c r="G13">
         <v>22559000000.0</v>
       </c>
       <c r="H13">
         <v>28163000000.0</v>
       </c>
       <c r="I13">
         <v>27747000000.0</v>
       </c>
@@ -21326,51 +21584,51 @@
       </c>
       <c r="L13">
         <v>46321000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B14">
         <v>-275000000.0</v>
       </c>
       <c r="C14">
         <v>-258000000.0</v>
       </c>
       <c r="D14">
         <v>-235000000.0</v>
       </c>
       <c r="E14">
         <v>-102000000.0</v>
       </c>
       <c r="F14">
         <v>-128000000.0</v>
       </c>
       <c r="G14">
         <v>1022000000.0</v>
       </c>
       <c r="H14">
         <v>893000000.0</v>
       </c>
       <c r="I14">
         <v>803000000.0</v>
       </c>
@@ -21408,51 +21666,51 @@
       </c>
       <c r="V14">
         <v>361181000.0</v>
       </c>
       <c r="W14">
         <v>368234000.0</v>
       </c>
       <c r="X14">
         <v>433337000.0</v>
       </c>
       <c r="Y14">
         <v>348102000.0</v>
       </c>
       <c r="Z14">
         <v>288392000.0</v>
       </c>
       <c r="AA14">
         <v>138004000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B15">
         <v>6327000000.0</v>
       </c>
       <c r="C15">
         <v>6392000000.0</v>
       </c>
       <c r="D15">
         <v>7287000000.0</v>
       </c>
       <c r="E15">
         <v>3674000000.0</v>
       </c>
       <c r="F15">
         <v>4776000000.0</v>
       </c>
       <c r="G15">
         <v>2485000000.0</v>
       </c>
       <c r="H15">
         <v>4781000000.0</v>
       </c>
       <c r="I15">
         <v>4607000000.0</v>
       </c>
@@ -21500,51 +21758,51 @@
       </c>
       <c r="X15">
         <v>4036054000.0</v>
       </c>
       <c r="Y15">
         <v>4503736000.0</v>
       </c>
       <c r="Z15">
         <v>4584429000.0</v>
       </c>
       <c r="AA15">
         <v>12017720000.0</v>
       </c>
       <c r="AB15">
         <v>4936155000.0</v>
       </c>
       <c r="AC15">
         <v>2654160048.0</v>
       </c>
       <c r="AD15">
         <v>1841998000.0</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B16">
         <v>6327000000.0</v>
       </c>
       <c r="C16">
         <v>6392000000.0</v>
       </c>
       <c r="D16">
         <v>7287000000.0</v>
       </c>
       <c r="E16">
         <v>3674000000.0</v>
       </c>
       <c r="F16">
         <v>4776000000.0</v>
       </c>
       <c r="G16">
         <v>2485000000.0</v>
       </c>
       <c r="H16">
         <v>4781000000.0</v>
       </c>
       <c r="I16">
         <v>4703000000.0</v>
       </c>
@@ -21582,51 +21840,51 @@
       </c>
       <c r="V16">
         <v>8538082000.0</v>
       </c>
       <c r="W16">
         <v>8060525000.0</v>
       </c>
       <c r="X16">
         <v>5066513000.0</v>
       </c>
       <c r="Y16">
         <v>4696232000.0</v>
       </c>
       <c r="Z16">
         <v>4055296000.0</v>
       </c>
       <c r="AA16">
         <v>11230864000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B17">
         <v>6603000000.0</v>
       </c>
       <c r="C17">
         <v>6650000000.0</v>
       </c>
       <c r="D17">
         <v>7522000000.0</v>
       </c>
       <c r="E17">
         <v>3777000000.0</v>
       </c>
       <c r="F17">
         <v>4905000000.0</v>
       </c>
       <c r="G17">
         <v>2329000000.0</v>
       </c>
       <c r="H17">
         <v>4001000000.0</v>
       </c>
       <c r="I17">
         <v>4869000000.0</v>
       </c>
@@ -21640,51 +21898,51 @@
         <v>6850949059.02</v>
       </c>
       <c r="M17">
         <v>2502000000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B18">
         <v>14681000000.0</v>
       </c>
       <c r="C18">
         <v>15023000000.0</v>
       </c>
       <c r="D18">
         <v>15976000000.0</v>
       </c>
       <c r="E18">
         <v>13756000000.0</v>
       </c>
       <c r="F18">
         <v>13615000000.0</v>
       </c>
       <c r="G18">
         <v>12499000000.0</v>
       </c>
       <c r="H18">
         <v>13057000000.0</v>
       </c>
       <c r="I18">
         <v>12969000000.0</v>
       </c>
@@ -21696,139 +21954,139 @@
       </c>
       <c r="L18">
         <v>12561000000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B21">
         <v>9148000000.0</v>
       </c>
       <c r="C21">
         <v>9300000000.0</v>
       </c>
       <c r="D21">
         <v>10492000000.0</v>
       </c>
       <c r="E21">
         <v>4688000000.0</v>
       </c>
       <c r="F21">
         <v>6782000000.0</v>
       </c>
       <c r="G21">
         <v>3809000000.0</v>
       </c>
       <c r="H21">
         <v>6834000000.0</v>
       </c>
       <c r="I21">
         <v>6751000000.0</v>
       </c>
@@ -21876,95 +22134,95 @@
       </c>
       <c r="X21">
         <v>5523273000.0</v>
       </c>
       <c r="Y21">
         <v>5593934000.0</v>
       </c>
       <c r="Z21">
         <v>5751047000.0</v>
       </c>
       <c r="AA21">
         <v>13860785000.0</v>
       </c>
       <c r="AB21">
         <v>5998516000.0</v>
       </c>
       <c r="AC21">
         <v>17310447522.0</v>
       </c>
       <c r="AD21">
         <v>2491725000.0</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B23">
         <v>13887000000.0</v>
       </c>
       <c r="C23">
         <v>57109000000.0</v>
       </c>
       <c r="D23">
         <v>48409000000.0</v>
       </c>
       <c r="E23">
         <v>4659000000.0</v>
       </c>
       <c r="F23">
         <v>19001000000.0</v>
       </c>
       <c r="G23">
         <v>23123000000.0</v>
       </c>
       <c r="H23">
         <v>25603000000.0</v>
       </c>
       <c r="I23">
         <v>25574000000.0</v>
       </c>
@@ -22012,189 +22270,191 @@
       </c>
       <c r="X23">
         <v>59129826000.0</v>
       </c>
       <c r="Y23">
         <v>71860609000.0</v>
       </c>
       <c r="Z23">
         <v>68867585000.0</v>
       </c>
       <c r="AA23">
         <v>63436144000.0</v>
       </c>
       <c r="AB23">
         <v>52805032000.0</v>
       </c>
       <c r="AC23">
         <v>19978591194.0</v>
       </c>
       <c r="AD23">
         <v>31364241000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>203</v>
+      </c>
+      <c r="B25">
+        <v>665000000.0</v>
+      </c>
       <c r="C25">
         <v>673000000.0</v>
       </c>
       <c r="D25">
         <v>674000000.0</v>
       </c>
       <c r="E25">
         <v>711000000.0</v>
       </c>
       <c r="F25">
         <v>834000000.0</v>
       </c>
       <c r="G25">
         <v>829000000.0</v>
       </c>
       <c r="H25">
         <v>789000000.0</v>
       </c>
       <c r="I25">
         <v>520000000.0</v>
       </c>
       <c r="J25">
         <v>520000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>441000000.0</v>
       </c>
       <c r="D27">
         <v>369000000.0</v>
       </c>
       <c r="E27">
         <v>331000000.0</v>
       </c>
       <c r="F27">
         <v>305000000.0</v>
       </c>
       <c r="G27">
         <v>335000000.0</v>
       </c>
       <c r="H27">
         <v>391000000.0</v>
       </c>
       <c r="I27">
         <v>402000000.0</v>
       </c>
       <c r="J27">
         <v>455000000.0</v>
@@ -22236,53 +22496,55 @@
         <v>769000000.0</v>
       </c>
       <c r="W27">
         <v>694000000.0</v>
       </c>
       <c r="X27">
         <v>569320000.0</v>
       </c>
       <c r="Y27">
         <v>491733000.0</v>
       </c>
       <c r="Z27">
         <v>493396000.0</v>
       </c>
       <c r="AA27">
         <v>429090000.0</v>
       </c>
       <c r="AB27">
         <v>297143000.0</v>
       </c>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>206</v>
+      </c>
+      <c r="B28">
+        <v>8043000000.0</v>
+      </c>
       <c r="C28">
         <v>7691000000.0</v>
       </c>
       <c r="D28">
         <v>7334000000.0</v>
       </c>
       <c r="E28">
         <v>6850000000.0</v>
       </c>
       <c r="F28">
         <v>6657000000.0</v>
       </c>
       <c r="G28">
         <v>6545000000.0</v>
       </c>
       <c r="H28">
         <v>6080000000.0</v>
       </c>
       <c r="I28">
         <v>5994000000.0</v>
       </c>
       <c r="J28">
         <v>5789000000.0</v>
       </c>
       <c r="K28">
@@ -22326,51 +22588,51 @@
       </c>
       <c r="X28">
         <v>7416240000.0</v>
       </c>
       <c r="Y28">
         <v>7558005000.0</v>
       </c>
       <c r="Z28">
         <v>7810051000.0</v>
       </c>
       <c r="AA28">
         <v>6747257000.0</v>
       </c>
       <c r="AB28">
         <v>5788827000.0</v>
       </c>
       <c r="AC28">
         <v>4929227460.0</v>
       </c>
       <c r="AD28">
         <v>3433178000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B29">
         <v>2545000000.0</v>
       </c>
       <c r="C29">
         <v>2650000000.0</v>
       </c>
       <c r="D29">
         <v>2970000000.0</v>
       </c>
       <c r="E29">
         <v>1725000000.0</v>
       </c>
       <c r="F29">
         <v>1877000000.0</v>
       </c>
       <c r="G29">
         <v>1246000000.0</v>
       </c>
       <c r="H29">
         <v>1955000000.0</v>
       </c>
       <c r="I29">
         <v>2027000000.0</v>
       </c>
@@ -22382,51 +22644,51 @@
       </c>
       <c r="L29">
         <v>1637000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B30">
         <v>12583000000.0</v>
       </c>
       <c r="C30">
         <v>12113000000.0</v>
       </c>
       <c r="D30">
         <v>11662000000.0</v>
       </c>
       <c r="E30">
         <v>4659000000.0</v>
       </c>
       <c r="F30">
         <v>11012000000.0</v>
       </c>
       <c r="G30">
         <v>11381000000.0</v>
       </c>
       <c r="H30">
         <v>10106000000.0</v>
       </c>
       <c r="I30">
         <v>10692000000.0</v>
       </c>
@@ -22474,51 +22736,51 @@
       </c>
       <c r="X30">
         <v>56885103000.0</v>
       </c>
       <c r="Y30">
         <v>69135115000.0</v>
       </c>
       <c r="Z30">
         <v>66844547000.0</v>
       </c>
       <c r="AA30">
         <v>43725678000.0</v>
       </c>
       <c r="AB30">
         <v>38722034000.0</v>
       </c>
       <c r="AC30">
         <v>-19978591194.0</v>
       </c>
       <c r="AD30">
         <v>24074703000.0</v>
       </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>-4656000000.0</v>
       </c>
       <c r="D31">
         <v>-3147000000.0</v>
       </c>
       <c r="E31">
         <v>-711000000.0</v>
       </c>
       <c r="F31">
         <v>-4875000000.0</v>
       </c>
       <c r="G31">
         <v>-5062000000.0</v>
       </c>
       <c r="H31">
         <v>-4127000000.0</v>
       </c>
       <c r="I31">
         <v>-5004000000.0</v>
       </c>
       <c r="J31">
         <v>-12000000.0</v>
@@ -22564,51 +22826,51 @@
       </c>
       <c r="X31">
         <v>-1121964390.0</v>
       </c>
       <c r="Y31">
         <v>-1289368410.0</v>
       </c>
       <c r="Z31">
         <v>-19549290540.0</v>
       </c>
       <c r="AA31">
         <v>-19309059900.0</v>
       </c>
       <c r="AB31">
         <v>-13501630940.0</v>
       </c>
       <c r="AC31">
         <v>-13872522402.0</v>
       </c>
       <c r="AD31">
         <v>-7289538165.0</v>
       </c>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B32">
         <v>23035000000.0</v>
       </c>
       <c r="C32">
         <v>66409000000.0</v>
       </c>
       <c r="D32">
         <v>58901000000.0</v>
       </c>
       <c r="E32">
         <v>18590000000.0</v>
       </c>
       <c r="F32">
         <v>25783000000.0</v>
       </c>
       <c r="G32">
         <v>26932000000.0</v>
       </c>
       <c r="H32">
         <v>32437000000.0</v>
       </c>
       <c r="I32">
         <v>32325000000.0</v>
       </c>
@@ -22675,1147 +22937,1157 @@
       <c r="AD32">
         <v>33855966000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DM32"/>
+  <dimension ref="A1:DO32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:117">
+    <row r="1" spans="1:119">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
+        <v>97</v>
+      </c>
+      <c r="K1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
+        <v>100</v>
+      </c>
+      <c r="O1" t="s">
+        <v>101</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
+        <v>103</v>
+      </c>
+      <c r="S1" t="s">
+        <v>104</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
+        <v>106</v>
+      </c>
+      <c r="W1" t="s">
+        <v>107</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
       <c r="DJ1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DM1" t="s">
         <v>177</v>
       </c>
+      <c r="DN1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>179</v>
+      </c>
     </row>
-    <row r="2" spans="1:117">
+    <row r="2" spans="1:119">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B2">
+        <v>279000000.0</v>
+      </c>
+      <c r="C2">
+        <v>346000000.0</v>
+      </c>
+      <c r="D2">
         <v>365000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>326000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>313000000.0</v>
       </c>
       <c r="F2">
         <v>299000000.0</v>
       </c>
       <c r="G2">
+        <v>313000000.0</v>
+      </c>
+      <c r="H2">
+        <v>299000000.0</v>
+      </c>
+      <c r="I2">
         <v>336000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>16000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>301000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>86000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>183000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>98000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>152000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>269000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>403000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>202000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>987000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>346000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>39000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>-92000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>223000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>208000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>469000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1337000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>661000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>428000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>276000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>209000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>207000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>241000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>215000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>115000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>85000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>190000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>-5732887000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>5732887000.0</v>
       </c>
-      <c r="AK2">
-[...2 lines deleted...]
-      <c r="AL2">
+      <c r="AM2">
+        <v>0.0</v>
+      </c>
+      <c r="AN2">
         <v>4727732000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>-5713473000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>5713473000.0</v>
       </c>
-      <c r="AO2"/>
-      <c r="AP2">
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>8292000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>8778000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>8687000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>9351000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>9222000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>9028000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>9139000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>10065000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>3992456000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>3657743000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>6622090000.0</v>
       </c>
-      <c r="BA2"/>
-      <c r="BB2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>23961000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>641000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>25065000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>577000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>24913000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>365000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>310000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>397000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>12218133000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>523000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>30957342000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>655000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>12740000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>834000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>15151809000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>965000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>23011835000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>22935000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>472000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>21440000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>18127913000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>18158352000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>323000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>15549837000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>49186665000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>12644394000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>13096811000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>273078000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>39324072000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>305000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>298987000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>229115000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>306221000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>416000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>360730000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>400960000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>347159000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>635666850.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>552754000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>687352750.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>882453000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>557975660.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>636171000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>636752000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>18723765220.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>558729300.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>456521000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>480593000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>18971321000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>272078000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>186866000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>281455000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>4084855000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>3333338000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>3111164000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>3555982000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DH2">
         <v>3518382760.0</v>
       </c>
-      <c r="DG2">
+      <c r="DI2">
         <v>3416391748.0</v>
       </c>
-      <c r="DH2">
+      <c r="DJ2">
         <v>3650286000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>3795285000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DL2">
         <v>2010834525.0</v>
       </c>
-      <c r="DK2">
+      <c r="DM2">
         <v>1845517044.0</v>
       </c>
-      <c r="DL2">
+      <c r="DN2">
         <v>1889490735.0</v>
       </c>
-      <c r="DM2">
+      <c r="DO2">
         <v>1720088271.0</v>
       </c>
     </row>
-    <row r="3" spans="1:117">
+    <row r="3" spans="1:119">
       <c r="A3" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-      <c r="G3">
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3">
         <v>2669000000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>-4146000000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>-4146000000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1918266000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>-2866000000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>-2247000000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>-2413000000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>-14468932000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>-1444000000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>-10508000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>-669000000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>-3236075000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>-1923000000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>-2067000000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>-1462000000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>-1833667000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>-1204000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>-873000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>-1016000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>-1324000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>-1910000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>-951000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>-1464000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>-1896602000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>-2161000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>-1995000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>-1718000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>-2406204000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>-1993000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>-1958000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>-1620000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>-2247000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>-1890000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>-2051000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>-1109000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>160000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>152000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>158000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>164000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>178000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>175000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>167000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>172000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>-856000000.0</v>
       </c>
-      <c r="AY3">
-[...4 lines deleted...]
-      </c>
       <c r="BA3">
-        <v>-1700000000.0</v>
+        <v>195000000.0</v>
       </c>
       <c r="BB3">
+        <v>190000000.0</v>
+      </c>
+      <c r="BC3">
+        <v>187000000.0</v>
+      </c>
+      <c r="BD3">
         <v>737000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>51000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>67000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>69000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>1547000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>73000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>42000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>70000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>1744000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>113000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>135000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>169000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>1865000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>133000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>408000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>403000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>-52089849300.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>54000000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>54000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>358000000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>-74762606420.0</v>
       </c>
-      <c r="BW3"/>
-      <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
-      <c r="CD3">
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3">
         <v>-26694636710.0</v>
       </c>
-      <c r="CE3"/>
-[...1 lines deleted...]
-      <c r="CG3">
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3">
         <v>-215615640.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>-215615640.0</v>
       </c>
-      <c r="CI3"/>
-      <c r="CJ3"/>
       <c r="CK3"/>
-      <c r="CL3">
+      <c r="CL3"/>
+      <c r="CM3"/>
+      <c r="CN3">
         <v>-67907577230.0</v>
       </c>
-      <c r="CM3"/>
-      <c r="CN3"/>
       <c r="CO3"/>
-      <c r="CP3">
+      <c r="CP3"/>
+      <c r="CQ3"/>
+      <c r="CR3">
         <v>582723230.0</v>
       </c>
-      <c r="CQ3"/>
-      <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
+      <c r="DN3"/>
+      <c r="DO3"/>
     </row>
-    <row r="4" spans="1:117">
+    <row r="4" spans="1:119">
       <c r="A4" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...4 lines deleted...]
-      </c>
+      <c r="Z4"/>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
         <v>440000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>65000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-64000000.0</v>
       </c>
-      <c r="AO4"/>
-      <c r="AP4">
+      <c r="AQ4"/>
+      <c r="AR4">
         <v>-456000000.0</v>
       </c>
-      <c r="AQ4">
-[...4 lines deleted...]
-      </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
         <v>-1460000000.0</v>
       </c>
-      <c r="AU4">
-[...4 lines deleted...]
-      </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
         <v>495000000.0</v>
       </c>
-      <c r="AY4">
-[...5 lines deleted...]
-      <c r="BA4"/>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
-      <c r="BC4">
-[...1 lines deleted...]
-      </c>
+      <c r="BC4"/>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
@@ -23922,849 +24194,859 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
-      <c r="DC4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
+      <c r="DN4"/>
+      <c r="DO4"/>
     </row>
-    <row r="5" spans="1:117">
+    <row r="5" spans="1:119">
       <c r="A5" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
         <v>-1000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>2568000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>2568000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-1986266000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>2753000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>2972877915.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>4719000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>16132932000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>1380000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>12215000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>622939541.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>1331000000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>1924000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>1643000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>1463000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>1046000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>1176947250.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>542000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>998952700.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>1337000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>1886955354.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>2928000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>1582000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>3593602000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>2124000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>1557000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>1686000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>1560000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>2093000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>1937000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>1599000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>1955000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>1870000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>1923000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>1080000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>1193000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>1386000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>1959000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>1635000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>388000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>1406000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>1137000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>429000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>814000000.0</v>
       </c>
-      <c r="AY5">
-[...4 lines deleted...]
-      </c>
       <c r="BA5">
-        <v>1309000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BB5">
+        <v>0.0</v>
+      </c>
+      <c r="BC5">
+        <v>0.0</v>
+      </c>
+      <c r="BD5">
         <v>-23000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>1065000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>890000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>1108000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-917000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>1347000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>1617000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>1961000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>708000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>1531000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>593000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>1403000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-1706000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>801000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>457000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-187000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>69519000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-689000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>21559584710.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>2047000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>95606000000.0</v>
       </c>
-      <c r="BW5">
-[...4 lines deleted...]
-      </c>
       <c r="BY5">
         <v>0.0</v>
       </c>
       <c r="BZ5">
         <v>0.0</v>
       </c>
       <c r="CA5">
         <v>0.0</v>
       </c>
       <c r="CB5">
         <v>0.0</v>
       </c>
       <c r="CC5">
         <v>0.0</v>
       </c>
       <c r="CD5">
+        <v>0.0</v>
+      </c>
+      <c r="CE5">
+        <v>0.0</v>
+      </c>
+      <c r="CF5">
         <v>68328000000.0</v>
       </c>
-      <c r="CE5">
-[...4 lines deleted...]
-      </c>
       <c r="CG5">
+        <v>0.0</v>
+      </c>
+      <c r="CH5">
+        <v>0.0</v>
+      </c>
+      <c r="CI5">
         <v>2404000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>2404000000.0</v>
       </c>
-      <c r="CI5">
-[...4 lines deleted...]
-      </c>
       <c r="CK5">
         <v>0.0</v>
       </c>
       <c r="CL5">
+        <v>0.0</v>
+      </c>
+      <c r="CM5">
+        <v>0.0</v>
+      </c>
+      <c r="CN5">
         <v>69579000000.0</v>
       </c>
-      <c r="CM5">
-[...4 lines deleted...]
-      </c>
       <c r="CO5">
         <v>0.0</v>
       </c>
       <c r="CP5">
+        <v>0.0</v>
+      </c>
+      <c r="CQ5">
+        <v>0.0</v>
+      </c>
+      <c r="CR5">
         <v>895000000.0</v>
       </c>
-      <c r="CQ5">
-[...4 lines deleted...]
-      </c>
       <c r="CS5">
         <v>0.0</v>
       </c>
       <c r="CT5">
         <v>0.0</v>
       </c>
       <c r="CU5">
         <v>0.0</v>
       </c>
       <c r="CV5">
         <v>0.0</v>
       </c>
       <c r="CW5">
         <v>0.0</v>
       </c>
       <c r="CX5">
         <v>0.0</v>
       </c>
       <c r="CY5">
         <v>0.0</v>
       </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
-      <c r="DB5"/>
-      <c r="DC5"/>
+      <c r="DB5">
+        <v>0.0</v>
+      </c>
+      <c r="DC5">
+        <v>0.0</v>
+      </c>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
+      <c r="DN5"/>
+      <c r="DO5"/>
     </row>
-    <row r="6" spans="1:117">
+    <row r="6" spans="1:119">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B6">
+        <v>2919000000.0</v>
+      </c>
+      <c r="C6">
+        <v>2258000000.0</v>
+      </c>
+      <c r="D6">
         <v>2095000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>2560000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>2369000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>2124000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>1771000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>2668000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-1578000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>2568000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>2247000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>2866000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>3035000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>2344000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>1711000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>1380000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>1743000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>668000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>1331000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>1924000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>2065000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>1463000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>1046000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>1204000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>541000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>1017000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>1337000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>1911000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>2004000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>1582000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>1726000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>1385000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>2009000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>1718000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>1574000000.0</v>
       </c>
-      <c r="AI6">
-[...2 lines deleted...]
-      <c r="AJ6">
+      <c r="AK6">
+        <v>1995000000.0</v>
+      </c>
+      <c r="AL6">
         <v>-21000000.0</v>
       </c>
-      <c r="AK6">
-[...2 lines deleted...]
-      <c r="AL6">
+      <c r="AM6">
+        <v>1652000000.0</v>
+      </c>
+      <c r="AN6">
         <v>-292000000.0</v>
       </c>
-      <c r="AM6">
-[...4 lines deleted...]
-      </c>
       <c r="AO6">
-        <v>-29000000.0</v>
+        <v>1878000000.0</v>
       </c>
       <c r="AP6">
+        <v>4705000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>3665000000.0</v>
+      </c>
+      <c r="AR6">
         <v>1353000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>1538000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>2117000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>1799000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>566000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>1581000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>1304000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>601000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-42000000.0</v>
       </c>
-      <c r="AY6">
-[...4 lines deleted...]
-      </c>
       <c r="BA6">
-        <v>-391000000.0</v>
+        <v>195000000.0</v>
       </c>
       <c r="BB6">
+        <v>190000000.0</v>
+      </c>
+      <c r="BC6">
+        <v>187000000.0</v>
+      </c>
+      <c r="BD6">
         <v>714000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>1116000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>957000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>1177000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>630000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>1420000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>1659000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>2031000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>2452000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>1644000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>728000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>1572000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>159000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>934000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>865000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>216000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-5042571000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-635000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>2246000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>2405000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>3013577000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>2662225000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>3285000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>2394643000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>2736470000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>1999842000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>2577884000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>2601257000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>2152207000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>2353000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>1921939000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>2511776000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>1916665000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>1884000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>2181594000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>1656598000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>1438191000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>1378564950.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>2200587000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>399964250.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>1107850100.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>1278989580.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>1461583000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>1450187000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>666527280.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>1262355000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>1999043000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>1514837000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>1753297000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>5786201000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>4899463000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>1428200000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>1125708000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>1045643000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>2819462000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>1006971000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>624251334.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>617482558.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>1107199000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DK6">
         <v>1107434000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DL6">
         <v>624021489.0</v>
       </c>
-      <c r="DK6">
+      <c r="DM6">
         <v>737196712.0</v>
       </c>
-      <c r="DL6">
+      <c r="DN6">
         <v>733426000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DO6">
         <v>657414582.0</v>
       </c>
     </row>
-    <row r="7" spans="1:117">
+    <row r="7" spans="1:119">
       <c r="A7" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
-[...4 lines deleted...]
-      </c>
+      <c r="Z7"/>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
-      <c r="AO7"/>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
-      <c r="AQ7">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ7"/>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
-      <c r="BA7"/>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
-      <c r="BC7">
-[...1 lines deleted...]
-      </c>
+      <c r="BC7"/>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
@@ -24871,177 +25153,179 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
-      <c r="DC7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
+      <c r="DN7"/>
+      <c r="DO7"/>
     </row>
-    <row r="8" spans="1:117">
+    <row r="8" spans="1:119">
       <c r="A8" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...4 lines deleted...]
-      </c>
+      <c r="Z8"/>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
-      <c r="AO8"/>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
-      <c r="AQ8">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ8"/>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
-      <c r="BA8"/>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
-      <c r="BC8">
-[...1 lines deleted...]
-      </c>
+      <c r="BC8"/>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
@@ -25148,1517 +25432,1547 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
-      <c r="DC8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
+      <c r="DN8"/>
+      <c r="DO8"/>
     </row>
-    <row r="9" spans="1:117">
+    <row r="9" spans="1:119">
       <c r="A9" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B9">
+        <v>22788000000.0</v>
+      </c>
+      <c r="C9">
+        <v>5478000000.0</v>
+      </c>
+      <c r="D9">
         <v>5433000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>5528000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>23958000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>5323000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>5108000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>5574000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>5700000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>27566000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>5323000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>5659000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>22944000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>5415000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>4599000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>4009000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>9539000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>3612000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>4278000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>4609000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>8457000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>4479000000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>3961000000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>3817000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>8429000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>3849000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>18144000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>4350000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>11743000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>4369000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>18126000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>4467000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>10559000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>4404000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>4191000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>4282000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>4239000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>4263000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>4353000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>4099000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>4104000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>3823000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>3714000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>3609000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>3855000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>3872000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>3044000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>3628000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>3352000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>3320000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>3219000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>3189000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-340000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>6933000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>9102000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>8942000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>8851000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>11111000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>17781000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>11399000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>10045000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>13353000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>67191000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>12268000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>14501000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>13395000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>8386000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>10977000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>10871000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>11884000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>13238302000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>15039000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>16955000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>19900000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>19950034000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>18476502000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>18633000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>18248396000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>18159155000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>17008905000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>18621184000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>18961205000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>17653497000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>17770000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>17186777000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>17401918000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>16884472000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>16718000000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>16338591000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>16758344000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>17049012000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>15655762500.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>15898629000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>17489512250.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>17952314790.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>17013700660.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>19359938000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>19638334000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>29441685290.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>8835387300.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>20575204000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>10921209000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>21351288000.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>12373899000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DB9">
         <v>10422514000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DC9">
         <v>13462742000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DD9">
         <v>14299633000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DE9">
         <v>8686881000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DF9">
         <v>11930797000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DG9">
         <v>9805891000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DH9">
         <v>10938053286.0</v>
       </c>
-      <c r="DG9">
+      <c r="DI9">
         <v>7281746010.0</v>
       </c>
-      <c r="DH9">
+      <c r="DJ9">
         <v>8605221000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DK9">
         <v>10130323000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DL9">
         <v>7149041767.0</v>
       </c>
-      <c r="DK9">
+      <c r="DM9">
         <v>6692310352.0</v>
       </c>
-      <c r="DL9">
+      <c r="DN9">
         <v>6667501039.0</v>
       </c>
-      <c r="DM9">
+      <c r="DO9">
         <v>6319835170.0</v>
       </c>
     </row>
-    <row r="10" spans="1:117">
+    <row r="10" spans="1:119">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B10">
+        <v>2919000000.0</v>
+      </c>
+      <c r="C10">
+        <v>2258000000.0</v>
+      </c>
+      <c r="D10">
         <v>2095000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>2560000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2369000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2124000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1771000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>2668000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>2568000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>2568000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2247000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>2866000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>3035000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2344000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1711000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1380000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1743000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>668000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1331000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1924000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>2065000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1463000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1046000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1204000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>541000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1017000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>1337000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>1911000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>2004000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1582000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1726000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>1385000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>2009000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>1718000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>1574000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>2114000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>1960000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>1620000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>968000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>1890000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>1946000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>1096000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>1193000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>1386000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>1959000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>1635000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>388000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>1406000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>1137000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>429000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>823000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>1041000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>772000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>1531000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-23000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>1065000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>890000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>1108000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-917000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>1347000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>1617000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>1961000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>708000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>1531000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>593000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>1403000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-1706000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>801000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>457000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-187000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-5042571000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-689000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>2246000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>2047000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>3013577000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>2662225000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>3285000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>2394643000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>2736470000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>1999842000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>2577884000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>2601257000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>2152207000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>2353000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>1921939000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>2511776000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>1916665000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>1884000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>2181594000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>1656598000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>1438191000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>1378564950.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>2200587000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>399964250.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>1107850100.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>1278989580.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>1461583000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>1450187000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>666527280.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>1262355000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>1999043000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>1514837000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>1753297000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>5786201000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>4899463000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>1428200000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>1125708000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>1045643000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>2819462000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>1006971000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>624251334.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>617482558.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>1107199000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>1107434000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>624021489.0</v>
       </c>
-      <c r="DK10">
+      <c r="DM10">
         <v>737196712.0</v>
       </c>
-      <c r="DL10">
+      <c r="DN10">
         <v>733426000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DO10">
         <v>657414582.0</v>
       </c>
     </row>
-    <row r="11" spans="1:117">
+    <row r="11" spans="1:119">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B11">
+        <v>902000000.0</v>
+      </c>
+      <c r="C11">
+        <v>652000000.0</v>
+      </c>
+      <c r="D11">
         <v>606000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>703000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>633000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>604000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>542000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>724000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>731000000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>732000000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>620000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>817000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>818000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>715000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>575000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>427000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>530000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>194000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>351000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>521000000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>566000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>439000000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>304000000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>389000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>224000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>329000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>429000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>543000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>540000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>443000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>425000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>582000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>558000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>463000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>542000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>717000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>566000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>456000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>198000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>522000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>564000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>329000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>362000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>375000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>451000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>450000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>68000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>346000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>339000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>90000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>189000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>248000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>180000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>420000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-271000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>312000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>177000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>360000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-334000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>241000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>333000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>574000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>208000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>455000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>47000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>457000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>-500000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>82000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>12000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>70000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>-1297637000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>-219000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>324000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>483000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>266606000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>355290000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>472000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>501535000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>288530000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>430226000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>562689000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>596482000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>208914000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>403000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>374146000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>571630000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>389921000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>262000000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>520598000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>528391000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>407185000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>402331650.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>420649000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>233388750.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>177791020.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>305823320.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>299967000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>315508000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>29427590.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>282108900.0</v>
       </c>
-      <c r="CV11">
+      <c r="CX11">
         <v>403574000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>383561000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CZ11">
         <v>539356000.0</v>
       </c>
-      <c r="CY11">
+      <c r="DA11">
         <v>469335000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>430422000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DC11">
         <v>404918000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DD11">
         <v>294497000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DE11">
         <v>250655000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DF11">
         <v>285906000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DG11">
         <v>231306000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DH11">
         <v>154233246.0</v>
       </c>
-      <c r="DG11">
+      <c r="DI11">
         <v>158083000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DJ11">
         <v>247178000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DK11">
         <v>227856000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DL11">
         <v>124561899.0</v>
       </c>
-      <c r="DK11">
+      <c r="DM11">
         <v>185787280.0</v>
       </c>
-      <c r="DL11">
+      <c r="DN11">
         <v>204972239.0</v>
       </c>
-      <c r="DM11">
+      <c r="DO11">
         <v>179051939.0</v>
       </c>
     </row>
-    <row r="12" spans="1:117">
+    <row r="12" spans="1:119">
       <c r="A12" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12">
         <v>45000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>35000000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
-[...4 lines deleted...]
-      </c>
+      <c r="Z12"/>
+      <c r="AA12"/>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
+        <v>0.0</v>
+      </c>
+      <c r="AI12">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12">
         <v>36316000000.0</v>
       </c>
-      <c r="AI12">
-[...4 lines deleted...]
-      </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
+        <v>0.0</v>
+      </c>
+      <c r="AM12">
+        <v>0.0</v>
+      </c>
+      <c r="AN12">
         <v>32635000000.0</v>
       </c>
-      <c r="AM12">
-[...5 lines deleted...]
-      <c r="AO12"/>
+      <c r="AO12">
+        <v>0.0</v>
+      </c>
       <c r="AP12">
+        <v>0.0</v>
+      </c>
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>7990000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>8517000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>8334000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>8919000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>8822000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>8706000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>8734000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>9597000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>40717000000.0</v>
       </c>
-      <c r="AY12">
-[...5 lines deleted...]
-      <c r="BA12"/>
+      <c r="BA12">
+        <v>0.0</v>
+      </c>
       <c r="BB12">
+        <v>0.0</v>
+      </c>
+      <c r="BC12"/>
+      <c r="BD12">
         <v>23373000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>86000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>24524000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>136000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>24293000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>17000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>6000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>155000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>77420000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>149000000.0</v>
       </c>
-      <c r="BL12">
-[...2 lines deleted...]
-      <c r="BM12">
+      <c r="BN12">
+        <v>0.0</v>
+      </c>
+      <c r="BO12">
         <v>158000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>12056000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>162000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>16767000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>193000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>22434721000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>22562000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>218000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>21342000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>18096816000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>18089677000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>298000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>15549088000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>49097849000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>12600268000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>13103854000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>292879000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>39285156000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>283000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>250257000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>229886000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>271719000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>272000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>220537000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>252426000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>233232000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>377454000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>239874000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>260846250.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>369873130.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>258228300.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>327145000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>337306000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>18516354840.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>313942200.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>307093000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>355022000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>18870333000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>172316000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>86084000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>181010000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DD12">
         <v>3983286000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DE12">
         <v>3193046000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DF12">
         <v>2941166000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DG12">
         <v>3385986000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DH12">
         <v>3518382760.0</v>
       </c>
-      <c r="DG12">
+      <c r="DI12">
         <v>3416391748.0</v>
       </c>
-      <c r="DH12">
+      <c r="DJ12">
         <v>3516770000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DK12">
         <v>3480427000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DL12">
         <v>2010834525.0</v>
       </c>
-      <c r="DK12">
+      <c r="DM12">
         <v>1845517044.0</v>
       </c>
-      <c r="DL12">
+      <c r="DN12">
         <v>1889490735.0</v>
       </c>
-      <c r="DM12">
+      <c r="DO12">
         <v>1720088271.0</v>
       </c>
     </row>
-    <row r="13" spans="1:117">
+    <row r="13" spans="1:119">
       <c r="A13" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B13">
+        <v>20937000000.0</v>
+      </c>
+      <c r="C13">
+        <v>4055000000.0</v>
+      </c>
+      <c r="D13">
         <v>3818000000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>3705000000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>22090000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>3622000000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>3680000000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>3689000000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>25999000000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>3825000000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>3875000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>4028000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>21378000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>4012000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>3545000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>3332000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>3465000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>3415000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>3374000000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>3388000000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>7208000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>3513000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>12299000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>3329000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>8440000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>3522000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>17682000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>3529000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>10600000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>3633000000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -26701,1210 +27015,1226 @@
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
+      <c r="DN13"/>
+      <c r="DO13"/>
     </row>
-    <row r="14" spans="1:117">
+    <row r="14" spans="1:119">
       <c r="A14" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B14">
+        <v>-70000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-50000000.0</v>
+      </c>
+      <c r="D14">
         <v>-78000000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-70000000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-62000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-74000000.0</v>
       </c>
       <c r="G14">
         <v>-65000000.0</v>
       </c>
       <c r="H14">
+        <v>-74000000.0</v>
+      </c>
+      <c r="I14">
+        <v>-65000000.0</v>
+      </c>
+      <c r="J14">
         <v>-57000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-61000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-68000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-67000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-62000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-38000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-48000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>26000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-34000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-46000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-35000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-35000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>987000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>941000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1025000000.0</v>
       </c>
       <c r="X14">
         <v>1022000000.0</v>
       </c>
       <c r="Y14">
+        <v>1025000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>1022000000.0</v>
+      </c>
+      <c r="AA14">
         <v>956000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>893000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>899000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>862000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>835000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1594524592.79</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>856679786.99</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>854283054.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>904170254.64</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>48371000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>-61209000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>50209000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>655000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>36115000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>-43025000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>43025000.0</v>
       </c>
-      <c r="AO14"/>
-      <c r="AP14">
+      <c r="AQ14"/>
+      <c r="AR14">
         <v>11304000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>25701000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>21811000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>16112000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>23618000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>10375000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>23029000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>38576000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>22255000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>24228000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>63749000.0</v>
       </c>
-      <c r="BA14"/>
-      <c r="BB14">
+      <c r="BC14"/>
+      <c r="BD14">
         <v>29113000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>28162000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>21206000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>57336000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>41586000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>4473000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>20002000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>46804000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>44316000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>44029000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>20023000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>22995000.0</v>
       </c>
-      <c r="BN14">
-[...4 lines deleted...]
-      </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
         <v>-9690000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>9690000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>-37932000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>37932000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>85613000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>112303000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>105053000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>86931000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>126499000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>93497000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>118343000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>111679000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>124844000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>86322000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>69607000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>80408000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>107477000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>87815000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>78294000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>94648000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>163057000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>86248000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>105552000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>78480000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>104091000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>72517000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>106116000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>65378000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>288392000.0</v>
       </c>
-      <c r="CU14">
-[...4 lines deleted...]
-      </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
+        <v>0.0</v>
+      </c>
+      <c r="CY14">
+        <v>0.0</v>
+      </c>
+      <c r="CZ14">
         <v>39913000.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>38912000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>28542000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>30637000.0</v>
       </c>
-      <c r="DB14"/>
-      <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
+      <c r="DN14"/>
+      <c r="DO14"/>
     </row>
-    <row r="15" spans="1:117">
+    <row r="15" spans="1:119">
       <c r="A15" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B15">
+        <v>1947000000.0</v>
+      </c>
+      <c r="C15">
+        <v>1556000000.0</v>
+      </c>
+      <c r="D15">
         <v>1411000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>1787000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>1675000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>1455000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>1154000000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>1880000000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>1780000000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>1780000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>1558000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>1982000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>2155000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>1591000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>1089000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>979000000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1177000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>429000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>945000000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>1367000000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>1459000000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>1005000000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>727000000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>788000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>299000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>670000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>880000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>1344000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>1437000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>1119000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>1272000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>776000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>1429000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>1225000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>1015000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>1376000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>1371000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>1143000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>753000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>1348000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>1359000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>751000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-182000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>1064000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>1359000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>1769000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>888000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>928000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>1067000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-1917000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>625000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>777000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>574000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>889000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>1046000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>719000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>789000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>705000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>120000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>1099000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>1271000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>1354000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>465000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>1043000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>527000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>923000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-1200000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>727000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>528000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-794000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>-3707934000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>-477000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>1946000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>1540000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>2479971000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>2306935000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>2735000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>1893108000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>2106940000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>1569616000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>2015195000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>2004774000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>2139293000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>1878000000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>1547793000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>1940146000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>1526744000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>1554000000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>1660996000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>1128207000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>1031006000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>976233300.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>1779937000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>166575500.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>930059080.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>973166260.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>1161616000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>1134680000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>637099690.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>980246100.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>1595470000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>1131276000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>1213941000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>5316865000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>4469041000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>1023281000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>831211000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>794988000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DF15">
         <v>2533556000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DG15">
         <v>775665000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DH15">
         <v>470018088.0</v>
       </c>
-      <c r="DG15">
+      <c r="DI15">
         <v>459399556.0</v>
       </c>
-      <c r="DH15">
+      <c r="DJ15">
         <v>860021000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DK15">
         <v>879578000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DL15">
         <v>499459590.0</v>
       </c>
-      <c r="DK15">
+      <c r="DM15">
         <v>551409432.0</v>
       </c>
-      <c r="DL15">
+      <c r="DN15">
         <v>528453763.0</v>
       </c>
-      <c r="DM15">
+      <c r="DO15">
         <v>478362643.0</v>
       </c>
     </row>
-    <row r="16" spans="1:117">
+    <row r="16" spans="1:119">
       <c r="A16" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>194</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>6327000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1787000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>3130000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1455000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>3034000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1880000000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>1982000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>3746000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1591000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>3674000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>979000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1177000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>429000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>945000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1367000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1459000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1005000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>728000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>788000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-79000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>670000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>2000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>1344000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>2556000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1118000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>2640993410.21</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>898356100.95</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>1663175046.55</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>1506950424.41</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>3028066000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-3091725000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>2868725000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>1143000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>2114640000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-2327752000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>2327752000.0</v>
       </c>
-      <c r="AO16"/>
-      <c r="AP16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>778848000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>1104932000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>1709152000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>1256697000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>531786000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>1203561000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>1066579000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>413310000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>912236000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>1138505000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>2151854000.0</v>
       </c>
-      <c r="BA16"/>
-      <c r="BB16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>861655000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>920028000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>1381187000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>753371000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>4142183000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>1905830000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>1917988000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>1735999000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>22455000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>542885000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>1291212000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>1594715000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>-1270629000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>1270629000.0</v>
       </c>
-      <c r="BP16">
-[...4 lines deleted...]
-      </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
+        <v>0.0</v>
+      </c>
+      <c r="BU16">
         <v>-3014838000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>3014838000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>2433970000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>3884010000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>3591518000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>3486068000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>2533036000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>3057830000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>1956144000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>2702075000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>2435083000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>2062936000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>2250524000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>1707339000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>2517283000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>3103348000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>1564717000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>1934936000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>1457524000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>1579411000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>1122017000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>1387628000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>977457000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>1177085000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>733349000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>1800123000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>985675000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>1050841000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>978485000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>1035485000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>990485000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>1702810000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>4303121000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>4250300000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>974633000.0</v>
       </c>
-      <c r="DB16"/>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
+      <c r="DN16"/>
+      <c r="DO16"/>
     </row>
-    <row r="17" spans="1:117">
+    <row r="17" spans="1:119">
       <c r="A17" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B17">
+        <v>2017000000.0</v>
+      </c>
+      <c r="C17">
+        <v>1606000000.0</v>
+      </c>
+      <c r="D17">
         <v>1489000000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>1857000000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>1736000000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>1520000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>1229000000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>1944000000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>1836000000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>1640000000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>1627000000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>2049000000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>2217000000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>1629000000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>1136000000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>953000000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>1213000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>474000000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>980000000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>1403000000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>1499000000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>1024000000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>508000000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>815000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-62000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>688000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>30000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>1368000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>614000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>1140000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>2698578980.81</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>930771011.81</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>1688780260.71</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>1542625169.15</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>5214000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>707000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-2098000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>1164000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>4285000000.0</v>
       </c>
-      <c r="AM17">
-[...5 lines deleted...]
-      <c r="AO17"/>
+      <c r="AO17">
+        <v>0.0</v>
+      </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17"/>
+      <c r="AR17">
         <v>4535000000.0</v>
       </c>
-      <c r="AQ17">
-[...4 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>2502000000.0</v>
       </c>
-      <c r="AU17">
-[...4 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
-      <c r="BA17"/>
+      <c r="BA17">
+        <v>0.0</v>
+      </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
-      <c r="BC17">
-[...1 lines deleted...]
-      </c>
+      <c r="BC17"/>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
@@ -28011,153 +28341,163 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
-      <c r="DC17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
+      <c r="DN17"/>
+      <c r="DO17"/>
     </row>
-    <row r="18" spans="1:117">
+    <row r="18" spans="1:119">
       <c r="A18" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B18">
+        <v>4126000000.0</v>
+      </c>
+      <c r="C18">
+        <v>4055000000.0</v>
+      </c>
+      <c r="D18">
         <v>3818000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>3705000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>3537000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>3622000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>3680000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>3689000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>3830000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>3825000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>3875000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>4028000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>4061000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>4012000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>3545000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>3332000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>3465000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>3415000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>13615000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>3388000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>6853000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>2926000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>12499000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>3218000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>6932000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>2975000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>6716000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>3423000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>6953000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>2968000000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -28200,102 +28540,104 @@
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
+      <c r="DN18"/>
+      <c r="DO18"/>
     </row>
-    <row r="19" spans="1:117">
+    <row r="19" spans="1:119">
       <c r="A19" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
-[...4 lines deleted...]
-      </c>
+      <c r="Z19"/>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
-      <c r="AH19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
@@ -28335,165 +28677,163 @@
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
+      <c r="DN19"/>
+      <c r="DO19"/>
     </row>
-    <row r="20" spans="1:117">
+    <row r="20" spans="1:119">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
-[...4 lines deleted...]
-      </c>
+      <c r="Z20"/>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
-      <c r="AO20"/>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ20"/>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
-      <c r="BA20"/>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
-      <c r="BC20">
-[...1 lines deleted...]
-      </c>
+      <c r="BC20"/>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
@@ -28600,530 +28940,538 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
-      <c r="DC20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
+      <c r="DN20"/>
+      <c r="DO20"/>
     </row>
-    <row r="21" spans="1:117">
+    <row r="21" spans="1:119">
       <c r="A21" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B21">
+        <v>2919000000.0</v>
+      </c>
+      <c r="C21">
+        <v>2258000000.0</v>
+      </c>
+      <c r="D21">
         <v>2095000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>2560000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>2369000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>2124000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1771000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>2668000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>4146000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>2568000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>2247000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>2866000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>3035000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>2344000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>1711000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1380000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>1743000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>668000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>1331000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1924000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>2065000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>1463000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>1046000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>1204000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>541000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1017000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1337000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1911000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>2004000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>1582000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1726000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>1385000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>2009000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>1718000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>1574000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>1993000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>1958000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>1620000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>2247000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>1890000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>2051000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>1109000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>1193000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>1386000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>1959000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>1635000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>388000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>1406000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>1137000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>429000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>856000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>1080000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>667000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>1700000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-23000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>1065000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>890000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>1108000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-917000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>1347000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>1617000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>1961000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>708000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>1531000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>593000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>1403000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>-1706000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>801000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>457000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>-187000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>-5042571000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>-689000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>2246000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>2047000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>3013577000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>2662225000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>3285000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>2394643000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>2736470000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>1999842000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>2577884000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>2601257000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>2152207000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>2353000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>1921939000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>2511776000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>1916665000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>1884000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>2181594000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>1656598000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>1438191000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>1378564950.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>2200587000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>399964250.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>1107850100.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>1278989580.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>1461583000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>1450187000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>666527280.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>1262355000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>1999043000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>1514837000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>1753297000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>5786201000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>4899463000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>1428200000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>1125708000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DE21">
         <v>1045643000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DF21">
         <v>2819462000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DG21">
         <v>1006971000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DH21">
         <v>624251334.0</v>
       </c>
-      <c r="DG21">
+      <c r="DI21">
         <v>617482558.0</v>
       </c>
-      <c r="DH21">
+      <c r="DJ21">
         <v>1107199000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DK21">
         <v>1107434000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DL21">
         <v>624021489.0</v>
       </c>
-      <c r="DK21">
+      <c r="DM21">
         <v>737196712.0</v>
       </c>
-      <c r="DL21">
+      <c r="DN21">
         <v>733426000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DO21">
         <v>657414582.0</v>
       </c>
     </row>
-    <row r="22" spans="1:117">
+    <row r="22" spans="1:119">
       <c r="A22" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
-[...4 lines deleted...]
-      </c>
+      <c r="Z22"/>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
-      <c r="AO22"/>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
-      <c r="AQ22">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ22"/>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
-      <c r="BA22"/>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
-      <c r="BC22">
-[...1 lines deleted...]
-      </c>
+      <c r="BC22"/>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
@@ -29230,467 +29578,479 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
-      <c r="DC22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
+      <c r="DN22"/>
+      <c r="DO22"/>
     </row>
-    <row r="23" spans="1:117">
+    <row r="23" spans="1:119">
       <c r="A23" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B23">
+        <v>20148000000.0</v>
+      </c>
+      <c r="C23">
+        <v>3566000000.0</v>
+      </c>
+      <c r="D23">
         <v>3703000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>3294000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>21888000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>3512000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>3636000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>3242000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>3148000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>25299000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>3162000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>2976000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>20007000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>3223000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>3157000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>3032000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>7998000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>3931000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>3293000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>2724000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>6300000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>3239000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3123000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3082000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>9225000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3493000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>17235000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>2715000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>9948000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>2994000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>16641000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>3297000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>8665000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>2771000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>2807000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>2168000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2279000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2643000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>3385000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2209000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2158000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2727000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>10813000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>11001000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>10583000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>11588000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>11878000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>11250000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>11354000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>12956000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>2396000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>2148000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1112000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>5402000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>33086000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>8518000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>33026000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>10580000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>43611000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>10417000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>8738000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>11789000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>66483000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>11260000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>13908000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>12647000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>22832000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>11010000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>10414000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>13036000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>41292708000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>38663000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>15181000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>39293000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>35064369000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>33972629000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>15671000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>31403589000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>64609350000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>27653456000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>29140111000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>16633027000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>54825362000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>15722000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>15563825000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>15119257000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>15274028000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>15250000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>14517727000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>15502706000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>15957979000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>14912864400.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>14250797000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>17776900750.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>17726917690.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>16292686740.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>18534526000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>18824898000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>47498923230.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>8131761600.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>19032682000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>9886965000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>38569312000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>6859777000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>5709917000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>12315997000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>17258780000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>10974576000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>12222499000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>12354902000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>13832184712.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>10080655200.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>11148309000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>12818173000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>8535854803.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>7800630684.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>7823565772.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>7382508859.0</v>
       </c>
     </row>
-    <row r="24" spans="1:117">
+    <row r="24" spans="1:119">
       <c r="A24" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
-[...4 lines deleted...]
-      </c>
+      <c r="Z24"/>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
-      <c r="AH24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
@@ -29730,332 +30090,332 @@
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24"/>
     </row>
-    <row r="25" spans="1:117">
+    <row r="25" spans="1:119">
       <c r="A25" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
-      <c r="AP25">
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25">
         <v>160000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>152000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>158000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>164000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>178000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>175000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>167000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>172000000.0</v>
       </c>
-      <c r="AX25"/>
-      <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
-      <c r="BB25">
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25">
         <v>737000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>51000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>67000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>69000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>1547000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>73000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>42000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>78000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>1744000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>113000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>135000000.0</v>
       </c>
-      <c r="BM25"/>
-      <c r="BN25">
+      <c r="BO25"/>
+      <c r="BP25">
         <v>1865000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>151000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>408000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>403000000.0</v>
       </c>
-      <c r="BR25"/>
-      <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
+      <c r="DN25"/>
+      <c r="DO25"/>
     </row>
-    <row r="26" spans="1:117">
+    <row r="26" spans="1:119">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...4 lines deleted...]
-      </c>
+      <c r="Z26"/>
+      <c r="AA26"/>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
-      <c r="AO26"/>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ26"/>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
-      <c r="BA26"/>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
+      <c r="BC26"/>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
@@ -30162,465 +30522,469 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
-      <c r="DC26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
+      <c r="DN26"/>
+      <c r="DO26"/>
     </row>
-    <row r="27" spans="1:117">
+    <row r="27" spans="1:119">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
-[...1 lines deleted...]
-      </c>
+      <c r="F27"/>
       <c r="G27"/>
       <c r="H27">
+        <v>441000000.0</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27">
         <v>199000000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>199000000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>369000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>175000000.0</v>
       </c>
       <c r="M27"/>
       <c r="N27">
-        <v>331000000.0</v>
+        <v>175000000.0</v>
       </c>
       <c r="O27"/>
       <c r="P27">
-        <v>144000000.0</v>
+        <v>331000000.0</v>
       </c>
       <c r="Q27"/>
       <c r="R27">
+        <v>144000000.0</v>
+      </c>
+      <c r="S27"/>
+      <c r="T27">
         <v>305000000.0</v>
       </c>
-      <c r="S27"/>
-      <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
-[...1 lines deleted...]
-      </c>
+      <c r="V27"/>
       <c r="W27"/>
       <c r="X27">
-        <v>166000000.0</v>
+        <v>335000000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27">
+        <v>166000000.0</v>
+      </c>
+      <c r="AA27"/>
+      <c r="AB27">
         <v>391000000.0</v>
       </c>
-      <c r="AA27"/>
-      <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
-[...1 lines deleted...]
-      </c>
+      <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27">
-        <v>200000000.0</v>
+        <v>402000000.0</v>
       </c>
       <c r="AG27"/>
       <c r="AH27">
-        <v>455000000.0</v>
+        <v>200000000.0</v>
       </c>
       <c r="AI27"/>
       <c r="AJ27">
-        <v>209000000.0</v>
+        <v>455000000.0</v>
       </c>
       <c r="AK27"/>
       <c r="AL27">
-        <v>404000000.0</v>
+        <v>209000000.0</v>
       </c>
       <c r="AM27"/>
       <c r="AN27">
-        <v>192000000.0</v>
+        <v>404000000.0</v>
       </c>
       <c r="AO27"/>
       <c r="AP27">
+        <v>192000000.0</v>
+      </c>
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>113000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>102000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000000.0</v>
       </c>
       <c r="AT27">
         <v>103000000.0</v>
       </c>
       <c r="AU27">
-        <v>99000000.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="AV27">
         <v>103000000.0</v>
       </c>
       <c r="AW27">
         <v>99000000.0</v>
       </c>
-      <c r="AX27"/>
-      <c r="AY27"/>
+      <c r="AX27">
+        <v>103000000.0</v>
+      </c>
+      <c r="AY27">
+        <v>99000000.0</v>
+      </c>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27">
         <v>562000000.0</v>
       </c>
-      <c r="BC27"/>
-      <c r="BD27"/>
       <c r="BE27"/>
-      <c r="BF27">
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27">
         <v>685000000.0</v>
       </c>
-      <c r="BG27"/>
-      <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27">
         <v>699000000.0</v>
       </c>
-      <c r="BK27"/>
-      <c r="BL27"/>
       <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27">
         <v>629000000.0</v>
       </c>
-      <c r="BO27"/>
-      <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27">
         <v>1037000000.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27">
         <v>1017000000.0</v>
       </c>
-      <c r="BW27"/>
-      <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
-      <c r="DB27">
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27">
         <v>297143210.0</v>
       </c>
-      <c r="DC27"/>
-      <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
+      <c r="DN27"/>
+      <c r="DO27"/>
     </row>
-    <row r="28" spans="1:117">
+    <row r="28" spans="1:119">
       <c r="A28" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
-      <c r="F28">
-[...1 lines deleted...]
-      </c>
+      <c r="F28"/>
       <c r="G28"/>
       <c r="H28">
+        <v>7184000000.0</v>
+      </c>
+      <c r="I28"/>
+      <c r="J28">
         <v>3487000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3487000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>6724266000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>3320000000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28">
-        <v>6151068000.0</v>
+        <v>3320000000.0</v>
       </c>
       <c r="O28"/>
       <c r="P28">
-        <v>2976000000.0</v>
+        <v>6151068000.0</v>
       </c>
       <c r="Q28"/>
       <c r="R28">
+        <v>2976000000.0</v>
+      </c>
+      <c r="S28"/>
+      <c r="T28">
         <v>5939925000.0</v>
       </c>
-      <c r="S28"/>
-      <c r="T28"/>
       <c r="U28"/>
-      <c r="V28">
-[...2 lines deleted...]
-      <c r="W28">
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28">
+        <v>2120000000.0</v>
+      </c>
+      <c r="Y28">
         <v>1429000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1458000000.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>3773000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1462000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>4831065479.92</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>3851053221.46</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>3874000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1346000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1383000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1648419239.76</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>5507796000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>5223000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1309000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1271000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1574000000.0</v>
       </c>
-      <c r="AM28">
-[...2 lines deleted...]
-      <c r="AN28">
+      <c r="AO28">
+        <v>0.0</v>
+      </c>
+      <c r="AP28">
         <v>1258000000.0</v>
       </c>
-      <c r="AO28"/>
-      <c r="AP28">
+      <c r="AQ28"/>
+      <c r="AR28">
         <v>1546000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>1571000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>1616000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1272000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1568000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1538000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1544000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>2131000000.0</v>
       </c>
-      <c r="AX28">
-[...4 lines deleted...]
-      </c>
       <c r="AZ28">
         <v>0.0</v>
       </c>
-      <c r="BA28"/>
+      <c r="BA28">
+        <v>0.0</v>
+      </c>
       <c r="BB28">
+        <v>0.0</v>
+      </c>
+      <c r="BC28"/>
+      <c r="BD28">
         <v>26411000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1787000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>1335000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>1850000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>37260000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>1708000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>1750000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>1829000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>18507000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>1921000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>11710000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>1863000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>10732000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>1686000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>7617000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>12679000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>53991486000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>14044000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>3747000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>15869000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>53252587000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>2021721000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>3674000000.0</v>
       </c>
-      <c r="BY28">
-[...4 lines deleted...]
-      </c>
       <c r="CA28">
+        <v>0.0</v>
+      </c>
+      <c r="CB28">
+        <v>0.0</v>
+      </c>
+      <c r="CC28">
         <v>1761879000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>2016760000.0</v>
       </c>
-      <c r="CC28">
-[...4 lines deleted...]
-      </c>
       <c r="CE28">
         <v>0.0</v>
       </c>
       <c r="CF28">
         <v>0.0</v>
       </c>
       <c r="CG28">
         <v>0.0</v>
       </c>
       <c r="CH28">
         <v>0.0</v>
       </c>
       <c r="CI28">
         <v>0.0</v>
       </c>
       <c r="CJ28">
         <v>0.0</v>
       </c>
       <c r="CK28">
         <v>0.0</v>
       </c>
       <c r="CL28">
         <v>0.0</v>
       </c>
       <c r="CM28">
@@ -30647,176 +31011,186 @@
       <c r="CT28">
         <v>0.0</v>
       </c>
       <c r="CU28">
         <v>0.0</v>
       </c>
       <c r="CV28">
         <v>0.0</v>
       </c>
       <c r="CW28">
         <v>0.0</v>
       </c>
       <c r="CX28">
         <v>0.0</v>
       </c>
       <c r="CY28">
         <v>0.0</v>
       </c>
       <c r="CZ28">
         <v>0.0</v>
       </c>
       <c r="DA28">
         <v>0.0</v>
       </c>
       <c r="DB28">
+        <v>0.0</v>
+      </c>
+      <c r="DC28">
+        <v>0.0</v>
+      </c>
+      <c r="DD28">
         <v>1731582000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>1366444000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>1353226000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>1338603000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>1269898710.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>1130255280.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>1277600000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>1273451000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>862279257.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>890786876.0</v>
       </c>
-      <c r="DL28">
+      <c r="DN28">
         <v>897652352.0</v>
       </c>
-      <c r="DM28">
+      <c r="DO28">
         <v>791380260.0</v>
       </c>
     </row>
-    <row r="29" spans="1:117">
+    <row r="29" spans="1:119">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B29">
+        <v>902000000.0</v>
+      </c>
+      <c r="C29">
+        <v>652000000.0</v>
+      </c>
+      <c r="D29">
         <v>606000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>703000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>633000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>604000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>542000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>724000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>732000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>653000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>620000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>817000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1533000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>715000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>575000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>427000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>530000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>194000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1877000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>521000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1005000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>439000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1246000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>389000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>553000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>329000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>972000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>543000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>983000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>443000000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -30859,1101 +31233,1117 @@
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
+      <c r="DN29"/>
+      <c r="DO29"/>
     </row>
-    <row r="30" spans="1:117">
+    <row r="30" spans="1:119">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B30">
+        <v>19869000000.0</v>
+      </c>
+      <c r="C30">
+        <v>3220000000.0</v>
+      </c>
+      <c r="D30">
         <v>3338000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2968000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>21589000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>3199000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>3337000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2906000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2848000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>24998000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>3076000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>2793000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>19909000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>3071000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2888000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2629000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>7796000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>2944000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>2947000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>2685000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>6392000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>3016000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2915000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2613000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>7888000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>2832000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>16807000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2439000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>9739000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>2787000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>16400000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>3082000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>8550000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>2686000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>2617000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>2168000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>2279000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>2643000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>3385000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>2209000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>2158000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>2727000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>2521000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>2223000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>1896000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>2237000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>2656000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>2222000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>2215000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>2891000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>2396000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>2148000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>1112000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>5402000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>9125000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>7877000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>7961000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>10003000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>18698000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>10052000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>8428000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>11392000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>66483000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>10737000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>13908000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>11992000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>10092000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>10176000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>10414000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>12071000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>18280873000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>15728000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>14709000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>17853000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>16936456000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>15814277000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>15348000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>15853752000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>15422685000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>15009062000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>16043300000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>16359948000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>15501290000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>15417000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>15264838000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>14890142000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>14967807000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>14834000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>14156997000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>15101746000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>15610821000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>14277197550.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>13698043000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>17089548000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>16844464690.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>15734711080.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>17898355000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>18188147000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>28775158010.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>7573032300.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>18576161000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>9406372000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>19597992000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>6587698000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>5523050000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>12034543000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>13173925000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>7641238000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>9111335000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>8798920000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>10313801952.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>6664263452.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>7498023000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>9022889000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>6525020278.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>5955113640.0</v>
       </c>
-      <c r="DL30">
+      <c r="DN30">
         <v>5934075037.0</v>
       </c>
-      <c r="DM30">
+      <c r="DO30">
         <v>5662420588.0</v>
       </c>
     </row>
-    <row r="31" spans="1:117">
+    <row r="31" spans="1:119">
       <c r="A31" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>209</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31">
         <v>-3272000000.0</v>
       </c>
-      <c r="C31"/>
-      <c r="D31"/>
       <c r="E31"/>
-      <c r="F31">
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31">
         <v>1771000000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>2669000000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-675000000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>639000000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>3991266000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>2866000000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>62000000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>76000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-8881932000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-52000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-8212000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>1000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>35000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>36000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>422000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>19000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>15000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>27000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-2774000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-3397000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>28000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>1000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>27000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>20000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>254000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-1303000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-829000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>32000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>317796000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-2168000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-30000000.0</v>
       </c>
-      <c r="AK31">
-[...2 lines deleted...]
-      <c r="AL31">
+      <c r="AM31">
+        <v>0.0</v>
+      </c>
+      <c r="AN31">
         <v>-1407000000.0</v>
       </c>
-      <c r="AM31">
-[...2 lines deleted...]
-      <c r="AN31">
+      <c r="AO31">
+        <v>0.0</v>
+      </c>
+      <c r="AP31">
         <v>-105000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-13000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-953000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-950000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-857000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-1018000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-1079000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-931000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-9003000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-7341000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-33000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-39000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>105000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-169000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-23000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-52000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-24600000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-93000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-24996000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-10000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>7000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-123000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>35000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-116000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>19000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-446000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-12062000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-16776000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-83000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-21065000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-15244251450.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-22309378580.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-29684000000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-21595578140.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>4738103640.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-13676227320.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-15444297040.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-31447754160.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>69227163760.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-291545200.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-295822800.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-32453418370.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>8400745210.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>-30667000000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-30648610440.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>-29548854720.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>-29732897960.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>-29895391500.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>-28178720640.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>-30427510080.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>-31216263050.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>-28693366800.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>-27781970260.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>-34771262750.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>-34344215990.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>-31810688580.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>-36087616600.0</v>
       </c>
-      <c r="CS31">
+      <c r="CU31">
         <v>-36640172800.0</v>
       </c>
-      <c r="CT31">
+      <c r="CV31">
         <v>-39448781940.0</v>
       </c>
-      <c r="CU31">
+      <c r="CW31">
         <v>-15321696600.0</v>
       </c>
-      <c r="CV31">
+      <c r="CX31">
         <v>-37141732200.0</v>
       </c>
-      <c r="CW31">
+      <c r="CY31">
         <v>-18711146050.0</v>
       </c>
-      <c r="CX31">
+      <c r="CZ31">
         <v>-20527624280.0</v>
       </c>
-      <c r="CY31">
+      <c r="DA31">
         <v>-13202604360.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DB31">
         <v>-11161579920.0</v>
       </c>
-      <c r="DA31">
+      <c r="DC31">
         <v>-24088964900.0</v>
       </c>
-      <c r="DB31">
+      <c r="DD31">
         <v>-22567700800.0</v>
       </c>
-      <c r="DC31">
+      <c r="DE31">
         <v>-12370013280.0</v>
       </c>
-      <c r="DD31">
+      <c r="DF31">
         <v>-15621500700.0</v>
       </c>
-      <c r="DE31">
+      <c r="DG31">
         <v>-14549987220.0</v>
       </c>
-      <c r="DF31">
+      <c r="DH31">
         <v>-17109221144.0</v>
       </c>
-      <c r="DG31">
+      <c r="DI31">
         <v>-9912135156.0</v>
       </c>
-      <c r="DH31">
+      <c r="DJ31">
         <v>-11663610950.0</v>
       </c>
-      <c r="DI31">
+      <c r="DK31">
         <v>-14984294380.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DL31">
         <v>-11039206031.0</v>
       </c>
-      <c r="DK31">
+      <c r="DM31">
         <v>-10064710236.0</v>
       </c>
-      <c r="DL31">
+      <c r="DN31">
         <v>-10057310445.0</v>
       </c>
-      <c r="DM31">
+      <c r="DO31">
         <v>-9555097673.0</v>
       </c>
     </row>
-    <row r="32" spans="1:117">
+    <row r="32" spans="1:119">
       <c r="A32" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B32">
+        <v>23067000000.0</v>
+      </c>
+      <c r="C32">
+        <v>5824000000.0</v>
+      </c>
+      <c r="D32">
         <v>5798000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>5854000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>24257000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>5636000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>5407000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>5910000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>5716000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>27867000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>5409000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>5842000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>23042000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>5567000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>4868000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>4412000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>9741000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>4599000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>4624000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>4648000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>8365000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>4702000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>4169000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>4286000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>9766000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>4510000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>18572000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>4626000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>11952000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>4576000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>18367000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>4682000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>10674000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>4489000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>4381000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>4282000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>4239000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>4263000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>4353000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>4099000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>4104000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>3823000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>12006000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>12387000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>12542000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>13223000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>12266000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>12656000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>12491000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>13385000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>3219000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>3189000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>-340000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>6933000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>33063000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>9583000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>33916000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>11688000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>42694000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>11764000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>10355000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>13750000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>67191000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>12791000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>14501000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>14050000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>21126000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>11811000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>10871000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>12849000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>36250137000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>37974000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>17427000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>41340000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>38077947000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>36634854000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>18956000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>33798233000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>67345820000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>29653299000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>31717995000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>19234283000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>56977569000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>18075000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>17485764000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>17631033000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>17190693000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>17134000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>16699321000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>17159304000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>17396170000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>16291429350.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>16451383000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>18176865000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>18834767790.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>17571676320.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>19996109000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>20275086000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CV32">
         <v>48165450510.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>9394116600.0</v>
       </c>
-      <c r="CV32">
+      <c r="CX32">
         <v>21031725000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CY32">
         <v>11401801000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CZ32">
         <v>40322609000.0</v>
       </c>
-      <c r="CY32">
+      <c r="DA32">
         <v>12645977000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DB32">
         <v>10609380000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DC32">
         <v>13744197000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DD32">
         <v>18384488000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DE32">
         <v>12020219000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DF32">
         <v>15041961000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DG32">
         <v>13361873000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DH32">
         <v>14456436046.0</v>
       </c>
-      <c r="DG32">
+      <c r="DI32">
         <v>10698137758.0</v>
       </c>
-      <c r="DH32">
+      <c r="DJ32">
         <v>12255507000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DK32">
         <v>13925607000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DL32">
         <v>9159876292.0</v>
       </c>
-      <c r="DK32">
+      <c r="DM32">
         <v>8537827396.0</v>
       </c>
-      <c r="DL32">
+      <c r="DN32">
         <v>8556991774.0</v>
       </c>
-      <c r="DM32">
+      <c r="DO32">
         <v>8039923441.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
@@ -32036,51 +32426,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B2">
         <v>69069000000.0</v>
       </c>
       <c r="C2">
         <v>93012000000.0</v>
       </c>
       <c r="D2">
         <v>95391000000.0</v>
       </c>
       <c r="E2">
         <v>107665000000.0</v>
       </c>
       <c r="F2">
         <v>111566000000.0</v>
       </c>
       <c r="G2">
         <v>54029000000.0</v>
       </c>
       <c r="H2">
         <v>47529000000.0</v>
       </c>
       <c r="I2">
         <v>18976000000.0</v>
       </c>
@@ -32125,54 +32515,54 @@
       </c>
       <c r="W2">
         <v>7332539200.0</v>
       </c>
       <c r="X2">
         <v>7816431320.0</v>
       </c>
       <c r="Y2">
         <v>4684800520.0</v>
       </c>
       <c r="Z2">
         <v>3491988370.0</v>
       </c>
       <c r="AA2">
         <v>14868029360.0</v>
       </c>
       <c r="AB2">
         <v>10871068810.0</v>
       </c>
       <c r="AC2">
         <v>1954634409.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>351000000</v>
       </c>
       <c r="C3">
         <v>332000000</v>
       </c>
       <c r="D3">
         <v>246000000</v>
       </c>
       <c r="E3">
         <v>231000000</v>
       </c>
       <c r="F3">
         <v>184000000</v>
       </c>
       <c r="G3">
         <v>287000000</v>
       </c>
       <c r="H3">
         <v>355000000</v>
       </c>
       <c r="I3">
         <v>286000000</v>
       </c>
       <c r="J3">
         <v>264000000</v>
       </c>
@@ -32214,141 +32604,141 @@
       </c>
       <c r="W3">
         <v>6318229200</v>
       </c>
       <c r="X3">
         <v>6587272880</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>9151999130</v>
       </c>
       <c r="AA3">
         <v>11437437080</v>
       </c>
       <c r="AB3">
         <v>5585099800</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B6">
         <v>-69069000000.0</v>
       </c>
       <c r="C6">
         <v>-23943000000.0</v>
       </c>
       <c r="D6">
         <v>-2379000000.0</v>
       </c>
       <c r="E6">
         <v>-12274000000.0</v>
       </c>
       <c r="F6">
         <v>-3901000000.0</v>
       </c>
       <c r="G6">
         <v>57536000000.0</v>
       </c>
       <c r="H6">
         <v>6502000000.0</v>
       </c>
       <c r="I6">
         <v>28553000000.0</v>
       </c>
@@ -32393,53 +32783,55 @@
       </c>
       <c r="W6">
         <v>3950276400.0</v>
       </c>
       <c r="X6">
         <v>-491504570.0</v>
       </c>
       <c r="Y6">
         <v>16364400840.0</v>
       </c>
       <c r="Z6">
         <v>1196964150.0</v>
       </c>
       <c r="AA6">
         <v>-11372487940.0</v>
       </c>
       <c r="AB6">
         <v>3999010960.0</v>
       </c>
       <c r="AC6">
         <v>1958725314.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>216</v>
+      </c>
+      <c r="B7">
+        <v>-18140000000.0</v>
+      </c>
       <c r="C7">
         <v>-31311000000.0</v>
       </c>
       <c r="D7">
         <v>-17937000000.0</v>
       </c>
       <c r="E7">
         <v>-23237000000.0</v>
       </c>
       <c r="F7">
         <v>-21617000000.0</v>
       </c>
       <c r="G7">
         <v>96341000000.0</v>
       </c>
       <c r="H7">
         <v>6626000000.0</v>
       </c>
       <c r="I7">
         <v>2266000000.0</v>
       </c>
       <c r="J7">
         <v>-12729000000.0</v>
       </c>
       <c r="K7">
@@ -32480,292 +32872,292 @@
       </c>
       <c r="W7">
         <v>2721301520.0</v>
       </c>
       <c r="X7">
         <v>-2172466080.0</v>
       </c>
       <c r="Y7">
         <v>-26147590860.0</v>
       </c>
       <c r="Z7">
         <v>-522618150.0</v>
       </c>
       <c r="AA7">
         <v>41408803340.0</v>
       </c>
       <c r="AB7">
         <v>30295688150.0</v>
       </c>
       <c r="AC7">
         <v>23074886016.0</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>0.0</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>1.0E+18</v>
       </c>
       <c r="K9">
         <v>-44273224483629.0</v>
       </c>
       <c r="L9">
         <v>4.3035949680656E+17</v>
       </c>
       <c r="M9">
         <v>5937644690.76</v>
       </c>
       <c r="N9"/>
       <c r="O9">
         <v>7651836000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9">
         <v>28897611000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>0.0</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>33676488314.48</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-711000000.0</v>
       </c>
       <c r="F12">
         <v>1063000000.0</v>
       </c>
       <c r="G12">
         <v>3525000000.0</v>
       </c>
       <c r="H12">
         <v>859000000.0</v>
       </c>
       <c r="I12">
         <v>-574000000.0</v>
       </c>
       <c r="J12">
         <v>2309000000.0</v>
       </c>
       <c r="K12">
         <v>2233000000.0</v>
       </c>
       <c r="L12">
         <v>726638698.43</v>
       </c>
       <c r="M12">
         <v>914722191.7</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-11732000000.0</v>
       </c>
       <c r="F13">
         <v>-40111000000.0</v>
       </c>
       <c r="G13">
         <v>17053000000.0</v>
       </c>
       <c r="H13">
         <v>-32781000000.0</v>
       </c>
       <c r="I13">
         <v>-27288000000.0</v>
       </c>
       <c r="J13">
         <v>-21091000000.0</v>
       </c>
       <c r="K13">
         <v>-34006000000.0</v>
       </c>
@@ -32774,53 +33166,55 @@
       </c>
       <c r="M13">
         <v>16977243877.93</v>
       </c>
       <c r="N13">
         <v>-38558000000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>223</v>
+      </c>
+      <c r="B14">
+        <v>665000000.0</v>
+      </c>
       <c r="C14">
         <v>673000000.0</v>
       </c>
       <c r="D14">
         <v>674000000.0</v>
       </c>
       <c r="E14">
         <v>711000000.0</v>
       </c>
       <c r="F14">
         <v>834000000.0</v>
       </c>
       <c r="G14">
         <v>829000000.0</v>
       </c>
       <c r="H14">
         <v>789000000.0</v>
       </c>
       <c r="I14">
         <v>520000000.0</v>
       </c>
       <c r="J14">
         <v>520000000.0</v>
       </c>
       <c r="K14">
@@ -32861,53 +33255,55 @@
       </c>
       <c r="W14">
         <v>498671680.0</v>
       </c>
       <c r="X14">
         <v>624107580.0</v>
       </c>
       <c r="Y14">
         <v>993947710.0</v>
       </c>
       <c r="Z14">
         <v>592300570.0</v>
       </c>
       <c r="AA14">
         <v>610096020.0</v>
       </c>
       <c r="AB14">
         <v>541615550.0</v>
       </c>
       <c r="AC14">
         <v>344181474.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>224</v>
+      </c>
+      <c r="B15">
+        <v>3884000000.0</v>
+      </c>
       <c r="C15">
         <v>3879000000.0</v>
       </c>
       <c r="D15">
         <v>2967000000.0</v>
       </c>
       <c r="E15">
         <v>3093000000.0</v>
       </c>
       <c r="F15">
         <v>2382000000.0</v>
       </c>
       <c r="G15">
         <v>46000000.0</v>
       </c>
       <c r="H15">
         <v>2679000000.0</v>
       </c>
       <c r="I15">
         <v>2607000000.0</v>
       </c>
       <c r="J15">
         <v>2564000000.0</v>
       </c>
       <c r="K15">
@@ -32946,53 +33342,55 @@
       </c>
       <c r="W15">
         <v>881527600.0</v>
       </c>
       <c r="X15">
         <v>925044950.0</v>
       </c>
       <c r="Y15">
         <v>1978365720.0</v>
       </c>
       <c r="Z15">
         <v>2304015500.0</v>
       </c>
       <c r="AA15">
         <v>902899520.0</v>
       </c>
       <c r="AB15">
         <v>725466700.0</v>
       </c>
       <c r="AC15">
         <v>243636120.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>225</v>
+      </c>
+      <c r="B16">
+        <v>54148000000.0</v>
+      </c>
       <c r="C16">
         <v>69069000000.0</v>
       </c>
       <c r="D16">
         <v>93012000000.0</v>
       </c>
       <c r="E16">
         <v>95391000000.0</v>
       </c>
       <c r="F16">
         <v>107665000000.0</v>
       </c>
       <c r="G16">
         <v>111565000000.0</v>
       </c>
       <c r="H16">
         <v>54031000000.0</v>
       </c>
       <c r="I16">
         <v>47529000000.0</v>
       </c>
       <c r="J16">
         <v>18977000000.0</v>
       </c>
       <c r="K16">
@@ -33033,98 +33431,100 @@
       </c>
       <c r="W16">
         <v>11282815600.0</v>
       </c>
       <c r="X16">
         <v>7324926750.0</v>
       </c>
       <c r="Y16">
         <v>21049201360.0</v>
       </c>
       <c r="Z16">
         <v>4688952520.0</v>
       </c>
       <c r="AA16">
         <v>3495541420.0</v>
       </c>
       <c r="AB16">
         <v>14870079770.0</v>
       </c>
       <c r="AC16">
         <v>3913359723.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17">
         <v>0.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>227</v>
+      </c>
+      <c r="B18">
+        <v>-6731000000.0</v>
+      </c>
       <c r="C18">
         <v>-22876000000.0</v>
       </c>
       <c r="D18">
         <v>-11586000000.0</v>
       </c>
       <c r="E18">
         <v>-11343000000.0</v>
       </c>
       <c r="F18">
         <v>-15127000000.0</v>
       </c>
       <c r="G18">
         <v>102892000000.0</v>
       </c>
       <c r="H18">
         <v>12700000000.0</v>
       </c>
       <c r="I18">
         <v>6629000000.0</v>
       </c>
       <c r="J18">
         <v>-5517000000.0</v>
       </c>
       <c r="K18">
@@ -33165,53 +33565,55 @@
       </c>
       <c r="W18">
         <v>69707809280.0</v>
       </c>
       <c r="X18">
         <v>53486654830.0</v>
       </c>
       <c r="Y18">
         <v>39257599150.0</v>
       </c>
       <c r="Z18">
         <v>14312993850.0</v>
       </c>
       <c r="AA18">
         <v>-14952143820.0</v>
       </c>
       <c r="AB18">
         <v>18069089780.0</v>
       </c>
       <c r="AC18">
         <v>6619175199.0</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>228</v>
+      </c>
+      <c r="B19">
+        <v>-15384000000.0</v>
+      </c>
       <c r="C19">
         <v>-6033000000.0</v>
       </c>
       <c r="D19">
         <v>-8545000000.0</v>
       </c>
       <c r="E19">
         <v>-5307000000.0</v>
       </c>
       <c r="F19">
         <v>6339000000.0</v>
       </c>
       <c r="G19">
         <v>-8270000000.0</v>
       </c>
       <c r="H19">
         <v>-2948000000.0</v>
       </c>
       <c r="I19">
         <v>5625000000.0</v>
       </c>
       <c r="J19">
         <v>10164000000.0</v>
       </c>
       <c r="K19">
@@ -33220,92 +33622,94 @@
       <c r="L19">
         <v>12417817258.03</v>
       </c>
       <c r="M19">
         <v>-10272696101.66</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>5000000.0</v>
       </c>
       <c r="H20">
         <v>1000000.0</v>
       </c>
       <c r="I20">
         <v>4000000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>230</v>
+      </c>
+      <c r="B21">
+        <v>15833000000.0</v>
+      </c>
       <c r="C21">
         <v>13069000000.0</v>
       </c>
       <c r="D21">
         <v>24902000000.0</v>
       </c>
       <c r="E21">
         <v>9460000000.0</v>
       </c>
       <c r="F21">
         <v>9376000000.0</v>
       </c>
       <c r="G21">
         <v>-34798000000.0</v>
       </c>
       <c r="H21">
         <v>-1479000000.0</v>
       </c>
       <c r="I21">
         <v>18586000000.0</v>
       </c>
       <c r="J21">
         <v>-1391000000.0</v>
       </c>
       <c r="K21">
@@ -33314,51 +33718,51 @@
       <c r="L21">
         <v>-16384871773.8</v>
       </c>
       <c r="M21">
         <v>-7510966860.48</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B22">
         <v>6327000000.0</v>
       </c>
       <c r="C22">
         <v>9300000000.0</v>
       </c>
       <c r="D22">
         <v>10492000000.0</v>
       </c>
       <c r="E22">
         <v>5502000000.0</v>
       </c>
       <c r="F22">
         <v>6782000000.0</v>
       </c>
       <c r="G22">
         <v>3810000000.0</v>
       </c>
       <c r="H22">
         <v>6834000000.0</v>
       </c>
       <c r="I22">
         <v>6838000000.0</v>
       </c>
@@ -33403,51 +33807,51 @@
       </c>
       <c r="W22">
         <v>8003090320.0</v>
       </c>
       <c r="X22">
         <v>5867087670.0</v>
       </c>
       <c r="Y22">
         <v>5926520430.0</v>
       </c>
       <c r="Z22">
         <v>6076981370.0</v>
       </c>
       <c r="AA22">
         <v>12017720380.0</v>
       </c>
       <c r="AB22">
         <v>4936154930.0</v>
       </c>
       <c r="AC22">
         <v>1841998158.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>1000000.0</v>
       </c>
       <c r="D23">
         <v>-23291000000.0</v>
       </c>
       <c r="E23">
         <v>91972000000.0</v>
       </c>
       <c r="F23">
         <v>86669000000.0</v>
       </c>
       <c r="G23">
         <v>65402000000.0</v>
       </c>
       <c r="H23">
         <v>3000000.0</v>
       </c>
       <c r="I23">
         <v>31627000000.0</v>
       </c>
       <c r="J23">
         <v>18291000000.0</v>
@@ -33490,53 +33894,55 @@
       </c>
       <c r="W23">
         <v>746670080.0</v>
       </c>
       <c r="X23">
         <v>-794030.0</v>
       </c>
       <c r="Y23">
         <v>-952970.0</v>
       </c>
       <c r="Z23">
         <v>1123910.0</v>
       </c>
       <c r="AA23">
         <v>1895237200.0</v>
       </c>
       <c r="AB23">
         <v>471056460.0</v>
       </c>
       <c r="AC23">
         <v>-90909.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>232</v>
+      </c>
+      <c r="B24">
+        <v>-15345000000.0</v>
+      </c>
       <c r="C24">
         <v>50000000.0</v>
       </c>
       <c r="D24">
         <v>58000000.0</v>
       </c>
       <c r="E24">
         <v>-5076000000.0</v>
       </c>
       <c r="F24">
         <v>-1000000.0</v>
       </c>
       <c r="G24">
         <v>-2000000.0</v>
       </c>
       <c r="H24">
         <v>-2000000.0</v>
       </c>
       <c r="I24">
         <v>223000000.0</v>
       </c>
       <c r="J24">
         <v>-40000000.0</v>
       </c>
       <c r="K24">
@@ -33575,51 +33981,51 @@
       <c r="V24">
         <v>-7592879830.0</v>
       </c>
       <c r="W24">
         <v>-7579662000.0</v>
       </c>
       <c r="X24">
         <v>-12866462120.0</v>
       </c>
       <c r="Y24">
         <v>7847707950.0</v>
       </c>
       <c r="Z24">
         <v>-289968780.0</v>
       </c>
       <c r="AA24">
         <v>-9773248460.0</v>
       </c>
       <c r="AB24">
         <v>-10838273740.0</v>
       </c>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B25">
         <v>-6327000000.0</v>
       </c>
       <c r="C25">
         <v>-1206000000.0</v>
       </c>
       <c r="D25">
         <v>-4569000000.0</v>
       </c>
       <c r="E25">
         <v>5912000000.0</v>
       </c>
       <c r="F25">
         <v>-942000000.0</v>
       </c>
       <c r="G25">
         <v>2199000000.0</v>
       </c>
       <c r="H25">
         <v>-1194000000.0</v>
       </c>
       <c r="I25">
         <v>-2709000000.0</v>
       </c>
@@ -33664,53 +34070,55 @@
       </c>
       <c r="W25">
         <v>64802974960.0</v>
       </c>
       <c r="X25">
         <v>55755198540.0</v>
       </c>
       <c r="Y25">
         <v>58484721870.0</v>
       </c>
       <c r="Z25">
         <v>17318329190.0</v>
       </c>
       <c r="AA25">
         <v>-57551326480.0</v>
       </c>
       <c r="AB25">
         <v>-12119269050.0</v>
       </c>
       <c r="AC25">
         <v>-18641890449.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>234</v>
+      </c>
+      <c r="B26">
+        <v>-3705000000.0</v>
+      </c>
       <c r="C26">
         <v>-3817000000.0</v>
       </c>
       <c r="D26">
         <v>-3531000000.0</v>
       </c>
       <c r="E26">
         <v>-1717000000.0</v>
       </c>
       <c r="F26">
         <v>-1608000000.0</v>
       </c>
       <c r="G26">
         <v>5000000.0</v>
       </c>
       <c r="H26">
         <v>94222000000.0</v>
       </c>
       <c r="I26">
         <v>4000000.0</v>
       </c>
       <c r="J26">
         <v>7000000.0</v>
       </c>
       <c r="K26">
@@ -33737,51 +34145,51 @@
       <c r="R26">
         <v>-5447000000.0</v>
       </c>
       <c r="S26">
         <v>-2388000000.0</v>
       </c>
       <c r="T26">
         <v>-3446000000.0</v>
       </c>
       <c r="U26">
         <v>-1422000000.0</v>
       </c>
       <c r="V26">
         <v>-303000000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>31000000.0</v>
       </c>
       <c r="E27">
         <v>26000000.0</v>
       </c>
       <c r="F27">
         <v>31000000.0</v>
       </c>
       <c r="G27">
         <v>19000000.0</v>
       </c>
       <c r="H27">
         <v>41000000.0</v>
       </c>
       <c r="I27">
         <v>49000000.0</v>
       </c>
       <c r="J27">
         <v>74000000.0</v>
       </c>
       <c r="K27">
@@ -33798,53 +34206,55 @@
       </c>
       <c r="O27"/>
       <c r="P27">
         <v>40000000.0</v>
       </c>
       <c r="Q27">
         <v>-48000000.0</v>
       </c>
       <c r="R27">
         <v>3692000000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>236</v>
+      </c>
+      <c r="B28">
+        <v>8244000000.0</v>
+      </c>
       <c r="C28">
         <v>5374000000.0</v>
       </c>
       <c r="D28">
         <v>18404000000.0</v>
       </c>
       <c r="E28">
         <v>4649000000.0</v>
       </c>
       <c r="F28">
         <v>5387000000.0</v>
       </c>
       <c r="G28">
         <v>-36732000000.0</v>
       </c>
       <c r="H28">
         <v>-4154000000.0</v>
       </c>
       <c r="I28">
         <v>15983000000.0</v>
       </c>
       <c r="J28">
         <v>-3948000000.0</v>
       </c>
       <c r="K28">
@@ -33885,53 +34295,55 @@
       </c>
       <c r="W28">
         <v>1516670080.0</v>
       </c>
       <c r="X28">
         <v>971098690.0</v>
       </c>
       <c r="Y28">
         <v>3186731680.0</v>
       </c>
       <c r="Z28">
         <v>5292492190.0</v>
       </c>
       <c r="AA28">
         <v>7796026280.0</v>
       </c>
       <c r="AB28">
         <v>4126216080.0</v>
       </c>
       <c r="AC28">
         <v>3239360397.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>237</v>
+      </c>
+      <c r="B29">
+        <v>-6380000000.0</v>
+      </c>
       <c r="C29">
         <v>-22544000000.0</v>
       </c>
       <c r="D29">
         <v>-11340000000.0</v>
       </c>
       <c r="E29">
         <v>-11112000000.0</v>
       </c>
       <c r="F29">
         <v>-14943000000.0</v>
       </c>
       <c r="G29">
         <v>103179000000.0</v>
       </c>
       <c r="H29">
         <v>13055000000.0</v>
       </c>
       <c r="I29">
         <v>6915000000.0</v>
       </c>
       <c r="J29">
         <v>-5253000000.0</v>
       </c>
       <c r="K29">
@@ -33972,53 +34384,55 @@
       </c>
       <c r="W29">
         <v>76026038480.0</v>
       </c>
       <c r="X29">
         <v>60073927710.0</v>
       </c>
       <c r="Y29">
         <v>39257599150.0</v>
       </c>
       <c r="Z29">
         <v>23464992980.0</v>
       </c>
       <c r="AA29">
         <v>-3514706740.0</v>
       </c>
       <c r="AB29">
         <v>23654189580.0</v>
       </c>
       <c r="AC29">
         <v>6619175199.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>238</v>
+      </c>
+      <c r="B30">
+        <v>-15696000000.0</v>
+      </c>
       <c r="C30">
         <v>-6033000000.0</v>
       </c>
       <c r="D30">
         <v>-8545000000.0</v>
       </c>
       <c r="E30">
         <v>-5307000000.0</v>
       </c>
       <c r="F30">
         <v>6220000000.0</v>
       </c>
       <c r="G30">
         <v>-8487000000.0</v>
       </c>
       <c r="H30">
         <v>-2495000000.0</v>
       </c>
       <c r="I30">
         <v>5451000000.0</v>
       </c>
       <c r="J30">
         <v>11754000000.0</v>
       </c>
       <c r="K30">
@@ -34078,976 +34492,990 @@
       <c r="AC30">
         <v>-7570901520.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA30"/>
+  <dimension ref="A1:DC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
+        <v>97</v>
+      </c>
+      <c r="K1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
+        <v>100</v>
+      </c>
+      <c r="O1" t="s">
+        <v>101</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
+        <v>103</v>
+      </c>
+      <c r="S1" t="s">
+        <v>104</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
+        <v>106</v>
+      </c>
+      <c r="W1" t="s">
+        <v>107</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
+      <c r="DB1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>170</v>
+      </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
-      <c r="M2">
+      <c r="M2"/>
+      <c r="N2"/>
+      <c r="O2">
         <v>26000000.0</v>
       </c>
-      <c r="N2"/>
-      <c r="O2"/>
       <c r="P2"/>
-      <c r="Q2">
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2">
         <v>31000000.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2"/>
       <c r="T2"/>
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2">
         <v>19000000.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2"/>
       <c r="X2"/>
-      <c r="Y2">
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2">
         <v>41000000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
-      <c r="AC2">
-[...1 lines deleted...]
-      </c>
+      <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2">
-        <v>26000000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="AF2"/>
       <c r="AG2">
-        <v>74000000.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="AH2"/>
       <c r="AI2">
-        <v>32000000.0</v>
+        <v>74000000.0</v>
       </c>
       <c r="AJ2"/>
       <c r="AK2">
-        <v>75000000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="AL2"/>
       <c r="AM2">
+        <v>75000000.0</v>
+      </c>
+      <c r="AN2"/>
+      <c r="AO2">
         <v>29000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>20379000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>20379000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>26365000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>21302000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>24102000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>17113000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>16460000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>14568000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>26924000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>17180000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>31284000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>25212000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>21204000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>24150000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>38147000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>22497000000.0</v>
       </c>
-      <c r="BD2"/>
-      <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
-      <c r="BM2">
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2">
         <v>20959000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>26617000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>29115000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>25245000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>31271000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>11029148500.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>-4353000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>-7180000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>-16811000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>648212250.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>-4214682850.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>-1832000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>-1794298320.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>-728863000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>144781000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>-2215976860.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>3333040400.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>-652000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>-2695835520.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>6097382720.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>12274994160.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>5696811120.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>5925803520.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>4117551180.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>7328478140.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>-2563255800.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>6015979420.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>9413346250.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>20972038500.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>8177229500.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>12086246200.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>13663195700.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>4676394800.0</v>
       </c>
-      <c r="CT2"/>
-      <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
+      <c r="DB2"/>
+      <c r="DC2"/>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
-        <v>124000000</v>
+        <v>351000000</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
-        <v>332000000</v>
+        <v>124000000</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
-        <v>172000000</v>
+        <v>332000000</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
-        <v>0</v>
+        <v>172000000</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
-        <v>89000000</v>
+        <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
-        <v>231000000</v>
+        <v>89000000</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
-        <v>107000000</v>
+        <v>231000000</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
-        <v>184000000</v>
+        <v>107000000</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
-        <v>84000000</v>
+        <v>184000000</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
-        <v>287000000</v>
+        <v>84000000</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
-        <v>144000000</v>
+        <v>287000000</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
-        <v>355000000</v>
+        <v>144000000</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
-        <v>135000000</v>
+        <v>355000000</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
-        <v>0</v>
+        <v>135000000</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
-        <v>1240615511176.1</v>
+        <v>0</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
-        <v>365469000</v>
+        <v>1240615511176.1</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
-        <v>0</v>
+        <v>365469000</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
-        <v>437908000</v>
+        <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3">
-        <v>0</v>
+        <v>437908000</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
-        <v>390000000</v>
+        <v>0</v>
       </c>
       <c r="AQ3">
         <v>0</v>
       </c>
       <c r="AR3">
-        <v>0</v>
+        <v>390000000</v>
       </c>
       <c r="AS3">
         <v>0</v>
       </c>
       <c r="AT3">
-        <v>409000000</v>
+        <v>0</v>
       </c>
       <c r="AU3">
         <v>0</v>
       </c>
       <c r="AV3">
-        <v>0</v>
+        <v>409000000</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
       <c r="AX3">
-        <v>470000000</v>
+        <v>0</v>
       </c>
       <c r="AY3">
         <v>0</v>
       </c>
       <c r="AZ3">
-        <v>0</v>
+        <v>470000000</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
-        <v>423000000</v>
+        <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
-        <v>0</v>
+        <v>423000000</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
-        <v>2188545000</v>
+        <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
-        <v>0</v>
+        <v>2188545000</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
-        <v>2403016000</v>
+        <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
-        <v>0</v>
+        <v>2403016000</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
       <c r="BN3">
-        <v>2399177000</v>
+        <v>0</v>
       </c>
       <c r="BO3">
         <v>0</v>
       </c>
       <c r="BP3">
+        <v>2399177000</v>
+      </c>
+      <c r="BQ3">
         <v>0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
+        <v>0</v>
+      </c>
+      <c r="BS3">
         <v>516000000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>416490030</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>123745740</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>157000000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>453000000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>203591900</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>17537270</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>357000000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>71861760</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>254391920</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>129697080</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>109660100</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>74250900</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>1226530170</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>270602730</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>159387040</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>175114610</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>1662027000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>3796229560</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>1745069000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CN3">
         <v>0</v>
       </c>
       <c r="CO3">
-        <v>1360976750</v>
+        <v>0</v>
       </c>
       <c r="CP3">
         <v>0</v>
       </c>
       <c r="CQ3">
-        <v>0</v>
+        <v>1360976750</v>
       </c>
       <c r="CR3">
         <v>0</v>
       </c>
       <c r="CS3">
-        <v>2192490300</v>
+        <v>0</v>
       </c>
       <c r="CT3">
         <v>0</v>
       </c>
       <c r="CU3">
-        <v>0</v>
+        <v>2192490300</v>
       </c>
       <c r="CV3">
         <v>0</v>
       </c>
       <c r="CW3">
         <v>0</v>
       </c>
       <c r="CX3">
         <v>0</v>
       </c>
       <c r="CY3">
         <v>0</v>
       </c>
       <c r="CZ3">
         <v>0</v>
       </c>
       <c r="DA3">
         <v>0</v>
       </c>
+      <c r="DB3">
+        <v>0</v>
+      </c>
+      <c r="DC3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...4 lines deleted...]
-      </c>
+      <c r="Z4"/>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
-      <c r="AH4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
@@ -35075,102 +35503,104 @@
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
-[...4 lines deleted...]
-      </c>
+      <c r="Z5"/>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AG5"/>
-      <c r="AH5"/>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
@@ -35198,512 +35628,522 @@
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
+      <c r="DB5"/>
+      <c r="DC5"/>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6">
-        <v>10320000000.0</v>
+        <v>-14921000000.0</v>
       </c>
       <c r="E6"/>
       <c r="F6">
-        <v>-23943000000.0</v>
+        <v>10320000000.0</v>
       </c>
       <c r="G6"/>
       <c r="H6">
+        <v>-23943000000.0</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6">
         <v>8998000000.0</v>
       </c>
-      <c r="I6"/>
-      <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
-[...1 lines deleted...]
-      </c>
+      <c r="L6"/>
       <c r="M6"/>
       <c r="N6">
-        <v>26000000.0</v>
+        <v>19826000000.0</v>
       </c>
       <c r="O6"/>
       <c r="P6">
-        <v>20174000000.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6">
-        <v>31000000.0</v>
+        <v>20174000000.0</v>
       </c>
       <c r="S6"/>
       <c r="T6">
-        <v>8098000000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="U6"/>
       <c r="V6">
-        <v>19000000.0</v>
+        <v>8098000000.0</v>
       </c>
       <c r="W6"/>
       <c r="X6">
-        <v>69261000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="Y6"/>
       <c r="Z6">
+        <v>69261000000.0</v>
+      </c>
+      <c r="AA6"/>
+      <c r="AB6">
         <v>41000000.0</v>
       </c>
-      <c r="AA6">
-[...2 lines deleted...]
-      <c r="AB6">
+      <c r="AC6">
+        <v>0.0</v>
+      </c>
+      <c r="AD6">
         <v>2121000000.0</v>
       </c>
-      <c r="AC6">
-[...2 lines deleted...]
-      <c r="AD6">
+      <c r="AE6">
+        <v>0.0</v>
+      </c>
+      <c r="AF6">
         <v>49000000.0</v>
       </c>
-      <c r="AE6">
-[...2 lines deleted...]
-      <c r="AF6">
+      <c r="AG6">
+        <v>0.0</v>
+      </c>
+      <c r="AH6">
         <v>26000000.0</v>
       </c>
-      <c r="AG6">
-[...2 lines deleted...]
-      <c r="AH6">
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6">
         <v>74000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>32000000.0</v>
       </c>
       <c r="AK6"/>
       <c r="AL6">
-        <v>75000000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="AM6"/>
       <c r="AN6">
-        <v>29000000.0</v>
+        <v>75000000.0</v>
       </c>
       <c r="AO6"/>
       <c r="AP6">
+        <v>29000000.0</v>
+      </c>
+      <c r="AQ6"/>
+      <c r="AR6">
         <v>-5986000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>5063000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-2800000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>6989000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>653000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>1892000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-12356000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>9744000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-14104000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>6072000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>4008000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-2946000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-13997000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>15649000000.0</v>
       </c>
-      <c r="BD6"/>
-      <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
-      <c r="BN6">
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6">
         <v>-5658000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-2498000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>3870000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-6026000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>20241851500.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>15395000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>2827000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>9631000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-17459212250.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>4862895100.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-2383000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-37428000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-1066137000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-1018628640.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>2360757860.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-5549017260.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>3983647260.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>2043835520.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>-8793218240.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-6177611440.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>5586004480.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-227803520.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>1808252340.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-3210926960.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>9888182550.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-8579235220.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-3397366830.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>-11558692250.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>12871971860.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-3909016700.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>-1576949500.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>8986800900.0</v>
       </c>
-      <c r="CT6"/>
-      <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
+      <c r="DB6"/>
+      <c r="DC6"/>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7">
-        <v>9747000000.0</v>
+        <v>-15923000000.0</v>
       </c>
       <c r="E7"/>
       <c r="F7">
-        <v>-30379000000.0</v>
+        <v>9747000000.0</v>
       </c>
       <c r="G7"/>
       <c r="H7">
+        <v>-30379000000.0</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7">
         <v>-28000000.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
-[...1 lines deleted...]
-      </c>
+      <c r="L7"/>
       <c r="M7"/>
       <c r="N7">
-        <v>-18704000000.0</v>
+        <v>-1426000000.0</v>
       </c>
       <c r="O7"/>
       <c r="P7">
-        <v>26150000000.0</v>
+        <v>-18704000000.0</v>
       </c>
       <c r="Q7"/>
       <c r="R7">
-        <v>-13924000000.0</v>
+        <v>26150000000.0</v>
       </c>
       <c r="S7"/>
       <c r="T7">
-        <v>2664000000.0</v>
+        <v>-13924000000.0</v>
       </c>
       <c r="U7"/>
       <c r="V7">
-        <v>100934000000.0</v>
+        <v>2664000000.0</v>
       </c>
       <c r="W7"/>
       <c r="X7">
-        <v>81669000000.0</v>
+        <v>100934000000.0</v>
       </c>
       <c r="Y7"/>
       <c r="Z7">
+        <v>81669000000.0</v>
+      </c>
+      <c r="AA7"/>
+      <c r="AB7">
         <v>7745000000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
-      <c r="AP7">
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7">
         <v>-1057000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>12641000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>61000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-6517000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>8565000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>1709000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-9645000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>9259000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-13228000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-13740000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-10115000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-1475000000.0</v>
       </c>
-      <c r="BB7"/>
-      <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
-      <c r="BN7">
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7">
         <v>-43054000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>34106000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-3131000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-26115000000.0</v>
       </c>
-      <c r="BR7"/>
-      <c r="BS7"/>
       <c r="BT7"/>
-      <c r="BU7">
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7">
         <v>-10982000000.0</v>
       </c>
-      <c r="BV7"/>
-      <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
+      <c r="DB7"/>
+      <c r="DC7"/>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...4 lines deleted...]
-      </c>
+      <c r="Z8"/>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AG8"/>
-      <c r="AH8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
@@ -35731,246 +36171,250 @@
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
-[...4 lines deleted...]
-      </c>
+      <c r="Z9"/>
+      <c r="AA9"/>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
+        <v>0.0</v>
+      </c>
+      <c r="AI9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9">
         <v>7589000000.0</v>
       </c>
-      <c r="AI9"/>
-      <c r="AJ9"/>
       <c r="AK9"/>
-      <c r="AL9">
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9">
         <v>-361000000.0</v>
       </c>
-      <c r="AM9"/>
-      <c r="AN9"/>
       <c r="AO9"/>
-      <c r="AP9">
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>5626000000.0</v>
       </c>
-      <c r="AQ9"/>
-      <c r="AR9"/>
       <c r="AS9"/>
-      <c r="AT9">
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9">
         <v>4057000000.0</v>
       </c>
-      <c r="AU9"/>
-      <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
-      <c r="BB9">
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9">
         <v>7651836000.0</v>
       </c>
-      <c r="BC9"/>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
-      <c r="BN9">
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9">
         <v>28897611000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>21225204000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>8629310000.0</v>
       </c>
-      <c r="BQ9"/>
-      <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
+      <c r="DB9"/>
+      <c r="DC9"/>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
-[...4 lines deleted...]
-      </c>
+      <c r="Z10"/>
+      <c r="AA10"/>
       <c r="AB10">
         <v>0.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
-      <c r="AH10"/>
-      <c r="AI10"/>
+      <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
+        <v>0.0</v>
+      </c>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
@@ -35997,77 +36441,75 @@
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
+      <c r="DB10"/>
+      <c r="DC10"/>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...5 lines deleted...]
-      <c r="M11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
       <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="O11">
-[...1 lines deleted...]
-      </c>
+      <c r="O11"/>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
@@ -36079,95 +36521,99 @@
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
         <v>29505595000.0</v>
       </c>
-      <c r="AI11">
-[...2 lines deleted...]
-      <c r="AJ11">
+      <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11">
         <v>19513951000.0</v>
       </c>
-      <c r="AK11">
-[...2 lines deleted...]
-      <c r="AL11">
+      <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11">
         <v>24428935000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>14874446000.0</v>
       </c>
       <c r="AO11"/>
       <c r="AP11">
+        <v>14874446000.0</v>
+      </c>
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>19513623000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>23677951000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>24297875000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>9673345000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>23010052000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>37325842000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>23793220000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>16438717000.0</v>
       </c>
-      <c r="AX11"/>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
@@ -36178,126 +36624,128 @@
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
+      <c r="DB11"/>
+      <c r="DC11"/>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
-[...4 lines deleted...]
-      </c>
+      <c r="Z12"/>
+      <c r="AA12"/>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
+        <v>0.0</v>
+      </c>
+      <c r="AI12">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12">
         <v>2051000000.0</v>
       </c>
-      <c r="AI12"/>
-      <c r="AJ12"/>
       <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12">
         <v>2557000000.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>481000000.0</v>
       </c>
-      <c r="AQ12"/>
-      <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12">
         <v>625000000.0</v>
       </c>
-      <c r="AU12"/>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
@@ -36311,132 +36759,134 @@
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
+      <c r="DB12"/>
+      <c r="DC12"/>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
-[...4 lines deleted...]
-      </c>
+      <c r="Z13"/>
+      <c r="AA13"/>
       <c r="AB13">
         <v>0.0</v>
       </c>
       <c r="AC13">
         <v>0.0</v>
       </c>
       <c r="AD13">
         <v>0.0</v>
       </c>
       <c r="AE13">
         <v>0.0</v>
       </c>
       <c r="AF13">
         <v>0.0</v>
       </c>
       <c r="AG13">
         <v>0.0</v>
       </c>
       <c r="AH13">
+        <v>0.0</v>
+      </c>
+      <c r="AI13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ13">
         <v>-19765000000.0</v>
       </c>
-      <c r="AI13"/>
-      <c r="AJ13"/>
       <c r="AK13"/>
-      <c r="AL13">
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13">
         <v>-34006000000.0</v>
       </c>
-      <c r="AM13"/>
-      <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-22899000000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>11600000000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>-38558000000.0</v>
       </c>
-      <c r="AY13"/>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
@@ -36446,733 +36896,745 @@
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
-        <v>330000000.0</v>
+        <v>665000000.0</v>
       </c>
       <c r="E14"/>
       <c r="F14">
-        <v>673000000.0</v>
+        <v>330000000.0</v>
       </c>
       <c r="G14"/>
       <c r="H14">
+        <v>673000000.0</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14">
         <v>331000000.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14"/>
       <c r="K14"/>
-      <c r="L14">
-[...1 lines deleted...]
-      </c>
+      <c r="L14"/>
       <c r="M14"/>
       <c r="N14">
-        <v>711000000.0</v>
+        <v>328000000.0</v>
       </c>
       <c r="O14"/>
       <c r="P14">
-        <v>357000000.0</v>
+        <v>711000000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14">
-        <v>834000000.0</v>
+        <v>357000000.0</v>
       </c>
       <c r="S14"/>
       <c r="T14">
-        <v>418000000.0</v>
+        <v>834000000.0</v>
       </c>
       <c r="U14"/>
       <c r="V14">
-        <v>829000000.0</v>
+        <v>418000000.0</v>
       </c>
       <c r="W14"/>
       <c r="X14">
-        <v>402000000.0</v>
+        <v>829000000.0</v>
       </c>
       <c r="Y14"/>
       <c r="Z14">
+        <v>402000000.0</v>
+      </c>
+      <c r="AA14"/>
+      <c r="AB14">
         <v>789000000.0</v>
       </c>
-      <c r="AA14">
-[...2 lines deleted...]
-      <c r="AB14">
+      <c r="AC14">
+        <v>0.0</v>
+      </c>
+      <c r="AD14">
         <v>388000000.0</v>
       </c>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
         <v>347000000.0</v>
       </c>
-      <c r="AI14"/>
-      <c r="AJ14"/>
       <c r="AK14"/>
-      <c r="AL14">
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14">
         <v>536000000.0</v>
       </c>
-      <c r="AM14"/>
-      <c r="AN14"/>
       <c r="AO14"/>
-      <c r="AP14">
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14">
         <v>160000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>152000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>158000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>164000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>178000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>175000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>167000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>172000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>-71000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>195000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>190000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>187000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>132000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>194000000.0</v>
       </c>
-      <c r="BD14"/>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
-      <c r="BN14">
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14">
         <v>1865000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>151000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>408000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>403000000.0</v>
       </c>
-      <c r="BR14"/>
-      <c r="BS14"/>
       <c r="BT14"/>
-      <c r="BU14">
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14">
         <v>358000000.0</v>
       </c>
-      <c r="BV14"/>
-      <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
+      <c r="DB14"/>
+      <c r="DC14"/>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
-        <v>2650000000.0</v>
+        <v>3884000000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15">
-        <v>3879000000.0</v>
+        <v>2650000000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15">
+        <v>3879000000.0</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15">
         <v>2497000000.0</v>
       </c>
-      <c r="I15"/>
-      <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15"/>
       <c r="N15">
-        <v>3052000000.0</v>
+        <v>1705000000.0</v>
       </c>
       <c r="O15"/>
       <c r="P15">
-        <v>2419000000.0</v>
+        <v>3052000000.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15">
-        <v>2342000000.0</v>
+        <v>2419000000.0</v>
       </c>
       <c r="S15"/>
       <c r="T15">
-        <v>468000000.0</v>
+        <v>2342000000.0</v>
       </c>
       <c r="U15"/>
       <c r="V15">
-        <v>3000000.0</v>
+        <v>468000000.0</v>
       </c>
       <c r="W15"/>
       <c r="X15">
         <v>3000000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15">
+        <v>3000000.0</v>
+      </c>
+      <c r="AA15"/>
+      <c r="AB15">
         <v>2679000000.0</v>
       </c>
-      <c r="AA15">
-[...2 lines deleted...]
-      <c r="AB15">
+      <c r="AC15">
+        <v>0.0</v>
+      </c>
+      <c r="AD15">
         <v>1714000000.0</v>
       </c>
-      <c r="AC15">
-[...4 lines deleted...]
-      </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
+        <v>0.0</v>
+      </c>
+      <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
         <v>12972198441014.0</v>
       </c>
-      <c r="AG15">
-[...2 lines deleted...]
-      <c r="AH15">
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15">
         <v>3082441000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1862275000.0</v>
       </c>
       <c r="AK15"/>
       <c r="AL15">
-        <v>2660159000.0</v>
+        <v>1862275000.0</v>
       </c>
       <c r="AM15"/>
       <c r="AN15">
-        <v>1754088000.0</v>
+        <v>2660159000.0</v>
       </c>
       <c r="AO15"/>
       <c r="AP15">
+        <v>1754088000.0</v>
+      </c>
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>1512660000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>929000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>517546000.0</v>
       </c>
-      <c r="AS15"/>
-      <c r="AT15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>1393000000.0</v>
       </c>
-      <c r="AU15"/>
-      <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
-      <c r="BP15">
-[...1 lines deleted...]
-      </c>
+      <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15">
+        <v>425000000.0</v>
+      </c>
+      <c r="BS15"/>
+      <c r="BT15">
         <v>15213610.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>1440348950.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>1773000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>9000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>15878220.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>1422945960.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>1592000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>8234160.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>10933320.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>1308125680.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>1308125680.0</v>
       </c>
-      <c r="CC15"/>
-      <c r="CD15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>2369280.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>1188241870.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>1542495000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>12720560.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>12720560.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>423660000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>573631000.0</v>
       </c>
-      <c r="CK15"/>
-      <c r="CL15">
+      <c r="CM15"/>
+      <c r="CN15">
         <v>1433050.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>497137660.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>517590000.0</v>
       </c>
-      <c r="CO15"/>
-      <c r="CP15">
+      <c r="CQ15"/>
+      <c r="CR15">
         <v>3678720.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>974126600.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>992529300.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>8031100.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>2047230000.0</v>
       </c>
-      <c r="CU15"/>
-      <c r="CV15"/>
       <c r="CW15"/>
-      <c r="CX15">
+      <c r="CX15"/>
+      <c r="CY15"/>
+      <c r="CZ15">
         <v>844920000.0</v>
       </c>
-      <c r="CY15"/>
-      <c r="CZ15"/>
       <c r="DA15"/>
+      <c r="DB15"/>
+      <c r="DC15"/>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16">
         <v>26000000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
         <v>31000000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16"/>
       <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16">
         <v>19000000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16">
         <v>41000000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
-[...1 lines deleted...]
-      </c>
+      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16">
-        <v>26000000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="AG16"/>
       <c r="AH16">
-        <v>74000000.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="AI16"/>
       <c r="AJ16">
-        <v>32000000.0</v>
+        <v>74000000.0</v>
       </c>
       <c r="AK16"/>
       <c r="AL16">
-        <v>75000000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="AM16"/>
       <c r="AN16">
+        <v>75000000.0</v>
+      </c>
+      <c r="AO16"/>
+      <c r="AP16">
         <v>29000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>20379000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>20379000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>26365000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>21302000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>24102000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>17113000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>16460000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>14568000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>26924000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>17180000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>31284000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>25212000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>21204000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>24150000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>38146000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>22497000000.0</v>
       </c>
-      <c r="BE16"/>
-      <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
-      <c r="BN16">
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16">
         <v>20959000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>26617000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>29115000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>25245000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>31271000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>11042000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>-4353000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>-7180000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>-16811000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>648212250.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>-4215000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>-1831726320.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>-1795000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>-873847640.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>144781000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>-2215976860.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>3331647260.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>-652000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>-2695835520.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>6097382720.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>11282815600.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>5698000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>5925803520.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>4117551180.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>7324926750.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>-2563255800.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>6015979420.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>9413346250.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>21049201360.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>8177229500.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>12086246200.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>13663195700.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>4676394800.0</v>
       </c>
-      <c r="CU16"/>
-      <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
+      <c r="DB16"/>
+      <c r="DC16"/>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...4 lines deleted...]
-      </c>
+      <c r="Z17"/>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
-      <c r="AH17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -37200,347 +37662,351 @@
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18">
         <v>26000000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18">
         <v>31000000.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18">
         <v>19000000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18">
         <v>41000000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
-[...1 lines deleted...]
-      </c>
+      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18">
-        <v>26000000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="AG18"/>
       <c r="AH18">
-        <v>74000000.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="AI18"/>
       <c r="AJ18">
-        <v>32000000.0</v>
+        <v>74000000.0</v>
       </c>
       <c r="AK18"/>
       <c r="AL18">
-        <v>75000000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="AM18"/>
       <c r="AN18">
-        <v>29000000.0</v>
+        <v>75000000.0</v>
       </c>
       <c r="AO18"/>
       <c r="AP18">
+        <v>29000000.0</v>
+      </c>
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>-1518000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>14631000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>1056000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-3982000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>7118000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>2879000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-7192000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>8805000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-6683000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-10230000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>1526000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-19086000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-13507000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-6013000000.0</v>
       </c>
-      <c r="BD18"/>
-      <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
-      <c r="BN18">
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18">
         <v>-5178000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>3115000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-2584000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-23269000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>9842498920.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>13477254260.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>-6824000000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>-4820000000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>-11164099860.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>22521685940.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>8155000000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>-8451990960.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>1032917680.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>-4552102880.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>9557612750.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>2974161050.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>5268055540.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>20044363170.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>-3692286570.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>10270819020.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>18511297940.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>-43517107200.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>16513083260.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>21462725380.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>36365527260.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>3075729050.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>14280836400.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>4990858250.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>12277298770.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>2649771780.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>443742600.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>21694295700.0</v>
       </c>
-      <c r="CT18"/>
-      <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
-[...4 lines deleted...]
-      </c>
+      <c r="Z19"/>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
       <c r="AH19">
+        <v>0.0</v>
+      </c>
+      <c r="AI19">
+        <v>0.0</v>
+      </c>
+      <c r="AJ19">
         <v>10164000000.0</v>
       </c>
-      <c r="AI19"/>
-      <c r="AJ19"/>
       <c r="AK19"/>
-      <c r="AL19">
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19">
         <v>5179000000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>8220000000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-7019000000.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
@@ -37554,54 +38020,56 @@
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -37663,126 +38131,128 @@
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
-[...4 lines deleted...]
-      </c>
+      <c r="Z21"/>
+      <c r="AA21"/>
       <c r="AB21">
         <v>0.0</v>
       </c>
       <c r="AC21">
         <v>0.0</v>
       </c>
       <c r="AD21">
         <v>0.0</v>
       </c>
       <c r="AE21">
         <v>0.0</v>
       </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
+        <v>0.0</v>
+      </c>
+      <c r="AI21">
+        <v>0.0</v>
+      </c>
+      <c r="AJ21">
         <v>-1391000000.0</v>
       </c>
-      <c r="AI21"/>
-      <c r="AJ21"/>
       <c r="AK21"/>
-      <c r="AL21">
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21">
         <v>-16546000000.0</v>
       </c>
-      <c r="AM21"/>
-      <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-10846000000.0</v>
       </c>
-      <c r="AQ21"/>
-      <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-5132000000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
@@ -37796,2247 +38266,2285 @@
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
+      <c r="DB21"/>
+      <c r="DC21"/>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B22">
+        <v>391000000.0</v>
+      </c>
+      <c r="C22">
+        <v>1556000000.0</v>
+      </c>
+      <c r="D22">
         <v>1411000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>1787000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>2460000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>1455000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>96000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>1880000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>2878000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>2878000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-1588000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1982000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1615000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1591000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1031321000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>979000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>7316000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>429000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>2119000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>1367000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>1460000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>1005000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>728000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>788000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>299000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>670000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>880000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>1344000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>588000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>1119000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>1330000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>776000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>1429000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>1225000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>1574000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>1376000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>1371000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1143000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>751000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>1349000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>1295000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>1257000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>192000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>1461000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>1978000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>2562000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>1121000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>1316000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1494000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-1700000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>627000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>128000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>894000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>1896000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1483000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>659000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>1586954000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>970715000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>1319244000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>1966746000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>2235570000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>1958672000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>83521000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>644834000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>1336536000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>1663698000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-1200000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>499000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>528000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-793000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-4465934000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>-477338710.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>1946000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>1539284890.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>4281971040.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>2309200940.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>2309200940.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>1893108240.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>4354939520.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>1561708520.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>2017789700.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>2004774300.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>2139293140.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>1878000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>1544452220.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>1940146450.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>3566429260.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>1596735300.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>1711718360.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>1128207400.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>2862039120.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>1066933250.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>1771539800.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>166575500.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>2352843290.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>1250444340.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>1188553100.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>1134679700.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>1049988000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>985000000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>1042000000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>997000000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>1708386000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>4307715000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>4255058000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>979420000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
+      <c r="D23"/>
       <c r="E23"/>
       <c r="F23">
-        <v>1000000.0</v>
+        <v>-194000000.0</v>
       </c>
       <c r="G23"/>
       <c r="H23">
+        <v>1000000.0</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23">
         <v>-253000000.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
-[...1 lines deleted...]
-      </c>
+      <c r="L23"/>
       <c r="M23"/>
       <c r="N23">
-        <v>-42000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="O23"/>
       <c r="P23">
-        <v>-40000000.0</v>
+        <v>-42000000.0</v>
       </c>
       <c r="Q23"/>
       <c r="R23">
-        <v>-39000000.0</v>
+        <v>-40000000.0</v>
       </c>
       <c r="S23"/>
       <c r="T23">
-        <v>0.0</v>
+        <v>-39000000.0</v>
       </c>
       <c r="U23"/>
-      <c r="V23"/>
+      <c r="V23">
+        <v>0.0</v>
+      </c>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23"/>
+      <c r="AB23">
         <v>3000000.0</v>
       </c>
-      <c r="AA23">
-[...4 lines deleted...]
-      </c>
       <c r="AC23">
         <v>0.0</v>
       </c>
       <c r="AD23">
         <v>0.0</v>
       </c>
       <c r="AE23">
         <v>0.0</v>
       </c>
       <c r="AF23">
         <v>0.0</v>
       </c>
       <c r="AG23">
         <v>0.0</v>
       </c>
       <c r="AH23">
+        <v>0.0</v>
+      </c>
+      <c r="AI23">
+        <v>0.0</v>
+      </c>
+      <c r="AJ23">
         <v>18223000000.0</v>
       </c>
-      <c r="AI23"/>
-      <c r="AJ23"/>
       <c r="AK23"/>
-      <c r="AL23">
-[...1 lines deleted...]
-      </c>
+      <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23">
-        <v>5516000.0</v>
+        <v>23493000000.0</v>
       </c>
       <c r="AO23"/>
       <c r="AP23">
+        <v>5516000.0</v>
+      </c>
+      <c r="AQ23"/>
+      <c r="AR23">
         <v>27161000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-537000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-473000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>10055000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-10196000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>13940000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-354000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-8000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-1285000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>7814000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>4518000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>14771000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-5896000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>15046000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>165951000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>84005000.0</v>
       </c>
-      <c r="BF23"/>
-      <c r="BG23"/>
       <c r="BH23"/>
-      <c r="BI23">
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23">
         <v>51059000.0</v>
       </c>
-      <c r="BJ23"/>
-      <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
-      <c r="BN23">
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23">
         <v>1662000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>9000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>39000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>132195000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>709270.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>2715458610.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>197040000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>198966000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>133390109070.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>155886924330.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>151598000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>4414106360.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>-11376560.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>782600.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>-1397723600.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>67884297830.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>-184125900.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>154762360.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-1229206350.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>78685860.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>-1541860.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>1106220.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-471408000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>-27358623620.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>-794030.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>94558760.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>-428425090.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>-915250.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>-952970.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>938828600.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>2095236500.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>808846500.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>6696222000.0</v>
       </c>
-      <c r="CU23"/>
-      <c r="CV23"/>
       <c r="CW23"/>
-      <c r="CX23">
+      <c r="CX23"/>
+      <c r="CY23"/>
+      <c r="CZ23">
         <v>6179181000.0</v>
       </c>
-      <c r="CY23"/>
-      <c r="CZ23"/>
       <c r="DA23"/>
+      <c r="DB23"/>
+      <c r="DC23"/>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
-        <v>-8705000000.0</v>
+        <v>-15345000000.0</v>
       </c>
       <c r="E24"/>
       <c r="F24">
-        <v>-5701000000.0</v>
+        <v>-8705000000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24">
+        <v>-5701000000.0</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24">
         <v>-6360000000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24"/>
       <c r="N24">
-        <v>-5076000000.0</v>
+        <v>-5717000000.0</v>
       </c>
       <c r="O24"/>
       <c r="P24">
-        <v>-1856000000.0</v>
+        <v>-5076000000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24">
-        <v>6404000000.0</v>
+        <v>-1856000000.0</v>
       </c>
       <c r="S24"/>
       <c r="T24">
-        <v>3337000000.0</v>
+        <v>6404000000.0</v>
       </c>
       <c r="U24"/>
       <c r="V24">
-        <v>-8200000000.0</v>
+        <v>3337000000.0</v>
       </c>
       <c r="W24"/>
       <c r="X24">
-        <v>-9483000000.0</v>
+        <v>-8200000000.0</v>
       </c>
       <c r="Y24"/>
       <c r="Z24">
+        <v>-9483000000.0</v>
+      </c>
+      <c r="AA24"/>
+      <c r="AB24">
         <v>-2140000000.0</v>
       </c>
-      <c r="AA24">
-[...2 lines deleted...]
-      <c r="AB24">
+      <c r="AC24">
+        <v>0.0</v>
+      </c>
+      <c r="AD24">
         <v>2481000000.0</v>
       </c>
-      <c r="AC24">
-[...2 lines deleted...]
-      <c r="AD24">
+      <c r="AE24">
+        <v>0.0</v>
+      </c>
+      <c r="AF24">
         <v>9931558181.67</v>
       </c>
-      <c r="AE24">
-[...2 lines deleted...]
-      <c r="AF24">
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
         <v>43786012699907.0</v>
       </c>
-      <c r="AG24">
-[...2 lines deleted...]
-      <c r="AH24">
+      <c r="AI24">
+        <v>0.0</v>
+      </c>
+      <c r="AJ24">
         <v>30000000.0</v>
       </c>
-      <c r="AI24"/>
-      <c r="AJ24"/>
       <c r="AK24"/>
-      <c r="AL24">
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24">
         <v>-2000000.0</v>
       </c>
-      <c r="AM24"/>
-      <c r="AN24"/>
       <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>425000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>564000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-5940000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>823000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>539000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-2000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-12000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-1578000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>3647000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>7323000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-2712000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>1481000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>5057000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>6561000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>3161933000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>2294781000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>11530402000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>5335218000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>3412905000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>2365724000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>5578288000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1205748000.0</v>
       </c>
       <c r="BM24"/>
       <c r="BN24">
-        <v>1665000000.0</v>
+        <v>1205748000.0</v>
       </c>
       <c r="BO24"/>
       <c r="BP24">
+        <v>1665000000.0</v>
+      </c>
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>-119086000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>119598000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>4849935920.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-138609000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>-424000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>139597000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>1377295320.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>-4647473460.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>-329000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>-413953680.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>-2895847440.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>-3577209560.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>-302325520.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>-254103080.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>-156327879830.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>148932397270.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>-63939880.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>-133457390.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>-1601387880.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>-735317020.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>-2682179480.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>-2569715560.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>-5570447870.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>-2596736480.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>-3470097020.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>-1229180750.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>-1221675010.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>8686874960.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>3217486300.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>-2834978300.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>2370336000.0</v>
       </c>
-      <c r="CU24"/>
-      <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B25">
+        <v>-391000000.0</v>
+      </c>
+      <c r="C25">
+        <v>-1556000000.0</v>
+      </c>
+      <c r="D25">
         <v>-1411000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-1787000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-2460000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-1455000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-141000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-1880000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-2878000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-2878000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1557000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-1982000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-1615000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-1591000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-1031321000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-979000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-7316000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-429000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-2150000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-1367000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-1460000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-1005000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-747000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-788000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-299000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-670000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-921000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-1344000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-588000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-1119000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-1379000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-776000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-1455000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-1225000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-1648000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-1376000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-1403000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-1143000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-826000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-1349000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-1324000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-1257000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-423000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>377000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-1141000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-191000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-2337000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-321000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>792000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>1074000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>6499000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>3170000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>10548000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-19708000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-14699000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-6866000000.0</v>
       </c>
-      <c r="BD25"/>
-      <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
-      <c r="BN25">
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25">
         <v>37876000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>-30991000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>791000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>2646000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>14724922950.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>14072928430.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>-8613000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>5341715110.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>-15242479000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>20230022270.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>20230022270.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>-10273237440.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>-3067629920.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>-5984114320.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>7649483150.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>1043637650.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>6494585710.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>20314965900.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>-5077351750.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>8505787180.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>16606895680.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>-45113842500.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>18597594460.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>22079586980.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>33503488140.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>2008795800.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>12509296600.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>6185259500.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>9924455480.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>1399327440.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>-744810500.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>22752106300.0</v>
       </c>
-      <c r="CT25"/>
-      <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
-        <v>-2047000000.0</v>
+        <v>-3705000000.0</v>
       </c>
       <c r="E26"/>
       <c r="F26">
-        <v>-3817000000.0</v>
+        <v>-2047000000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
+        <v>-3817000000.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26">
         <v>-1573000000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
-[...1 lines deleted...]
-      </c>
+      <c r="L26"/>
       <c r="M26"/>
       <c r="N26">
-        <v>-1717000000.0</v>
+        <v>-187000000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26">
-        <v>-365000000.0</v>
+        <v>-1717000000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26">
+        <v>-365000000.0</v>
+      </c>
+      <c r="S26"/>
+      <c r="T26">
         <v>-1608000000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
-[...1 lines deleted...]
-      </c>
+      <c r="V26"/>
       <c r="W26"/>
       <c r="X26">
-        <v>6000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="Y26"/>
       <c r="Z26">
+        <v>6000000.0</v>
+      </c>
+      <c r="AA26"/>
+      <c r="AB26">
         <v>1000000.0</v>
       </c>
-      <c r="AA26">
-[...2 lines deleted...]
-      <c r="AB26">
+      <c r="AC26">
+        <v>0.0</v>
+      </c>
+      <c r="AD26">
         <v>8000000.0</v>
       </c>
-      <c r="AC26">
-[...2 lines deleted...]
-      <c r="AD26">
+      <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
         <v>6924565.58</v>
       </c>
-      <c r="AE26">
-[...4 lines deleted...]
-      </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>7000000.0</v>
       </c>
-      <c r="AI26"/>
-      <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26">
         <v>10000000.0</v>
       </c>
-      <c r="AM26"/>
-      <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>34000000.0</v>
       </c>
-      <c r="AQ26"/>
-      <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26">
         <v>-1039000000.0</v>
       </c>
-      <c r="AU26"/>
-[...1 lines deleted...]
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26">
         <v>-1225000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-1125000000.0</v>
       </c>
-      <c r="AY26"/>
-      <c r="AZ26"/>
       <c r="BA26"/>
-      <c r="BB26">
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26">
         <v>-1142000000.0</v>
       </c>
-      <c r="BC26"/>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
-      <c r="BQ26">
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26">
         <v>-33000000.0</v>
       </c>
-      <c r="BR26"/>
-[...1 lines deleted...]
-      <c r="BT26">
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26">
         <v>-679000000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>-1593000000.0</v>
       </c>
-      <c r="BV26"/>
-[...1 lines deleted...]
-      <c r="BX26">
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26">
         <v>-618000000.0</v>
       </c>
-      <c r="BY26"/>
-      <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27">
         <v>45000000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27">
         <v>31000000.0</v>
       </c>
-      <c r="K27"/>
-      <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27">
         <v>26000000.0</v>
       </c>
-      <c r="O27"/>
-      <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27">
         <v>31000000.0</v>
       </c>
-      <c r="S27"/>
-      <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27">
         <v>19000000.0</v>
       </c>
-      <c r="W27"/>
-      <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27">
         <v>41000000.0</v>
       </c>
-      <c r="AA27"/>
-      <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
-[...1 lines deleted...]
-      </c>
+      <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27">
-        <v>26000000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="AG27"/>
       <c r="AH27">
-        <v>74000000.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="AI27"/>
       <c r="AJ27">
-        <v>32000000.0</v>
+        <v>74000000.0</v>
       </c>
       <c r="AK27"/>
       <c r="AL27">
-        <v>75000000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="AM27"/>
       <c r="AN27">
-        <v>29000000.0</v>
+        <v>75000000.0</v>
       </c>
       <c r="AO27"/>
       <c r="AP27">
+        <v>29000000.0</v>
+      </c>
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>13000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>10000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>30000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>23000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>18000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>19000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>12000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>11000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>-40000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>17000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>9000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>14000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>-86000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>35000000.0</v>
       </c>
-      <c r="BD27"/>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
-      <c r="BP27">
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27">
         <v>-1062000000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>4667000000.0</v>
       </c>
-      <c r="BR27"/>
-      <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27">
         <v>3972715110.0</v>
       </c>
-      <c r="BV27"/>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28">
-        <v>9268000000.0</v>
+        <v>8244000000.0</v>
       </c>
       <c r="E28"/>
       <c r="F28">
-        <v>5374000000.0</v>
+        <v>9268000000.0</v>
       </c>
       <c r="G28"/>
       <c r="H28">
+        <v>5374000000.0</v>
+      </c>
+      <c r="I28"/>
+      <c r="J28">
         <v>10948000000.0</v>
       </c>
-      <c r="I28"/>
-      <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
-[...1 lines deleted...]
-      </c>
+      <c r="L28"/>
       <c r="M28"/>
       <c r="N28">
-        <v>4649000000.0</v>
+        <v>22212000000.0</v>
       </c>
       <c r="O28"/>
       <c r="P28">
-        <v>-454000000.0</v>
+        <v>4649000000.0</v>
       </c>
       <c r="Q28"/>
       <c r="R28">
-        <v>5387000000.0</v>
+        <v>-454000000.0</v>
       </c>
       <c r="S28"/>
       <c r="T28">
-        <v>8395000000.0</v>
+        <v>5387000000.0</v>
       </c>
       <c r="U28"/>
       <c r="V28">
-        <v>-34796000000.0</v>
+        <v>8395000000.0</v>
       </c>
       <c r="W28"/>
       <c r="X28">
-        <v>1658000000.0</v>
+        <v>-34796000000.0</v>
       </c>
       <c r="Y28"/>
       <c r="Z28">
+        <v>1658000000.0</v>
+      </c>
+      <c r="AA28"/>
+      <c r="AB28">
         <v>-4154000000.0</v>
       </c>
-      <c r="AA28">
-[...2 lines deleted...]
-      <c r="AB28">
+      <c r="AC28">
+        <v>0.0</v>
+      </c>
+      <c r="AD28">
         <v>-3926000000.0</v>
       </c>
-      <c r="AC28">
-[...4 lines deleted...]
-      </c>
       <c r="AE28">
         <v>0.0</v>
       </c>
       <c r="AF28">
+        <v>0.0</v>
+      </c>
+      <c r="AG28">
+        <v>0.0</v>
+      </c>
+      <c r="AH28">
         <v>1.2854339203232E+14</v>
       </c>
-      <c r="AG28">
-[...2 lines deleted...]
-      <c r="AH28">
+      <c r="AI28">
+        <v>0.0</v>
+      </c>
+      <c r="AJ28">
         <v>14275000000.0</v>
       </c>
-      <c r="AI28"/>
-      <c r="AJ28"/>
       <c r="AK28"/>
-      <c r="AL28">
+      <c r="AL28"/>
+      <c r="AM28"/>
+      <c r="AN28">
         <v>4436000000.0</v>
       </c>
-      <c r="AM28"/>
-      <c r="AN28"/>
       <c r="AO28"/>
-      <c r="AP28">
+      <c r="AP28"/>
+      <c r="AQ28"/>
+      <c r="AR28">
         <v>-6454000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-6947000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-53000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>2289000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-9634000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-2360000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>4954000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>2377000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-11000000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>8593000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>4518000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>14771000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-5896000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>15046000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>18533284000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>31493575000.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28">
+      <c r="BH28"/>
+      <c r="BI28">
         <v>687244000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>22753184000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>10231616000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>10137516000.0</v>
       </c>
-      <c r="BK28"/>
-      <c r="BL28"/>
       <c r="BM28"/>
-      <c r="BN28">
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28">
         <v>7000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-5049000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>4800000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>14095000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>14307466810.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>3282000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>13590000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>14582000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-731505180.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-14346094390.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-1158000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>3403702320.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>4402810600.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>6324534640.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>2031501870.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>4234776330.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>5270814430.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>3207820600.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-800991340.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-371829260.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>2956152280.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-475048320.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-1627266240.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>662314560.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>1681398490.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-41085100.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-406537950.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-262676750.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>1515842680.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>-35298000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>1102707200.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>603479800.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>4702398000.0</v>
       </c>
-      <c r="CU28"/>
-      <c r="CV28"/>
       <c r="CW28"/>
-      <c r="CX28">
+      <c r="CX28"/>
+      <c r="CY28"/>
+      <c r="CZ28">
         <v>7298231000.0</v>
       </c>
-      <c r="CY28"/>
-      <c r="CZ28"/>
       <c r="DA28"/>
+      <c r="DB28"/>
+      <c r="DC28"/>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29">
-        <v>10491000000.0</v>
+        <v>-6380000000.0</v>
       </c>
       <c r="E29"/>
       <c r="F29">
-        <v>-22544000000.0</v>
+        <v>10491000000.0</v>
       </c>
       <c r="G29"/>
       <c r="H29">
+        <v>-22544000000.0</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29">
         <v>5948000000.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29"/>
       <c r="K29"/>
-      <c r="L29">
-[...1 lines deleted...]
-      </c>
+      <c r="L29"/>
       <c r="M29"/>
       <c r="N29">
-        <v>26000000.0</v>
+        <v>4491000000.0</v>
       </c>
       <c r="O29"/>
       <c r="P29">
-        <v>22786000000.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="Q29"/>
       <c r="R29">
-        <v>31000000.0</v>
+        <v>22786000000.0</v>
       </c>
       <c r="S29"/>
       <c r="T29">
-        <v>-3193000000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="U29"/>
       <c r="V29">
-        <v>19000000.0</v>
+        <v>-3193000000.0</v>
       </c>
       <c r="W29"/>
       <c r="X29">
-        <v>77422000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="Y29"/>
       <c r="Z29">
+        <v>77422000000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29">
         <v>41000000.0</v>
       </c>
-      <c r="AA29">
-[...2 lines deleted...]
-      <c r="AB29">
+      <c r="AC29">
+        <v>0.0</v>
+      </c>
+      <c r="AD29">
         <v>3754000000.0</v>
       </c>
-      <c r="AC29">
-[...2 lines deleted...]
-      <c r="AD29">
+      <c r="AE29">
+        <v>0.0</v>
+      </c>
+      <c r="AF29">
         <v>49000000.0</v>
       </c>
-      <c r="AE29">
-[...2 lines deleted...]
-      <c r="AF29">
+      <c r="AG29">
+        <v>0.0</v>
+      </c>
+      <c r="AH29">
         <v>26000000.0</v>
       </c>
-      <c r="AG29">
-[...2 lines deleted...]
-      <c r="AH29">
+      <c r="AI29">
+        <v>0.0</v>
+      </c>
+      <c r="AJ29">
         <v>74000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>32000000.0</v>
       </c>
       <c r="AK29"/>
       <c r="AL29">
-        <v>75000000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="AM29"/>
       <c r="AN29">
-        <v>29000000.0</v>
+        <v>75000000.0</v>
       </c>
       <c r="AO29"/>
       <c r="AP29">
+        <v>29000000.0</v>
+      </c>
+      <c r="AQ29"/>
+      <c r="AR29">
         <v>-1128000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>14631000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>1056000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-3982000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>7527000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>2879000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-7192000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>8805000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-6213000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-10230000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>1526000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-19086000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-13084000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-6013000000.0</v>
       </c>
-      <c r="BD29"/>
-      <c r="BE29">
+      <c r="BF29"/>
+      <c r="BG29">
         <v>3384169000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>11918295000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>1047677000.0</v>
       </c>
-      <c r="BH29"/>
-      <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
-      <c r="BL29">
-[...1 lines deleted...]
-      </c>
+      <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29">
+        <v>7144758000.0</v>
+      </c>
+      <c r="BO29"/>
+      <c r="BP29">
         <v>-5178000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>3115000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>-2584000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>-22753000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>10258988950.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>13601000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>-6667000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>-4367000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>-10960507960.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>22539223210.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>8512000000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>-8380129200.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>1287309600.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>-4422405800.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>9667272850.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>3048411950.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>6494585710.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>20314965900.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>-3532899530.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>10445933630.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>20173324940.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>-43517107200.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>20309312820.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>23207794380.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>36365527260.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>3075729050.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>14280836400.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>6351835000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>12277298770.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>2649771780.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>443742600.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>23886786000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>20849702000.0</v>
       </c>
-      <c r="CU29"/>
-      <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30">
-        <v>-8829000000.0</v>
+        <v>-15696000000.0</v>
       </c>
       <c r="E30"/>
       <c r="F30">
-        <v>-6033000000.0</v>
+        <v>-8829000000.0</v>
       </c>
       <c r="G30"/>
       <c r="H30">
+        <v>-6033000000.0</v>
+      </c>
+      <c r="I30"/>
+      <c r="J30">
         <v>-6532000000.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
-[...1 lines deleted...]
-      </c>
+      <c r="L30"/>
       <c r="M30"/>
       <c r="N30">
-        <v>-5307000000.0</v>
+        <v>-5806000000.0</v>
       </c>
       <c r="O30"/>
       <c r="P30">
-        <v>-1963000000.0</v>
+        <v>-5307000000.0</v>
       </c>
       <c r="Q30"/>
       <c r="R30">
-        <v>6220000000.0</v>
+        <v>-1963000000.0</v>
       </c>
       <c r="S30"/>
       <c r="T30">
-        <v>3253000000.0</v>
+        <v>6220000000.0</v>
       </c>
       <c r="U30"/>
       <c r="V30">
-        <v>-8487000000.0</v>
+        <v>3253000000.0</v>
       </c>
       <c r="W30"/>
       <c r="X30">
-        <v>-9627000000.0</v>
+        <v>-8487000000.0</v>
       </c>
       <c r="Y30"/>
       <c r="Z30">
+        <v>-9627000000.0</v>
+      </c>
+      <c r="AA30"/>
+      <c r="AB30">
         <v>-2495000000.0</v>
       </c>
-      <c r="AA30">
-[...2 lines deleted...]
-      <c r="AB30">
+      <c r="AC30">
+        <v>0.0</v>
+      </c>
+      <c r="AD30">
         <v>2346000000.0</v>
       </c>
-      <c r="AC30">
-[...4 lines deleted...]
-      </c>
       <c r="AE30">
         <v>0.0</v>
       </c>
       <c r="AF30">
+        <v>0.0</v>
+      </c>
+      <c r="AG30">
+        <v>0.0</v>
+      </c>
+      <c r="AH30">
         <v>34714008036007.0</v>
       </c>
-      <c r="AG30">
-[...2 lines deleted...]
-      <c r="AH30">
+      <c r="AI30">
+        <v>0.0</v>
+      </c>
+      <c r="AJ30">
         <v>14130659000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>7384058000.0</v>
       </c>
       <c r="AK30"/>
       <c r="AL30">
-        <v>6472597000.0</v>
+        <v>7384058000.0</v>
       </c>
       <c r="AM30"/>
       <c r="AN30">
-        <v>2707253000.0</v>
+        <v>6472597000.0</v>
       </c>
       <c r="AO30"/>
       <c r="AP30">
+        <v>2707253000.0</v>
+      </c>
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>1915000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-2955000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-3933000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>9169000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>2625000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1440000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-9906000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-1578000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>3177000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>7323000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-2712000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1481000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>4634000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>6561000000.0</v>
       </c>
-      <c r="BD30"/>
-[...1 lines deleted...]
-      <c r="BF30">
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30">
         <v>8437639000.0</v>
       </c>
-      <c r="BG30"/>
-      <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
-      <c r="BL30">
-[...1 lines deleted...]
-      </c>
+      <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30">
+        <v>467058000.0</v>
+      </c>
+      <c r="BO30"/>
+      <c r="BP30">
         <v>-515000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-568000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>1597000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>2725000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-3664963280.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-1566000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-3855000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-924000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-5609954710.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-3387322920.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-9803000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>4865640000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-6537082080.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-3112723920.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-9056616110.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-12613577890.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-7452684470.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-28239813290.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>1973529650.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-16548716360.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-17283584660.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-12211059520.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-16705316860.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-27358623620.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-16478732450.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-12890202270.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-17524730880.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-18550287000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>70946640.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-6586628080.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-4752692000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>-15311865800.0</v>
       </c>
-      <c r="CT30"/>
-      <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
+      <c r="DB30"/>
+      <c r="DC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>