--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
@@ -1187,130 +1190,130 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
-        <v>500000000.0</v>
+        <v>46485500000.0</v>
       </c>
       <c r="C2">
-        <v>487000000.0</v>
+        <v>41652769100.0</v>
       </c>
       <c r="D2">
-        <v>474000000.0</v>
+        <v>39503160000.0</v>
       </c>
       <c r="E2">
         <v>472000000.0</v>
       </c>
       <c r="F2">
         <v>545000000.0</v>
       </c>
       <c r="G2">
         <v>362000000.0</v>
       </c>
       <c r="H2">
         <v>377000000.0</v>
       </c>
       <c r="I2">
         <v>255000000.0</v>
       </c>
       <c r="J2">
-        <v>127000000.0</v>
+        <v>8262846483.33</v>
       </c>
       <c r="K2">
-        <v>91000000.0</v>
+        <v>5904080000.0</v>
       </c>
       <c r="L2">
-        <v>58000000.0</v>
+        <v>3841610666.67</v>
       </c>
       <c r="M2">
-        <v>22000000.0</v>
+        <v>1367740000.0</v>
       </c>
       <c r="N2">
-        <v>29000000.0</v>
+        <v>1743020833.33</v>
       </c>
       <c r="O2">
-        <v>35000000.0</v>
+        <v>1901818333.33</v>
       </c>
       <c r="P2">
-        <v>5000000.0</v>
+        <v>254971666.67</v>
       </c>
       <c r="Q2">
-        <v>10000000.0</v>
+        <v>445016666.67</v>
       </c>
       <c r="R2">
-        <v>2000000.0</v>
+        <v>89459333.33</v>
       </c>
       <c r="S2">
-        <v>5000000.0</v>
+        <v>250790000.0</v>
       </c>
       <c r="T2">
-        <v>12000000.0</v>
+        <v>478590000.0</v>
       </c>
       <c r="U2">
-        <v>6000000.0</v>
+        <v>258455000.0</v>
       </c>
       <c r="V2">
-        <v>3000000.0</v>
+        <v>133544000.0</v>
       </c>
       <c r="W2">
-        <v>1000000.0</v>
+        <v>43657500.0</v>
       </c>
       <c r="X2">
-        <v>954890.0</v>
+        <v>41684131.47</v>
       </c>
       <c r="Y2">
-        <v>426611.0</v>
+        <v>20221105.43</v>
       </c>
       <c r="Z2"/>
       <c r="AA2">
-        <v>28082.0</v>
+        <v>1308789.69</v>
       </c>
       <c r="AB2">
-        <v>976840.0</v>
+        <v>42578501.92</v>
       </c>
       <c r="AC2">
-        <v>100000.0</v>
+        <v>4236250.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
@@ -1340,132 +1343,132 @@
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
-        <v>771000000.0</v>
+        <v>71680641000.0</v>
       </c>
       <c r="C5">
-        <v>1169000000.0</v>
+        <v>99983751700.0</v>
       </c>
       <c r="D5">
-        <v>1624000000.0</v>
+        <v>135344160000.0</v>
       </c>
       <c r="E5">
         <v>1370000000.0</v>
       </c>
       <c r="F5">
         <v>1171000000.0</v>
       </c>
       <c r="G5">
         <v>910000000.0</v>
       </c>
       <c r="H5">
         <v>592000000.0</v>
       </c>
       <c r="I5">
         <v>387000000.0</v>
       </c>
       <c r="J5">
-        <v>244000000.0</v>
+        <v>15875075133.33</v>
       </c>
       <c r="K5">
-        <v>6000000.0</v>
+        <v>389280000.0</v>
       </c>
       <c r="L5">
         <v>-1125000000.0</v>
       </c>
       <c r="M5">
         <v>-1027000000.0</v>
       </c>
       <c r="N5">
         <v>-922000000.0</v>
       </c>
       <c r="O5">
         <v>-775000000.0</v>
       </c>
       <c r="P5">
         <v>-712000000.0</v>
       </c>
       <c r="Q5">
         <v>-730000000.0</v>
       </c>
       <c r="R5">
         <v>-641000000.0</v>
       </c>
       <c r="S5">
         <v>-474000000.0</v>
       </c>
       <c r="T5">
-        <v>311000000.0</v>
+        <v>12403457500.0</v>
       </c>
       <c r="U5">
-        <v>90000000.0</v>
+        <v>3876825000.0</v>
       </c>
       <c r="V5">
-        <v>9000000.0</v>
+        <v>400632000.0</v>
       </c>
       <c r="W5">
-        <v>33000000.0</v>
+        <v>1440697500.0</v>
       </c>
       <c r="X5">
-        <v>40084033.0</v>
+        <v>1749801653.89</v>
       </c>
       <c r="Y5">
-        <v>-34261901.0</v>
+        <v>-1623993550.26</v>
       </c>
       <c r="Z5">
-        <v>-53061748.0</v>
+        <v>-2585592856.54</v>
       </c>
       <c r="AA5">
-        <v>-41181990.0</v>
+        <v>-1919327825.94</v>
       </c>
       <c r="AB5">
-        <v>-31736746.0</v>
+        <v>-1383341284.65</v>
       </c>
       <c r="AC5">
-        <v>-30800000.0</v>
+        <v>-1304765000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
@@ -1613,132 +1616,132 @@
       <c r="M9">
         <v>28060000000.0</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
-        <v>2341000000.0</v>
+        <v>217645111000.0</v>
       </c>
       <c r="C10">
-        <v>2861000000.0</v>
+        <v>244699327300.0</v>
       </c>
       <c r="D10">
-        <v>1773000000.0</v>
+        <v>147761820000.0</v>
       </c>
       <c r="E10">
         <v>1481000000.0</v>
       </c>
       <c r="F10">
         <v>2305000000.0</v>
       </c>
       <c r="G10">
         <v>3380000000.0</v>
       </c>
       <c r="H10">
         <v>2465000000.0</v>
       </c>
       <c r="I10">
         <v>2829000000.0</v>
       </c>
       <c r="J10">
-        <v>3041000000.0</v>
+        <v>197852883116.67</v>
       </c>
       <c r="K10">
-        <v>3489000000.0</v>
+        <v>226366320000.0</v>
       </c>
       <c r="L10">
-        <v>4935000000.0</v>
+        <v>326868080000.0</v>
       </c>
       <c r="M10">
-        <v>4859000000.0</v>
+        <v>302084030000.0</v>
       </c>
       <c r="N10">
-        <v>4331000000.0</v>
+        <v>260311145833.33</v>
       </c>
       <c r="O10">
-        <v>4021000000.0</v>
+        <v>218491757666.67</v>
       </c>
       <c r="P10">
-        <v>4047000000.0</v>
+        <v>206374067000.0</v>
       </c>
       <c r="Q10">
-        <v>3737000000.0</v>
+        <v>166302728333.33</v>
       </c>
       <c r="R10">
-        <v>2698000000.0</v>
+        <v>120680640666.67</v>
       </c>
       <c r="S10">
-        <v>2167000000.0</v>
+        <v>108692386000.0</v>
       </c>
       <c r="T10">
-        <v>2058000000.0</v>
+        <v>82078185000.0</v>
       </c>
       <c r="U10">
-        <v>1403000000.0</v>
+        <v>60435394166.67</v>
       </c>
       <c r="V10">
-        <v>889000000.0</v>
+        <v>39573538666.67</v>
       </c>
       <c r="W10">
-        <v>410000000.0</v>
+        <v>17899575000.0</v>
       </c>
       <c r="X10">
-        <v>444553465.0</v>
+        <v>19406240592.13</v>
       </c>
       <c r="Y10">
-        <v>354362918.0</v>
+        <v>16796589695.45</v>
       </c>
       <c r="Z10">
-        <v>210485940.0</v>
+        <v>10256558884.32</v>
       </c>
       <c r="AA10">
-        <v>124084245.0</v>
+        <v>5783070322.47</v>
       </c>
       <c r="AB10">
-        <v>116599486.0</v>
+        <v>5082338395.77</v>
       </c>
       <c r="AC10">
-        <v>98900000.0</v>
+        <v>4189651250.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>240310000000.0</v>
       </c>
       <c r="D11">
         <v>144380000000.0</v>
       </c>
       <c r="E11">
         <v>121730000000.0</v>
       </c>
       <c r="F11">
         <v>134710000000.0</v>
       </c>
       <c r="G11">
         <v>195650000000.0</v>
       </c>
       <c r="H11">
         <v>118920000000.0</v>
       </c>
@@ -1753,292 +1756,292 @@
       </c>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
-        <v>3752000000.0</v>
+        <v>348827192000.0</v>
       </c>
       <c r="C12">
-        <v>4509000000.0</v>
+        <v>385651613700.0</v>
       </c>
       <c r="D12">
-        <v>3433000000.0</v>
+        <v>286106220000.0</v>
       </c>
       <c r="E12">
         <v>2359000000.0</v>
       </c>
       <c r="F12">
         <v>3185000000.0</v>
       </c>
       <c r="G12">
         <v>3700000000.0</v>
       </c>
       <c r="H12">
         <v>3080000000.0</v>
       </c>
       <c r="I12">
         <v>3787000000.0</v>
       </c>
       <c r="J12">
-        <v>4023000000.0</v>
+        <v>261743554350.0</v>
       </c>
       <c r="K12">
-        <v>5027000000.0</v>
+        <v>326151760000.0</v>
       </c>
       <c r="L12">
-        <v>4946000000.0</v>
+        <v>327596661333.33</v>
       </c>
       <c r="M12">
-        <v>4999000000.0</v>
+        <v>310787830000.0</v>
       </c>
       <c r="N12">
-        <v>4841000000.0</v>
+        <v>290964270833.33</v>
       </c>
       <c r="O12">
-        <v>4341000000.0</v>
+        <v>235879811000.0</v>
       </c>
       <c r="P12">
-        <v>4121000000.0</v>
+        <v>210147647666.67</v>
       </c>
       <c r="Q12">
-        <v>3784000000.0</v>
+        <v>168394306666.67</v>
       </c>
       <c r="R12">
-        <v>3545000000.0</v>
+        <v>158566668333.33</v>
       </c>
       <c r="S12">
-        <v>2167000000.0</v>
+        <v>108692386000.0</v>
       </c>
       <c r="T12">
-        <v>2076000000.0</v>
+        <v>82796070000.0</v>
       </c>
       <c r="U12">
-        <v>1409000000.0</v>
+        <v>60693849166.67</v>
       </c>
       <c r="V12">
-        <v>1059000000.0</v>
+        <v>47141032000.0</v>
       </c>
       <c r="W12">
-        <v>688000000.0</v>
+        <v>30036360000.0</v>
       </c>
       <c r="X12">
-        <v>662157978.0</v>
+        <v>28905402932.96</v>
       </c>
       <c r="Y12">
-        <v>354362918.0</v>
+        <v>16796589695.45</v>
       </c>
       <c r="Z12">
-        <v>210485940.0</v>
+        <v>10256558884.32</v>
       </c>
       <c r="AA12">
-        <v>124084245.0</v>
+        <v>5783070322.47</v>
       </c>
       <c r="AB12">
-        <v>116599486.0</v>
+        <v>5082338395.77</v>
       </c>
       <c r="AC12">
-        <v>98900000.0</v>
+        <v>4189651250.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
-        <v>319000000.0</v>
+        <v>29657749000.0</v>
       </c>
       <c r="C13">
-        <v>325000000.0</v>
+        <v>27797022500.0</v>
       </c>
       <c r="D13">
-        <v>325000000.0</v>
+        <v>27085500000.0</v>
       </c>
       <c r="E13">
         <v>325000000.0</v>
       </c>
       <c r="F13">
         <v>328000000.0</v>
       </c>
       <c r="G13">
         <v>332000000.0</v>
       </c>
       <c r="H13">
         <v>332000000.0</v>
       </c>
       <c r="I13">
         <v>339000000.0</v>
       </c>
       <c r="J13">
-        <v>190000000.0</v>
+        <v>12361738833.33</v>
       </c>
       <c r="K13">
-        <v>199000000.0</v>
+        <v>12911120000.0</v>
       </c>
       <c r="L13">
-        <v>199000000.0</v>
+        <v>13180698666.67</v>
       </c>
       <c r="M13">
-        <v>109000000.0</v>
+        <v>6776530000.0</v>
       </c>
       <c r="N13">
-        <v>64000000.0</v>
+        <v>3846666666.67</v>
       </c>
       <c r="O13">
-        <v>64000000.0</v>
+        <v>3477610666.67</v>
       </c>
       <c r="P13">
-        <v>64000000.0</v>
+        <v>3263637333.33</v>
       </c>
       <c r="Q13">
-        <v>64000000.0</v>
+        <v>2848106666.67</v>
       </c>
       <c r="R13">
-        <v>64000000.0</v>
+        <v>2862698666.67</v>
       </c>
       <c r="S13">
-        <v>64000000.0</v>
+        <v>3210112000.0</v>
       </c>
       <c r="T13">
-        <v>64000000.0</v>
+        <v>2552480000.0</v>
       </c>
       <c r="U13">
-        <v>64000000.0</v>
+        <v>2756853333.33</v>
       </c>
       <c r="V13">
-        <v>31000000.0</v>
+        <v>1379954666.67</v>
       </c>
       <c r="W13">
-        <v>31000000.0</v>
+        <v>1353382500.0</v>
       </c>
       <c r="X13">
-        <v>8647061.0</v>
+        <v>377473036.19</v>
       </c>
       <c r="Y13">
-        <v>8602909.0</v>
+        <v>407772724.85</v>
       </c>
       <c r="Z13">
-        <v>8597000.0</v>
+        <v>418914616.0</v>
       </c>
       <c r="AA13">
-        <v>8594106.0</v>
+        <v>400536904.24</v>
       </c>
       <c r="AB13">
-        <v>8593510.0</v>
+        <v>374573913.88</v>
       </c>
       <c r="AC13">
-        <v>8600000.0</v>
+        <v>364317500.0</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
-        <v>4141250000.0</v>
+        <v>4120108000.0</v>
       </c>
       <c r="C14">
-        <v>4155263000.0</v>
+        <v>4152051000.0</v>
       </c>
       <c r="D14">
-        <v>4144680425.0</v>
+        <v>4144680000.0</v>
       </c>
       <c r="E14">
         <v>4187731070.0</v>
       </c>
       <c r="F14">
         <v>4283606557.0</v>
       </c>
       <c r="G14">
         <v>4283606557.0</v>
       </c>
       <c r="H14">
         <v>4265144228.0</v>
       </c>
       <c r="I14">
         <v>4353420772.0</v>
       </c>
       <c r="J14">
-        <v>4515147740.0</v>
+        <v>4515148000.0</v>
       </c>
       <c r="K14">
-        <v>4572793490.0</v>
+        <v>4572793000.0</v>
       </c>
       <c r="L14">
-        <v>4571437788.0</v>
+        <v>4571438000.0</v>
       </c>
       <c r="M14">
-        <v>4571285880.0</v>
+        <v>4571282000.0</v>
       </c>
       <c r="N14">
-        <v>4571220528.0</v>
+        <v>4571221000.0</v>
       </c>
       <c r="O14">
-        <v>4571200728.0</v>
+        <v>4571201000.0</v>
       </c>
       <c r="P14">
-        <v>4571169136.0</v>
+        <v>4571169000.0</v>
       </c>
       <c r="Q14">
-        <v>4570946864.0</v>
+        <v>4570947000.0</v>
       </c>
       <c r="R14">
-        <v>4568928248.0</v>
+        <v>4568928000.0</v>
       </c>
       <c r="S14">
-        <v>4565036648.0</v>
+        <v>4587705000.0</v>
       </c>
       <c r="T14">
-        <v>4562951800.0</v>
+        <v>4586455000.0</v>
       </c>
       <c r="U14">
-        <v>4528884656.0</v>
+        <v>4554742000.0</v>
       </c>
       <c r="V14">
-        <v>4463742288.0</v>
+        <v>4493253000.0</v>
       </c>
       <c r="W14">
-        <v>4377446608.0</v>
+        <v>4409337000.0</v>
       </c>
       <c r="X14">
         <v>4274659776.0</v>
       </c>
       <c r="Y14">
         <v>4254656576.0</v>
       </c>
       <c r="Z14">
         <v>4229431936.0</v>
       </c>
       <c r="AA14">
         <v>4269743296.0</v>
       </c>
       <c r="AB14">
         <v>4215295360.0</v>
       </c>
       <c r="AC14">
         <v>3936472320.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
@@ -2097,126 +2100,126 @@
       </c>
       <c r="X15">
         <v>8647061.0</v>
       </c>
       <c r="Y15">
         <v>8602909.0</v>
       </c>
       <c r="Z15">
         <v>8597001.0</v>
       </c>
       <c r="AA15">
         <v>8594106.0</v>
       </c>
       <c r="AB15">
         <v>8593510.0</v>
       </c>
       <c r="AC15">
         <v>8600000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16">
-        <v>1248000000.0</v>
+        <v>116027808000.0</v>
       </c>
       <c r="C16">
-        <v>994000000.0</v>
+        <v>85016124200.0</v>
       </c>
       <c r="D16">
-        <v>880000000.0</v>
+        <v>73339200000.0</v>
       </c>
       <c r="E16">
         <v>876000000.0</v>
       </c>
       <c r="F16">
         <v>834000000.0</v>
       </c>
       <c r="G16">
         <v>554000000.0</v>
       </c>
       <c r="H16">
         <v>397000000.0</v>
       </c>
       <c r="I16">
         <v>410000000.0</v>
       </c>
       <c r="J16">
-        <v>358000000.0</v>
+        <v>23292118433.33</v>
       </c>
       <c r="K16">
-        <v>279000000.0</v>
+        <v>18101520000.0</v>
       </c>
       <c r="L16">
-        <v>205000000.0</v>
+        <v>13578106666.67</v>
       </c>
       <c r="M16">
-        <v>172000000.0</v>
+        <v>10693240000.0</v>
       </c>
       <c r="N16">
-        <v>116000000.0</v>
+        <v>6972083333.33</v>
       </c>
       <c r="O16">
-        <v>158000000.0</v>
+        <v>8585351333.33</v>
       </c>
       <c r="P16">
-        <v>110000000.0</v>
+        <v>5609376666.67</v>
       </c>
       <c r="Q16">
-        <v>116000000.0</v>
+        <v>5162193333.33</v>
       </c>
       <c r="R16">
-        <v>118000000.0</v>
+        <v>5278100666.67</v>
       </c>
       <c r="S16">
-        <v>65000000.0</v>
+        <v>3260270000.0</v>
       </c>
       <c r="T16">
-        <v>71000000.0</v>
+        <v>2831657500.0</v>
       </c>
       <c r="U16">
-        <v>72000000.0</v>
+        <v>3101460000.0</v>
       </c>
       <c r="V16">
-        <v>44000000.0</v>
+        <v>1958645333.33</v>
       </c>
       <c r="W16">
-        <v>20000000.0</v>
+        <v>873150000.0</v>
       </c>
       <c r="X16">
-        <v>14711639.0</v>
+        <v>642212081.15</v>
       </c>
       <c r="Y16">
-        <v>13202115.0</v>
+        <v>625772329.73</v>
       </c>
       <c r="Z16">
-        <v>3464018.0</v>
+        <v>168794669.1</v>
       </c>
       <c r="AA16">
-        <v>7479815.0</v>
+        <v>348604257.89</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
@@ -2299,199 +2302,199 @@
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20">
-        <v>1278000000.0</v>
+        <v>118816938000.0</v>
       </c>
       <c r="C20">
-        <v>1182000000.0</v>
+        <v>101095632600.0</v>
       </c>
       <c r="D20">
-        <v>875000000.0</v>
+        <v>72922500000.0</v>
       </c>
       <c r="E20">
         <v>882000000.0</v>
       </c>
       <c r="F20">
         <v>817000000.0</v>
       </c>
       <c r="G20">
         <v>832000000.0</v>
       </c>
       <c r="H20">
         <v>699000000.0</v>
       </c>
       <c r="I20">
         <v>512000000.0</v>
       </c>
       <c r="J20">
-        <v>339000000.0</v>
+        <v>22055944550.0</v>
       </c>
       <c r="K20">
-        <v>563000000.0</v>
+        <v>36527440000.0</v>
       </c>
       <c r="L20">
-        <v>568000000.0</v>
+        <v>37621290666.67</v>
       </c>
       <c r="M20">
-        <v>495000000.0</v>
+        <v>30774150000.0</v>
       </c>
       <c r="N20">
-        <v>360000000.0</v>
+        <v>21637500000.0</v>
       </c>
       <c r="O20">
-        <v>364000000.0</v>
+        <v>19778910666.67</v>
       </c>
       <c r="P20">
-        <v>195000000.0</v>
+        <v>9943895000.0</v>
       </c>
       <c r="Q20">
-        <v>185000000.0</v>
+        <v>8232808333.33</v>
       </c>
       <c r="R20">
-        <v>183000000.0</v>
+        <v>8185529000.0</v>
       </c>
       <c r="S20">
-        <v>135000000.0</v>
+        <v>6771330000.0</v>
       </c>
       <c r="T20">
-        <v>150000000.0</v>
+        <v>5982375000.0</v>
       </c>
       <c r="U20">
-        <v>128000000.0</v>
+        <v>5513706666.67</v>
       </c>
       <c r="V20">
         <v>410000000.0</v>
       </c>
       <c r="W20">
         <v>405200000.0</v>
       </c>
       <c r="X20">
         <v>405200000.0</v>
       </c>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
-        <v>298000000.0</v>
+        <v>27705358000.0</v>
       </c>
       <c r="C21">
-        <v>323000000.0</v>
+        <v>27625963900.0</v>
       </c>
       <c r="D21">
-        <v>167000000.0</v>
+        <v>13917780000.0</v>
       </c>
       <c r="E21">
         <v>213000000.0</v>
       </c>
       <c r="F21">
         <v>225000000.0</v>
       </c>
       <c r="G21">
         <v>283000000.0</v>
       </c>
       <c r="H21">
         <v>251000000.0</v>
       </c>
       <c r="I21">
         <v>100000000.0</v>
       </c>
       <c r="J21">
-        <v>38000000.0</v>
+        <v>2472347766.67</v>
       </c>
       <c r="K21">
-        <v>120000000.0</v>
+        <v>7785600000.0</v>
       </c>
       <c r="L21">
-        <v>149000000.0</v>
+        <v>9868965333.33</v>
       </c>
       <c r="M21">
-        <v>102000000.0</v>
+        <v>6341340000.0</v>
       </c>
       <c r="N21">
-        <v>57000000.0</v>
+        <v>3425937500.0</v>
       </c>
       <c r="O21">
-        <v>68000000.0</v>
+        <v>3694961333.33</v>
       </c>
       <c r="P21">
-        <v>34000000.0</v>
+        <v>1733807333.33</v>
       </c>
       <c r="Q21">
-        <v>11000000.0</v>
+        <v>489518333.33</v>
       </c>
       <c r="R21">
-        <v>12000000.0</v>
+        <v>536756000.0</v>
       </c>
       <c r="S21">
-        <v>7000000.0</v>
+        <v>351106000.0</v>
       </c>
       <c r="T21">
-        <v>25000000.0</v>
+        <v>997062500.0</v>
       </c>
       <c r="U21">
-        <v>20000000.0</v>
+        <v>861516666.67</v>
       </c>
       <c r="V21">
-        <v>8000000.0</v>
+        <v>356117333.33</v>
       </c>
       <c r="W21">
-        <v>8000000.0</v>
+        <v>349260000.0</v>
       </c>
       <c r="X21">
-        <v>9712374.0</v>
+        <v>423977499.68</v>
       </c>
       <c r="Y21">
-        <v>6471236.0</v>
+        <v>306732703.66</v>
       </c>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22"/>
       <c r="C22">
         <v>4130000000.0</v>
       </c>
       <c r="D22">
         <v>43000000.0</v>
       </c>
       <c r="E22">
         <v>25000000.0</v>
       </c>
       <c r="F22">
         <v>25000000.0</v>
       </c>
       <c r="G22">
         <v>19000000.0</v>
@@ -2530,132 +2533,132 @@
         <v>10000000.0</v>
       </c>
       <c r="U22">
         <v>15000000.0</v>
       </c>
       <c r="V22">
         <v>13000000.0</v>
       </c>
       <c r="W22">
         <v>13000000.0</v>
       </c>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22">
         <v>3764630.0</v>
       </c>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
-        <v>16446000000.0</v>
+        <v>1529001066000.0</v>
       </c>
       <c r="C23">
-        <v>17419000000.0</v>
+        <v>1489834876700.0</v>
       </c>
       <c r="D23">
-        <v>16523000000.0</v>
+        <v>1377026820000.0</v>
       </c>
       <c r="E23">
         <v>15312000000.0</v>
       </c>
       <c r="F23">
         <v>15502000000.0</v>
       </c>
       <c r="G23">
         <v>14765000000.0</v>
       </c>
       <c r="H23">
         <v>12260000000.0</v>
       </c>
       <c r="I23">
         <v>12252000000.0</v>
       </c>
       <c r="J23">
-        <v>12255000000.0</v>
+        <v>797332154750.0</v>
       </c>
       <c r="K23">
-        <v>12854000000.0</v>
+        <v>833967520000.0</v>
       </c>
       <c r="L23">
-        <v>11378000000.0</v>
+        <v>753618037333.33</v>
       </c>
       <c r="M23">
-        <v>10615000000.0</v>
+        <v>659934550000.0</v>
       </c>
       <c r="N23">
-        <v>9522000000.0</v>
+        <v>572311875000.0</v>
       </c>
       <c r="O23">
-        <v>8539000000.0</v>
+        <v>463989335666.67</v>
       </c>
       <c r="P23">
-        <v>7537000000.0</v>
+        <v>384344290333.33</v>
       </c>
       <c r="Q23">
-        <v>7010000000.0</v>
+        <v>311956683333.33</v>
       </c>
       <c r="R23">
-        <v>6150000000.0</v>
+        <v>275087450000.0</v>
       </c>
       <c r="S23">
-        <v>4376000000.0</v>
+        <v>219491408000.0</v>
       </c>
       <c r="T23">
-        <v>4492000000.0</v>
+        <v>179152190000.0</v>
       </c>
       <c r="U23">
-        <v>3073000000.0</v>
+        <v>132372035833.33</v>
       </c>
       <c r="V23">
-        <v>2066000000.0</v>
+        <v>91967301333.33</v>
       </c>
       <c r="W23">
-        <v>1454000000.0</v>
+        <v>63478005000.0</v>
       </c>
       <c r="X23">
-        <v>1132182271.0</v>
+        <v>49423530070.05</v>
       </c>
       <c r="Y23">
-        <v>704308967.0</v>
+        <v>33383822450.42</v>
       </c>
       <c r="Z23">
-        <v>471161734.0</v>
+        <v>22958768974.35</v>
       </c>
       <c r="AA23">
-        <v>342347819.0</v>
+        <v>15955462452.31</v>
       </c>
       <c r="AB23">
-        <v>219282870.0</v>
+        <v>9558101737.56</v>
       </c>
       <c r="AC23">
-        <v>153700000.0</v>
+        <v>6511116250.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
@@ -2795,132 +2798,132 @@
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
-        <v>-1374000000.0</v>
+        <v>-127742154000.0</v>
       </c>
       <c r="C28">
-        <v>-1899000000.0</v>
+        <v>-162420140700.0</v>
       </c>
       <c r="D28">
-        <v>-771000000.0</v>
+        <v>-64255140000.0</v>
       </c>
       <c r="E28">
         <v>-471000000.0</v>
       </c>
       <c r="F28">
         <v>-1698000000.0</v>
       </c>
       <c r="G28">
         <v>-2753000000.0</v>
       </c>
       <c r="H28">
         <v>-1853000000.0</v>
       </c>
       <c r="I28">
         <v>-2829000000.0</v>
       </c>
       <c r="J28">
-        <v>-3041000000.0</v>
+        <v>-197852883116.67</v>
       </c>
       <c r="K28">
-        <v>-3489000000.0</v>
+        <v>-226366320000.0</v>
       </c>
       <c r="L28">
-        <v>-4935000000.0</v>
+        <v>-326868080000.0</v>
       </c>
       <c r="M28">
-        <v>-4859000000.0</v>
+        <v>-302084030000.0</v>
       </c>
       <c r="N28">
-        <v>-4331000000.0</v>
+        <v>-260311145833.33</v>
       </c>
       <c r="O28">
-        <v>-4021000000.0</v>
+        <v>-218491757666.67</v>
       </c>
       <c r="P28">
-        <v>-4047000000.0</v>
+        <v>-206374067000.0</v>
       </c>
       <c r="Q28">
-        <v>-3737000000.0</v>
+        <v>-166302728333.33</v>
       </c>
       <c r="R28">
-        <v>-2698000000.0</v>
+        <v>-120680640666.67</v>
       </c>
       <c r="S28">
-        <v>-2167000000.0</v>
+        <v>-108692386000.0</v>
       </c>
       <c r="T28">
-        <v>-2058000000.0</v>
+        <v>-82078185000.0</v>
       </c>
       <c r="U28">
-        <v>-1403000000.0</v>
+        <v>-60435394166.67</v>
       </c>
       <c r="V28">
-        <v>-889000000.0</v>
+        <v>-39573538666.67</v>
       </c>
       <c r="W28">
-        <v>-410000000.0</v>
+        <v>-17899575000.0</v>
       </c>
       <c r="X28">
-        <v>-444553465.0</v>
+        <v>-19406240592.13</v>
       </c>
       <c r="Y28">
-        <v>-354362918.0</v>
+        <v>-16796589695.45</v>
       </c>
       <c r="Z28">
-        <v>-210485940.0</v>
+        <v>-10256558884.32</v>
       </c>
       <c r="AA28">
-        <v>-124084245.0</v>
+        <v>-5783070322.47</v>
       </c>
       <c r="AB28">
-        <v>-116599486.0</v>
+        <v>-5082338395.77</v>
       </c>
       <c r="AC28">
-        <v>-98900000.0</v>
+        <v>-4189651250.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
         <v>56</v>
       </c>
       <c r="B29">
         <v>9786000000.0</v>
       </c>
       <c r="C29">
         <v>11205000000.0</v>
       </c>
       <c r="D29">
         <v>10559000000.0</v>
       </c>
       <c r="E29">
         <v>9172000000.0</v>
       </c>
       <c r="F29">
         <v>9941000000.0</v>
       </c>
       <c r="G29">
         <v>10442000000.0</v>
       </c>
       <c r="H29">
@@ -2935,132 +2938,132 @@
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
-        <v>6194000000.0</v>
+        <v>575862374000.0</v>
       </c>
       <c r="C30">
-        <v>5956000000.0</v>
+        <v>509412510800.0</v>
       </c>
       <c r="D30">
-        <v>6436000000.0</v>
+        <v>536376240000.0</v>
       </c>
       <c r="E30">
         <v>5448000000.0</v>
       </c>
       <c r="F30">
         <v>4521000000.0</v>
       </c>
       <c r="G30">
         <v>3669000000.0</v>
       </c>
       <c r="H30">
         <v>3385000000.0</v>
       </c>
       <c r="I30">
         <v>3363000000.0</v>
       </c>
       <c r="J30">
-        <v>2982000000.0</v>
+        <v>194014237900.0</v>
       </c>
       <c r="K30">
-        <v>2884000000.0</v>
+        <v>187113920000.0</v>
       </c>
       <c r="L30">
-        <v>2591000000.0</v>
+        <v>171614021333.33</v>
       </c>
       <c r="M30">
-        <v>2325000000.0</v>
+        <v>144545250000.0</v>
       </c>
       <c r="N30">
-        <v>2077000000.0</v>
+        <v>124836354166.67</v>
       </c>
       <c r="O30">
-        <v>1945000000.0</v>
+        <v>105686761666.67</v>
       </c>
       <c r="P30">
-        <v>1698000000.0</v>
+        <v>86588378000.0</v>
       </c>
       <c r="Q30">
-        <v>1322000000.0</v>
+        <v>58831203333.33</v>
       </c>
       <c r="R30">
-        <v>965000000.0</v>
+        <v>43164128333.33</v>
       </c>
       <c r="S30">
-        <v>872000000.0</v>
+        <v>43737776000.0</v>
       </c>
       <c r="T30">
-        <v>944000000.0</v>
+        <v>37649080000.0</v>
       </c>
       <c r="U30">
-        <v>639000000.0</v>
+        <v>27525457500.0</v>
       </c>
       <c r="V30">
-        <v>409000000.0</v>
+        <v>18206498666.67</v>
       </c>
       <c r="W30">
-        <v>335000000.0</v>
+        <v>14625262500.0</v>
       </c>
       <c r="X30">
-        <v>173827705.0</v>
+        <v>7588158748.93</v>
       </c>
       <c r="Y30">
-        <v>128822042.0</v>
+        <v>6106087497.57</v>
       </c>
       <c r="Z30">
-        <v>72653099.0</v>
+        <v>3540240208.07</v>
       </c>
       <c r="AA30">
-        <v>64942062.0</v>
+        <v>3026689741.57</v>
       </c>
       <c r="AB30">
-        <v>31233515.0</v>
+        <v>1361406451.82</v>
       </c>
       <c r="AC30">
-        <v>20100000.0</v>
+        <v>851486250.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>8077000000.0</v>
       </c>
       <c r="F31">
         <v>8899000000.0</v>
       </c>
       <c r="G31">
         <v>9327000000.0</v>
       </c>
       <c r="H31">
         <v>7696000000.0</v>
       </c>
       <c r="I31">
         <v>8779000000.0</v>
       </c>
       <c r="J31">
@@ -3128,132 +3131,132 @@
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
     </row>
     <row r="33" spans="1:29">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
-        <v>5534000000.0</v>
+        <v>514501514000.0</v>
       </c>
       <c r="C33">
-        <v>6060000000.0</v>
+        <v>518307558000.0</v>
       </c>
       <c r="D33">
-        <v>5801000000.0</v>
+        <v>483455340000.0</v>
       </c>
       <c r="E33">
         <v>6686000000.0</v>
       </c>
       <c r="F33">
         <v>6690000000.0</v>
       </c>
       <c r="G33">
         <v>6518000000.0</v>
       </c>
       <c r="H33">
         <v>5048000000.0</v>
       </c>
       <c r="I33">
         <v>4608000000.0</v>
       </c>
       <c r="J33">
-        <v>4582000000.0</v>
+        <v>298113091233.33</v>
       </c>
       <c r="K33">
-        <v>4572000000.0</v>
+        <v>296631360000.0</v>
       </c>
       <c r="L33">
-        <v>3576000000.0</v>
+        <v>236855168000.0</v>
       </c>
       <c r="M33">
-        <v>3064000000.0</v>
+        <v>190488880000.0</v>
       </c>
       <c r="N33">
-        <v>2342000000.0</v>
+        <v>140763958333.33</v>
       </c>
       <c r="O33">
-        <v>2034000000.0</v>
+        <v>110522814000.0</v>
       </c>
       <c r="P33">
-        <v>1592000000.0</v>
+        <v>81182978666.67</v>
       </c>
       <c r="Q33">
-        <v>1698000000.0</v>
+        <v>75563830000.0</v>
       </c>
       <c r="R33">
-        <v>1489000000.0</v>
+        <v>66602473666.67</v>
       </c>
       <c r="S33">
-        <v>1256000000.0</v>
+        <v>62998448000.0</v>
       </c>
       <c r="T33">
-        <v>1363000000.0</v>
+        <v>54359847500.0</v>
       </c>
       <c r="U33">
-        <v>975000000.0</v>
+        <v>41998937500.0</v>
       </c>
       <c r="V33">
-        <v>557000000.0</v>
+        <v>24794669333.33</v>
       </c>
       <c r="W33">
-        <v>394000000.0</v>
+        <v>17201055000.0</v>
       </c>
       <c r="X33">
-        <v>260324835.0</v>
+        <v>11364046797.2</v>
       </c>
       <c r="Y33">
-        <v>196451150.0</v>
+        <v>9311666639.31</v>
       </c>
       <c r="Z33">
-        <v>172008673.0</v>
+        <v>8381638617.94</v>
       </c>
       <c r="AA33">
-        <v>135603507.0</v>
+        <v>6319937047.24</v>
       </c>
       <c r="AB33">
-        <v>60193574.0</v>
+        <v>2623717503.51</v>
       </c>
       <c r="AC33">
-        <v>29000000.0</v>
+        <v>1228512500.0</v>
       </c>
     </row>
     <row r="34" spans="1:29">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34">
         <v>21000000.0</v>
       </c>
       <c r="C34">
         <v>15000000.0</v>
       </c>
       <c r="D34">
         <v>28000000.0</v>
       </c>
       <c r="E34">
         <v>460000000.0</v>
       </c>
       <c r="F34">
         <v>521000000.0</v>
       </c>
       <c r="G34">
         <v>432000000.0</v>
       </c>
       <c r="H34">
@@ -3270,225 +3273,233 @@
       </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
     </row>
     <row r="35" spans="1:29">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
-        <v>1090000000.0</v>
+        <v>101338390000.0</v>
       </c>
       <c r="C35">
-        <v>1152000000.0</v>
+        <v>98529753600.0</v>
       </c>
       <c r="D35">
-        <v>1267000000.0</v>
+        <v>105591780000.0</v>
       </c>
       <c r="E35">
         <v>1319000000.0</v>
       </c>
       <c r="F35">
         <v>1128000000.0</v>
       </c>
       <c r="G35">
         <v>1059000000.0</v>
       </c>
       <c r="H35">
         <v>802000000.0</v>
       </c>
       <c r="I35">
         <v>159000000.0</v>
       </c>
       <c r="J35">
-        <v>131000000.0</v>
+        <v>8523093616.67</v>
       </c>
       <c r="K35">
-        <v>56000000.0</v>
+        <v>3633280000.0</v>
       </c>
       <c r="L35">
-        <v>56000000.0</v>
+        <v>3709141333.33</v>
       </c>
       <c r="M35">
-        <v>33000000.0</v>
+        <v>2051610000.0</v>
       </c>
       <c r="N35">
-        <v>65000000.0</v>
+        <v>3906770833.33</v>
       </c>
       <c r="O35">
-        <v>50000000.0</v>
+        <v>2716883333.33</v>
       </c>
       <c r="P35">
-        <v>24000000.0</v>
+        <v>1223864000.0</v>
       </c>
       <c r="Q35">
-        <v>72000000.0</v>
+        <v>3204120000.0</v>
       </c>
       <c r="R35">
-        <v>79000000.0</v>
+        <v>3533643666.67</v>
       </c>
       <c r="S35">
-        <v>55000000.0</v>
+        <v>2758690000.0</v>
       </c>
       <c r="T35">
-        <v>11000000.0</v>
+        <v>438707500.0</v>
       </c>
       <c r="U35">
-        <v>1000000.0</v>
+        <v>43075833.33</v>
       </c>
       <c r="V35">
-        <v>5000000.0</v>
+        <v>222573333.33</v>
       </c>
       <c r="W35">
-        <v>26000000.0</v>
+        <v>1135095000.0</v>
       </c>
       <c r="X35">
-        <v>26559076.0</v>
+        <v>1159392197.65</v>
       </c>
       <c r="Y35">
-        <v>15217758.0</v>
+        <v>721312598.55</v>
       </c>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35">
-        <v>100000.0</v>
+        <v>4236250.0</v>
       </c>
     </row>
     <row r="36" spans="1:29">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
-        <v>619000000.0</v>
+        <v>57549049000.0</v>
       </c>
       <c r="C36">
-        <v>765000000.0</v>
+        <v>65429914500.0</v>
       </c>
       <c r="D36">
-        <v>843000000.0</v>
+        <v>70255620000.0</v>
       </c>
       <c r="E36">
         <v>1243000000.0</v>
       </c>
       <c r="F36">
         <v>1418000000.0</v>
       </c>
       <c r="G36">
         <v>1203000000.0</v>
       </c>
       <c r="H36">
         <v>959000000.0</v>
       </c>
       <c r="I36">
         <v>1196000000.0</v>
       </c>
       <c r="J36">
-        <v>1263000000.0</v>
+        <v>82173032350.0</v>
       </c>
       <c r="K36">
-        <v>1004000000.0</v>
+        <v>65139520000.0</v>
       </c>
       <c r="L36">
-        <v>900000000.0</v>
+        <v>59611200000.0</v>
       </c>
       <c r="M36">
-        <v>692000000.0</v>
+        <v>43021640000.0</v>
       </c>
       <c r="N36">
-        <v>291000000.0</v>
+        <v>17490312500.0</v>
       </c>
       <c r="O36">
-        <v>245000000.0</v>
+        <v>13312728333.33</v>
       </c>
       <c r="P36">
-        <v>236000000.0</v>
+        <v>12034662666.67</v>
       </c>
       <c r="Q36">
-        <v>103000000.0</v>
+        <v>4583671666.67</v>
       </c>
       <c r="R36">
-        <v>77000000.0</v>
+        <v>3444184333.33</v>
       </c>
       <c r="S36">
-        <v>106000000.0</v>
+        <v>5316748000.0</v>
       </c>
       <c r="T36">
-        <v>100000000.0</v>
+        <v>3988250000.0</v>
       </c>
       <c r="U36">
-        <v>70000000.0</v>
+        <v>3015308333.33</v>
       </c>
       <c r="V36">
-        <v>45000000.0</v>
+        <v>2003160000.0</v>
       </c>
       <c r="W36">
-        <v>26000000.0</v>
+        <v>1135095000.0</v>
       </c>
       <c r="X36">
-        <v>14811763.0</v>
+        <v>646582827.49</v>
       </c>
       <c r="Y36">
-        <v>25520839.0</v>
+        <v>1209672456.1</v>
       </c>
       <c r="Z36">
-        <v>20236008.0</v>
+        <v>986060197.82</v>
       </c>
       <c r="AA36">
-        <v>13760049.0</v>
+        <v>641300843.69</v>
       </c>
       <c r="AB36">
-        <v>12638802.0</v>
+        <v>550900101.58</v>
       </c>
       <c r="AC36">
-        <v>5057596.0</v>
+        <v>214252410.55</v>
       </c>
     </row>
     <row r="37" spans="1:29">
       <c r="A37" t="s">
         <v>64</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>54000000.0</v>
+      </c>
+      <c r="C37">
+        <v>50000000.0</v>
+      </c>
+      <c r="D37">
+        <v>46000000.0</v>
+      </c>
+      <c r="E37">
+        <v>52000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
     </row>
@@ -3556,221 +3567,221 @@
       </c>
       <c r="V38">
         <v>650000000.0</v>
       </c>
       <c r="W38">
         <v>443700000.0</v>
       </c>
       <c r="X38">
         <v>399700000.0</v>
       </c>
       <c r="Y38">
         <v>368100000.0</v>
       </c>
       <c r="Z38">
         <v>242200000.0</v>
       </c>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
     </row>
     <row r="39" spans="1:29">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
-        <v>966000000.0</v>
+        <v>89809986000.0</v>
       </c>
       <c r="C39">
-        <v>894000000.0</v>
+        <v>76463194200.0</v>
       </c>
       <c r="D39">
-        <v>853000000.0</v>
+        <v>71089020000.0</v>
       </c>
       <c r="E39">
         <v>32000000.0</v>
       </c>
       <c r="F39">
         <v>1159000000.0</v>
       </c>
       <c r="G39">
         <v>938000000.0</v>
       </c>
       <c r="H39">
         <v>739000000.0</v>
       </c>
       <c r="I39">
         <v>32000000.0</v>
       </c>
       <c r="J39">
-        <v>668000000.0</v>
+        <v>43461271266.67</v>
       </c>
       <c r="K39">
-        <v>371000000.0</v>
+        <v>24070480000.0</v>
       </c>
       <c r="L39">
-        <v>265000000.0</v>
+        <v>17552186666.67</v>
       </c>
       <c r="M39">
-        <v>227000000.0</v>
+        <v>14112590000.0</v>
       </c>
       <c r="N39">
-        <v>262000000.0</v>
+        <v>15747291666.67</v>
       </c>
       <c r="O39">
-        <v>219000000.0</v>
+        <v>11899949000.0</v>
       </c>
       <c r="P39">
-        <v>126000000.0</v>
+        <v>6425286000.0</v>
       </c>
       <c r="Q39">
-        <v>206000000.0</v>
+        <v>9167343333.33</v>
       </c>
       <c r="R39">
-        <v>143000000.0</v>
+        <v>6396342333.33</v>
       </c>
       <c r="S39">
-        <v>81000000.0</v>
+        <v>4062798000.0</v>
       </c>
       <c r="T39">
-        <v>109000000.0</v>
+        <v>4347192500.0</v>
       </c>
       <c r="U39">
-        <v>50000000.0</v>
+        <v>2153791666.67</v>
       </c>
       <c r="V39">
-        <v>41000000.0</v>
+        <v>1825101333.33</v>
       </c>
       <c r="W39">
-        <v>37000000.0</v>
+        <v>1615327500.0</v>
       </c>
       <c r="X39">
-        <v>35871753.0</v>
+        <v>1565921590.96</v>
       </c>
       <c r="Y39">
-        <v>24672857.0</v>
+        <v>1169478618.09</v>
       </c>
       <c r="Z39">
-        <v>16014022.0</v>
+        <v>780331264.02</v>
       </c>
       <c r="AA39">
-        <v>17718005.0</v>
+        <v>825765341.03</v>
       </c>
       <c r="AB39">
-        <v>11256295.0</v>
+        <v>490639386.46</v>
       </c>
       <c r="AC39">
-        <v>5700000.0</v>
+        <v>241466250.0</v>
       </c>
     </row>
     <row r="40" spans="1:29">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
-        <v>2432000000.0</v>
+        <v>226105472000.0</v>
       </c>
       <c r="C40">
-        <v>3244000000.0</v>
+        <v>277457049200.0</v>
       </c>
       <c r="D40">
-        <v>2250000000.0</v>
+        <v>187515000000.0</v>
       </c>
       <c r="E40">
         <v>3270000000.0</v>
       </c>
       <c r="F40">
         <v>3054000000.0</v>
       </c>
       <c r="G40">
         <v>2247000000.0</v>
       </c>
       <c r="H40">
         <v>1901000000.0</v>
       </c>
       <c r="I40">
         <v>408000000.0</v>
       </c>
       <c r="J40">
-        <v>1365000000.0</v>
+        <v>88809334250.0</v>
       </c>
       <c r="K40">
-        <v>1003000000.0</v>
+        <v>65074640000.0</v>
       </c>
       <c r="L40">
-        <v>1220000000.0</v>
+        <v>80806293333.33</v>
       </c>
       <c r="M40">
-        <v>1175000000.0</v>
+        <v>73049750000.0</v>
       </c>
       <c r="N40">
-        <v>1014000000.0</v>
+        <v>60945625000.0</v>
       </c>
       <c r="O40">
-        <v>720000000.0</v>
+        <v>39123120000.0</v>
       </c>
       <c r="P40">
-        <v>615000000.0</v>
+        <v>31361515000.0</v>
       </c>
       <c r="Q40">
-        <v>507000000.0</v>
+        <v>22562345000.0</v>
       </c>
       <c r="R40">
-        <v>429000000.0</v>
+        <v>19189027000.0</v>
       </c>
       <c r="S40">
-        <v>352000000.0</v>
+        <v>17655616000.0</v>
       </c>
       <c r="T40">
-        <v>488000000.0</v>
+        <v>19462660000.0</v>
       </c>
       <c r="U40">
-        <v>277000000.0</v>
+        <v>11932005833.33</v>
       </c>
       <c r="V40">
-        <v>162000000.0</v>
+        <v>7211376000.0</v>
       </c>
       <c r="W40">
-        <v>154000000.0</v>
+        <v>6723255000.0</v>
       </c>
       <c r="X40">
-        <v>136376200.0</v>
+        <v>5953275717.33</v>
       </c>
       <c r="Y40">
-        <v>49457564.0</v>
+        <v>2344258859.06</v>
       </c>
       <c r="Z40">
-        <v>25318350.0</v>
+        <v>1233712558.8</v>
       </c>
       <c r="AA40">
-        <v>23048221.0</v>
+        <v>1074185387.93</v>
       </c>
       <c r="AB40">
-        <v>20169509.0</v>
+        <v>879148558.29</v>
       </c>
       <c r="AC40">
-        <v>13900000.0</v>
+        <v>588838750.0</v>
       </c>
     </row>
     <row r="41" spans="1:29">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>460000000.0</v>
       </c>
       <c r="F41">
         <v>521000000.0</v>
       </c>
       <c r="G41">
         <v>432000000.0</v>
       </c>
       <c r="H41">
         <v>272000000.0</v>
       </c>
       <c r="I41">
         <v>159000000.0</v>
       </c>
       <c r="J41">
@@ -3801,132 +3812,132 @@
         <v>51000000.0</v>
       </c>
       <c r="S41">
         <v>48000000.0</v>
       </c>
       <c r="T41">
         <v>11000000.0</v>
       </c>
       <c r="U41">
         <v>1000000.0</v>
       </c>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
     </row>
     <row r="42" spans="1:29">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
-        <v>-4763000000.0</v>
+        <v>-442820873000.0</v>
       </c>
       <c r="C42">
-        <v>-4055000000.0</v>
+        <v>-346821311500.0</v>
       </c>
       <c r="D42">
-        <v>-3947000000.0</v>
+        <v>-328942980000.0</v>
       </c>
       <c r="E42">
         <v>-3924000000.0</v>
       </c>
       <c r="F42">
         <v>-3566000000.0</v>
       </c>
       <c r="G42">
         <v>10442000000.0</v>
       </c>
       <c r="H42">
         <v>-3294000000.0</v>
       </c>
       <c r="I42">
         <v>-11971000000.0</v>
       </c>
       <c r="J42">
-        <v>-2061000000.0</v>
+        <v>-134092335450.0</v>
       </c>
       <c r="K42">
-        <v>-1758000000.0</v>
+        <v>-114059040000.0</v>
       </c>
       <c r="L42">
-        <v>-1958000000.0</v>
+        <v>-129687477333.33</v>
       </c>
       <c r="M42">
-        <v>-1437000000.0</v>
+        <v>-89338290000.0</v>
       </c>
       <c r="N42">
-        <v>-1023000000.0</v>
+        <v>-61486562500.0</v>
       </c>
       <c r="O42">
-        <v>-399000000.0</v>
+        <v>-21680729000.0</v>
       </c>
       <c r="P42">
-        <v>3000000.0</v>
+        <v>152983000.0</v>
       </c>
       <c r="Q42">
-        <v>764000000.0</v>
+        <v>33999273333.33</v>
       </c>
       <c r="R42">
-        <v>686000000.0</v>
+        <v>30684551333.33</v>
       </c>
       <c r="S42">
-        <v>102000000.0</v>
+        <v>5116116000.0</v>
       </c>
       <c r="T42">
-        <v>718000000.0</v>
+        <v>28635635000.0</v>
       </c>
       <c r="U42">
-        <v>692000000.0</v>
+        <v>29808476666.67</v>
       </c>
       <c r="V42">
-        <v>410000000.0</v>
+        <v>18251013333.33</v>
       </c>
       <c r="W42">
-        <v>266000000.0</v>
+        <v>11612895000.0</v>
       </c>
       <c r="X42">
-        <v>157204530.0</v>
+        <v>6862501749.6</v>
       </c>
       <c r="Y42">
-        <v>127042751.0</v>
+        <v>6021750171.75</v>
       </c>
       <c r="Z42">
-        <v>123079948.0</v>
+        <v>5997439706.14</v>
       </c>
       <c r="AA42">
-        <v>122017518.0</v>
+        <v>5686748443.91</v>
       </c>
       <c r="AB42">
-        <v>121506726.0</v>
+        <v>5296235172.89</v>
       </c>
       <c r="AC42">
-        <v>120800000.0</v>
+        <v>5117390000.0</v>
       </c>
     </row>
     <row r="43" spans="1:29">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
@@ -4051,132 +4062,132 @@
       </c>
       <c r="X45">
         <v>228419168.0</v>
       </c>
       <c r="Y45">
         <v>157194190.0</v>
       </c>
       <c r="Z45">
         <v>147211731.0</v>
       </c>
       <c r="AA45">
         <v>119773030.0</v>
       </c>
       <c r="AB45">
         <v>47554772.0</v>
       </c>
       <c r="AC45">
         <v>23900000.0</v>
       </c>
     </row>
     <row r="46" spans="1:29">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
-        <v>2057000000.0</v>
+        <v>191241347000.0</v>
       </c>
       <c r="C46">
-        <v>2235000000.0</v>
+        <v>191157985500.0</v>
       </c>
       <c r="D46">
-        <v>2323000000.0</v>
+        <v>193598820000.0</v>
       </c>
       <c r="E46">
         <v>2516000000.0</v>
       </c>
       <c r="F46">
         <v>2429000000.0</v>
       </c>
       <c r="G46">
         <v>2519000000.0</v>
       </c>
       <c r="H46">
         <v>2361000000.0</v>
       </c>
       <c r="I46">
         <v>1931000000.0</v>
       </c>
       <c r="J46">
-        <v>1863000000.0</v>
+        <v>121210102350.0</v>
       </c>
       <c r="K46">
-        <v>1807000000.0</v>
+        <v>117238160000.0</v>
       </c>
       <c r="L46">
-        <v>1589000000.0</v>
+        <v>105246885333.33</v>
       </c>
       <c r="M46">
-        <v>1460000000.0</v>
+        <v>90768200000.0</v>
       </c>
       <c r="N46">
-        <v>1316000000.0</v>
+        <v>79097083333.33</v>
       </c>
       <c r="O46">
-        <v>1191000000.0</v>
+        <v>64716161000.0</v>
       </c>
       <c r="P46">
-        <v>1063000000.0</v>
+        <v>54206976333.33</v>
       </c>
       <c r="Q46">
-        <v>1086000000.0</v>
+        <v>48328810000.0</v>
       </c>
       <c r="R46">
-        <v>989000000.0</v>
+        <v>44237640333.33</v>
       </c>
       <c r="S46">
-        <v>920000000.0</v>
+        <v>46145360000.0</v>
       </c>
       <c r="T46">
-        <v>1022000000.0</v>
+        <v>40759915000.0</v>
       </c>
       <c r="U46">
-        <v>738000000.0</v>
+        <v>31789965000.0</v>
       </c>
       <c r="V46">
-        <v>491000000.0</v>
+        <v>21856701333.33</v>
       </c>
       <c r="W46">
-        <v>352000000.0</v>
+        <v>15367440000.0</v>
       </c>
       <c r="X46">
-        <v>228419168.0</v>
+        <v>9971258080.43</v>
       </c>
       <c r="Y46">
-        <v>157194190.0</v>
+        <v>7450910289.49</v>
       </c>
       <c r="Z46">
-        <v>147211731.0</v>
+        <v>7173333228.17</v>
       </c>
       <c r="AA46">
-        <v>119773030.0</v>
+        <v>5582141836.18</v>
       </c>
       <c r="AB46">
-        <v>47554772.0</v>
+        <v>2072817401.94</v>
       </c>
       <c r="AC46">
-        <v>23900000.0</v>
+        <v>1012463750.0</v>
       </c>
     </row>
     <row r="47" spans="1:29">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47">
         <v>189030000000.0</v>
       </c>
       <c r="D47">
         <v>192150000000.0</v>
       </c>
       <c r="E47">
         <v>206750000000.0</v>
       </c>
       <c r="F47">
         <v>2429000000.0</v>
       </c>
       <c r="G47">
         <v>2567000000.0</v>
       </c>
       <c r="H47">
         <v>2414000000.0</v>
       </c>
@@ -4225,132 +4236,132 @@
       <c r="W47">
         <v>15336300000.0</v>
       </c>
       <c r="X47">
         <v>9913400000.0</v>
       </c>
       <c r="Y47">
         <v>7471400000.0</v>
       </c>
       <c r="Z47">
         <v>7182400000.0</v>
       </c>
       <c r="AA47">
         <v>5576632000.0</v>
       </c>
       <c r="AB47">
         <v>2073388000.0</v>
       </c>
       <c r="AC47"/>
     </row>
     <row r="48" spans="1:29">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
-        <v>13459000000.0</v>
+        <v>1251296689000.0</v>
       </c>
       <c r="C48">
-        <v>13766000000.0</v>
+        <v>1177396343800.0</v>
       </c>
       <c r="D48">
-        <v>12557000000.0</v>
+        <v>1046500380000.0</v>
       </c>
       <c r="E48">
         <v>11401000000.0</v>
       </c>
       <c r="F48">
         <v>12842000000.0</v>
       </c>
       <c r="G48">
         <v>12995000000.0</v>
       </c>
       <c r="H48">
         <v>11014000000.0</v>
       </c>
       <c r="I48">
         <v>11248000000.0</v>
       </c>
       <c r="J48">
-        <v>11587000000.0</v>
+        <v>753870883483.33</v>
       </c>
       <c r="K48">
-        <v>12190000000.0</v>
+        <v>790887200000.0</v>
       </c>
       <c r="L48">
-        <v>11083000000.0</v>
+        <v>734078810666.67</v>
       </c>
       <c r="M48">
-        <v>10090000000.0</v>
+        <v>627295300000.0</v>
       </c>
       <c r="N48">
-        <v>8892000000.0</v>
+        <v>534446250000.0</v>
       </c>
       <c r="O48">
-        <v>7666000000.0</v>
+        <v>416552552666.67</v>
       </c>
       <c r="P48">
-        <v>6509000000.0</v>
+        <v>331922115666.67</v>
       </c>
       <c r="Q48">
-        <v>5294000000.0</v>
+        <v>235591823333.33</v>
       </c>
       <c r="R48">
-        <v>4611000000.0</v>
+        <v>206248493000.0</v>
       </c>
       <c r="S48">
-        <v>3618000000.0</v>
+        <v>181471644000.0</v>
       </c>
       <c r="T48">
-        <v>2817000000.0</v>
+        <v>112349002500.0</v>
       </c>
       <c r="U48">
-        <v>1871000000.0</v>
+        <v>80594884166.67</v>
       </c>
       <c r="V48">
-        <v>1387000000.0</v>
+        <v>61741842666.67</v>
       </c>
       <c r="W48">
-        <v>923000000.0</v>
+        <v>40295872500.0</v>
       </c>
       <c r="X48">
-        <v>747644842.0</v>
+        <v>32637189502.77</v>
       </c>
       <c r="Y48">
-        <v>524621160.0</v>
+        <v>24866728211.3</v>
       </c>
       <c r="Z48">
-        <v>363764165.0</v>
+        <v>17725500232.12</v>
       </c>
       <c r="AA48">
-        <v>222362067.0</v>
+        <v>10363406494.6</v>
       </c>
       <c r="AB48">
-        <v>99773031.0</v>
+        <v>4348906875.23</v>
       </c>
       <c r="AC48">
-        <v>41000000.0</v>
+        <v>1736862500.0</v>
       </c>
     </row>
     <row r="49" spans="1:29">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
@@ -4382,106 +4393,106 @@
         <v>1000000.0</v>
       </c>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
     </row>
     <row r="51" spans="1:29">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
-        <v>967000000.0</v>
+        <v>89902957000.0</v>
       </c>
       <c r="C51">
-        <v>962000000.0</v>
+        <v>82279186600.0</v>
       </c>
       <c r="D51">
-        <v>1002000000.0</v>
+        <v>83506680000.0</v>
       </c>
       <c r="E51">
         <v>70721000000.0</v>
       </c>
       <c r="F51">
         <v>46135000000.0</v>
       </c>
       <c r="G51">
         <v>45971000000.0</v>
       </c>
       <c r="H51">
         <v>40222000000.0</v>
       </c>
       <c r="I51">
         <v>1620000000.0</v>
       </c>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
     </row>
     <row r="52" spans="1:29">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
-        <v>333000000.0</v>
+        <v>30959343000.0</v>
       </c>
       <c r="C52">
-        <v>287000000.0</v>
+        <v>24546909100.0</v>
       </c>
       <c r="D52">
-        <v>235000000.0</v>
+        <v>19584900000.0</v>
       </c>
       <c r="E52">
         <v>151000000.0</v>
       </c>
       <c r="F52">
         <v>115000000.0</v>
       </c>
       <c r="G52">
         <v>101000000.0</v>
       </c>
       <c r="H52">
         <v>82000000.0</v>
       </c>
       <c r="I52">
         <v>1620000000.0</v>
       </c>
       <c r="J52">
         <v>607000000.0</v>
       </c>
       <c r="K52">
         <v>1749000000.0</v>
       </c>
       <c r="L52">
         <v>794000000.0</v>
       </c>
@@ -4514,115 +4525,115 @@
       </c>
       <c r="V52">
         <v>160000000.0</v>
       </c>
       <c r="W52">
         <v>124000000.0</v>
       </c>
       <c r="X52">
         <v>99728424.0</v>
       </c>
       <c r="Y52">
         <v>46249269.0</v>
       </c>
       <c r="Z52"/>
       <c r="AA52">
         <v>21830484.0</v>
       </c>
       <c r="AB52"/>
       <c r="AC52"/>
     </row>
     <row r="53" spans="1:29">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53">
-        <v>1411000000.0</v>
+        <v>131182081000.0</v>
       </c>
       <c r="C53">
-        <v>1648000000.0</v>
+        <v>140952286400.0</v>
       </c>
       <c r="D53">
-        <v>1660000000.0</v>
+        <v>138344400000.0</v>
       </c>
       <c r="E53">
         <v>878000000.0</v>
       </c>
       <c r="F53">
         <v>880000000.0</v>
       </c>
       <c r="G53">
         <v>320000000.0</v>
       </c>
       <c r="H53">
         <v>615000000.0</v>
       </c>
       <c r="I53">
         <v>958000000.0</v>
       </c>
       <c r="J53">
-        <v>982000000.0</v>
+        <v>63890671233.33</v>
       </c>
       <c r="K53">
-        <v>1538000000.0</v>
+        <v>99785440000.0</v>
       </c>
       <c r="L53">
-        <v>11000000.0</v>
+        <v>728581333.33</v>
       </c>
       <c r="M53">
-        <v>140000000.0</v>
+        <v>8703800000.0</v>
       </c>
       <c r="N53">
-        <v>510000000.0</v>
+        <v>30653125000.0</v>
       </c>
       <c r="O53">
-        <v>320000000.0</v>
+        <v>17388053333.33</v>
       </c>
       <c r="P53">
-        <v>74000000.0</v>
+        <v>3773580666.67</v>
       </c>
       <c r="Q53">
-        <v>47000000.0</v>
+        <v>2091578333.33</v>
       </c>
       <c r="R53">
-        <v>847000000.0</v>
+        <v>37886027666.67</v>
       </c>
       <c r="S53"/>
       <c r="T53">
-        <v>18000000.0</v>
+        <v>717885000.0</v>
       </c>
       <c r="U53">
-        <v>6000000.0</v>
+        <v>258455000.0</v>
       </c>
       <c r="V53">
-        <v>170000000.0</v>
+        <v>7567493333.33</v>
       </c>
       <c r="W53">
-        <v>278000000.0</v>
+        <v>12136785000.0</v>
       </c>
       <c r="X53">
-        <v>217604513.0</v>
+        <v>9499162340.83</v>
       </c>
       <c r="Y53">
         <v>11345800000.0</v>
       </c>
       <c r="Z53">
         <v>6990300000.0</v>
       </c>
       <c r="AA53">
         <v>3182481000.0</v>
       </c>
       <c r="AB53">
         <v>4346748000.0</v>
       </c>
       <c r="AC53"/>
     </row>
     <row r="54" spans="1:29">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
@@ -4632,521 +4643,521 @@
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
     </row>
     <row r="55" spans="1:29">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
-        <v>16446000000.0</v>
+        <v>1529001066000.0</v>
       </c>
       <c r="C55">
-        <v>17419000000.0</v>
+        <v>1489834876700.0</v>
       </c>
       <c r="D55">
-        <v>16523000000.0</v>
+        <v>1377026820000.0</v>
       </c>
       <c r="E55">
         <v>15312000000.0</v>
       </c>
       <c r="F55">
         <v>15555000000.0</v>
       </c>
       <c r="G55">
         <v>14825000000.0</v>
       </c>
       <c r="H55">
         <v>12260000000.0</v>
       </c>
       <c r="I55">
         <v>12252000000.0</v>
       </c>
       <c r="J55">
-        <v>12255000000.0</v>
+        <v>797332154750.0</v>
       </c>
       <c r="K55">
-        <v>12854000000.0</v>
+        <v>833967520000.0</v>
       </c>
       <c r="L55">
-        <v>11378000000.0</v>
+        <v>753618037333.33</v>
       </c>
       <c r="M55">
-        <v>10615000000.0</v>
+        <v>659934550000.0</v>
       </c>
       <c r="N55">
-        <v>9522000000.0</v>
+        <v>572311875000.0</v>
       </c>
       <c r="O55">
-        <v>8539000000.0</v>
+        <v>463989335666.67</v>
       </c>
       <c r="P55">
-        <v>7537000000.0</v>
+        <v>384344290333.33</v>
       </c>
       <c r="Q55">
-        <v>7010000000.0</v>
+        <v>311956683333.33</v>
       </c>
       <c r="R55">
-        <v>6150000000.0</v>
+        <v>275087450000.0</v>
       </c>
       <c r="S55">
-        <v>4376000000.0</v>
+        <v>219491408000.0</v>
       </c>
       <c r="T55">
-        <v>4492000000.0</v>
+        <v>179152190000.0</v>
       </c>
       <c r="U55">
-        <v>3073000000.0</v>
+        <v>132372035833.33</v>
       </c>
       <c r="V55">
-        <v>2066000000.0</v>
+        <v>91967301333.33</v>
       </c>
       <c r="W55">
-        <v>1454000000.0</v>
+        <v>63478005000.0</v>
       </c>
       <c r="X55">
-        <v>1132182271.0</v>
+        <v>49423530070.05</v>
       </c>
       <c r="Y55">
-        <v>704308967.0</v>
+        <v>33383822450.42</v>
       </c>
       <c r="Z55">
-        <v>471161734.0</v>
+        <v>22958768974.35</v>
       </c>
       <c r="AA55">
-        <v>342347819.0</v>
+        <v>15955462452.31</v>
       </c>
       <c r="AB55">
-        <v>219282870.0</v>
+        <v>9558101737.56</v>
       </c>
       <c r="AC55">
-        <v>153700000.0</v>
+        <v>6511116250.0</v>
       </c>
     </row>
     <row r="56" spans="1:29">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
-        <v>10912000000.0</v>
+        <v>1014499552000.0</v>
       </c>
       <c r="C56">
-        <v>11359000000.0</v>
+        <v>971527318700.0</v>
       </c>
       <c r="D56">
-        <v>10722000000.0</v>
+        <v>893571480000.0</v>
       </c>
       <c r="E56">
         <v>8626000000.0</v>
       </c>
       <c r="F56">
         <v>8865000000.0</v>
       </c>
       <c r="G56">
         <v>8307000000.0</v>
       </c>
       <c r="H56">
         <v>7212000000.0</v>
       </c>
       <c r="I56">
         <v>7644000000.0</v>
       </c>
       <c r="J56">
-        <v>7673000000.0</v>
+        <v>499219063516.67</v>
       </c>
       <c r="K56">
-        <v>8282000000.0</v>
+        <v>537336160000.0</v>
       </c>
       <c r="L56">
-        <v>7802000000.0</v>
+        <v>516762869333.33</v>
       </c>
       <c r="M56">
-        <v>7551000000.0</v>
+        <v>469445670000.0</v>
       </c>
       <c r="N56">
-        <v>7180000000.0</v>
+        <v>431547916666.67</v>
       </c>
       <c r="O56">
-        <v>6505000000.0</v>
+        <v>353466521666.67</v>
       </c>
       <c r="P56">
-        <v>5945000000.0</v>
+        <v>303161311666.67</v>
       </c>
       <c r="Q56">
-        <v>5312000000.0</v>
+        <v>236392853333.33</v>
       </c>
       <c r="R56">
-        <v>4661000000.0</v>
+        <v>208484976333.33</v>
       </c>
       <c r="S56">
-        <v>3120000000.0</v>
+        <v>156492960000.0</v>
       </c>
       <c r="T56">
-        <v>3129000000.0</v>
+        <v>124792342500.0</v>
       </c>
       <c r="U56">
-        <v>2098000000.0</v>
+        <v>90373098333.33</v>
       </c>
       <c r="V56">
-        <v>1509000000.0</v>
+        <v>67172632000.0</v>
       </c>
       <c r="W56">
-        <v>1060000000.0</v>
+        <v>46276950000.0</v>
       </c>
       <c r="X56">
-        <v>871857436.0</v>
+        <v>38059483272.85</v>
       </c>
       <c r="Y56">
-        <v>507857817.0</v>
+        <v>24072155811.11</v>
       </c>
       <c r="Z56">
-        <v>299153061.0</v>
+        <v>14577130356.41</v>
       </c>
       <c r="AA56">
-        <v>206744312.0</v>
+        <v>9635525405.07</v>
       </c>
       <c r="AB56">
-        <v>159089296.0</v>
+        <v>6934384234.05</v>
       </c>
       <c r="AC56">
-        <v>124700000.0</v>
+        <v>5282603750.0</v>
       </c>
     </row>
     <row r="57" spans="1:29">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
-        <v>5516000000.0</v>
+        <v>512828036000.0</v>
       </c>
       <c r="C57">
-        <v>5012000000.0</v>
+        <v>428672851600.0</v>
       </c>
       <c r="D57">
-        <v>4651000000.0</v>
+        <v>387614340000.0</v>
       </c>
       <c r="E57">
         <v>4769000000.0</v>
       </c>
       <c r="F57">
         <v>4433000000.0</v>
       </c>
       <c r="G57">
         <v>3264000000.0</v>
       </c>
       <c r="H57">
         <v>2757000000.0</v>
       </c>
       <c r="I57">
         <v>2693000000.0</v>
       </c>
       <c r="J57">
-        <v>2164000000.0</v>
+        <v>140793699133.33</v>
       </c>
       <c r="K57">
-        <v>2161000000.0</v>
+        <v>140205680000.0</v>
       </c>
       <c r="L57">
-        <v>1998000000.0</v>
+        <v>132336864000.0</v>
       </c>
       <c r="M57">
-        <v>1820000000.0</v>
+        <v>113149400000.0</v>
       </c>
       <c r="N57">
-        <v>1524000000.0</v>
+        <v>91598750000.0</v>
       </c>
       <c r="O57">
-        <v>1158000000.0</v>
+        <v>62923018000.0</v>
       </c>
       <c r="P57">
-        <v>937000000.0</v>
+        <v>47781690333.33</v>
       </c>
       <c r="Q57">
-        <v>816000000.0</v>
+        <v>36313360000.0</v>
       </c>
       <c r="R57">
-        <v>710000000.0</v>
+        <v>31758063333.33</v>
       </c>
       <c r="S57">
-        <v>537000000.0</v>
+        <v>26934846000.0</v>
       </c>
       <c r="T57">
-        <v>571000000.0</v>
+        <v>22772907500.0</v>
       </c>
       <c r="U57">
-        <v>355000000.0</v>
+        <v>15291920833.33</v>
       </c>
       <c r="V57">
-        <v>209000000.0</v>
+        <v>9303565333.33</v>
       </c>
       <c r="W57">
-        <v>175000000.0</v>
+        <v>7640062500.0</v>
       </c>
       <c r="X57">
-        <v>152042729.0</v>
+        <v>6637171929.95</v>
       </c>
       <c r="Y57">
-        <v>63086290.0</v>
+        <v>2990252294.23</v>
       </c>
       <c r="Z57">
-        <v>28782368.0</v>
+        <v>1402507227.9</v>
       </c>
       <c r="AA57">
-        <v>30556118.0</v>
+        <v>1424098435.51</v>
       </c>
       <c r="AB57">
-        <v>21146349.0</v>
+        <v>921727060.21</v>
       </c>
       <c r="AC57">
-        <v>14000000.0</v>
+        <v>593075000.0</v>
       </c>
     </row>
     <row r="58" spans="1:29">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
-        <v>6606000000.0</v>
+        <v>614166426000.0</v>
       </c>
       <c r="C58">
-        <v>6164000000.0</v>
+        <v>527202605200.0</v>
       </c>
       <c r="D58">
-        <v>5918000000.0</v>
+        <v>493206120000.0</v>
       </c>
       <c r="E58">
         <v>6088000000.0</v>
       </c>
       <c r="F58">
         <v>5561000000.0</v>
       </c>
       <c r="G58">
         <v>4323000000.0</v>
       </c>
       <c r="H58">
         <v>3559000000.0</v>
       </c>
       <c r="I58">
         <v>2852000000.0</v>
       </c>
       <c r="J58">
-        <v>2295000000.0</v>
+        <v>149316792750.0</v>
       </c>
       <c r="K58">
-        <v>2217000000.0</v>
+        <v>143838960000.0</v>
       </c>
       <c r="L58">
-        <v>2054000000.0</v>
+        <v>136046005333.33</v>
       </c>
       <c r="M58">
-        <v>1853000000.0</v>
+        <v>115201010000.0</v>
       </c>
       <c r="N58">
-        <v>1589000000.0</v>
+        <v>95505520833.33</v>
       </c>
       <c r="O58">
-        <v>1208000000.0</v>
+        <v>65639901333.33</v>
       </c>
       <c r="P58">
-        <v>961000000.0</v>
+        <v>49005554333.33</v>
       </c>
       <c r="Q58">
-        <v>888000000.0</v>
+        <v>39517480000.0</v>
       </c>
       <c r="R58">
-        <v>789000000.0</v>
+        <v>35291707000.0</v>
       </c>
       <c r="S58">
-        <v>592000000.0</v>
+        <v>29693536000.0</v>
       </c>
       <c r="T58">
-        <v>582000000.0</v>
+        <v>23211615000.0</v>
       </c>
       <c r="U58">
-        <v>356000000.0</v>
+        <v>15334996666.67</v>
       </c>
       <c r="V58">
-        <v>214000000.0</v>
+        <v>9526138666.67</v>
       </c>
       <c r="W58">
-        <v>201000000.0</v>
+        <v>8775157500.0</v>
       </c>
       <c r="X58">
-        <v>178601805.0</v>
+        <v>7796564127.6</v>
       </c>
       <c r="Y58">
-        <v>78304048.0</v>
+        <v>3711564892.77</v>
       </c>
       <c r="Z58">
-        <v>28782368.0</v>
+        <v>1402507227.9</v>
       </c>
       <c r="AA58">
-        <v>30556118.0</v>
+        <v>1424098435.51</v>
       </c>
       <c r="AB58">
-        <v>21146349.0</v>
+        <v>921727060.21</v>
       </c>
       <c r="AC58">
-        <v>14100000.0</v>
+        <v>597311250.0</v>
       </c>
     </row>
     <row r="59" spans="1:29">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
     </row>
     <row r="60" spans="1:29">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
-        <v>9786000000.0</v>
+        <v>909814206000.0</v>
       </c>
       <c r="C60">
-        <v>11205000000.0</v>
+        <v>958355806500.0</v>
       </c>
       <c r="D60">
-        <v>10559000000.0</v>
+        <v>879987060000.0</v>
       </c>
       <c r="E60">
         <v>9172000000.0</v>
       </c>
       <c r="F60">
         <v>9941000000.0</v>
       </c>
       <c r="G60">
         <v>10442000000.0</v>
       </c>
       <c r="H60">
         <v>8646000000.0</v>
       </c>
       <c r="I60">
         <v>9391000000.0</v>
       </c>
       <c r="J60">
-        <v>9960000000.0</v>
+        <v>648015362000.0</v>
       </c>
       <c r="K60">
-        <v>10637000000.0</v>
+        <v>690128560000.0</v>
       </c>
       <c r="L60">
-        <v>9324000000.0</v>
+        <v>617572032000.0</v>
       </c>
       <c r="M60">
-        <v>8762000000.0</v>
+        <v>544733540000.0</v>
       </c>
       <c r="N60">
-        <v>7933000000.0</v>
+        <v>476806354166.67</v>
       </c>
       <c r="O60">
-        <v>7331000000.0</v>
+        <v>398349434333.33</v>
       </c>
       <c r="P60">
-        <v>6576000000.0</v>
+        <v>335338736000.0</v>
       </c>
       <c r="Q60">
-        <v>6122000000.0</v>
+        <v>272439203333.33</v>
       </c>
       <c r="R60">
-        <v>5361000000.0</v>
+        <v>239795743000.0</v>
       </c>
       <c r="S60">
-        <v>3784000000.0</v>
+        <v>189797872000.0</v>
       </c>
       <c r="T60">
-        <v>3910000000.0</v>
+        <v>155940575000.0</v>
       </c>
       <c r="U60">
-        <v>2717000000.0</v>
+        <v>117037039166.67</v>
       </c>
       <c r="V60">
-        <v>1837000000.0</v>
+        <v>81773442666.67</v>
       </c>
       <c r="W60">
-        <v>1253000000.0</v>
+        <v>54702847500.0</v>
       </c>
       <c r="X60">
-        <v>953580466.0</v>
+        <v>41626965942.45</v>
       </c>
       <c r="Y60">
-        <v>626004919.0</v>
+        <v>29672257557.65</v>
       </c>
       <c r="Z60">
-        <v>442379366.0</v>
+        <v>21556261746.45</v>
       </c>
       <c r="AA60">
-        <v>311791701.0</v>
+        <v>14531364016.81</v>
       </c>
       <c r="AB60">
-        <v>198136521.0</v>
+        <v>8636374677.35</v>
       </c>
       <c r="AC60">
-        <v>139600000.0</v>
+        <v>5913805000.0</v>
       </c>
     </row>
     <row r="61" spans="1:29">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
@@ -5192,727 +5203,733 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF62"/>
+  <dimension ref="A1:DG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
-        <v>460601658.0</v>
+        <v>467336802.0</v>
       </c>
       <c r="C2">
-        <v>500000000.0</v>
+        <v>43873459000.0</v>
       </c>
       <c r="D2">
+        <v>46485500000.0</v>
+      </c>
+      <c r="E2">
         <v>537000000.0</v>
       </c>
-      <c r="E2">
-[...1 lines deleted...]
-      </c>
       <c r="F2">
+        <v>38342160000.0</v>
+      </c>
+      <c r="G2">
         <v>422000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>487000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>429000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>458000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>443000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>474000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>460000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>388000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>458000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>472000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>581000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>512000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>502000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>545000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>507000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>428000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>361000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>362000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>339000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>322000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>374000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>377000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>263000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>315000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>333000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>255000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>234000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>177000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>133000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>127000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>79000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>82000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>40000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>91000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>49000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>46000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>39000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>58000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>20000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>17000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>31000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>22000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>28000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>22000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000000.0</v>
       </c>
       <c r="AZ2">
         <v>29000000.0</v>
       </c>
       <c r="BA2">
+        <v>29000000.0</v>
+      </c>
+      <c r="BB2">
         <v>16000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>12000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>35000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>13000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>6000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>7000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>5000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="BJ2">
         <v>5000000.0</v>
       </c>
       <c r="BK2">
+        <v>5000000.0</v>
+      </c>
+      <c r="BL2">
         <v>10000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>6000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>8000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>5000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="BR2">
         <v>2000000.0</v>
       </c>
       <c r="BS2">
+        <v>2000000.0</v>
+      </c>
+      <c r="BT2">
         <v>5000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>3000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>5000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>4000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>12000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>8000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>9000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>3000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="CC2">
         <v>4000000.0</v>
       </c>
       <c r="CD2">
+        <v>4000000.0</v>
+      </c>
+      <c r="CE2">
         <v>2000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>3000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CH2">
         <v>1000000.0</v>
       </c>
       <c r="CI2">
         <v>1000000.0</v>
       </c>
       <c r="CJ2">
         <v>1000000.0</v>
       </c>
       <c r="CK2">
+        <v>1000000.0</v>
+      </c>
+      <c r="CL2">
         <v>2000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>954890.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>342644.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>235574.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>144954.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>426611.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>126497.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>339912.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>56260.0</v>
       </c>
-      <c r="CU2"/>
-      <c r="CV2">
+      <c r="CV2"/>
+      <c r="CW2">
         <v>440.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>7843.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>4814.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>28082.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>353474.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>44587.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>472473.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>976840.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DF2">
         <v>100000.0</v>
       </c>
+      <c r="DG2">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5981,52 +5998,53 @@
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
+      <c r="DG3"/>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6095,382 +6113,386 @@
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
-        <v>1019476204.0</v>
+        <v>942985508.0</v>
       </c>
       <c r="C5">
-        <v>771000000.0</v>
+        <v>97107657000.0</v>
       </c>
       <c r="D5">
+        <v>71680641000.0</v>
+      </c>
+      <c r="E5">
         <v>830000000.0</v>
       </c>
-      <c r="E5">
-[...1 lines deleted...]
-      </c>
       <c r="F5">
+        <v>76684320000.0</v>
+      </c>
+      <c r="G5">
         <v>-4467000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1169000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1235000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4341000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-4373000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1624000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-4327000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1519000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1440000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1370000000.0</v>
       </c>
       <c r="P5">
         <v>1370000000.0</v>
       </c>
       <c r="Q5">
+        <v>1370000000.0</v>
+      </c>
+      <c r="R5">
         <v>-4296000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1137000000.0</v>
       </c>
       <c r="S5">
         <v>1137000000.0</v>
       </c>
       <c r="T5">
+        <v>1137000000.0</v>
+      </c>
+      <c r="U5">
         <v>1127000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1057000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>982000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>910000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-3167000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>716000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>536000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>592000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>558000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>462000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>432000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>387000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>390000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>345000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>295000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>244000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>161000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>107000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>47000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>6000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>4000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-2596000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2708000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1125000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1091000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-2474000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2236000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1027000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-983000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-967000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-948000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-922000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-840000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-777000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-763000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-775000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-809000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-782000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-698000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-712000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-745000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-757000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-779000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-730000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-776000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-729000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-663000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-641000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-658000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-592000000.0</v>
       </c>
-      <c r="BR5"/>
-      <c r="BS5">
+      <c r="BS5"/>
+      <c r="BT5">
         <v>-474000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-413000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-289000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>27000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>311000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>365000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>334000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>261000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>90000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>35000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-49000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-46000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>9000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-6000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>25000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>38000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>33000000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>42000000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-15000000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-17000000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>40084033.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-2557306.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-7284266.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-17179295.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-34261901.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-41097829.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-45100193.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-51977337.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-53061748.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-48763679.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-47884706.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-42753811.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-41181990.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-43169720.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-41160016.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-35088224.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-31736746.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-32600000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-34200000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-34500000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -6539,143 +6561,146 @@
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
+      <c r="DG6"/>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7">
+        <v>890000000.0</v>
+      </c>
+      <c r="C7">
         <v>563000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>967000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>646000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>986000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>693000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>962000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>667000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>756000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>740000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1002000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>802000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1029000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>812000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>859000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>795000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>685000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>655000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>607000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>715000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>587000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>591000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>627000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>600000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>639000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>599000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>612000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>580000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>576000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>555000000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -6711,109 +6736,112 @@
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
+      <c r="DG7"/>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8">
         <v>319000000.0</v>
       </c>
       <c r="C8">
         <v>319000000.0</v>
       </c>
       <c r="D8">
         <v>319000000.0</v>
       </c>
       <c r="E8">
+        <v>319000000.0</v>
+      </c>
+      <c r="F8">
         <v>325000000.0</v>
       </c>
-      <c r="F8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>325000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>325000000.0</v>
+      </c>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>325000000.0</v>
       </c>
-      <c r="L8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M8"/>
       <c r="N8">
         <v>325000000.0</v>
       </c>
       <c r="O8">
         <v>325000000.0</v>
       </c>
       <c r="P8">
+        <v>325000000.0</v>
+      </c>
+      <c r="Q8">
         <v>327000000.0</v>
       </c>
-      <c r="Q8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R8"/>
       <c r="S8">
         <v>328000000.0</v>
       </c>
       <c r="T8">
         <v>328000000.0</v>
       </c>
       <c r="U8">
         <v>328000000.0</v>
       </c>
       <c r="V8">
+        <v>328000000.0</v>
+      </c>
+      <c r="W8">
         <v>332000000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
@@ -6857,139 +6885,140 @@
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>15590000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>25860000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>23600000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>10910000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>21360000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>19480000000.0</v>
       </c>
-      <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>13330000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>12040000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>10650000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>9290000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>11310000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>9760000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>8270000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>6690000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>5640000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>11070000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>9930000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>8280000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>7450000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>6650000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>6000000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>5520000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>5200000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>4600000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>3960000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3330000000.0</v>
       </c>
-      <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
@@ -7023,441 +7052,445 @@
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
+      <c r="DG9"/>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
-        <v>2272560498.0</v>
+        <v>2529935780.0</v>
       </c>
       <c r="C10">
-        <v>2341000000.0</v>
+        <v>216467069000.0</v>
       </c>
       <c r="D10">
+        <v>217645111000.0</v>
+      </c>
+      <c r="E10">
         <v>2216000000.0</v>
       </c>
-      <c r="E10">
-[...1 lines deleted...]
-      </c>
       <c r="F10">
+        <v>314103945000.0</v>
+      </c>
+      <c r="G10">
         <v>3202000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2861000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2613000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2601000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1971000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1773000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1640000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1892000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1501000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1481000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1401000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1828000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1771000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2305000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2145000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2432000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2871000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3380000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3022000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3038000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2515000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2465000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2422000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2324000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2266000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2829000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2357000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2462000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2411000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3041000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3226000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3575000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>3579000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3489000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3844000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>4763000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>4598000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>4935000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>4455000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>4566000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>4421000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>4859000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5080000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>5051000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>4164000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4331000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3712000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>3601000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3556000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>4021000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2740000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3265000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3242000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>4047000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>3671000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3784000000.0</v>
       </c>
       <c r="BJ10">
         <v>3784000000.0</v>
       </c>
       <c r="BK10">
+        <v>3784000000.0</v>
+      </c>
+      <c r="BL10">
         <v>3737000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>3314000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>3427000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3011000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>2698000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1972000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2208000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>2270000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>2167000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1948000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1886000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1722000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>2058000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1978000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1837000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1587000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1403000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>589000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>328000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>392000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>889000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>477000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>334000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>444000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>410000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>389000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>335000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>283000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>444553465.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>421302898.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>375967500.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>381122431.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>354362918.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>308558738.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>278309589.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>235466369.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>210485940.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>179964266.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>149392226.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>134180176.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>124084245.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>110891708.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>116475448.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>105756757.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>116599486.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>106800000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>104100000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>102600000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>195060000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>314220000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>270520000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>240310000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>223800000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>213920000000.0</v>
       </c>
-      <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>153380000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>99820000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>121730000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>89650000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>115740000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>107550000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>134710000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>118410000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>144680000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>163470000000.0</v>
       </c>
-      <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
@@ -7501,530 +7534,534 @@
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
+      <c r="DG11"/>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
-        <v>3104520275.0</v>
+        <v>3959687166.0</v>
       </c>
       <c r="C12">
-        <v>3752000000.0</v>
+        <v>295713317000.0</v>
       </c>
       <c r="D12">
+        <v>348827192000.0</v>
+      </c>
+      <c r="E12">
         <v>2985000000.0</v>
       </c>
-      <c r="E12">
-[...1 lines deleted...]
-      </c>
       <c r="F12">
+        <v>445195080000.0</v>
+      </c>
+      <c r="G12">
         <v>4089000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4509000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3691000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3488000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3022000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3433000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2598000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2907000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2176000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2359000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2493000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3276000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2848000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3185000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2774000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3103000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3561000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3700000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3476000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3526000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2891000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3080000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2853000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2825000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3050000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3787000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3764000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3508000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3415000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4023000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3615000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>5432000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>5188000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5027000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>4487000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5086000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4681000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>4946000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4523000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>4655000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>4537000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4999000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>5319000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>5679000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4728000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4841000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4236000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>4133000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>3968000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>4341000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4079000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3314000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3306000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>4115000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>3717000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3789000000.0</v>
       </c>
       <c r="BJ12">
         <v>3789000000.0</v>
       </c>
       <c r="BK12">
+        <v>3789000000.0</v>
+      </c>
+      <c r="BL12">
         <v>3784000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>3565000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>3873000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>3404000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>3553000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>3121000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>2883000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2515000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2167000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1989000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1886000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1757000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>2076000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>2013000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1841000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1587000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1409000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1087000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>943000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>750000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1059000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>969000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>865000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>751000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>688000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>633000000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>545000000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>468000000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>662157978.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>554314278.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>474225486.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>402671145.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>354362918.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>308558738.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>278309589.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>235466369.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>210485940.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>179964266.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>149392226.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>134180176.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>124084245.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>110891708.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>116475448.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>105756757.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>116599486.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>106800000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>104100000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>102600000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
-        <v>212609610.0</v>
+        <v>210498968.0</v>
       </c>
       <c r="C13">
-        <v>319000000.0</v>
+        <v>20251597000.0</v>
       </c>
       <c r="D13">
+        <v>29657749000.0</v>
+      </c>
+      <c r="E13">
         <v>20240000000.0</v>
       </c>
-      <c r="E13">
-[...1 lines deleted...]
-      </c>
       <c r="F13">
+        <v>28845375000.0</v>
+      </c>
+      <c r="G13">
         <v>20740000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>325000000.0</v>
       </c>
       <c r="H13">
         <v>325000000.0</v>
       </c>
       <c r="I13">
         <v>325000000.0</v>
       </c>
       <c r="J13">
         <v>325000000.0</v>
       </c>
       <c r="K13">
         <v>325000000.0</v>
       </c>
       <c r="L13">
         <v>325000000.0</v>
       </c>
       <c r="M13">
         <v>325000000.0</v>
       </c>
       <c r="N13">
         <v>325000000.0</v>
       </c>
       <c r="O13">
         <v>325000000.0</v>
       </c>
       <c r="P13">
+        <v>325000000.0</v>
+      </c>
+      <c r="Q13">
         <v>327000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>328000000.0</v>
       </c>
       <c r="R13">
         <v>328000000.0</v>
       </c>
       <c r="S13">
         <v>328000000.0</v>
       </c>
       <c r="T13">
         <v>328000000.0</v>
       </c>
       <c r="U13">
         <v>328000000.0</v>
       </c>
       <c r="V13">
-        <v>332000000.0</v>
+        <v>328000000.0</v>
       </c>
       <c r="W13">
         <v>332000000.0</v>
       </c>
       <c r="X13">
         <v>332000000.0</v>
       </c>
       <c r="Y13">
         <v>332000000.0</v>
       </c>
       <c r="Z13">
         <v>332000000.0</v>
       </c>
       <c r="AA13">
         <v>332000000.0</v>
       </c>
       <c r="AB13">
         <v>332000000.0</v>
       </c>
       <c r="AC13">
         <v>332000000.0</v>
       </c>
       <c r="AD13">
+        <v>332000000.0</v>
+      </c>
+      <c r="AE13">
         <v>334000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>339000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>340000000.0</v>
       </c>
       <c r="AG13">
         <v>340000000.0</v>
       </c>
       <c r="AH13">
-        <v>190000000.0</v>
+        <v>340000000.0</v>
       </c>
       <c r="AI13">
         <v>190000000.0</v>
       </c>
       <c r="AJ13">
         <v>190000000.0</v>
       </c>
       <c r="AK13">
-        <v>199000000.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="AL13">
         <v>199000000.0</v>
       </c>
       <c r="AM13">
         <v>199000000.0</v>
       </c>
       <c r="AN13">
         <v>199000000.0</v>
       </c>
       <c r="AO13">
         <v>199000000.0</v>
       </c>
       <c r="AP13">
         <v>199000000.0</v>
       </c>
       <c r="AQ13">
         <v>199000000.0</v>
       </c>
       <c r="AR13">
         <v>199000000.0</v>
       </c>
       <c r="AS13">
         <v>199000000.0</v>
       </c>
       <c r="AT13">
         <v>199000000.0</v>
       </c>
       <c r="AU13">
-        <v>109000000.0</v>
+        <v>199000000.0</v>
       </c>
       <c r="AV13">
         <v>109000000.0</v>
       </c>
       <c r="AW13">
-        <v>64000000.0</v>
+        <v>109000000.0</v>
       </c>
       <c r="AX13">
         <v>64000000.0</v>
       </c>
       <c r="AY13">
         <v>64000000.0</v>
       </c>
       <c r="AZ13">
         <v>64000000.0</v>
       </c>
       <c r="BA13">
         <v>64000000.0</v>
       </c>
       <c r="BB13">
         <v>64000000.0</v>
       </c>
       <c r="BC13">
         <v>64000000.0</v>
       </c>
       <c r="BD13">
         <v>64000000.0</v>
       </c>
       <c r="BE13">
         <v>64000000.0</v>
       </c>
@@ -8073,576 +8110,580 @@
       <c r="BT13">
         <v>64000000.0</v>
       </c>
       <c r="BU13">
         <v>64000000.0</v>
       </c>
       <c r="BV13">
         <v>64000000.0</v>
       </c>
       <c r="BW13">
         <v>64000000.0</v>
       </c>
       <c r="BX13">
         <v>64000000.0</v>
       </c>
       <c r="BY13">
         <v>64000000.0</v>
       </c>
       <c r="BZ13">
         <v>64000000.0</v>
       </c>
       <c r="CA13">
         <v>64000000.0</v>
       </c>
       <c r="CB13">
-        <v>62000000.0</v>
+        <v>64000000.0</v>
       </c>
       <c r="CC13">
         <v>62000000.0</v>
       </c>
       <c r="CD13">
+        <v>62000000.0</v>
+      </c>
+      <c r="CE13">
         <v>61000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000000.0</v>
       </c>
       <c r="CF13">
         <v>31000000.0</v>
       </c>
       <c r="CG13">
         <v>31000000.0</v>
       </c>
       <c r="CH13">
         <v>31000000.0</v>
       </c>
       <c r="CI13">
         <v>31000000.0</v>
       </c>
       <c r="CJ13">
         <v>31000000.0</v>
       </c>
       <c r="CK13">
         <v>31000000.0</v>
       </c>
       <c r="CL13">
         <v>31000000.0</v>
       </c>
       <c r="CM13">
+        <v>31000000.0</v>
+      </c>
+      <c r="CN13">
         <v>8647061.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>8626207.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>8605728.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>8603587.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>8602909.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>8601481.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>8598962.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>8597246.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>8597000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>8595270.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8594383.0</v>
       </c>
       <c r="CX13">
         <v>8594383.0</v>
       </c>
       <c r="CY13">
+        <v>8594383.0</v>
+      </c>
+      <c r="CZ13">
         <v>8594106.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>8593713.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8593585.0</v>
       </c>
       <c r="DB13">
         <v>8593585.0</v>
       </c>
       <c r="DC13">
+        <v>8593585.0</v>
+      </c>
+      <c r="DD13">
         <v>8593510.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8600000.0</v>
       </c>
       <c r="DE13">
         <v>8600000.0</v>
       </c>
       <c r="DF13">
         <v>8600000.0</v>
       </c>
+      <c r="DG13">
+        <v>8600000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
-        <v>4052877757.0</v>
+        <v>4054326796.0</v>
       </c>
       <c r="C14">
-        <v>3995652174.0</v>
+        <v>4052878000.0</v>
       </c>
       <c r="D14">
+        <v>4052169000.0</v>
+      </c>
+      <c r="E14">
         <v>4155555556.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
+        <v>4151316000.0</v>
+      </c>
+      <c r="G14">
         <v>4257894737.0</v>
       </c>
-      <c r="F14">
-[...2 lines deleted...]
-      <c r="G14">
+      <c r="H14">
         <v>4065000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4231579000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4150538000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4148078000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4145052370.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4072222222.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4142819712.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4258823529.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>4152988094.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4195924920.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>4155555556.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>4306250000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>4177777778.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>4198923902.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4311764706.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4253310685.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4356250000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>4147058824.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4248961564.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4292307692.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4245981386.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>4173333333.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4255822953.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4308286160.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>4353023863.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>4352731387.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>4352208472.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>4350710356.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>4349617024.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>4552763140.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>4575052366.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>4574116296.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>4241908471.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>4572458084.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>4571898606.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>4571536244.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>4571500632.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>4571464104.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>4571426084.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>4571344618.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>4571334504.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>4571309584.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>4571232224.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4571220528.0</v>
       </c>
       <c r="AY14">
         <v>4571220528.0</v>
       </c>
       <c r="AZ14">
         <v>4571220528.0</v>
       </c>
       <c r="BA14">
         <v>4571220528.0</v>
       </c>
       <c r="BB14">
         <v>4571220528.0</v>
       </c>
       <c r="BC14">
         <v>4571220528.0</v>
       </c>
       <c r="BD14">
+        <v>4571220528.0</v>
+      </c>
+      <c r="BE14">
         <v>4571203336.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>4571188904.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>4571185128.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>4241908471.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>4571172480.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>4571143392.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>4571171008.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>4241908471.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>4571047104.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>4570870536.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>4570660568.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>4241908471.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>4569466480.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>4568372360.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>4566544600.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>4241908471.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>4563592552.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>4565770448.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>4563838008.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>4241908471.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>4562905032.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>4563598192.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>4564051152.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>4241908471.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>4535067872.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>4518868560.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>4502454208.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>4241908471.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>4478606752.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>4452864928.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>4433378608.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>4241908471.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>4405955808.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>4353950480.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>4324027840.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>4241908471.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>4299634944.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>4250414400.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>4228926656.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>4241908471.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4235257280.0</v>
       </c>
       <c r="CS14">
         <v>4235257280.0</v>
       </c>
       <c r="CT14">
+        <v>4235257280.0</v>
+      </c>
+      <c r="CU14">
         <v>4247957824.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>4241908471.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>4231338944.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>4230025728.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>4211803456.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>4241908471.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>4250294016.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>4282414208.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>4306042816.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>4241908471.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>4106666667.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>3920000000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>4256000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
-[...1 lines deleted...]
-      </c>
+      <c r="Y15"/>
       <c r="Z15">
         <v>332000000.0</v>
       </c>
       <c r="AA15">
         <v>332000000.0</v>
       </c>
       <c r="AB15">
         <v>332000000.0</v>
       </c>
       <c r="AC15">
         <v>332000000.0</v>
       </c>
       <c r="AD15">
+        <v>332000000.0</v>
+      </c>
+      <c r="AE15">
         <v>334000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>339000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>340000000.0</v>
       </c>
       <c r="AG15">
         <v>340000000.0</v>
       </c>
       <c r="AH15">
-        <v>190000000.0</v>
+        <v>340000000.0</v>
       </c>
       <c r="AI15">
         <v>190000000.0</v>
       </c>
       <c r="AJ15">
         <v>190000000.0</v>
       </c>
       <c r="AK15">
-        <v>199000000.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="AL15">
         <v>199000000.0</v>
       </c>
       <c r="AM15">
         <v>199000000.0</v>
       </c>
       <c r="AN15">
         <v>199000000.0</v>
       </c>
       <c r="AO15">
         <v>199000000.0</v>
       </c>
       <c r="AP15">
         <v>199000000.0</v>
       </c>
       <c r="AQ15">
         <v>199000000.0</v>
       </c>
       <c r="AR15">
         <v>199000000.0</v>
       </c>
       <c r="AS15">
         <v>199000000.0</v>
       </c>
       <c r="AT15">
         <v>199000000.0</v>
       </c>
       <c r="AU15">
-        <v>109000000.0</v>
+        <v>199000000.0</v>
       </c>
       <c r="AV15">
         <v>109000000.0</v>
       </c>
       <c r="AW15">
-        <v>64000000.0</v>
+        <v>109000000.0</v>
       </c>
       <c r="AX15">
         <v>64000000.0</v>
       </c>
       <c r="AY15">
         <v>64000000.0</v>
       </c>
       <c r="AZ15">
         <v>64000000.0</v>
       </c>
       <c r="BA15">
         <v>64000000.0</v>
       </c>
       <c r="BB15">
         <v>64000000.0</v>
       </c>
       <c r="BC15">
         <v>64000000.0</v>
       </c>
       <c r="BD15">
         <v>64000000.0</v>
       </c>
       <c r="BE15">
         <v>64000000.0</v>
       </c>
@@ -8691,456 +8732,462 @@
       <c r="BT15">
         <v>64000000.0</v>
       </c>
       <c r="BU15">
         <v>64000000.0</v>
       </c>
       <c r="BV15">
         <v>64000000.0</v>
       </c>
       <c r="BW15">
         <v>64000000.0</v>
       </c>
       <c r="BX15">
         <v>64000000.0</v>
       </c>
       <c r="BY15">
         <v>64000000.0</v>
       </c>
       <c r="BZ15">
         <v>64000000.0</v>
       </c>
       <c r="CA15">
         <v>64000000.0</v>
       </c>
       <c r="CB15">
-        <v>62000000.0</v>
+        <v>64000000.0</v>
       </c>
       <c r="CC15">
         <v>62000000.0</v>
       </c>
       <c r="CD15">
+        <v>62000000.0</v>
+      </c>
+      <c r="CE15">
         <v>61000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000000.0</v>
       </c>
       <c r="CF15">
         <v>31000000.0</v>
       </c>
       <c r="CG15">
         <v>31000000.0</v>
       </c>
       <c r="CH15">
         <v>31000000.0</v>
       </c>
       <c r="CI15">
         <v>31000000.0</v>
       </c>
       <c r="CJ15">
         <v>31000000.0</v>
       </c>
       <c r="CK15">
         <v>31000000.0</v>
       </c>
       <c r="CL15">
         <v>31000000.0</v>
       </c>
       <c r="CM15">
+        <v>31000000.0</v>
+      </c>
+      <c r="CN15">
         <v>8647061.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>8626207.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>8605728.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>8603587.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>8602909.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>8601481.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>8598962.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>8597246.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>8597001.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>8595270.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8594383.0</v>
       </c>
       <c r="CX15">
         <v>8594383.0</v>
       </c>
       <c r="CY15">
+        <v>8594383.0</v>
+      </c>
+      <c r="CZ15">
         <v>8594106.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>8593713.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8593585.0</v>
       </c>
       <c r="DB15">
         <v>8593585.0</v>
       </c>
       <c r="DC15">
+        <v>8593585.0</v>
+      </c>
+      <c r="DD15">
         <v>8593510.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8600000.0</v>
       </c>
       <c r="DE15">
         <v>8600000.0</v>
       </c>
       <c r="DF15">
         <v>8600000.0</v>
       </c>
+      <c r="DG15">
+        <v>8600000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16">
-        <v>1214867060.0</v>
+        <v>1228395512.0</v>
       </c>
       <c r="C16">
-        <v>1248000000.0</v>
+        <v>115719125000.0</v>
       </c>
       <c r="D16">
+        <v>116027808000.0</v>
+      </c>
+      <c r="E16">
         <v>1235000000.0</v>
       </c>
-      <c r="E16">
-[...1 lines deleted...]
-      </c>
       <c r="F16">
-        <v>994000000.0</v>
+        <v>90175080000.0</v>
       </c>
       <c r="G16">
         <v>994000000.0</v>
       </c>
       <c r="H16">
+        <v>994000000.0</v>
+      </c>
+      <c r="I16">
         <v>988000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>860000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>834000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>881000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>922000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>845000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>894000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>876000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>862000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>855000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>801000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>834000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>835000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>592000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>575000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>554000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>544000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>455000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>417000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>397000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>440000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>384000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>412000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>410000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>439000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>344000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>367000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>358000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>386000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>308000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>311000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>279000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>272000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>224000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>232000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>205000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>216000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>172000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>189000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>172000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>143000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>140000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>150000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>116000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>353000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>138000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>144000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158000000.0</v>
       </c>
       <c r="BD16">
         <v>158000000.0</v>
       </c>
       <c r="BE16">
+        <v>158000000.0</v>
+      </c>
+      <c r="BF16">
         <v>144000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>139000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>107000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>108000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>121000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>118000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>116000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>128000000.0</v>
       </c>
-      <c r="BM16"/>
       <c r="BN16"/>
-      <c r="BO16">
+      <c r="BO16"/>
+      <c r="BP16">
         <v>118000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>133000000.0</v>
       </c>
-      <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>89000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>65000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>87000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>84000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>91000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>71000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>94000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>91000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>84000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>72000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>76000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>67000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>54000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>44000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>42000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>40000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>29000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>20000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>26000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>22000000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>21000000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>14711639.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>18510857.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>15551461.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>15912616.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>13202115.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>11631043.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>10812402.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>9244091.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>3464018.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>5885436.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>6849878.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>7722149.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>7479815.0</v>
       </c>
-      <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
+      <c r="DG16"/>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9209,149 +9256,150 @@
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>111000000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>102000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>89000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>101000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>111000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>119000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>137000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>121000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>31000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>20000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>14000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>11000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>10000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>13000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>16000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>35000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>37000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="AF18">
         <v>40000000.0</v>
       </c>
       <c r="AG18">
+        <v>40000000.0</v>
+      </c>
+      <c r="AH18">
         <v>41000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>38000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>40000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000000.0</v>
       </c>
       <c r="AK18">
         <v>41000000.0</v>
       </c>
       <c r="AL18">
+        <v>41000000.0</v>
+      </c>
+      <c r="AM18">
         <v>42000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44000000.0</v>
       </c>
       <c r="AN18">
         <v>44000000.0</v>
       </c>
-      <c r="AO18"/>
+      <c r="AO18">
+        <v>44000000.0</v>
+      </c>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
@@ -9377,52 +9425,53 @@
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
+      <c r="DG18"/>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9491,1269 +9540,1280 @@
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20">
-        <v>1546118082.0</v>
+        <v>1544351763.0</v>
       </c>
       <c r="C20">
-        <v>1278000000.0</v>
+        <v>147271613000.0</v>
       </c>
       <c r="D20">
+        <v>118816938000.0</v>
+      </c>
+      <c r="E20">
         <v>1294282500.0</v>
       </c>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
       <c r="F20">
+        <v>114937725000.0</v>
+      </c>
+      <c r="G20">
         <v>1666000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1182000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1160000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1604000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>888000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>875000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>894000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>872000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>882000000.0</v>
       </c>
       <c r="O20">
         <v>882000000.0</v>
       </c>
       <c r="P20">
+        <v>882000000.0</v>
+      </c>
+      <c r="Q20">
         <v>876000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>847000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>813000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>817000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>823000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>825000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>834000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>832000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>849000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>727000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>711000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>699000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>584000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>576000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>589000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>512000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>514000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>344000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>349000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>339000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>583000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>580000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>573000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>563000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>554000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>566000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>561000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>568000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>560000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>559000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>571000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>495000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>330000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>340000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>359000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>360000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>354000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>352000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>350000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>364000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>368000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>191000000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>183000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>195000000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>160000000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>171000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>185000000.0</v>
       </c>
       <c r="BK20">
         <v>185000000.0</v>
       </c>
       <c r="BL20">
+        <v>185000000.0</v>
+      </c>
+      <c r="BM20">
         <v>184000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>183000000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>178000000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>183000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>178000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>144000000.0</v>
       </c>
       <c r="BR20">
         <v>144000000.0</v>
       </c>
       <c r="BS20">
+        <v>144000000.0</v>
+      </c>
+      <c r="BT20">
         <v>135000000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>122000000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>147000000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>161000000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>150000000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>151000000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>139000000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>136000000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>128000000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>106000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000000.0</v>
       </c>
       <c r="CD20">
         <v>91000000.0</v>
       </c>
-      <c r="CE20"/>
+      <c r="CE20">
+        <v>91000000.0</v>
+      </c>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
-      <c r="CI20">
+      <c r="CI20"/>
+      <c r="CJ20">
         <v>405200000.0</v>
       </c>
-      <c r="CJ20"/>
-      <c r="CK20">
+      <c r="CK20"/>
+      <c r="CL20">
         <v>7000000.0</v>
       </c>
-      <c r="CL20"/>
-      <c r="CM20">
+      <c r="CM20"/>
+      <c r="CN20">
         <v>405200000.0</v>
       </c>
-      <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
-        <v>483280017.0</v>
+        <v>459752190.0</v>
       </c>
       <c r="C21">
-        <v>298000000.0</v>
+        <v>46033630000.0</v>
       </c>
       <c r="D21">
+        <v>27705358000.0</v>
+      </c>
+      <c r="E21">
         <v>341871250.0</v>
       </c>
-      <c r="E21">
-[...1 lines deleted...]
-      </c>
       <c r="F21">
+        <v>31685535000.0</v>
+      </c>
+      <c r="G21">
         <v>31750000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>323000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>348000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>388000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167000000.0</v>
       </c>
       <c r="K21">
         <v>167000000.0</v>
       </c>
       <c r="L21">
+        <v>167000000.0</v>
+      </c>
+      <c r="M21">
         <v>181000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>186000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>200000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>213000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>222000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>225000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>217000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>225000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>239000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>255000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>272000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>207200000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>224400000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>237000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>245000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>251000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>185000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>191000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>207000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>100000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>108000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>50000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>54000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>38000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>94000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>107000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>113000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>120000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>127000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>136000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>142000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>149000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>157000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>140000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>149000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>102000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>45000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>49000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>54000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>57000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>60000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>62000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>64000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>68000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>72000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>34000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>32000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="BI21">
         <v>24000000.0</v>
       </c>
       <c r="BJ21">
+        <v>24000000.0</v>
+      </c>
+      <c r="BK21">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="BL21">
         <v>11000000.0</v>
       </c>
       <c r="BM21">
-        <v>12000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="BN21">
         <v>12000000.0</v>
       </c>
       <c r="BO21">
         <v>12000000.0</v>
       </c>
       <c r="BP21">
+        <v>12000000.0</v>
+      </c>
+      <c r="BQ21">
         <v>15000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="BS21">
         <v>7000000.0</v>
       </c>
       <c r="BT21">
+        <v>7000000.0</v>
+      </c>
+      <c r="BU21">
         <v>17000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>11000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>13000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>25000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>28000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>18000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="CB21">
         <v>20000000.0</v>
       </c>
       <c r="CC21">
+        <v>20000000.0</v>
+      </c>
+      <c r="CD21">
         <v>18000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="CF21">
         <v>8000000.0</v>
       </c>
       <c r="CG21">
         <v>8000000.0</v>
       </c>
       <c r="CH21">
         <v>8000000.0</v>
       </c>
       <c r="CI21">
         <v>8000000.0</v>
       </c>
       <c r="CJ21">
+        <v>8000000.0</v>
+      </c>
+      <c r="CK21">
         <v>9000000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>1000000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>9000000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>9712374.0</v>
       </c>
-      <c r="CN21"/>
-      <c r="CO21">
+      <c r="CO21"/>
+      <c r="CP21">
         <v>2628011.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>5873532.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>6471236.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>7428310.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>7154784.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>7705557.0</v>
       </c>
-      <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
+      <c r="DG21"/>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>2560000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2680000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2720000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>4130000000.0</v>
       </c>
-      <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>58000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>43000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="M22">
         <v>9000000.0</v>
       </c>
       <c r="N22">
+        <v>9000000.0</v>
+      </c>
+      <c r="O22">
         <v>27000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>787000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>856000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>30000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>25000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>15000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>9000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-378000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>19000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>5000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>6000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>964000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>709000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>16000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>404000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>413000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>462000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>414000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>591000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>612000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>966000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>344000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>331000000.0</v>
       </c>
       <c r="AL22">
         <v>331000000.0</v>
       </c>
       <c r="AM22">
+        <v>331000000.0</v>
+      </c>
+      <c r="AN22">
         <v>365000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>312000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>276000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>292000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>685000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>247000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>220000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>230000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>542000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>182000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>8000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>231000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>451000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>188000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>187000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>182000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>385000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>142000000.0</v>
       </c>
-      <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
-      <c r="BJ22">
+      <c r="BJ22"/>
+      <c r="BK22">
         <v>374000000.0</v>
       </c>
-      <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
-      <c r="BN22">
+      <c r="BN22"/>
+      <c r="BO22">
         <v>156000000.0</v>
       </c>
-      <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
-      <c r="BS22">
+      <c r="BS22"/>
+      <c r="BT22">
         <v>40000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>9000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>6000000.0</v>
       </c>
-      <c r="BV22"/>
-      <c r="BW22">
+      <c r="BW22"/>
+      <c r="BX22">
         <v>10000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>14000000.0</v>
       </c>
-      <c r="BY22"/>
       <c r="BZ22"/>
-      <c r="CA22">
+      <c r="CA22"/>
+      <c r="CB22">
         <v>15000000.0</v>
       </c>
-      <c r="CB22"/>
-      <c r="CC22">
+      <c r="CC22"/>
+      <c r="CD22">
         <v>18000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>15000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>13000000.0</v>
       </c>
-      <c r="CF22"/>
       <c r="CG22"/>
-      <c r="CH22">
+      <c r="CH22"/>
+      <c r="CI22">
         <v>42000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>13000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000000.0</v>
       </c>
       <c r="CL22">
         <v>32000000.0</v>
       </c>
-      <c r="CM22"/>
+      <c r="CM22">
+        <v>32000000.0</v>
+      </c>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
-      <c r="CU22">
+      <c r="CU22"/>
+      <c r="CV22">
         <v>3764630.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>7106994.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>6515882.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>5032474.0</v>
       </c>
-      <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
+      <c r="DG22"/>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
-        <v>16258913079.0</v>
+        <v>16985375824.0</v>
       </c>
       <c r="C23">
-        <v>16446000000.0</v>
+        <v>1548702118000.0</v>
       </c>
       <c r="D23">
+        <v>1529001066000.0</v>
+      </c>
+      <c r="E23">
         <v>15953000000.0</v>
       </c>
-      <c r="E23">
-[...1 lines deleted...]
-      </c>
       <c r="F23">
+        <v>1603270320000.0</v>
+      </c>
+      <c r="G23">
         <v>17447000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>17419000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>16291000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>16928000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>17270000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>16523000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>15606000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>15689000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>16007000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>15312000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>15226000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>15640000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>15193000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>15555000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>14673000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>14295000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>14730000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>14825000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13869000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>13363000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>13037000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>12260000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>12110000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>12021000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>12417000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>12252000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>11872000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>11288000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>11406000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>12255000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>11889000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>13551000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>13178000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>12854000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>11870000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>11875000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>11317000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>11378000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>10771000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>10810000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>10587000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>10615000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>10028000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>9989000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>9625000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>9522000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>8733000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>8397000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>8130000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>8539000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>7955000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>7879000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>7116000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>7537000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>6836000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>7046000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>7146000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>7010000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>6558000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>6742000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>6115000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>6148000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>5578000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>5188000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>4825000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>4376000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>4199000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>4169000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>4157000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>4492000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>4144000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>3897000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>3420000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>3073000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>2517000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2220000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1938000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>2066000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1862000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1734000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1557000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1454000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1305000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1108000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>980000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1132182271.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>969242304.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>854269414.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>771082277.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>704308967.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>635398136.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>591518403.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>530218914.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>471161734.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>439420185.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>413396290.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>372384571.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>342347819.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>304498707.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>279885881.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>247028054.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>219282870.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>195200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>181200000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>165600000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>50000000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>300000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>220000000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>483000000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
@@ -10789,133 +10849,134 @@
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>58110000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>59830000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>59480000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>57720000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>57450000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>63580000000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>66260000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>66590000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>70570000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>65770000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>55720000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>51760000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>46020000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>44810000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>43560000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>43910000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>45870000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>43860000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>40680000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>38650000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>40140000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>35750000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>35620000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>33380000000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
@@ -10951,173 +11012,176 @@
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
+      <c r="DG25"/>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26">
+        <v>897000000.0</v>
+      </c>
+      <c r="C26">
         <v>924000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1043000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>990000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1228000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1241000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1425000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1105000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1189000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1340000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1538000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1354000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1523000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1462000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1530000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1497000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1557000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1664000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1801000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1679000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1360000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1613000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1623000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1094000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1051000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>904000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>600000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>594000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>611000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>604000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>670000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>650000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>713000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>821000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>883000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>957000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>945000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>937000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>995000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>811000000.0</v>
       </c>
-      <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
@@ -11143,52 +11207,53 @@
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11257,466 +11322,472 @@
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
-        <v>-1355241900.0</v>
+        <v>-1644198510.0</v>
       </c>
       <c r="C28">
-        <v>-1374000000.0</v>
+        <v>-129090179000.0</v>
       </c>
       <c r="D28">
+        <v>-127742154000.0</v>
+      </c>
+      <c r="E28">
         <v>-1570000000.0</v>
       </c>
-      <c r="E28">
-[...1 lines deleted...]
-      </c>
       <c r="F28">
+        <v>-226591515000.0</v>
+      </c>
+      <c r="G28">
         <v>-2509000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1899000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1653000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1845000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1231000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-771000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-838000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-863000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-689000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-471000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-468000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1143000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1004000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1698000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1430000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1845000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2180000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2753000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-2422000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-2399000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1916000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1853000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1842000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1748000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1711000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-2829000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-2357000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-2462000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-2411000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-3041000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-3226000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-3575000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-3579000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-3489000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-3844000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-4763000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-4598000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-4935000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-4455000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-4566000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-4421000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-4859000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-5080000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-5051000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-4164000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-4331000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-3712000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-3601000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-3556000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-4021000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-2740000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-3265000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-3242000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-4047000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-3671000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3784000000.0</v>
       </c>
       <c r="BJ28">
         <v>-3784000000.0</v>
       </c>
       <c r="BK28">
+        <v>-3784000000.0</v>
+      </c>
+      <c r="BL28">
         <v>-3737000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-3314000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-3427000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-3011000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-2698000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-1972000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-2208000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-2270000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-2167000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-1948000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-1886000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-1722000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-2058000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-1978000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-1837000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-1587000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-1403000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-589000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-328000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-392000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-889000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-477000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-334000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-444000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-410000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-389000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-335000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-283000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-444553465.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-421302898.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-375967500.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-381122431.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-354362918.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-308558738.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-278309589.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-235466369.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-210485940.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-179964266.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-149392226.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-134180176.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-124084245.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-110891708.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-116475448.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-105756757.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-116599486.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-106800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-104000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-102600000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
         <v>56</v>
       </c>
       <c r="B29">
+        <v>10333000000.0</v>
+      </c>
+      <c r="C29">
         <v>9619000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>9786000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9233000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11634000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>11069000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11205000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10307000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>10789000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>9956000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>10559000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>9617000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>9720000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>9069000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>9172000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>8975000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>9828000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>9337000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>9941000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>9335000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>9420000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9668000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>10442000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>9800000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>9623000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>8747000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>8646000000.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -11755,476 +11826,480 @@
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
+      <c r="DG29"/>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
-        <v>6131661152.0</v>
+        <v>6025091412.0</v>
       </c>
       <c r="C30">
-        <v>6194000000.0</v>
+        <v>584056054000.0</v>
       </c>
       <c r="D30">
+        <v>575862374000.0</v>
+      </c>
+      <c r="E30">
         <v>5729041250.0</v>
       </c>
-      <c r="E30">
-[...1 lines deleted...]
-      </c>
       <c r="F30">
+        <v>532441245000.0</v>
+      </c>
+      <c r="G30">
         <v>5368000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5956000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5681000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5379000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5220000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5151000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5269000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5534000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4974000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>5448000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5363000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4757000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4989000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4521000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4735000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3979000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4201000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3669000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3679000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3460000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3756000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3385000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3444000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3630000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3683000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2921000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2818000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2755000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>2681000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2982000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2630000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2689000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2545000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2462000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>2407000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2321000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2245000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2591000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2091000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2109000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2121000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>2325000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1902000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1941000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2017000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2077000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1870000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1836000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1824000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1945000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1671000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1632000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1602000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1698000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1437000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1408000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1092000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1322000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1188000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1163000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1056000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>965000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>897000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>864000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>895000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>872000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>885000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>926000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>775000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>944000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>820000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>753000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>695000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>639000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>574000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>528000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>465000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>409000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>345000000.0</v>
       </c>
       <c r="CG30">
         <v>345000000.0</v>
       </c>
       <c r="CH30">
+        <v>345000000.0</v>
+      </c>
+      <c r="CI30">
         <v>284000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>335000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>269000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>202000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>182000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>173827705.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>173431029.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>148136280.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>143214562.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>128822042.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>102408446.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>94986654.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>84735380.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>72653099.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>64505813.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>72662225.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>66338010.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>64942062.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>65102262.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>52826967.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>51164692.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>31233515.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>31800000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>30600000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>24600000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:110">
+    <row r="31" spans="1:111">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>8662000000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>7877000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>8756000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>8307000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>8899000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>8273000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>8340000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>8562000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>9327000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>8645000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>8659000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>7791000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>7696000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>7755000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>7770000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>7386000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>8779000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>8690000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>8594000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>8459000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>9583000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>8867000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>10397000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>9923000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>9954000000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
@@ -12251,134 +12326,137 @@
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
+      <c r="DG31"/>
     </row>
-    <row r="32" spans="1:110">
+    <row r="32" spans="1:111">
       <c r="A32" t="s">
         <v>59</v>
       </c>
       <c r="B32">
+        <v>5445000000.0</v>
+      </c>
+      <c r="C32">
         <v>4817000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5396000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4510000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>6689000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>6090000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>6347000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>5435000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>5813000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>5432000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>6071000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4614000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>4600000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3776000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3857000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3772000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4622000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>4039000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>4432000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3961000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>4354000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>4339000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>5043000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>4921000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>4967000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>4294000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>4455000000.0</v>
       </c>
-      <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
@@ -12417,478 +12495,484 @@
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
+      <c r="DG32"/>
     </row>
-    <row r="33" spans="1:110">
+    <row r="33" spans="1:111">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
-        <v>6011234869.0</v>
+        <v>6063222271.0</v>
       </c>
       <c r="C33">
-        <v>5534000000.0</v>
+        <v>572585149000.0</v>
       </c>
       <c r="D33">
+        <v>514501514000.0</v>
+      </c>
+      <c r="E33">
         <v>5888000000.0</v>
       </c>
-      <c r="E33">
-[...1 lines deleted...]
-      </c>
       <c r="F33">
+        <v>545932005000.0</v>
+      </c>
+      <c r="G33">
         <v>6203000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>6060000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>6053000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>6244000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5752000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>5801000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>6314000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>6410000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>6564000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>6686000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>6473000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>6429000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>6511000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>6690000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>6520000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>6211000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>6417000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>6518000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>5882000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>5592000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>5314000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>5048000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>4988000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>5129000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>5204000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>4608000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>4454000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>4090000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>4325000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>4582000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>4656000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>4632000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>4619000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>4572000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>4158000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>3678000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>3577000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>3576000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>3402000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>3328000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>3293000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>3064000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>2364000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>2362000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2381000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2342000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>2199000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>2039000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1926000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>2034000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1870000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1634000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1504000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1592000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1392000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1637000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1579000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1698000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1619000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1531000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1457000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1487000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1443000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1333000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1319000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>1256000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>1243000000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1279000000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1326000000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>1363000000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>1267000000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>1220000000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>1063000000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>975000000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>790000000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>698000000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>670000000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>557000000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>507000000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>484000000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>444000000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>394000000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>362000000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>300000000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>268000000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>260324835.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>205387367.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>202467917.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>199500890.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>196451150.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>192706025.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>184600201.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>181299930.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>172008673.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>174009466.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>172661813.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>153823036.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>135603507.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>114198153.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>97327899.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>77540447.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>60193574.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>47900000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>39000000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>31700000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:110">
+    <row r="34" spans="1:111">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34">
+        <v>48000000.0</v>
+      </c>
+      <c r="C34">
         <v>534000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>21000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>465000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>17000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>480000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>15000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>465000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>463000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>441000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>28000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>458000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>20000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>407000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>460000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>424000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>489000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>508000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>521000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>97000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>501000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>436000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>432000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>342000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>200000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>8000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>17000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>136000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="AD34">
         <v>12000000.0</v>
       </c>
       <c r="AE34">
+        <v>12000000.0</v>
+      </c>
+      <c r="AF34">
         <v>13000000.0</v>
       </c>
-      <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
@@ -12923,697 +13007,716 @@
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
+      <c r="DG34"/>
     </row>
-    <row r="35" spans="1:110">
+    <row r="35" spans="1:111">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
-        <v>1090976028.0</v>
+        <v>1075975972.0</v>
       </c>
       <c r="C35">
-        <v>1090000000.0</v>
+        <v>103918194000.0</v>
       </c>
       <c r="D35">
+        <v>101338390000.0</v>
+      </c>
+      <c r="E35">
         <v>1111000000.0</v>
       </c>
-      <c r="E35">
-[...1 lines deleted...]
-      </c>
       <c r="F35">
+        <v>102334515000.0</v>
+      </c>
+      <c r="G35">
         <v>1173000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1152000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1132000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1219000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1181000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1267000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1260000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1239000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1219000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1319000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1219000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1174000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1163000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1128000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1094000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1088000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1027000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1059000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>942000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>876000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>800000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>802000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>731000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>721000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>717000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>159000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>145000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>122000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>129000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>131000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>144000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>50000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>47000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>56000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>58000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>59000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>57000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>56000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>64000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>61000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>63000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>33000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>18000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>72000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>69000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>65000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>60000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>55000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>58000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>50000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>34000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>23000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>32000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>24000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>20000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>95000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>92000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000000.0</v>
       </c>
       <c r="BL35">
         <v>72000000.0</v>
       </c>
       <c r="BM35">
+        <v>72000000.0</v>
+      </c>
+      <c r="BN35">
         <v>58000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>52000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>77000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>63000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>56000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>61000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>55000000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>11000000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>47000000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>30000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>11000000.0</v>
       </c>
-      <c r="BX35"/>
       <c r="BY35"/>
-      <c r="BZ35">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ35"/>
       <c r="CA35">
         <v>1000000.0</v>
       </c>
       <c r="CB35">
         <v>1000000.0</v>
       </c>
       <c r="CC35">
-        <v>5000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="CD35">
         <v>5000000.0</v>
       </c>
       <c r="CE35">
         <v>5000000.0</v>
       </c>
       <c r="CF35">
         <v>5000000.0</v>
       </c>
       <c r="CG35">
         <v>5000000.0</v>
       </c>
       <c r="CH35">
         <v>5000000.0</v>
       </c>
       <c r="CI35">
+        <v>5000000.0</v>
+      </c>
+      <c r="CJ35">
         <v>26000000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="CL35">
         <v>25000000.0</v>
       </c>
       <c r="CM35">
+        <v>25000000.0</v>
+      </c>
+      <c r="CN35">
         <v>26559076.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>15184408.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>15130365.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>15280172.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>15217758.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>15000000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>15621302.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>15033140.0</v>
       </c>
-      <c r="CU35"/>
       <c r="CV35"/>
       <c r="CW35"/>
       <c r="CX35"/>
       <c r="CY35"/>
       <c r="CZ35"/>
       <c r="DA35"/>
       <c r="DB35"/>
       <c r="DC35"/>
       <c r="DD35"/>
       <c r="DE35"/>
       <c r="DF35"/>
+      <c r="DG35"/>
     </row>
-    <row r="36" spans="1:110">
+    <row r="36" spans="1:111">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
-        <v>551210100.0</v>
+        <v>643237470.0</v>
       </c>
       <c r="C36">
-        <v>619000000.0</v>
+        <v>52504140000.0</v>
       </c>
       <c r="D36">
+        <v>57549049000.0</v>
+      </c>
+      <c r="E36">
         <v>1134000000.0</v>
       </c>
-      <c r="E36">
-[...1 lines deleted...]
-      </c>
       <c r="F36">
+        <v>82275885000.0</v>
+      </c>
+      <c r="G36">
         <v>1073000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>765000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1030000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1167000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>874000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>843000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1308000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1300000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1398000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1243000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1212000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1287000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1193000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1418000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1222000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1342000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1062000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1203000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1150000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>962000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>902000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>959000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>994000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1129000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1157000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1196000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1191000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1088000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1130000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1263000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>985000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1075000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1058000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1004000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>896000000.0</v>
       </c>
       <c r="AO36">
         <v>896000000.0</v>
       </c>
       <c r="AP36">
+        <v>896000000.0</v>
+      </c>
+      <c r="AQ36">
         <v>883000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>900000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>819000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>814000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>772000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>692000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>291000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>292000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>289000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>291000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>282000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>252000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>214000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>245000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>224000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>34000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>22000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>27000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>32000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>122000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>117000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>103000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>124000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>116000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>250000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>225000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>153000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>128000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>115000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>106000000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>87000000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>79000000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>78000000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>100000000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>83000000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>120000000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>45000000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>70000000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>40000000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>36000000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>52000000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>45000000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>31000000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>32000000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>35000000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>26000000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>24000000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>22000000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>14000000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>14811763.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>16746415.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>20272187.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>20891958.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>25520839.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>28218699.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>22168435.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>21445533.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>20236008.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>20773894.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>21437166.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>18896626.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>13760049.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>16270118.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>17956635.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>15840392.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>12638802.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>8100000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>6800000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>5700000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:110">
+    <row r="37" spans="1:111">
       <c r="A37" t="s">
         <v>64</v>
       </c>
-      <c r="B37"/>
-[...4 lines deleted...]
-      <c r="G37"/>
+      <c r="B37">
+        <v>56000000.0</v>
+      </c>
+      <c r="C37">
+        <v>55000000.0</v>
+      </c>
+      <c r="D37">
+        <v>54000000.0</v>
+      </c>
+      <c r="E37">
+        <v>54000000.0</v>
+      </c>
+      <c r="F37">
+        <v>53000000.0</v>
+      </c>
+      <c r="G37">
+        <v>51000000.0</v>
+      </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
@@ -13673,1576 +13776,1588 @@
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
+      <c r="DG37"/>
     </row>
-    <row r="38" spans="1:110">
+    <row r="38" spans="1:111">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>40530000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>36870000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>35660000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>32330000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>25960000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>20100000000.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>25810000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>27160000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>47920000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>23790000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1421000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1398000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1418000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1358000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1297000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1199000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1203000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1094000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1091000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1098000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1137000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1135000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>24040000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>24650000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1395000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1365000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1276000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1320000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2719000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2803000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>2818000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>2785000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>2765000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>2478000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1997000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1953000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1987000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1885000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1851000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1799000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1604000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>979000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1002000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1027000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1026000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>997000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>919000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>802000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>843000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>755000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>537000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>495000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>529000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>437000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>611000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>486000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>612000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>562000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>523000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>502000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>498000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>482000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>387000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>361000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>336000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>305000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>309000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>314000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>341000000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>299000000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>306000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>231000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>237000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>319000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>158000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>174000000.0</v>
       </c>
-      <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
-      <c r="CI38">
+      <c r="CI38"/>
+      <c r="CJ38">
         <v>12956700000.0</v>
       </c>
-      <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
-      <c r="CM38">
+      <c r="CM38"/>
+      <c r="CN38">
         <v>10259400000.0</v>
       </c>
-      <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
-      <c r="CQ38">
+      <c r="CQ38"/>
+      <c r="CR38">
         <v>885100000.0</v>
       </c>
-      <c r="CR38"/>
-      <c r="CS38">
+      <c r="CS38"/>
+      <c r="CT38">
         <v>545300000.0</v>
       </c>
-      <c r="CT38"/>
-      <c r="CU38">
+      <c r="CU38"/>
+      <c r="CV38">
         <v>686600000.0</v>
       </c>
-      <c r="CV38"/>
-      <c r="CW38">
+      <c r="CW38"/>
+      <c r="CX38">
         <v>630800000.0</v>
       </c>
-      <c r="CX38"/>
-      <c r="CY38">
+      <c r="CY38"/>
+      <c r="CZ38">
         <v>341154000.0</v>
       </c>
-      <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
+      <c r="DG38"/>
     </row>
-    <row r="39" spans="1:110">
+    <row r="39" spans="1:111">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
-        <v>1011496781.0</v>
+        <v>937374973.0</v>
       </c>
       <c r="C39">
-        <v>966000000.0</v>
+        <v>96347597000.0</v>
       </c>
       <c r="D39">
+        <v>89809986000.0</v>
+      </c>
+      <c r="E39">
         <v>1350958750.0</v>
       </c>
-      <c r="E39">
-[...1 lines deleted...]
-      </c>
       <c r="F39">
+        <v>79701990000.0</v>
+      </c>
+      <c r="G39">
         <v>1787000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>894000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>866000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1817000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3218000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2095000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1416000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>25000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1408000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>32000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>41000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1178000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>42000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1159000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1002000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>929000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>938000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>832000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>785000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>112000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>38000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>825000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>33000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>67000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>920000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>826000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>924000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>970000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>962000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>977000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>781000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>813000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>773000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>804000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>779000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>797000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>672000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>730000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>698000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>626000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>530000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>436000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>446000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>499000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>461000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>415000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>389000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>207000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>219000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>145000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>1299000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>704000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>126000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>290000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>212000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>686000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>206000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>186000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>175000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>198000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>143000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>117000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>108000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>96000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>81000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>82000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>78000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>299000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>109000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>44000000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>83000000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>75000000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>50000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>66000000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>51000000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>53000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000000.0</v>
       </c>
       <c r="CF39">
         <v>41000000.0</v>
       </c>
       <c r="CG39">
+        <v>41000000.0</v>
+      </c>
+      <c r="CH39">
         <v>40000000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>78000000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>37000000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>41000000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>61000000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>62000000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>35871753.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>36109630.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>29439731.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>25695680.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>24672857.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>31724927.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>33621959.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>28717235.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>16014022.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>20940640.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>18680026.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>18043349.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>17718005.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>14306584.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>13255567.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>12566158.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>11256295.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>8700000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>7500000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>6700000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:110">
+    <row r="40" spans="1:111">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
-        <v>3522075051.0</v>
+        <v>3498999886.0</v>
       </c>
       <c r="C40">
-        <v>2432000000.0</v>
+        <v>335486455000.0</v>
       </c>
       <c r="D40">
+        <v>226105472000.0</v>
+      </c>
+      <c r="E40">
         <v>3450918750.0</v>
       </c>
-      <c r="E40">
-[...1 lines deleted...]
-      </c>
       <c r="F40">
+        <v>217183485000.0</v>
+      </c>
+      <c r="G40">
         <v>3738000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3244000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3093000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3553000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4547000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2249000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3296000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3215000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>4093000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>3270000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>3400000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2946000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>3228000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>3054000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2738000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2710000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>2938000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>2247000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2183000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1939000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2551000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1901000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2020000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1939000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2646000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1996000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1700000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1599000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1609000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1723000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1533000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1451000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1473000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1282000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1341000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1270000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1254000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1425000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1255000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1326000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1240000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1347000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>1160000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1086000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1011000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1130000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>929000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>978000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>648000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>720000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>568000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>652000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>508000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>515000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>658000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>440000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>491000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>507000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>475000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>616000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>566000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>429000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>407000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>522000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>354000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>352000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>505000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>495000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>500000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>488000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>405000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>407000000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>287000000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>277000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>215000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>187000000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>150000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>162000000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>161000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>148000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>143000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154000000.0</v>
       </c>
       <c r="CJ40">
         <v>154000000.0</v>
       </c>
       <c r="CK40">
+        <v>154000000.0</v>
+      </c>
+      <c r="CL40">
         <v>138000000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>120000000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>136376200.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>114181266.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>68959841.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>61382770.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>49457564.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>43512031.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>40728978.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>36411909.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>25318350.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>29826539.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>32463857.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>26744420.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>23048221.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>33003419.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>36465765.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>29890146.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>20169509.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>15800000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>18800000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>15800000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:110">
+    <row r="41" spans="1:111">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>441000000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>460000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>424000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>489000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>508000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>521000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>491000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>501000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>436000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>432000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>342000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>325000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>288000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>272000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>230000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>218000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>234000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>159000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>145000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>122000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>129000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>49000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>44000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>21000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>18000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>24000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>26000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>23000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>20000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>17000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>24000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>19000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>18000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>8000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>10000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>63000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>59000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>54000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>49000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>44000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>34000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>27000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>18000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>13000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>21000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>22000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>15000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>95000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>92000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>72000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>69000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>57000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51000000.0</v>
       </c>
       <c r="BO41">
         <v>51000000.0</v>
       </c>
       <c r="BP41">
+        <v>51000000.0</v>
+      </c>
+      <c r="BQ41">
         <v>55000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>48000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>53000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>48000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>11000000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>47000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="BW41">
         <v>11000000.0</v>
       </c>
-      <c r="BX41"/>
+      <c r="BX41">
+        <v>11000000.0</v>
+      </c>
       <c r="BY41"/>
-      <c r="BZ41">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ41"/>
       <c r="CA41">
         <v>1000000.0</v>
       </c>
       <c r="CB41">
+        <v>1000000.0</v>
+      </c>
+      <c r="CC41">
         <v>296000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="CD41">
         <v>5000000.0</v>
       </c>
-      <c r="CE41"/>
+      <c r="CE41">
+        <v>5000000.0</v>
+      </c>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
+      <c r="DG41"/>
     </row>
-    <row r="42" spans="1:110">
+    <row r="42" spans="1:111">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
-        <v>198855605.0</v>
+        <v>218603075.0</v>
       </c>
       <c r="C42">
-        <v>-4763000000.0</v>
+        <v>18941494000.0</v>
       </c>
       <c r="D42">
+        <v>-442820873000.0</v>
+      </c>
+      <c r="E42">
         <v>9233000000.0</v>
       </c>
-      <c r="E42">
-[...1 lines deleted...]
-      </c>
       <c r="F42">
+        <v>-374457345000.0</v>
+      </c>
+      <c r="G42">
         <v>11069000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-4055000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-4126000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>10789000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>448000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-5570000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>413000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-13690000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-3871000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-3924000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-4023000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-3921000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-13001000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-3566000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-12418000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-3363000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-3003000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>10442000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>9861000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-2998000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-3216000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-3292000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-2824000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-2767000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-2553000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-2967000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-3055000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-3330000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-2824000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-2305000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-2067000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-1793000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-1687000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-1758000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-2206000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-4618000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-4845000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-833000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-881000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-4379000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-3903000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-410000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-503000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-311000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-111000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-101000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-398000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-546000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-245000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>376000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>335000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>557000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>148000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>715000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>504000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>958000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>757000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>764000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>739000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>699000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>1161000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>1327000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>1150000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>929000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>342000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>576000000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>730000000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>663000000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>661000000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>718000000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>702000000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>694000000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>693000000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>692000000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>512000000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>477000000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>444000000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>410000000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>379000000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>335000000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>301000000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>266000000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>228000000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>188000000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>179000000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>157204530.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>144070027.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>128818007.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>127398522.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>127042751.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>126075877.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>124164993.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>123202029.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>123079948.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>122395526.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122105641.0</v>
       </c>
       <c r="CX42">
         <v>122105641.0</v>
       </c>
       <c r="CY42">
+        <v>122105641.0</v>
+      </c>
+      <c r="CZ42">
         <v>122017518.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>121683464.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121529268.0</v>
       </c>
       <c r="DB42">
         <v>121529268.0</v>
       </c>
       <c r="DC42">
+        <v>121529268.0</v>
+      </c>
+      <c r="DD42">
         <v>121506726.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121300000.0</v>
       </c>
       <c r="DE42">
         <v>121300000.0</v>
       </c>
       <c r="DF42">
         <v>121300000.0</v>
       </c>
+      <c r="DG42">
+        <v>121300000.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:110">
+    <row r="43" spans="1:111">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15311,52 +15426,53 @@
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
+      <c r="DG43"/>
     </row>
-    <row r="44" spans="1:110">
+    <row r="44" spans="1:111">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -15401,1344 +15517,1355 @@
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
-      <c r="CI44">
+      <c r="CI44"/>
+      <c r="CJ44">
         <v>875000000.0</v>
       </c>
-      <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
-      <c r="CM44">
+      <c r="CM44"/>
+      <c r="CN44">
         <v>875000000.0</v>
       </c>
-      <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
-      <c r="CQ44">
+      <c r="CQ44"/>
+      <c r="CR44">
         <v>490000000.0</v>
       </c>
-      <c r="CR44"/>
-      <c r="CS44">
+      <c r="CS44"/>
+      <c r="CT44">
         <v>490000000.0</v>
       </c>
-      <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
+      <c r="DG44"/>
     </row>
-    <row r="45" spans="1:110">
+    <row r="45" spans="1:111">
       <c r="A45" t="s">
         <v>72</v>
       </c>
       <c r="B45">
+        <v>4245000000.0</v>
+      </c>
+      <c r="C45">
         <v>4222000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>4185000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>4360000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4433000000.0</v>
       </c>
-      <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>4513000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>4435000000.0</v>
       </c>
-      <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>2285000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4503000000.0</v>
       </c>
-      <c r="L45"/>
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45">
         <v>4537000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>4573000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>4550000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>4513000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
-      <c r="V45">
+      <c r="V45"/>
+      <c r="W45">
         <v>2438000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>2519000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>2483000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>2438000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>2354000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>2361000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>2436000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>2430000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>2443000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1931000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1817000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1707000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1781000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1863000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1853000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1814000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1834000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1807000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1680000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1681000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1624000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1589000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1517000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1477000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1494000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>1460000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>1385000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>1360000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>1354000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>1316000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>1202000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>1120000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>1124000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>1191000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>1115000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>1097000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>1009000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>1063000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>955000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>1026000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>1093000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>1086000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>1057000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>1008000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>955000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>989000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>961000000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>946000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>958000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>920000000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>938000000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>949000000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>990000000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>1022000000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>968000000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>914000000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>832000000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>738000000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>609000000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>540000000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>496000000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>491000000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>457000000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>435000000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>392000000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>352000000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>321000000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>263000000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>238000000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>228419168.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>182131622.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>172741594.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>165168590.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>157194190.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>150706932.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>149202077.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>147216819.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>147211731.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>150661482.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>149145830.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>132769999.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>119773030.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>97928035.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>79371264.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>61700055.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>47554772.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>39800000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>32200000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>26000000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:110">
+    <row r="46" spans="1:111">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
-        <v>2053021389.0</v>
+        <v>2059274216.0</v>
       </c>
       <c r="C46">
-        <v>2057000000.0</v>
+        <v>195555420000.0</v>
       </c>
       <c r="D46">
+        <v>191241347000.0</v>
+      </c>
+      <c r="E46">
         <v>2128000000.0</v>
       </c>
-      <c r="E46">
-[...1 lines deleted...]
-      </c>
       <c r="F46">
+        <v>192775860000.0</v>
+      </c>
+      <c r="G46">
         <v>2223000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2235000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2183000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2284000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2285000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2323000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2375000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2424000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2497000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2516000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2405000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2339000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2377000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2429000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2433000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2429000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2438000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2519000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2483000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2438000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2354000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2361000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2436000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2430000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2443000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1931000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1817000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1707000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1781000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1863000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1853000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1814000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1834000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1807000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1680000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1681000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1624000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1589000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1517000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1477000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1494000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1460000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1385000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1360000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1354000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1316000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1202000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1120000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>1124000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>1191000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>1115000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>1097000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>1009000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>1063000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>955000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1026000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>1093000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>1086000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>1057000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>1008000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>955000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>989000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>961000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>946000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>958000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>920000000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>938000000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>949000000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>990000000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>1022000000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>968000000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>914000000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>832000000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>738000000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>609000000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>540000000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>496000000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>491000000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>457000000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>435000000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>392000000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>352000000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>321000000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>263000000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>238000000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>228419168.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>182131622.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>172741594.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>165168590.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>157194190.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>150706932.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>149202077.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>147216819.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>147211731.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>150661482.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>149145830.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>132770000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>119773030.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>97928035.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>79371264.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>61700055.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>47554772.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>39800000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>32200000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>26000000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:110">
+    <row r="47" spans="1:111">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>191250000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>192820000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>190660000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>189030000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>186920000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>191480000000.0</v>
       </c>
-      <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>201290000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>204870000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>206750000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>198970000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2379000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2419000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2429000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2477000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2474000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2485000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2567000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2532000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2483000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2405000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2414000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2490000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>172300000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>168660000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1931000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1817000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1707000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1781000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1863000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1853000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1814000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1834000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1807000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1680000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1681000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1624000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1589000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1517000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1477000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1494000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1460000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1385000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1360000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1354000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1316000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>1202000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>1120000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>1124000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>1191000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>1115000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>1097000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1009000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1063000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>955000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>1026000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>1093000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>1086000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1057000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1008000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>955000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>989000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>961000000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>946000000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>958000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>920000000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>938000000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>949000000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>990000000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>1022000000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>968000000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>914000000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>832000000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>738000000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>609000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>540000000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>496000000.0</v>
       </c>
-      <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
-      <c r="CI47">
+      <c r="CI47"/>
+      <c r="CJ47">
         <v>15336300000.0</v>
       </c>
-      <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
-      <c r="CM47">
+      <c r="CM47"/>
+      <c r="CN47">
         <v>9913400000.0</v>
       </c>
-      <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
-      <c r="CQ47">
+      <c r="CQ47"/>
+      <c r="CR47">
         <v>7471400000.0</v>
       </c>
-      <c r="CR47"/>
-      <c r="CS47">
+      <c r="CS47"/>
+      <c r="CT47">
         <v>7567600000.0</v>
       </c>
-      <c r="CT47"/>
-      <c r="CU47">
+      <c r="CU47"/>
+      <c r="CV47">
         <v>7182400000.0</v>
       </c>
-      <c r="CV47"/>
-      <c r="CW47">
+      <c r="CW47"/>
+      <c r="CX47">
         <v>7136500000.0</v>
       </c>
-      <c r="CX47"/>
-      <c r="CY47">
+      <c r="CY47"/>
+      <c r="CZ47">
         <v>5576632000.0</v>
       </c>
-      <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
+      <c r="DG47"/>
     </row>
-    <row r="48" spans="1:110">
+    <row r="48" spans="1:111">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
-        <v>8134601167.0</v>
+        <v>8921893854.0</v>
       </c>
       <c r="C48">
-        <v>13459000000.0</v>
+        <v>774841098000.0</v>
       </c>
       <c r="D48">
+        <v>1251296689000.0</v>
+      </c>
+      <c r="E48">
         <v>794510000000.0</v>
       </c>
-      <c r="E48">
-[...1 lines deleted...]
-      </c>
       <c r="F48">
+        <v>1301503320000.0</v>
+      </c>
+      <c r="G48">
         <v>905320000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>13766000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>12873000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>14332000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>13556000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>14180000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>13206000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>11850000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>11175000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>11401000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>11301000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>13421000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>11540000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>12842000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>10965000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>12154000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>11357000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>12995000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>12298000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>11573000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>11095000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>11014000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>10458000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>10510000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>9969000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>11248000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>11252000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>11285000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>10907000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>11587000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>11099000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>12571000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>12050000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>12190000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>11647000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>11553000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>11014000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>11083000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>10550000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>10449000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>9930000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>10090000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>9592000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>9406000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>8895000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>8892000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>8405000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>8159000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>7776000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>7666000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>7223000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>6974000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>6543000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>6509000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>6046000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>5792000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>5387000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>5294000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>4892000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>5096000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>4722000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>4611000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>4262000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>4070000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>3742000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>3618000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>3212000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>3100000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>2780000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>2817000000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>2506000000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>2298000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>2027000000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>1871000000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>1612000000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>1465000000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>1266000000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>1387000000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>1235000000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>1137000000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>999000000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>923000000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>796000000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>717000000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>620000000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>747644842.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>670884201.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>624252704.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>559538951.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>524621160.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>471549036.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>436352047.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>389651576.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>363764165.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>321480653.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>291259394.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>249966975.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>222362067.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>184034357.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>154412692.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>121630806.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>99773031.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>81900000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>66500000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>54300000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:110">
+    <row r="49" spans="1:111">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -16807,87 +16934,88 @@
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
+      <c r="DG49"/>
     </row>
-    <row r="50" spans="1:110">
+    <row r="50" spans="1:111">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>72000000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
@@ -16923,143 +17051,146 @@
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
+      <c r="DG50"/>
     </row>
-    <row r="51" spans="1:110">
+    <row r="51" spans="1:111">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
-        <v>917318598.0</v>
+        <v>885737270.0</v>
       </c>
       <c r="C51">
-        <v>967000000.0</v>
+        <v>87376890000.0</v>
       </c>
       <c r="D51">
+        <v>89902957000.0</v>
+      </c>
+      <c r="E51">
         <v>646000000.0</v>
       </c>
-      <c r="E51">
-[...1 lines deleted...]
-      </c>
       <c r="F51">
+        <v>87512430000.0</v>
+      </c>
+      <c r="G51">
         <v>59480000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>57720000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>57450000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>63580000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002000000.0</v>
       </c>
       <c r="K51">
         <v>1002000000.0</v>
       </c>
       <c r="L51">
+        <v>1002000000.0</v>
+      </c>
+      <c r="M51">
         <v>802000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>66491000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>66812000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>70721000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>65908000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>55996000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>51872000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>46132000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>44922000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>43666000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>44010000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>45971000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>44138000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>40768000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>38737000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>40222000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>35829000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>35693000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>33452000000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
@@ -17093,662 +17224,669 @@
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
       <c r="CU51"/>
       <c r="CV51"/>
       <c r="CW51"/>
       <c r="CX51"/>
       <c r="CY51"/>
       <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
       <c r="DC51"/>
       <c r="DD51"/>
-      <c r="DE51">
+      <c r="DE51"/>
+      <c r="DF51">
         <v>100000.0</v>
       </c>
-      <c r="DF51"/>
+      <c r="DG51"/>
     </row>
-    <row r="52" spans="1:110">
+    <row r="52" spans="1:111">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
-        <v>357709106.0</v>
+        <v>372269400.0</v>
       </c>
       <c r="C52">
-        <v>333000000.0</v>
+        <v>34072687000.0</v>
       </c>
       <c r="D52">
+        <v>30959343000.0</v>
+      </c>
+      <c r="E52">
         <v>332081250.0</v>
       </c>
-      <c r="E52">
-[...1 lines deleted...]
-      </c>
       <c r="F52">
+        <v>27691560000.0</v>
+      </c>
+      <c r="G52">
         <v>0.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>287000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>293000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>295000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>262000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>235000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>326000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>231000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>222000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>151000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>138000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>276000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112000000.0</v>
       </c>
       <c r="S52">
         <v>112000000.0</v>
       </c>
       <c r="T52">
         <v>112000000.0</v>
       </c>
       <c r="U52">
+        <v>112000000.0</v>
+      </c>
+      <c r="V52">
         <v>106000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>100000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>101000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>278000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>88000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>87000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>82000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>79000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>73000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>72000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1620000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>1607000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1484000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1781000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>607000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1668000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1949000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>2092000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1749000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1779000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>1759000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>1856000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>794000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>1639000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>1663000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>1696000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>699000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>1509000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>1506000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>1410000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>587000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>966000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>1153000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>972000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>397000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>892000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>390000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>788000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>771000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>299000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>729000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>283000000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>234000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>228000000.0</v>
       </c>
-      <c r="BM52"/>
       <c r="BN52"/>
-      <c r="BO52">
+      <c r="BO52"/>
+      <c r="BP52">
         <v>208000000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>200000000.0</v>
       </c>
-      <c r="BQ52"/>
-      <c r="BR52">
+      <c r="BR52"/>
+      <c r="BS52">
         <v>189000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>133000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>137000000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>205000000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>204000000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>171000000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>326000000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>342000000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>283000000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>274000000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>210000000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>183000000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>147000000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>160000000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>141000000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>128000000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>106000000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>124000000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>114000000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>101000000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>78000000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>99728424.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>78656396.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>60087899.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>53887919.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>46249269.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>37439002.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>37189116.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>30662705.0</v>
       </c>
-      <c r="CU52"/>
-      <c r="CV52">
+      <c r="CV52"/>
+      <c r="CW52">
         <v>27279580.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>31483326.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>25990088.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>21830484.0</v>
       </c>
-      <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
-      <c r="DE52">
+      <c r="DE52"/>
+      <c r="DF52">
         <v>100000.0</v>
       </c>
-      <c r="DF52"/>
+      <c r="DG52"/>
     </row>
-    <row r="53" spans="1:110">
+    <row r="53" spans="1:111">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53">
-        <v>831959777.0</v>
+        <v>1429751386.0</v>
       </c>
       <c r="C53">
-        <v>1411000000.0</v>
+        <v>79246249000.0</v>
       </c>
       <c r="D53">
+        <v>131182081000.0</v>
+      </c>
+      <c r="E53">
         <v>769000000.0</v>
       </c>
-      <c r="E53">
-[...1 lines deleted...]
-      </c>
       <c r="F53">
+        <v>131091135000.0</v>
+      </c>
+      <c r="G53">
         <v>887000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1648000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1078000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>887000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1051000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1660000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>958000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1015000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>675000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>878000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1092000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1448000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1077000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>880000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>629000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>671000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>690000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>320000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>454000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>488000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>376000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>615000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>431000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>501000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>784000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>958000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>1407000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1046000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>1004000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>982000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>389000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>1857000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>1609000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>1538000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>643000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>323000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>83000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>11000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>68000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>89000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>116000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>140000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>239000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>628000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>564000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>510000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>524000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>532000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>412000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>320000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>1339000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>49000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>64000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>68000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>46000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="BJ53">
         <v>5000000.0</v>
       </c>
       <c r="BK53">
+        <v>5000000.0</v>
+      </c>
+      <c r="BL53">
         <v>47000000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>251000000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>446000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>393000000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>855000000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>1149000000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>675000000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>245000000.0</v>
       </c>
-      <c r="BS53"/>
-      <c r="BT53">
+      <c r="BT53"/>
+      <c r="BU53">
         <v>41000000.0</v>
       </c>
-      <c r="BU53"/>
-      <c r="BV53">
+      <c r="BV53"/>
+      <c r="BW53">
         <v>35000000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>18000000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>35000000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>4000000.0</v>
       </c>
-      <c r="BZ53"/>
-      <c r="CA53">
+      <c r="CA53"/>
+      <c r="CB53">
         <v>6000000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>498000000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>615000000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>358000000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>170000000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>492000000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>531000000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>307000000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>278000000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>244000000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>210000000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>185000000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>217604513.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>133011380.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>98257986.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>21548714.0</v>
       </c>
-      <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
+      <c r="DG53"/>
     </row>
-    <row r="54" spans="1:110">
+    <row r="54" spans="1:111">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -17817,1380 +17955,1393 @@
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
+      <c r="DG54"/>
     </row>
-    <row r="55" spans="1:110">
+    <row r="55" spans="1:111">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
-        <v>16258913079.0</v>
+        <v>16985375824.0</v>
       </c>
       <c r="C55">
-        <v>16446000000.0</v>
+        <v>1548702118000.0</v>
       </c>
       <c r="D55">
+        <v>1529001066000.0</v>
+      </c>
+      <c r="E55">
         <v>15953000000.0</v>
       </c>
-      <c r="E55">
-[...1 lines deleted...]
-      </c>
       <c r="F55">
+        <v>1603270320000.0</v>
+      </c>
+      <c r="G55">
         <v>17447000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>17419000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>16291000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>16928000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>17270000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>16523000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>15606000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>15689000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>16007000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>15312000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>15226000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>15640000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>15193000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>15555000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>14673000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>14295000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>14730000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>14825000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>13869000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>13363000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>13037000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>12260000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>12110000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>12021000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>12417000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>12252000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>11872000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>11288000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>11406000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>12255000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>11889000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>13551000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>13178000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>12854000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>11870000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>11875000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>11317000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>11378000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>10771000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>10810000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>10587000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>10615000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>10028000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>9989000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>9625000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>9522000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>8733000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>8397000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>8130000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>8539000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>7955000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>7879000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>7116000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>7537000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>6836000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>7046000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>7146000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>7010000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>6558000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>6742000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>6115000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>6148000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>5578000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>5188000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>4825000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>4376000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>4199000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>4169000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>4157000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>4492000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>4144000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>3897000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>3420000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>3073000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>2517000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>2220000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1938000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>2066000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1862000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1734000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1557000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1454000000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>1305000000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>1108000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>980000000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>1132182271.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>969242304.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>854269414.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>771082277.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>704308967.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>635398136.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>591518403.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>530218914.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>471161734.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>439420185.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>413396290.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>372384571.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>342347819.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>304498707.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>279885881.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>247028054.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>219282870.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>195200000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>181200000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>165600000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:110">
+    <row r="56" spans="1:111">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
-        <v>10247678209.0</v>
+        <v>10922153552.0</v>
       </c>
       <c r="C56">
-        <v>10912000000.0</v>
+        <v>976116969000.0</v>
       </c>
       <c r="D56">
+        <v>1014499552000.0</v>
+      </c>
+      <c r="E56">
         <v>10065000000.0</v>
       </c>
-      <c r="E56">
-[...1 lines deleted...]
-      </c>
       <c r="F56">
+        <v>1057338315000.0</v>
+      </c>
+      <c r="G56">
         <v>11244000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>11359000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>10238000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>10684000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>11518000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>10722000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>9292000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>9279000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>9443000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>8626000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>8753000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>9211000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>8682000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>8865000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>8153000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>8084000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>8313000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>8307000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>7987000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>7771000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>7723000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>7212000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>7122000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>6892000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>7213000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>7644000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>7418000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>7198000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>7081000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>7673000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>7233000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>8919000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>8559000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>8282000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>7712000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>8197000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>7740000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>7802000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>7369000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>7482000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>7294000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>7551000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>7664000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>7627000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>7244000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>7180000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>6534000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>6358000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>6204000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>6505000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>6085000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>6245000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>5612000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>5945000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>5444000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>5409000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>5567000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>5312000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>4939000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>5211000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>4658000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>4661000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>4135000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>3855000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>3506000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>3120000000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>2956000000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>2890000000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>2831000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>3129000000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>2877000000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>2677000000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>2357000000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>2098000000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>1727000000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>1522000000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>1268000000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>1509000000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>1355000000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>1250000000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>1113000000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>1060000000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>943000000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>808000000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>712000000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>871857436.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>763854937.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>651801497.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>571581387.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>507857817.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>442692111.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>406918202.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>348918984.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>299153061.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>265410719.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>240734477.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>218561535.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>206744312.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>190300554.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>182557982.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>169487607.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>159089296.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>147300000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>142200000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>133900000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:110">
+    <row r="57" spans="1:111">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
-        <v>5555252876.0</v>
+        <v>5567001602.0</v>
       </c>
       <c r="C57">
-        <v>5516000000.0</v>
+        <v>529151725000.0</v>
       </c>
       <c r="D57">
+        <v>512828036000.0</v>
+      </c>
+      <c r="E57">
         <v>5555000000.0</v>
       </c>
-      <c r="E57">
-[...1 lines deleted...]
-      </c>
       <c r="F57">
+        <v>463656120000.0</v>
+      </c>
+      <c r="G57">
         <v>5154000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>5012000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4803000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4871000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>6086000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4651000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4678000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>4679000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>5667000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>4769000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>4981000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>4589000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>4643000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>4433000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4192000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>3730000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>3974000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>3264000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3066000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2804000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>3429000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>2757000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2802000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>2711000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>3463000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2693000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>2407000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>2178000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>2415000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>2164000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>2201000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>2417000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>2522000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>2161000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>2168000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>2086000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>2184000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1998000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1930000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>2006000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2062000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1820000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1795000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1725000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1656000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1524000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1442000000.0</v>
       </c>
       <c r="BA57">
         <v>1442000000.0</v>
       </c>
       <c r="BB57">
+        <v>1442000000.0</v>
+      </c>
+      <c r="BC57">
         <v>1240000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1158000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1108000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1043000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>1027000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>937000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>947000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>894000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>846000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>816000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>791000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>825000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>779000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>710000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>697000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>661000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>616000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>537000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>595000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>584000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>595000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>571000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>507000000.0</v>
       </c>
       <c r="BY57">
         <v>507000000.0</v>
       </c>
       <c r="BZ57">
+        <v>507000000.0</v>
+      </c>
+      <c r="CA57">
         <v>374000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>355000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>295000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>258000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>206000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>209000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>205000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>189000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>173000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>175000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>181000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>162000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>142000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>152042729.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>133034767.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>84746876.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>77440340.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>63086290.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>55269571.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>51881292.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>45712260.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>28782368.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>35712415.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>39321578.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>34471383.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>30556118.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>33356893.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>36510352.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>30362619.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>21146349.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>16000000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>19000000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>15900000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:110">
+    <row r="58" spans="1:111">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
-        <v>6646228904.0</v>
+        <v>6642977575.0</v>
       </c>
       <c r="C58">
-        <v>6606000000.0</v>
+        <v>633069919000.0</v>
       </c>
       <c r="D58">
+        <v>614166426000.0</v>
+      </c>
+      <c r="E58">
         <v>6666000000.0</v>
       </c>
-      <c r="E58">
-[...1 lines deleted...]
-      </c>
       <c r="F58">
+        <v>565990635000.0</v>
+      </c>
+      <c r="G58">
         <v>6327000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6164000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>5935000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6090000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>7267000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>5918000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>5938000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>5918000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>6886000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>6088000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>6200000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>5763000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>5806000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>5561000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>5286000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>4818000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>5001000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>4323000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>4008000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>3680000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>4229000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>3559000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>3533000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>3432000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>4180000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2852000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2552000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2300000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2544000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2295000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2345000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2467000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2569000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2217000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2226000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2145000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2241000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2054000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1994000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2067000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2125000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1853000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1813000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1797000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1725000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1589000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1502000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1497000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1298000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1208000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1142000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1066000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1059000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>961000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>967000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>989000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>938000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>888000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>863000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>883000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>831000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>787000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>760000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>717000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>677000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>592000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>606000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>631000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>625000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>582000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>507000000.0</v>
       </c>
       <c r="BY58">
         <v>507000000.0</v>
       </c>
       <c r="BZ58">
+        <v>507000000.0</v>
+      </c>
+      <c r="CA58">
         <v>375000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>356000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>296000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>263000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>211000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>214000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>210000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>194000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>178000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>201000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>208000000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>187000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>167000000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>178601805.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>148219175.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>99877241.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>92720512.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>78304048.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>70269571.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>67502594.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>60745400.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>28782368.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>35712415.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>39321578.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>34471383.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>30556118.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>33356893.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>36510352.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>30362619.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>21146349.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>16000000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>19000000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>15900000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:110">
+    <row r="59" spans="1:111">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -19259,384 +19410,388 @@
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
+      <c r="DG59"/>
     </row>
-    <row r="60" spans="1:110">
+    <row r="60" spans="1:111">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
-        <v>9565542586.0</v>
+        <v>10293981407.0</v>
       </c>
       <c r="C60">
-        <v>9786000000.0</v>
+        <v>911141845000.0</v>
       </c>
       <c r="D60">
+        <v>909814206000.0</v>
+      </c>
+      <c r="E60">
         <v>9233000000.0</v>
       </c>
-      <c r="E60">
-[...1 lines deleted...]
-      </c>
       <c r="F60">
+        <v>1032575670000.0</v>
+      </c>
+      <c r="G60">
         <v>11120000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>11255000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>10356000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>10838000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>10003000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>10605000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>9668000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>9771000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>9121000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>9224000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>9026000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>9877000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>9387000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>9994000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>9387000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>9477000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>9729000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>10502000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>9861000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>9683000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>8808000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>8701000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>8577000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>8589000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>8237000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>9400000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>9320000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>8988000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>8862000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>9960000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>9544000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>11084000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>10609000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>10637000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>9644000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>9730000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>9076000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>9324000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>8777000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>8743000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>8462000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>8762000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>8215000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>8192000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>7900000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>7933000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>7231000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>6900000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>6832000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>7331000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6813000000.0</v>
       </c>
       <c r="BE60">
         <v>6813000000.0</v>
       </c>
       <c r="BF60">
+        <v>6813000000.0</v>
+      </c>
+      <c r="BG60">
         <v>6057000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>6576000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>5869000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>6057000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>6208000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>6122000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>5695000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>5859000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>5284000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>5361000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>4818000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>4471000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>4148000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>3784000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>3593000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>3538000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>3532000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>3910000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>3637000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>3390000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>3045000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>2717000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>2221000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1957000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>1727000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1852000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>1652000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>1540000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>1379000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>1253000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>1097000000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>921000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>813000000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>953580466.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>821023129.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>754392173.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>678361765.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>626004919.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>565128565.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>524015809.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>469473514.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>442379366.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>403707770.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>374074712.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>337913188.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>311791701.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>271141814.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>243375529.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>216665435.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>198136521.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>179200000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>162200000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>149700000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:110">
+    <row r="61" spans="1:111">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -19705,52 +19860,53 @@
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
+      <c r="DG61"/>
     </row>
-    <row r="62" spans="1:110">
+    <row r="62" spans="1:111">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -19819,50 +19975,51 @@
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
+      <c r="DG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19943,862 +20100,862 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B2">
-        <v>14079000000.0</v>
+        <v>1316100000000.0</v>
       </c>
       <c r="C2">
         <v>13405000000.0</v>
       </c>
       <c r="D2">
-        <v>13096000000.0</v>
+        <v>1134140000000.0</v>
       </c>
       <c r="E2">
-        <v>12709000000.0</v>
+        <v>1078820000000.0</v>
       </c>
       <c r="F2">
-        <v>10996000000.0</v>
+        <v>871570000000.0</v>
       </c>
       <c r="G2">
         <v>8953000000.0</v>
       </c>
       <c r="H2">
-        <v>8552000000.0</v>
+        <v>650060000000.0</v>
       </c>
       <c r="I2">
-        <v>7821000000.0</v>
+        <v>538670000000.0</v>
       </c>
       <c r="J2">
-        <v>7001000000.0</v>
+        <v>451300000000.0</v>
       </c>
       <c r="K2">
-        <v>6446000000.0</v>
+        <v>427320000000.0</v>
       </c>
       <c r="L2">
-        <v>5950000000.0</v>
+        <v>386450000000.0</v>
       </c>
       <c r="M2">
-        <v>5374000000.0</v>
+        <v>370060000000.0</v>
       </c>
       <c r="N2">
-        <v>5292000000.0</v>
+        <v>356440000000.0</v>
       </c>
       <c r="O2">
-        <v>4637000000.0</v>
+        <v>280700000000.0</v>
       </c>
       <c r="P2">
-        <v>4118000000.0</v>
+        <v>221970000000.0</v>
       </c>
       <c r="Q2">
-        <v>3497000000.0</v>
+        <v>159160000000.0</v>
       </c>
       <c r="R2">
-        <v>2749000000.0</v>
+        <v>125410000000.0</v>
       </c>
       <c r="S2">
-        <v>2699000000.0</v>
+        <v>122890000000.0</v>
       </c>
       <c r="T2">
-        <v>2453000000.0</v>
+        <v>96040000000.0</v>
       </c>
       <c r="U2">
-        <v>1777000000.0</v>
+        <v>78050000000.0</v>
       </c>
       <c r="V2">
         <v>1244000000.0</v>
       </c>
       <c r="W2">
         <v>904000000.0</v>
       </c>
       <c r="X2">
         <v>602289263.0</v>
       </c>
       <c r="Y2">
         <v>417359025.0</v>
       </c>
       <c r="Z2">
-        <v>290032232.0</v>
+        <v>14132690600.9</v>
       </c>
       <c r="AA2">
-        <v>213613744.0</v>
+        <v>9955682152.86</v>
       </c>
       <c r="AB2">
-        <v>98812377.0</v>
+        <v>4307033888.68</v>
       </c>
       <c r="AC2">
-        <v>43900000.0</v>
+        <v>1859713750.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B3">
-        <v>552000000.0</v>
+        <v>48992760000.0</v>
       </c>
       <c r="C3">
         <v>353333000.0</v>
       </c>
       <c r="D3">
-        <v>372000000.0</v>
+        <v>46985494166.0</v>
       </c>
       <c r="E3">
-        <v>524000000.0</v>
+        <v>42711292000.0</v>
       </c>
       <c r="F3">
-        <v>361000000.0</v>
+        <v>34611171000.0</v>
       </c>
       <c r="G3">
         <v>441000000.0</v>
       </c>
       <c r="H3">
-        <v>407000000.0</v>
+        <v>28901341000.0</v>
       </c>
       <c r="I3">
-        <v>287000000.0</v>
+        <v>20885224000.0</v>
       </c>
       <c r="J3">
-        <v>277000000.0</v>
+        <v>18913123000.0</v>
       </c>
       <c r="K3">
-        <v>254000000.0</v>
+        <v>16909047000.0</v>
       </c>
       <c r="L3">
-        <v>222000000.0</v>
+        <v>14547401000.0</v>
       </c>
       <c r="M3">
-        <v>175000000.0</v>
+        <v>10783296000.0</v>
       </c>
       <c r="N3">
-        <v>226000000.0</v>
+        <v>13170000000.0</v>
       </c>
       <c r="O3">
-        <v>207000000.0</v>
+        <v>10976727000.0</v>
       </c>
       <c r="P3">
-        <v>195000000.0</v>
+        <v>9280000000.0</v>
       </c>
       <c r="Q3">
-        <v>189000000.0</v>
+        <v>8437685000.0</v>
       </c>
       <c r="R3">
-        <v>199000000.0</v>
+        <v>9050000000.0</v>
       </c>
       <c r="S3">
-        <v>165000000.0</v>
+        <v>7610000000.0</v>
       </c>
       <c r="T3">
-        <v>157000000.0</v>
+        <v>5980000000.0</v>
       </c>
       <c r="U3">
-        <v>118000000.0</v>
+        <v>5140000000.0</v>
       </c>
       <c r="V3">
         <v>99000000.0</v>
       </c>
       <c r="W3">
         <v>66000000.0</v>
       </c>
       <c r="X3">
         <v>55086050.0</v>
       </c>
       <c r="Y3">
         <v>44188307.0</v>
       </c>
       <c r="Z3">
-        <v>38618163.0</v>
+        <v>1881785846.66</v>
       </c>
       <c r="AA3">
-        <v>29609662.0</v>
+        <v>1379987907.17</v>
       </c>
       <c r="AB3">
-        <v>17385804.0</v>
+        <v>757812424.75</v>
       </c>
       <c r="AC3">
-        <v>25100000.0</v>
+        <v>1063298750.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B5">
-        <v>4553000000.0</v>
+        <v>380010000000.0</v>
       </c>
       <c r="C5">
         <v>4071000000.0</v>
       </c>
       <c r="D5">
-        <v>4402000000.0</v>
+        <v>322800000000.0</v>
       </c>
       <c r="E5">
-        <v>4160000000.0</v>
+        <v>313760000000.0</v>
       </c>
       <c r="F5">
-        <v>4063000000.0</v>
+        <v>284410000000.0</v>
       </c>
       <c r="G5">
         <v>3622000000.0</v>
       </c>
       <c r="H5">
-        <v>2712000000.0</v>
+        <v>197590000000.0</v>
       </c>
       <c r="I5">
-        <v>2697000000.0</v>
+        <v>191460000000.0</v>
       </c>
       <c r="J5">
-        <v>2659000000.0</v>
+        <v>173750000000.0</v>
       </c>
       <c r="K5">
-        <v>2511000000.0</v>
+        <v>172710000000.0</v>
       </c>
       <c r="L5">
-        <v>2368000000.0</v>
+        <v>157900000000.0</v>
       </c>
       <c r="M5">
-        <v>2329000000.0</v>
+        <v>140850000000.0</v>
       </c>
       <c r="N5">
-        <v>1979000000.0</v>
+        <v>125200000000.0</v>
       </c>
       <c r="O5">
-        <v>1909000000.0</v>
+        <v>105240000000.0</v>
       </c>
       <c r="P5">
-        <v>2013000000.0</v>
+        <v>97990000000.0</v>
       </c>
       <c r="Q5">
-        <v>1779000000.0</v>
+        <v>81040000000.0</v>
       </c>
       <c r="R5">
-        <v>1460000000.0</v>
+        <v>69580000000.0</v>
       </c>
       <c r="S5">
-        <v>1374000000.0</v>
+        <v>64370000000.0</v>
       </c>
       <c r="T5">
-        <v>1151000000.0</v>
+        <v>46410000000.0</v>
       </c>
       <c r="U5">
-        <v>852000000.0</v>
+        <v>38990000000.0</v>
       </c>
       <c r="V5">
         <v>625000000.0</v>
       </c>
       <c r="W5">
         <v>491000000.0</v>
       </c>
       <c r="X5">
         <v>321066227.0</v>
       </c>
       <c r="Y5">
         <v>236692306.0</v>
       </c>
       <c r="Z5">
-        <v>178547907.0</v>
+        <v>8700282412.3</v>
       </c>
       <c r="AA5">
-        <v>137514586.0</v>
+        <v>6409004795.12</v>
       </c>
       <c r="AB5">
-        <v>60499053.0</v>
+        <v>2637032722.16</v>
       </c>
       <c r="AC5">
-        <v>22855226.0</v>
+        <v>968204511.43</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B6">
-        <v>5105000000.0</v>
+        <v>429002760000.0</v>
       </c>
       <c r="C6">
         <v>4424333000.0</v>
       </c>
       <c r="D6">
-        <v>4774000000.0</v>
+        <v>369785494166.0</v>
       </c>
       <c r="E6">
-        <v>4684000000.0</v>
+        <v>356471292000.0</v>
       </c>
       <c r="F6">
-        <v>4424000000.0</v>
+        <v>319021171000.0</v>
       </c>
       <c r="G6">
         <v>4063000000.0</v>
       </c>
       <c r="H6">
-        <v>3119000000.0</v>
+        <v>226491341000.0</v>
       </c>
       <c r="I6">
-        <v>2984000000.0</v>
+        <v>212345224000.0</v>
       </c>
       <c r="J6">
-        <v>2936000000.0</v>
+        <v>192663123000.0</v>
       </c>
       <c r="K6">
-        <v>2765000000.0</v>
+        <v>189619047000.0</v>
       </c>
       <c r="L6">
-        <v>2590000000.0</v>
+        <v>172447401000.0</v>
       </c>
       <c r="M6">
-        <v>2504000000.0</v>
+        <v>151633296000.0</v>
       </c>
       <c r="N6">
-        <v>2205000000.0</v>
+        <v>138370000000.0</v>
       </c>
       <c r="O6">
-        <v>2116000000.0</v>
+        <v>116216727000.0</v>
       </c>
       <c r="P6">
-        <v>2208000000.0</v>
+        <v>107270000000.0</v>
       </c>
       <c r="Q6">
-        <v>1968000000.0</v>
+        <v>89477685000.0</v>
       </c>
       <c r="R6">
-        <v>1659000000.0</v>
+        <v>78630000000.0</v>
       </c>
       <c r="S6">
-        <v>1539000000.0</v>
+        <v>71980000000.0</v>
       </c>
       <c r="T6">
-        <v>1308000000.0</v>
+        <v>52390000000.0</v>
       </c>
       <c r="U6">
-        <v>970000000.0</v>
+        <v>44130000000.0</v>
       </c>
       <c r="V6">
         <v>724000000.0</v>
       </c>
       <c r="W6">
         <v>557000000.0</v>
       </c>
       <c r="X6">
         <v>376152277.0</v>
       </c>
       <c r="Y6">
         <v>280880613.0</v>
       </c>
       <c r="Z6">
-        <v>217166070.0</v>
+        <v>10582068258.96</v>
       </c>
       <c r="AA6">
-        <v>167124248.0</v>
+        <v>7788992702.29</v>
       </c>
       <c r="AB6">
-        <v>77884857.0</v>
+        <v>3394845146.92</v>
       </c>
       <c r="AC6">
-        <v>47955226.0</v>
+        <v>2031503261.43</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B9">
-        <v>6079000000.0</v>
+        <v>470400000000.0</v>
       </c>
       <c r="C9">
         <v>5872000000.0</v>
       </c>
       <c r="D9">
-        <v>5466000000.0</v>
+        <v>402560000000.0</v>
       </c>
       <c r="E9">
-        <v>5503000000.0</v>
+        <v>388850000000.0</v>
       </c>
       <c r="F9">
-        <v>5315000000.0</v>
+        <v>344840000000.0</v>
       </c>
       <c r="G9">
         <v>4608000000.0</v>
       </c>
       <c r="H9">
-        <v>4228000000.0</v>
+        <v>257850000000.0</v>
       </c>
       <c r="I9">
-        <v>3978000000.0</v>
+        <v>288080000000.0</v>
       </c>
       <c r="J9">
-        <v>3938000000.0</v>
+        <v>253920000000.0</v>
       </c>
       <c r="K9">
-        <v>3762000000.0</v>
+        <v>257520000000.0</v>
       </c>
       <c r="L9">
-        <v>3551000000.0</v>
+        <v>237960000000.0</v>
       </c>
       <c r="M9">
-        <v>3337000000.0</v>
+        <v>163130000000.0</v>
       </c>
       <c r="N9">
-        <v>2957000000.0</v>
+        <v>144890000000.0</v>
       </c>
       <c r="O9">
-        <v>2761000000.0</v>
+        <v>122820000000.0</v>
       </c>
       <c r="P9">
-        <v>2876000000.0</v>
+        <v>115370000000.0</v>
       </c>
       <c r="Q9">
-        <v>2544000000.0</v>
+        <v>115850000000.0</v>
       </c>
       <c r="R9">
-        <v>2055000000.0</v>
+        <v>102010000000.0</v>
       </c>
       <c r="S9">
-        <v>1964000000.0</v>
+        <v>94040000000.0</v>
       </c>
       <c r="T9">
-        <v>1723000000.0</v>
+        <v>70880000000.0</v>
       </c>
       <c r="U9">
-        <v>1313000000.0</v>
+        <v>60880000000.0</v>
       </c>
       <c r="V9">
         <v>908000000.0</v>
       </c>
       <c r="W9">
         <v>688000000.0</v>
       </c>
       <c r="X9">
         <v>460295625.0</v>
       </c>
       <c r="Y9">
         <v>336448000.0</v>
       </c>
       <c r="Z9">
-        <v>255018982.0</v>
+        <v>12426564954.9</v>
       </c>
       <c r="AA9">
-        <v>200236766.0</v>
+        <v>9332234716.2</v>
       </c>
       <c r="AB9">
-        <v>104631377.0</v>
+        <v>4560672460.68</v>
       </c>
       <c r="AC9">
-        <v>77100000.0</v>
+        <v>3266148750.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B10">
-        <v>4506000000.0</v>
+        <v>399950000000.0</v>
       </c>
       <c r="C10">
         <v>4443000000.0</v>
       </c>
       <c r="D10">
-        <v>4346000000.0</v>
+        <v>359880000000.0</v>
       </c>
       <c r="E10">
-        <v>4125000000.0</v>
+        <v>333220000000.0</v>
       </c>
       <c r="F10">
-        <v>4036000000.0</v>
+        <v>301100000000.0</v>
       </c>
       <c r="G10">
         <v>3596000000.0</v>
       </c>
       <c r="H10">
-        <v>3095000000.0</v>
+        <v>220070000000.0</v>
       </c>
       <c r="I10">
-        <v>3003000000.0</v>
+        <v>210410000000.0</v>
       </c>
       <c r="J10">
-        <v>3143000000.0</v>
+        <v>202700000000.0</v>
       </c>
       <c r="K10">
-        <v>2974000000.0</v>
+        <v>199510000000.0</v>
       </c>
       <c r="L10">
-        <v>2851000000.0</v>
+        <v>187400000000.0</v>
       </c>
       <c r="M10">
-        <v>2818000000.0</v>
+        <v>172830000000.0</v>
       </c>
       <c r="N10">
-        <v>2419000000.0</v>
+        <v>147280000000.0</v>
       </c>
       <c r="O10">
-        <v>2342000000.0</v>
+        <v>127990000000.0</v>
       </c>
       <c r="P10">
-        <v>2410000000.0</v>
+        <v>116990000000.0</v>
       </c>
       <c r="Q10">
-        <v>2046000000.0</v>
+        <v>93130000000.0</v>
       </c>
       <c r="R10">
-        <v>1669000000.0</v>
+        <v>78990000000.0</v>
       </c>
       <c r="S10">
-        <v>1475000000.0</v>
+        <v>69070000000.0</v>
       </c>
       <c r="T10">
-        <v>1326000000.0</v>
+        <v>53440000000.0</v>
       </c>
       <c r="U10">
-        <v>936000000.0</v>
+        <v>42470000000.0</v>
       </c>
       <c r="V10">
         <v>630000000.0</v>
       </c>
       <c r="W10">
         <v>491000000.0</v>
       </c>
       <c r="X10">
         <v>321066227.0</v>
       </c>
       <c r="Y10">
         <v>236692306.0</v>
       </c>
       <c r="Z10">
-        <v>192413201.0</v>
+        <v>9375910458.33</v>
       </c>
       <c r="AA10">
-        <v>147019929.0</v>
+        <v>6852010810.97</v>
       </c>
       <c r="AB10">
-        <v>69537845.0</v>
+        <v>3031015587.86</v>
       </c>
       <c r="AC10">
-        <v>22300000.0</v>
+        <v>944683750.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B11">
-        <v>1190000000.0</v>
+        <v>105210000000.0</v>
       </c>
       <c r="C11">
         <v>1285000000.0</v>
       </c>
       <c r="D11">
-        <v>1177000000.0</v>
+        <v>97400000000.0</v>
       </c>
       <c r="E11">
-        <v>1142000000.0</v>
+        <v>92140000000.0</v>
       </c>
       <c r="F11">
-        <v>1068000000.0</v>
+        <v>79640000000.0</v>
       </c>
       <c r="G11">
         <v>973000000.0</v>
       </c>
       <c r="H11">
-        <v>757000000.0</v>
+        <v>53680000000.0</v>
       </c>
       <c r="I11">
-        <v>803000000.0</v>
+        <v>56310000000.0</v>
       </c>
       <c r="J11">
-        <v>657000000.0</v>
+        <v>42410000000.0</v>
       </c>
       <c r="K11">
-        <v>834000000.0</v>
+        <v>55980000000.0</v>
       </c>
       <c r="L11">
-        <v>799000000.0</v>
+        <v>52510000000.0</v>
       </c>
       <c r="M11">
-        <v>805000000.0</v>
+        <v>49110000000.0</v>
       </c>
       <c r="N11">
-        <v>668000000.0</v>
+        <v>40720000000.0</v>
       </c>
       <c r="O11">
-        <v>617000000.0</v>
+        <v>33700000000.0</v>
       </c>
       <c r="P11">
-        <v>694000000.0</v>
+        <v>33670000000.0</v>
       </c>
       <c r="Q11">
-        <v>547000000.0</v>
+        <v>24900000000.0</v>
       </c>
       <c r="R11">
-        <v>356000000.0</v>
+        <v>16810000000.0</v>
       </c>
       <c r="S11">
-        <v>194000000.0</v>
+        <v>9190000000.0</v>
       </c>
       <c r="T11">
-        <v>171000000.0</v>
+        <v>6850000000.0</v>
       </c>
       <c r="U11">
-        <v>84000000.0</v>
+        <v>3860000000.0</v>
       </c>
       <c r="V11">
         <v>70000000.0</v>
       </c>
       <c r="W11">
         <v>72000000.0</v>
       </c>
       <c r="X11">
         <v>50775927.0</v>
       </c>
       <c r="Y11">
         <v>41822265.0</v>
       </c>
       <c r="Z11">
-        <v>27946892.0</v>
+        <v>1361796153.38</v>
       </c>
       <c r="AA11">
-        <v>15071825.0</v>
+        <v>702437475.95</v>
       </c>
       <c r="AB11">
-        <v>8193317.0</v>
+        <v>357130301.4</v>
       </c>
       <c r="AC11">
-        <v>4900000.0</v>
+        <v>207576250.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B12">
-        <v>47000000.0</v>
+        <v>4160000000.0</v>
       </c>
       <c r="C12">
         <v>49000000.0</v>
       </c>
       <c r="D12">
-        <v>56000000.0</v>
+        <v>4700000000.0</v>
       </c>
       <c r="E12">
-        <v>35000000.0</v>
+        <v>2840000000.0</v>
       </c>
       <c r="F12">
-        <v>27000000.0</v>
+        <v>2000000000.0</v>
       </c>
       <c r="G12">
         <v>26000000.0</v>
       </c>
       <c r="H12">
-        <v>24000000.0</v>
+        <v>1700000000.0</v>
       </c>
       <c r="I12">
         <v>24000000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
-        <v>0.0</v>
+        <v>120000000.0</v>
       </c>
       <c r="N12">
-        <v>0.0</v>
+        <v>90000000.0</v>
       </c>
       <c r="O12">
-        <v>0.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="P12">
-        <v>0.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="Q12">
-        <v>0.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="R12">
-        <v>0.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="S12">
-        <v>0.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="T12">
-        <v>0.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="U12">
-        <v>0.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="V12">
-        <v>0.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="W12">
-        <v>0.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B13">
         <v>351000000.0</v>
       </c>
       <c r="C13">
         <v>345000000.0</v>
       </c>
       <c r="D13">
         <v>487000000.0</v>
       </c>
       <c r="E13">
         <v>20960000000.0</v>
       </c>
       <c r="F13">
         <v>18970000000.0</v>
       </c>
       <c r="G13">
         <v>17860000000.0</v>
       </c>
       <c r="H13">
         <v>21790000000.0</v>
       </c>
       <c r="I13">
         <v>25400000000.0</v>
       </c>
@@ -20809,51 +20966,51 @@
         <v>29010000000.0</v>
       </c>
       <c r="L13">
         <v>28650000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B14">
         <v>-3000000.0</v>
       </c>
       <c r="C14">
         <v>-4000000.0</v>
       </c>
       <c r="D14">
         <v>-2000000.0</v>
       </c>
       <c r="E14">
         <v>-2000000.0</v>
       </c>
       <c r="F14">
         <v>-5000000.0</v>
       </c>
       <c r="G14">
         <v>10000000.0</v>
       </c>
       <c r="H14">
         <v>55000000.0</v>
       </c>
       <c r="I14">
         <v>9000000.0</v>
       </c>
@@ -20870,140 +21027,140 @@
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14">
         <v>2000000.0</v>
       </c>
       <c r="V14">
         <v>210000000.0</v>
       </c>
       <c r="W14">
         <v>300000.0</v>
       </c>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B15">
-        <v>3313000000.0</v>
+        <v>294400000000.0</v>
       </c>
       <c r="C15">
         <v>3158000000.0</v>
       </c>
       <c r="D15">
-        <v>3167000000.0</v>
+        <v>262330000000.0</v>
       </c>
       <c r="E15">
-        <v>2981000000.0</v>
+        <v>240950000000.0</v>
       </c>
       <c r="F15">
-        <v>2963000000.0</v>
+        <v>221100000000.0</v>
       </c>
       <c r="G15">
         <v>2613000000.0</v>
       </c>
       <c r="H15">
-        <v>2331000000.0</v>
+        <v>165940000000.0</v>
       </c>
       <c r="I15">
-        <v>2199000000.0</v>
+        <v>154040000000.0</v>
       </c>
       <c r="J15">
-        <v>2486000000.0</v>
+        <v>160290000000.0</v>
       </c>
       <c r="K15">
-        <v>2140000000.0</v>
+        <v>143530000000.0</v>
       </c>
       <c r="L15">
-        <v>2052000000.0</v>
+        <v>134890000000.0</v>
       </c>
       <c r="M15">
-        <v>2013000000.0</v>
+        <v>123720000000.0</v>
       </c>
       <c r="N15">
-        <v>1751000000.0</v>
+        <v>106560000000.0</v>
       </c>
       <c r="O15">
-        <v>1725000000.0</v>
+        <v>94290000000.0</v>
       </c>
       <c r="P15">
-        <v>1716000000.0</v>
+        <v>83320000000.0</v>
       </c>
       <c r="Q15">
-        <v>1499000000.0</v>
+        <v>68230000000.0</v>
       </c>
       <c r="R15">
-        <v>1313000000.0</v>
+        <v>62180000000.0</v>
       </c>
       <c r="S15">
-        <v>1281000000.0</v>
+        <v>59880000000.0</v>
       </c>
       <c r="T15">
-        <v>1155000000.0</v>
+        <v>46590000000.0</v>
       </c>
       <c r="U15">
-        <v>850000000.0</v>
+        <v>38500000000.0</v>
       </c>
       <c r="V15">
         <v>555000000.0</v>
       </c>
       <c r="W15">
         <v>419000000.0</v>
       </c>
       <c r="X15">
         <v>270290300.0</v>
       </c>
       <c r="Y15">
         <v>194870041.0</v>
       </c>
       <c r="Z15">
-        <v>164466309.0</v>
+        <v>8014114304.95</v>
       </c>
       <c r="AA15">
-        <v>131948104.0</v>
+        <v>6149573335.02</v>
       </c>
       <c r="AB15">
-        <v>61344528.0</v>
+        <v>2673885286.46</v>
       </c>
       <c r="AC15">
-        <v>17400000.0</v>
+        <v>737107500.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>267130000000.0</v>
       </c>
       <c r="D16">
         <v>262330000000.0</v>
       </c>
       <c r="E16">
         <v>240950000000.0</v>
       </c>
       <c r="F16">
         <v>2963000000.0</v>
       </c>
       <c r="G16">
         <v>2613000000.0</v>
       </c>
       <c r="H16">
         <v>2331000000.0</v>
       </c>
       <c r="I16">
         <v>2199000000.0</v>
       </c>
       <c r="J16">
         <v>2486000000.0</v>
@@ -21040,51 +21197,51 @@
       </c>
       <c r="U16">
         <v>850000000.0</v>
       </c>
       <c r="V16">
         <v>553050000.0</v>
       </c>
       <c r="W16">
         <v>435084100.0</v>
       </c>
       <c r="X16">
         <v>287278530.0</v>
       </c>
       <c r="Y16">
         <v>209094630.0</v>
       </c>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16">
         <v>66151000.0</v>
       </c>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B17">
         <v>3316000000.0</v>
       </c>
       <c r="C17">
         <v>3162000000.0</v>
       </c>
       <c r="D17">
         <v>3169000000.0</v>
       </c>
       <c r="E17">
         <v>2983000000.0</v>
       </c>
       <c r="F17">
         <v>2968000000.0</v>
       </c>
       <c r="G17">
         <v>2623000000.0</v>
       </c>
       <c r="H17">
         <v>2338000000.0</v>
       </c>
       <c r="I17">
         <v>2200000000.0</v>
       </c>
@@ -21099,51 +21256,51 @@
       </c>
       <c r="M17">
         <v>2013000000.0</v>
       </c>
       <c r="N17">
         <v>1751000000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B18">
         <v>-47000000.0</v>
       </c>
       <c r="C18">
         <v>296000000.0</v>
       </c>
       <c r="D18">
         <v>431000000.0</v>
       </c>
       <c r="E18">
         <v>191000000.0</v>
       </c>
       <c r="F18">
         <v>194000000.0</v>
       </c>
       <c r="G18">
         <v>191000000.0</v>
       </c>
       <c r="H18">
         <v>240000000.0</v>
       </c>
       <c r="I18">
         <v>293000000.0</v>
       </c>
@@ -21152,483 +21309,493 @@
       </c>
       <c r="K18">
         <v>380000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B21">
-        <v>4085000000.0</v>
+        <v>380010000000.0</v>
       </c>
       <c r="C21">
         <v>4071000000.0</v>
       </c>
       <c r="D21">
-        <v>3834000000.0</v>
+        <v>322800000000.0</v>
       </c>
       <c r="E21">
-        <v>3825000000.0</v>
+        <v>313760000000.0</v>
       </c>
       <c r="F21">
-        <v>3755000000.0</v>
+        <v>284410000000.0</v>
       </c>
       <c r="G21">
         <v>3325000000.0</v>
       </c>
       <c r="H21">
-        <v>2724000000.0</v>
+        <v>197590000000.0</v>
       </c>
       <c r="I21">
-        <v>2696000000.0</v>
+        <v>191460000000.0</v>
       </c>
       <c r="J21">
-        <v>2659000000.0</v>
+        <v>173750000000.0</v>
       </c>
       <c r="K21">
-        <v>2520000000.0</v>
+        <v>172710000000.0</v>
       </c>
       <c r="L21">
-        <v>2375000000.0</v>
+        <v>157900000000.0</v>
       </c>
       <c r="M21">
-        <v>2258000000.0</v>
+        <v>140850000000.0</v>
       </c>
       <c r="N21">
-        <v>1979000000.0</v>
+        <v>125200000000.0</v>
       </c>
       <c r="O21">
-        <v>1909000000.0</v>
+        <v>105240000000.0</v>
       </c>
       <c r="P21">
-        <v>2013000000.0</v>
+        <v>97990000000.0</v>
       </c>
       <c r="Q21">
-        <v>1779000000.0</v>
+        <v>81040000000.0</v>
       </c>
       <c r="R21">
-        <v>1460000000.0</v>
+        <v>69580000000.0</v>
       </c>
       <c r="S21">
-        <v>1374000000.0</v>
+        <v>64370000000.0</v>
       </c>
       <c r="T21">
-        <v>1151000000.0</v>
+        <v>46410000000.0</v>
       </c>
       <c r="U21">
-        <v>852000000.0</v>
+        <v>38990000000.0</v>
       </c>
       <c r="V21">
         <v>599000000.0</v>
       </c>
       <c r="W21">
         <v>456000000.0</v>
       </c>
       <c r="X21">
         <v>293116053.0</v>
       </c>
       <c r="Y21">
         <v>218644196.0</v>
       </c>
       <c r="Z21">
-        <v>178547907.0</v>
+        <v>8700282412.3</v>
       </c>
       <c r="AA21">
-        <v>137514586.0</v>
+        <v>6409004795.12</v>
       </c>
       <c r="AB21">
-        <v>60499053.0</v>
+        <v>2637032722.16</v>
       </c>
       <c r="AC21">
-        <v>22900000.0</v>
+        <v>970101250.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B23">
-        <v>16073000000.0</v>
+        <v>1406490000000.0</v>
       </c>
       <c r="C23">
         <v>15206000000.0</v>
       </c>
       <c r="D23">
-        <v>14728000000.0</v>
+        <v>1213900000000.0</v>
       </c>
       <c r="E23">
-        <v>14387000000.0</v>
+        <v>1153910000000.0</v>
       </c>
       <c r="F23">
-        <v>12556000000.0</v>
+        <v>932000000000.0</v>
       </c>
       <c r="G23">
         <v>10236000000.0</v>
       </c>
       <c r="H23">
-        <v>10056000000.0</v>
+        <v>710320000000.0</v>
       </c>
       <c r="I23">
-        <v>9103000000.0</v>
+        <v>635290000000.0</v>
       </c>
       <c r="J23">
-        <v>8280000000.0</v>
+        <v>531470000000.0</v>
       </c>
       <c r="K23">
-        <v>7688000000.0</v>
+        <v>512130000000.0</v>
       </c>
       <c r="L23">
-        <v>7126000000.0</v>
+        <v>466510000000.0</v>
       </c>
       <c r="M23">
-        <v>6453000000.0</v>
+        <v>392340000000.0</v>
       </c>
       <c r="N23">
-        <v>6270000000.0</v>
+        <v>376130000000.0</v>
       </c>
       <c r="O23">
-        <v>5489000000.0</v>
+        <v>298280000000.0</v>
       </c>
       <c r="P23">
-        <v>4981000000.0</v>
+        <v>239350000000.0</v>
       </c>
       <c r="Q23">
-        <v>4262000000.0</v>
+        <v>193970000000.0</v>
       </c>
       <c r="R23">
-        <v>3344000000.0</v>
+        <v>157840000000.0</v>
       </c>
       <c r="S23">
-        <v>3289000000.0</v>
+        <v>152560000000.0</v>
       </c>
       <c r="T23">
-        <v>3025000000.0</v>
+        <v>120510000000.0</v>
       </c>
       <c r="U23">
-        <v>2238000000.0</v>
+        <v>99940000000.0</v>
       </c>
       <c r="V23">
         <v>1553000000.0</v>
       </c>
       <c r="W23">
         <v>1136000000.0</v>
       </c>
       <c r="X23">
         <v>769468835.0</v>
       </c>
       <c r="Y23">
         <v>535162829.0</v>
       </c>
       <c r="Z23">
-        <v>366503307.0</v>
+        <v>17858973143.5</v>
       </c>
       <c r="AA23">
-        <v>276335924.0</v>
+        <v>12878912073.94</v>
       </c>
       <c r="AB23">
-        <v>142944701.0</v>
+        <v>6230673627.19</v>
       </c>
       <c r="AC23">
-        <v>98100000.0</v>
+        <v>4155761250.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B25">
         <v>552000000.0</v>
       </c>
       <c r="C25">
         <v>569000000.0</v>
       </c>
       <c r="D25">
         <v>565000000.0</v>
       </c>
       <c r="E25">
         <v>524000000.0</v>
       </c>
       <c r="F25">
         <v>466000000.0</v>
       </c>
       <c r="G25">
         <v>441000000.0</v>
       </c>
       <c r="H25">
         <v>407000000.0</v>
       </c>
       <c r="I25">
         <v>287000000.0</v>
       </c>
       <c r="J25">
         <v>289000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-      <c r="C26"/>
+        <v>197</v>
+      </c>
+      <c r="B26">
+        <v>18320000000.0</v>
+      </c>
+      <c r="C26">
+        <v>12960000000.0</v>
+      </c>
       <c r="D26">
-        <v>135000000.0</v>
+        <v>11180000000.0</v>
       </c>
       <c r="E26">
-        <v>129000000.0</v>
+        <v>10420000000.0</v>
       </c>
       <c r="F26">
-        <v>124000000.0</v>
-[...3 lines deleted...]
-      <c r="I26"/>
+        <v>5290000000.0</v>
+      </c>
+      <c r="G26">
+        <v>9450000000.0</v>
+      </c>
+      <c r="H26">
+        <v>8290000000.0</v>
+      </c>
+      <c r="I26">
+        <v>7690000000.0</v>
+      </c>
       <c r="J26">
-        <v>116000000.0</v>
+        <v>7480000000.0</v>
       </c>
       <c r="K26">
-        <v>118000000.0</v>
+        <v>7890000000.0</v>
       </c>
       <c r="L26">
-        <v>108000000.0</v>
+        <v>7120000000.0</v>
       </c>
       <c r="M26">
-        <v>110000000.0</v>
+        <v>6730000000.0</v>
       </c>
       <c r="N26">
-        <v>147000000.0</v>
+        <v>8940000000.0</v>
       </c>
       <c r="O26">
-        <v>173000000.0</v>
+        <v>9460000000.0</v>
       </c>
       <c r="P26">
-        <v>140000000.0</v>
+        <v>6760000000.0</v>
       </c>
       <c r="Q26">
-        <v>116000000.0</v>
+        <v>5270000000.0</v>
       </c>
       <c r="R26">
-        <v>92000000.0</v>
+        <v>4350000000.0</v>
       </c>
       <c r="S26">
-        <v>51000000.0</v>
+        <v>2370000000.0</v>
       </c>
       <c r="T26">
-        <v>50000000.0</v>
+        <v>2010000000.0</v>
       </c>
       <c r="U26">
-        <v>40000000.0</v>
+        <v>1670000000.0</v>
       </c>
       <c r="V26">
         <v>22950000.0</v>
       </c>
       <c r="W26">
         <v>17109700.0</v>
       </c>
       <c r="X26">
         <v>5400000.0</v>
       </c>
       <c r="Y26"/>
       <c r="Z26">
         <v>7500000.0</v>
       </c>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B27">
         <v>1025000000.0</v>
       </c>
       <c r="C27">
         <v>898000000.0</v>
       </c>
       <c r="D27">
         <v>842000000.0</v>
       </c>
       <c r="E27">
         <v>776000000.0</v>
       </c>
       <c r="F27">
         <v>692000000.0</v>
       </c>
       <c r="G27">
         <v>624000000.0</v>
       </c>
       <c r="H27">
         <v>664000000.0</v>
       </c>
       <c r="I27">
         <v>638000000.0</v>
       </c>
@@ -21653,51 +21820,51 @@
       <c r="P27">
         <v>366000000.0</v>
       </c>
       <c r="Q27">
         <v>332000000.0</v>
       </c>
       <c r="R27">
         <v>251000000.0</v>
       </c>
       <c r="S27">
         <v>239000000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B28">
         <v>969000000.0</v>
       </c>
       <c r="C28">
         <v>903000000.0</v>
       </c>
       <c r="D28">
         <v>790000000.0</v>
       </c>
       <c r="E28">
         <v>902000000.0</v>
       </c>
       <c r="F28">
         <v>868000000.0</v>
       </c>
       <c r="G28">
         <v>599000000.0</v>
       </c>
       <c r="H28">
         <v>840000000.0</v>
       </c>
       <c r="I28">
         <v>582000000.0</v>
       </c>
@@ -21728,65 +21895,65 @@
       <c r="R28">
         <v>344000000.0</v>
       </c>
       <c r="S28">
         <v>351000000.0</v>
       </c>
       <c r="T28">
         <v>564000000.0</v>
       </c>
       <c r="U28">
         <v>458000000.0</v>
       </c>
       <c r="V28">
         <v>309000000.0</v>
       </c>
       <c r="W28">
         <v>230000000.0</v>
       </c>
       <c r="X28">
         <v>159035588.0</v>
       </c>
       <c r="Y28">
         <v>113458358.0</v>
       </c>
       <c r="Z28">
-        <v>71461303.0</v>
+        <v>3482166372.58</v>
       </c>
       <c r="AA28">
-        <v>57640385.0</v>
+        <v>2686387783.31</v>
       </c>
       <c r="AB28">
-        <v>26746520.0</v>
+        <v>1165827313.76</v>
       </c>
       <c r="AC28">
-        <v>29100000.0</v>
+        <v>1232748750.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B29">
         <v>1190000000.0</v>
       </c>
       <c r="C29">
         <v>1285000000.0</v>
       </c>
       <c r="D29">
         <v>1177000000.0</v>
       </c>
       <c r="E29">
         <v>92140000000.0</v>
       </c>
       <c r="F29">
         <v>79640000000.0</v>
       </c>
       <c r="G29">
         <v>973000000.0</v>
       </c>
       <c r="H29">
         <v>53680000000.0</v>
       </c>
       <c r="I29">
         <v>56310000000.0</v>
       </c>
@@ -21797,1349 +21964,1358 @@
         <v>55980000000.0</v>
       </c>
       <c r="L29">
         <v>52510000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B30">
-        <v>1994000000.0</v>
+        <v>90390000000.0</v>
       </c>
       <c r="C30">
         <v>1801000000.0</v>
       </c>
       <c r="D30">
-        <v>1632000000.0</v>
+        <v>79760000000.0</v>
       </c>
       <c r="E30">
-        <v>1678000000.0</v>
+        <v>75090000000.0</v>
       </c>
       <c r="F30">
-        <v>1536000000.0</v>
+        <v>60430000000.0</v>
       </c>
       <c r="G30">
         <v>1283000000.0</v>
       </c>
       <c r="H30">
-        <v>1504000000.0</v>
+        <v>60260000000.0</v>
       </c>
       <c r="I30">
-        <v>1282000000.0</v>
+        <v>96620000000.0</v>
       </c>
       <c r="J30">
-        <v>1279000000.0</v>
+        <v>80170000000.0</v>
       </c>
       <c r="K30">
-        <v>1242000000.0</v>
+        <v>84810000000.0</v>
       </c>
       <c r="L30">
-        <v>1176000000.0</v>
+        <v>80060000000.0</v>
       </c>
       <c r="M30">
-        <v>1079000000.0</v>
+        <v>22280000000.0</v>
       </c>
       <c r="N30">
-        <v>978000000.0</v>
+        <v>19690000000.0</v>
       </c>
       <c r="O30">
-        <v>852000000.0</v>
+        <v>17580000000.0</v>
       </c>
       <c r="P30">
-        <v>863000000.0</v>
+        <v>17380000000.0</v>
       </c>
       <c r="Q30">
-        <v>765000000.0</v>
+        <v>34810000000.0</v>
       </c>
       <c r="R30">
-        <v>595000000.0</v>
+        <v>32430000000.0</v>
       </c>
       <c r="S30">
-        <v>590000000.0</v>
+        <v>29670000000.0</v>
       </c>
       <c r="T30">
-        <v>572000000.0</v>
+        <v>24470000000.0</v>
       </c>
       <c r="U30">
-        <v>461000000.0</v>
+        <v>21890000000.0</v>
       </c>
       <c r="V30">
         <v>309000000.0</v>
       </c>
       <c r="W30">
         <v>232000000.0</v>
       </c>
       <c r="X30">
         <v>167179572.0</v>
       </c>
       <c r="Y30">
         <v>117803804.0</v>
       </c>
       <c r="Z30">
-        <v>76471075.0</v>
+        <v>3726282542.6</v>
       </c>
       <c r="AA30">
-        <v>62722180.0</v>
+        <v>2923229921.08</v>
       </c>
       <c r="AB30">
-        <v>44132324.0</v>
+        <v>1923639738.51</v>
       </c>
       <c r="AC30">
-        <v>54200000.0</v>
+        <v>2296047500.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B31">
-        <v>421000000.0</v>
+        <v>19940000000.0</v>
       </c>
       <c r="C31">
         <v>372000000.0</v>
       </c>
       <c r="D31">
-        <v>512000000.0</v>
+        <v>37080000000.0</v>
       </c>
       <c r="E31">
-        <v>300000000.0</v>
+        <v>19460000000.0</v>
       </c>
       <c r="F31">
-        <v>281000000.0</v>
+        <v>16690000000.0</v>
       </c>
       <c r="G31">
         <v>271000000.0</v>
       </c>
       <c r="H31">
-        <v>371000000.0</v>
+        <v>22480000000.0</v>
       </c>
       <c r="I31">
-        <v>307000000.0</v>
+        <v>18950000000.0</v>
       </c>
       <c r="J31">
-        <v>484000000.0</v>
+        <v>28950000000.0</v>
       </c>
       <c r="K31">
-        <v>454000000.0</v>
+        <v>26800000000.0</v>
       </c>
       <c r="L31">
-        <v>476000000.0</v>
+        <v>29500000000.0</v>
       </c>
       <c r="M31">
-        <v>560000000.0</v>
+        <v>31980000000.0</v>
       </c>
       <c r="N31">
-        <v>440000000.0</v>
+        <v>22080000000.0</v>
       </c>
       <c r="O31">
-        <v>421000000.0</v>
+        <v>22750000000.0</v>
       </c>
       <c r="P31">
-        <v>397000000.0</v>
+        <v>19000000000.0</v>
       </c>
       <c r="Q31">
-        <v>267000000.0</v>
+        <v>12090000000.0</v>
       </c>
       <c r="R31">
-        <v>209000000.0</v>
+        <v>9410000000.0</v>
       </c>
       <c r="S31">
-        <v>101000000.0</v>
+        <v>4700000000.0</v>
       </c>
       <c r="T31">
-        <v>175000000.0</v>
+        <v>7030000000.0</v>
       </c>
       <c r="U31">
-        <v>84000000.0</v>
+        <v>3480000000.0</v>
       </c>
       <c r="V31">
         <v>31000000.0</v>
       </c>
       <c r="W31">
         <v>35000000.0</v>
       </c>
       <c r="X31">
         <v>27950174.0</v>
       </c>
       <c r="Y31">
         <v>18048110.0</v>
       </c>
       <c r="Z31">
-        <v>13865294.0</v>
+        <v>675628046.03</v>
       </c>
       <c r="AA31">
-        <v>9505343.0</v>
+        <v>443006015.86</v>
       </c>
       <c r="AB31">
-        <v>9038792.0</v>
+        <v>393982865.7</v>
       </c>
       <c r="AC31">
-        <v>-555226.0</v>
+        <v>-23520761.43</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B32">
-        <v>20158000000.0</v>
+        <v>1786500000000.0</v>
       </c>
       <c r="C32">
         <v>19277000000.0</v>
       </c>
       <c r="D32">
-        <v>18562000000.0</v>
+        <v>1536700000000.0</v>
       </c>
       <c r="E32">
-        <v>18212000000.0</v>
+        <v>1467670000000.0</v>
       </c>
       <c r="F32">
-        <v>16311000000.0</v>
+        <v>1216410000000.0</v>
       </c>
       <c r="G32">
         <v>13561000000.0</v>
       </c>
       <c r="H32">
-        <v>12780000000.0</v>
+        <v>907910000000.0</v>
       </c>
       <c r="I32">
-        <v>11799000000.0</v>
+        <v>826750000000.0</v>
       </c>
       <c r="J32">
-        <v>10939000000.0</v>
+        <v>705220000000.0</v>
       </c>
       <c r="K32">
-        <v>10208000000.0</v>
+        <v>684840000000.0</v>
       </c>
       <c r="L32">
-        <v>9501000000.0</v>
+        <v>624410000000.0</v>
       </c>
       <c r="M32">
-        <v>8711000000.0</v>
+        <v>533190000000.0</v>
       </c>
       <c r="N32">
-        <v>8249000000.0</v>
+        <v>501330000000.0</v>
       </c>
       <c r="O32">
-        <v>7398000000.0</v>
+        <v>403520000000.0</v>
       </c>
       <c r="P32">
-        <v>6994000000.0</v>
+        <v>337340000000.0</v>
       </c>
       <c r="Q32">
-        <v>6041000000.0</v>
+        <v>275010000000.0</v>
       </c>
       <c r="R32">
-        <v>4804000000.0</v>
+        <v>227420000000.0</v>
       </c>
       <c r="S32">
-        <v>4663000000.0</v>
+        <v>216930000000.0</v>
       </c>
       <c r="T32">
-        <v>4176000000.0</v>
+        <v>166920000000.0</v>
       </c>
       <c r="U32">
-        <v>3090000000.0</v>
+        <v>138930000000.0</v>
       </c>
       <c r="V32">
         <v>2152000000.0</v>
       </c>
       <c r="W32">
         <v>1592000000.0</v>
       </c>
       <c r="X32">
         <v>1062584888.0</v>
       </c>
       <c r="Y32">
         <v>753807025.0</v>
       </c>
       <c r="Z32">
-        <v>545051214.0</v>
+        <v>26559255555.79</v>
       </c>
       <c r="AA32">
-        <v>413850510.0</v>
+        <v>19287916869.06</v>
       </c>
       <c r="AB32">
-        <v>203443754.0</v>
+        <v>8867706349.35</v>
       </c>
       <c r="AC32">
-        <v>121000000.0</v>
+        <v>5125862500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF32"/>
+  <dimension ref="A1:DG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B2">
-        <v>3468213949.0</v>
+        <v>3548740650.0</v>
       </c>
       <c r="C2">
-        <v>3485000000.0</v>
+        <v>330330000000.0</v>
       </c>
       <c r="D2">
+        <v>320580000000.0</v>
+      </c>
+      <c r="E2">
         <v>3632535000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3516000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3447000000.0</v>
       </c>
-      <c r="G2">
-[...1 lines deleted...]
-      </c>
       <c r="H2">
-        <v>3444000000.0</v>
+        <v>285750000000.0</v>
       </c>
       <c r="I2">
-        <v>3400000000.0</v>
+        <v>291200000000.0</v>
       </c>
       <c r="J2">
-        <v>3259000000.0</v>
+        <v>284740000000.0</v>
       </c>
       <c r="K2">
-        <v>3250000000.0</v>
+        <v>271770000000.0</v>
       </c>
       <c r="L2">
-        <v>3274000000.0</v>
+        <v>267480000000.0</v>
       </c>
       <c r="M2">
-        <v>3301000000.0</v>
+        <v>272530000000.0</v>
       </c>
       <c r="N2">
-        <v>3211000000.0</v>
+        <v>270310000000.0</v>
       </c>
       <c r="O2">
-        <v>3164000000.0</v>
+        <v>263820000000.0</v>
       </c>
       <c r="P2">
-        <v>3347000000.0</v>
+        <v>260110000000.0</v>
       </c>
       <c r="Q2">
-        <v>3170000000.0</v>
+        <v>265610000000.0</v>
       </c>
       <c r="R2">
-        <v>3144000000.0</v>
+        <v>254120000000.0</v>
       </c>
       <c r="S2">
+        <v>243690000000.0</v>
+      </c>
+      <c r="T2">
         <v>2955000000.0</v>
       </c>
-      <c r="T2">
-[...1 lines deleted...]
-      </c>
       <c r="U2">
-        <v>2675000000.0</v>
+        <v>214150000000.0</v>
       </c>
       <c r="V2">
-        <v>2509000000.0</v>
+        <v>198060000000.0</v>
       </c>
       <c r="W2">
-        <v>2357000000.0</v>
+        <v>185060000000.0</v>
       </c>
       <c r="X2">
-        <v>2275000000.0</v>
+        <v>171640000000.0</v>
       </c>
       <c r="Y2">
-        <v>2154000000.0</v>
+        <v>167770000000.0</v>
       </c>
       <c r="Z2">
-        <v>2102000000.0</v>
+        <v>157710000000.0</v>
       </c>
       <c r="AA2">
-        <v>2133000000.0</v>
+        <v>157030000000.0</v>
       </c>
       <c r="AB2">
-        <v>2159000000.0</v>
+        <v>155010000000.0</v>
       </c>
       <c r="AC2">
+        <v>153730000000.0</v>
+      </c>
+      <c r="AD2">
         <v>2140000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2122000000.0</v>
       </c>
-      <c r="AE2">
-[...1 lines deleted...]
-      </c>
       <c r="AF2">
+        <v>142830000000.0</v>
+      </c>
+      <c r="AG2">
         <v>1956000000.0</v>
       </c>
-      <c r="AG2">
-[...1 lines deleted...]
-      </c>
       <c r="AH2">
-        <v>1819000000.0</v>
+        <v>132810000000.0</v>
       </c>
       <c r="AI2">
-        <v>1793000000.0</v>
+        <v>122880000000.0</v>
       </c>
       <c r="AJ2">
-        <v>1773000000.0</v>
+        <v>115540000000.0</v>
       </c>
       <c r="AK2">
-        <v>1743000000.0</v>
+        <v>114500000000.0</v>
       </c>
       <c r="AL2">
-        <v>1692000000.0</v>
+        <v>112270000000.0</v>
       </c>
       <c r="AM2">
-        <v>1614000000.0</v>
+        <v>109000000000.0</v>
       </c>
       <c r="AN2">
-        <v>1601000000.0</v>
+        <v>107700000000.0</v>
       </c>
       <c r="AO2">
-        <v>1638000000.0</v>
+        <v>108400000000.0</v>
       </c>
       <c r="AP2">
-        <v>1592000000.0</v>
+        <v>109620000000.0</v>
       </c>
       <c r="AQ2">
-        <v>1516000000.0</v>
+        <v>107339008000.0</v>
       </c>
       <c r="AR2">
-        <v>1512000000.0</v>
+        <v>100411754666.67</v>
       </c>
       <c r="AS2">
-        <v>1488000000.0</v>
+        <v>100154880000.0</v>
       </c>
       <c r="AT2">
-        <v>1434000000.0</v>
+        <v>97506904000.0</v>
       </c>
       <c r="AU2">
-        <v>1317000000.0</v>
+        <v>90982520000.0</v>
       </c>
       <c r="AV2">
-        <v>1360000000.0</v>
+        <v>81877890000.0</v>
       </c>
       <c r="AW2">
-        <v>1353000000.0</v>
+        <v>85200697142.86</v>
       </c>
       <c r="AX2">
-        <v>1344000000.0</v>
+        <v>83370281500.0</v>
       </c>
       <c r="AY2">
-        <v>1318000000.0</v>
+        <v>80331552000.0</v>
       </c>
       <c r="AZ2">
-        <v>1341000000.0</v>
+        <v>79217291666.67</v>
       </c>
       <c r="BA2">
-        <v>1337000000.0</v>
+        <v>76077995142.86</v>
       </c>
       <c r="BB2">
-        <v>1296000000.0</v>
+        <v>82885755166.67</v>
       </c>
       <c r="BC2">
-        <v>1261000000.0</v>
+        <v>77663880000.0</v>
       </c>
       <c r="BD2">
-        <v>1203000000.0</v>
+        <v>68519797666.67</v>
       </c>
       <c r="BE2">
-        <v>1114000000.0</v>
+        <v>63903360000.0</v>
       </c>
       <c r="BF2">
-        <v>1059000000.0</v>
+        <v>59072820666.67</v>
       </c>
       <c r="BG2">
-        <v>1041000000.0</v>
+        <v>59779314500.0</v>
       </c>
       <c r="BH2">
-        <v>1030000000.0</v>
+        <v>53085101000.0</v>
       </c>
       <c r="BI2">
-        <v>1025000000.0</v>
+        <v>53187912500.0</v>
       </c>
       <c r="BJ2">
-        <v>1022000000.0</v>
+        <v>50181437500.0</v>
       </c>
       <c r="BK2">
-        <v>936000000.0</v>
+        <v>45663130333.33</v>
       </c>
       <c r="BL2">
-        <v>906000000.0</v>
+        <v>41653560000.0</v>
       </c>
       <c r="BM2">
-        <v>855000000.0</v>
+        <v>40670340000.0</v>
       </c>
       <c r="BN2">
-        <v>800000000.0</v>
+        <v>38170477500.0</v>
       </c>
       <c r="BO2">
-        <v>744000000.0</v>
+        <v>37244000000.0</v>
       </c>
       <c r="BP2">
-        <v>700000000.0</v>
+        <v>33278872000.0</v>
       </c>
       <c r="BQ2">
-        <v>662000000.0</v>
+        <v>32562250000.0</v>
       </c>
       <c r="BR2">
-        <v>643000000.0</v>
+        <v>31583799333.33</v>
       </c>
       <c r="BS2">
-        <v>651000000.0</v>
+        <v>30825420000.0</v>
       </c>
       <c r="BT2">
-        <v>661000000.0</v>
+        <v>32652858000.0</v>
       </c>
       <c r="BU2">
-        <v>691000000.0</v>
+        <v>28216024375.0</v>
       </c>
       <c r="BV2">
-        <v>697000000.0</v>
+        <v>32464677166.67</v>
       </c>
       <c r="BW2">
-        <v>664000000.0</v>
+        <v>30071484166.67</v>
       </c>
       <c r="BX2">
-        <v>629000000.0</v>
+        <v>26481980000.0</v>
       </c>
       <c r="BY2">
-        <v>591000000.0</v>
+        <v>27353862142.86</v>
       </c>
       <c r="BZ2">
-        <v>569000000.0</v>
+        <v>23396212500.0</v>
       </c>
       <c r="CA2">
-        <v>497000000.0</v>
+        <v>23122263333.33</v>
       </c>
       <c r="CB2">
-        <v>468000000.0</v>
+        <v>21408689166.67</v>
       </c>
       <c r="CC2">
-        <v>423000000.0</v>
+        <v>20726382857.14</v>
       </c>
       <c r="CD2">
-        <v>389000000.0</v>
+        <v>19356832500.0</v>
       </c>
       <c r="CE2">
-        <v>354000000.0</v>
+        <v>17914422500.0</v>
       </c>
       <c r="CF2">
-        <v>319000000.0</v>
+        <v>15758192000.0</v>
       </c>
       <c r="CG2">
-        <v>297000000.0</v>
+        <v>14382115000.0</v>
       </c>
       <c r="CH2">
-        <v>274000000.0</v>
+        <v>13107600000.0</v>
       </c>
       <c r="CI2">
-        <v>262000000.0</v>
+        <v>11915346666.67</v>
       </c>
       <c r="CJ2">
-        <v>241000000.0</v>
+        <v>11438265000.0</v>
       </c>
       <c r="CK2">
-        <v>214000000.0</v>
+        <v>10496417600.0</v>
       </c>
       <c r="CL2">
-        <v>190000000.0</v>
+        <v>9826808666.67</v>
       </c>
       <c r="CM2">
-        <v>172788038.0</v>
+        <v>8705198333.33</v>
       </c>
       <c r="CN2">
-        <v>155856199.0</v>
+        <v>7542773818.83</v>
       </c>
       <c r="CO2">
-        <v>140742637.0</v>
+        <v>7291212749.55</v>
       </c>
       <c r="CP2">
-        <v>132902389.0</v>
+        <v>6441762346.96</v>
       </c>
       <c r="CQ2">
-        <v>125322723.0</v>
+        <v>6178897869.39</v>
       </c>
       <c r="CR2">
-        <v>110198928.0</v>
+        <v>5940221876.57</v>
       </c>
       <c r="CS2">
-        <v>96562599.0</v>
+        <v>5305894718.32</v>
       </c>
       <c r="CT2">
-        <v>85274775.0</v>
+        <v>4668608536.45</v>
       </c>
       <c r="CU2">
-        <v>75514350.0</v>
+        <v>4161579569.55</v>
       </c>
       <c r="CV2">
-        <v>73051526.0</v>
+        <v>3679663246.8</v>
       </c>
       <c r="CW2">
-        <v>73051389.0</v>
+        <v>3429403888.07</v>
       </c>
       <c r="CX2">
-        <v>68414968.0</v>
+        <v>3497189145.6</v>
       </c>
       <c r="CY2">
-        <v>77251893.0</v>
+        <v>3213177387.09</v>
       </c>
       <c r="CZ2">
-        <v>53517692.0</v>
+        <v>3600401725.16</v>
       </c>
       <c r="DA2">
-        <v>44881660.0</v>
+        <v>2462777150.46</v>
       </c>
       <c r="DB2">
-        <v>37962499.0</v>
+        <v>2064825649.96</v>
       </c>
       <c r="DC2">
-        <v>31612377.0</v>
+        <v>1694873730.35</v>
       </c>
       <c r="DD2">
-        <v>25200000.0</v>
+        <v>1377920288.68</v>
       </c>
       <c r="DE2">
-        <v>23600000.0</v>
+        <v>1096074000.0</v>
       </c>
       <c r="DF2">
-        <v>18500000.0</v>
+        <v>1027638400.0</v>
+      </c>
+      <c r="DG2">
+        <v>801882500.0</v>
       </c>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B3">
-        <v>130820530.0</v>
+        <v>142083450.0</v>
       </c>
       <c r="C3">
-        <v>154000000.0</v>
+        <v>12460000000.0</v>
       </c>
       <c r="D3">
+        <v>14240000000.0</v>
+      </c>
+      <c r="E3">
         <v>128493750.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>135000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>79000000.0</v>
       </c>
-      <c r="G3">
-[...1 lines deleted...]
-      </c>
       <c r="H3">
-        <v>88000000.0</v>
+        <v>12987300000.0</v>
       </c>
       <c r="I3">
-        <v>91000000.0</v>
+        <v>12030000000.0</v>
       </c>
       <c r="J3">
-        <v>86000000.0</v>
+        <v>11600000000.0</v>
       </c>
       <c r="K3">
-        <v>89000000.0</v>
+        <v>11490000000.0</v>
       </c>
       <c r="L3">
-        <v>92000000.0</v>
+        <v>11620807000.0</v>
       </c>
       <c r="M3">
-        <v>93000000.0</v>
+        <v>11724416000.0</v>
       </c>
       <c r="N3">
+        <v>11660000000.0</v>
+      </c>
+      <c r="O3">
+        <v>11730000000.0</v>
+      </c>
+      <c r="P3">
+        <v>11251921000.0</v>
+      </c>
+      <c r="Q3">
+        <v>11163831000.0</v>
+      </c>
+      <c r="R3">
+        <v>10194063000.0</v>
+      </c>
+      <c r="S3">
+        <v>9542076000.0</v>
+      </c>
+      <c r="T3">
+        <v>118000000.0</v>
+      </c>
+      <c r="U3">
+        <v>8915808000.0</v>
+      </c>
+      <c r="V3">
+        <v>8546537000.0</v>
+      </c>
+      <c r="W3">
+        <v>8292917000.0</v>
+      </c>
+      <c r="X3">
+        <v>8288892000.0</v>
+      </c>
+      <c r="Y3">
+        <v>8309385000.0</v>
+      </c>
+      <c r="Z3">
+        <v>8601272000.0</v>
+      </c>
+      <c r="AA3">
+        <v>7550700000.0</v>
+      </c>
+      <c r="AB3">
+        <v>7347531000.0</v>
+      </c>
+      <c r="AC3">
+        <v>7405817000.0</v>
+      </c>
+      <c r="AD3">
+        <v>103000000.0</v>
+      </c>
+      <c r="AE3">
         <v>98000000.0</v>
       </c>
-      <c r="O3">
-[...49 lines deleted...]
-      </c>
       <c r="AF3">
+        <v>5325906000.0</v>
+      </c>
+      <c r="AG3">
         <v>82000000.0</v>
       </c>
-      <c r="AG3">
-[...1 lines deleted...]
-      </c>
       <c r="AH3">
-        <v>65000000.0</v>
+        <v>4547992000.0</v>
       </c>
       <c r="AI3">
-        <v>71000000.0</v>
+        <v>4419449000.0</v>
       </c>
       <c r="AJ3">
-        <v>77000000.0</v>
+        <v>4555981000.0</v>
       </c>
       <c r="AK3">
-        <v>71000000.0</v>
+        <v>5018648000.0</v>
       </c>
       <c r="AL3">
-        <v>70000000.0</v>
+        <v>4556057000.0</v>
       </c>
       <c r="AM3">
-        <v>58000000.0</v>
+        <v>4516063000.0</v>
       </c>
       <c r="AN3">
-        <v>64000000.0</v>
+        <v>4488160000.0</v>
       </c>
       <c r="AO3">
-        <v>63000000.0</v>
+        <v>4350025000.0</v>
       </c>
       <c r="AP3">
-        <v>60000000.0</v>
+        <v>4217220000.0</v>
       </c>
       <c r="AQ3">
-        <v>62000000.0</v>
+        <v>4045440000.0</v>
       </c>
       <c r="AR3">
-        <v>56000000.0</v>
+        <v>4106549333.33</v>
       </c>
       <c r="AS3">
-        <v>55000000.0</v>
+        <v>3709440000.0</v>
       </c>
       <c r="AT3">
-        <v>49000000.0</v>
+        <v>3604085833.33</v>
       </c>
       <c r="AU3">
-        <v>46000000.0</v>
+        <v>3108886666.67</v>
       </c>
       <c r="AV3">
-        <v>43000000.0</v>
+        <v>2859820000.0</v>
       </c>
       <c r="AW3">
-        <v>47000000.0</v>
+        <v>2693845571.43</v>
       </c>
       <c r="AX3">
-        <v>39000000.0</v>
+        <v>2896085166.67</v>
       </c>
       <c r="AY3">
-        <v>58000000.0</v>
+        <v>2331049500.0</v>
       </c>
       <c r="AZ3">
-        <v>58000000.0</v>
+        <v>3486041666.67</v>
       </c>
       <c r="BA3">
-        <v>54000000.0</v>
+        <v>3290472571.43</v>
       </c>
       <c r="BB3">
-        <v>56000000.0</v>
+        <v>3347667000.0</v>
       </c>
       <c r="BC3">
-        <v>57000000.0</v>
+        <v>3355846666.67</v>
       </c>
       <c r="BD3">
-        <v>54000000.0</v>
+        <v>3097247000.0</v>
       </c>
       <c r="BE3">
-        <v>50000000.0</v>
+        <v>2868480000.0</v>
       </c>
       <c r="BF3">
-        <v>46000000.0</v>
+        <v>2651383333.33</v>
       </c>
       <c r="BG3">
-        <v>49000000.0</v>
+        <v>2596646333.33</v>
       </c>
       <c r="BH3">
-        <v>45000000.0</v>
+        <v>2498722333.33</v>
       </c>
       <c r="BI3">
-        <v>51000000.0</v>
+        <v>2323743750.0</v>
       </c>
       <c r="BJ3">
-        <v>50000000.0</v>
+        <v>2496832500.0</v>
       </c>
       <c r="BK3">
-        <v>49000000.0</v>
+        <v>2234008333.33</v>
       </c>
       <c r="BL3">
-        <v>48000000.0</v>
+        <v>2180581666.67</v>
       </c>
       <c r="BM3">
-        <v>47000000.0</v>
+        <v>2154720000.0</v>
       </c>
       <c r="BN3">
-        <v>45000000.0</v>
+        <v>2098260166.67</v>
       </c>
       <c r="BO3">
-        <v>50000000.0</v>
+        <v>2094975000.0</v>
       </c>
       <c r="BP3">
-        <v>55000000.0</v>
+        <v>2236483333.33</v>
       </c>
       <c r="BQ3">
-        <v>48000000.0</v>
+        <v>2558462500.0</v>
       </c>
       <c r="BR3">
-        <v>46000000.0</v>
+        <v>2290064000.0</v>
       </c>
       <c r="BS3">
-        <v>40000000.0</v>
+        <v>2205240000.0</v>
       </c>
       <c r="BT3">
-        <v>44000000.0</v>
+        <v>2006320000.0</v>
       </c>
       <c r="BU3">
-        <v>41000000.0</v>
+        <v>1878222500.0</v>
       </c>
       <c r="BV3">
-        <v>40000000.0</v>
+        <v>1926268833.33</v>
       </c>
       <c r="BW3">
-        <v>41000000.0</v>
+        <v>1725766666.67</v>
       </c>
       <c r="BX3">
-        <v>41000000.0</v>
+        <v>1635182500.0</v>
       </c>
       <c r="BY3">
-        <v>38000000.0</v>
+        <v>1783002142.86</v>
       </c>
       <c r="BZ3">
-        <v>37000000.0</v>
+        <v>1504325000.0</v>
       </c>
       <c r="CA3">
-        <v>35000000.0</v>
+        <v>1503556666.67</v>
       </c>
       <c r="CB3">
-        <v>32000000.0</v>
+        <v>1507654166.67</v>
       </c>
       <c r="CC3">
-        <v>27000000.0</v>
+        <v>1417188571.43</v>
       </c>
       <c r="CD3">
-        <v>24000000.0</v>
+        <v>1235542500.0</v>
       </c>
       <c r="CE3">
-        <v>33000000.0</v>
+        <v>1105260000.0</v>
       </c>
       <c r="CF3">
-        <v>26000000.0</v>
+        <v>1468984000.0</v>
       </c>
       <c r="CG3">
-        <v>22000000.0</v>
+        <v>1172210000.0</v>
       </c>
       <c r="CH3">
-        <v>18000000.0</v>
+        <v>970933333.33</v>
       </c>
       <c r="CI3">
-        <v>24000000.0</v>
+        <v>782760000.0</v>
       </c>
       <c r="CJ3">
-        <v>17000000.0</v>
+        <v>1047780000.0</v>
       </c>
       <c r="CK3">
-        <v>13000000.0</v>
+        <v>764475833.0</v>
       </c>
       <c r="CL3">
-        <v>12000000.0</v>
+        <v>601193666.0</v>
       </c>
       <c r="CM3">
-        <v>14832119.0</v>
+        <v>549802000.0</v>
       </c>
       <c r="CN3">
-        <v>14673045.0</v>
+        <v>647471434.75</v>
       </c>
       <c r="CO3">
-        <v>14886986.0</v>
+        <v>686429500.18</v>
       </c>
       <c r="CP3">
-        <v>10693900.0</v>
+        <v>681374371.82</v>
       </c>
       <c r="CQ3">
-        <v>12245483.0</v>
+        <v>497180798.8</v>
       </c>
       <c r="CR3">
-        <v>11248330.0</v>
+        <v>580428546.91</v>
       </c>
       <c r="CS3">
-        <v>11173277.0</v>
+        <v>541588342.28</v>
       </c>
       <c r="CT3">
-        <v>9521217.0</v>
+        <v>540205596.4</v>
       </c>
       <c r="CU3">
-        <v>10469743.0</v>
+        <v>464654432.03</v>
       </c>
       <c r="CV3">
-        <v>9840637.0</v>
+        <v>510169636.9</v>
       </c>
       <c r="CW3">
-        <v>9487853.0</v>
+        <v>461968703.97</v>
       </c>
       <c r="CX3">
-        <v>8819930.0</v>
+        <v>454211986.67</v>
       </c>
       <c r="CY3">
-        <v>9405661.0</v>
+        <v>414236832.38</v>
       </c>
       <c r="CZ3">
-        <v>8336092.0</v>
+        <v>438360236.57</v>
       </c>
       <c r="DA3">
-        <v>6592451.0</v>
+        <v>383610281.66</v>
       </c>
       <c r="DB3">
-        <v>5275458.0</v>
+        <v>303292300.71</v>
       </c>
       <c r="DC3">
-        <v>5585804.0</v>
+        <v>235528097.87</v>
       </c>
       <c r="DD3">
-        <v>4600000.0</v>
+        <v>243474024.75</v>
       </c>
       <c r="DE3">
-        <v>3800000.0</v>
+        <v>200077000.0</v>
       </c>
       <c r="DF3">
-        <v>3400000.0</v>
+        <v>165467200.0</v>
+      </c>
+      <c r="DG3">
+        <v>147373000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -23206,718 +23382,725 @@
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B5">
-        <v>1082681629.0</v>
+        <v>1096834050.0</v>
       </c>
       <c r="C5">
-        <v>1180000000.0</v>
+        <v>103120000000.0</v>
       </c>
       <c r="D5">
+        <v>99200000000.0</v>
+      </c>
+      <c r="E5">
         <v>1037851250.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1177000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1032000000.0</v>
       </c>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
       <c r="H5">
-        <v>1155000000.0</v>
+        <v>172420000000.0</v>
       </c>
       <c r="I5">
-        <v>1074000000.0</v>
+        <v>90760000000.0</v>
       </c>
       <c r="J5">
-        <v>1082000000.0</v>
+        <v>88070000000.0</v>
       </c>
       <c r="K5">
-        <v>1233000000.0</v>
+        <v>84590000000.0</v>
       </c>
       <c r="L5">
-        <v>1035000000.0</v>
+        <v>78030000000.0</v>
       </c>
       <c r="M5">
-        <v>1077000000.0</v>
+        <v>80980000000.0</v>
       </c>
       <c r="N5">
-        <v>1018000000.0</v>
+        <v>84170000000.0</v>
       </c>
       <c r="O5">
-        <v>958000000.0</v>
+        <v>79610000000.0</v>
       </c>
       <c r="P5">
-        <v>1095000000.0</v>
+        <v>80280000000.0</v>
       </c>
       <c r="Q5">
-        <v>1052000000.0</v>
+        <v>83880000000.0</v>
       </c>
       <c r="R5">
-        <v>975000000.0</v>
+        <v>79750000000.0</v>
       </c>
       <c r="S5">
+        <v>69740000000.0</v>
+      </c>
+      <c r="T5">
         <v>997000000.0</v>
       </c>
-      <c r="T5">
-[...1 lines deleted...]
-      </c>
       <c r="U5">
-        <v>1012000000.0</v>
+        <v>75720000000.0</v>
       </c>
       <c r="V5">
-        <v>980000000.0</v>
+        <v>70870000000.0</v>
       </c>
       <c r="W5">
-        <v>1181000000.0</v>
+        <v>67480000000.0</v>
       </c>
       <c r="X5">
-        <v>976000000.0</v>
+        <v>65430000000.0</v>
       </c>
       <c r="Y5">
-        <v>916000000.0</v>
+        <v>66650000000.0</v>
       </c>
       <c r="Z5">
-        <v>771000000.0</v>
+        <v>63680000000.0</v>
       </c>
       <c r="AA5">
-        <v>675000000.0</v>
+        <v>54850000000.0</v>
       </c>
       <c r="AB5">
-        <v>711000000.0</v>
+        <v>50570000000.0</v>
       </c>
       <c r="AC5">
+        <v>51510000000.0</v>
+      </c>
+      <c r="AD5">
         <v>782000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>748000000.0</v>
       </c>
-      <c r="AE5">
-[...1 lines deleted...]
-      </c>
       <c r="AF5">
+        <v>46840000000.0</v>
+      </c>
+      <c r="AG5">
         <v>715000000.0</v>
       </c>
-      <c r="AG5">
-[...1 lines deleted...]
-      </c>
       <c r="AH5">
-        <v>670000000.0</v>
+        <v>49510000000.0</v>
       </c>
       <c r="AI5">
-        <v>694000000.0</v>
+        <v>46110000000.0</v>
       </c>
       <c r="AJ5">
-        <v>669000000.0</v>
+        <v>44960000000.0</v>
       </c>
       <c r="AK5">
-        <v>659000000.0</v>
+        <v>58880000000.0</v>
       </c>
       <c r="AL5">
-        <v>638000000.0</v>
+        <v>57330000000.0</v>
       </c>
       <c r="AM5">
-        <v>634000000.0</v>
+        <v>54840000000.0</v>
       </c>
       <c r="AN5">
-        <v>640000000.0</v>
+        <v>55620000000.0</v>
       </c>
       <c r="AO5">
-        <v>644000000.0</v>
+        <v>51540000000.0</v>
       </c>
       <c r="AP5">
-        <v>602000000.0</v>
+        <v>50690000000.0</v>
       </c>
       <c r="AQ5">
-        <v>625000000.0</v>
+        <v>40589248000.0</v>
       </c>
       <c r="AR5">
-        <v>599000000.0</v>
+        <v>41396666666.67</v>
       </c>
       <c r="AS5">
-        <v>610000000.0</v>
+        <v>39677760000.0</v>
       </c>
       <c r="AT5">
-        <v>541000000.0</v>
+        <v>39972588333.33</v>
       </c>
       <c r="AU5">
-        <v>524000000.0</v>
+        <v>34324646666.67</v>
       </c>
       <c r="AV5">
-        <v>592000000.0</v>
+        <v>32577080000.0</v>
       </c>
       <c r="AW5">
-        <v>575000000.0</v>
+        <v>37087362285.71</v>
       </c>
       <c r="AX5">
-        <v>536000000.0</v>
+        <v>35430829166.67</v>
       </c>
       <c r="AY5">
-        <v>488000000.0</v>
+        <v>32036988000.0</v>
       </c>
       <c r="AZ5">
-        <v>526000000.0</v>
+        <v>29330833333.33</v>
       </c>
       <c r="BA5">
-        <v>451000000.0</v>
+        <v>29841182285.71</v>
       </c>
       <c r="BB5">
-        <v>468000000.0</v>
+        <v>27959218833.33</v>
       </c>
       <c r="BC5">
-        <v>452000000.0</v>
+        <v>28045290000.0</v>
       </c>
       <c r="BD5">
-        <v>493000000.0</v>
+        <v>24560625333.33</v>
       </c>
       <c r="BE5">
-        <v>474000000.0</v>
+        <v>26188160000.0</v>
       </c>
       <c r="BF5">
-        <v>490000000.0</v>
+        <v>25135114000.0</v>
       </c>
       <c r="BG5">
-        <v>528000000.0</v>
+        <v>27659928333.33</v>
       </c>
       <c r="BH5">
-        <v>565000000.0</v>
+        <v>26925008000.0</v>
       </c>
       <c r="BI5">
-        <v>490000000.0</v>
+        <v>29175893750.0</v>
       </c>
       <c r="BJ5">
-        <v>435000000.0</v>
+        <v>23989175000.0</v>
       </c>
       <c r="BK5">
-        <v>464000000.0</v>
+        <v>19435872500.0</v>
       </c>
       <c r="BL5">
-        <v>479000000.0</v>
+        <v>20648773333.33</v>
       </c>
       <c r="BM5">
-        <v>452000000.0</v>
+        <v>21502310000.0</v>
       </c>
       <c r="BN5">
-        <v>384000000.0</v>
+        <v>20179012666.67</v>
       </c>
       <c r="BO5">
-        <v>390000000.0</v>
+        <v>17877120000.0</v>
       </c>
       <c r="BP5">
-        <v>382000000.0</v>
+        <v>17444570000.0</v>
       </c>
       <c r="BQ5">
-        <v>350000000.0</v>
+        <v>17769685000.0</v>
       </c>
       <c r="BR5">
-        <v>338000000.0</v>
+        <v>16698383333.33</v>
       </c>
       <c r="BS5">
-        <v>336000000.0</v>
+        <v>16203720000.0</v>
       </c>
       <c r="BT5">
-        <v>368000000.0</v>
+        <v>16853088000.0</v>
       </c>
       <c r="BU5">
-        <v>361000000.0</v>
+        <v>15708770000.0</v>
       </c>
       <c r="BV5">
-        <v>310000000.0</v>
+        <v>16960562166.67</v>
       </c>
       <c r="BW5">
-        <v>329000000.0</v>
+        <v>13374691666.67</v>
       </c>
       <c r="BX5">
-        <v>312000000.0</v>
+        <v>13121342500.0</v>
       </c>
       <c r="BY5">
-        <v>281000000.0</v>
+        <v>13568211428.57</v>
       </c>
       <c r="BZ5">
-        <v>229000000.0</v>
+        <v>11124087500.0</v>
       </c>
       <c r="CA5">
-        <v>237000000.0</v>
+        <v>9305796666.67</v>
       </c>
       <c r="CB5">
-        <v>234000000.0</v>
+        <v>10208972500.0</v>
       </c>
       <c r="CC5">
-        <v>211000000.0</v>
+        <v>10363191428.57</v>
       </c>
       <c r="CD5">
-        <v>170000000.0</v>
+        <v>9655535833.33</v>
       </c>
       <c r="CE5">
-        <v>156000000.0</v>
+        <v>7828925000.0</v>
       </c>
       <c r="CF5">
-        <v>164000000.0</v>
+        <v>6944288000.0</v>
       </c>
       <c r="CG5">
-        <v>146000000.0</v>
+        <v>7393940000.0</v>
       </c>
       <c r="CH5">
-        <v>133000000.0</v>
+        <v>6443466666.67</v>
       </c>
       <c r="CI5">
-        <v>129000000.0</v>
+        <v>5783726666.67</v>
       </c>
       <c r="CJ5">
-        <v>122000000.0</v>
+        <v>5631817500.0</v>
       </c>
       <c r="CK5">
-        <v>109000000.0</v>
+        <v>5313539200.0</v>
       </c>
       <c r="CL5">
-        <v>96000000.0</v>
+        <v>5005243666.67</v>
       </c>
       <c r="CM5">
-        <v>85580604.0</v>
+        <v>4398416000.0</v>
       </c>
       <c r="CN5">
-        <v>75690676.0</v>
+        <v>3735878633.28</v>
       </c>
       <c r="CO5">
-        <v>67810210.0</v>
+        <v>3540935974.41</v>
       </c>
       <c r="CP5">
-        <v>64335343.0</v>
+        <v>3103659749.66</v>
       </c>
       <c r="CQ5">
-        <v>59499122.0</v>
+        <v>2991078766.76</v>
       </c>
       <c r="CR5">
-        <v>57272295.0</v>
+        <v>2820222683.33</v>
       </c>
       <c r="CS5">
-        <v>55437616.0</v>
+        <v>2757565550.43</v>
       </c>
       <c r="CT5">
-        <v>46435163.0</v>
+        <v>2680297858.37</v>
       </c>
       <c r="CU5">
-        <v>45114326.0</v>
+        <v>2266128824.73</v>
       </c>
       <c r="CV5">
-        <v>45830698.0</v>
+        <v>2198330877.33</v>
       </c>
       <c r="CW5">
-        <v>45165066.0</v>
+        <v>2151522117.61</v>
       </c>
       <c r="CX5">
-        <v>42437816.0</v>
+        <v>2162187204.62</v>
       </c>
       <c r="CY5">
-        <v>40720248.0</v>
+        <v>1993134466.26</v>
       </c>
       <c r="CZ5">
-        <v>38192544.0</v>
+        <v>1897807878.29</v>
       </c>
       <c r="DA5">
-        <v>32196346.0</v>
+        <v>1757544489.79</v>
       </c>
       <c r="DB5">
-        <v>26405448.0</v>
+        <v>1481225094.08</v>
       </c>
       <c r="DC5">
-        <v>17799053.0</v>
+        <v>1178897631.41</v>
       </c>
       <c r="DD5">
-        <v>15758059.0</v>
+        <v>775825122.16</v>
       </c>
       <c r="DE5">
-        <v>14600000.0</v>
+        <v>685396776.21</v>
       </c>
       <c r="DF5">
-        <v>12228900.0</v>
+        <v>635742400.0</v>
+      </c>
+      <c r="DG5">
+        <v>530061670.5</v>
       </c>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B6">
-        <v>1213502159.0</v>
+        <v>1238917500.0</v>
       </c>
       <c r="C6">
-        <v>1334000000.0</v>
+        <v>115580000000.0</v>
       </c>
       <c r="D6">
+        <v>113440000000.0</v>
+      </c>
+      <c r="E6">
         <v>1166345000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1312000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1111000000.0</v>
       </c>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
       <c r="H6">
-        <v>1243000000.0</v>
+        <v>185407300000.0</v>
       </c>
       <c r="I6">
-        <v>1165000000.0</v>
+        <v>102790000000.0</v>
       </c>
       <c r="J6">
-        <v>1168000000.0</v>
+        <v>99670000000.0</v>
       </c>
       <c r="K6">
-        <v>1322000000.0</v>
+        <v>96080000000.0</v>
       </c>
       <c r="L6">
-        <v>1127000000.0</v>
+        <v>89650807000.0</v>
       </c>
       <c r="M6">
-        <v>1170000000.0</v>
+        <v>92704416000.0</v>
       </c>
       <c r="N6">
-        <v>1116000000.0</v>
+        <v>95830000000.0</v>
       </c>
       <c r="O6">
-        <v>1050000000.0</v>
+        <v>91340000000.0</v>
       </c>
       <c r="P6">
-        <v>1192000000.0</v>
+        <v>91531921000.0</v>
       </c>
       <c r="Q6">
-        <v>1146000000.0</v>
+        <v>95043831000.0</v>
       </c>
       <c r="R6">
-        <v>1069000000.0</v>
+        <v>89944063000.0</v>
       </c>
       <c r="S6">
+        <v>79282076000.0</v>
+      </c>
+      <c r="T6">
         <v>1115000000.0</v>
       </c>
-      <c r="T6">
-[...1 lines deleted...]
-      </c>
       <c r="U6">
-        <v>1102000000.0</v>
+        <v>84635808000.0</v>
       </c>
       <c r="V6">
-        <v>1070000000.0</v>
+        <v>79416537000.0</v>
       </c>
       <c r="W6">
-        <v>1336000000.0</v>
+        <v>75772917000.0</v>
       </c>
       <c r="X6">
-        <v>1088000000.0</v>
+        <v>73718892000.0</v>
       </c>
       <c r="Y6">
-        <v>1031000000.0</v>
+        <v>74959385000.0</v>
       </c>
       <c r="Z6">
-        <v>871000000.0</v>
+        <v>72281272000.0</v>
       </c>
       <c r="AA6">
-        <v>721000000.0</v>
+        <v>62400700000.0</v>
       </c>
       <c r="AB6">
-        <v>830000000.0</v>
+        <v>57917531000.0</v>
       </c>
       <c r="AC6">
+        <v>58915817000.0</v>
+      </c>
+      <c r="AD6">
         <v>885000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>846000000.0</v>
       </c>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
       <c r="AF6">
+        <v>52165906000.0</v>
+      </c>
+      <c r="AG6">
         <v>797000000.0</v>
       </c>
-      <c r="AG6">
-[...1 lines deleted...]
-      </c>
       <c r="AH6">
-        <v>735000000.0</v>
+        <v>54057992000.0</v>
       </c>
       <c r="AI6">
-        <v>765000000.0</v>
+        <v>50529449000.0</v>
       </c>
       <c r="AJ6">
-        <v>746000000.0</v>
+        <v>49515981000.0</v>
       </c>
       <c r="AK6">
-        <v>730000000.0</v>
+        <v>63898648000.0</v>
       </c>
       <c r="AL6">
-        <v>708000000.0</v>
+        <v>61886057000.0</v>
       </c>
       <c r="AM6">
-        <v>692000000.0</v>
+        <v>59356063000.0</v>
       </c>
       <c r="AN6">
-        <v>704000000.0</v>
+        <v>60108160000.0</v>
       </c>
       <c r="AO6">
-        <v>707000000.0</v>
+        <v>55890025000.0</v>
       </c>
       <c r="AP6">
-        <v>662000000.0</v>
+        <v>54907220000.0</v>
       </c>
       <c r="AQ6">
-        <v>687000000.0</v>
+        <v>44634688000.0</v>
       </c>
       <c r="AR6">
-        <v>655000000.0</v>
+        <v>45503216000.0</v>
       </c>
       <c r="AS6">
-        <v>665000000.0</v>
+        <v>43387200000.0</v>
       </c>
       <c r="AT6">
-        <v>590000000.0</v>
+        <v>43576674166.67</v>
       </c>
       <c r="AU6">
-        <v>570000000.0</v>
+        <v>37433533333.33</v>
       </c>
       <c r="AV6">
-        <v>635000000.0</v>
+        <v>35436900000.0</v>
       </c>
       <c r="AW6">
-        <v>622000000.0</v>
+        <v>39781207857.14</v>
       </c>
       <c r="AX6">
-        <v>575000000.0</v>
+        <v>38326914333.33</v>
       </c>
       <c r="AY6">
-        <v>546000000.0</v>
+        <v>34368037500.0</v>
       </c>
       <c r="AZ6">
-        <v>584000000.0</v>
+        <v>32816875000.0</v>
       </c>
       <c r="BA6">
-        <v>505000000.0</v>
+        <v>33131654857.14</v>
       </c>
       <c r="BB6">
-        <v>524000000.0</v>
+        <v>31306885833.33</v>
       </c>
       <c r="BC6">
-        <v>509000000.0</v>
+        <v>31401136666.67</v>
       </c>
       <c r="BD6">
-        <v>547000000.0</v>
+        <v>27657872333.33</v>
       </c>
       <c r="BE6">
-        <v>524000000.0</v>
+        <v>29056640000.0</v>
       </c>
       <c r="BF6">
-        <v>536000000.0</v>
+        <v>27786497333.33</v>
       </c>
       <c r="BG6">
-        <v>577000000.0</v>
+        <v>30256574666.67</v>
       </c>
       <c r="BH6">
-        <v>610000000.0</v>
+        <v>29423730333.33</v>
       </c>
       <c r="BI6">
-        <v>541000000.0</v>
+        <v>31499637500.0</v>
       </c>
       <c r="BJ6">
-        <v>485000000.0</v>
+        <v>26486007500.0</v>
       </c>
       <c r="BK6">
-        <v>513000000.0</v>
+        <v>21669880833.33</v>
       </c>
       <c r="BL6">
-        <v>527000000.0</v>
+        <v>22829355000.0</v>
       </c>
       <c r="BM6">
-        <v>499000000.0</v>
+        <v>23657030000.0</v>
       </c>
       <c r="BN6">
-        <v>429000000.0</v>
+        <v>22277272833.33</v>
       </c>
       <c r="BO6">
-        <v>440000000.0</v>
+        <v>19972095000.0</v>
       </c>
       <c r="BP6">
-        <v>437000000.0</v>
+        <v>19681053333.33</v>
       </c>
       <c r="BQ6">
-        <v>398000000.0</v>
+        <v>20328147500.0</v>
       </c>
       <c r="BR6">
-        <v>384000000.0</v>
+        <v>18988447333.33</v>
       </c>
       <c r="BS6">
-        <v>376000000.0</v>
+        <v>18408960000.0</v>
       </c>
       <c r="BT6">
-        <v>412000000.0</v>
+        <v>18859408000.0</v>
       </c>
       <c r="BU6">
-        <v>402000000.0</v>
+        <v>17586992500.0</v>
       </c>
       <c r="BV6">
-        <v>350000000.0</v>
+        <v>18886831000.0</v>
       </c>
       <c r="BW6">
-        <v>370000000.0</v>
+        <v>15100458333.33</v>
       </c>
       <c r="BX6">
-        <v>353000000.0</v>
+        <v>14756525000.0</v>
       </c>
       <c r="BY6">
-        <v>319000000.0</v>
+        <v>15351213571.43</v>
       </c>
       <c r="BZ6">
-        <v>266000000.0</v>
+        <v>12628412500.0</v>
       </c>
       <c r="CA6">
-        <v>272000000.0</v>
+        <v>10809353333.33</v>
       </c>
       <c r="CB6">
-        <v>266000000.0</v>
+        <v>11716626666.67</v>
       </c>
       <c r="CC6">
-        <v>238000000.0</v>
+        <v>11780380000.0</v>
       </c>
       <c r="CD6">
-        <v>194000000.0</v>
+        <v>10891078333.33</v>
       </c>
       <c r="CE6">
-        <v>189000000.0</v>
+        <v>8934185000.0</v>
       </c>
       <c r="CF6">
-        <v>190000000.0</v>
+        <v>8413272000.0</v>
       </c>
       <c r="CG6">
-        <v>168000000.0</v>
+        <v>8566150000.0</v>
       </c>
       <c r="CH6">
-        <v>151000000.0</v>
+        <v>7414400000.0</v>
       </c>
       <c r="CI6">
-        <v>153000000.0</v>
+        <v>6566486666.67</v>
       </c>
       <c r="CJ6">
-        <v>139000000.0</v>
+        <v>6679597500.0</v>
       </c>
       <c r="CK6">
-        <v>122000000.0</v>
+        <v>6078015033.0</v>
       </c>
       <c r="CL6">
-        <v>108000000.0</v>
+        <v>5606437332.67</v>
       </c>
       <c r="CM6">
-        <v>100412723.0</v>
+        <v>4948218000.0</v>
       </c>
       <c r="CN6">
-        <v>90363721.0</v>
+        <v>4383350068.03</v>
       </c>
       <c r="CO6">
-        <v>82697196.0</v>
+        <v>4227365474.58</v>
       </c>
       <c r="CP6">
-        <v>75029243.0</v>
+        <v>3785034121.48</v>
       </c>
       <c r="CQ6">
-        <v>71744605.0</v>
+        <v>3488259565.56</v>
       </c>
       <c r="CR6">
-        <v>68520625.0</v>
+        <v>3400651230.24</v>
       </c>
       <c r="CS6">
-        <v>66610893.0</v>
+        <v>3299153892.71</v>
       </c>
       <c r="CT6">
-        <v>55956380.0</v>
+        <v>3220503454.76</v>
       </c>
       <c r="CU6">
-        <v>55584069.0</v>
+        <v>2730783256.76</v>
       </c>
       <c r="CV6">
-        <v>55671335.0</v>
+        <v>2708500514.23</v>
       </c>
       <c r="CW6">
-        <v>54652919.0</v>
+        <v>2613490821.58</v>
       </c>
       <c r="CX6">
-        <v>51257746.0</v>
+        <v>2616399191.29</v>
       </c>
       <c r="CY6">
-        <v>50125909.0</v>
+        <v>2407371298.64</v>
       </c>
       <c r="CZ6">
-        <v>46528636.0</v>
+        <v>2336168114.85</v>
       </c>
       <c r="DA6">
-        <v>38788797.0</v>
+        <v>2141154771.45</v>
       </c>
       <c r="DB6">
-        <v>31680906.0</v>
+        <v>1784517394.78</v>
       </c>
       <c r="DC6">
-        <v>23384857.0</v>
+        <v>1414425729.28</v>
       </c>
       <c r="DD6">
-        <v>20358059.0</v>
+        <v>1019299146.92</v>
       </c>
       <c r="DE6">
-        <v>18400000.0</v>
+        <v>885473776.21</v>
       </c>
       <c r="DF6">
-        <v>15628900.0</v>
+        <v>801209600.0</v>
+      </c>
+      <c r="DG6">
+        <v>677434670.5</v>
       </c>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -23984,54 +24167,55 @@
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
+      <c r="DG7"/>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -24074,1174 +24258,1186 @@
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
-      <c r="CI8">
+      <c r="CI8"/>
+      <c r="CJ8">
         <v>451900000.0</v>
       </c>
-      <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B9">
-        <v>1593574647.0</v>
+        <v>1599719550.0</v>
       </c>
       <c r="C9">
-        <v>1555000000.0</v>
+        <v>151780000000.0</v>
       </c>
       <c r="D9">
+        <v>143440000000.0</v>
+      </c>
+      <c r="E9">
         <v>1427003750.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1560000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1494000000.0</v>
       </c>
-      <c r="G9">
-[...1 lines deleted...]
-      </c>
       <c r="H9">
-        <v>1495000000.0</v>
+        <v>209250000000.0</v>
       </c>
       <c r="I9">
-        <v>1494000000.0</v>
+        <v>126440000000.0</v>
       </c>
       <c r="J9">
-        <v>1455000000.0</v>
+        <v>125120000000.0</v>
       </c>
       <c r="K9">
-        <v>1315000000.0</v>
+        <v>121380000000.0</v>
       </c>
       <c r="L9">
-        <v>1389000000.0</v>
+        <v>111750000000.0</v>
       </c>
       <c r="M9">
-        <v>1417000000.0</v>
+        <v>115680000000.0</v>
       </c>
       <c r="N9">
-        <v>1406000000.0</v>
+        <v>119630000000.0</v>
       </c>
       <c r="O9">
-        <v>1390000000.0</v>
+        <v>115510000000.0</v>
       </c>
       <c r="P9">
-        <v>1312000000.0</v>
+        <v>114300000000.0</v>
       </c>
       <c r="Q9">
-        <v>1385000000.0</v>
+        <v>117570000000.0</v>
       </c>
       <c r="R9">
-        <v>1300000000.0</v>
+        <v>111260000000.0</v>
       </c>
       <c r="S9">
+        <v>101010000000.0</v>
+      </c>
+      <c r="T9">
         <v>1325000000.0</v>
       </c>
-      <c r="T9">
-[...1 lines deleted...]
-      </c>
       <c r="U9">
-        <v>1323000000.0</v>
+        <v>104520000000.0</v>
       </c>
       <c r="V9">
-        <v>1273000000.0</v>
+        <v>97960000000.0</v>
       </c>
       <c r="W9">
-        <v>1256000000.0</v>
+        <v>93900000000.0</v>
       </c>
       <c r="X9">
-        <v>1241000000.0</v>
+        <v>91470000000.0</v>
       </c>
       <c r="Y9">
-        <v>1158000000.0</v>
+        <v>91500000000.0</v>
       </c>
       <c r="Z9">
-        <v>1019000000.0</v>
+        <v>87990000000.0</v>
       </c>
       <c r="AA9">
-        <v>1064000000.0</v>
+        <v>79620000000.0</v>
       </c>
       <c r="AB9">
-        <v>1084000000.0</v>
+        <v>77660000000.0</v>
       </c>
       <c r="AC9">
+        <v>77190000000.0</v>
+      </c>
+      <c r="AD9">
         <v>1070000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1009000000.0</v>
       </c>
-      <c r="AE9">
-[...1 lines deleted...]
-      </c>
       <c r="AF9">
+        <v>72560000000.0</v>
+      </c>
+      <c r="AG9">
         <v>1031000000.0</v>
       </c>
-      <c r="AG9">
-[...1 lines deleted...]
-      </c>
       <c r="AH9">
-        <v>1012000000.0</v>
+        <v>73280000000.0</v>
       </c>
       <c r="AI9">
-        <v>1012000000.0</v>
+        <v>68400000000.0</v>
       </c>
       <c r="AJ9">
-        <v>982000000.0</v>
+        <v>65290000000.0</v>
       </c>
       <c r="AK9">
-        <v>985000000.0</v>
+        <v>63440000000.0</v>
       </c>
       <c r="AL9">
-        <v>959000000.0</v>
+        <v>63400000000.0</v>
       </c>
       <c r="AM9">
-        <v>955000000.0</v>
+        <v>61780000000.0</v>
       </c>
       <c r="AN9">
-        <v>949000000.0</v>
+        <v>63500000000.0</v>
       </c>
       <c r="AO9">
-        <v>949000000.0</v>
+        <v>64330000000.0</v>
       </c>
       <c r="AP9">
-        <v>909000000.0</v>
+        <v>63480000000.0</v>
       </c>
       <c r="AQ9">
-        <v>930000000.0</v>
+        <v>61288416000.0</v>
       </c>
       <c r="AR9">
-        <v>895000000.0</v>
+        <v>61598240000.0</v>
       </c>
       <c r="AS9">
-        <v>904000000.0</v>
+        <v>59284800000.0</v>
       </c>
       <c r="AT9">
-        <v>822000000.0</v>
+        <v>59238065333.33</v>
       </c>
       <c r="AU9">
-        <v>842000000.0</v>
+        <v>52153160000.0</v>
       </c>
       <c r="AV9">
-        <v>858000000.0</v>
+        <v>52347140000.0</v>
       </c>
       <c r="AW9">
-        <v>848000000.0</v>
+        <v>53751616285.71</v>
       </c>
       <c r="AX9">
-        <v>789000000.0</v>
+        <v>52252770666.67</v>
       </c>
       <c r="AY9">
-        <v>774000000.0</v>
+        <v>47158924500.0</v>
       </c>
       <c r="AZ9">
-        <v>759000000.0</v>
+        <v>46520625000.0</v>
       </c>
       <c r="BA9">
-        <v>729000000.0</v>
+        <v>43059804857.14</v>
       </c>
       <c r="BB9">
-        <v>695000000.0</v>
+        <v>45193504500.0</v>
       </c>
       <c r="BC9">
-        <v>677000000.0</v>
+        <v>41648454166.67</v>
       </c>
       <c r="BD9">
-        <v>708000000.0</v>
+        <v>36786600333.33</v>
       </c>
       <c r="BE9">
-        <v>683000000.0</v>
+        <v>37608960000.0</v>
       </c>
       <c r="BF9">
-        <v>693000000.0</v>
+        <v>36217896333.33</v>
       </c>
       <c r="BG9">
-        <v>730000000.0</v>
+        <v>39119041500.0</v>
       </c>
       <c r="BH9">
-        <v>776000000.0</v>
+        <v>37225863333.33</v>
       </c>
       <c r="BI9">
-        <v>721000000.0</v>
+        <v>40071670000.0</v>
       </c>
       <c r="BJ9">
-        <v>649000000.0</v>
+        <v>35298357500.0</v>
       </c>
       <c r="BK9">
-        <v>666000000.0</v>
+        <v>28997428166.67</v>
       </c>
       <c r="BL9">
-        <v>679000000.0</v>
+        <v>29638110000.0</v>
       </c>
       <c r="BM9">
-        <v>641000000.0</v>
+        <v>30480310000.0</v>
       </c>
       <c r="BN9">
-        <v>558000000.0</v>
+        <v>28616697166.67</v>
       </c>
       <c r="BO9">
-        <v>552000000.0</v>
+        <v>25977690000.0</v>
       </c>
       <c r="BP9">
-        <v>532000000.0</v>
+        <v>24690776000.0</v>
       </c>
       <c r="BQ9">
-        <v>492000000.0</v>
+        <v>24747310000.0</v>
       </c>
       <c r="BR9">
-        <v>479000000.0</v>
+        <v>23473156000.0</v>
       </c>
       <c r="BS9">
-        <v>470000000.0</v>
+        <v>22963260000.0</v>
       </c>
       <c r="BT9">
-        <v>510000000.0</v>
+        <v>23574260000.0</v>
       </c>
       <c r="BU9">
-        <v>525000000.0</v>
+        <v>21770306250.0</v>
       </c>
       <c r="BV9">
-        <v>458000000.0</v>
+        <v>24665637500.0</v>
       </c>
       <c r="BW9">
-        <v>478000000.0</v>
+        <v>19760028333.33</v>
       </c>
       <c r="BX9">
-        <v>455000000.0</v>
+        <v>19063835000.0</v>
       </c>
       <c r="BY9">
-        <v>431000000.0</v>
+        <v>19786975000.0</v>
       </c>
       <c r="BZ9">
-        <v>359000000.0</v>
+        <v>17062212500.0</v>
       </c>
       <c r="CA9">
-        <v>366000000.0</v>
+        <v>14588563333.33</v>
       </c>
       <c r="CB9">
-        <v>353000000.0</v>
+        <v>15765755000.0</v>
       </c>
       <c r="CC9">
-        <v>323000000.0</v>
+        <v>15633361428.57</v>
       </c>
       <c r="CD9">
-        <v>271000000.0</v>
+        <v>14780749166.67</v>
       </c>
       <c r="CE9">
-        <v>239000000.0</v>
+        <v>12480227500.0</v>
       </c>
       <c r="CF9">
-        <v>240000000.0</v>
+        <v>10639005333.33</v>
       </c>
       <c r="CG9">
-        <v>227000000.0</v>
+        <v>10820400000.0</v>
       </c>
       <c r="CH9">
-        <v>202000000.0</v>
+        <v>10018266666.67</v>
       </c>
       <c r="CI9">
-        <v>193000000.0</v>
+        <v>8784306666.67</v>
       </c>
       <c r="CJ9">
-        <v>182000000.0</v>
+        <v>8425897500.0</v>
       </c>
       <c r="CK9">
-        <v>165000000.0</v>
+        <v>7926755200.0</v>
       </c>
       <c r="CL9">
-        <v>145000000.0</v>
+        <v>7576745000.0</v>
       </c>
       <c r="CM9">
-        <v>129885560.0</v>
+        <v>6643440833.33</v>
       </c>
       <c r="CN9">
-        <v>120030479.0</v>
+        <v>5669937645.87</v>
       </c>
       <c r="CO9">
-        <v>110026339.0</v>
+        <v>5615225858.42</v>
       </c>
       <c r="CP9">
-        <v>100353247.0</v>
+        <v>5035883530.76</v>
       </c>
       <c r="CQ9">
-        <v>90708328.0</v>
+        <v>4665623159.52</v>
       </c>
       <c r="CR9">
-        <v>89815238.0</v>
+        <v>4299520322.2</v>
       </c>
       <c r="CS9">
-        <v>84884340.0</v>
+        <v>4324454017.64</v>
       </c>
       <c r="CT9">
-        <v>71040094.0</v>
+        <v>4103988070.32</v>
       </c>
       <c r="CU9">
-        <v>64166152.0</v>
+        <v>3466898667.39</v>
       </c>
       <c r="CV9">
-        <v>64528294.0</v>
+        <v>3126688254.66</v>
       </c>
       <c r="CW9">
-        <v>64206745.0</v>
+        <v>3029280761.83</v>
       </c>
       <c r="CX9">
-        <v>62117790.0</v>
+        <v>3073769503.39</v>
       </c>
       <c r="CY9">
-        <v>43490368.0</v>
+        <v>2917424125.14</v>
       </c>
       <c r="CZ9">
-        <v>61393674.0</v>
+        <v>2026912091.01</v>
       </c>
       <c r="DA9">
-        <v>53057390.0</v>
+        <v>2825214090.13</v>
       </c>
       <c r="DB9">
-        <v>42295334.0</v>
+        <v>2440958284.34</v>
       </c>
       <c r="DC9">
-        <v>32031377.0</v>
+        <v>1888317481.76</v>
       </c>
       <c r="DD9">
-        <v>27000000.0</v>
+        <v>1396183660.68</v>
       </c>
       <c r="DE9">
-        <v>24300000.0</v>
+        <v>1174365000.0</v>
       </c>
       <c r="DF9">
-        <v>21200000.0</v>
+        <v>1058119200.0</v>
+      </c>
+      <c r="DG9">
+        <v>918914000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B10">
-        <v>1157856187.0</v>
+        <v>1156636650.0</v>
       </c>
       <c r="C10">
-        <v>1168000000.0</v>
+        <v>110280000000.0</v>
       </c>
       <c r="D10">
+        <v>107970000000.0</v>
+      </c>
+      <c r="E10">
         <v>1026726250.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1165000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1138000000.0</v>
       </c>
-      <c r="G10">
-[...1 lines deleted...]
-      </c>
       <c r="H10">
-        <v>1143000000.0</v>
+        <v>96630000000.0</v>
       </c>
       <c r="I10">
-        <v>1105000000.0</v>
+        <v>96700000000.0</v>
       </c>
       <c r="J10">
-        <v>1082000000.0</v>
+        <v>92530000000.0</v>
       </c>
       <c r="K10">
-        <v>1233000000.0</v>
+        <v>90210000000.0</v>
       </c>
       <c r="L10">
-        <v>1035000000.0</v>
+        <v>102400000000.0</v>
       </c>
       <c r="M10">
-        <v>1060000000.0</v>
+        <v>86190000000.0</v>
       </c>
       <c r="N10">
-        <v>1018000000.0</v>
+        <v>87680000000.0</v>
       </c>
       <c r="O10">
-        <v>1029000000.0</v>
+        <v>83620000000.0</v>
       </c>
       <c r="P10">
-        <v>1085000000.0</v>
+        <v>84660000000.0</v>
       </c>
       <c r="Q10">
-        <v>1044000000.0</v>
+        <v>89310000000.0</v>
       </c>
       <c r="R10">
-        <v>968000000.0</v>
+        <v>83910000000.0</v>
       </c>
       <c r="S10">
+        <v>75340000000.0</v>
+      </c>
+      <c r="T10">
         <v>998000000.0</v>
       </c>
-      <c r="T10">
-[...1 lines deleted...]
-      </c>
       <c r="U10">
-        <v>1006000000.0</v>
+        <v>79430000000.0</v>
       </c>
       <c r="V10">
-        <v>973000000.0</v>
+        <v>74480000000.0</v>
       </c>
       <c r="W10">
-        <v>952000000.0</v>
+        <v>71760000000.0</v>
       </c>
       <c r="X10">
-        <v>970000000.0</v>
+        <v>69350000000.0</v>
       </c>
       <c r="Y10">
-        <v>910000000.0</v>
+        <v>71510000000.0</v>
       </c>
       <c r="Z10">
-        <v>765000000.0</v>
+        <v>67500000000.0</v>
       </c>
       <c r="AA10">
-        <v>752000000.0</v>
+        <v>57920000000.0</v>
       </c>
       <c r="AB10">
-        <v>821000000.0</v>
+        <v>54960000000.0</v>
       </c>
       <c r="AC10">
+        <v>58490000000.0</v>
+      </c>
+      <c r="AD10">
         <v>779000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>742000000.0</v>
       </c>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
       <c r="AF10">
+        <v>52830000000.0</v>
+      </c>
+      <c r="AG10">
         <v>715000000.0</v>
       </c>
-      <c r="AG10">
-[...1 lines deleted...]
-      </c>
       <c r="AH10">
-        <v>738000000.0</v>
+        <v>56330000000.0</v>
       </c>
       <c r="AI10">
-        <v>775000000.0</v>
+        <v>49930000000.0</v>
       </c>
       <c r="AJ10">
-        <v>818000000.0</v>
+        <v>50060000000.0</v>
       </c>
       <c r="AK10">
-        <v>796000000.0</v>
+        <v>52810000000.0</v>
       </c>
       <c r="AL10">
-        <v>754000000.0</v>
+        <v>51290000000.0</v>
       </c>
       <c r="AM10">
-        <v>742000000.0</v>
+        <v>48540000000.0</v>
       </c>
       <c r="AN10">
-        <v>761000000.0</v>
+        <v>49580000000.0</v>
       </c>
       <c r="AO10">
-        <v>757000000.0</v>
+        <v>51540000000.0</v>
       </c>
       <c r="AP10">
-        <v>714000000.0</v>
+        <v>50690000000.0</v>
       </c>
       <c r="AQ10">
-        <v>739000000.0</v>
+        <v>48140736000.0</v>
       </c>
       <c r="AR10">
-        <v>720000000.0</v>
+        <v>48947418666.67</v>
       </c>
       <c r="AS10">
-        <v>731000000.0</v>
+        <v>47692800000.0</v>
       </c>
       <c r="AT10">
+        <v>47901577166.67</v>
+      </c>
+      <c r="AU10">
+        <v>41874800000.0</v>
+      </c>
+      <c r="AV10">
+        <v>43270320000.0</v>
+      </c>
+      <c r="AW10">
+        <v>45607432000.0</v>
+      </c>
+      <c r="AX10">
+        <v>44303941166.67</v>
+      </c>
+      <c r="AY10">
+        <v>40345087500.0</v>
+      </c>
+      <c r="AZ10">
+        <v>40450104166.67</v>
+      </c>
+      <c r="BA10">
+        <v>36478859714.29</v>
+      </c>
+      <c r="BB10">
+        <v>32980719333.33</v>
+      </c>
+      <c r="BC10">
+        <v>34217650833.33</v>
+      </c>
+      <c r="BD10">
+        <v>31624522000.0</v>
+      </c>
+      <c r="BE10">
+        <v>30968960000.0</v>
+      </c>
+      <c r="BF10">
+        <v>31869627666.67</v>
+      </c>
+      <c r="BG10">
+        <v>32514528000.0</v>
+      </c>
+      <c r="BH10">
+        <v>33605265666.67</v>
+      </c>
+      <c r="BI10">
+        <v>33152077500.0</v>
+      </c>
+      <c r="BJ10">
+        <v>28150562500.0</v>
+      </c>
+      <c r="BK10">
+        <v>23859209000.0</v>
+      </c>
+      <c r="BL10">
+        <v>24742926666.67</v>
+      </c>
+      <c r="BM10">
+        <v>24420160000.0</v>
+      </c>
+      <c r="BN10">
+        <v>22723711166.67</v>
+      </c>
+      <c r="BO10">
+        <v>20344535000.0</v>
+      </c>
+      <c r="BP10">
+        <v>19904701666.67</v>
+      </c>
+      <c r="BQ10">
+        <v>20095560000.0</v>
+      </c>
+      <c r="BR10">
+        <v>19036157000.0</v>
+      </c>
+      <c r="BS10">
+        <v>18840420000.0</v>
+      </c>
+      <c r="BT10">
+        <v>19411146000.0</v>
+      </c>
+      <c r="BU10">
+        <v>16135638750.0</v>
+      </c>
+      <c r="BV10">
+        <v>17665294666.67</v>
+      </c>
+      <c r="BW10">
+        <v>14582728333.33</v>
+      </c>
+      <c r="BX10">
+        <v>14517230000.0</v>
+      </c>
+      <c r="BY10">
+        <v>15307725714.29</v>
+      </c>
+      <c r="BZ10">
+        <v>12628412500.0</v>
+      </c>
+      <c r="CA10">
+        <v>11825270000.0</v>
+      </c>
+      <c r="CB10">
+        <v>11415095833.33</v>
+      </c>
+      <c r="CC10">
+        <v>10938924285.71</v>
+      </c>
+      <c r="CD10">
+        <v>10296187500.0</v>
+      </c>
+      <c r="CE10">
+        <v>9164447500.0</v>
+      </c>
+      <c r="CF10">
+        <v>7656522666.67</v>
+      </c>
+      <c r="CG10">
+        <v>7348855000.0</v>
+      </c>
+      <c r="CH10">
+        <v>6840666666.67</v>
+      </c>
+      <c r="CI10">
+        <v>6088133333.33</v>
+      </c>
+      <c r="CJ10">
+        <v>6417652500.0</v>
+      </c>
+      <c r="CK10">
+        <v>5792628800.0</v>
+      </c>
+      <c r="CL10">
+        <v>5280761666.67</v>
+      </c>
+      <c r="CM10">
+        <v>4398416000.0</v>
+      </c>
+      <c r="CN10">
+        <v>3891473737.15</v>
+      </c>
+      <c r="CO10">
+        <v>3954585693.04</v>
+      </c>
+      <c r="CP10">
+        <v>3572476424.09</v>
+      </c>
+      <c r="CQ10">
+        <v>3223538766.76</v>
+      </c>
+      <c r="CR10">
+        <v>3081376597.94</v>
+      </c>
+      <c r="CS10">
+        <v>3090159407.41</v>
+      </c>
+      <c r="CT10">
+        <v>2706127874.06</v>
+      </c>
+      <c r="CU10">
+        <v>2514849193.77</v>
+      </c>
+      <c r="CV10">
+        <v>2431859719.87</v>
+      </c>
+      <c r="CW10">
+        <v>2297351924.78</v>
+      </c>
+      <c r="CX10">
+        <v>2310129136.52</v>
+      </c>
+      <c r="CY10">
+        <v>2128213331.89</v>
+      </c>
+      <c r="CZ10">
+        <v>1977640274.41</v>
+      </c>
+      <c r="DA10">
+        <v>1762016703.1</v>
+      </c>
+      <c r="DB10">
+        <v>1678691173.16</v>
+      </c>
+      <c r="DC10">
+        <v>1330830514.23</v>
+      </c>
+      <c r="DD10">
+        <v>869050787.86</v>
+      </c>
+      <c r="DE10">
+        <v>752463500.0</v>
+      </c>
+      <c r="DF10">
+        <v>731539200.0</v>
+      </c>
+      <c r="DG10">
+        <v>671847500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:111">
+      <c r="A11" t="s">
+        <v>182</v>
+      </c>
+      <c r="B11">
+        <v>337173750.0</v>
+      </c>
+      <c r="C11">
+        <v>32530000000.0</v>
+      </c>
+      <c r="D11">
+        <v>22880000000.0</v>
+      </c>
+      <c r="E11">
+        <v>285133750.0</v>
+      </c>
+      <c r="F11">
+        <v>325000000.0</v>
+      </c>
+      <c r="G11">
+        <v>329000000.0</v>
+      </c>
+      <c r="H11">
+        <v>26250000000.0</v>
+      </c>
+      <c r="I11">
+        <v>28480000000.0</v>
+      </c>
+      <c r="J11">
+        <v>27370000000.0</v>
+      </c>
+      <c r="K11">
+        <v>26470000000.0</v>
+      </c>
+      <c r="L11">
+        <v>22650000000.0</v>
+      </c>
+      <c r="M11">
+        <v>25060000000.0</v>
+      </c>
+      <c r="N11">
+        <v>25530000000.0</v>
+      </c>
+      <c r="O11">
+        <v>24170000000.0</v>
+      </c>
+      <c r="P11">
+        <v>23320000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>23450000000.0</v>
+      </c>
+      <c r="R11">
+        <v>23650000000.0</v>
+      </c>
+      <c r="S11">
+        <v>21720000000.0</v>
+      </c>
+      <c r="T11">
+        <v>245000000.0</v>
+      </c>
+      <c r="U11">
+        <v>21210000000.0</v>
+      </c>
+      <c r="V11">
+        <v>20200000000.0</v>
+      </c>
+      <c r="W11">
+        <v>19750000000.0</v>
+      </c>
+      <c r="X11">
+        <v>18570000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>19360000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>18920000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>15200000000.0</v>
+      </c>
+      <c r="AB11">
+        <v>11610000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>13830000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>207000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>196000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>12050000000.0</v>
+      </c>
+      <c r="AG11">
+        <v>213000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>15230000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>13810000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>13160000000.0</v>
+      </c>
+      <c r="AK11">
+        <v>1520000000.0</v>
+      </c>
+      <c r="AL11">
+        <v>14030000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>13710000000.0</v>
+      </c>
+      <c r="AN11">
+        <v>13300000000.0</v>
+      </c>
+      <c r="AO11">
+        <v>14460000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>14600000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>13687072000.0</v>
+      </c>
+      <c r="AR11">
+        <v>13644341333.33</v>
+      </c>
+      <c r="AS11">
+        <v>12983040000.0</v>
+      </c>
+      <c r="AT11">
+        <v>13892112666.67</v>
+      </c>
+      <c r="AU11">
+        <v>11674186666.67</v>
+      </c>
+      <c r="AV11">
+        <v>12309660000.0</v>
+      </c>
+      <c r="AW11">
+        <v>12905399714.29</v>
+      </c>
+      <c r="AX11">
+        <v>12816717333.33</v>
+      </c>
+      <c r="AY11">
+        <v>11535706500.0</v>
+      </c>
+      <c r="AZ11">
+        <v>11179375000.0</v>
+      </c>
+      <c r="BA11">
+        <v>10211811428.57</v>
+      </c>
+      <c r="BB11">
+        <v>9237081166.67</v>
+      </c>
+      <c r="BC11">
+        <v>9168652500.0</v>
+      </c>
+      <c r="BD11">
+        <v>7498598000.0</v>
+      </c>
+      <c r="BE11">
+        <v>7914880000.0</v>
+      </c>
+      <c r="BF11">
+        <v>9014703333.33</v>
+      </c>
+      <c r="BG11">
+        <v>9031813333.33</v>
+      </c>
+      <c r="BH11">
+        <v>9994889333.33</v>
+      </c>
+      <c r="BI11">
+        <v>9501530000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>8029030000.0</v>
+      </c>
+      <c r="BK11">
+        <v>6702025000.0</v>
+      </c>
+      <c r="BL11">
+        <v>6853256666.67</v>
+      </c>
+      <c r="BM11">
+        <v>6598830000.0</v>
+      </c>
+      <c r="BN11">
+        <v>6026917500.0</v>
+      </c>
+      <c r="BO11">
+        <v>5167605000.0</v>
+      </c>
+      <c r="BP11">
+        <v>4294048000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>4558715000.0</v>
+      </c>
+      <c r="BR11">
+        <v>3912192666.67</v>
+      </c>
+      <c r="BS11">
+        <v>3835200000.0</v>
+      </c>
+      <c r="BT11">
+        <v>3009480000.0</v>
+      </c>
+      <c r="BU11">
+        <v>2048970000.0</v>
+      </c>
+      <c r="BV11">
+        <v>2631001333.33</v>
+      </c>
+      <c r="BW11">
+        <v>1294325000.0</v>
+      </c>
+      <c r="BX11">
+        <v>2113772500.0</v>
+      </c>
+      <c r="BY11">
+        <v>1826490000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>1900200000.0</v>
+      </c>
+      <c r="CA11">
+        <v>1137826666.67</v>
+      </c>
+      <c r="CB11">
+        <v>258455000.0</v>
+      </c>
+      <c r="CC11">
+        <v>1284327142.86</v>
+      </c>
+      <c r="CD11">
+        <v>1189781666.67</v>
+      </c>
+      <c r="CE11">
+        <v>1059207500.0</v>
+      </c>
+      <c r="CF11">
+        <v>801264000.0</v>
+      </c>
+      <c r="CG11">
+        <v>811530000.0</v>
+      </c>
+      <c r="CH11">
+        <v>706133333.33</v>
+      </c>
+      <c r="CI11">
+        <v>782760000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>873150000.0</v>
+      </c>
+      <c r="CK11">
+        <v>914625600.0</v>
+      </c>
+      <c r="CL11">
+        <v>826554000.0</v>
+      </c>
+      <c r="CM11">
+        <v>595618833.33</v>
+      </c>
+      <c r="CN11">
+        <v>540615888.69</v>
+      </c>
+      <c r="CO11">
+        <v>654356176.64</v>
+      </c>
+      <c r="CP11">
+        <v>610540892.03</v>
+      </c>
+      <c r="CQ11">
+        <v>514424542.12</v>
+      </c>
+      <c r="CR11">
+        <v>565789763.61</v>
+      </c>
+      <c r="CS11">
+        <v>574257516.08</v>
+      </c>
+      <c r="CT11">
+        <v>448253502.16</v>
+      </c>
+      <c r="CU11">
+        <v>423961665.17</v>
+      </c>
+      <c r="CV11">
+        <v>371468747.14</v>
+      </c>
+      <c r="CW11">
+        <v>342138774.77</v>
+      </c>
+      <c r="CX11">
+        <v>333337161.73</v>
+      </c>
+      <c r="CY11">
+        <v>285203665.1</v>
+      </c>
+      <c r="CZ11">
+        <v>191339022.15</v>
+      </c>
+      <c r="DA11">
+        <v>197090124.06</v>
+      </c>
+      <c r="DB11">
+        <v>170527725.85</v>
+      </c>
+      <c r="DC11">
+        <v>132903641.47</v>
+      </c>
+      <c r="DD11">
+        <v>86884701.4</v>
+      </c>
+      <c r="DE11">
+        <v>82640500.0</v>
+      </c>
+      <c r="DF11">
+        <v>91442400.0</v>
+      </c>
+      <c r="DG11">
+        <v>95359000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:111">
+      <c r="A12" t="s">
+        <v>183</v>
+      </c>
+      <c r="B12">
+        <v>12023250.0</v>
+      </c>
+      <c r="C12">
+        <v>1190000000.0</v>
+      </c>
+      <c r="D12">
+        <v>1050000000.0</v>
+      </c>
+      <c r="E12">
+        <v>11125000.0</v>
+      </c>
+      <c r="F12">
+        <v>12000000.0</v>
+      </c>
+      <c r="G12">
+        <v>12286743.0</v>
+      </c>
+      <c r="H12">
+        <v>1020000000.0</v>
+      </c>
+      <c r="I12">
+        <v>1010000000.0</v>
+      </c>
+      <c r="J12">
+        <v>1080000000.0</v>
+      </c>
+      <c r="K12">
+        <v>1050000000.0</v>
+      </c>
+      <c r="L12">
+        <v>1100000000.0</v>
+      </c>
+      <c r="M12">
+        <v>1310000000.0</v>
+      </c>
+      <c r="N12">
+        <v>1380000000.0</v>
+      </c>
+      <c r="O12">
+        <v>900000000.0</v>
+      </c>
+      <c r="P12">
+        <v>820000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>800000000.0</v>
+      </c>
+      <c r="R12">
         <v>660000000.0</v>
       </c>
-      <c r="AU10">
-[...427 lines deleted...]
-      <c r="CA11">
+      <c r="S12">
+        <v>560000000.0</v>
+      </c>
+      <c r="T12">
         <v>6000000.0</v>
       </c>
-      <c r="CB11">
-[...153 lines deleted...]
-      </c>
       <c r="U12">
-        <v>6000000.0</v>
+        <v>530000000.0</v>
       </c>
       <c r="V12">
-        <v>7000000.0</v>
+        <v>480000000.0</v>
       </c>
       <c r="W12">
-        <v>7000000.0</v>
+        <v>490000000.0</v>
       </c>
       <c r="X12">
-        <v>6000000.0</v>
+        <v>500000000.0</v>
       </c>
       <c r="Y12">
-        <v>6000000.0</v>
+        <v>490000000.0</v>
       </c>
       <c r="Z12">
-        <v>6000000.0</v>
+        <v>480000000.0</v>
       </c>
       <c r="AA12">
-        <v>6000000.0</v>
+        <v>480000000.0</v>
       </c>
       <c r="AB12">
-        <v>6000000.0</v>
+        <v>450000000.0</v>
       </c>
       <c r="AC12">
-        <v>6000000.0</v>
+        <v>420000000.0</v>
       </c>
       <c r="AD12">
         <v>6000000.0</v>
       </c>
       <c r="AE12">
         <v>6000000.0</v>
       </c>
       <c r="AF12">
         <v>6000000.0</v>
       </c>
       <c r="AG12">
         <v>6000000.0</v>
       </c>
-      <c r="AH12"/>
+      <c r="AH12">
+        <v>6000000.0</v>
+      </c>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
@@ -25274,138 +25470,141 @@
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
+      <c r="DG12"/>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B13">
+        <v>66000000.0</v>
+      </c>
+      <c r="C13">
         <v>68000000.0</v>
       </c>
-      <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>7600000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>84000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>8860000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>125000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>70000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>5440000000.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>4460000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>4760000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4580000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>6080000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4750000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>62000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>5560000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3850000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>4440000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>68000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>4560000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>4750000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>4550000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3980000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>5030000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>5150000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>5540000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>6090000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>71000000.0</v>
       </c>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
@@ -25440,666 +25639,673 @@
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B14">
-        <v>-1000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="C14">
         <v>-1000000.0</v>
       </c>
       <c r="D14">
         <v>-1000000.0</v>
       </c>
       <c r="E14">
         <v>-1000000.0</v>
       </c>
-      <c r="F14"/>
-      <c r="G14">
+      <c r="F14">
         <v>-1000000.0</v>
       </c>
+      <c r="G14"/>
       <c r="H14">
+        <v>-1000000.0</v>
+      </c>
+      <c r="I14">
         <v>-2000000.0</v>
       </c>
-      <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>0.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="O14"/>
+      <c r="P14">
         <v>-1000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>0.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-1000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>0.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-1000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-2000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>57000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>61000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>60000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>61000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>60000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>61000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>55000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>53000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>52000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>55000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AG14">
         <v>8000000.0</v>
       </c>
       <c r="AH14">
         <v>8000000.0</v>
       </c>
       <c r="AI14">
         <v>8000000.0</v>
       </c>
-      <c r="AJ14"/>
+      <c r="AJ14">
+        <v>8000000.0</v>
+      </c>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
-      <c r="CD14">
+      <c r="CD14"/>
+      <c r="CE14">
         <v>2000000.0</v>
       </c>
-      <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
-      <c r="CI14">
+      <c r="CI14"/>
+      <c r="CJ14">
         <v>300000.0</v>
       </c>
-      <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
+      <c r="DG14"/>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B15">
-        <v>815685955.0</v>
+        <v>817894650.0</v>
       </c>
       <c r="C15">
-        <v>919000000.0</v>
+        <v>77690000000.0</v>
       </c>
       <c r="D15">
+        <v>85010000000.0</v>
+      </c>
+      <c r="E15">
         <v>748257500.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>839000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>809000000.0</v>
       </c>
-      <c r="G15">
-[...1 lines deleted...]
-      </c>
       <c r="H15">
-        <v>804000000.0</v>
+        <v>70330000000.0</v>
       </c>
       <c r="I15">
-        <v>777000000.0</v>
+        <v>68060000000.0</v>
       </c>
       <c r="J15">
-        <v>763000000.0</v>
+        <v>65060000000.0</v>
       </c>
       <c r="K15">
-        <v>959000000.0</v>
+        <v>63680000000.0</v>
       </c>
       <c r="L15">
-        <v>733000000.0</v>
+        <v>79690000000.0</v>
       </c>
       <c r="M15">
-        <v>751000000.0</v>
+        <v>61060000000.0</v>
       </c>
       <c r="N15">
-        <v>724000000.0</v>
+        <v>62120000000.0</v>
       </c>
       <c r="O15">
-        <v>744000000.0</v>
+        <v>59450000000.0</v>
       </c>
       <c r="P15">
-        <v>800000000.0</v>
+        <v>61280000000.0</v>
       </c>
       <c r="Q15">
-        <v>748000000.0</v>
+        <v>65860000000.0</v>
       </c>
       <c r="R15">
-        <v>689000000.0</v>
+        <v>60210000000.0</v>
       </c>
       <c r="S15">
+        <v>53600000000.0</v>
+      </c>
+      <c r="T15">
         <v>752000000.0</v>
       </c>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
       <c r="U15">
-        <v>733000000.0</v>
+        <v>58090000000.0</v>
       </c>
       <c r="V15">
-        <v>704000000.0</v>
+        <v>54210000000.0</v>
       </c>
       <c r="W15">
-        <v>697000000.0</v>
+        <v>51950000000.0</v>
       </c>
       <c r="X15">
-        <v>705000000.0</v>
+        <v>50760000000.0</v>
       </c>
       <c r="Y15">
-        <v>653000000.0</v>
+        <v>51970000000.0</v>
       </c>
       <c r="Z15">
-        <v>558000000.0</v>
+        <v>48450000000.0</v>
       </c>
       <c r="AA15">
-        <v>590000000.0</v>
+        <v>42330000000.0</v>
       </c>
       <c r="AB15">
-        <v>626000000.0</v>
+        <v>43210000000.0</v>
       </c>
       <c r="AC15">
+        <v>44570000000.0</v>
+      </c>
+      <c r="AD15">
         <v>569000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>546000000.0</v>
       </c>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
       <c r="AF15">
+        <v>40740000000.0</v>
+      </c>
+      <c r="AG15">
         <v>502000000.0</v>
       </c>
-      <c r="AG15">
-[...1 lines deleted...]
-      </c>
       <c r="AH15">
-        <v>534000000.0</v>
+        <v>41100000000.0</v>
       </c>
       <c r="AI15">
-        <v>571000000.0</v>
+        <v>36120000000.0</v>
       </c>
       <c r="AJ15">
-        <v>796000000.0</v>
+        <v>36900000000.0</v>
       </c>
       <c r="AK15">
-        <v>578000000.0</v>
+        <v>51290000000.0</v>
       </c>
       <c r="AL15">
-        <v>541000000.0</v>
+        <v>37260000000.0</v>
       </c>
       <c r="AM15">
-        <v>543000000.0</v>
+        <v>34830000000.0</v>
       </c>
       <c r="AN15">
-        <v>547000000.0</v>
+        <v>36030000000.0</v>
       </c>
       <c r="AO15">
-        <v>539000000.0</v>
+        <v>37080000000.0</v>
       </c>
       <c r="AP15">
-        <v>511000000.0</v>
+        <v>36060000000.0</v>
       </c>
       <c r="AQ15">
-        <v>533000000.0</v>
+        <v>34453664000.0</v>
       </c>
       <c r="AR15">
-        <v>524000000.0</v>
+        <v>35303077333.33</v>
       </c>
       <c r="AS15">
-        <v>519000000.0</v>
+        <v>34709760000.0</v>
       </c>
       <c r="AT15">
-        <v>476000000.0</v>
+        <v>34009464500.0</v>
       </c>
       <c r="AU15">
-        <v>498000000.0</v>
+        <v>30200613333.33</v>
       </c>
       <c r="AV15">
-        <v>522000000.0</v>
+        <v>30960660000.0</v>
       </c>
       <c r="AW15">
-        <v>511000000.0</v>
+        <v>32702032285.71</v>
       </c>
       <c r="AX15">
-        <v>482000000.0</v>
+        <v>31487223833.33</v>
       </c>
       <c r="AY15">
-        <v>487000000.0</v>
+        <v>28809381000.0</v>
       </c>
       <c r="AZ15">
-        <v>463000000.0</v>
+        <v>29270729166.67</v>
       </c>
       <c r="BA15">
-        <v>383000000.0</v>
+        <v>26267048285.71</v>
       </c>
       <c r="BB15">
-        <v>418000000.0</v>
+        <v>23743638166.67</v>
       </c>
       <c r="BC15">
-        <v>444000000.0</v>
+        <v>25048998333.33</v>
       </c>
       <c r="BD15">
-        <v>434000000.0</v>
+        <v>24125924000.0</v>
       </c>
       <c r="BE15">
-        <v>431000000.0</v>
+        <v>23054080000.0</v>
       </c>
       <c r="BF15">
-        <v>416000000.0</v>
+        <v>22854924333.33</v>
       </c>
       <c r="BG15">
-        <v>463000000.0</v>
+        <v>23482714666.67</v>
       </c>
       <c r="BH15">
-        <v>458000000.0</v>
+        <v>23610376333.33</v>
       </c>
       <c r="BI15">
-        <v>411000000.0</v>
+        <v>23650547500.0</v>
       </c>
       <c r="BJ15">
-        <v>384000000.0</v>
+        <v>20121532500.0</v>
       </c>
       <c r="BK15">
-        <v>402000000.0</v>
+        <v>17157184000.0</v>
       </c>
       <c r="BL15">
-        <v>397000000.0</v>
+        <v>17889670000.0</v>
       </c>
       <c r="BM15">
-        <v>374000000.0</v>
+        <v>17821330000.0</v>
       </c>
       <c r="BN15">
-        <v>326000000.0</v>
+        <v>16696793666.67</v>
       </c>
       <c r="BO15">
-        <v>349000000.0</v>
+        <v>15176930000.0</v>
       </c>
       <c r="BP15">
-        <v>334000000.0</v>
+        <v>15610653666.67</v>
       </c>
       <c r="BQ15">
-        <v>317000000.0</v>
+        <v>15536845000.0</v>
       </c>
       <c r="BR15">
-        <v>313000000.0</v>
+        <v>15123964333.33</v>
       </c>
       <c r="BS15">
-        <v>327000000.0</v>
+        <v>15005220000.0</v>
       </c>
       <c r="BT15">
-        <v>330000000.0</v>
+        <v>16401666000.0</v>
       </c>
       <c r="BU15">
-        <v>320000000.0</v>
+        <v>14086668750.0</v>
       </c>
       <c r="BV15">
-        <v>308000000.0</v>
+        <v>15034293333.33</v>
       </c>
       <c r="BW15">
-        <v>311000000.0</v>
+        <v>13288403333.33</v>
       </c>
       <c r="BX15">
-        <v>310000000.0</v>
+        <v>12403457500.0</v>
       </c>
       <c r="BY15">
-        <v>271000000.0</v>
+        <v>13481235714.29</v>
       </c>
       <c r="BZ15">
-        <v>263000000.0</v>
+        <v>10728212500.0</v>
       </c>
       <c r="CA15">
-        <v>259000000.0</v>
+        <v>10687443333.33</v>
       </c>
       <c r="CB15">
-        <v>218000000.0</v>
+        <v>11156640833.33</v>
       </c>
       <c r="CC15">
-        <v>199000000.0</v>
+        <v>9654597142.86</v>
       </c>
       <c r="CD15">
-        <v>174000000.0</v>
+        <v>9106405833.33</v>
       </c>
       <c r="CE15">
-        <v>152000000.0</v>
+        <v>8013135000.0</v>
       </c>
       <c r="CF15">
-        <v>143000000.0</v>
+        <v>6766229333.33</v>
       </c>
       <c r="CG15">
-        <v>138000000.0</v>
+        <v>6447155000.0</v>
       </c>
       <c r="CH15">
-        <v>122000000.0</v>
+        <v>6090400000.0</v>
       </c>
       <c r="CI15">
-        <v>127000000.0</v>
+        <v>5305373333.33</v>
       </c>
       <c r="CJ15">
-        <v>112000000.0</v>
+        <v>5544502500.0</v>
       </c>
       <c r="CK15">
-        <v>97000000.0</v>
+        <v>4878003200.0</v>
       </c>
       <c r="CL15">
-        <v>83000000.0</v>
+        <v>4454207666.67</v>
       </c>
       <c r="CM15">
-        <v>76760641.0</v>
+        <v>3802797166.67</v>
       </c>
       <c r="CN15">
-        <v>70545360.0</v>
+        <v>3350857848.45</v>
       </c>
       <c r="CO15">
-        <v>64713753.0</v>
+        <v>3300229516.4</v>
       </c>
       <c r="CP15">
-        <v>58270546.0</v>
+        <v>2961935532.06</v>
       </c>
       <c r="CQ15">
-        <v>53072124.0</v>
+        <v>2709114224.63</v>
       </c>
       <c r="CR15">
-        <v>52253146.0</v>
+        <v>2515586834.33</v>
       </c>
       <c r="CS15">
-        <v>46700471.0</v>
+        <v>2515901891.32</v>
       </c>
       <c r="CT15">
-        <v>42844300.0</v>
+        <v>2257874371.91</v>
       </c>
       <c r="CU15">
-        <v>42283512.0</v>
+        <v>2090887528.6</v>
       </c>
       <c r="CV15">
-        <v>41649018.0</v>
+        <v>2060390972.74</v>
       </c>
       <c r="CW15">
-        <v>41292419.0</v>
+        <v>1955213150.01</v>
       </c>
       <c r="CX15">
-        <v>39241359.0</v>
+        <v>1976791974.79</v>
       </c>
       <c r="CY15">
-        <v>38327710.0</v>
+        <v>1843009666.79</v>
       </c>
       <c r="CZ15">
-        <v>34006836.0</v>
+        <v>1786301252.26</v>
       </c>
       <c r="DA15">
-        <v>32781886.0</v>
+        <v>1564926579.05</v>
       </c>
       <c r="DB15">
-        <v>26831673.0</v>
+        <v>1508163447.32</v>
       </c>
       <c r="DC15">
-        <v>17944528.0</v>
+        <v>1197926872.76</v>
       </c>
       <c r="DD15">
-        <v>15400000.0</v>
+        <v>782166086.46</v>
       </c>
       <c r="DE15">
-        <v>14700000.0</v>
+        <v>669823000.0</v>
       </c>
       <c r="DF15">
-        <v>13300000.0</v>
+        <v>640096800.0</v>
+      </c>
+      <c r="DG15">
+        <v>576488500.0</v>
       </c>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>66540000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>73640000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>69210000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>70330000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>68060000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>65060000000.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>62120000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>59450000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>61280000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>65860000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>748000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>689000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>752000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>774000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>733000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>704000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>697000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>705000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>653000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>558000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>590000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>626000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>566679000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>550710000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>581000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>502000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>581000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>534000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>571000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>796000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>578000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>541000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>543000000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
@@ -26126,170 +26332,173 @@
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
+      <c r="DG16"/>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B17">
+        <v>819000000.0</v>
+      </c>
+      <c r="C17">
         <v>820000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>920000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>748000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>840000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>809000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>814000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>806000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>778000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>763000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>960000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>734000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>751000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>724000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>745000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>800000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>749000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>689000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>753000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>776000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>734000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>705000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>697000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>707000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>655000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>564000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>592000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>627000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>572000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>546000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>582000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>502000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>581000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>534000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>571000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>796000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>578000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>541000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>543000000.0</v>
       </c>
-      <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
@@ -26316,134 +26525,137 @@
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B18">
+        <v>54000000.0</v>
+      </c>
+      <c r="C18">
         <v>55000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-12000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>56000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>72000000.0</v>
       </c>
-      <c r="F18"/>
-      <c r="G18">
+      <c r="G18"/>
+      <c r="H18">
         <v>114000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>58000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>72000000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>42000000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>42000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>45000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>49000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>55000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>49000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>39000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>48000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>61000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>51000000.0</v>
       </c>
-      <c r="X18"/>
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18">
         <v>49000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>44000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>258000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-6000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>49000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>62000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>71000000.0</v>
       </c>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
@@ -26478,54 +26690,55 @@
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
+      <c r="DG18"/>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -26592,54 +26805,55 @@
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -26706,386 +26920,390 @@
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B21">
-        <v>1082681628.0</v>
+        <v>1096834050.0</v>
       </c>
       <c r="C21">
-        <v>1055000000.0</v>
+        <v>103120000000.0</v>
       </c>
       <c r="D21">
+        <v>99200000000.0</v>
+      </c>
+      <c r="E21">
         <v>949630000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1065000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1028000000.0</v>
       </c>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
       <c r="H21">
-        <v>1053000000.0</v>
+        <v>172420000000.0</v>
       </c>
       <c r="I21">
-        <v>1033000000.0</v>
+        <v>90760000000.0</v>
       </c>
       <c r="J21">
-        <v>994000000.0</v>
+        <v>88070000000.0</v>
       </c>
       <c r="K21">
-        <v>917000000.0</v>
+        <v>84590000000.0</v>
       </c>
       <c r="L21">
-        <v>956000000.0</v>
+        <v>78030000000.0</v>
       </c>
       <c r="M21">
-        <v>1000000000.0</v>
+        <v>80980000000.0</v>
       </c>
       <c r="N21">
-        <v>961000000.0</v>
+        <v>84170000000.0</v>
       </c>
       <c r="O21">
-        <v>957000000.0</v>
+        <v>79610000000.0</v>
       </c>
       <c r="P21">
-        <v>1001000000.0</v>
+        <v>80280000000.0</v>
       </c>
       <c r="Q21">
-        <v>979000000.0</v>
+        <v>83880000000.0</v>
       </c>
       <c r="R21">
-        <v>888000000.0</v>
+        <v>79750000000.0</v>
       </c>
       <c r="S21">
+        <v>69740000000.0</v>
+      </c>
+      <c r="T21">
         <v>920000000.0</v>
       </c>
-      <c r="T21">
-[...1 lines deleted...]
-      </c>
       <c r="U21">
-        <v>941000000.0</v>
+        <v>75720000000.0</v>
       </c>
       <c r="V21">
-        <v>896000000.0</v>
+        <v>70870000000.0</v>
       </c>
       <c r="W21">
-        <v>884000000.0</v>
+        <v>67480000000.0</v>
       </c>
       <c r="X21">
-        <v>893000000.0</v>
+        <v>65430000000.0</v>
       </c>
       <c r="Y21">
-        <v>840000000.0</v>
+        <v>66650000000.0</v>
       </c>
       <c r="Z21">
-        <v>708000000.0</v>
+        <v>63680000000.0</v>
       </c>
       <c r="AA21">
-        <v>675000000.0</v>
+        <v>54850000000.0</v>
       </c>
       <c r="AB21">
-        <v>711000000.0</v>
+        <v>50570000000.0</v>
       </c>
       <c r="AC21">
+        <v>51510000000.0</v>
+      </c>
+      <c r="AD21">
         <v>701000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>650000000.0</v>
       </c>
-      <c r="AE21">
-[...1 lines deleted...]
-      </c>
       <c r="AF21">
+        <v>46840000000.0</v>
+      </c>
+      <c r="AG21">
         <v>687000000.0</v>
       </c>
-      <c r="AG21">
-[...1 lines deleted...]
-      </c>
       <c r="AH21">
-        <v>670000000.0</v>
+        <v>49510000000.0</v>
       </c>
       <c r="AI21">
-        <v>693000000.0</v>
+        <v>46110000000.0</v>
       </c>
       <c r="AJ21">
-        <v>669000000.0</v>
+        <v>44960000000.0</v>
       </c>
       <c r="AK21">
-        <v>659000000.0</v>
+        <v>43790000000.0</v>
       </c>
       <c r="AL21">
-        <v>638000000.0</v>
+        <v>43440000000.0</v>
       </c>
       <c r="AM21">
-        <v>634000000.0</v>
+        <v>41560000000.0</v>
       </c>
       <c r="AN21">
-        <v>640000000.0</v>
+        <v>43140000000.0</v>
       </c>
       <c r="AO21">
-        <v>644000000.0</v>
+        <v>44570000000.0</v>
       </c>
       <c r="AP21">
-        <v>602000000.0</v>
+        <v>43360000000.0</v>
       </c>
       <c r="AQ21">
-        <v>625000000.0</v>
+        <v>40589248000.0</v>
       </c>
       <c r="AR21">
-        <v>599000000.0</v>
+        <v>41396666666.67</v>
       </c>
       <c r="AS21">
-        <v>610000000.0</v>
+        <v>39677760000.0</v>
       </c>
       <c r="AT21">
-        <v>541000000.0</v>
+        <v>39972588333.33</v>
       </c>
       <c r="AU21">
-        <v>555000000.0</v>
+        <v>34324646666.67</v>
       </c>
       <c r="AV21">
-        <v>592000000.0</v>
+        <v>34504350000.0</v>
       </c>
       <c r="AW21">
-        <v>575000000.0</v>
+        <v>37087362285.71</v>
       </c>
       <c r="AX21">
-        <v>536000000.0</v>
+        <v>35430829166.67</v>
       </c>
       <c r="AY21">
-        <v>534000000.0</v>
+        <v>32036988000.0</v>
       </c>
       <c r="AZ21">
-        <v>526000000.0</v>
+        <v>32095625000.0</v>
       </c>
       <c r="BA21">
-        <v>451000000.0</v>
+        <v>29841182285.71</v>
       </c>
       <c r="BB21">
-        <v>468000000.0</v>
+        <v>27959218833.33</v>
       </c>
       <c r="BC21">
-        <v>457000000.0</v>
+        <v>28045290000.0</v>
       </c>
       <c r="BD21">
-        <v>491000000.0</v>
+        <v>24832313666.67</v>
       </c>
       <c r="BE21">
-        <v>472000000.0</v>
+        <v>26081920000.0</v>
       </c>
       <c r="BF21">
-        <v>489000000.0</v>
+        <v>25029058666.67</v>
       </c>
       <c r="BG21">
-        <v>528000000.0</v>
+        <v>27603479500.0</v>
       </c>
       <c r="BH21">
-        <v>560000000.0</v>
+        <v>26925008000.0</v>
       </c>
       <c r="BI21">
-        <v>490000000.0</v>
+        <v>28917700000.0</v>
       </c>
       <c r="BJ21">
-        <v>435000000.0</v>
+        <v>23989175000.0</v>
       </c>
       <c r="BK21">
-        <v>464000000.0</v>
+        <v>19435872500.0</v>
       </c>
       <c r="BL21">
-        <v>479000000.0</v>
+        <v>20648773333.33</v>
       </c>
       <c r="BM21">
-        <v>452000000.0</v>
+        <v>21502310000.0</v>
       </c>
       <c r="BN21">
-        <v>384000000.0</v>
+        <v>20179012666.67</v>
       </c>
       <c r="BO21">
-        <v>390000000.0</v>
+        <v>17877120000.0</v>
       </c>
       <c r="BP21">
-        <v>382000000.0</v>
+        <v>17444570000.0</v>
       </c>
       <c r="BQ21">
-        <v>350000000.0</v>
+        <v>17769685000.0</v>
       </c>
       <c r="BR21">
-        <v>338000000.0</v>
+        <v>16698383333.33</v>
       </c>
       <c r="BS21">
-        <v>336000000.0</v>
+        <v>16203720000.0</v>
       </c>
       <c r="BT21">
-        <v>371000000.0</v>
+        <v>16853088000.0</v>
       </c>
       <c r="BU21">
-        <v>361000000.0</v>
+        <v>15836830625.0</v>
       </c>
       <c r="BV21">
-        <v>310000000.0</v>
+        <v>16960562166.67</v>
       </c>
       <c r="BW21">
-        <v>329000000.0</v>
+        <v>13374691666.67</v>
       </c>
       <c r="BX21">
-        <v>312000000.0</v>
+        <v>13121342500.0</v>
       </c>
       <c r="BY21">
-        <v>281000000.0</v>
+        <v>13568211428.57</v>
       </c>
       <c r="BZ21">
-        <v>229000000.0</v>
+        <v>11124087500.0</v>
       </c>
       <c r="CA21">
-        <v>237000000.0</v>
+        <v>9305796666.67</v>
       </c>
       <c r="CB21">
-        <v>234000000.0</v>
+        <v>10208972500.0</v>
       </c>
       <c r="CC21">
-        <v>211000000.0</v>
+        <v>10363191428.57</v>
       </c>
       <c r="CD21">
-        <v>170000000.0</v>
+        <v>9655535833.33</v>
       </c>
       <c r="CE21">
-        <v>156000000.0</v>
+        <v>7828925000.0</v>
       </c>
       <c r="CF21">
-        <v>164000000.0</v>
+        <v>6944288000.0</v>
       </c>
       <c r="CG21">
-        <v>146000000.0</v>
+        <v>7393940000.0</v>
       </c>
       <c r="CH21">
-        <v>133000000.0</v>
+        <v>6443466666.67</v>
       </c>
       <c r="CI21">
-        <v>129000000.0</v>
+        <v>5783726666.67</v>
       </c>
       <c r="CJ21">
-        <v>122000000.0</v>
+        <v>5631817500.0</v>
       </c>
       <c r="CK21">
-        <v>109000000.0</v>
+        <v>5313539200.0</v>
       </c>
       <c r="CL21">
-        <v>96000000.0</v>
+        <v>5005243666.67</v>
       </c>
       <c r="CM21">
-        <v>85580604.0</v>
+        <v>4398416000.0</v>
       </c>
       <c r="CN21">
-        <v>75690676.0</v>
+        <v>3735878633.28</v>
       </c>
       <c r="CO21">
-        <v>67810210.0</v>
+        <v>3540935974.41</v>
       </c>
       <c r="CP21">
-        <v>64335343.0</v>
+        <v>3103659749.66</v>
       </c>
       <c r="CQ21">
-        <v>59499122.0</v>
+        <v>2991078766.76</v>
       </c>
       <c r="CR21">
-        <v>57272295.0</v>
+        <v>2820222683.33</v>
       </c>
       <c r="CS21">
-        <v>55437616.0</v>
+        <v>2757565550.43</v>
       </c>
       <c r="CT21">
-        <v>46435163.0</v>
+        <v>2680297858.37</v>
       </c>
       <c r="CU21">
-        <v>45114326.0</v>
+        <v>2266128824.73</v>
       </c>
       <c r="CV21">
-        <v>45830698.0</v>
+        <v>2198330877.33</v>
       </c>
       <c r="CW21">
-        <v>45165066.0</v>
+        <v>2151522117.61</v>
       </c>
       <c r="CX21">
-        <v>42437816.0</v>
+        <v>2162187204.62</v>
       </c>
       <c r="CY21">
-        <v>40720248.0</v>
+        <v>1993134466.26</v>
       </c>
       <c r="CZ21">
-        <v>38192544.0</v>
+        <v>1897807878.29</v>
       </c>
       <c r="DA21">
-        <v>32196346.0</v>
+        <v>1757544489.79</v>
       </c>
       <c r="DB21">
-        <v>26405448.0</v>
+        <v>1481225094.08</v>
       </c>
       <c r="DC21">
-        <v>17799053.0</v>
+        <v>1178897631.41</v>
       </c>
       <c r="DD21">
-        <v>15800000.0</v>
+        <v>775825122.16</v>
       </c>
       <c r="DE21">
-        <v>14600000.0</v>
+        <v>687221000.0</v>
       </c>
       <c r="DF21">
-        <v>12200000.0</v>
+        <v>635742400.0</v>
+      </c>
+      <c r="DG21">
+        <v>528809000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -27152,386 +27370,390 @@
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
+      <c r="DG22"/>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B23">
-        <v>3979106967.0</v>
+        <v>4051626150.0</v>
       </c>
       <c r="C23">
-        <v>3985000000.0</v>
+        <v>378990000000.0</v>
       </c>
       <c r="D23">
+        <v>364820000000.0</v>
+      </c>
+      <c r="E23">
         <v>4109908750.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4011000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3913000000.0</v>
       </c>
-      <c r="G23">
-[...1 lines deleted...]
-      </c>
       <c r="H23">
-        <v>3886000000.0</v>
+        <v>322580000000.0</v>
       </c>
       <c r="I23">
-        <v>3861000000.0</v>
+        <v>326880000000.0</v>
       </c>
       <c r="J23">
-        <v>3720000000.0</v>
+        <v>321790000000.0</v>
       </c>
       <c r="K23">
-        <v>3648000000.0</v>
+        <v>308560000000.0</v>
       </c>
       <c r="L23">
-        <v>3707000000.0</v>
+        <v>301200000000.0</v>
       </c>
       <c r="M23">
-        <v>3718000000.0</v>
+        <v>307230000000.0</v>
       </c>
       <c r="N23">
-        <v>3656000000.0</v>
+        <v>305770000000.0</v>
       </c>
       <c r="O23">
-        <v>3598000000.0</v>
+        <v>299720000000.0</v>
       </c>
       <c r="P23">
-        <v>3658000000.0</v>
+        <v>294130000000.0</v>
       </c>
       <c r="Q23">
-        <v>3576000000.0</v>
+        <v>299300000000.0</v>
       </c>
       <c r="R23">
-        <v>3556000000.0</v>
+        <v>285630000000.0</v>
       </c>
       <c r="S23">
+        <v>274960000000.0</v>
+      </c>
+      <c r="T23">
         <v>3360000000.0</v>
       </c>
-      <c r="T23">
-[...1 lines deleted...]
-      </c>
       <c r="U23">
-        <v>3057000000.0</v>
+        <v>242950000000.0</v>
       </c>
       <c r="V23">
-        <v>2886000000.0</v>
+        <v>225150000000.0</v>
       </c>
       <c r="W23">
-        <v>2728000000.0</v>
+        <v>211480000000.0</v>
       </c>
       <c r="X23">
-        <v>2623000000.0</v>
+        <v>197680000000.0</v>
       </c>
       <c r="Y23">
-        <v>2472000000.0</v>
+        <v>192620000000.0</v>
       </c>
       <c r="Z23">
-        <v>2413000000.0</v>
+        <v>182020000000.0</v>
       </c>
       <c r="AA23">
-        <v>2522000000.0</v>
+        <v>181800000000.0</v>
       </c>
       <c r="AB23">
-        <v>2532000000.0</v>
+        <v>182100000000.0</v>
       </c>
       <c r="AC23">
+        <v>179410000000.0</v>
+      </c>
+      <c r="AD23">
         <v>2509000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2481000000.0</v>
       </c>
-      <c r="AE23">
-[...1 lines deleted...]
-      </c>
       <c r="AF23">
+        <v>168550000000.0</v>
+      </c>
+      <c r="AG23">
         <v>2300000000.0</v>
       </c>
-      <c r="AG23">
-[...1 lines deleted...]
-      </c>
       <c r="AH23">
-        <v>2151000000.0</v>
+        <v>156580000000.0</v>
       </c>
       <c r="AI23">
-        <v>2112000000.0</v>
+        <v>145170000000.0</v>
       </c>
       <c r="AJ23">
-        <v>2082000000.0</v>
+        <v>135870000000.0</v>
       </c>
       <c r="AK23">
-        <v>2063000000.0</v>
+        <v>134150000000.0</v>
       </c>
       <c r="AL23">
-        <v>2012000000.0</v>
+        <v>132230000000.0</v>
       </c>
       <c r="AM23">
-        <v>1935000000.0</v>
+        <v>129220000000.0</v>
       </c>
       <c r="AN23">
-        <v>1906000000.0</v>
+        <v>128060000000.0</v>
       </c>
       <c r="AO23">
-        <v>1939000000.0</v>
+        <v>128160000000.0</v>
       </c>
       <c r="AP23">
-        <v>1897000000.0</v>
+        <v>129740000000.0</v>
       </c>
       <c r="AQ23">
-        <v>1821000000.0</v>
+        <v>127903328000.0</v>
       </c>
       <c r="AR23">
-        <v>1808000000.0</v>
+        <v>120613328000.0</v>
       </c>
       <c r="AS23">
-        <v>1782000000.0</v>
+        <v>119761920000.0</v>
       </c>
       <c r="AT23">
-        <v>1715000000.0</v>
+        <v>116772381000.0</v>
       </c>
       <c r="AU23">
-        <v>1604000000.0</v>
+        <v>108811033333.33</v>
       </c>
       <c r="AV23">
-        <v>1626000000.0</v>
+        <v>99720680000.0</v>
       </c>
       <c r="AW23">
-        <v>1626000000.0</v>
+        <v>101864951142.86</v>
       </c>
       <c r="AX23">
-        <v>1597000000.0</v>
+        <v>100192223000.0</v>
       </c>
       <c r="AY23">
-        <v>1558000000.0</v>
+        <v>95453488500.0</v>
       </c>
       <c r="AZ23">
-        <v>1570000000.0</v>
+        <v>93642291666.67</v>
       </c>
       <c r="BA23">
-        <v>1615000000.0</v>
+        <v>89069688571.43</v>
       </c>
       <c r="BB23">
-        <v>1523000000.0</v>
+        <v>100120040833.33</v>
       </c>
       <c r="BC23">
-        <v>1481000000.0</v>
+        <v>91267044166.67</v>
       </c>
       <c r="BD23">
-        <v>1420000000.0</v>
+        <v>80474084333.33</v>
       </c>
       <c r="BE23">
-        <v>1325000000.0</v>
+        <v>75430400000.0</v>
       </c>
       <c r="BF23">
-        <v>1263000000.0</v>
+        <v>70261658333.33</v>
       </c>
       <c r="BG23">
-        <v>1243000000.0</v>
+        <v>71294876500.0</v>
       </c>
       <c r="BH23">
-        <v>1246000000.0</v>
+        <v>63385956333.33</v>
       </c>
       <c r="BI23">
-        <v>1256000000.0</v>
+        <v>64341882500.0</v>
       </c>
       <c r="BJ23">
-        <v>1236000000.0</v>
+        <v>61490620000.0</v>
       </c>
       <c r="BK23">
-        <v>1138000000.0</v>
+        <v>55224686000.0</v>
       </c>
       <c r="BL23">
-        <v>1106000000.0</v>
+        <v>50642896666.67</v>
       </c>
       <c r="BM23">
-        <v>1044000000.0</v>
+        <v>49648340000.0</v>
       </c>
       <c r="BN23">
-        <v>974000000.0</v>
+        <v>46608162000.0</v>
       </c>
       <c r="BO23">
-        <v>906000000.0</v>
+        <v>45344570000.0</v>
       </c>
       <c r="BP23">
-        <v>850000000.0</v>
+        <v>40525078000.0</v>
       </c>
       <c r="BQ23">
-        <v>804000000.0</v>
+        <v>39539875000.0</v>
       </c>
       <c r="BR23">
-        <v>784000000.0</v>
+        <v>38358572000.0</v>
       </c>
       <c r="BS23">
-        <v>785000000.0</v>
+        <v>37584960000.0</v>
       </c>
       <c r="BT23">
-        <v>800000000.0</v>
+        <v>39374030000.0</v>
       </c>
       <c r="BU23">
-        <v>855000000.0</v>
+        <v>34149500000.0</v>
       </c>
       <c r="BV23">
-        <v>845000000.0</v>
+        <v>40169752500.0</v>
       </c>
       <c r="BW23">
-        <v>813000000.0</v>
+        <v>36456820833.33</v>
       </c>
       <c r="BX23">
-        <v>772000000.0</v>
+        <v>32424472500.0</v>
       </c>
       <c r="BY23">
-        <v>741000000.0</v>
+        <v>33572625714.29</v>
       </c>
       <c r="BZ23">
-        <v>699000000.0</v>
+        <v>29334337500.0</v>
       </c>
       <c r="CA23">
-        <v>626000000.0</v>
+        <v>28405030000.0</v>
       </c>
       <c r="CB23">
-        <v>587000000.0</v>
+        <v>26965471666.67</v>
       </c>
       <c r="CC23">
-        <v>535000000.0</v>
+        <v>25996552857.14</v>
       </c>
       <c r="CD23">
-        <v>490000000.0</v>
+        <v>24482045833.33</v>
       </c>
       <c r="CE23">
-        <v>437000000.0</v>
+        <v>22565725000.0</v>
       </c>
       <c r="CF23">
-        <v>395000000.0</v>
+        <v>19452909333.33</v>
       </c>
       <c r="CG23">
-        <v>378000000.0</v>
+        <v>17808575000.0</v>
       </c>
       <c r="CH23">
-        <v>343000000.0</v>
+        <v>16682400000.0</v>
       </c>
       <c r="CI23">
-        <v>326000000.0</v>
+        <v>14915926666.67</v>
       </c>
       <c r="CJ23">
-        <v>301000000.0</v>
+        <v>14232345000.0</v>
       </c>
       <c r="CK23">
-        <v>270000000.0</v>
+        <v>13109633600.0</v>
       </c>
       <c r="CL23">
-        <v>239000000.0</v>
+        <v>12398310000.0</v>
       </c>
       <c r="CM23">
-        <v>217092994.0</v>
+        <v>10950223166.67</v>
       </c>
       <c r="CN23">
-        <v>200196000.0</v>
+        <v>9476832831.41</v>
       </c>
       <c r="CO23">
-        <v>182958766.0</v>
+        <v>9365502540.0</v>
       </c>
       <c r="CP23">
-        <v>168920293.0</v>
+        <v>8373986128.07</v>
       </c>
       <c r="CQ23">
-        <v>156531929.0</v>
+        <v>7853442262.16</v>
       </c>
       <c r="CR23">
-        <v>142741871.0</v>
+        <v>7419519515.44</v>
       </c>
       <c r="CS23">
-        <v>126009323.0</v>
+        <v>6872783185.53</v>
       </c>
       <c r="CT23">
-        <v>109879706.0</v>
+        <v>6092298748.4</v>
       </c>
       <c r="CU23">
-        <v>94566176.0</v>
+        <v>5362349412.21</v>
       </c>
       <c r="CV23">
-        <v>91749122.0</v>
+        <v>4608020624.13</v>
       </c>
       <c r="CW23">
-        <v>92093068.0</v>
+        <v>4307162532.29</v>
       </c>
       <c r="CX23">
-        <v>88094942.0</v>
+        <v>4408771444.36</v>
       </c>
       <c r="CY23">
-        <v>80022013.0</v>
+        <v>4137467045.97</v>
       </c>
       <c r="CZ23">
-        <v>76718822.0</v>
+        <v>3729505937.88</v>
       </c>
       <c r="DA23">
-        <v>65742704.0</v>
+        <v>3530446750.8</v>
       </c>
       <c r="DB23">
-        <v>53852385.0</v>
+        <v>3024558840.22</v>
       </c>
       <c r="DC23">
-        <v>45844701.0</v>
+        <v>2404293580.71</v>
       </c>
       <c r="DD23">
-        <v>36400000.0</v>
+        <v>1998278827.19</v>
       </c>
       <c r="DE23">
-        <v>33300000.0</v>
+        <v>1583218000.0</v>
       </c>
       <c r="DF23">
-        <v>27500000.0</v>
+        <v>1450015200.0</v>
+      </c>
+      <c r="DG23">
+        <v>1191987500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -27598,447 +27820,485 @@
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B25">
+        <v>142000000.0</v>
+      </c>
+      <c r="C25">
         <v>131000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>154000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>130000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>135000000.0</v>
       </c>
-      <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>150000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>140000000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>136000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>137000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>128000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>123000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>118000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>120000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>115000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>113000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>114000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>112000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>115000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>100000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103000000.0</v>
       </c>
       <c r="AB25">
         <v>103000000.0</v>
       </c>
       <c r="AC25">
         <v>103000000.0</v>
       </c>
       <c r="AD25">
+        <v>103000000.0</v>
+      </c>
+      <c r="AE25">
         <v>98000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>75000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>82000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000000.0</v>
       </c>
       <c r="AH25">
         <v>65000000.0</v>
       </c>
       <c r="AI25">
+        <v>65000000.0</v>
+      </c>
+      <c r="AJ25">
         <v>71000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>77000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>71000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>70000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>67000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>64000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>63000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>60000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>62000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>56000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>55000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>49000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>46000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>43000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>47000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58000000.0</v>
       </c>
       <c r="AZ25">
         <v>58000000.0</v>
       </c>
       <c r="BA25">
+        <v>58000000.0</v>
+      </c>
+      <c r="BB25">
         <v>54000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>56000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>57000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>54000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>50000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>46000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>49000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>45000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>51000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>50000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>49000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>48000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>47000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>45000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>50000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>55000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>48000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>46000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>40000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>44000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>41000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>40000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000000.0</v>
       </c>
       <c r="BX25">
         <v>41000000.0</v>
       </c>
       <c r="BY25">
+        <v>41000000.0</v>
+      </c>
+      <c r="BZ25">
         <v>38000000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>37000000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>35000000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>32000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>27000000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>24000000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>33000000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>26000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>22000000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>18000000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>24000000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>16000000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>14000000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>12000000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>14832119.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>14673045.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>14886986.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>10693900.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>12245483.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>11248330.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>11173277.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>9521217.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>10469743.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>9840637.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>9487853.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>8819930.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>9405661.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>8336092.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>6592451.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>5275458.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>5585804.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>4600000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>3800000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>3400000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26"/>
+      <c r="D26">
+        <v>4170000000.0</v>
+      </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26"/>
+      <c r="H26">
+        <v>3500000000.0</v>
+      </c>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...2 lines deleted...]
-      <c r="L26"/>
+      <c r="K26"/>
+      <c r="L26">
+        <v>2810000000.0</v>
+      </c>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
-[...2 lines deleted...]
-      <c r="P26"/>
+      <c r="O26"/>
+      <c r="P26">
+        <v>2660000000.0</v>
+      </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26"/>
+      <c r="T26">
+        <v>2360000000.0</v>
+      </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26"/>
+      <c r="X26">
+        <v>2460000000.0</v>
+      </c>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26"/>
-[...5 lines deleted...]
-      <c r="AH26"/>
+      <c r="AB26">
+        <v>2090000000.0</v>
+      </c>
+      <c r="AC26">
+        <v>2110000000.0</v>
+      </c>
+      <c r="AD26">
+        <v>2100000000.0</v>
+      </c>
+      <c r="AE26">
+        <v>1980000000.0</v>
+      </c>
+      <c r="AF26">
+        <v>1960000000.0</v>
+      </c>
+      <c r="AG26">
+        <v>1880000000.0</v>
+      </c>
+      <c r="AH26">
+        <v>1980000000.0</v>
+      </c>
       <c r="AI26">
-        <v>116000000.0</v>
-[...3 lines deleted...]
-      <c r="AL26"/>
+        <v>1870000000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>1920000000.0</v>
+      </c>
+      <c r="AK26">
+        <v>1800000000.0</v>
+      </c>
+      <c r="AL26">
+        <v>1770000000.0</v>
+      </c>
       <c r="AM26">
-        <v>118000000.0</v>
-[...7 lines deleted...]
-      <c r="AR26"/>
+        <v>1980000000.0</v>
+      </c>
+      <c r="AN26">
+        <v>1930000000.0</v>
+      </c>
+      <c r="AO26">
+        <v>2150000000.0</v>
+      </c>
+      <c r="AP26">
+        <v>1980000000.0</v>
+      </c>
+      <c r="AQ26"/>
+      <c r="AR26">
+        <v>7153344000.0</v>
+      </c>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
-[...2 lines deleted...]
-      <c r="AV26"/>
+      <c r="AU26"/>
+      <c r="AV26">
+        <v>6838700000.0</v>
+      </c>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
-[...2 lines deleted...]
-      <c r="AZ26"/>
+      <c r="AY26"/>
+      <c r="AZ26">
+        <v>8835312500.0</v>
+      </c>
       <c r="BA26"/>
       <c r="BB26"/>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
+      <c r="BC26"/>
       <c r="BD26">
-        <v>45000000.0</v>
-[...1 lines deleted...]
-      <c r="BE26"/>
+        <v>2390857333.33</v>
+      </c>
+      <c r="BE26">
+        <v>2390400000.0</v>
+      </c>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
@@ -28048,728 +28308,735 @@
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>256000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>257000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>254000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>258000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>226000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>45000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>221000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>232000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>209000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>204000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>213000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>217000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>44000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>196000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>34000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>44000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>29000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>23000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>167000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>169000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>165000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>156000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>153000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>151000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>162000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>169000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>165000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>169000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>174000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>161000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>154000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>149000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>147000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>136000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>132000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>138000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>133000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>131000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>134000000.0</v>
       </c>
-      <c r="AP27">
-[...1 lines deleted...]
-      </c>
       <c r="AQ27">
-        <v>134000000.0</v>
+        <v>9237088000.0</v>
       </c>
       <c r="AR27">
-        <v>128000000.0</v>
+        <v>8875445333.33</v>
       </c>
       <c r="AS27">
-        <v>129000000.0</v>
+        <v>8478720000.0</v>
       </c>
       <c r="AT27">
-        <v>129000000.0</v>
+        <v>8453219500.0</v>
       </c>
       <c r="AU27">
-        <v>118000000.0</v>
+        <v>8184620000.0</v>
       </c>
       <c r="AV27">
-        <v>124000000.0</v>
+        <v>7336060000.0</v>
       </c>
       <c r="AW27">
-        <v>127000000.0</v>
+        <v>7768298857.14</v>
       </c>
       <c r="AX27">
-        <v>111000000.0</v>
+        <v>7825591833.33</v>
       </c>
       <c r="AY27">
-        <v>104000000.0</v>
+        <v>6634525500.0</v>
       </c>
       <c r="AZ27">
-        <v>104000000.0</v>
+        <v>6250833333.33</v>
       </c>
       <c r="BA27">
-        <v>120000000.0</v>
+        <v>5900157714.29</v>
       </c>
       <c r="BB27">
-        <v>103000000.0</v>
+        <v>7439260000.0</v>
       </c>
       <c r="BC27">
-        <v>96000000.0</v>
+        <v>6172360833.33</v>
       </c>
       <c r="BD27">
-        <v>97000000.0</v>
+        <v>5216416000.0</v>
       </c>
       <c r="BE27">
-        <v>92000000.0</v>
+        <v>5152640000.0</v>
       </c>
       <c r="BF27">
-        <v>86000000.0</v>
+        <v>4878545333.33</v>
       </c>
       <c r="BG27">
-        <v>91000000.0</v>
+        <v>4854599666.67</v>
       </c>
       <c r="BH27">
-        <v>88000000.0</v>
+        <v>4640484333.33</v>
       </c>
       <c r="BI27">
-        <v>98000000.0</v>
+        <v>4544210000.0</v>
       </c>
       <c r="BJ27">
-        <v>89000000.0</v>
+        <v>4797835000.0</v>
       </c>
       <c r="BK27">
-        <v>88000000.0</v>
+        <v>3976534833.33</v>
       </c>
       <c r="BL27">
-        <v>88000000.0</v>
+        <v>3916146666.67</v>
       </c>
       <c r="BM27">
-        <v>82000000.0</v>
+        <v>3950320000.0</v>
       </c>
       <c r="BN27">
-        <v>74000000.0</v>
+        <v>3660794333.33</v>
       </c>
       <c r="BO27">
-        <v>73000000.0</v>
+        <v>3445070000.0</v>
       </c>
       <c r="BP27">
-        <v>68000000.0</v>
+        <v>3265265666.67</v>
       </c>
       <c r="BQ27">
-        <v>57000000.0</v>
+        <v>3163190000.0</v>
       </c>
       <c r="BR27">
-        <v>53000000.0</v>
-[...1 lines deleted...]
-      <c r="BS27"/>
+        <v>2719451000.0</v>
+      </c>
+      <c r="BS27">
+        <v>2540820000.0</v>
+      </c>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B28">
+        <v>469000000.0</v>
+      </c>
+      <c r="C28">
         <v>528000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>244000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>245000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>241000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>204000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>210000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>358000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>240000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>229000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>189000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>229000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>204000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>228000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>338000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>232000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>330000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>324000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>226000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>333000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>173000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>165000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>161000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>192000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>149000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>140000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>229000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>204000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>157000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>146000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>200000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>143000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>139000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>148000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>139000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>137000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>146000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>139000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>100000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>134000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>128000000.0</v>
       </c>
-      <c r="AP28">
-[...1 lines deleted...]
-      </c>
       <c r="AQ28">
-        <v>171000000.0</v>
+        <v>8360576000.0</v>
       </c>
       <c r="AR28">
-        <v>133000000.0</v>
+        <v>11326128000.0</v>
       </c>
       <c r="AS28">
-        <v>127000000.0</v>
+        <v>8809920000.0</v>
       </c>
       <c r="AT28">
-        <v>120000000.0</v>
+        <v>8322161833.33</v>
       </c>
       <c r="AU28">
-        <v>169000000.0</v>
+        <v>7613600000.0</v>
       </c>
       <c r="AV28">
-        <v>114000000.0</v>
+        <v>10506730000.0</v>
       </c>
       <c r="AW28">
-        <v>97000000.0</v>
+        <v>7141823142.86</v>
       </c>
       <c r="AX28">
-        <v>92000000.0</v>
+        <v>5977026833.33</v>
       </c>
       <c r="AY28">
-        <v>136000000.0</v>
+        <v>5498886000.0</v>
       </c>
       <c r="AZ28">
-        <v>99000000.0</v>
+        <v>8174166666.67</v>
       </c>
       <c r="BA28">
-        <v>130000000.0</v>
+        <v>5616496285.71</v>
       </c>
       <c r="BB28">
-        <v>95000000.0</v>
+        <v>8059198333.33</v>
       </c>
       <c r="BC28">
-        <v>124000000.0</v>
+        <v>5692954166.67</v>
       </c>
       <c r="BD28">
-        <v>98000000.0</v>
+        <v>6737870666.67</v>
       </c>
       <c r="BE28">
-        <v>119000000.0</v>
+        <v>5205760000.0</v>
       </c>
       <c r="BF28">
-        <v>118000000.0</v>
+        <v>6310292333.33</v>
       </c>
       <c r="BG28">
-        <v>111000000.0</v>
+        <v>6660962333.33</v>
       </c>
       <c r="BH28">
-        <v>128000000.0</v>
+        <v>5660371000.0</v>
       </c>
       <c r="BI28">
-        <v>133000000.0</v>
+        <v>6609760000.0</v>
       </c>
       <c r="BJ28">
-        <v>125000000.0</v>
+        <v>6511347500.0</v>
       </c>
       <c r="BK28">
-        <v>114000000.0</v>
+        <v>5585020833.33</v>
       </c>
       <c r="BL28">
-        <v>112000000.0</v>
+        <v>5073190000.0</v>
       </c>
       <c r="BM28">
-        <v>107000000.0</v>
+        <v>5027680000.0</v>
       </c>
       <c r="BN28">
-        <v>100000000.0</v>
+        <v>4776890166.67</v>
       </c>
       <c r="BO28">
-        <v>89000000.0</v>
+        <v>4655500000.0</v>
       </c>
       <c r="BP28">
-        <v>82000000.0</v>
+        <v>3980940333.33</v>
       </c>
       <c r="BQ28">
-        <v>85000000.0</v>
+        <v>3814435000.0</v>
       </c>
       <c r="BR28">
-        <v>88000000.0</v>
+        <v>4055321666.67</v>
       </c>
       <c r="BS28">
-        <v>141000000.0</v>
+        <v>4218720000.0</v>
       </c>
       <c r="BT28">
-        <v>137000000.0</v>
+        <v>7072278000.0</v>
       </c>
       <c r="BU28">
-        <v>164000000.0</v>
+        <v>5848101875.0</v>
       </c>
       <c r="BV28">
-        <v>148000000.0</v>
+        <v>7705075333.33</v>
       </c>
       <c r="BW28">
-        <v>147000000.0</v>
+        <v>6385336666.67</v>
       </c>
       <c r="BX28">
-        <v>141000000.0</v>
+        <v>5862727500.0</v>
       </c>
       <c r="BY28">
-        <v>148000000.0</v>
+        <v>6131787857.14</v>
       </c>
       <c r="BZ28">
-        <v>128000000.0</v>
+        <v>5858950000.0</v>
       </c>
       <c r="CA28">
-        <v>128000000.0</v>
+        <v>5201493333.33</v>
       </c>
       <c r="CB28">
-        <v>118000000.0</v>
+        <v>5513706666.67</v>
       </c>
       <c r="CC28">
-        <v>111000000.0</v>
+        <v>5225882857.14</v>
       </c>
       <c r="CD28">
-        <v>101000000.0</v>
+        <v>5079452500.0</v>
       </c>
       <c r="CE28">
-        <v>83000000.0</v>
+        <v>4651302500.0</v>
       </c>
       <c r="CF28">
-        <v>76000000.0</v>
+        <v>3694717333.33</v>
       </c>
       <c r="CG28">
-        <v>81000000.0</v>
+        <v>3426460000.0</v>
       </c>
       <c r="CH28">
-        <v>69000000.0</v>
+        <v>3574800000.0</v>
       </c>
       <c r="CI28">
-        <v>63000000.0</v>
+        <v>3000580000.0</v>
       </c>
       <c r="CJ28">
-        <v>60000000.0</v>
+        <v>2750422500.0</v>
       </c>
       <c r="CK28">
-        <v>56000000.0</v>
+        <v>2613216000.0</v>
       </c>
       <c r="CL28">
-        <v>49000000.0</v>
+        <v>2571501333.33</v>
       </c>
       <c r="CM28">
-        <v>44044233.0</v>
+        <v>2245024833.33</v>
       </c>
       <c r="CN28">
-        <v>41413682.0</v>
+        <v>1922677584.56</v>
       </c>
       <c r="CO28">
-        <v>38450891.0</v>
+        <v>1937401066.76</v>
       </c>
       <c r="CP28">
-        <v>35126783.0</v>
+        <v>1759889590.89</v>
       </c>
       <c r="CQ28">
-        <v>32339878.0</v>
+        <v>1633114395.24</v>
       </c>
       <c r="CR28">
-        <v>30374746.0</v>
+        <v>1532890813.27</v>
       </c>
       <c r="CS28">
-        <v>27586872.0</v>
+        <v>1462493395.32</v>
       </c>
       <c r="CT28">
-        <v>23156862.0</v>
+        <v>1333770087.46</v>
       </c>
       <c r="CU28">
-        <v>17787608.0</v>
+        <v>1130101179.32</v>
       </c>
       <c r="CV28">
-        <v>17463124.0</v>
+        <v>866754562.62</v>
       </c>
       <c r="CW28">
-        <v>17790352.0</v>
+        <v>819806356.18</v>
       </c>
       <c r="CX28">
-        <v>18420219.0</v>
+        <v>851677521.3</v>
       </c>
       <c r="CY28">
-        <v>17892326.0</v>
+        <v>865124005.55</v>
       </c>
       <c r="CZ28">
-        <v>14865038.0</v>
+        <v>833889745.56</v>
       </c>
       <c r="DA28">
-        <v>14268593.0</v>
+        <v>684059318.68</v>
       </c>
       <c r="DB28">
-        <v>10614428.0</v>
+        <v>656440889.56</v>
       </c>
       <c r="DC28">
-        <v>8646520.0</v>
+        <v>473891752.49</v>
       </c>
       <c r="DD28">
-        <v>6600000.0</v>
+        <v>376884513.76</v>
       </c>
       <c r="DE28">
-        <v>5900000.0</v>
+        <v>287067000.0</v>
       </c>
       <c r="DF28">
-        <v>5600000.0</v>
+        <v>256909600.0</v>
+      </c>
+      <c r="DG28">
+        <v>242732000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B29">
+        <v>337000000.0</v>
+      </c>
+      <c r="C29">
         <v>343000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>248000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>256300000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>325000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>281600000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>304000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>337000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>327000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>318000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>273000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>301000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>25530000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>294000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>23320000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>23450000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>295000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>279000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>18480000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>21210000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>20200000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>268000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>255000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>263000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>18920000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>15200000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>11610000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>13830000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>14590000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>13650000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>170000000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -28804,1043 +29071,1053 @@
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
+      <c r="DG29"/>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B30">
-        <v>510893018.0</v>
+        <v>502885500.0</v>
       </c>
       <c r="C30">
-        <v>500000000.0</v>
+        <v>48660000000.0</v>
       </c>
       <c r="D30">
+        <v>44240000000.0</v>
+      </c>
+      <c r="E30">
         <v>477373750.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>495000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>466000000.0</v>
       </c>
-      <c r="G30">
-[...1 lines deleted...]
-      </c>
       <c r="H30">
-        <v>442000000.0</v>
+        <v>36830000000.0</v>
       </c>
       <c r="I30">
-        <v>461000000.0</v>
+        <v>35680000000.0</v>
       </c>
       <c r="J30">
-        <v>461000000.0</v>
+        <v>37050000000.0</v>
       </c>
       <c r="K30">
-        <v>398000000.0</v>
+        <v>36790000000.0</v>
       </c>
       <c r="L30">
-        <v>433000000.0</v>
+        <v>33720000000.0</v>
       </c>
       <c r="M30">
-        <v>417000000.0</v>
+        <v>34700000000.0</v>
       </c>
       <c r="N30">
-        <v>445000000.0</v>
+        <v>35460000000.0</v>
       </c>
       <c r="O30">
-        <v>433000000.0</v>
+        <v>35900000000.0</v>
       </c>
       <c r="P30">
-        <v>317000000.0</v>
+        <v>34020000000.0</v>
       </c>
       <c r="Q30">
-        <v>406000000.0</v>
+        <v>33690000000.0</v>
       </c>
       <c r="R30">
-        <v>412000000.0</v>
+        <v>31510000000.0</v>
       </c>
       <c r="S30">
+        <v>31270000000.0</v>
+      </c>
+      <c r="T30">
         <v>405000000.0</v>
       </c>
-      <c r="T30">
-[...1 lines deleted...]
-      </c>
       <c r="U30">
-        <v>376000000.0</v>
+        <v>28800000000.0</v>
       </c>
       <c r="V30">
-        <v>377000000.0</v>
+        <v>27090000000.0</v>
       </c>
       <c r="W30">
-        <v>371000000.0</v>
+        <v>26420000000.0</v>
       </c>
       <c r="X30">
-        <v>348000000.0</v>
+        <v>26040000000.0</v>
       </c>
       <c r="Y30">
-        <v>318000000.0</v>
+        <v>24850000000.0</v>
       </c>
       <c r="Z30">
-        <v>311000000.0</v>
+        <v>24310000000.0</v>
       </c>
       <c r="AA30">
-        <v>390000000.0</v>
+        <v>24770000000.0</v>
       </c>
       <c r="AB30">
-        <v>373000000.0</v>
+        <v>27090000000.0</v>
       </c>
       <c r="AC30">
+        <v>25680000000.0</v>
+      </c>
+      <c r="AD30">
         <v>369000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>359000000.0</v>
       </c>
-      <c r="AE30">
-[...1 lines deleted...]
-      </c>
       <c r="AF30">
+        <v>25720000000.0</v>
+      </c>
+      <c r="AG30">
         <v>344000000.0</v>
       </c>
-      <c r="AG30">
-[...1 lines deleted...]
-      </c>
       <c r="AH30">
-        <v>342000000.0</v>
+        <v>23770000000.0</v>
       </c>
       <c r="AI30">
-        <v>319000000.0</v>
+        <v>22290000000.0</v>
       </c>
       <c r="AJ30">
-        <v>313000000.0</v>
+        <v>20330000000.0</v>
       </c>
       <c r="AK30">
-        <v>326000000.0</v>
+        <v>19650000000.0</v>
       </c>
       <c r="AL30">
-        <v>320000000.0</v>
+        <v>19960000000.0</v>
       </c>
       <c r="AM30">
-        <v>321000000.0</v>
+        <v>20220000000.0</v>
       </c>
       <c r="AN30">
-        <v>309000000.0</v>
+        <v>20360000000.0</v>
       </c>
       <c r="AO30">
-        <v>305000000.0</v>
+        <v>19760000000.0</v>
       </c>
       <c r="AP30">
-        <v>307000000.0</v>
+        <v>20120000000.0</v>
       </c>
       <c r="AQ30">
-        <v>305000000.0</v>
+        <v>20699168000.0</v>
       </c>
       <c r="AR30">
-        <v>296000000.0</v>
+        <v>20201573333.33</v>
       </c>
       <c r="AS30">
-        <v>294000000.0</v>
+        <v>19607040000.0</v>
       </c>
       <c r="AT30">
-        <v>281000000.0</v>
+        <v>19265477000.0</v>
       </c>
       <c r="AU30">
-        <v>287000000.0</v>
+        <v>17828513333.33</v>
       </c>
       <c r="AV30">
-        <v>266000000.0</v>
+        <v>17842790000.0</v>
       </c>
       <c r="AW30">
-        <v>273000000.0</v>
+        <v>16664254000.0</v>
       </c>
       <c r="AX30">
-        <v>253000000.0</v>
+        <v>16821941500.0</v>
       </c>
       <c r="AY30">
-        <v>240000000.0</v>
+        <v>15121936500.0</v>
       </c>
       <c r="AZ30">
-        <v>233000000.0</v>
+        <v>14425000000.0</v>
       </c>
       <c r="BA30">
-        <v>278000000.0</v>
+        <v>13218622571.43</v>
       </c>
       <c r="BB30">
-        <v>227000000.0</v>
+        <v>17234285666.67</v>
       </c>
       <c r="BC30">
-        <v>220000000.0</v>
+        <v>13603164166.67</v>
       </c>
       <c r="BD30">
-        <v>217000000.0</v>
+        <v>11954286666.67</v>
       </c>
       <c r="BE30">
-        <v>211000000.0</v>
+        <v>11527040000.0</v>
       </c>
       <c r="BF30">
-        <v>204000000.0</v>
+        <v>11188837666.67</v>
       </c>
       <c r="BG30">
-        <v>202000000.0</v>
+        <v>11515562000.0</v>
       </c>
       <c r="BH30">
-        <v>216000000.0</v>
+        <v>10300855333.33</v>
       </c>
       <c r="BI30">
-        <v>231000000.0</v>
+        <v>11153970000.0</v>
       </c>
       <c r="BJ30">
-        <v>214000000.0</v>
+        <v>11309182500.0</v>
       </c>
       <c r="BK30">
-        <v>202000000.0</v>
+        <v>9561555666.67</v>
       </c>
       <c r="BL30">
-        <v>200000000.0</v>
+        <v>8989336666.67</v>
       </c>
       <c r="BM30">
-        <v>189000000.0</v>
+        <v>8978000000.0</v>
       </c>
       <c r="BN30">
-        <v>174000000.0</v>
+        <v>8437684500.0</v>
       </c>
       <c r="BO30">
-        <v>162000000.0</v>
+        <v>8100570000.0</v>
       </c>
       <c r="BP30">
-        <v>150000000.0</v>
+        <v>7246206000.0</v>
       </c>
       <c r="BQ30">
-        <v>142000000.0</v>
+        <v>6977625000.0</v>
       </c>
       <c r="BR30">
-        <v>141000000.0</v>
+        <v>6774772666.67</v>
       </c>
       <c r="BS30">
-        <v>134000000.0</v>
+        <v>6759540000.0</v>
       </c>
       <c r="BT30">
-        <v>137000000.0</v>
+        <v>6721172000.0</v>
       </c>
       <c r="BU30">
-        <v>164000000.0</v>
+        <v>5848101875.0</v>
       </c>
       <c r="BV30">
-        <v>148000000.0</v>
+        <v>7705075333.33</v>
       </c>
       <c r="BW30">
-        <v>149000000.0</v>
+        <v>6385336666.67</v>
       </c>
       <c r="BX30">
-        <v>143000000.0</v>
+        <v>5942492500.0</v>
       </c>
       <c r="BY30">
-        <v>150000000.0</v>
+        <v>6218763571.43</v>
       </c>
       <c r="BZ30">
-        <v>130000000.0</v>
+        <v>5938125000.0</v>
       </c>
       <c r="CA30">
-        <v>129000000.0</v>
+        <v>5282766666.67</v>
       </c>
       <c r="CB30">
-        <v>119000000.0</v>
+        <v>5556782500.0</v>
       </c>
       <c r="CC30">
-        <v>112000000.0</v>
+        <v>5270170000.0</v>
       </c>
       <c r="CD30">
-        <v>101000000.0</v>
+        <v>5125213333.33</v>
       </c>
       <c r="CE30">
-        <v>83000000.0</v>
+        <v>4651302500.0</v>
       </c>
       <c r="CF30">
-        <v>76000000.0</v>
+        <v>3694717333.33</v>
       </c>
       <c r="CG30">
-        <v>81000000.0</v>
+        <v>3426460000.0</v>
       </c>
       <c r="CH30">
-        <v>69000000.0</v>
+        <v>3574800000.0</v>
       </c>
       <c r="CI30">
-        <v>64000000.0</v>
+        <v>3000580000.0</v>
       </c>
       <c r="CJ30">
-        <v>60000000.0</v>
+        <v>2794080000.0</v>
       </c>
       <c r="CK30">
-        <v>56000000.0</v>
+        <v>2613216000.0</v>
       </c>
       <c r="CL30">
-        <v>49000000.0</v>
+        <v>2571501333.33</v>
       </c>
       <c r="CM30">
-        <v>44304956.0</v>
+        <v>2245024833.33</v>
       </c>
       <c r="CN30">
-        <v>44339803.0</v>
+        <v>1934059012.59</v>
       </c>
       <c r="CO30">
-        <v>42216129.0</v>
+        <v>2074289884.01</v>
       </c>
       <c r="CP30">
-        <v>36017904.0</v>
+        <v>1932223781.1</v>
       </c>
       <c r="CQ30">
-        <v>31209206.0</v>
+        <v>1674544392.77</v>
       </c>
       <c r="CR30">
-        <v>32542943.0</v>
+        <v>1479297638.88</v>
       </c>
       <c r="CS30">
-        <v>29446724.0</v>
+        <v>1566888467.21</v>
       </c>
       <c r="CT30">
-        <v>24604931.0</v>
+        <v>1423690211.95</v>
       </c>
       <c r="CU30">
-        <v>19051826.0</v>
+        <v>1200769842.66</v>
       </c>
       <c r="CV30">
-        <v>18697596.0</v>
+        <v>928357377.33</v>
       </c>
       <c r="CW30">
-        <v>19041679.0</v>
+        <v>877758644.22</v>
       </c>
       <c r="CX30">
-        <v>19679974.0</v>
+        <v>911582298.77</v>
       </c>
       <c r="CY30">
-        <v>2770120.0</v>
+        <v>924289658.88</v>
       </c>
       <c r="CZ30">
-        <v>23201130.0</v>
+        <v>129104212.72</v>
       </c>
       <c r="DA30">
-        <v>20861044.0</v>
+        <v>1067669600.34</v>
       </c>
       <c r="DB30">
-        <v>15889886.0</v>
+        <v>959733190.26</v>
       </c>
       <c r="DC30">
-        <v>14232324.0</v>
+        <v>709419850.36</v>
       </c>
       <c r="DD30">
-        <v>11200000.0</v>
+        <v>620358538.51</v>
       </c>
       <c r="DE30">
-        <v>9700000.0</v>
+        <v>487144000.0</v>
       </c>
       <c r="DF30">
-        <v>9000000.0</v>
+        <v>422376800.0</v>
+      </c>
+      <c r="DG30">
+        <v>390105000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:110">
+    <row r="31" spans="1:111">
       <c r="A31" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B31">
-        <v>75174558.0</v>
+        <v>59802600.0</v>
       </c>
       <c r="C31">
-        <v>113000000.0</v>
+        <v>7160000000.0</v>
       </c>
       <c r="D31">
+        <v>8770000000.0</v>
+      </c>
+      <c r="E31">
         <v>77096250.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>100000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>110000000.0</v>
       </c>
-      <c r="G31">
-[...1 lines deleted...]
-      </c>
       <c r="H31">
-        <v>90000000.0</v>
+        <v>-75790000000.0</v>
       </c>
       <c r="I31">
-        <v>72000000.0</v>
+        <v>5940000000.0</v>
       </c>
       <c r="J31">
-        <v>88000000.0</v>
+        <v>4460000000.0</v>
       </c>
       <c r="K31">
-        <v>316000000.0</v>
+        <v>5620000000.0</v>
       </c>
       <c r="L31">
-        <v>79000000.0</v>
+        <v>24370000000.0</v>
       </c>
       <c r="M31">
-        <v>60000000.0</v>
+        <v>5210000000.0</v>
       </c>
       <c r="N31">
-        <v>57000000.0</v>
+        <v>3510000000.0</v>
       </c>
       <c r="O31">
-        <v>72000000.0</v>
+        <v>4010000000.0</v>
       </c>
       <c r="P31">
-        <v>84000000.0</v>
+        <v>4380000000.0</v>
       </c>
       <c r="Q31">
-        <v>65000000.0</v>
+        <v>5430000000.0</v>
       </c>
       <c r="R31">
-        <v>80000000.0</v>
+        <v>4160000000.0</v>
       </c>
       <c r="S31">
+        <v>5600000000.0</v>
+      </c>
+      <c r="T31">
         <v>78000000.0</v>
       </c>
-      <c r="T31">
-[...1 lines deleted...]
-      </c>
       <c r="U31">
-        <v>65000000.0</v>
+        <v>3710000000.0</v>
       </c>
       <c r="V31">
-        <v>77000000.0</v>
+        <v>3610000000.0</v>
       </c>
       <c r="W31">
-        <v>68000000.0</v>
+        <v>4280000000.0</v>
       </c>
       <c r="X31">
-        <v>77000000.0</v>
+        <v>3920000000.0</v>
       </c>
       <c r="Y31">
-        <v>70000000.0</v>
+        <v>4860000000.0</v>
       </c>
       <c r="Z31">
-        <v>57000000.0</v>
+        <v>3820000000.0</v>
       </c>
       <c r="AA31">
-        <v>77000000.0</v>
+        <v>3070000000.0</v>
       </c>
       <c r="AB31">
-        <v>110000000.0</v>
+        <v>4390000000.0</v>
       </c>
       <c r="AC31">
+        <v>6980000000.0</v>
+      </c>
+      <c r="AD31">
         <v>-78000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-92000000.0</v>
       </c>
-      <c r="AE31">
-[...1 lines deleted...]
-      </c>
       <c r="AF31">
+        <v>5990000000.0</v>
+      </c>
+      <c r="AG31">
         <v>-28000000.0</v>
       </c>
-      <c r="AG31">
-[...1 lines deleted...]
-      </c>
       <c r="AH31">
-        <v>68000000.0</v>
+        <v>6820000000.0</v>
       </c>
       <c r="AI31">
-        <v>82000000.0</v>
+        <v>3820000000.0</v>
       </c>
       <c r="AJ31">
-        <v>149000000.0</v>
+        <v>5100000000.0</v>
       </c>
       <c r="AK31">
-        <v>137000000.0</v>
+        <v>9020000000.0</v>
       </c>
       <c r="AL31">
-        <v>116000000.0</v>
+        <v>7850000000.0</v>
       </c>
       <c r="AM31">
-        <v>108000000.0</v>
+        <v>6980000000.0</v>
       </c>
       <c r="AN31">
-        <v>121000000.0</v>
+        <v>6440000000.0</v>
       </c>
       <c r="AO31">
-        <v>113000000.0</v>
+        <v>6970000000.0</v>
       </c>
       <c r="AP31">
-        <v>112000000.0</v>
+        <v>7330000000.0</v>
       </c>
       <c r="AQ31">
-        <v>114000000.0</v>
+        <v>7551488000.0</v>
       </c>
       <c r="AR31">
-        <v>121000000.0</v>
+        <v>7550752000.0</v>
       </c>
       <c r="AS31">
-        <v>121000000.0</v>
+        <v>8015040000.0</v>
       </c>
       <c r="AT31">
-        <v>119000000.0</v>
+        <v>7928988833.33</v>
       </c>
       <c r="AU31">
-        <v>141000000.0</v>
+        <v>7550153333.33</v>
       </c>
       <c r="AV31">
-        <v>136000000.0</v>
+        <v>8765970000.0</v>
       </c>
       <c r="AW31">
-        <v>144000000.0</v>
+        <v>8520069714.29</v>
       </c>
       <c r="AX31">
-        <v>139000000.0</v>
+        <v>8873112000.0</v>
       </c>
       <c r="AY31">
-        <v>139000000.0</v>
+        <v>8308099500.0</v>
       </c>
       <c r="AZ31">
-        <v>117000000.0</v>
+        <v>8354479166.67</v>
       </c>
       <c r="BA31">
-        <v>81000000.0</v>
+        <v>6637677428.57</v>
       </c>
       <c r="BB31">
-        <v>103000000.0</v>
+        <v>5021500500.0</v>
       </c>
       <c r="BC31">
-        <v>125000000.0</v>
+        <v>6172360833.33</v>
       </c>
       <c r="BD31">
-        <v>92000000.0</v>
+        <v>6792208333.33</v>
       </c>
       <c r="BE31">
-        <v>129000000.0</v>
+        <v>4887040000.0</v>
       </c>
       <c r="BF31">
-        <v>87000000.0</v>
+        <v>6840569000.0</v>
       </c>
       <c r="BG31">
-        <v>131000000.0</v>
+        <v>4911048500.0</v>
       </c>
       <c r="BH31">
-        <v>82000000.0</v>
+        <v>6680257666.67</v>
       </c>
       <c r="BI31">
-        <v>85000000.0</v>
+        <v>4234377500.0</v>
       </c>
       <c r="BJ31">
-        <v>99000000.0</v>
+        <v>4161387500.0</v>
       </c>
       <c r="BK31">
-        <v>92000000.0</v>
+        <v>4423336500.0</v>
       </c>
       <c r="BL31">
-        <v>65000000.0</v>
+        <v>4094153333.33</v>
       </c>
       <c r="BM31">
-        <v>57000000.0</v>
+        <v>2917850000.0</v>
       </c>
       <c r="BN31">
-        <v>53000000.0</v>
+        <v>2544698500.0</v>
       </c>
       <c r="BO31">
-        <v>55000000.0</v>
+        <v>2467415000.0</v>
       </c>
       <c r="BP31">
-        <v>50000000.0</v>
+        <v>2460131666.67</v>
       </c>
       <c r="BQ31">
-        <v>49000000.0</v>
+        <v>2325875000.0</v>
       </c>
       <c r="BR31">
-        <v>55000000.0</v>
+        <v>2337773666.67</v>
       </c>
       <c r="BS31">
-        <v>51000000.0</v>
+        <v>2636700000.0</v>
       </c>
       <c r="BT31">
-        <v>7000000.0</v>
+        <v>2558058000.0</v>
       </c>
       <c r="BU31">
-        <v>15000000.0</v>
+        <v>298808125.0</v>
       </c>
       <c r="BV31">
-        <v>28000000.0</v>
+        <v>704732500.0</v>
       </c>
       <c r="BW31">
-        <v>35000000.0</v>
+        <v>1208036666.67</v>
       </c>
       <c r="BX31">
-        <v>40000000.0</v>
+        <v>1395887500.0</v>
       </c>
       <c r="BY31">
-        <v>38000000.0</v>
+        <v>1739514285.71</v>
       </c>
       <c r="BZ31">
-        <v>62000000.0</v>
+        <v>1504325000.0</v>
       </c>
       <c r="CA31">
-        <v>28000000.0</v>
+        <v>2519473333.33</v>
       </c>
       <c r="CB31">
-        <v>13000000.0</v>
+        <v>1206123333.33</v>
       </c>
       <c r="CC31">
-        <v>14000000.0</v>
+        <v>575732857.14</v>
       </c>
       <c r="CD31">
-        <v>29000000.0</v>
+        <v>640651666.67</v>
       </c>
       <c r="CE31">
-        <v>16000000.0</v>
+        <v>1335522500.0</v>
       </c>
       <c r="CF31">
-        <v>-1000000.0</v>
+        <v>712234666.67</v>
       </c>
       <c r="CG31">
-        <v>9000000.0</v>
+        <v>-45085000.0</v>
       </c>
       <c r="CH31">
-        <v>7000000.0</v>
+        <v>397200000.0</v>
       </c>
       <c r="CI31">
-        <v>18000000.0</v>
+        <v>304406666.67</v>
       </c>
       <c r="CJ31">
-        <v>11000000.0</v>
+        <v>785835000.0</v>
       </c>
       <c r="CK31">
-        <v>6000000.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>479089600.0</v>
+      </c>
+      <c r="CL31">
+        <v>275518000.0</v>
+      </c>
+      <c r="CM31"/>
       <c r="CN31">
-        <v>8842133.0</v>
+        <v>155595103.87</v>
       </c>
       <c r="CO31">
-        <v>10242926.0</v>
+        <v>413649718.63</v>
       </c>
       <c r="CP31">
-        <v>5000000.0</v>
+        <v>468816674.43</v>
       </c>
       <c r="CQ31">
-        <v>5509646.0</v>
+        <v>232460000.0</v>
       </c>
       <c r="CR31">
-        <v>8742371.0</v>
+        <v>261153914.61</v>
       </c>
       <c r="CS31">
-        <v>534252.0</v>
+        <v>420930593.03</v>
       </c>
       <c r="CT31">
-        <v>5096520.0</v>
+        <v>25830015.7</v>
       </c>
       <c r="CU31">
-        <v>4792498.0</v>
+        <v>248720369.04</v>
       </c>
       <c r="CV31">
-        <v>3106397.0</v>
+        <v>233528842.54</v>
       </c>
       <c r="CW31">
-        <v>3090300.0</v>
+        <v>145829807.17</v>
       </c>
       <c r="CX31">
-        <v>2876099.0</v>
+        <v>147941931.9</v>
       </c>
       <c r="CY31">
-        <v>1712921.0</v>
+        <v>135078865.63</v>
       </c>
       <c r="CZ31">
-        <v>97184.0</v>
+        <v>79832396.13</v>
       </c>
       <c r="DA31">
-        <v>4292181.0</v>
+        <v>4472213.31</v>
       </c>
       <c r="DB31">
-        <v>3403057.0</v>
+        <v>197466079.09</v>
       </c>
       <c r="DC31">
-        <v>2138792.0</v>
+        <v>151932882.82</v>
       </c>
       <c r="DD31">
-        <v>1500000.0</v>
+        <v>93225665.7</v>
       </c>
       <c r="DE31">
-        <v>2200000.0</v>
+        <v>65242500.0</v>
       </c>
       <c r="DF31">
-        <v>3300000.0</v>
+        <v>95796800.0</v>
+      </c>
+      <c r="DG31">
+        <v>143038500.0</v>
       </c>
     </row>
-    <row r="32" spans="1:110">
+    <row r="32" spans="1:111">
       <c r="A32" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B32">
-        <v>5061788596.0</v>
+        <v>5148460200.0</v>
       </c>
       <c r="C32">
-        <v>5040000000.0</v>
+        <v>482110000000.0</v>
       </c>
       <c r="D32">
+        <v>464020000000.0</v>
+      </c>
+      <c r="E32">
         <v>5099538750.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>5076000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4941000000.0</v>
       </c>
-      <c r="G32">
-[...1 lines deleted...]
-      </c>
       <c r="H32">
-        <v>4939000000.0</v>
+        <v>495000000000.0</v>
       </c>
       <c r="I32">
-        <v>4894000000.0</v>
+        <v>417640000000.0</v>
       </c>
       <c r="J32">
-        <v>4714000000.0</v>
+        <v>409860000000.0</v>
       </c>
       <c r="K32">
-        <v>4565000000.0</v>
+        <v>393150000000.0</v>
       </c>
       <c r="L32">
-        <v>4663000000.0</v>
+        <v>379230000000.0</v>
       </c>
       <c r="M32">
-        <v>4718000000.0</v>
+        <v>388210000000.0</v>
       </c>
       <c r="N32">
-        <v>4617000000.0</v>
+        <v>389940000000.0</v>
       </c>
       <c r="O32">
-        <v>4554000000.0</v>
+        <v>379330000000.0</v>
       </c>
       <c r="P32">
-        <v>4659000000.0</v>
+        <v>374410000000.0</v>
       </c>
       <c r="Q32">
-        <v>4555000000.0</v>
+        <v>383180000000.0</v>
       </c>
       <c r="R32">
-        <v>4444000000.0</v>
+        <v>365380000000.0</v>
       </c>
       <c r="S32">
+        <v>344700000000.0</v>
+      </c>
+      <c r="T32">
         <v>4280000000.0</v>
       </c>
-      <c r="T32">
-[...1 lines deleted...]
-      </c>
       <c r="U32">
-        <v>3998000000.0</v>
+        <v>318670000000.0</v>
       </c>
       <c r="V32">
-        <v>3782000000.0</v>
+        <v>296020000000.0</v>
       </c>
       <c r="W32">
-        <v>3613000000.0</v>
+        <v>278960000000.0</v>
       </c>
       <c r="X32">
-        <v>3516000000.0</v>
+        <v>263110000000.0</v>
       </c>
       <c r="Y32">
-        <v>3312000000.0</v>
+        <v>259270000000.0</v>
       </c>
       <c r="Z32">
-        <v>3121000000.0</v>
+        <v>245700000000.0</v>
       </c>
       <c r="AA32">
-        <v>3197000000.0</v>
+        <v>236650000000.0</v>
       </c>
       <c r="AB32">
-        <v>3243000000.0</v>
+        <v>232670000000.0</v>
       </c>
       <c r="AC32">
+        <v>230920000000.0</v>
+      </c>
+      <c r="AD32">
         <v>3210000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>3131000000.0</v>
       </c>
-      <c r="AE32">
-[...1 lines deleted...]
-      </c>
       <c r="AF32">
+        <v>215390000000.0</v>
+      </c>
+      <c r="AG32">
         <v>2987000000.0</v>
       </c>
-      <c r="AG32">
-[...1 lines deleted...]
-      </c>
       <c r="AH32">
-        <v>2831000000.0</v>
+        <v>206090000000.0</v>
       </c>
       <c r="AI32">
-        <v>2805000000.0</v>
+        <v>191280000000.0</v>
       </c>
       <c r="AJ32">
-        <v>2755000000.0</v>
+        <v>180830000000.0</v>
       </c>
       <c r="AK32">
-        <v>2728000000.0</v>
+        <v>177940000000.0</v>
       </c>
       <c r="AL32">
-        <v>2651000000.0</v>
+        <v>175670000000.0</v>
       </c>
       <c r="AM32">
-        <v>2569000000.0</v>
+        <v>170780000000.0</v>
       </c>
       <c r="AN32">
-        <v>2551000000.0</v>
+        <v>171200000000.0</v>
       </c>
       <c r="AO32">
-        <v>2587000000.0</v>
+        <v>172730000000.0</v>
       </c>
       <c r="AP32">
-        <v>2501000000.0</v>
+        <v>173100000000.0</v>
       </c>
       <c r="AQ32">
-        <v>2446000000.0</v>
+        <v>168627424000.0</v>
       </c>
       <c r="AR32">
-        <v>2407000000.0</v>
+        <v>162009994666.67</v>
       </c>
       <c r="AS32">
-        <v>2392000000.0</v>
+        <v>159439680000.0</v>
       </c>
       <c r="AT32">
-        <v>2256000000.0</v>
+        <v>156744969333.33</v>
       </c>
       <c r="AU32">
-        <v>2159000000.0</v>
+        <v>143135680000.0</v>
       </c>
       <c r="AV32">
-        <v>2218000000.0</v>
+        <v>134225030000.0</v>
       </c>
       <c r="AW32">
-        <v>2201000000.0</v>
+        <v>138952313428.57</v>
       </c>
       <c r="AX32">
-        <v>2133000000.0</v>
+        <v>135623052166.67</v>
       </c>
       <c r="AY32">
-        <v>2092000000.0</v>
+        <v>127490476500.0</v>
       </c>
       <c r="AZ32">
-        <v>2100000000.0</v>
+        <v>125737916666.67</v>
       </c>
       <c r="BA32">
-        <v>2066000000.0</v>
+        <v>119137800000.0</v>
       </c>
       <c r="BB32">
-        <v>1991000000.0</v>
+        <v>128079259666.67</v>
       </c>
       <c r="BC32">
-        <v>1938000000.0</v>
+        <v>119312334166.67</v>
       </c>
       <c r="BD32">
-        <v>1911000000.0</v>
+        <v>105306398000.0</v>
       </c>
       <c r="BE32">
-        <v>1797000000.0</v>
+        <v>101512320000.0</v>
       </c>
       <c r="BF32">
-        <v>1752000000.0</v>
+        <v>95290717000.0</v>
       </c>
       <c r="BG32">
-        <v>1771000000.0</v>
+        <v>98898356000.0</v>
       </c>
       <c r="BH32">
-        <v>1806000000.0</v>
+        <v>90310964333.33</v>
       </c>
       <c r="BI32">
-        <v>1746000000.0</v>
+        <v>93259582500.0</v>
       </c>
       <c r="BJ32">
-        <v>1671000000.0</v>
+        <v>85479795000.0</v>
       </c>
       <c r="BK32">
-        <v>1602000000.0</v>
+        <v>74660558500.0</v>
       </c>
       <c r="BL32">
-        <v>1585000000.0</v>
+        <v>71291670000.0</v>
       </c>
       <c r="BM32">
-        <v>1496000000.0</v>
+        <v>71150650000.0</v>
       </c>
       <c r="BN32">
-        <v>1358000000.0</v>
+        <v>66787174666.67</v>
       </c>
       <c r="BO32">
-        <v>1296000000.0</v>
+        <v>63221690000.0</v>
       </c>
       <c r="BP32">
-        <v>1232000000.0</v>
+        <v>57969648000.0</v>
       </c>
       <c r="BQ32">
-        <v>1154000000.0</v>
+        <v>57309560000.0</v>
       </c>
       <c r="BR32">
-        <v>1122000000.0</v>
+        <v>55056955333.33</v>
       </c>
       <c r="BS32">
-        <v>1121000000.0</v>
+        <v>53788680000.0</v>
       </c>
       <c r="BT32">
-        <v>1171000000.0</v>
+        <v>56227118000.0</v>
       </c>
       <c r="BU32">
-        <v>1216000000.0</v>
+        <v>49986330625.0</v>
       </c>
       <c r="BV32">
-        <v>1155000000.0</v>
+        <v>57130314666.67</v>
       </c>
       <c r="BW32">
-        <v>1142000000.0</v>
+        <v>49831512500.0</v>
       </c>
       <c r="BX32">
-        <v>1084000000.0</v>
+        <v>45545815000.0</v>
       </c>
       <c r="BY32">
-        <v>1022000000.0</v>
+        <v>47140837142.86</v>
       </c>
       <c r="BZ32">
-        <v>928000000.0</v>
+        <v>40458425000.0</v>
       </c>
       <c r="CA32">
-        <v>863000000.0</v>
+        <v>37710826666.67</v>
       </c>
       <c r="CB32">
-        <v>821000000.0</v>
+        <v>37174444166.67</v>
       </c>
       <c r="CC32">
-        <v>746000000.0</v>
+        <v>36359744285.71</v>
       </c>
       <c r="CD32">
-        <v>660000000.0</v>
+        <v>34137581666.67</v>
       </c>
       <c r="CE32">
-        <v>593000000.0</v>
+        <v>30394650000.0</v>
       </c>
       <c r="CF32">
-        <v>559000000.0</v>
+        <v>26397197333.33</v>
       </c>
       <c r="CG32">
-        <v>524000000.0</v>
+        <v>25202515000.0</v>
       </c>
       <c r="CH32">
-        <v>476000000.0</v>
+        <v>23125866666.67</v>
       </c>
       <c r="CI32">
-        <v>455000000.0</v>
+        <v>20699653333.33</v>
       </c>
       <c r="CJ32">
-        <v>423000000.0</v>
+        <v>19864162500.0</v>
       </c>
       <c r="CK32">
-        <v>379000000.0</v>
+        <v>18423172800.0</v>
       </c>
       <c r="CL32">
-        <v>335000000.0</v>
+        <v>17403553666.67</v>
       </c>
       <c r="CM32">
-        <v>302673598.0</v>
+        <v>15348639166.67</v>
       </c>
       <c r="CN32">
-        <v>275886678.0</v>
+        <v>13212711464.69</v>
       </c>
       <c r="CO32">
-        <v>250768976.0</v>
+        <v>12906438607.97</v>
       </c>
       <c r="CP32">
-        <v>233255636.0</v>
+        <v>11477645877.73</v>
       </c>
       <c r="CQ32">
-        <v>216031051.0</v>
+        <v>10844521028.91</v>
       </c>
       <c r="CR32">
-        <v>200014166.0</v>
+        <v>10239742198.77</v>
       </c>
       <c r="CS32">
-        <v>181446939.0</v>
+        <v>9630348735.96</v>
       </c>
       <c r="CT32">
-        <v>156314869.0</v>
+        <v>8772596606.77</v>
       </c>
       <c r="CU32">
-        <v>139680502.0</v>
+        <v>7628478236.94</v>
       </c>
       <c r="CV32">
-        <v>137579820.0</v>
+        <v>6806351501.46</v>
       </c>
       <c r="CW32">
-        <v>137258134.0</v>
+        <v>6458684649.9</v>
       </c>
       <c r="CX32">
-        <v>130532758.0</v>
+        <v>6570958648.98</v>
       </c>
       <c r="CY32">
-        <v>120742261.0</v>
+        <v>6130601512.23</v>
       </c>
       <c r="CZ32">
-        <v>114911366.0</v>
+        <v>5627313816.17</v>
       </c>
       <c r="DA32">
-        <v>97939050.0</v>
+        <v>5287991240.59</v>
       </c>
       <c r="DB32">
-        <v>80257833.0</v>
+        <v>4505783934.3</v>
       </c>
       <c r="DC32">
-        <v>63643754.0</v>
+        <v>3583191212.12</v>
       </c>
       <c r="DD32">
-        <v>52200000.0</v>
+        <v>2774103949.35</v>
       </c>
       <c r="DE32">
-        <v>47900000.0</v>
+        <v>2270439000.0</v>
       </c>
       <c r="DF32">
-        <v>39700000.0</v>
+        <v>2085757600.0</v>
+      </c>
+      <c r="DG32">
+        <v>1720796500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
   <sheetViews>
@@ -29922,632 +30199,632 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B2">
-        <v>2861000000.0</v>
+        <v>265990031000.0</v>
       </c>
       <c r="C2">
-        <v>1773000000.0</v>
+        <v>151643448900.0</v>
       </c>
       <c r="D2">
-        <v>1481000000.0</v>
+        <v>123426540000.0</v>
       </c>
       <c r="E2">
         <v>2305000000.0</v>
       </c>
       <c r="F2">
         <v>3380000000.0</v>
       </c>
       <c r="G2">
         <v>2465000000.0</v>
       </c>
       <c r="H2">
         <v>2829000000.0</v>
       </c>
       <c r="I2">
-        <v>3049000000.0</v>
+        <v>210975555000.0</v>
       </c>
       <c r="J2">
-        <v>3489000000.0</v>
+        <v>227000562050.0</v>
       </c>
       <c r="K2">
-        <v>4935000000.0</v>
+        <v>320182800000.0</v>
       </c>
       <c r="L2">
-        <v>4859000000.0</v>
+        <v>321834245333.33</v>
       </c>
       <c r="M2">
-        <v>4331000000.0</v>
+        <v>269258270000.0</v>
       </c>
       <c r="N2">
-        <v>4021000000.0</v>
+        <v>241678854166.67</v>
       </c>
       <c r="O2">
-        <v>4047000000.0</v>
+        <v>219904537000.0</v>
       </c>
       <c r="P2">
-        <v>3737000000.0</v>
+        <v>190565823666.67</v>
       </c>
       <c r="Q2">
-        <v>2698000000.0</v>
+        <v>120065496666.67</v>
       </c>
       <c r="R2">
-        <v>2177000000.0</v>
+        <v>97376484333.33</v>
       </c>
       <c r="S2">
-        <v>2058000000.0</v>
+        <v>103225164000.0</v>
       </c>
       <c r="T2">
-        <v>1403000000.0</v>
+        <v>55955147500.0</v>
       </c>
       <c r="U2">
-        <v>889000000.0</v>
+        <v>38294415833.33</v>
       </c>
       <c r="V2">
-        <v>410000000.0</v>
+        <v>18251013333.33</v>
       </c>
       <c r="W2">
-        <v>445000000.0</v>
+        <v>19427587500.0</v>
       </c>
       <c r="X2">
-        <v>354362918.0</v>
+        <v>15469122580.43</v>
       </c>
       <c r="Y2">
-        <v>210485940.0</v>
+        <v>9976907264.44</v>
       </c>
       <c r="Z2">
-        <v>124084245.0</v>
+        <v>6046377090.36</v>
       </c>
       <c r="AA2">
-        <v>116599486.0</v>
+        <v>5434235644.52</v>
       </c>
       <c r="AB2">
-        <v>98874963.0</v>
+        <v>4309761887.24</v>
       </c>
       <c r="AC2">
-        <v>15400000.0</v>
+        <v>652382500.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B3">
-        <v>306000000</v>
+        <v>28449126000</v>
       </c>
       <c r="C3">
-        <v>263000000</v>
+        <v>22494205900</v>
       </c>
       <c r="D3">
-        <v>266000000</v>
+        <v>22168440000</v>
       </c>
       <c r="E3">
         <v>319000000</v>
       </c>
       <c r="F3">
         <v>290000000</v>
       </c>
       <c r="G3">
         <v>285000000</v>
       </c>
       <c r="H3">
         <v>465000000</v>
       </c>
       <c r="I3">
-        <v>349000000</v>
+        <v>24149055000</v>
       </c>
       <c r="J3">
-        <v>310000000</v>
+        <v>20169152833.33</v>
       </c>
       <c r="K3">
-        <v>411000000</v>
+        <v>26665680000</v>
       </c>
       <c r="L3">
-        <v>413000000</v>
+        <v>27354917333.33</v>
       </c>
       <c r="M3">
-        <v>367000000</v>
+        <v>22816390000</v>
       </c>
       <c r="N3">
-        <v>451000000</v>
+        <v>27106979166.67</v>
       </c>
       <c r="O3">
-        <v>384000000</v>
+        <v>20865664000</v>
       </c>
       <c r="P3">
-        <v>320000000</v>
+        <v>16318186666.67</v>
       </c>
       <c r="Q3">
-        <v>285000000</v>
+        <v>12682975000</v>
       </c>
       <c r="R3">
-        <v>143000000</v>
+        <v>6396342333.33</v>
       </c>
       <c r="S3">
-        <v>285000000</v>
+        <v>14295030000</v>
       </c>
       <c r="T3">
-        <v>374000000</v>
+        <v>14916055000</v>
       </c>
       <c r="U3">
-        <v>339000000</v>
+        <v>14602707500</v>
       </c>
       <c r="V3">
-        <v>246000000</v>
+        <v>10950608000</v>
       </c>
       <c r="W3">
-        <v>186000000</v>
+        <v>8120295000</v>
       </c>
       <c r="X3">
-        <v>93226060</v>
+        <v>4069628272.53</v>
       </c>
       <c r="Y3">
-        <v>43157754</v>
+        <v>2045651644.95</v>
       </c>
       <c r="Z3">
-        <v>68347644</v>
+        <v>3330443996.83</v>
       </c>
       <c r="AA3">
-        <v>96775745</v>
+        <v>4510330371.47</v>
       </c>
       <c r="AB3">
-        <v>35926030</v>
+        <v>1565943795.64</v>
       </c>
       <c r="AC3">
-        <v>16100000</v>
+        <v>682036250</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B6">
-        <v>-520000000.0</v>
+        <v>-48344920000.0</v>
       </c>
       <c r="C6">
-        <v>1088000000.0</v>
+        <v>93055878400.0</v>
       </c>
       <c r="D6">
-        <v>292000000.0</v>
+        <v>24335280000.0</v>
       </c>
       <c r="E6">
         <v>-824000000.0</v>
       </c>
       <c r="F6">
         <v>-1075000000.0</v>
       </c>
       <c r="G6">
         <v>915000000.0</v>
       </c>
       <c r="H6">
         <v>-364000000.0</v>
       </c>
       <c r="I6">
-        <v>-220000000.0</v>
+        <v>-15222900000.0</v>
       </c>
       <c r="J6">
-        <v>-440000000.0</v>
+        <v>-28627184666.67</v>
       </c>
       <c r="K6">
-        <v>-1446000000.0</v>
+        <v>-93816480000.0</v>
       </c>
       <c r="L6">
-        <v>76000000.0</v>
+        <v>5033834666.67</v>
       </c>
       <c r="M6">
-        <v>528000000.0</v>
+        <v>32825760000.0</v>
       </c>
       <c r="N6">
-        <v>310000000.0</v>
+        <v>18632291666.67</v>
       </c>
       <c r="O6">
-        <v>-26000000.0</v>
+        <v>-1412779333.33</v>
       </c>
       <c r="P6">
-        <v>310000000.0</v>
+        <v>15808243333.33</v>
       </c>
       <c r="Q6">
-        <v>1039000000.0</v>
+        <v>46237231666.67</v>
       </c>
       <c r="R6">
-        <v>521000000.0</v>
+        <v>23304156333.33</v>
       </c>
       <c r="S6">
-        <v>109000000.0</v>
+        <v>5467222000.0</v>
       </c>
       <c r="T6">
-        <v>655000000.0</v>
+        <v>26123037500.0</v>
       </c>
       <c r="U6">
-        <v>514000000.0</v>
+        <v>22140978333.33</v>
       </c>
       <c r="V6">
-        <v>479000000.0</v>
+        <v>21322525333.33</v>
       </c>
       <c r="W6">
-        <v>-35000000.0</v>
+        <v>-1528012500.0</v>
       </c>
       <c r="X6">
-        <v>90190547.0</v>
+        <v>3937118011.71</v>
       </c>
       <c r="Y6">
-        <v>143876978.0</v>
+        <v>6819682431.01</v>
       </c>
       <c r="Z6">
-        <v>86401695.0</v>
+        <v>4210181793.96</v>
       </c>
       <c r="AA6">
-        <v>7484759.0</v>
+        <v>348834677.95</v>
       </c>
       <c r="AB6">
-        <v>17724523.0</v>
+        <v>772576508.52</v>
       </c>
       <c r="AC6">
-        <v>83500000.0</v>
+        <v>3537268750.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B7">
-        <v>-259000000.0</v>
+        <v>-24079489000.0</v>
       </c>
       <c r="C7">
-        <v>-70000000.0</v>
+        <v>-5987051000.0</v>
       </c>
       <c r="D7">
-        <v>-623000000.0</v>
+        <v>-51920820000.0</v>
       </c>
       <c r="E7">
         <v>-804000000.0</v>
       </c>
       <c r="F7">
         <v>-158000000.0</v>
       </c>
       <c r="G7">
         <v>86000000.0</v>
       </c>
       <c r="H7">
         <v>-272000000.0</v>
       </c>
       <c r="I7">
-        <v>-85000000.0</v>
+        <v>-5881575000.0</v>
       </c>
       <c r="J7">
-        <v>-17000000.0</v>
+        <v>-1106050316.67</v>
       </c>
       <c r="K7">
-        <v>-290000000.0</v>
+        <v>-18815200000.0</v>
       </c>
       <c r="L7">
-        <v>-344000000.0</v>
+        <v>-22784725333.33</v>
       </c>
       <c r="M7">
-        <v>-184000000.0</v>
+        <v>-11439280000.0</v>
       </c>
       <c r="N7">
-        <v>6000000.0</v>
+        <v>360625000.0</v>
       </c>
       <c r="O7">
-        <v>-178000000.0</v>
+        <v>-9672104666.67</v>
       </c>
       <c r="P7">
-        <v>-268000000.0</v>
+        <v>-13666481333.33</v>
       </c>
       <c r="Q7">
-        <v>-289000000.0</v>
+        <v>-12860981666.67</v>
       </c>
       <c r="R7">
-        <v>-6000000.0</v>
+        <v>-268378000.0</v>
       </c>
       <c r="S7">
-        <v>-35000000.0</v>
+        <v>-1755530000.0</v>
       </c>
       <c r="T7">
-        <v>-116000000.0</v>
+        <v>-4626370000.0</v>
       </c>
       <c r="U7">
-        <v>-104000000.0</v>
+        <v>-4479886666.67</v>
       </c>
       <c r="V7">
-        <v>-54000000.0</v>
+        <v>-2403792000.0</v>
       </c>
       <c r="W7">
-        <v>-127000000.0</v>
+        <v>-5544502500.0</v>
       </c>
       <c r="X7">
-        <v>45073107.0</v>
+        <v>1967591364.24</v>
       </c>
       <c r="Y7">
-        <v>-28665515.0</v>
+        <v>-1358728211.69</v>
       </c>
       <c r="Z7">
-        <v>-9593166.0</v>
+        <v>-467455792.85</v>
       </c>
       <c r="AA7">
-        <v>-26735391.0</v>
+        <v>-1246029632.95</v>
       </c>
       <c r="AB7">
-        <v>-6468561.0</v>
+        <v>-281951636.87</v>
       </c>
       <c r="AC7">
-        <v>-3200000.0</v>
+        <v>-135560000.0</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B9">
-        <v>-583000000.0</v>
+        <v>-54202093000.0</v>
       </c>
       <c r="C9">
-        <v>-209000000.0</v>
+        <v>-17875623700.0</v>
       </c>
       <c r="D9">
-        <v>-322000000.0</v>
+        <v>-26835480000.0</v>
       </c>
       <c r="E9">
         <v>-875000000.0</v>
       </c>
       <c r="F9">
         <v>-1064000000.0</v>
       </c>
       <c r="G9">
         <v>-248000000.0</v>
       </c>
       <c r="H9">
         <v>-542000000.0</v>
       </c>
       <c r="I9">
-        <v>-411000000.0</v>
+        <v>-28439145000.0</v>
       </c>
       <c r="J9">
-        <v>-237000000.0</v>
+        <v>-15419642650.0</v>
       </c>
       <c r="K9">
-        <v>-260000000.0</v>
+        <v>-16868800000.0</v>
       </c>
       <c r="L9">
-        <v>-225000000.0</v>
+        <v>-14902800000.0</v>
       </c>
       <c r="M9">
-        <v>-240000000.0</v>
+        <v>-14920800000.0</v>
       </c>
       <c r="N9">
-        <v>-209000000.0</v>
+        <v>-12561770833.33</v>
       </c>
       <c r="O9">
-        <v>-181000000.0</v>
+        <v>-9835117666.67</v>
       </c>
       <c r="P9">
-        <v>-247000000.0</v>
+        <v>-12595600333.33</v>
       </c>
       <c r="Q9">
-        <v>-254000000.0</v>
+        <v>-11303423333.33</v>
       </c>
       <c r="R9">
-        <v>41000000.0</v>
+        <v>1833916333.33</v>
       </c>
       <c r="S9">
-        <v>-81000000.0</v>
+        <v>-4062798000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>3000000.0</v>
       </c>
       <c r="F10">
         <v>407000000.0</v>
       </c>
       <c r="G10">
         <v>229000000.0</v>
       </c>
       <c r="H10">
         <v>301000000.0</v>
       </c>
       <c r="I10">
-        <v>147000000.0</v>
+        <v>10171665000.0</v>
       </c>
       <c r="J10">
-        <v>65000000.0</v>
+        <v>4229015916.67</v>
       </c>
       <c r="K10">
-        <v>-93000000.0</v>
+        <v>-6033840000.0</v>
       </c>
       <c r="L10">
-        <v>-199000000.0</v>
+        <v>-13180698666.67</v>
       </c>
       <c r="M10">
-        <v>14000000.0</v>
+        <v>870380000.0</v>
       </c>
       <c r="N10">
-        <v>237000000.0</v>
+        <v>14244687500.0</v>
       </c>
       <c r="O10">
-        <v>-69000000.0</v>
+        <v>-3749299000.0</v>
       </c>
       <c r="P10">
-        <v>-139000000.0</v>
+        <v>-7088212333.33</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>68000000.0</v>
       </c>
       <c r="F11">
         <v>499000000.0</v>
       </c>
       <c r="G11">
         <v>105000000.0</v>
       </c>
       <c r="H11">
         <v>-33000000.0</v>
       </c>
       <c r="I11">
         <v>177000000.0</v>
       </c>
       <c r="J11">
         <v>156000000.0</v>
       </c>
       <c r="K11">
         <v>64000000.0</v>
       </c>
@@ -30556,51 +30833,51 @@
       </c>
       <c r="M11">
         <v>40000000.0</v>
       </c>
       <c r="N11">
         <v>-21000000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>152000000.0</v>
       </c>
       <c r="F12">
         <v>74000000.0</v>
       </c>
       <c r="G12">
         <v>118000000.0</v>
       </c>
       <c r="H12">
         <v>145000000.0</v>
       </c>
       <c r="I12">
         <v>-139000000.0</v>
       </c>
       <c r="J12">
         <v>-501000000.0</v>
       </c>
       <c r="K12">
         <v>-5000000.0</v>
       </c>
@@ -30609,51 +30886,51 @@
       </c>
       <c r="M12">
         <v>-248000000.0</v>
       </c>
       <c r="N12">
         <v>51000000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>3000000.0</v>
       </c>
       <c r="F13">
         <v>407000000.0</v>
       </c>
       <c r="G13">
         <v>229000000.0</v>
       </c>
       <c r="H13">
         <v>303000000.0</v>
       </c>
       <c r="I13">
         <v>149000000.0</v>
       </c>
       <c r="J13">
         <v>64000000.0</v>
       </c>
       <c r="K13">
         <v>-94000000.0</v>
       </c>
@@ -30662,440 +30939,440 @@
       </c>
       <c r="M13">
         <v>22000000.0</v>
       </c>
       <c r="N13">
         <v>290000000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B14">
-        <v>552000000.0</v>
+        <v>48992760000.0</v>
       </c>
       <c r="C14">
-        <v>569000000.0</v>
+        <v>47634631599.0</v>
       </c>
       <c r="D14">
-        <v>565000000.0</v>
+        <v>46985494166.0</v>
       </c>
       <c r="E14">
         <v>524000000.0</v>
       </c>
       <c r="F14">
         <v>466000000.0</v>
       </c>
       <c r="G14">
         <v>441000000.0</v>
       </c>
       <c r="H14">
         <v>407000000.0</v>
       </c>
       <c r="I14">
-        <v>287000000.0</v>
+        <v>20885224000.0</v>
       </c>
       <c r="J14">
-        <v>289000000.0</v>
+        <v>18913123000.0</v>
       </c>
       <c r="K14">
-        <v>254000000.0</v>
+        <v>16909047000.0</v>
       </c>
       <c r="L14">
-        <v>222000000.0</v>
+        <v>14547401000.0</v>
       </c>
       <c r="M14">
-        <v>175000000.0</v>
+        <v>10783296000.0</v>
       </c>
       <c r="N14">
-        <v>226000000.0</v>
+        <v>13170000000.0</v>
       </c>
       <c r="O14">
-        <v>207000000.0</v>
+        <v>10976727000.0</v>
       </c>
       <c r="P14">
-        <v>195000000.0</v>
+        <v>9280000000.0</v>
       </c>
       <c r="Q14">
-        <v>189000000.0</v>
+        <v>8437685000.0</v>
       </c>
       <c r="R14">
-        <v>199000000.0</v>
+        <v>9050000000.0</v>
       </c>
       <c r="S14">
-        <v>165000000.0</v>
+        <v>7610000000.0</v>
       </c>
       <c r="T14">
-        <v>157000000.0</v>
+        <v>5980000000.0</v>
       </c>
       <c r="U14">
-        <v>118000000.0</v>
+        <v>5140000000.0</v>
       </c>
       <c r="V14">
-        <v>99000000.0</v>
+        <v>4369200000.0</v>
       </c>
       <c r="W14">
-        <v>66000000.0</v>
+        <v>2869200000.0</v>
       </c>
       <c r="X14">
-        <v>55086050.0</v>
+        <v>2404689702.67</v>
       </c>
       <c r="Y14">
-        <v>44188307.0</v>
+        <v>2094499238.82</v>
       </c>
       <c r="Z14">
-        <v>38618163.0</v>
+        <v>1881785846.66</v>
       </c>
       <c r="AA14">
-        <v>29609662.0</v>
+        <v>1379987907.17</v>
       </c>
       <c r="AB14">
-        <v>17385804.0</v>
+        <v>757812424.75</v>
       </c>
       <c r="AC14">
-        <v>25100000.0</v>
+        <v>1063298750.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B15">
-        <v>2133000000.0</v>
+        <v>198307143000.0</v>
       </c>
       <c r="C15">
-        <v>2416000000.0</v>
+        <v>206638788800.0</v>
       </c>
       <c r="D15">
-        <v>1777000000.0</v>
+        <v>148095180000.0</v>
       </c>
       <c r="E15">
         <v>1697000000.0</v>
       </c>
       <c r="F15">
         <v>1703000000.0</v>
       </c>
       <c r="G15">
         <v>1226000000.0</v>
       </c>
       <c r="H15">
         <v>1359000000.0</v>
       </c>
       <c r="I15">
-        <v>1956000000.0</v>
+        <v>135345420000.0</v>
       </c>
       <c r="J15">
-        <v>1156000000.0</v>
+        <v>75211421533.33</v>
       </c>
       <c r="K15">
-        <v>1032000000.0</v>
+        <v>66956160000.0</v>
       </c>
       <c r="L15">
-        <v>1059000000.0</v>
+        <v>70142512000.0</v>
       </c>
       <c r="M15">
-        <v>815000000.0</v>
+        <v>50668550000.0</v>
       </c>
       <c r="N15">
-        <v>519000000.0</v>
+        <v>31194062500.0</v>
       </c>
       <c r="O15">
-        <v>489000000.0</v>
+        <v>26571119000.0</v>
       </c>
       <c r="P15">
-        <v>501000000.0</v>
+        <v>25548161000.0</v>
       </c>
       <c r="Q15">
-        <v>816000000.0</v>
+        <v>36313360000.0</v>
       </c>
       <c r="R15">
-        <v>330000000.0</v>
+        <v>14760790000.0</v>
       </c>
       <c r="S15">
-        <v>559000000.0</v>
+        <v>28038322000.0</v>
       </c>
       <c r="T15">
-        <v>209000000.0</v>
+        <v>8335442500.0</v>
       </c>
       <c r="U15">
-        <v>336000000.0</v>
+        <v>14473480000.0</v>
       </c>
       <c r="V15">
-        <v>91000000.0</v>
+        <v>4050834666.67</v>
       </c>
       <c r="W15">
-        <v>222000000.0</v>
+        <v>9691965000.0</v>
       </c>
       <c r="X15">
-        <v>47183238.0</v>
+        <v>2059705616.16</v>
       </c>
       <c r="Y15">
-        <v>33913973.0</v>
+        <v>1607501971.82</v>
       </c>
       <c r="Z15">
-        <v>22902618.0</v>
+        <v>1115998769.9</v>
       </c>
       <c r="AA15">
-        <v>9321522.0</v>
+        <v>434438854.33</v>
       </c>
       <c r="AB15">
-        <v>2526872.0</v>
+        <v>110141296.74</v>
       </c>
       <c r="AC15">
-        <v>2400000.0</v>
+        <v>101670000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B16">
-        <v>2341000000.0</v>
+        <v>217645111000.0</v>
       </c>
       <c r="C16">
-        <v>2861000000.0</v>
+        <v>244699327300.0</v>
       </c>
       <c r="D16">
-        <v>1773000000.0</v>
+        <v>147761820000.0</v>
       </c>
       <c r="E16">
         <v>1481000000.0</v>
       </c>
       <c r="F16">
         <v>2305000000.0</v>
       </c>
       <c r="G16">
         <v>3380000000.0</v>
       </c>
       <c r="H16">
         <v>2465000000.0</v>
       </c>
       <c r="I16">
-        <v>2829000000.0</v>
+        <v>195752655000.0</v>
       </c>
       <c r="J16">
-        <v>3049000000.0</v>
+        <v>198373377383.33</v>
       </c>
       <c r="K16">
-        <v>3489000000.0</v>
+        <v>226366320000.0</v>
       </c>
       <c r="L16">
-        <v>4935000000.0</v>
+        <v>326868080000.0</v>
       </c>
       <c r="M16">
-        <v>4859000000.0</v>
+        <v>302084030000.0</v>
       </c>
       <c r="N16">
-        <v>4331000000.0</v>
+        <v>260311145833.33</v>
       </c>
       <c r="O16">
-        <v>4021000000.0</v>
+        <v>218491757666.67</v>
       </c>
       <c r="P16">
-        <v>4047000000.0</v>
+        <v>206374067000.0</v>
       </c>
       <c r="Q16">
-        <v>3737000000.0</v>
+        <v>166302728333.33</v>
       </c>
       <c r="R16">
-        <v>2698000000.0</v>
+        <v>120680640666.67</v>
       </c>
       <c r="S16">
-        <v>2167000000.0</v>
+        <v>108692386000.0</v>
       </c>
       <c r="T16">
-        <v>2058000000.0</v>
+        <v>82078185000.0</v>
       </c>
       <c r="U16">
-        <v>1403000000.0</v>
+        <v>60435394166.67</v>
       </c>
       <c r="V16">
-        <v>889000000.0</v>
+        <v>39573538666.67</v>
       </c>
       <c r="W16">
-        <v>410000000.0</v>
+        <v>17899575000.0</v>
       </c>
       <c r="X16">
-        <v>444553465.0</v>
+        <v>19406240592.13</v>
       </c>
       <c r="Y16">
-        <v>354362918.0</v>
+        <v>16796589695.45</v>
       </c>
       <c r="Z16">
-        <v>210485940.0</v>
+        <v>10256558884.32</v>
       </c>
       <c r="AA16">
-        <v>124084245.0</v>
+        <v>5783070322.47</v>
       </c>
       <c r="AB16">
-        <v>116599486.0</v>
+        <v>5082338395.77</v>
       </c>
       <c r="AC16">
-        <v>98900000.0</v>
+        <v>4189651250.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B18">
-        <v>3733000000.0</v>
+        <v>347060743000.0</v>
       </c>
       <c r="C18">
-        <v>4088000000.0</v>
+        <v>349643778400.0</v>
       </c>
       <c r="D18">
-        <v>2882000000.0</v>
+        <v>240185880000.0</v>
       </c>
       <c r="E18">
         <v>2534000000.0</v>
       </c>
       <c r="F18">
         <v>3055000000.0</v>
       </c>
       <c r="G18">
         <v>2973000000.0</v>
       </c>
       <c r="H18">
         <v>2146000000.0</v>
       </c>
       <c r="I18">
-        <v>1913000000.0</v>
+        <v>132370035000.0</v>
       </c>
       <c r="J18">
-        <v>1947000000.0</v>
+        <v>126675292150.0</v>
       </c>
       <c r="K18">
-        <v>1688000000.0</v>
+        <v>109517440000.0</v>
       </c>
       <c r="L18">
-        <v>1449000000.0</v>
+        <v>95974032000.0</v>
       </c>
       <c r="M18">
-        <v>1389000000.0</v>
+        <v>86354130000.0</v>
       </c>
       <c r="N18">
-        <v>1552000000.0</v>
+        <v>93281666666.67</v>
       </c>
       <c r="O18">
-        <v>1354000000.0</v>
+        <v>73573200666.67</v>
       </c>
       <c r="P18">
-        <v>1361000000.0</v>
+        <v>69403287666.67</v>
       </c>
       <c r="Q18">
-        <v>1013000000.0</v>
+        <v>45080188333.33</v>
       </c>
       <c r="R18">
-        <v>1314000000.0</v>
+        <v>58774782000.0</v>
       </c>
       <c r="S18">
-        <v>1124000000.0</v>
+        <v>56377592000.0</v>
       </c>
       <c r="T18">
-        <v>775000000.0</v>
+        <v>30908937500.0</v>
       </c>
       <c r="U18">
-        <v>523000000.0</v>
+        <v>22528660833.33</v>
       </c>
       <c r="V18">
-        <v>353000000.0</v>
+        <v>15713677333.33</v>
       </c>
       <c r="W18">
-        <v>158000000.0</v>
+        <v>6897885000.0</v>
       </c>
       <c r="X18">
-        <v>280226501.0</v>
+        <v>12232820856.99</v>
       </c>
       <c r="Y18">
-        <v>168033829.0</v>
+        <v>7964702674.3</v>
       </c>
       <c r="Z18">
-        <v>123127437.0</v>
+        <v>5999753750.14</v>
       </c>
       <c r="AA18">
-        <v>40737573.0</v>
+        <v>1898615327.24</v>
       </c>
       <c r="AB18">
-        <v>35464697.0</v>
+        <v>1545835212.84</v>
       </c>
       <c r="AC18">
-        <v>21600000.0</v>
+        <v>915030000.0</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B19">
         <v>318000000.0</v>
       </c>
       <c r="C19">
         <v>-361000000.0</v>
       </c>
       <c r="D19">
         <v>-708000000.0</v>
       </c>
       <c r="E19">
         <v>-218000000.0</v>
       </c>
       <c r="F19">
         <v>-803000000.0</v>
       </c>
       <c r="G19">
         <v>-701000000.0</v>
       </c>
       <c r="H19">
         <v>395000000.0</v>
       </c>
       <c r="I19">
         <v>193000000.0</v>
       </c>
@@ -31110,84 +31387,84 @@
       </c>
       <c r="M19">
         <v>337000000.0</v>
       </c>
       <c r="N19">
         <v>-401000000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B21">
         <v>-318000000.0</v>
       </c>
       <c r="C21">
         <v>-396000000.0</v>
       </c>
       <c r="D21">
         <v>-245000000.0</v>
       </c>
       <c r="E21">
         <v>-151000000.0</v>
       </c>
       <c r="F21">
         <v>-125000000.0</v>
       </c>
       <c r="G21">
         <v>-94000000.0</v>
       </c>
       <c r="H21">
         <v>-80000000.0</v>
       </c>
       <c r="I21">
         <v>-80000000.0</v>
       </c>
@@ -31196,1835 +31473,1844 @@
       </c>
       <c r="K21">
         <v>-80000000.0</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22">
-        <v>3316000000.0</v>
+        <v>308291836000.0</v>
       </c>
       <c r="C22">
-        <v>3162000000.0</v>
+        <v>270443646600.0</v>
       </c>
       <c r="D22">
-        <v>3169000000.0</v>
+        <v>264104460000.0</v>
       </c>
       <c r="E22">
         <v>2983000000.0</v>
       </c>
       <c r="F22">
         <v>2968000000.0</v>
       </c>
       <c r="G22">
         <v>2623000000.0</v>
       </c>
       <c r="H22">
         <v>2338000000.0</v>
       </c>
       <c r="I22">
-        <v>2200000000.0</v>
+        <v>152229000000.0</v>
       </c>
       <c r="J22">
-        <v>2486000000.0</v>
+        <v>161743593366.67</v>
       </c>
       <c r="K22">
-        <v>2140000000.0</v>
+        <v>138843200000.0</v>
       </c>
       <c r="L22">
-        <v>2052000000.0</v>
+        <v>135913536000.0</v>
       </c>
       <c r="M22">
-        <v>2013000000.0</v>
+        <v>125148210000.0</v>
       </c>
       <c r="N22">
-        <v>1751000000.0</v>
+        <v>105242395833.33</v>
       </c>
       <c r="O22">
-        <v>1725000000.0</v>
+        <v>93732475000.0</v>
       </c>
       <c r="P22">
-        <v>1716000000.0</v>
+        <v>87506276000.0</v>
       </c>
       <c r="Q22">
-        <v>1499000000.0</v>
+        <v>66707998333.33</v>
       </c>
       <c r="R22">
-        <v>1313000000.0</v>
+        <v>58730052333.33</v>
       </c>
       <c r="S22">
-        <v>1281000000.0</v>
+        <v>64252398000.0</v>
       </c>
       <c r="T22">
-        <v>1155000000.0</v>
+        <v>46064287500.0</v>
       </c>
       <c r="U22">
-        <v>850000000.0</v>
+        <v>36614458333.33</v>
       </c>
       <c r="V22">
-        <v>555000000.0</v>
+        <v>24705640000.0</v>
       </c>
       <c r="W22">
-        <v>419000000.0</v>
+        <v>18292492500.0</v>
       </c>
       <c r="X22">
-        <v>270290300.0</v>
+        <v>11799072562.67</v>
       </c>
       <c r="Y22">
-        <v>194870041.0</v>
+        <v>9236723021.38</v>
       </c>
       <c r="Z22">
-        <v>164466309.0</v>
+        <v>8014114304.95</v>
       </c>
       <c r="AA22">
-        <v>131948104.0</v>
+        <v>6149573335.02</v>
       </c>
       <c r="AB22">
-        <v>61344528.0</v>
+        <v>2673885286.46</v>
       </c>
       <c r="AC22">
-        <v>17400000.0</v>
+        <v>737107500.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B23">
-        <v>-28000000.0</v>
+        <v>-2603188000.0</v>
       </c>
       <c r="C23">
-        <v>-63000000.0</v>
+        <v>-5388345900.0</v>
       </c>
       <c r="D23">
-        <v>-94000000.0</v>
+        <v>-7833960000.0</v>
       </c>
       <c r="E23">
         <v>-46000000.0</v>
       </c>
       <c r="F23">
         <v>4000000.0</v>
       </c>
       <c r="G23">
         <v>3000000.0</v>
       </c>
       <c r="H23">
         <v>-5000000.0</v>
       </c>
       <c r="I23">
-        <v>1000000.0</v>
+        <v>69195000.0</v>
       </c>
       <c r="J23">
-        <v>1000000.0</v>
+        <v>65061783.33</v>
       </c>
       <c r="K23">
         <v>-2547000000.0</v>
       </c>
       <c r="L23">
         <v>-474000000.0</v>
       </c>
       <c r="M23">
         <v>-205000000.0</v>
       </c>
       <c r="N23">
         <v>-823000000.0</v>
       </c>
       <c r="O23">
-        <v>-78000000.0</v>
+        <v>-4238338000.0</v>
       </c>
       <c r="P23">
-        <v>1000000.0</v>
+        <v>50994333.33</v>
       </c>
       <c r="Q23">
-        <v>-112000000.0</v>
+        <v>-4984186666.67</v>
       </c>
       <c r="R23">
         <v>-930000000.0</v>
       </c>
       <c r="S23">
         <v>-290000000.0</v>
       </c>
       <c r="T23">
-        <v>6000000.0</v>
+        <v>239295000.0</v>
       </c>
       <c r="U23">
-        <v>4000000.0</v>
+        <v>172303333.33</v>
       </c>
       <c r="V23">
         <v>-148000000.0</v>
       </c>
       <c r="W23">
         <v>-248000000.0</v>
       </c>
       <c r="X23">
         <v>-304661500.0</v>
       </c>
       <c r="Y23">
         <v>-53942190.0</v>
       </c>
       <c r="Z23">
         <v>-75759768.0</v>
       </c>
       <c r="AA23">
         <v>-106691386.0</v>
       </c>
       <c r="AB23">
-        <v>-777923.0</v>
+        <v>-33908107.72</v>
       </c>
       <c r="AC23">
         <v>900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B24">
-        <v>75000000.0</v>
+        <v>6972825000.0</v>
       </c>
       <c r="C24">
-        <v>61000000.0</v>
+        <v>5217287300.0</v>
       </c>
       <c r="D24">
-        <v>110000000.0</v>
+        <v>9167400000.0</v>
       </c>
       <c r="E24">
         <v>8150000000.0</v>
       </c>
       <c r="F24">
         <v>95000000.0</v>
       </c>
       <c r="G24">
         <v>43000000.0</v>
       </c>
       <c r="H24">
         <v>81000000.0</v>
       </c>
       <c r="I24">
-        <v>41000000.0</v>
+        <v>2836995000.0</v>
       </c>
       <c r="J24">
-        <v>51000000.0</v>
+        <v>3318150950.0</v>
       </c>
       <c r="K24">
-        <v>-21000000.0</v>
+        <v>-1362480000.0</v>
       </c>
       <c r="L24">
-        <v>-10000000.0</v>
+        <v>-662346666.67</v>
       </c>
       <c r="M24">
-        <v>31000000.0</v>
+        <v>1927270000.0</v>
       </c>
       <c r="N24">
-        <v>-459000000.0</v>
+        <v>-27587812500.0</v>
       </c>
       <c r="O24">
-        <v>-4044000000.0</v>
+        <v>-219741524000.0</v>
       </c>
       <c r="P24">
-        <v>-22000000.0</v>
+        <v>-1121875333.33</v>
       </c>
       <c r="Q24">
-        <v>-29000000.0</v>
+        <v>-1290548333.33</v>
       </c>
       <c r="R24">
-        <v>19000000.0</v>
+        <v>849863666.67</v>
       </c>
       <c r="S24">
-        <v>-18000000.0</v>
+        <v>-902844000.0</v>
       </c>
       <c r="T24">
-        <v>-6000000.0</v>
+        <v>-239295000.0</v>
       </c>
       <c r="U24">
-        <v>-9000000.0</v>
+        <v>-387682500.0</v>
       </c>
       <c r="V24">
-        <v>-6000000.0</v>
+        <v>-267088000.0</v>
       </c>
       <c r="W24">
-        <v>-13000000.0</v>
+        <v>-567547500.0</v>
       </c>
       <c r="X24">
-        <v>3961650.0</v>
+        <v>172939228.0</v>
       </c>
       <c r="Y24">
-        <v>-10730058.0</v>
+        <v>-508598311.17</v>
       </c>
       <c r="Z24">
-        <v>-5212124.0</v>
+        <v>-253976378.27</v>
       </c>
       <c r="AA24">
-        <v>-4035886.0</v>
+        <v>-188096502.92</v>
       </c>
       <c r="AB24">
-        <v>-6804970.0</v>
+        <v>-296615032.36</v>
       </c>
       <c r="AC24">
-        <v>-900000.0</v>
+        <v>-38126250.0</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B25">
-        <v>-868000000.0</v>
+        <v>-78371596000.0</v>
       </c>
       <c r="C25">
-        <v>-690000000.0</v>
+        <v>-57983676899.0</v>
       </c>
       <c r="D25">
-        <v>-1219000000.0</v>
+        <v>-101489854166.0</v>
       </c>
       <c r="E25">
         <v>-1056000000.0</v>
       </c>
       <c r="F25">
         <v>-1055000000.0</v>
       </c>
       <c r="G25">
         <v>-910000000.0</v>
       </c>
       <c r="H25">
         <v>-653000000.0</v>
       </c>
       <c r="I25">
-        <v>-972000000.0</v>
+        <v>-68283799000.0</v>
       </c>
       <c r="J25">
-        <v>-1171000000.0</v>
+        <v>-76297615900.0</v>
       </c>
       <c r="K25">
-        <v>29000000.0</v>
+        <v>-55966807000.0</v>
       </c>
       <c r="L25">
-        <v>49000000.0</v>
+        <v>-57334995666.67</v>
       </c>
       <c r="M25">
-        <v>53000000.0</v>
+        <v>-65368556000.0</v>
       </c>
       <c r="N25">
-        <v>26000000.0</v>
+        <v>-38533958333.33</v>
       </c>
       <c r="O25">
-        <v>11000000.0</v>
+        <v>-34124573000.0</v>
       </c>
       <c r="P25">
-        <v>-648000000.0</v>
+        <v>-32788387666.67</v>
       </c>
       <c r="Q25">
-        <v>-101000000.0</v>
+        <v>-4521538333.33</v>
       </c>
       <c r="R25">
-        <v>-49000000.0</v>
+        <v>-2340550000.0</v>
       </c>
       <c r="S25">
-        <v>-3000000.0</v>
+        <v>515596000.0</v>
       </c>
       <c r="T25">
-        <v>3000000.0</v>
+        <v>401200000.0</v>
       </c>
       <c r="U25">
-        <v>5000000.0</v>
+        <v>115251666.67</v>
       </c>
       <c r="V25">
-        <v>-2000000.0</v>
+        <v>215810666.67</v>
       </c>
       <c r="W25">
-        <v>-11000000.0</v>
+        <v>-468037500.0</v>
       </c>
       <c r="X25">
-        <v>2193799.0</v>
+        <v>95766639.01</v>
       </c>
       <c r="Y25">
-        <v>3216960.0</v>
+        <v>152481973.82</v>
       </c>
       <c r="Z25">
-        <v>-16754.0</v>
+        <v>-816388.91</v>
       </c>
       <c r="AA25">
-        <v>3460247.0</v>
+        <v>161268271.68</v>
       </c>
       <c r="AB25">
-        <v>-20153.0</v>
+        <v>-878428.96</v>
       </c>
       <c r="AC25">
-        <v>-2500000.0</v>
+        <v>-105906250.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B26">
-        <v>-2006000000.0</v>
+        <v>-186499826000.0</v>
       </c>
       <c r="C26">
         <v>60000000.0</v>
       </c>
       <c r="D26">
         <v>50000000.0</v>
       </c>
       <c r="E26">
         <v>-1398000000.0</v>
       </c>
       <c r="F26">
         <v>-1503000000.0</v>
       </c>
       <c r="G26">
         <v>-1503000000.0</v>
       </c>
       <c r="H26">
         <v>-1070000000.0</v>
       </c>
       <c r="I26">
-        <v>-118000000.0</v>
+        <v>-8165010000.0</v>
       </c>
       <c r="J26">
-        <v>-2042000000.0</v>
+        <v>-132856161566.67</v>
       </c>
       <c r="K26">
         <v>1000000.0</v>
       </c>
       <c r="L26">
         <v>1000000.0</v>
       </c>
       <c r="M26">
         <v>1000000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26">
-        <v>-16000000.0</v>
+        <v>-869402666.67</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B27">
-        <v>108000000.0</v>
+        <v>10040868000.0</v>
       </c>
       <c r="C27">
-        <v>95000000.0</v>
+        <v>8125283500.0</v>
       </c>
       <c r="D27">
-        <v>79000000.0</v>
+        <v>6583860000.0</v>
       </c>
       <c r="E27">
         <v>64000000.0</v>
       </c>
       <c r="F27">
         <v>56000000.0</v>
       </c>
       <c r="G27">
         <v>45000000.0</v>
       </c>
       <c r="H27">
         <v>34000000.0</v>
       </c>
       <c r="I27">
-        <v>29000000.0</v>
+        <v>2006655000.0</v>
       </c>
       <c r="J27">
-        <v>13000000.0</v>
+        <v>845803183.33</v>
       </c>
       <c r="K27">
-        <v>17000000.0</v>
+        <v>1102960000.0</v>
       </c>
       <c r="L27">
-        <v>1000000.0</v>
+        <v>66234666.67</v>
       </c>
       <c r="M27">
         <v>-1106000000.0</v>
       </c>
       <c r="N27">
         <v>-674000000.0</v>
       </c>
       <c r="O27">
         <v>-644000000.0</v>
       </c>
       <c r="P27">
         <v>-8000000.0</v>
       </c>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27">
-        <v>1000000.0</v>
+        <v>50158000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27">
         <v>-1000000.0</v>
       </c>
       <c r="V27">
         <v>6000000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27">
         <v>1500000.0</v>
       </c>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B28">
-        <v>-4485000000.0</v>
+        <v>-416974935000.0</v>
       </c>
       <c r="C28">
-        <v>-2875000000.0</v>
+        <v>-245896737500.0</v>
       </c>
       <c r="D28">
-        <v>-2116000000.0</v>
+        <v>-176347440000.0</v>
       </c>
       <c r="E28">
         <v>-3288000000.0</v>
       </c>
       <c r="F28">
         <v>-3325000000.0</v>
       </c>
       <c r="G28">
         <v>-1317000000.0</v>
       </c>
       <c r="H28">
         <v>-2513000000.0</v>
       </c>
       <c r="I28">
-        <v>-2073000000.0</v>
+        <v>-143441235000.0</v>
       </c>
       <c r="J28">
-        <v>-3197000000.0</v>
+        <v>-208002521316.67</v>
       </c>
       <c r="K28">
-        <v>-1032000000.0</v>
+        <v>-66956160000.0</v>
       </c>
       <c r="L28">
-        <v>-1059000000.0</v>
+        <v>-70142512000.0</v>
       </c>
       <c r="M28">
-        <v>-815000000.0</v>
+        <v>-50668550000.0</v>
       </c>
       <c r="N28">
-        <v>-519000000.0</v>
+        <v>-31194062500.0</v>
       </c>
       <c r="O28">
-        <v>-583000000.0</v>
+        <v>-31678859666.67</v>
       </c>
       <c r="P28">
-        <v>-500000000.0</v>
+        <v>-25497166666.67</v>
       </c>
       <c r="Q28">
-        <v>-811000000.0</v>
+        <v>-36090851666.67</v>
       </c>
       <c r="R28">
-        <v>-310000000.0</v>
+        <v>-13866196666.67</v>
       </c>
       <c r="S28">
-        <v>-545000000.0</v>
+        <v>-27336110000.0</v>
       </c>
       <c r="T28">
-        <v>-186000000.0</v>
+        <v>-7418145000.0</v>
       </c>
       <c r="U28">
-        <v>-55000000.0</v>
+        <v>-2369170833.33</v>
       </c>
       <c r="V28">
-        <v>37000000.0</v>
+        <v>1647042666.67</v>
       </c>
       <c r="W28">
-        <v>-123000000.0</v>
+        <v>-5369872500.0</v>
       </c>
       <c r="X28">
-        <v>-9831575.0</v>
+        <v>-429181020.67</v>
       </c>
       <c r="Y28">
-        <v>-21108285.0</v>
+        <v>-1000520044.03</v>
       </c>
       <c r="Z28">
-        <v>-21939267.0</v>
+        <v>-1069056602.38</v>
       </c>
       <c r="AA28">
-        <v>-8810134.0</v>
+        <v>-410605105.2</v>
       </c>
       <c r="AB28">
-        <v>-2897933.0</v>
+        <v>-126315103.6</v>
       </c>
       <c r="AC28">
-        <v>64800000.0</v>
+        <v>2745090000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B29">
-        <v>4039000000.0</v>
+        <v>375509869000.0</v>
       </c>
       <c r="C29">
-        <v>4351000000.0</v>
+        <v>372137984300.0</v>
       </c>
       <c r="D29">
-        <v>3148000000.0</v>
+        <v>262354320000.0</v>
       </c>
       <c r="E29">
         <v>2853000000.0</v>
       </c>
       <c r="F29">
         <v>3345000000.0</v>
       </c>
       <c r="G29">
         <v>3258000000.0</v>
       </c>
       <c r="H29">
         <v>2611000000.0</v>
       </c>
       <c r="I29">
-        <v>2262000000.0</v>
+        <v>156519090000.0</v>
       </c>
       <c r="J29">
-        <v>2257000000.0</v>
+        <v>146844444983.33</v>
       </c>
       <c r="K29">
-        <v>2099000000.0</v>
+        <v>136183120000.0</v>
       </c>
       <c r="L29">
-        <v>1862000000.0</v>
+        <v>123328949333.33</v>
       </c>
       <c r="M29">
-        <v>1756000000.0</v>
+        <v>109170520000.0</v>
       </c>
       <c r="N29">
-        <v>2003000000.0</v>
+        <v>120388645833.33</v>
       </c>
       <c r="O29">
-        <v>1738000000.0</v>
+        <v>94438864666.67</v>
       </c>
       <c r="P29">
-        <v>1681000000.0</v>
+        <v>85721474333.33</v>
       </c>
       <c r="Q29">
-        <v>1298000000.0</v>
+        <v>57763163333.33</v>
       </c>
       <c r="R29">
-        <v>1457000000.0</v>
+        <v>65171124333.33</v>
       </c>
       <c r="S29">
-        <v>1409000000.0</v>
+        <v>70672622000.0</v>
       </c>
       <c r="T29">
-        <v>1149000000.0</v>
+        <v>45824992500.0</v>
       </c>
       <c r="U29">
-        <v>862000000.0</v>
+        <v>37131368333.33</v>
       </c>
       <c r="V29">
-        <v>599000000.0</v>
+        <v>26664285333.33</v>
       </c>
       <c r="W29">
-        <v>344000000.0</v>
+        <v>15018180000.0</v>
       </c>
       <c r="X29">
-        <v>373452561.0</v>
+        <v>16302449129.52</v>
       </c>
       <c r="Y29">
-        <v>211191583.0</v>
+        <v>10010354319.25</v>
       </c>
       <c r="Z29">
-        <v>191475081.0</v>
+        <v>9330197746.97</v>
       </c>
       <c r="AA29">
-        <v>137513318.0</v>
+        <v>6408945698.71</v>
       </c>
       <c r="AB29">
-        <v>71390727.0</v>
+        <v>3111779008.48</v>
       </c>
       <c r="AC29">
-        <v>37700000.0</v>
+        <v>1597066250.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B30">
-        <v>10000000.0</v>
+        <v>929710000.0</v>
       </c>
       <c r="C30">
-        <v>-361000000.0</v>
+        <v>-30876077300.0</v>
       </c>
       <c r="D30">
-        <v>-708000000.0</v>
+        <v>-59004720000.0</v>
       </c>
       <c r="E30">
         <v>-17640000000.0</v>
       </c>
       <c r="F30">
         <v>-1005000000.0</v>
       </c>
       <c r="G30">
         <v>-1129000000.0</v>
       </c>
       <c r="H30">
         <v>-242000000.0</v>
       </c>
       <c r="I30">
-        <v>-225000000.0</v>
+        <v>-15568875000.0</v>
       </c>
       <c r="J30">
-        <v>482000000.0</v>
+        <v>31359779566.67</v>
       </c>
       <c r="K30">
-        <v>-2547000000.0</v>
+        <v>-165249360000.0</v>
       </c>
       <c r="L30">
-        <v>-474000000.0</v>
+        <v>-31395232000.0</v>
       </c>
       <c r="M30">
-        <v>-205000000.0</v>
+        <v>-12744850000.0</v>
       </c>
       <c r="N30">
-        <v>-823000000.0</v>
+        <v>-49465729166.67</v>
       </c>
       <c r="O30">
-        <v>-927000000.0</v>
+        <v>-50371017000.0</v>
       </c>
       <c r="P30">
-        <v>-429000000.0</v>
+        <v>-21876569000.0</v>
       </c>
       <c r="Q30">
-        <v>490000000.0</v>
+        <v>21805816666.67</v>
       </c>
       <c r="R30">
-        <v>-930000000.0</v>
+        <v>-41598590000.0</v>
       </c>
       <c r="S30">
-        <v>-290000000.0</v>
+        <v>-14545820000.0</v>
       </c>
       <c r="T30">
-        <v>-423000000.0</v>
+        <v>-16870297500.0</v>
       </c>
       <c r="U30">
-        <v>-334000000.0</v>
+        <v>-14387328333.33</v>
       </c>
       <c r="V30">
-        <v>-148000000.0</v>
+        <v>-6588170666.67</v>
       </c>
       <c r="W30">
-        <v>-248000000.0</v>
+        <v>-10827060000.0</v>
       </c>
       <c r="X30">
-        <v>-304661500.0</v>
+        <v>-13299490013.33</v>
       </c>
       <c r="Y30">
-        <v>-53942190.0</v>
+        <v>-2556827440.69</v>
       </c>
       <c r="Z30">
-        <v>-75759768.0</v>
+        <v>-3691621975.1</v>
       </c>
       <c r="AA30">
-        <v>-106691386.0</v>
+        <v>-4972458735.92</v>
       </c>
       <c r="AB30">
-        <v>-45731000.0</v>
+        <v>-1993322828.0</v>
       </c>
       <c r="AC30">
-        <v>-17000000.0</v>
+        <v>-720162500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF30"/>
+  <dimension ref="A1:DG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B2">
-        <v>2663762180.0</v>
+        <v>2262984750.0</v>
       </c>
       <c r="C2">
-        <v>2216000000.0</v>
+        <v>253730007000.0</v>
       </c>
       <c r="D2">
+        <v>206023736000.0</v>
+      </c>
+      <c r="E2">
         <v>3541310000.0</v>
       </c>
-      <c r="E2">
-[...1 lines deleted...]
-      </c>
       <c r="F2">
-        <v>2861000000.0</v>
+        <v>284193510000.0</v>
       </c>
       <c r="G2">
-        <v>2663000000.0</v>
+        <v>245094717500.0</v>
       </c>
       <c r="H2">
-        <v>2601000000.0</v>
+        <v>227764525900.0</v>
       </c>
       <c r="I2">
-        <v>3365000000.0</v>
+        <v>222471333000.0</v>
       </c>
       <c r="J2">
-        <v>1773000000.0</v>
+        <v>282670095000.0</v>
       </c>
       <c r="K2">
-        <v>1640000000.0</v>
+        <v>147752955000.0</v>
       </c>
       <c r="L2">
-        <v>1892000000.0</v>
+        <v>136677600000.0</v>
       </c>
       <c r="M2">
+        <v>157026269714.29</v>
+      </c>
+      <c r="N2">
         <v>2386000000.0</v>
       </c>
-      <c r="N2">
-[...1 lines deleted...]
-      </c>
       <c r="O2">
-        <v>1401000000.0</v>
+        <v>121463820066.67</v>
       </c>
       <c r="P2">
+        <v>115058876250.0</v>
+      </c>
+      <c r="Q2">
         <v>1828000000.0</v>
       </c>
-      <c r="Q2">
-[...1 lines deleted...]
-      </c>
       <c r="R2">
-        <v>2305000000.0</v>
+        <v>144354387100.0</v>
       </c>
       <c r="S2">
-        <v>2145000000.0</v>
+        <v>181948632500.0</v>
       </c>
       <c r="T2">
-        <v>2432000000.0</v>
+        <v>162556036500.0</v>
       </c>
       <c r="U2">
-        <v>2871000000.0</v>
+        <v>181218631680.0</v>
       </c>
       <c r="V2">
-        <v>3380000000.0</v>
+        <v>213237495900.0</v>
       </c>
       <c r="W2">
-        <v>3022000000.0</v>
+        <v>251562696666.67</v>
       </c>
       <c r="X2">
-        <v>3038000000.0</v>
+        <v>221554051766.67</v>
       </c>
       <c r="Y2">
-        <v>3051000000.0</v>
+        <v>222279067500.0</v>
       </c>
       <c r="Z2">
-        <v>2465000000.0</v>
+        <v>223817800500.0</v>
       </c>
       <c r="AA2">
-        <v>2422000000.0</v>
+        <v>184749695833.33</v>
       </c>
       <c r="AB2">
-        <v>2324000000.0</v>
+        <v>184742086666.67</v>
       </c>
       <c r="AC2">
-        <v>2266000000.0</v>
+        <v>163414052000.0</v>
       </c>
       <c r="AD2">
-        <v>2829000000.0</v>
+        <v>160910170666.67</v>
       </c>
       <c r="AE2">
-        <v>2357000000.0</v>
+        <v>195537179500.0</v>
       </c>
       <c r="AF2">
-        <v>2471000000.0</v>
+        <v>163092615000.0</v>
       </c>
       <c r="AG2">
-        <v>2421000000.0</v>
+        <v>158796308700.0</v>
       </c>
       <c r="AH2">
-        <v>3049000000.0</v>
+        <v>176178147150.0</v>
       </c>
       <c r="AI2">
-        <v>3226000000.0</v>
+        <v>209439062266.67</v>
       </c>
       <c r="AJ2">
-        <v>3575000000.0</v>
+        <v>209889313033.33</v>
       </c>
       <c r="AK2">
-        <v>3579000000.0</v>
+        <v>230858791428.57</v>
       </c>
       <c r="AL2">
-        <v>3489000000.0</v>
+        <v>234221690000.0</v>
       </c>
       <c r="AM2">
-        <v>3844000000.0</v>
+        <v>225758710650.0</v>
       </c>
       <c r="AN2">
-        <v>4763000000.0</v>
+        <v>249398720000.0</v>
       </c>
       <c r="AO2">
-        <v>4598000000.0</v>
+        <v>323991643800.0</v>
       </c>
       <c r="AP2">
-        <v>4935000000.0</v>
+        <v>306093687900.0</v>
       </c>
       <c r="AQ2">
-        <v>4455000000.0</v>
+        <v>332737440000.0</v>
       </c>
       <c r="AR2">
-        <v>4566000000.0</v>
+        <v>295075440000.0</v>
       </c>
       <c r="AS2">
-        <v>4421000000.0</v>
+        <v>302451840000.0</v>
       </c>
       <c r="AT2">
-        <v>4859000000.0</v>
+        <v>289702972166.67</v>
       </c>
       <c r="AU2">
-        <v>5080000000.0</v>
+        <v>308287353333.33</v>
       </c>
       <c r="AV2">
-        <v>4604000000.0</v>
+        <v>315823600000.0</v>
       </c>
       <c r="AW2">
-        <v>4164000000.0</v>
+        <v>288429418857.14</v>
       </c>
       <c r="AX2">
-        <v>4331000000.0</v>
+        <v>256580822000.0</v>
       </c>
       <c r="AY2">
-        <v>3712000000.0</v>
+        <v>258866035500.0</v>
       </c>
       <c r="AZ2">
-        <v>3601000000.0</v>
+        <v>223106666666.67</v>
       </c>
       <c r="BA2">
-        <v>3556000000.0</v>
+        <v>204292960857.14</v>
       </c>
       <c r="BB2">
-        <v>4021000000.0</v>
+        <v>220450071333.33</v>
       </c>
       <c r="BC2">
-        <v>2740000000.0</v>
+        <v>240961775833.33</v>
       </c>
       <c r="BD2">
-        <v>3265000000.0</v>
+        <v>148885206666.67</v>
       </c>
       <c r="BE2">
-        <v>3242000000.0</v>
+        <v>173436800000.0</v>
       </c>
       <c r="BF2">
-        <v>4047000000.0</v>
+        <v>171915695333.33</v>
       </c>
       <c r="BG2">
-        <v>3671000000.0</v>
+        <v>228448428500.0</v>
       </c>
       <c r="BH2">
-        <v>3784000000.0</v>
+        <v>187200197666.67</v>
       </c>
       <c r="BI2">
-        <v>3784000000.0</v>
+        <v>195401030000.0</v>
       </c>
       <c r="BJ2">
-        <v>3737000000.0</v>
+        <v>185255180000.0</v>
       </c>
       <c r="BK2">
-        <v>3314000000.0</v>
+        <v>166969782833.33</v>
       </c>
       <c r="BL2">
-        <v>3427000000.0</v>
+        <v>147478523333.33</v>
       </c>
       <c r="BM2">
-        <v>3011000000.0</v>
+        <v>153838030000.0</v>
       </c>
       <c r="BN2">
-        <v>2698000000.0</v>
+        <v>134422582166.67</v>
       </c>
       <c r="BO2">
-        <v>1972000000.0</v>
+        <v>125605390000.0</v>
       </c>
       <c r="BP2">
-        <v>2208000000.0</v>
+        <v>88206902666.67</v>
       </c>
       <c r="BQ2">
-        <v>2270000000.0</v>
+        <v>102710640000.0</v>
       </c>
       <c r="BR2">
-        <v>2167000000.0</v>
+        <v>108300943333.33</v>
       </c>
       <c r="BS2">
-        <v>1948000000.0</v>
+        <v>103885980000.0</v>
       </c>
       <c r="BT2">
-        <v>1886000000.0</v>
+        <v>97707784000.0</v>
       </c>
       <c r="BU2">
-        <v>1722000000.0</v>
+        <v>80507446250.0</v>
       </c>
       <c r="BV2">
-        <v>2058000000.0</v>
+        <v>80903291000.0</v>
       </c>
       <c r="BW2">
-        <v>1978000000.0</v>
+        <v>88790695000.0</v>
       </c>
       <c r="BX2">
-        <v>1837000000.0</v>
+        <v>78887585000.0</v>
       </c>
       <c r="BY2">
-        <v>1587000000.0</v>
+        <v>79887193571.43</v>
       </c>
       <c r="BZ2">
-        <v>1403000000.0</v>
+        <v>62825362500.0</v>
       </c>
       <c r="CA2">
-        <v>589000000.0</v>
+        <v>57013243333.33</v>
       </c>
       <c r="CB2">
-        <v>328000000.0</v>
+        <v>25371665833.33</v>
       </c>
       <c r="CC2">
-        <v>392000000.0</v>
+        <v>14526182857.14</v>
       </c>
       <c r="CD2">
-        <v>889000000.0</v>
+        <v>17938246666.67</v>
       </c>
       <c r="CE2">
-        <v>477000000.0</v>
+        <v>40940672500.0</v>
       </c>
       <c r="CF2">
-        <v>334000000.0</v>
+        <v>21233496000.0</v>
       </c>
       <c r="CG2">
-        <v>444000000.0</v>
+        <v>15058390000.0</v>
       </c>
       <c r="CH2">
-        <v>410000000.0</v>
+        <v>19595200000.0</v>
       </c>
       <c r="CI2">
-        <v>389000000.0</v>
+        <v>17829533333.33</v>
       </c>
       <c r="CJ2">
-        <v>335000000.0</v>
+        <v>16982767500.0</v>
       </c>
       <c r="CK2">
-        <v>283000000.0</v>
+        <v>14590456000.0</v>
       </c>
       <c r="CL2">
-        <v>445000000.0</v>
+        <v>12995265666.67</v>
       </c>
       <c r="CM2">
-        <v>421302898.0</v>
+        <v>20388490833.33</v>
       </c>
       <c r="CN2">
-        <v>375967500.0</v>
+        <v>18391275840.69</v>
       </c>
       <c r="CO2">
-        <v>381122431.0</v>
+        <v>17588386262.5</v>
       </c>
       <c r="CP2">
-        <v>354362918.0</v>
+        <v>17443897442.38</v>
       </c>
       <c r="CQ2">
-        <v>308558738.0</v>
+        <v>16475040783.66</v>
       </c>
       <c r="CR2">
-        <v>278309589.0</v>
+        <v>14625499045.96</v>
       </c>
       <c r="CS2">
-        <v>235466369.0</v>
+        <v>13400142861.04</v>
       </c>
       <c r="CT2">
-        <v>210485940.0</v>
+        <v>11384328008.41</v>
       </c>
       <c r="CU2">
-        <v>179964266.0</v>
+        <v>10272134843.88</v>
       </c>
       <c r="CV2">
-        <v>149392226.0</v>
+        <v>8769298753.65</v>
       </c>
       <c r="CW2">
-        <v>134180176.0</v>
+        <v>7013218049.57</v>
       </c>
       <c r="CX2">
-        <v>124084245.0</v>
+        <v>6423607565.65</v>
       </c>
       <c r="CY2">
-        <v>110891708.0</v>
+        <v>5827740650.67</v>
       </c>
       <c r="CZ2">
-        <v>116475448.0</v>
+        <v>5168218943.05</v>
       </c>
       <c r="DA2">
-        <v>105756757.0</v>
+        <v>5359967166.06</v>
       </c>
       <c r="DB2">
-        <v>116599486.0</v>
+        <v>4865445362.54</v>
       </c>
       <c r="DC2">
-        <v>106800000.0</v>
+        <v>5205700651.96</v>
       </c>
       <c r="DD2">
-        <v>104100000.0</v>
+        <v>4655198400.0</v>
       </c>
       <c r="DE2">
-        <v>102600000.0</v>
+        <v>4527829500.0</v>
       </c>
       <c r="DF2">
-        <v>98900000.0</v>
+        <v>4467614400.0</v>
+      </c>
+      <c r="DG2">
+        <v>4286820500.0</v>
       </c>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B3">
-        <v>81474102</v>
+        <v>84580950</v>
       </c>
       <c r="C3">
-        <v>104000000</v>
+        <v>7760612000</v>
       </c>
       <c r="D3">
+        <v>9668984000</v>
+      </c>
+      <c r="E3">
         <v>46613750</v>
       </c>
-      <c r="E3">
-[...1 lines deleted...]
-      </c>
       <c r="F3">
-        <v>99000000</v>
+        <v>4970280000</v>
       </c>
       <c r="G3">
-        <v>84000000</v>
+        <v>8481082500</v>
       </c>
       <c r="H3">
-        <v>62000000</v>
+        <v>7184461200</v>
       </c>
       <c r="I3">
-        <v>61000000</v>
+        <v>5303046000</v>
       </c>
       <c r="J3">
-        <v>56000000</v>
+        <v>5124183000</v>
       </c>
       <c r="K3">
-        <v>66000000</v>
+        <v>4666760000</v>
       </c>
       <c r="L3">
-        <v>42000000</v>
+        <v>5500440000</v>
       </c>
       <c r="M3">
+        <v>3485784000</v>
+      </c>
+      <c r="N3">
         <v>59000000</v>
       </c>
-      <c r="N3">
-[...1 lines deleted...]
-      </c>
       <c r="O3">
-        <v>95000000</v>
+        <v>8119458600</v>
       </c>
       <c r="P3">
+        <v>7801993750</v>
+      </c>
+      <c r="Q3">
         <v>68000000</v>
       </c>
-      <c r="Q3">
-[...1 lines deleted...]
-      </c>
       <c r="R3">
-        <v>89000000</v>
+        <v>5461176700</v>
       </c>
       <c r="S3">
-        <v>84000000</v>
+        <v>7025348500</v>
       </c>
       <c r="T3">
-        <v>67000000</v>
+        <v>6365830800</v>
       </c>
       <c r="U3">
-        <v>70000000</v>
+        <v>4992454080</v>
       </c>
       <c r="V3">
-        <v>69000000</v>
+        <v>5199103000</v>
       </c>
       <c r="W3">
-        <v>54000000</v>
+        <v>5135451500</v>
       </c>
       <c r="X3">
-        <v>57000000</v>
+        <v>3958940700</v>
       </c>
       <c r="Y3">
-        <v>119000000</v>
+        <v>4170476250</v>
       </c>
       <c r="Z3">
-        <v>55000000</v>
+        <v>8729701166.67</v>
       </c>
       <c r="AA3">
-        <v>91000000</v>
+        <v>4122204166.67</v>
       </c>
       <c r="AB3">
-        <v>104000000</v>
+        <v>6941176666.67</v>
       </c>
       <c r="AC3">
-        <v>125000000</v>
+        <v>7312849142.86</v>
       </c>
       <c r="AD3">
-        <v>145000000</v>
+        <v>8876333333.33</v>
       </c>
       <c r="AE3">
-        <v>116000000</v>
+        <v>10022230833.33</v>
       </c>
       <c r="AF3">
-        <v>76000000</v>
+        <v>8026620000</v>
       </c>
       <c r="AG3">
-        <v>78000000</v>
+        <v>4884062914.29</v>
       </c>
       <c r="AH3">
-        <v>79000000</v>
+        <v>5676123700</v>
       </c>
       <c r="AI3">
-        <v>97000000</v>
+        <v>5426594266.67</v>
       </c>
       <c r="AJ3">
-        <v>64000000</v>
+        <v>6310992983.33</v>
       </c>
       <c r="AK3">
-        <v>63000000</v>
+        <v>4132856685.71</v>
       </c>
       <c r="AL3">
-        <v>86000000</v>
+        <v>4122930000</v>
       </c>
       <c r="AM3">
-        <v>100000000</v>
+        <v>5564703100</v>
       </c>
       <c r="AN3">
-        <v>92000000</v>
+        <v>6488000000</v>
       </c>
       <c r="AO3">
-        <v>91000000</v>
+        <v>6258079200</v>
       </c>
       <c r="AP3">
-        <v>128000000</v>
+        <v>6057965550</v>
       </c>
       <c r="AQ3">
-        <v>115000000</v>
+        <v>8630272000</v>
       </c>
       <c r="AR3">
-        <v>103000000</v>
+        <v>7616986666.67</v>
       </c>
       <c r="AS3">
-        <v>90000000</v>
+        <v>6822720000</v>
       </c>
       <c r="AT3">
-        <v>105000000</v>
+        <v>5897595000</v>
       </c>
       <c r="AU3">
-        <v>106000000</v>
+        <v>6661900000</v>
       </c>
       <c r="AV3">
-        <v>93000000</v>
+        <v>6590020000</v>
       </c>
       <c r="AW3">
-        <v>93000000</v>
+        <v>5826224142.86</v>
       </c>
       <c r="AX3">
-        <v>75000000</v>
+        <v>5730551500</v>
       </c>
       <c r="AY3">
-        <v>129000000</v>
+        <v>4482787500</v>
       </c>
       <c r="AZ3">
-        <v>123000000</v>
+        <v>7753437500</v>
       </c>
       <c r="BA3">
-        <v>112000000</v>
+        <v>6978071142.86</v>
       </c>
       <c r="BB3">
-        <v>87000000</v>
+        <v>6943309333.33</v>
       </c>
       <c r="BC3">
-        <v>115000000</v>
+        <v>5213547500</v>
       </c>
       <c r="BD3">
-        <v>105000000</v>
+        <v>6248831666.67</v>
       </c>
       <c r="BE3">
-        <v>84000000</v>
+        <v>5577600000</v>
       </c>
       <c r="BF3">
-        <v>80000000</v>
+        <v>4454324000</v>
       </c>
       <c r="BG3">
-        <v>119000000</v>
+        <v>4515906666.67</v>
       </c>
       <c r="BH3">
-        <v>50000000</v>
+        <v>6068325666.67</v>
       </c>
       <c r="BI3">
-        <v>94000000</v>
+        <v>2581937500</v>
       </c>
       <c r="BJ3">
-        <v>57000000</v>
+        <v>4602005000</v>
       </c>
       <c r="BK3">
-        <v>74000000</v>
+        <v>2546769500</v>
       </c>
       <c r="BL3">
-        <v>93000000</v>
+        <v>3293123333.33</v>
       </c>
       <c r="BM3">
-        <v>67000000</v>
+        <v>4174770000</v>
       </c>
       <c r="BN3">
-        <v>51000000</v>
+        <v>2991136833.33</v>
       </c>
       <c r="BO3">
-        <v>41000000</v>
+        <v>2374305000</v>
       </c>
       <c r="BP3">
-        <v>31000000</v>
+        <v>1833916333.33</v>
       </c>
       <c r="BQ3">
-        <v>41000000</v>
+        <v>1442042500</v>
       </c>
       <c r="BR3">
-        <v>30000000</v>
+        <v>1956096333.33</v>
       </c>
       <c r="BS3">
-        <v>59000000</v>
+        <v>1438200000</v>
       </c>
       <c r="BT3">
-        <v>58000000</v>
+        <v>2959322000</v>
       </c>
       <c r="BU3">
-        <v>88000000</v>
+        <v>2475838750</v>
       </c>
       <c r="BV3">
-        <v>80000000</v>
+        <v>4134430666.67</v>
       </c>
       <c r="BW3">
-        <v>109000000</v>
+        <v>3451533333.33</v>
       </c>
       <c r="BX3">
-        <v>82000000</v>
+        <v>4347192500</v>
       </c>
       <c r="BY3">
-        <v>100000000</v>
+        <v>3566004285.71</v>
       </c>
       <c r="BZ3">
-        <v>83000000</v>
+        <v>3958750000</v>
       </c>
       <c r="CA3">
-        <v>145000000</v>
+        <v>3372843333.33</v>
       </c>
       <c r="CB3">
-        <v>80000000</v>
+        <v>6245995833.33</v>
       </c>
       <c r="CC3">
-        <v>72000000</v>
+        <v>3542971428.57</v>
       </c>
       <c r="CD3">
-        <v>42000000</v>
+        <v>3294780000</v>
       </c>
       <c r="CE3">
-        <v>62000000</v>
+        <v>1934205000</v>
       </c>
       <c r="CF3">
-        <v>57000000</v>
+        <v>2759909333.33</v>
       </c>
       <c r="CG3">
-        <v>69000000</v>
+        <v>2569845000</v>
       </c>
       <c r="CH3">
-        <v>58000000</v>
+        <v>3045200000</v>
       </c>
       <c r="CI3">
-        <v>56000000</v>
+        <v>2522226666.67</v>
       </c>
       <c r="CJ3">
-        <v>58000000</v>
+        <v>2444820000</v>
       </c>
       <c r="CK3">
-        <v>38000000</v>
+        <v>2526108800</v>
       </c>
       <c r="CL3">
-        <v>34000000</v>
+        <v>1744947333.33</v>
       </c>
       <c r="CM3">
-        <v>44595921</v>
+        <v>1557772333.33</v>
       </c>
       <c r="CN3">
-        <v>19825851</v>
+        <v>1946760604.72</v>
       </c>
       <c r="CO3">
-        <v>15793590</v>
+        <v>927486352.87</v>
       </c>
       <c r="CP3">
-        <v>13010698</v>
+        <v>722869455.58</v>
       </c>
       <c r="CQ3">
-        <v>16360786</v>
+        <v>604893371.42</v>
       </c>
       <c r="CR3">
-        <v>9622774</v>
+        <v>775491439.93</v>
       </c>
       <c r="CS3">
-        <v>6576659</v>
+        <v>463320530.14</v>
       </c>
       <c r="CT3">
-        <v>10597535</v>
+        <v>317968309.33</v>
       </c>
       <c r="CU3">
-        <v>8364708</v>
+        <v>517180903.07</v>
       </c>
       <c r="CV3">
-        <v>14598741</v>
+        <v>407595491.42</v>
       </c>
       <c r="CW3">
-        <v>24819792</v>
+        <v>685337896.25</v>
       </c>
       <c r="CX3">
-        <v>20564403</v>
+        <v>1188197902.42</v>
       </c>
       <c r="CY3">
-        <v>29992353</v>
+        <v>965827751.3</v>
       </c>
       <c r="CZ3">
-        <v>25644090</v>
+        <v>1397823603.92</v>
       </c>
       <c r="DA3">
-        <v>22992192</v>
+        <v>1180089733.62</v>
       </c>
       <c r="DB3">
-        <v>18147110</v>
+        <v>1057778785.15</v>
       </c>
       <c r="DC3">
-        <v>12126030</v>
+        <v>810195873.06</v>
       </c>
       <c r="DD3">
-        <v>10800000</v>
+        <v>528549395.64</v>
       </c>
       <c r="DE3">
-        <v>8700000</v>
+        <v>469746000</v>
       </c>
       <c r="DF3">
-        <v>4300000</v>
+        <v>378832800</v>
+      </c>
+      <c r="DG3">
+        <v>186383500</v>
       </c>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -33091,54 +33377,55 @@
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -33205,716 +33492,723 @@
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
+      <c r="DG5"/>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B6">
-        <v>-391201682.0</v>
+        <v>282807750.0</v>
       </c>
       <c r="C6">
-        <v>125000000.0</v>
+        <v>-37262938000.0</v>
       </c>
       <c r="D6">
+        <v>11621375000.0</v>
+      </c>
+      <c r="E6">
         <v>-1325766250.0</v>
       </c>
-      <c r="E6">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
-        <v>341000000.0</v>
+        <v>33993165000.0</v>
       </c>
       <c r="G6">
-        <v>198000000.0</v>
+        <v>29212617500.0</v>
       </c>
       <c r="H6">
-        <v>62000000.0</v>
+        <v>16934801400.0</v>
       </c>
       <c r="I6">
-        <v>-764000000.0</v>
+        <v>5303046000.0</v>
       </c>
       <c r="J6">
-        <v>1592000000.0</v>
+        <v>-64178292000.0</v>
       </c>
       <c r="K6">
-        <v>133000000.0</v>
+        <v>132669320000.0</v>
       </c>
       <c r="L6">
-        <v>-252000000.0</v>
+        <v>11084220000.0</v>
       </c>
       <c r="M6">
+        <v>-20914704000.0</v>
+      </c>
+      <c r="N6">
         <v>-494000000.0</v>
       </c>
-      <c r="N6">
-[...1 lines deleted...]
-      </c>
       <c r="O6">
-        <v>80000000.0</v>
+        <v>74223333666.67</v>
       </c>
       <c r="P6">
+        <v>6570100000.0</v>
+      </c>
+      <c r="Q6">
         <v>-427000000.0</v>
       </c>
-      <c r="Q6">
-[...1 lines deleted...]
-      </c>
       <c r="R6">
-        <v>-534000000.0</v>
+        <v>4646075700.0</v>
       </c>
       <c r="S6">
-        <v>160000000.0</v>
+        <v>-42152091000.0</v>
       </c>
       <c r="T6">
-        <v>-287000000.0</v>
+        <v>12125392000.0</v>
       </c>
       <c r="U6">
-        <v>-439000000.0</v>
+        <v>-21385586880.0</v>
       </c>
       <c r="V6">
-        <v>-509000000.0</v>
+        <v>-32605803100.0</v>
       </c>
       <c r="W6">
-        <v>358000000.0</v>
+        <v>-37883258166.67</v>
       </c>
       <c r="X6">
-        <v>-16000000.0</v>
+        <v>26246310566.67</v>
       </c>
       <c r="Y6">
-        <v>-13000000.0</v>
+        <v>-1170660000.0</v>
       </c>
       <c r="Z6">
-        <v>586000000.0</v>
+        <v>-953664833.33</v>
       </c>
       <c r="AA6">
-        <v>43000000.0</v>
+        <v>43920211666.67</v>
       </c>
       <c r="AB6">
-        <v>98000000.0</v>
+        <v>3279896666.67</v>
       </c>
       <c r="AC6">
-        <v>58000000.0</v>
+        <v>6890954000.0</v>
       </c>
       <c r="AD6">
-        <v>-563000000.0</v>
+        <v>4118618666.67</v>
       </c>
       <c r="AE6">
-        <v>472000000.0</v>
+        <v>-38913903166.67</v>
       </c>
       <c r="AF6">
-        <v>-114000000.0</v>
+        <v>32660040000.0</v>
       </c>
       <c r="AG6">
-        <v>50000000.0</v>
+        <v>-7326094371.43</v>
       </c>
       <c r="AH6">
-        <v>-628000000.0</v>
+        <v>3638540833.33</v>
       </c>
       <c r="AI6">
-        <v>-177000000.0</v>
+        <v>-43137989866.67</v>
       </c>
       <c r="AJ6">
-        <v>-349000000.0</v>
+        <v>-11515935650.0</v>
       </c>
       <c r="AK6">
-        <v>-4000000.0</v>
+        <v>-22536984114.29</v>
       </c>
       <c r="AL6">
-        <v>90000000.0</v>
+        <v>-261773333.33</v>
       </c>
       <c r="AM6">
-        <v>-355000000.0</v>
+        <v>5823526500.0</v>
       </c>
       <c r="AN6">
-        <v>-919000000.0</v>
+        <v>-23032400000.0</v>
       </c>
       <c r="AO6">
-        <v>165000000.0</v>
+        <v>-62512769400.0</v>
       </c>
       <c r="AP6">
-        <v>-337000000.0</v>
+        <v>10984223250.0</v>
       </c>
       <c r="AQ6">
-        <v>480000000.0</v>
+        <v>-22721888000.0</v>
       </c>
       <c r="AR6">
-        <v>-111000000.0</v>
+        <v>31792640000.0</v>
       </c>
       <c r="AS6">
-        <v>145000000.0</v>
+        <v>-7352640000.0</v>
       </c>
       <c r="AT6">
-        <v>-438000000.0</v>
+        <v>9501680833.33</v>
       </c>
       <c r="AU6">
-        <v>-221000000.0</v>
+        <v>-27789640000.0</v>
       </c>
       <c r="AV6">
-        <v>476000000.0</v>
+        <v>-13739570000.0</v>
       </c>
       <c r="AW6">
-        <v>440000000.0</v>
+        <v>29820244000.0</v>
       </c>
       <c r="AX6">
-        <v>-167000000.0</v>
+        <v>27112286666.67</v>
       </c>
       <c r="AY6">
-        <v>619000000.0</v>
+        <v>-9981673500.0</v>
       </c>
       <c r="AZ6">
-        <v>111000000.0</v>
+        <v>37204479166.67</v>
       </c>
       <c r="BA6">
-        <v>45000000.0</v>
+        <v>6297283714.29</v>
       </c>
       <c r="BB6">
-        <v>-465000000.0</v>
+        <v>2789722500.0</v>
       </c>
       <c r="BC6">
-        <v>1281000000.0</v>
+        <v>-27865512500.0</v>
       </c>
       <c r="BD6">
-        <v>-525000000.0</v>
+        <v>69606551000.0</v>
       </c>
       <c r="BE6">
-        <v>23000000.0</v>
+        <v>-27888000000.0</v>
       </c>
       <c r="BF6">
-        <v>-805000000.0</v>
+        <v>1219636333.33</v>
       </c>
       <c r="BG6">
-        <v>376000000.0</v>
+        <v>-45441310833.33</v>
       </c>
       <c r="BH6">
-        <v>-113000000.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>19173869333.33</v>
+      </c>
+      <c r="BI6">
+        <v>-5835178750.0</v>
+      </c>
+      <c r="BJ6"/>
       <c r="BK6">
-        <v>423000000.0</v>
+        <v>2099967833.33</v>
       </c>
       <c r="BL6">
-        <v>-113000000.0</v>
+        <v>18824205000.0</v>
       </c>
       <c r="BM6">
-        <v>416000000.0</v>
+        <v>-5072570000.0</v>
       </c>
       <c r="BN6">
-        <v>313000000.0</v>
+        <v>18571834666.67</v>
       </c>
       <c r="BO6">
-        <v>726000000.0</v>
+        <v>14571715000.0</v>
       </c>
       <c r="BP6">
-        <v>-236000000.0</v>
+        <v>32473738000.0</v>
       </c>
       <c r="BQ6">
-        <v>-62000000.0</v>
+        <v>-10978130000.0</v>
       </c>
       <c r="BR6">
-        <v>103000000.0</v>
+        <v>-2957999333.33</v>
       </c>
       <c r="BS6">
-        <v>219000000.0</v>
+        <v>4937820000.0</v>
       </c>
       <c r="BT6">
-        <v>62000000.0</v>
+        <v>10984602000.0</v>
       </c>
       <c r="BU6">
-        <v>164000000.0</v>
+        <v>2646586250.0</v>
       </c>
       <c r="BV6">
-        <v>-336000000.0</v>
+        <v>7705075333.33</v>
       </c>
       <c r="BW6">
-        <v>80000000.0</v>
+        <v>-14496440000.0</v>
       </c>
       <c r="BX6">
-        <v>141000000.0</v>
+        <v>3190600000.0</v>
       </c>
       <c r="BY6">
-        <v>250000000.0</v>
+        <v>6131787857.14</v>
       </c>
       <c r="BZ6">
-        <v>184000000.0</v>
+        <v>9896875000.0</v>
       </c>
       <c r="CA6">
-        <v>814000000.0</v>
+        <v>7477146666.67</v>
       </c>
       <c r="CB6">
-        <v>261000000.0</v>
+        <v>35063728333.33</v>
       </c>
       <c r="CC6">
-        <v>-64000000.0</v>
+        <v>11558944285.71</v>
       </c>
       <c r="CD6">
-        <v>-497000000.0</v>
+        <v>-2928693333.33</v>
       </c>
       <c r="CE6">
-        <v>412000000.0</v>
+        <v>-22888092500.0</v>
       </c>
       <c r="CF6">
-        <v>143000000.0</v>
+        <v>18340042666.67</v>
       </c>
       <c r="CG6">
-        <v>-110000000.0</v>
+        <v>6447155000.0</v>
       </c>
       <c r="CH6">
-        <v>34000000.0</v>
+        <v>-4854666666.67</v>
       </c>
       <c r="CI6">
-        <v>21000000.0</v>
+        <v>1478546666.67</v>
       </c>
       <c r="CJ6">
-        <v>54000000.0</v>
+        <v>916807500.0</v>
       </c>
       <c r="CK6">
-        <v>52000000.0</v>
+        <v>2351894400.0</v>
       </c>
       <c r="CL6">
-        <v>-162000000.0</v>
+        <v>2387822666.67</v>
       </c>
       <c r="CM6">
-        <v>23250567.0</v>
+        <v>-7422327000.0</v>
       </c>
       <c r="CN6">
-        <v>45335398.0</v>
+        <v>1014964751.44</v>
       </c>
       <c r="CO6">
-        <v>-5154931.0</v>
+        <v>2120865477.44</v>
       </c>
       <c r="CP6">
-        <v>26759513.0</v>
+        <v>-235940160.88</v>
       </c>
       <c r="CQ6">
-        <v>45804180.0</v>
+        <v>1244103278.4</v>
       </c>
       <c r="CR6">
-        <v>30249149.0</v>
+        <v>2171090649.49</v>
       </c>
       <c r="CS6">
-        <v>42843220.0</v>
+        <v>1456446109.1</v>
       </c>
       <c r="CT6">
-        <v>24980429.0</v>
+        <v>2071384000.56</v>
       </c>
       <c r="CU6">
-        <v>30521674.0</v>
+        <v>1219094896.06</v>
       </c>
       <c r="CV6">
-        <v>30572040.0</v>
+        <v>1487260130.67</v>
       </c>
       <c r="CW6">
-        <v>15212050.0</v>
+        <v>1435204417.8</v>
       </c>
       <c r="CX6">
-        <v>10095931.0</v>
+        <v>728246469.65</v>
       </c>
       <c r="CY6">
-        <v>13192537.0</v>
+        <v>474165495.35</v>
       </c>
       <c r="CZ6">
-        <v>-5583740.0</v>
+        <v>614851379.42</v>
       </c>
       <c r="DA6">
-        <v>10718691.0</v>
+        <v>-256952547.32</v>
       </c>
       <c r="DB6">
-        <v>-10842729.0</v>
+        <v>493124098.15</v>
       </c>
       <c r="DC6">
-        <v>9799486.0</v>
+        <v>-484084478.93</v>
       </c>
       <c r="DD6">
-        <v>2700000.0</v>
+        <v>427139995.77</v>
       </c>
       <c r="DE6">
-        <v>1500000.0</v>
+        <v>117436500.0</v>
       </c>
       <c r="DF6">
-        <v>3700000.0</v>
+        <v>65316000.0</v>
+      </c>
+      <c r="DG6">
+        <v>160376500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B7">
-        <v>-65935227.0</v>
+        <v>-45897450.0</v>
       </c>
       <c r="C7">
-        <v>-132000000.0</v>
+        <v>-6280495000.0</v>
       </c>
       <c r="D7">
+        <v>-12272172000.0</v>
+      </c>
+      <c r="E7">
         <v>95786250.0</v>
       </c>
-      <c r="E7">
-[...1 lines deleted...]
-      </c>
       <c r="F7">
-        <v>-49000000.0</v>
+        <v>-9053010000.0</v>
       </c>
       <c r="G7">
-        <v>71000000.0</v>
+        <v>-4197707500.0</v>
       </c>
       <c r="H7">
-        <v>-30000000.0</v>
+        <v>6072580300.0</v>
       </c>
       <c r="I7">
-        <v>-126000000.0</v>
+        <v>-2565990000.0</v>
       </c>
       <c r="J7">
-        <v>-80000000.0</v>
+        <v>-10584378000.0</v>
       </c>
       <c r="K7">
-        <v>40000000.0</v>
+        <v>-6666800000.0</v>
       </c>
       <c r="L7">
-        <v>-374000000.0</v>
+        <v>3333600000.0</v>
       </c>
       <c r="M7">
+        <v>-31040076571.43</v>
+      </c>
+      <c r="N7">
         <v>-200000000.0</v>
       </c>
-      <c r="N7">
-[...1 lines deleted...]
-      </c>
       <c r="O7">
-        <v>-64000000.0</v>
+        <v>-22390022200.0</v>
       </c>
       <c r="P7">
+        <v>-5256080000.0</v>
+      </c>
+      <c r="Q7">
         <v>-372000000.0</v>
       </c>
-      <c r="Q7">
-[...1 lines deleted...]
-      </c>
       <c r="R7">
-        <v>-197000000.0</v>
+        <v>-13938227100.0</v>
       </c>
       <c r="S7">
-        <v>-22000000.0</v>
+        <v>-15550490500.0</v>
       </c>
       <c r="T7">
-        <v>-453000000.0</v>
+        <v>-1667241400.0</v>
       </c>
       <c r="U7">
-        <v>-81000000.0</v>
+        <v>-33754950720.0</v>
       </c>
       <c r="V7">
-        <v>-136000000.0</v>
+        <v>-6016104900.0</v>
       </c>
       <c r="W7">
-        <v>-4000000.0</v>
+        <v>-10122049333.33</v>
       </c>
       <c r="X7">
-        <v>-73000000.0</v>
+        <v>-293254866.67</v>
       </c>
       <c r="Y7">
-        <v>98000000.0</v>
+        <v>-5341136250.0</v>
       </c>
       <c r="Z7">
-        <v>-4000000.0</v>
+        <v>7189165666.67</v>
       </c>
       <c r="AA7">
-        <v>-93000000.0</v>
+        <v>-299796666.67</v>
       </c>
       <c r="AB7">
-        <v>-115000000.0</v>
+        <v>-7093730000.0</v>
       </c>
       <c r="AC7">
-        <v>-91000000.0</v>
+        <v>-8086323571.43</v>
       </c>
       <c r="AD7">
-        <v>-87000000.0</v>
+        <v>-6461970666.67</v>
       </c>
       <c r="AE7">
-        <v>16000000.0</v>
+        <v>-6013338500.0</v>
       </c>
       <c r="AF7">
-        <v>-4000000.0</v>
+        <v>1107120000.0</v>
       </c>
       <c r="AG7">
-        <v>-96000000.0</v>
+        <v>-257055942.86</v>
       </c>
       <c r="AH7">
-        <v>12000000.0</v>
+        <v>-6985998400.0</v>
       </c>
       <c r="AI7">
-        <v>-8000000.0</v>
+        <v>824292800.0</v>
       </c>
       <c r="AJ7">
-        <v>91000000.0</v>
+        <v>-520494266.67</v>
       </c>
       <c r="AK7">
-        <v>-136000000.0</v>
+        <v>5876405600.0</v>
       </c>
       <c r="AL7">
-        <v>36000000.0</v>
+        <v>-8900293333.33</v>
       </c>
       <c r="AM7">
-        <v>-3000000.0</v>
+        <v>2329410600.0</v>
       </c>
       <c r="AN7">
-        <v>-44000000.0</v>
+        <v>-194640000.0</v>
       </c>
       <c r="AO7">
-        <v>-25000000.0</v>
+        <v>-2992994400.0</v>
       </c>
       <c r="AP7">
-        <v>-218000000.0</v>
+        <v>-1664276250.0</v>
       </c>
       <c r="AQ7">
-        <v>-15000000.0</v>
+        <v>-14698432000.0</v>
       </c>
       <c r="AR7">
-        <v>-78000000.0</v>
+        <v>-993520000.0</v>
       </c>
       <c r="AS7">
-        <v>-93000000.0</v>
+        <v>-5166720000.0</v>
       </c>
       <c r="AT7">
-        <v>-158000000.0</v>
+        <v>-6094181500.0</v>
       </c>
       <c r="AU7">
-        <v>-226000000.0</v>
+        <v>-10024573333.33</v>
       </c>
       <c r="AV7">
-        <v>51000000.0</v>
+        <v>-14050420000.0</v>
       </c>
       <c r="AW7">
-        <v>137000000.0</v>
+        <v>3195026142.86</v>
       </c>
       <c r="AX7">
-        <v>-146000000.0</v>
+        <v>8441780166.67</v>
       </c>
       <c r="AY7">
-        <v>35000000.0</v>
+        <v>-8726493000.0</v>
       </c>
       <c r="AZ7">
-        <v>-60000000.0</v>
+        <v>2103645833.33</v>
       </c>
       <c r="BA7">
-        <v>155000000.0</v>
+        <v>-3403937142.86</v>
       </c>
       <c r="BB7">
-        <v>-124000000.0</v>
+        <v>9609044166.67</v>
       </c>
       <c r="BC7">
-        <v>-81000000.0</v>
+        <v>-7430803333.33</v>
       </c>
       <c r="BD7">
-        <v>31000000.0</v>
+        <v>-4401351000.0</v>
       </c>
       <c r="BE7">
-        <v>5000000.0</v>
+        <v>1646720000.0</v>
       </c>
       <c r="BF7">
-        <v>-133000000.0</v>
+        <v>265138333.33</v>
       </c>
       <c r="BG7">
-        <v>-82000000.0</v>
+        <v>-7507694833.33</v>
       </c>
       <c r="BH7">
-        <v>-71000000.0</v>
+        <v>-4181535333.33</v>
       </c>
       <c r="BI7">
-        <v>-9000000.0</v>
+        <v>-3666351250.0</v>
       </c>
       <c r="BJ7">
-        <v>-106000000.0</v>
+        <v>-440617500.0</v>
       </c>
       <c r="BK7">
-        <v>-118000000.0</v>
+        <v>-4736097666.67</v>
       </c>
       <c r="BL7">
-        <v>-45000000.0</v>
+        <v>-5251196666.67</v>
       </c>
       <c r="BM7">
-        <v>-38000000.0</v>
+        <v>-2020050000.0</v>
       </c>
       <c r="BN7">
-        <v>-88000000.0</v>
+        <v>-1696465666.67</v>
       </c>
       <c r="BO7">
-        <v>-71000000.0</v>
+        <v>-4096840000.0</v>
       </c>
       <c r="BP7">
-        <v>-34000000.0</v>
+        <v>-3175806333.33</v>
       </c>
       <c r="BQ7">
-        <v>87000000.0</v>
+        <v>-1581595000.0</v>
       </c>
       <c r="BR7">
-        <v>12000000.0</v>
+        <v>4150741000.0</v>
       </c>
       <c r="BS7">
-        <v>-80000000.0</v>
+        <v>575280000.0</v>
       </c>
       <c r="BT7">
-        <v>64000000.0</v>
+        <v>-4012640000.0</v>
       </c>
       <c r="BU7">
-        <v>20000000.0</v>
+        <v>2731960000.0</v>
       </c>
       <c r="BV7">
-        <v>-39000000.0</v>
+        <v>939643333.33</v>
       </c>
       <c r="BW7">
-        <v>-134000000.0</v>
+        <v>-1682622500.0</v>
       </c>
       <c r="BX7">
-        <v>54000000.0</v>
+        <v>-5344255000.0</v>
       </c>
       <c r="BY7">
-        <v>-24000000.0</v>
+        <v>2348344285.71</v>
       </c>
       <c r="BZ7">
-        <v>-12000000.0</v>
+        <v>-950100000.0</v>
       </c>
       <c r="CA7">
-        <v>-19000000.0</v>
+        <v>-487640000.0</v>
       </c>
       <c r="CB7">
-        <v>-12000000.0</v>
+        <v>-818440833.33</v>
       </c>
       <c r="CC7">
-        <v>2000000.0</v>
+        <v>-531445714.29</v>
       </c>
       <c r="CD7">
-        <v>-75000000.0</v>
+        <v>91521666.67</v>
       </c>
       <c r="CE7">
-        <v>-70000000.0</v>
+        <v>-3453937500.0</v>
       </c>
       <c r="CF7">
-        <v>10000000.0</v>
+        <v>-3116026666.67</v>
       </c>
       <c r="CG7">
-        <v>-6000000.0</v>
+        <v>450850000.0</v>
       </c>
       <c r="CH7">
-        <v>12000000.0</v>
+        <v>-264800000.0</v>
       </c>
       <c r="CI7">
-        <v>-64000000.0</v>
+        <v>521840000.0</v>
       </c>
       <c r="CJ7">
-        <v>-20000000.0</v>
+        <v>-2794080000.0</v>
       </c>
       <c r="CK7">
-        <v>3000000.0</v>
+        <v>-871072000.0</v>
       </c>
       <c r="CL7">
-        <v>-46000000.0</v>
+        <v>137759000.0</v>
       </c>
       <c r="CM7">
-        <v>11829853.0</v>
+        <v>-2107574333.33</v>
       </c>
       <c r="CN7">
-        <v>29322882.0</v>
+        <v>516412516.29</v>
       </c>
       <c r="CO7">
-        <v>-189132.0</v>
+        <v>1371773291.43</v>
       </c>
       <c r="CP7">
-        <v>4109504.0</v>
+        <v>-8656533.81</v>
       </c>
       <c r="CQ7">
-        <v>-5238060.0</v>
+        <v>191059059.97</v>
       </c>
       <c r="CR7">
-        <v>-5411217.0</v>
+        <v>-248280901.16</v>
       </c>
       <c r="CS7">
-        <v>-9408935.0</v>
+        <v>-260541079.86</v>
       </c>
       <c r="CT7">
-        <v>-8607303.0</v>
+        <v>-454903189.38</v>
       </c>
       <c r="CU7">
-        <v>-9856518.0</v>
+        <v>-420053601.01</v>
       </c>
       <c r="CV7">
-        <v>2644920.0</v>
+        <v>-480288409.1</v>
       </c>
       <c r="CW7">
-        <v>-3441284.0</v>
+        <v>124165769.4</v>
       </c>
       <c r="CX7">
-        <v>1059716.0</v>
+        <v>-164744588.93</v>
       </c>
       <c r="CY7">
-        <v>-3110101.0</v>
+        <v>49770621.66</v>
       </c>
       <c r="CZ7">
-        <v>-16456338.0</v>
+        <v>-144949367.21</v>
       </c>
       <c r="DA7">
-        <v>4262345.0</v>
+        <v>-757287762.08</v>
       </c>
       <c r="DB7">
-        <v>-11431297.0</v>
+        <v>196093444.07</v>
       </c>
       <c r="DC7">
-        <v>6231439.0</v>
+        <v>-510361685.86</v>
       </c>
       <c r="DD7">
-        <v>-5200000.0</v>
+        <v>271615963.13</v>
       </c>
       <c r="DE7">
-        <v>-3800000.0</v>
+        <v>-226174000.0</v>
       </c>
       <c r="DF7">
-        <v>-3700000.0</v>
+        <v>-165467200.0</v>
+      </c>
+      <c r="DG7">
+        <v>-160376500.0</v>
       </c>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -33981,592 +34275,597 @@
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B9">
-        <v>87983631.0</v>
+        <v>-121591650.0</v>
       </c>
       <c r="C9">
-        <v>34000000.0</v>
+        <v>8380661000.0</v>
       </c>
       <c r="D9">
+        <v>3161014000.0</v>
+      </c>
+      <c r="E9">
         <v>-112362500.0</v>
       </c>
-      <c r="E9">
-[...1 lines deleted...]
-      </c>
       <c r="F9">
-        <v>-227000000.0</v>
+        <v>-24762645000.0</v>
       </c>
       <c r="G9">
-        <v>129000000.0</v>
+        <v>-19446522500.0</v>
       </c>
       <c r="H9">
-        <v>-11000000.0</v>
+        <v>11033279700.0</v>
       </c>
       <c r="I9">
-        <v>-267000000.0</v>
+        <v>-940863000.0</v>
       </c>
       <c r="J9">
-        <v>-60000000.0</v>
+        <v>-22428801000.0</v>
       </c>
       <c r="K9">
-        <v>107000000.0</v>
+        <v>-5000100000.0</v>
       </c>
       <c r="L9">
-        <v>-216000000.0</v>
+        <v>8917380000.0</v>
       </c>
       <c r="M9">
+        <v>-17926889142.86</v>
+      </c>
+      <c r="N9">
         <v>-200000000.0</v>
       </c>
-      <c r="N9">
-[...1 lines deleted...]
-      </c>
       <c r="O9">
-        <v>40000000.0</v>
+        <v>-1066191533.33</v>
       </c>
       <c r="P9">
+        <v>3285050000.0</v>
+      </c>
+      <c r="Q9">
         <v>-301000000.0</v>
       </c>
-      <c r="Q9">
-[...1 lines deleted...]
-      </c>
       <c r="R9">
-        <v>-324000000.0</v>
+        <v>-23637929000.0</v>
       </c>
       <c r="S9">
-        <v>-247000000.0</v>
+        <v>-25575426000.0</v>
       </c>
       <c r="T9">
-        <v>-416000000.0</v>
+        <v>-18718573900.0</v>
       </c>
       <c r="U9">
-        <v>-97000000.0</v>
+        <v>-30997923840.0</v>
       </c>
       <c r="V9">
-        <v>-304000000.0</v>
+        <v>-7204471300.0</v>
       </c>
       <c r="W9">
-        <v>-72000000.0</v>
+        <v>-22625757333.33</v>
       </c>
       <c r="X9">
-        <v>-167000000.0</v>
+        <v>-5278587600.0</v>
       </c>
       <c r="Y9">
-        <v>48000000.0</v>
+        <v>-12218763750.0</v>
       </c>
       <c r="Z9">
-        <v>-57000000.0</v>
+        <v>3521224000.0</v>
       </c>
       <c r="AA9">
-        <v>-139000000.0</v>
+        <v>-4272102500.0</v>
       </c>
       <c r="AB9">
-        <v>-178000000.0</v>
+        <v>-10602456666.67</v>
       </c>
       <c r="AC9">
-        <v>-128000000.0</v>
+        <v>-12516222571.43</v>
       </c>
       <c r="AD9">
-        <v>-97000000.0</v>
+        <v>-9089365333.33</v>
       </c>
       <c r="AE9">
-        <v>-79000000.0</v>
+        <v>-6704526833.33</v>
       </c>
       <c r="AF9">
-        <v>55000000.0</v>
+        <v>-5466405000.0</v>
       </c>
       <c r="AG9">
-        <v>-242000000.0</v>
+        <v>3534519214.29</v>
       </c>
       <c r="AH9">
-        <v>-145000000.0</v>
+        <v>-17610537633.33</v>
       </c>
       <c r="AI9">
-        <v>-99000000.0</v>
+        <v>-9960204666.67</v>
       </c>
       <c r="AJ9">
-        <v>113000000.0</v>
+        <v>-6441116550.0</v>
       </c>
       <c r="AK9">
-        <v>-179000000.0</v>
+        <v>7297075085.71</v>
       </c>
       <c r="AL9">
-        <v>-72000000.0</v>
+        <v>-11714356666.67</v>
       </c>
       <c r="AM9">
-        <v>48000000.0</v>
+        <v>-4658821200.0</v>
       </c>
       <c r="AN9">
-        <v>-138000000.0</v>
+        <v>3114240000.0</v>
       </c>
       <c r="AO9">
-        <v>-48000000.0</v>
+        <v>-9387118800.0</v>
       </c>
       <c r="AP9">
-        <v>-122000000.0</v>
+        <v>-3195410400.0</v>
       </c>
       <c r="AQ9">
-        <v>-66000000.0</v>
+        <v>-8225728000.0</v>
       </c>
       <c r="AR9">
-        <v>-61000000.0</v>
+        <v>-4371488000.0</v>
       </c>
       <c r="AS9">
-        <v>23000000.0</v>
+        <v>-4040640000.0</v>
       </c>
       <c r="AT9">
-        <v>-121000000.0</v>
+        <v>1507163166.67</v>
       </c>
       <c r="AU9">
-        <v>-102000000.0</v>
+        <v>-7677046666.67</v>
       </c>
       <c r="AV9">
-        <v>4000000.0</v>
+        <v>-6341340000.0</v>
       </c>
       <c r="AW9">
-        <v>14000000.0</v>
+        <v>250590285.71</v>
       </c>
       <c r="AX9">
-        <v>-156000000.0</v>
+        <v>862663666.67</v>
       </c>
       <c r="AY9">
-        <v>98000000.0</v>
+        <v>-9324198000.0</v>
       </c>
       <c r="AZ9">
-        <v>-96000000.0</v>
+        <v>5890208333.33</v>
       </c>
       <c r="BA9">
-        <v>-20000000.0</v>
+        <v>-5446299428.57</v>
       </c>
       <c r="BB9">
-        <v>-191000000.0</v>
+        <v>-1239876666.67</v>
       </c>
       <c r="BC9">
-        <v>-23000000.0</v>
+        <v>-11445834166.67</v>
       </c>
       <c r="BD9">
-        <v>-12000000.0</v>
+        <v>-1249766333.33</v>
       </c>
       <c r="BE9">
-        <v>39000000.0</v>
+        <v>-637440000.0</v>
       </c>
       <c r="BF9">
-        <v>-185000000.0</v>
+        <v>2068079000.0</v>
       </c>
       <c r="BG9">
-        <v>44000000.0</v>
+        <v>-10443034166.67</v>
       </c>
       <c r="BH9">
-        <v>-120000000.0</v>
+        <v>2243750666.67</v>
       </c>
       <c r="BI9">
-        <v>-121000000.0</v>
+        <v>-6196650000.0</v>
       </c>
       <c r="BJ9">
-        <v>-50000000.0</v>
+        <v>-5923857500.0</v>
       </c>
       <c r="BK9">
-        <v>-71000000.0</v>
+        <v>-2234008333.33</v>
       </c>
       <c r="BL9">
-        <v>-36000000.0</v>
+        <v>-3159618333.33</v>
       </c>
       <c r="BM9">
-        <v>-70000000.0</v>
+        <v>-1616040000.0</v>
       </c>
       <c r="BN9">
-        <v>-77000000.0</v>
+        <v>-3125068333.33</v>
       </c>
       <c r="BO9">
-        <v>-25000000.0</v>
+        <v>-3584735000.0</v>
       </c>
       <c r="BP9">
-        <v>3000000.0</v>
+        <v>-1118241666.67</v>
       </c>
       <c r="BQ9">
-        <v>11000000.0</v>
+        <v>139552500.0</v>
       </c>
       <c r="BR9">
-        <v>52000000.0</v>
-[...1 lines deleted...]
-      <c r="BS9"/>
+        <v>524806333.33</v>
+      </c>
+      <c r="BS9">
+        <v>2492880000.0</v>
+      </c>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
+      <c r="DG9"/>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-      <c r="O10">
-[...1 lines deleted...]
-      </c>
+      <c r="O10"/>
       <c r="P10">
+        <v>492757500.0</v>
+      </c>
+      <c r="Q10">
         <v>-171000000.0</v>
       </c>
-      <c r="Q10">
-[...6 lines deleted...]
-      <c r="T10"/>
+      <c r="R10">
+        <v>1304161600.0</v>
+      </c>
+      <c r="S10"/>
+      <c r="T10">
+        <v>11973824600.0</v>
+      </c>
       <c r="U10"/>
-      <c r="V10">
-[...1 lines deleted...]
-      </c>
+      <c r="V10"/>
       <c r="W10">
-        <v>35000000.0</v>
-[...1 lines deleted...]
-      <c r="X10"/>
+        <v>9973195666.67</v>
+      </c>
+      <c r="X10">
+        <v>2565980083.33</v>
+      </c>
       <c r="Y10"/>
-      <c r="Z10">
-[...5 lines deleted...]
-      </c>
+      <c r="Z10"/>
+      <c r="AA10">
+        <v>3822407500.0</v>
+      </c>
+      <c r="AB10"/>
       <c r="AC10">
-        <v>58000000.0</v>
+        <v>2882950142.86</v>
       </c>
       <c r="AD10">
-        <v>158000000.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>4118618666.67</v>
+      </c>
+      <c r="AE10">
+        <v>10920775666.67</v>
+      </c>
+      <c r="AF10"/>
       <c r="AG10">
-        <v>78000000.0</v>
+        <v>-10667821628.57</v>
       </c>
       <c r="AH10">
-        <v>141000000.0</v>
+        <v>5676123700.0</v>
       </c>
       <c r="AI10">
-        <v>39000000.0</v>
+        <v>9685440400.0</v>
       </c>
       <c r="AJ10">
-        <v>-66000000.0</v>
+        <v>2537409550.0</v>
       </c>
       <c r="AK10">
-        <v>2000000.0</v>
+        <v>-4262008457.14</v>
       </c>
       <c r="AL10">
-        <v>90000000.0</v>
+        <v>130886666.67</v>
       </c>
       <c r="AM10">
-        <v>-49000000.0</v>
+        <v>5823526500.0</v>
       </c>
       <c r="AN10">
-        <v>39000000.0</v>
+        <v>-3179120000.0</v>
       </c>
       <c r="AO10">
-        <v>26000000.0</v>
+        <v>2652881400.0</v>
       </c>
       <c r="AP10">
-        <v>-109000000.0</v>
+        <v>1730847300.0</v>
       </c>
       <c r="AQ10">
-        <v>21000000.0</v>
+        <v>-7349216000.0</v>
       </c>
       <c r="AR10">
-        <v>-63000000.0</v>
+        <v>1390928000.0</v>
       </c>
       <c r="AS10">
-        <v>-91000000.0</v>
+        <v>-4173120000.0</v>
       </c>
       <c r="AT10">
-        <v>-66000000.0</v>
+        <v>-5963123833.33</v>
       </c>
       <c r="AU10">
-        <v>-127000000.0</v>
+        <v>-4187480000.0</v>
       </c>
       <c r="AV10">
-        <v>35000000.0</v>
+        <v>-7895590000.0</v>
       </c>
       <c r="AW10">
-        <v>120000000.0</v>
+        <v>2192665000.0</v>
       </c>
       <c r="AX10">
-        <v>-14000000.0</v>
+        <v>7394260000.0</v>
       </c>
       <c r="AY10">
-        <v>-23000000.0</v>
+        <v>-836787000.0</v>
       </c>
       <c r="AZ10">
-        <v>17000000.0</v>
+        <v>-1382395833.33</v>
       </c>
       <c r="BA10">
-        <v>158000000.0</v>
+        <v>964448857.14</v>
       </c>
       <c r="BB10">
-        <v>85000000.0</v>
+        <v>9795025666.67</v>
       </c>
       <c r="BC10">
-        <v>-84000000.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>5093695833.33</v>
+      </c>
+      <c r="BD10">
+        <v>-4564364000.0</v>
+      </c>
+      <c r="BE10"/>
       <c r="BF10">
-        <v>29000000.0</v>
+        <v>-3552853666.67</v>
       </c>
       <c r="BG10">
-        <v>-112000000.0</v>
+        <v>1637016166.67</v>
       </c>
       <c r="BH10">
-        <v>-19000000.0</v>
-[...5 lines deleted...]
-      <c r="BK10"/>
+        <v>-5711365333.33</v>
+      </c>
+      <c r="BI10">
+        <v>-981136250.0</v>
+      </c>
+      <c r="BJ10"/>
+      <c r="BK10">
+        <v>-2502089333.33</v>
+      </c>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
+      <c r="DG10"/>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-105000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-110000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>100000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>103000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-25000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>67000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>338000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>60000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>34000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>33000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>89000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-20000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
         <v>-23000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-148000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-13000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>99000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>53000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>38000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>35000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>65000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>41000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>15000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-1000000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
@@ -34593,148 +34892,149 @@
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
+      <c r="DG11"/>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>-10000000.0</v>
       </c>
       <c r="O12">
+        <v>-10000000.0</v>
+      </c>
+      <c r="P12">
         <v>-8000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>79000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-49000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>130000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-3000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-45000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>115000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>46000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-3000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-54000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129000000.0</v>
       </c>
       <c r="AA12">
         <v>129000000.0</v>
       </c>
       <c r="AB12">
         <v>129000000.0</v>
       </c>
       <c r="AC12">
+        <v>129000000.0</v>
+      </c>
+      <c r="AD12">
         <v>-59000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>73000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-76000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>30000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-113000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>20000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-119000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-307000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-72000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-3000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-60000000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
@@ -34761,151 +35061,152 @@
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
+      <c r="DG12"/>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>152000000.0</v>
       </c>
       <c r="O13">
+        <v>152000000.0</v>
+      </c>
+      <c r="P13">
         <v>6000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-171000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>16000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>152000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>158000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-37000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>16000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>270000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>35000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>94000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000.0</v>
       </c>
       <c r="Z13">
         <v>50000000.0</v>
       </c>
       <c r="AA13">
         <v>50000000.0</v>
       </c>
       <c r="AB13">
         <v>50000000.0</v>
       </c>
       <c r="AC13">
+        <v>50000000.0</v>
+      </c>
+      <c r="AD13">
         <v>60000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>158000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>95000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-158000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>93000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>119000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>56000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-87000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>2000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>93000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-50000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>36000000.0</v>
       </c>
-      <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
@@ -34931,1038 +35232,1048 @@
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B14">
-        <v>130820530.0</v>
+        <v>142083450.0</v>
       </c>
       <c r="C14">
-        <v>154000000.0</v>
+        <v>12460000000.0</v>
       </c>
       <c r="D14">
+        <v>14240000000.0</v>
+      </c>
+      <c r="E14">
         <v>128493750.0</v>
       </c>
-      <c r="E14">
-[...1 lines deleted...]
-      </c>
       <c r="F14">
-        <v>133000000.0</v>
+        <v>11814228000.0</v>
       </c>
       <c r="G14">
-        <v>150000000.0</v>
+        <v>11400000000.0</v>
       </c>
       <c r="H14">
-        <v>143000000.0</v>
+        <v>12987300000.0</v>
       </c>
       <c r="I14">
-        <v>138000000.0</v>
+        <v>12030000000.0</v>
       </c>
       <c r="J14">
-        <v>138000000.0</v>
+        <v>11600000000.0</v>
       </c>
       <c r="K14">
-        <v>140000000.0</v>
+        <v>11490000000.0</v>
       </c>
       <c r="L14">
+        <v>11620807000.0</v>
+      </c>
+      <c r="M14">
+        <v>11724416000.0</v>
+      </c>
+      <c r="N14">
         <v>141000000.0</v>
       </c>
-      <c r="M14">
-[...4 lines deleted...]
-      </c>
       <c r="O14">
-        <v>136000000.0</v>
+        <v>11730000000.0</v>
       </c>
       <c r="P14">
+        <v>11251921000.0</v>
+      </c>
+      <c r="Q14">
         <v>137000000.0</v>
       </c>
-      <c r="Q14">
-[...1 lines deleted...]
-      </c>
       <c r="R14">
-        <v>123000000.0</v>
+        <v>10194063000.0</v>
       </c>
       <c r="S14">
-        <v>118000000.0</v>
+        <v>9542076000.0</v>
       </c>
       <c r="T14">
-        <v>120000000.0</v>
+        <v>8876027000.0</v>
       </c>
       <c r="U14">
-        <v>115000000.0</v>
+        <v>8915808000.0</v>
       </c>
       <c r="V14">
-        <v>113000000.0</v>
+        <v>8546537000.0</v>
       </c>
       <c r="W14">
-        <v>114000000.0</v>
+        <v>8292917000.0</v>
       </c>
       <c r="X14">
-        <v>112000000.0</v>
+        <v>8288892000.0</v>
       </c>
       <c r="Y14">
-        <v>115000000.0</v>
+        <v>8309385000.0</v>
       </c>
       <c r="Z14">
-        <v>100000000.0</v>
+        <v>8601272000.0</v>
       </c>
       <c r="AA14">
-        <v>103000000.0</v>
+        <v>7550700000.0</v>
       </c>
       <c r="AB14">
-        <v>103000000.0</v>
+        <v>7347531000.0</v>
       </c>
       <c r="AC14">
-        <v>103000000.0</v>
+        <v>7405817000.0</v>
       </c>
       <c r="AD14">
-        <v>98000000.0</v>
+        <v>7353788000.0</v>
       </c>
       <c r="AE14">
-        <v>75000000.0</v>
+        <v>6871842000.0</v>
       </c>
       <c r="AF14">
-        <v>82000000.0</v>
+        <v>5325906000.0</v>
       </c>
       <c r="AG14">
-        <v>65000000.0</v>
+        <v>5897053000.0</v>
       </c>
       <c r="AH14">
-        <v>65000000.0</v>
+        <v>4547992000.0</v>
       </c>
       <c r="AI14">
-        <v>71000000.0</v>
+        <v>4419449000.0</v>
       </c>
       <c r="AJ14">
-        <v>77000000.0</v>
+        <v>4555981000.0</v>
       </c>
       <c r="AK14">
-        <v>71000000.0</v>
+        <v>5018648000.0</v>
       </c>
       <c r="AL14">
-        <v>70000000.0</v>
+        <v>4556057000.0</v>
       </c>
       <c r="AM14">
-        <v>67000000.0</v>
+        <v>4516063000.0</v>
       </c>
       <c r="AN14">
-        <v>64000000.0</v>
+        <v>4488160000.0</v>
       </c>
       <c r="AO14">
-        <v>63000000.0</v>
+        <v>4350025000.0</v>
       </c>
       <c r="AP14">
-        <v>60000000.0</v>
+        <v>4217220000.0</v>
       </c>
       <c r="AQ14">
-        <v>62000000.0</v>
+        <v>4045440000.0</v>
       </c>
       <c r="AR14">
-        <v>56000000.0</v>
+        <v>4106549333.33</v>
       </c>
       <c r="AS14">
-        <v>55000000.0</v>
+        <v>3709440000.0</v>
       </c>
       <c r="AT14">
-        <v>49000000.0</v>
+        <v>3604085833.33</v>
       </c>
       <c r="AU14">
-        <v>46000000.0</v>
+        <v>3108886666.67</v>
       </c>
       <c r="AV14">
-        <v>43000000.0</v>
+        <v>2859820000.0</v>
       </c>
       <c r="AW14">
-        <v>47000000.0</v>
+        <v>2693845571.43</v>
       </c>
       <c r="AX14">
-        <v>39000000.0</v>
+        <v>2896085166.67</v>
       </c>
       <c r="AY14">
-        <v>58000000.0</v>
+        <v>2331049500.0</v>
       </c>
       <c r="AZ14">
-        <v>58000000.0</v>
+        <v>3486041666.67</v>
       </c>
       <c r="BA14">
-        <v>54000000.0</v>
+        <v>3290472571.43</v>
       </c>
       <c r="BB14">
-        <v>56000000.0</v>
+        <v>3347667000.0</v>
       </c>
       <c r="BC14">
-        <v>57000000.0</v>
+        <v>3355846666.67</v>
       </c>
       <c r="BD14">
-        <v>54000000.0</v>
+        <v>3097247000.0</v>
       </c>
       <c r="BE14">
-        <v>50000000.0</v>
+        <v>2868480000.0</v>
       </c>
       <c r="BF14">
-        <v>46000000.0</v>
+        <v>2651383333.33</v>
       </c>
       <c r="BG14">
-        <v>49000000.0</v>
+        <v>2596646333.33</v>
       </c>
       <c r="BH14">
-        <v>45000000.0</v>
+        <v>2498722333.33</v>
       </c>
       <c r="BI14">
-        <v>51000000.0</v>
+        <v>2323743750.0</v>
       </c>
       <c r="BJ14">
-        <v>50000000.0</v>
+        <v>2496832500.0</v>
       </c>
       <c r="BK14">
-        <v>49000000.0</v>
+        <v>2234008333.33</v>
       </c>
       <c r="BL14">
-        <v>48000000.0</v>
+        <v>2180581666.67</v>
       </c>
       <c r="BM14">
-        <v>47000000.0</v>
+        <v>2154720000.0</v>
       </c>
       <c r="BN14">
-        <v>45000000.0</v>
+        <v>2098260166.67</v>
       </c>
       <c r="BO14">
-        <v>50000000.0</v>
+        <v>2094975000.0</v>
       </c>
       <c r="BP14">
-        <v>55000000.0</v>
+        <v>2236483333.33</v>
       </c>
       <c r="BQ14">
-        <v>48000000.0</v>
+        <v>2558462500.0</v>
       </c>
       <c r="BR14">
-        <v>46000000.0</v>
+        <v>2290064000.0</v>
       </c>
       <c r="BS14">
-        <v>40000000.0</v>
+        <v>2205240000.0</v>
       </c>
       <c r="BT14">
-        <v>44000000.0</v>
+        <v>2006320000.0</v>
       </c>
       <c r="BU14">
-        <v>41000000.0</v>
+        <v>1878222500.0</v>
       </c>
       <c r="BV14">
-        <v>40000000.0</v>
+        <v>1926268833.33</v>
       </c>
       <c r="BW14">
-        <v>41000000.0</v>
+        <v>1725766666.67</v>
       </c>
       <c r="BX14">
-        <v>41000000.0</v>
+        <v>1635182500.0</v>
       </c>
       <c r="BY14">
-        <v>38000000.0</v>
+        <v>1783002142.86</v>
       </c>
       <c r="BZ14">
-        <v>37000000.0</v>
+        <v>1504325000.0</v>
       </c>
       <c r="CA14">
-        <v>35000000.0</v>
+        <v>1503556666.67</v>
       </c>
       <c r="CB14">
-        <v>32000000.0</v>
+        <v>1507654166.67</v>
       </c>
       <c r="CC14">
-        <v>27000000.0</v>
+        <v>1417188571.43</v>
       </c>
       <c r="CD14">
-        <v>24000000.0</v>
+        <v>1235542500.0</v>
       </c>
       <c r="CE14">
-        <v>33000000.0</v>
+        <v>1105260000.0</v>
       </c>
       <c r="CF14">
-        <v>26000000.0</v>
+        <v>1468984000.0</v>
       </c>
       <c r="CG14">
-        <v>22000000.0</v>
+        <v>1172210000.0</v>
       </c>
       <c r="CH14">
-        <v>18000000.0</v>
+        <v>970933333.33</v>
       </c>
       <c r="CI14">
-        <v>24000000.0</v>
+        <v>782760000.0</v>
       </c>
       <c r="CJ14">
-        <v>16000000.0</v>
+        <v>1047780000.0</v>
       </c>
       <c r="CK14">
-        <v>14000000.0</v>
+        <v>764475833.0</v>
       </c>
       <c r="CL14">
-        <v>12000000.0</v>
+        <v>601193666.0</v>
       </c>
       <c r="CM14">
-        <v>14832119.0</v>
+        <v>549802000.0</v>
       </c>
       <c r="CN14">
-        <v>14673045.0</v>
+        <v>647471434.75</v>
       </c>
       <c r="CO14">
-        <v>14886986.0</v>
+        <v>686429500.18</v>
       </c>
       <c r="CP14">
-        <v>10693900.0</v>
+        <v>681374371.82</v>
       </c>
       <c r="CQ14">
-        <v>12245483.0</v>
+        <v>497180798.8</v>
       </c>
       <c r="CR14">
-        <v>11248330.0</v>
+        <v>580428546.91</v>
       </c>
       <c r="CS14">
-        <v>11173277.0</v>
+        <v>541588342.28</v>
       </c>
       <c r="CT14">
-        <v>9521217.0</v>
+        <v>540205596.4</v>
       </c>
       <c r="CU14">
-        <v>10469743.0</v>
+        <v>464654432.03</v>
       </c>
       <c r="CV14">
-        <v>9840637.0</v>
+        <v>510169636.9</v>
       </c>
       <c r="CW14">
-        <v>9487853.0</v>
+        <v>461968703.97</v>
       </c>
       <c r="CX14">
-        <v>8819930.0</v>
+        <v>454211986.67</v>
       </c>
       <c r="CY14">
-        <v>9405661.0</v>
+        <v>414236832.38</v>
       </c>
       <c r="CZ14">
-        <v>8336092.0</v>
+        <v>438360236.57</v>
       </c>
       <c r="DA14">
-        <v>6592451.0</v>
+        <v>383610281.66</v>
       </c>
       <c r="DB14">
-        <v>5275458.0</v>
+        <v>303292300.71</v>
       </c>
       <c r="DC14">
-        <v>5585804.0</v>
+        <v>235528097.87</v>
       </c>
       <c r="DD14">
-        <v>4600000.0</v>
+        <v>243474024.75</v>
       </c>
       <c r="DE14">
-        <v>3800000.0</v>
+        <v>200077000.0</v>
       </c>
       <c r="DF14">
-        <v>3400000.0</v>
+        <v>165467200.0</v>
+      </c>
+      <c r="DG14">
+        <v>147373000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B15">
-        <v>1063153042.0</v>
+        <v>0.0</v>
       </c>
       <c r="C15">
+        <v>101267985000.0</v>
+      </c>
+      <c r="D15">
         <v>0.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1060435000.0</v>
       </c>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
       <c r="F15">
-        <v>1062000000.0</v>
+        <v>88755000.0</v>
       </c>
       <c r="G15">
+        <v>90978885000.0</v>
+      </c>
+      <c r="H15">
         <v>202870000000.0</v>
       </c>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
       <c r="I15">
-        <v>1386000000.0</v>
-[...2 lines deleted...]
-      <c r="K15">
+        <v>88098990000.0</v>
+      </c>
+      <c r="J15">
+        <v>116428158000.0</v>
+      </c>
+      <c r="K15"/>
+      <c r="L15">
         <v>0.0</v>
       </c>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
       <c r="M15">
+        <v>74197402285.71</v>
+      </c>
+      <c r="N15">
         <v>883000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>10000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>136310000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>841000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>67110000000.0</v>
       </c>
-      <c r="R15">
-[...1 lines deleted...]
-      </c>
       <c r="S15">
+        <v>67569644000.0</v>
+      </c>
+      <c r="T15">
         <v>126520000000.0</v>
       </c>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
       <c r="U15">
+        <v>62740990080.0</v>
+      </c>
+      <c r="V15">
         <v>63690000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
+        <v>64081503500.0</v>
+      </c>
+      <c r="X15">
         <v>861000000.0</v>
       </c>
-      <c r="W15">
-[...4 lines deleted...]
-      </c>
       <c r="Y15">
-        <v>539000000.0</v>
+        <v>50265213750.0</v>
       </c>
       <c r="Z15">
-        <v>539000000.0</v>
+        <v>39540411166.67</v>
       </c>
       <c r="AA15">
         <v>539000000.0</v>
       </c>
       <c r="AB15">
-        <v>577000000.0</v>
+        <v>539000000.0</v>
       </c>
       <c r="AC15">
-        <v>134000000.0</v>
+        <v>40572249571.43</v>
       </c>
       <c r="AD15">
-        <v>648000000.0</v>
+        <v>9515429333.33</v>
       </c>
       <c r="AE15">
-        <v>295000000.0</v>
+        <v>44789004000.0</v>
       </c>
       <c r="AF15">
-        <v>497000000.0</v>
+        <v>20412525000.0</v>
       </c>
       <c r="AG15">
-        <v>193000000.0</v>
+        <v>31939200900.0</v>
       </c>
       <c r="AH15">
-        <v>971000000.0</v>
+        <v>14044767616.67</v>
       </c>
       <c r="AI15">
+        <v>66699025733.33</v>
+      </c>
+      <c r="AJ15">
         <v>1156000000.0</v>
       </c>
-      <c r="AJ15">
-[...1 lines deleted...]
-      </c>
       <c r="AK15">
-        <v>108000000.0</v>
+        <v>33966915885.71</v>
       </c>
       <c r="AL15">
-        <v>522000000.0</v>
+        <v>7067880000.0</v>
       </c>
       <c r="AM15">
+        <v>33776453700.0</v>
+      </c>
+      <c r="AN15">
         <v>1032000000.0</v>
       </c>
-      <c r="AN15">
-[...1 lines deleted...]
-      </c>
       <c r="AO15">
-        <v>98000000.0</v>
+        <v>30814237800.0</v>
       </c>
       <c r="AP15">
-        <v>481000000.0</v>
+        <v>6523962900.0</v>
       </c>
       <c r="AQ15">
+        <v>32430944000.0</v>
+      </c>
+      <c r="AR15">
         <v>1059000000.0</v>
       </c>
-      <c r="AR15">
-[...1 lines deleted...]
-      </c>
       <c r="AS15">
-        <v>108000000.0</v>
+        <v>28019520000.0</v>
       </c>
       <c r="AT15">
-        <v>528000000.0</v>
+        <v>7077114000.0</v>
       </c>
       <c r="AU15">
+        <v>33499840000.0</v>
+      </c>
+      <c r="AV15">
         <v>815000000.0</v>
       </c>
-      <c r="AV15">
-[...1 lines deleted...]
-      </c>
       <c r="AW15">
-        <v>70000000.0</v>
+        <v>21049584000.0</v>
       </c>
       <c r="AX15">
-        <v>479000000.0</v>
+        <v>4313318333.33</v>
       </c>
       <c r="AY15">
-        <v>80000000.0</v>
+        <v>28630069500.0</v>
       </c>
       <c r="AZ15">
-        <v>181000000.0</v>
+        <v>4808333333.33</v>
       </c>
       <c r="BA15">
+        <v>10268543714.29</v>
+      </c>
+      <c r="BB15">
         <v>302000000.0</v>
       </c>
-      <c r="BB15">
-[...1 lines deleted...]
-      </c>
       <c r="BC15">
-        <v>1000000.0</v>
+        <v>15460865000.0</v>
       </c>
       <c r="BD15">
-        <v>159000000.0</v>
+        <v>54337666.67</v>
       </c>
       <c r="BE15">
-        <v>329000000.0</v>
+        <v>8446080000.0</v>
       </c>
       <c r="BF15">
         <v>329000000.0</v>
       </c>
       <c r="BG15">
-        <v>70000000.0</v>
+        <v>18571666166.67</v>
       </c>
       <c r="BH15">
-        <v>177000000.0</v>
+        <v>3569603333.33</v>
       </c>
       <c r="BI15">
-        <v>254000000.0</v>
+        <v>9140058750.0</v>
       </c>
       <c r="BJ15">
         <v>254000000.0</v>
       </c>
       <c r="BK15">
-        <v>117000000.0</v>
+        <v>11348762333.33</v>
       </c>
       <c r="BL15">
-        <v>515000000.0</v>
+        <v>5206695000.0</v>
       </c>
       <c r="BM15">
-        <v>184000000.0</v>
+        <v>23118350000.0</v>
       </c>
       <c r="BN15">
         <v>184000000.0</v>
       </c>
       <c r="BO15">
+        <v>8566120000.0</v>
+      </c>
+      <c r="BP15">
         <v>330000000.0</v>
       </c>
-      <c r="BP15">
-[...1 lines deleted...]
-      </c>
       <c r="BQ15">
-        <v>27000000.0</v>
+        <v>6605485000.0</v>
       </c>
       <c r="BR15">
-        <v>161000000.0</v>
+        <v>1288161000.0</v>
       </c>
       <c r="BS15">
-        <v>559000000.0</v>
+        <v>7718340000.0</v>
       </c>
       <c r="BT15">
         <v>559000000.0</v>
       </c>
       <c r="BU15">
-        <v>424000000.0</v>
+        <v>559000000.0</v>
       </c>
       <c r="BV15">
         <v>424000000.0</v>
       </c>
       <c r="BW15">
+        <v>18293126666.67</v>
+      </c>
+      <c r="BX15">
         <v>209000000.0</v>
       </c>
-      <c r="BX15">
-[...1 lines deleted...]
-      </c>
       <c r="BY15">
-        <v>107000000.0</v>
+        <v>4435761428.57</v>
       </c>
       <c r="BZ15">
         <v>107000000.0</v>
       </c>
       <c r="CA15">
+        <v>4348123333.33</v>
+      </c>
+      <c r="CB15">
         <v>336000000.0</v>
       </c>
-      <c r="CB15">
-[...1 lines deleted...]
-      </c>
       <c r="CC15">
-        <v>1000000.0</v>
+        <v>3144387142.86</v>
       </c>
       <c r="CD15">
-        <v>264000000.0</v>
-[...8 lines deleted...]
-      </c>
+        <v>45760833.33</v>
+      </c>
+      <c r="CE15">
+        <v>12157860000.0</v>
+      </c>
+      <c r="CF15"/>
+      <c r="CG15">
+        <v>2028825000.0</v>
+      </c>
+      <c r="CH15"/>
       <c r="CI15">
+        <v>2000386666.67</v>
+      </c>
+      <c r="CJ15">
         <v>10205700000.0</v>
       </c>
-      <c r="CJ15">
-[...1 lines deleted...]
-      </c>
       <c r="CK15">
-        <v>1000000.0</v>
+        <v>1437268800.0</v>
       </c>
       <c r="CL15">
-        <v>188000000.0</v>
+        <v>45919666.67</v>
       </c>
       <c r="CM15">
-        <v>29702.0</v>
+        <v>8613564666.67</v>
       </c>
       <c r="CN15">
-        <v>25638949.0</v>
+        <v>1296591.31</v>
       </c>
       <c r="CO15">
-        <v>1610463.0</v>
+        <v>1199432765.8</v>
       </c>
       <c r="CP15">
-        <v>23125050.0</v>
+        <v>73710569.42</v>
       </c>
       <c r="CQ15">
-        <v>99073.0</v>
+        <v>1075129824.6</v>
       </c>
       <c r="CR15">
-        <v>17371770.0</v>
+        <v>4696000.76</v>
       </c>
       <c r="CS15">
-        <v>1129793.0</v>
+        <v>836421772.55</v>
       </c>
       <c r="CT15">
-        <v>15511483.0</v>
+        <v>54623231.96</v>
       </c>
       <c r="CU15">
-        <v>161593.0</v>
+        <v>756991393.37</v>
       </c>
       <c r="CV15">
-        <v>11484162.0</v>
+        <v>7874103.7</v>
       </c>
       <c r="CW15">
-        <v>249429.0</v>
+        <v>539123985.09</v>
       </c>
       <c r="CX15">
-        <v>11330620.0</v>
+        <v>11940914.52</v>
       </c>
       <c r="CY15">
-        <v>46635.0</v>
+        <v>532153898.92</v>
       </c>
       <c r="CZ15">
-        <v>4329835.0</v>
+        <v>2173470.81</v>
       </c>
       <c r="DA15">
-        <v>213083.0</v>
+        <v>199250347.03</v>
       </c>
       <c r="DB15">
-        <v>4731969.0</v>
+        <v>9803096.5</v>
       </c>
       <c r="DC15">
-        <v>26872.0</v>
-[...1 lines deleted...]
-      <c r="DD15"/>
+        <v>211263487.97</v>
+      </c>
+      <c r="DD15">
+        <v>1171296.74</v>
+      </c>
       <c r="DE15"/>
       <c r="DF15"/>
+      <c r="DG15"/>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B16">
-        <v>2272560498.0</v>
+        <v>2545792500.0</v>
       </c>
       <c r="C16">
-        <v>2341000000.0</v>
+        <v>216467069000.0</v>
       </c>
       <c r="D16">
+        <v>217645111000.0</v>
+      </c>
+      <c r="E16">
         <v>2215543750.0</v>
       </c>
-      <c r="E16">
-[...1 lines deleted...]
-      </c>
       <c r="F16">
-        <v>3202000000.0</v>
+        <v>318186675000.0</v>
       </c>
       <c r="G16">
-        <v>2861000000.0</v>
+        <v>274307335000.0</v>
       </c>
       <c r="H16">
-        <v>2663000000.0</v>
+        <v>244699327300.0</v>
       </c>
       <c r="I16">
-        <v>2601000000.0</v>
+        <v>227774379000.0</v>
       </c>
       <c r="J16">
-        <v>3365000000.0</v>
+        <v>218491803000.0</v>
       </c>
       <c r="K16">
-        <v>1773000000.0</v>
+        <v>280422275000.0</v>
       </c>
       <c r="L16">
-        <v>1640000000.0</v>
+        <v>147761820000.0</v>
       </c>
       <c r="M16">
+        <v>136111565714.29</v>
+      </c>
+      <c r="N16">
         <v>1892000000.0</v>
       </c>
-      <c r="N16">
-[...1 lines deleted...]
-      </c>
       <c r="O16">
-        <v>1481000000.0</v>
+        <v>195687153733.33</v>
       </c>
       <c r="P16">
+        <v>121628976250.0</v>
+      </c>
+      <c r="Q16">
         <v>1401000000.0</v>
       </c>
-      <c r="Q16">
-[...1 lines deleted...]
-      </c>
       <c r="R16">
-        <v>1771000000.0</v>
+        <v>149000462800.0</v>
       </c>
       <c r="S16">
-        <v>2305000000.0</v>
+        <v>139796541500.0</v>
       </c>
       <c r="T16">
-        <v>2145000000.0</v>
+        <v>174681428500.0</v>
       </c>
       <c r="U16">
-        <v>2432000000.0</v>
+        <v>159833044800.0</v>
       </c>
       <c r="V16">
-        <v>2871000000.0</v>
+        <v>180631692800.0</v>
       </c>
       <c r="W16">
-        <v>3380000000.0</v>
+        <v>213679438500.0</v>
       </c>
       <c r="X16">
-        <v>3022000000.0</v>
+        <v>247800362333.33</v>
       </c>
       <c r="Y16">
-        <v>3038000000.0</v>
+        <v>221108407500.0</v>
       </c>
       <c r="Z16">
-        <v>3051000000.0</v>
+        <v>222864135666.67</v>
       </c>
       <c r="AA16">
-        <v>2465000000.0</v>
+        <v>228669907500.0</v>
       </c>
       <c r="AB16">
-        <v>2422000000.0</v>
+        <v>188021983333.33</v>
       </c>
       <c r="AC16">
-        <v>2324000000.0</v>
+        <v>170305006000.0</v>
       </c>
       <c r="AD16">
-        <v>2266000000.0</v>
+        <v>165028789333.33</v>
       </c>
       <c r="AE16">
-        <v>2829000000.0</v>
+        <v>156623276333.33</v>
       </c>
       <c r="AF16">
-        <v>2357000000.0</v>
+        <v>195752655000.0</v>
       </c>
       <c r="AG16">
-        <v>2471000000.0</v>
+        <v>151470214328.57</v>
       </c>
       <c r="AH16">
-        <v>2421000000.0</v>
+        <v>179816687983.33</v>
       </c>
       <c r="AI16">
-        <v>3049000000.0</v>
+        <v>166301072400.0</v>
       </c>
       <c r="AJ16">
-        <v>3226000000.0</v>
+        <v>198373377383.33</v>
       </c>
       <c r="AK16">
-        <v>3575000000.0</v>
+        <v>208321807314.29</v>
       </c>
       <c r="AL16">
-        <v>3579000000.0</v>
+        <v>233959916666.67</v>
       </c>
       <c r="AM16">
-        <v>3489000000.0</v>
+        <v>231582237150.0</v>
       </c>
       <c r="AN16">
-        <v>3844000000.0</v>
+        <v>226366320000.0</v>
       </c>
       <c r="AO16">
-        <v>4763000000.0</v>
+        <v>261478874400.0</v>
       </c>
       <c r="AP16">
-        <v>4598000000.0</v>
+        <v>317077911150.0</v>
       </c>
       <c r="AQ16">
-        <v>4935000000.0</v>
+        <v>310015552000.0</v>
       </c>
       <c r="AR16">
-        <v>4455000000.0</v>
+        <v>326868080000.0</v>
       </c>
       <c r="AS16">
-        <v>4566000000.0</v>
+        <v>295099200000.0</v>
       </c>
       <c r="AT16">
-        <v>4421000000.0</v>
+        <v>299204653000.0</v>
       </c>
       <c r="AU16">
-        <v>4859000000.0</v>
+        <v>280497713333.33</v>
       </c>
       <c r="AV16">
-        <v>5080000000.0</v>
+        <v>302084030000.0</v>
       </c>
       <c r="AW16">
-        <v>4604000000.0</v>
+        <v>318249662857.14</v>
       </c>
       <c r="AX16">
-        <v>4164000000.0</v>
+        <v>283693108666.67</v>
       </c>
       <c r="AY16">
-        <v>4331000000.0</v>
+        <v>248884362000.0</v>
       </c>
       <c r="AZ16">
-        <v>3712000000.0</v>
+        <v>260311145833.33</v>
       </c>
       <c r="BA16">
-        <v>3601000000.0</v>
+        <v>210590244571.43</v>
       </c>
       <c r="BB16">
-        <v>3556000000.0</v>
+        <v>223239793833.33</v>
       </c>
       <c r="BC16">
-        <v>4021000000.0</v>
+        <v>213096263333.33</v>
       </c>
       <c r="BD16">
-        <v>2740000000.0</v>
+        <v>218491757666.67</v>
       </c>
       <c r="BE16">
-        <v>3265000000.0</v>
+        <v>145548800000.0</v>
       </c>
       <c r="BF16">
-        <v>3242000000.0</v>
+        <v>173135331666.67</v>
       </c>
       <c r="BG16">
-        <v>4047000000.0</v>
+        <v>183007117666.67</v>
       </c>
       <c r="BH16">
-        <v>3671000000.0</v>
+        <v>206374067000.0</v>
       </c>
       <c r="BI16">
-        <v>3784000000.0</v>
+        <v>189565851250.0</v>
       </c>
       <c r="BJ16">
-        <v>3784000000.0</v>
+        <v>185255180000.0</v>
       </c>
       <c r="BK16">
-        <v>3737000000.0</v>
+        <v>169069750666.67</v>
       </c>
       <c r="BL16">
-        <v>3314000000.0</v>
+        <v>166302728333.33</v>
       </c>
       <c r="BM16">
-        <v>3427000000.0</v>
+        <v>148765460000.0</v>
       </c>
       <c r="BN16">
-        <v>3011000000.0</v>
+        <v>152994416833.33</v>
       </c>
       <c r="BO16">
-        <v>2698000000.0</v>
+        <v>140177105000.0</v>
       </c>
       <c r="BP16">
-        <v>1972000000.0</v>
+        <v>120680640666.67</v>
       </c>
       <c r="BQ16">
-        <v>2208000000.0</v>
+        <v>91732510000.0</v>
       </c>
       <c r="BR16">
-        <v>2270000000.0</v>
+        <v>105342944000.0</v>
       </c>
       <c r="BS16">
-        <v>2167000000.0</v>
+        <v>108823800000.0</v>
       </c>
       <c r="BT16">
-        <v>1948000000.0</v>
+        <v>108692386000.0</v>
       </c>
       <c r="BU16">
-        <v>1886000000.0</v>
+        <v>83154032500.0</v>
       </c>
       <c r="BV16">
-        <v>1722000000.0</v>
+        <v>88608366333.33</v>
       </c>
       <c r="BW16">
-        <v>2058000000.0</v>
+        <v>74294255000.0</v>
       </c>
       <c r="BX16">
-        <v>1978000000.0</v>
+        <v>82078185000.0</v>
       </c>
       <c r="BY16">
-        <v>1837000000.0</v>
+        <v>86018981428.57</v>
       </c>
       <c r="BZ16">
-        <v>1587000000.0</v>
+        <v>72722237500.0</v>
       </c>
       <c r="CA16">
-        <v>1403000000.0</v>
+        <v>64490390000.0</v>
       </c>
       <c r="CB16">
-        <v>589000000.0</v>
+        <v>60435394166.67</v>
       </c>
       <c r="CC16">
-        <v>328000000.0</v>
+        <v>26085127142.86</v>
       </c>
       <c r="CD16">
-        <v>392000000.0</v>
+        <v>15009553333.33</v>
       </c>
       <c r="CE16">
-        <v>889000000.0</v>
+        <v>18052580000.0</v>
       </c>
       <c r="CF16">
-        <v>477000000.0</v>
+        <v>39573538666.67</v>
       </c>
       <c r="CG16">
-        <v>334000000.0</v>
+        <v>21505545000.0</v>
       </c>
       <c r="CH16">
-        <v>444000000.0</v>
+        <v>14740533333.33</v>
       </c>
       <c r="CI16">
-        <v>410000000.0</v>
+        <v>19308080000.0</v>
       </c>
       <c r="CJ16">
-        <v>389000000.0</v>
+        <v>17899575000.0</v>
       </c>
       <c r="CK16">
-        <v>335000000.0</v>
+        <v>16942350400.0</v>
       </c>
       <c r="CL16">
-        <v>283000000.0</v>
+        <v>15383088333.33</v>
       </c>
       <c r="CM16">
-        <v>444553465.0</v>
+        <v>12966163833.33</v>
       </c>
       <c r="CN16">
-        <v>421302898.0</v>
+        <v>19406240592.13</v>
       </c>
       <c r="CO16">
-        <v>375967500.0</v>
+        <v>19709251739.94</v>
       </c>
       <c r="CP16">
-        <v>381122431.0</v>
+        <v>17207957281.5</v>
       </c>
       <c r="CQ16">
-        <v>354362918.0</v>
+        <v>17719144062.05</v>
       </c>
       <c r="CR16">
-        <v>308558738.0</v>
+        <v>16796589695.45</v>
       </c>
       <c r="CS16">
-        <v>278309589.0</v>
+        <v>14856588970.14</v>
       </c>
       <c r="CT16">
-        <v>235466369.0</v>
+        <v>13455712008.97</v>
       </c>
       <c r="CU16">
-        <v>210485940.0</v>
+        <v>11491229739.94</v>
       </c>
       <c r="CV16">
-        <v>179964266.0</v>
+        <v>10256558884.32</v>
       </c>
       <c r="CW16">
-        <v>149392226.0</v>
+        <v>8448422467.37</v>
       </c>
       <c r="CX16">
-        <v>134180176.0</v>
+        <v>7151854035.3</v>
       </c>
       <c r="CY16">
-        <v>124084245.0</v>
+        <v>6301906146.02</v>
       </c>
       <c r="CZ16">
-        <v>110891708.0</v>
+        <v>5783070322.47</v>
       </c>
       <c r="DA16">
-        <v>116475448.0</v>
+        <v>5103014618.74</v>
       </c>
       <c r="DB16">
-        <v>105756757.0</v>
+        <v>5358569460.69</v>
       </c>
       <c r="DC16">
-        <v>116599486.0</v>
+        <v>4721616173.02</v>
       </c>
       <c r="DD16">
-        <v>106800000.0</v>
+        <v>5082338395.77</v>
       </c>
       <c r="DE16">
-        <v>104100000.0</v>
+        <v>4645266000.0</v>
       </c>
       <c r="DF16">
-        <v>102600000.0</v>
+        <v>4532930400.0</v>
+      </c>
+      <c r="DG16">
+        <v>4447197000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -36029,492 +36340,498 @@
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B18">
-        <v>964355194.0</v>
+        <v>948373050.0</v>
       </c>
       <c r="C18">
-        <v>833000000.0</v>
+        <v>91857243000.0</v>
       </c>
       <c r="D18">
+        <v>77444843000.0</v>
+      </c>
+      <c r="E18">
         <v>930383750.0</v>
       </c>
-      <c r="E18">
-[...1 lines deleted...]
-      </c>
       <c r="F18">
-        <v>884000000.0</v>
+        <v>97719255000.0</v>
       </c>
       <c r="G18">
-        <v>892000000.0</v>
+        <v>75730070000.0</v>
       </c>
       <c r="H18">
-        <v>1263000000.0</v>
+        <v>76292135600.0</v>
       </c>
       <c r="I18">
-        <v>839000000.0</v>
+        <v>108028179000.0</v>
       </c>
       <c r="J18">
-        <v>1094000000.0</v>
+        <v>70478517000.0</v>
       </c>
       <c r="K18">
-        <v>848000000.0</v>
+        <v>91168490000.0</v>
       </c>
       <c r="L18">
-        <v>665000000.0</v>
+        <v>70672320000.0</v>
       </c>
       <c r="M18">
+        <v>55191580000.0</v>
+      </c>
+      <c r="N18">
         <v>670000000.0</v>
       </c>
-      <c r="N18">
-[...1 lines deleted...]
-      </c>
       <c r="O18">
-        <v>713000000.0</v>
+        <v>57328298600.0</v>
       </c>
       <c r="P18">
+        <v>58556016250.0</v>
+      </c>
+      <c r="Q18">
         <v>576000000.0</v>
       </c>
-      <c r="Q18">
-[...1 lines deleted...]
-      </c>
       <c r="R18">
-        <v>656000000.0</v>
+        <v>48009448900.0</v>
       </c>
       <c r="S18">
-        <v>761000000.0</v>
+        <v>51782344000.0</v>
       </c>
       <c r="T18">
-        <v>719000000.0</v>
+        <v>57671395700.0</v>
       </c>
       <c r="U18">
-        <v>712000000.0</v>
+        <v>53575738560.0</v>
       </c>
       <c r="V18">
-        <v>863000000.0</v>
+        <v>52882304800.0</v>
       </c>
       <c r="W18">
-        <v>799000000.0</v>
+        <v>64230357166.67</v>
       </c>
       <c r="X18">
-        <v>772000000.0</v>
+        <v>58577659616.67</v>
       </c>
       <c r="Y18">
-        <v>674000000.0</v>
+        <v>56484345000.0</v>
       </c>
       <c r="Z18">
-        <v>728000000.0</v>
+        <v>49443853666.67</v>
       </c>
       <c r="AA18">
+        <v>54562993333.33</v>
+      </c>
+      <c r="AB18">
+        <v>45232063333.33</v>
+      </c>
+      <c r="AC18">
+        <v>47181940142.86</v>
+      </c>
+      <c r="AD18">
+        <v>28191234666.67</v>
+      </c>
+      <c r="AE18">
+        <v>33522634166.67</v>
+      </c>
+      <c r="AF18">
+        <v>32314065000.0</v>
+      </c>
+      <c r="AG18">
+        <v>34316968371.43</v>
+      </c>
+      <c r="AH18">
+        <v>26197494000.0</v>
+      </c>
+      <c r="AI18">
+        <v>37917468800.0</v>
+      </c>
+      <c r="AJ18">
+        <v>27195825433.33</v>
+      </c>
+      <c r="AK18">
+        <v>38293500228.57</v>
+      </c>
+      <c r="AL18">
+        <v>24737580000.0</v>
+      </c>
+      <c r="AM18">
+        <v>36105864300.0</v>
+      </c>
+      <c r="AN18">
+        <v>29001360000.0</v>
+      </c>
+      <c r="AO18">
+        <v>30950283000.0</v>
+      </c>
+      <c r="AP18">
+        <v>30755825100.0</v>
+      </c>
+      <c r="AQ18">
+        <v>21845376000.0</v>
+      </c>
+      <c r="AR18">
+        <v>29606896000.0</v>
+      </c>
+      <c r="AS18">
+        <v>24575040000.0</v>
+      </c>
+      <c r="AT18">
+        <v>25621773833.33</v>
+      </c>
+      <c r="AU18">
+        <v>15227200000.0</v>
+      </c>
+      <c r="AV18">
+        <v>-8082100000.0</v>
+      </c>
+      <c r="AW18">
+        <v>32326146857.14</v>
+      </c>
+      <c r="AX18">
+        <v>37772344833.33</v>
+      </c>
+      <c r="AY18">
+        <v>23310495000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>27888333333.33</v>
+      </c>
+      <c r="BA18">
+        <v>17870670000.0</v>
+      </c>
+      <c r="BB18">
+        <v>27401274333.33</v>
+      </c>
+      <c r="BC18">
+        <v>19835450833.33</v>
+      </c>
+      <c r="BD18">
+        <v>16518650666.67</v>
+      </c>
+      <c r="BE18">
+        <v>20079360000.0</v>
+      </c>
+      <c r="BF18">
+        <v>19461153666.67</v>
+      </c>
+      <c r="BG18">
+        <v>17216894166.67</v>
+      </c>
+      <c r="BH18">
+        <v>14788356666.67</v>
+      </c>
+      <c r="BI18">
+        <v>20190751250.0</v>
+      </c>
+      <c r="BJ18">
+        <v>17624700000.0</v>
+      </c>
+      <c r="BK18">
+        <v>14297653333.33</v>
+      </c>
+      <c r="BL18">
+        <v>8099303333.33</v>
+      </c>
+      <c r="BM18">
+        <v>12120300000.0</v>
+      </c>
+      <c r="BN18">
+        <v>12232410333.33</v>
+      </c>
+      <c r="BO18">
+        <v>13361285000.0</v>
+      </c>
+      <c r="BP18">
+        <v>12703225333.33</v>
+      </c>
+      <c r="BQ18">
+        <v>13350522500.0</v>
+      </c>
+      <c r="BR18">
+        <v>18415931333.33</v>
+      </c>
+      <c r="BS18">
+        <v>17114580000.0</v>
+      </c>
+      <c r="BT18">
+        <v>12890606000.0</v>
+      </c>
+      <c r="BU18">
+        <v>14300103125.0</v>
+      </c>
+      <c r="BV18">
+        <v>13201988833.33</v>
+      </c>
+      <c r="BW18">
+        <v>10829185833.33</v>
+      </c>
+      <c r="BX18">
+        <v>3230482500.0</v>
+      </c>
+      <c r="BY18">
+        <v>13524723571.43</v>
+      </c>
+      <c r="BZ18">
+        <v>7482037500.0</v>
+      </c>
+      <c r="CA18">
+        <v>7883513333.33</v>
+      </c>
+      <c r="CB18">
+        <v>5642934166.67</v>
+      </c>
+      <c r="CC18">
+        <v>6953081428.57</v>
+      </c>
+      <c r="CD18">
+        <v>7138690000.0</v>
+      </c>
+      <c r="CE18">
+        <v>3638147500.0</v>
+      </c>
+      <c r="CF18">
+        <v>2270248000.0</v>
+      </c>
+      <c r="CG18">
+        <v>5635625000.0</v>
+      </c>
+      <c r="CH18">
+        <v>3707200000.0</v>
+      </c>
+      <c r="CI18">
+        <v>4044260000.0</v>
+      </c>
+      <c r="CJ18">
+        <v>873150000.0</v>
+      </c>
+      <c r="CK18">
+        <v>2134126400.0</v>
+      </c>
+      <c r="CL18">
+        <v>3489894666.67</v>
+      </c>
+      <c r="CM18">
+        <v>595618833.33</v>
+      </c>
+      <c r="CN18">
+        <v>2577923939.89</v>
+      </c>
+      <c r="CO18">
+        <v>4451820402.62</v>
+      </c>
+      <c r="CP18">
+        <v>2971475194.16</v>
+      </c>
+      <c r="CQ18">
+        <v>2840113384.76</v>
+      </c>
+      <c r="CR18">
+        <v>2062730359.76</v>
+      </c>
+      <c r="CS18">
+        <v>2303410199.98</v>
+      </c>
+      <c r="CT18">
+        <v>2110747056.59</v>
+      </c>
+      <c r="CU18">
+        <v>1611369081.01</v>
+      </c>
+      <c r="CV18">
+        <v>1648090841.64</v>
+      </c>
+      <c r="CW18">
+        <v>1821200666.86</v>
+      </c>
+      <c r="CX18">
+        <v>1062079691.41</v>
+      </c>
+      <c r="CY18">
+        <v>1330334258.85</v>
+      </c>
+      <c r="CZ18">
+        <v>677613489.14</v>
+      </c>
+      <c r="DA18">
+        <v>153462344.99</v>
+      </c>
+      <c r="DB18">
+        <v>940942407.61</v>
+      </c>
+      <c r="DC18">
+        <v>107639184.41</v>
+      </c>
+      <c r="DD18">
+        <v>735098412.84</v>
+      </c>
+      <c r="DE18">
+        <v>147883000.0</v>
+      </c>
+      <c r="DF18">
+        <v>265618400.0</v>
+      </c>
+      <c r="DG18">
+        <v>394439500.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:111">
+      <c r="A19" t="s">
+        <v>221</v>
+      </c>
+      <c r="B19">
+        <v>-574000000.0</v>
+      </c>
+      <c r="C19">
         <v>593000000.0</v>
       </c>
-      <c r="AB18">
-[...256 lines deleted...]
-      <c r="C19">
+      <c r="D19">
         <v>-633000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>890000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-630000000.0</v>
       </c>
-      <c r="F19"/>
-      <c r="G19">
+      <c r="G19"/>
+      <c r="H19">
         <v>-762000000.0</v>
       </c>
-      <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19">
         <v>-667000000.0</v>
       </c>
-      <c r="L19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M19"/>
       <c r="N19">
         <v>-204000000.0</v>
       </c>
       <c r="O19">
+        <v>-204000000.0</v>
+      </c>
+      <c r="P19">
         <v>224000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>325000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-372000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-166000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-551000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-161000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>231000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-322000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-401000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>24000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-205000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-119000000.0</v>
       </c>
       <c r="AA19">
         <v>-119000000.0</v>
       </c>
       <c r="AB19">
+        <v>-119000000.0</v>
+      </c>
+      <c r="AC19">
         <v>-75000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>143000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>159000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>276000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-193000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-15000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-52000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-547000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>1524000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-255000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>23000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-969000000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
@@ -36541,54 +36858,55 @@
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -36655,140 +36973,143 @@
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B21">
+        <v>-92000000.0</v>
+      </c>
+      <c r="C21">
         <v>-184000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-87000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-72000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-77000000.0</v>
       </c>
-      <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>-66000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-58000000.0</v>
       </c>
       <c r="O21">
+        <v>-58000000.0</v>
+      </c>
+      <c r="P21">
         <v>-44000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-40000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-36000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-31000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-29000000.0</v>
       </c>
       <c r="U21">
         <v>-29000000.0</v>
       </c>
       <c r="V21">
+        <v>-29000000.0</v>
+      </c>
+      <c r="W21">
         <v>-28000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-22000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-25000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19000000.0</v>
       </c>
       <c r="AA21">
         <v>-19000000.0</v>
       </c>
       <c r="AB21">
         <v>-19000000.0</v>
       </c>
       <c r="AC21">
+        <v>-19000000.0</v>
+      </c>
+      <c r="AD21">
         <v>-22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20000000.0</v>
       </c>
       <c r="AE21">
         <v>-20000000.0</v>
       </c>
       <c r="AF21">
         <v>-20000000.0</v>
       </c>
       <c r="AG21">
         <v>-20000000.0</v>
       </c>
-      <c r="AH21"/>
+      <c r="AH21">
+        <v>-20000000.0</v>
+      </c>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
@@ -36821,1465 +37142,1482 @@
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
+      <c r="DG21"/>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22">
-        <v>815685955.0</v>
+        <v>817894650.0</v>
       </c>
       <c r="C22">
-        <v>920000000.0</v>
+        <v>77696126000.0</v>
       </c>
       <c r="D22">
+        <v>85533320000.0</v>
+      </c>
+      <c r="E22">
         <v>740257500.0</v>
       </c>
-      <c r="E22">
-[...1 lines deleted...]
-      </c>
       <c r="F22">
-        <v>809000000.0</v>
+        <v>74554200000.0</v>
       </c>
       <c r="G22">
-        <v>814000000.0</v>
+        <v>69305007500.0</v>
       </c>
       <c r="H22">
-        <v>804000000.0</v>
+        <v>69620850200.0</v>
       </c>
       <c r="I22">
-        <v>777000000.0</v>
+        <v>68768532000.0</v>
       </c>
       <c r="J22">
-        <v>763000000.0</v>
+        <v>65270331000.0</v>
       </c>
       <c r="K22">
-        <v>959000000.0</v>
+        <v>63584605000.0</v>
       </c>
       <c r="L22">
-        <v>733000000.0</v>
+        <v>79923060000.0</v>
       </c>
       <c r="M22">
+        <v>60835230285.71</v>
+      </c>
+      <c r="N22">
         <v>751000000.0</v>
       </c>
-      <c r="N22">
-[...1 lines deleted...]
-      </c>
       <c r="O22">
-        <v>745000000.0</v>
+        <v>59378666933.33</v>
       </c>
       <c r="P22">
+        <v>61184056250.0</v>
+      </c>
+      <c r="Q22">
         <v>800000000.0</v>
       </c>
-      <c r="Q22">
-[...1 lines deleted...]
-      </c>
       <c r="R22">
-        <v>689000000.0</v>
+        <v>61051064900.0</v>
       </c>
       <c r="S22">
-        <v>753000000.0</v>
+        <v>54387248500.0</v>
       </c>
       <c r="T22">
-        <v>776000000.0</v>
+        <v>57065126100.0</v>
       </c>
       <c r="U22">
-        <v>734000000.0</v>
+        <v>57823050240.0</v>
       </c>
       <c r="V22">
-        <v>705000000.0</v>
+        <v>54516308600.0</v>
       </c>
       <c r="W22">
-        <v>697000000.0</v>
+        <v>52470917500.0</v>
       </c>
       <c r="X22">
-        <v>707000000.0</v>
+        <v>51099660516.67</v>
       </c>
       <c r="Y22">
-        <v>655000000.0</v>
+        <v>51728538750.0</v>
       </c>
       <c r="Z22">
-        <v>564000000.0</v>
+        <v>48050035833.33</v>
       </c>
       <c r="AA22">
-        <v>592000000.0</v>
+        <v>42271330000.0</v>
       </c>
       <c r="AB22">
-        <v>628000000.0</v>
+        <v>45155786666.67</v>
       </c>
       <c r="AC22">
-        <v>572000000.0</v>
+        <v>44158358285.71</v>
       </c>
       <c r="AD22">
-        <v>546000000.0</v>
+        <v>40618101333.33</v>
       </c>
       <c r="AE22">
-        <v>582000000.0</v>
+        <v>37738883000.0</v>
       </c>
       <c r="AF22">
-        <v>502000000.0</v>
+        <v>40271490000.0</v>
       </c>
       <c r="AG22">
-        <v>582000000.0</v>
+        <v>32260520828.57</v>
       </c>
       <c r="AH22">
-        <v>534000000.0</v>
+        <v>42352615300.0</v>
       </c>
       <c r="AI22">
-        <v>571000000.0</v>
+        <v>36681029600.0</v>
       </c>
       <c r="AJ22">
-        <v>796000000.0</v>
+        <v>37150278283.33</v>
       </c>
       <c r="AK22">
-        <v>578000000.0</v>
+        <v>51402405028.57</v>
       </c>
       <c r="AL22">
-        <v>541000000.0</v>
+        <v>37826246666.67</v>
       </c>
       <c r="AM22">
-        <v>543000000.0</v>
+        <v>35005864850.0</v>
       </c>
       <c r="AN22">
-        <v>547000000.0</v>
+        <v>35229840000.0</v>
       </c>
       <c r="AO22">
-        <v>539000000.0</v>
+        <v>37208362200.0</v>
       </c>
       <c r="AP22">
-        <v>511000000.0</v>
+        <v>35881795950.0</v>
       </c>
       <c r="AQ22">
-        <v>533000000.0</v>
+        <v>34453664000.0</v>
       </c>
       <c r="AR22">
-        <v>524000000.0</v>
+        <v>35303077333.33</v>
       </c>
       <c r="AS22">
-        <v>519000000.0</v>
+        <v>34709760000.0</v>
       </c>
       <c r="AT22">
-        <v>476000000.0</v>
+        <v>34009464500.0</v>
       </c>
       <c r="AU22">
-        <v>498000000.0</v>
+        <v>30200613333.33</v>
       </c>
       <c r="AV22">
-        <v>522000000.0</v>
+        <v>30960660000.0</v>
       </c>
       <c r="AW22">
-        <v>511000000.0</v>
+        <v>32702032285.71</v>
       </c>
       <c r="AX22">
-        <v>482000000.0</v>
+        <v>31487223833.33</v>
       </c>
       <c r="AY22">
-        <v>487000000.0</v>
+        <v>28809381000.0</v>
       </c>
       <c r="AZ22">
-        <v>463000000.0</v>
+        <v>29270729166.67</v>
       </c>
       <c r="BA22">
-        <v>383000000.0</v>
+        <v>26267048285.71</v>
       </c>
       <c r="BB22">
-        <v>418000000.0</v>
+        <v>23743638166.67</v>
       </c>
       <c r="BC22">
-        <v>444000000.0</v>
+        <v>25048998333.33</v>
       </c>
       <c r="BD22">
-        <v>434000000.0</v>
+        <v>24125924000.0</v>
       </c>
       <c r="BE22">
-        <v>431000000.0</v>
+        <v>23054080000.0</v>
       </c>
       <c r="BF22">
-        <v>416000000.0</v>
+        <v>22854924333.33</v>
       </c>
       <c r="BG22">
-        <v>463000000.0</v>
+        <v>23482714666.67</v>
       </c>
       <c r="BH22">
-        <v>458000000.0</v>
+        <v>23610376333.33</v>
       </c>
       <c r="BI22">
-        <v>411000000.0</v>
+        <v>23650547500.0</v>
       </c>
       <c r="BJ22">
-        <v>384000000.0</v>
+        <v>20121532500.0</v>
       </c>
       <c r="BK22">
-        <v>402000000.0</v>
+        <v>17157184000.0</v>
       </c>
       <c r="BL22">
-        <v>397000000.0</v>
+        <v>17889670000.0</v>
       </c>
       <c r="BM22">
-        <v>374000000.0</v>
+        <v>17821330000.0</v>
       </c>
       <c r="BN22">
-        <v>326000000.0</v>
+        <v>16696793666.67</v>
       </c>
       <c r="BO22">
-        <v>349000000.0</v>
+        <v>15176930000.0</v>
       </c>
       <c r="BP22">
-        <v>334000000.0</v>
+        <v>15610653666.67</v>
       </c>
       <c r="BQ22">
-        <v>317000000.0</v>
+        <v>15536845000.0</v>
       </c>
       <c r="BR22">
-        <v>313000000.0</v>
+        <v>15123964333.33</v>
       </c>
       <c r="BS22">
-        <v>327000000.0</v>
+        <v>15005220000.0</v>
       </c>
       <c r="BT22">
-        <v>326000000.0</v>
+        <v>16401666000.0</v>
       </c>
       <c r="BU22">
-        <v>320000000.0</v>
+        <v>13915921250.0</v>
       </c>
       <c r="BV22">
-        <v>308000000.0</v>
+        <v>15034293333.33</v>
       </c>
       <c r="BW22">
-        <v>311000000.0</v>
+        <v>13288403333.33</v>
       </c>
       <c r="BX22">
-        <v>310000000.0</v>
+        <v>12403457500.0</v>
       </c>
       <c r="BY22">
-        <v>271000000.0</v>
+        <v>13481235714.29</v>
       </c>
       <c r="BZ22">
-        <v>263000000.0</v>
+        <v>10728212500.0</v>
       </c>
       <c r="CA22">
-        <v>259000000.0</v>
+        <v>10687443333.33</v>
       </c>
       <c r="CB22">
-        <v>218000000.0</v>
+        <v>11156640833.33</v>
       </c>
       <c r="CC22">
-        <v>199000000.0</v>
+        <v>9654597142.86</v>
       </c>
       <c r="CD22">
-        <v>174000000.0</v>
+        <v>9106405833.33</v>
       </c>
       <c r="CE22">
-        <v>152000000.0</v>
+        <v>8013135000.0</v>
       </c>
       <c r="CF22">
-        <v>143000000.0</v>
+        <v>6766229333.33</v>
       </c>
       <c r="CG22">
-        <v>138000000.0</v>
+        <v>6447155000.0</v>
       </c>
       <c r="CH22">
-        <v>122000000.0</v>
+        <v>6090400000.0</v>
       </c>
       <c r="CI22">
-        <v>127000000.0</v>
+        <v>5305373333.33</v>
       </c>
       <c r="CJ22">
-        <v>112000000.0</v>
+        <v>5544502500.0</v>
       </c>
       <c r="CK22">
-        <v>97000000.0</v>
+        <v>4878003200.0</v>
       </c>
       <c r="CL22">
-        <v>83000000.0</v>
+        <v>4454207666.67</v>
       </c>
       <c r="CM22">
-        <v>76760641.0</v>
+        <v>3802797166.67</v>
       </c>
       <c r="CN22">
-        <v>70545360.0</v>
+        <v>3350857848.45</v>
       </c>
       <c r="CO22">
-        <v>64713753.0</v>
+        <v>3300229516.4</v>
       </c>
       <c r="CP22">
-        <v>58270546.0</v>
+        <v>2961935532.06</v>
       </c>
       <c r="CQ22">
-        <v>53072124.0</v>
+        <v>2709114224.63</v>
       </c>
       <c r="CR22">
-        <v>52253146.0</v>
+        <v>2515586834.33</v>
       </c>
       <c r="CS22">
-        <v>46700471.0</v>
+        <v>2515901891.32</v>
       </c>
       <c r="CT22">
-        <v>42844300.0</v>
+        <v>2257874371.91</v>
       </c>
       <c r="CU22">
-        <v>42283512.0</v>
+        <v>2090887528.6</v>
       </c>
       <c r="CV22">
-        <v>41649019.0</v>
+        <v>2060390972.74</v>
       </c>
       <c r="CW22">
-        <v>41292419.0</v>
+        <v>1955213196.96</v>
       </c>
       <c r="CX22">
-        <v>39241359.0</v>
+        <v>1976791974.79</v>
       </c>
       <c r="CY22">
-        <v>38327710.0</v>
+        <v>1843009666.79</v>
       </c>
       <c r="CZ22">
-        <v>34006835.0</v>
+        <v>1786301252.26</v>
       </c>
       <c r="DA22">
-        <v>32781886.0</v>
+        <v>1564926533.03</v>
       </c>
       <c r="DB22">
-        <v>26831673.0</v>
+        <v>1508163447.32</v>
       </c>
       <c r="DC22">
-        <v>17944528.0</v>
+        <v>1197926872.76</v>
       </c>
       <c r="DD22">
-        <v>15400000.0</v>
+        <v>782166086.46</v>
       </c>
       <c r="DE22">
-        <v>14700000.0</v>
+        <v>669823000.0</v>
       </c>
       <c r="DF22">
-        <v>13300000.0</v>
+        <v>640096800.0</v>
+      </c>
+      <c r="DG22">
+        <v>576488500.0</v>
       </c>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B23">
-        <v>-88831403.0</v>
+        <v>-94408650.0</v>
       </c>
       <c r="C23">
-        <v>-2000000.0</v>
+        <v>-8461413000.0</v>
       </c>
       <c r="D23">
+        <v>-185942000.0</v>
+      </c>
+      <c r="E23">
         <v>-75872500.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
+        <v>-1331325000.0</v>
+      </c>
+      <c r="G23">
+        <v>-514005000.0</v>
+      </c>
+      <c r="H23">
+        <v>-855293000.0</v>
+      </c>
+      <c r="I23">
+        <v>8296701000.0</v>
+      </c>
+      <c r="J23">
+        <v>-1512054000.0</v>
+      </c>
+      <c r="K23">
+        <v>-1166690000.0</v>
+      </c>
+      <c r="L23">
+        <v>-2500200000.0</v>
+      </c>
+      <c r="M23">
+        <v>-2406850857.14</v>
+      </c>
+      <c r="N23">
+        <v>-70000000.0</v>
+      </c>
+      <c r="O23">
+        <v>-2050368333.33</v>
+      </c>
+      <c r="P23">
+        <v>-985515000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-13000000.0</v>
+      </c>
+      <c r="R23">
+        <v>-815101000.0</v>
+      </c>
+      <c r="S23">
+        <v>-710428500.0</v>
+      </c>
+      <c r="T23">
+        <v>-757837000.0</v>
+      </c>
+      <c r="U23">
+        <v>74514240.0</v>
+      </c>
+      <c r="V23">
+        <v>594183200.0</v>
+      </c>
+      <c r="W23">
+        <v>520987833.33</v>
+      </c>
+      <c r="X23">
+        <v>-453000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>365831250.0</v>
+      </c>
+      <c r="Z23">
+        <v>-220076500.0</v>
+      </c>
+      <c r="AA23">
+        <v>74949166.67</v>
+      </c>
+      <c r="AB23">
+        <v>-469000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>70315857.14</v>
+      </c>
+      <c r="AD23">
+        <v>-355053333.33</v>
+      </c>
+      <c r="AE23">
+        <v>159000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>276000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>64263985.71</v>
+      </c>
+      <c r="AH23">
+        <v>-79000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>-131000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>65061783.33</v>
+      </c>
+      <c r="AK23">
+        <v>-131863958628.57</v>
+      </c>
+      <c r="AL23">
+        <v>-301000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>-52000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>-1061000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>-927000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>-348000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>-211000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>-87000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>-124000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>-92000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>-171000000.0</v>
+      </c>
+      <c r="AV23">
+        <v>-240000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>314000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>4313318333.33</v>
+      </c>
+      <c r="AY23">
+        <v>-4183935000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>80000000.0</v>
+      </c>
+      <c r="BA23">
+        <v>-36000000.0</v>
+      </c>
+      <c r="BB23">
+        <v>-330000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>-44000000.0</v>
+      </c>
+      <c r="BD23">
+        <v>-13421403.67</v>
+      </c>
+      <c r="BE23">
+        <v>-2177920000.0</v>
+      </c>
+      <c r="BF23">
+        <v>-579000000.0</v>
+      </c>
+      <c r="BG23">
+        <v>-2991788166.67</v>
+      </c>
+      <c r="BH23">
+        <v>3569603333.33</v>
+      </c>
+      <c r="BI23">
+        <v>-1394246250.0</v>
+      </c>
+      <c r="BJ23">
+        <v>-244787500.0</v>
+      </c>
+      <c r="BK23">
+        <v>-1608486000.0</v>
+      </c>
+      <c r="BL23">
+        <v>5206695000.0</v>
+      </c>
+      <c r="BM23">
+        <v>-3860540000.0</v>
+      </c>
+      <c r="BN23">
+        <v>-49000000.0</v>
+      </c>
+      <c r="BO23">
+        <v>-1443205000.0</v>
+      </c>
+      <c r="BP23">
+        <v>293000000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>-976867500.0</v>
+      </c>
+      <c r="BR23">
+        <v>-1288161000.0</v>
+      </c>
+      <c r="BS23">
+        <v>-264000000.0</v>
+      </c>
+      <c r="BT23">
+        <v>-16000000.0</v>
+      </c>
+      <c r="BU23">
+        <v>-5762728125.0</v>
+      </c>
+      <c r="BV23">
+        <v>-63000000.0</v>
+      </c>
+      <c r="BW23">
+        <v>-108000000.0</v>
+      </c>
+      <c r="BX23">
+        <v>239295000.0</v>
+      </c>
+      <c r="BY23">
+        <v>347902857.14</v>
+      </c>
+      <c r="BZ23">
+        <v>-107000000.0</v>
+      </c>
+      <c r="CA23">
+        <v>-74000000.0</v>
+      </c>
+      <c r="CB23">
+        <v>43075833.33</v>
+      </c>
+      <c r="CC23">
+        <v>44287142.86</v>
+      </c>
+      <c r="CD23">
+        <v>91521666.67</v>
+      </c>
+      <c r="CE23">
+        <v>-363000000.0</v>
+      </c>
+      <c r="CF23">
+        <v>270000000.0</v>
+      </c>
+      <c r="CG23">
+        <v>-26000000.0</v>
+      </c>
+      <c r="CH23">
+        <v>-296000000.0</v>
+      </c>
+      <c r="CI23">
+        <v>-96000000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>-84000000.0</v>
+      </c>
+      <c r="CK23">
+        <v>-81000000.0</v>
+      </c>
+      <c r="CL23">
+        <v>-68000000.0</v>
+      </c>
+      <c r="CM23">
         <v>-15000000.0</v>
       </c>
-      <c r="F23">
-[...254 lines deleted...]
-      <c r="CM23">
+      <c r="CN23">
         <v>-117843016.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-61824067.0</v>
       </c>
-      <c r="CO23">
-[...1 lines deleted...]
-      </c>
       <c r="CP23">
+        <v>147421138.83</v>
+      </c>
+      <c r="CQ23">
         <v>-33779291.0</v>
       </c>
-      <c r="CQ23">
-[...1 lines deleted...]
-      </c>
       <c r="CR23">
-        <v>1546847.0</v>
+        <v>9392001.51</v>
       </c>
       <c r="CS23">
+        <v>74478104.97</v>
+      </c>
+      <c r="CT23">
         <v>-10650799.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-13185462.0</v>
       </c>
-      <c r="CU23">
-[...1 lines deleted...]
-      </c>
       <c r="CV23">
+        <v>15748207.41</v>
+      </c>
+      <c r="CW23">
         <v>-16234624.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-25161450.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-24720151.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-32354793.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-27107000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-25165432.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-22064161.0</v>
       </c>
-      <c r="DC23">
-[...1 lines deleted...]
-      </c>
       <c r="DD23">
-        <v>-100000.0</v>
+        <v>-29549307.72</v>
       </c>
       <c r="DE23">
-        <v>-2500000.0</v>
+        <v>-4349500.0</v>
       </c>
       <c r="DF23">
+        <v>-108860000.0</v>
+      </c>
+      <c r="DG23">
         <v>-5300000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B24">
-        <v>-27298026.0</v>
+        <v>104550.0</v>
       </c>
       <c r="C24">
-        <v>18000000.0</v>
+        <v>-2600205000.0</v>
       </c>
       <c r="D24">
+        <v>1673478000.0</v>
+      </c>
+      <c r="E24">
         <v>4116250.0</v>
       </c>
-      <c r="E24">
-[...1 lines deleted...]
-      </c>
       <c r="F24">
-        <v>665000000.0</v>
+        <v>2307630000.0</v>
       </c>
       <c r="G24">
-        <v>14000000.0</v>
+        <v>56968887500.0</v>
       </c>
       <c r="H24">
-        <v>1000000.0</v>
+        <v>1197410200.0</v>
       </c>
       <c r="I24">
-        <v>356000000.0</v>
+        <v>85533000.0</v>
       </c>
       <c r="J24">
-        <v>600000000.0</v>
+        <v>29905068000.0</v>
       </c>
       <c r="K24">
-        <v>5000000.0</v>
+        <v>50001000000.0</v>
       </c>
       <c r="L24">
-        <v>42000000.0</v>
+        <v>416700000.0</v>
       </c>
       <c r="M24">
+        <v>3485784000.0</v>
+      </c>
+      <c r="N24">
         <v>7690000000.0</v>
       </c>
-      <c r="N24">
-[...1 lines deleted...]
-      </c>
       <c r="O24">
-        <v>74000000.0</v>
+        <v>22800095866.67</v>
       </c>
       <c r="P24">
+        <v>6077342500.0</v>
+      </c>
+      <c r="Q24">
         <v>-17690000000.0</v>
       </c>
-      <c r="Q24">
-[...1 lines deleted...]
-      </c>
       <c r="R24">
-        <v>13000000.0</v>
+        <v>2771343400.0</v>
       </c>
       <c r="S24">
-        <v>3000000.0</v>
+        <v>1026174500.0</v>
       </c>
       <c r="T24">
-        <v>5000000.0</v>
+        <v>227351100.0</v>
       </c>
       <c r="U24">
-        <v>8000000.0</v>
+        <v>372571200.0</v>
       </c>
       <c r="V24">
-        <v>-43000000.0</v>
+        <v>594183200.0</v>
       </c>
       <c r="W24">
-        <v>3000000.0</v>
+        <v>-3200353833.33</v>
       </c>
       <c r="X24">
-        <v>21000000.0</v>
+        <v>219941150.0</v>
       </c>
       <c r="Y24">
-        <v>-99000000.0</v>
+        <v>1536491250.0</v>
       </c>
       <c r="Z24">
-        <v>-1000000.0</v>
+        <v>-7262524500.0</v>
       </c>
       <c r="AA24">
-        <v>4000000.0</v>
+        <v>-74949166.67</v>
       </c>
       <c r="AB24">
-        <v>-95000000.0</v>
+        <v>305106666.67</v>
       </c>
       <c r="AC24">
-        <v>3000000.0</v>
+        <v>-6680006428.57</v>
       </c>
       <c r="AD24">
-        <v>48000000.0</v>
+        <v>213032000.0</v>
       </c>
       <c r="AE24">
-        <v>-24000000.0</v>
+        <v>3317704000.0</v>
       </c>
       <c r="AF24">
-        <v>20000000.0</v>
+        <v>-1660680000.0</v>
       </c>
       <c r="AG24">
-        <v>15000000.0</v>
+        <v>1285279714.29</v>
       </c>
       <c r="AH24">
-        <v>30000000.0</v>
+        <v>1091562250.0</v>
       </c>
       <c r="AI24">
-        <v>-94000000.0</v>
+        <v>2060732000.0</v>
       </c>
       <c r="AJ24">
-        <v>14000000.0</v>
+        <v>-6115807633.33</v>
       </c>
       <c r="AK24">
-        <v>32000000.0</v>
+        <v>904062400.0</v>
       </c>
       <c r="AL24">
-        <v>2000000.0</v>
+        <v>2094186666.67</v>
       </c>
       <c r="AM24">
-        <v>-107000000.0</v>
+        <v>129411700.0</v>
       </c>
       <c r="AN24">
-        <v>-7000000.0</v>
+        <v>-6942160000.0</v>
       </c>
       <c r="AO24">
-        <v>-1000000.0</v>
+        <v>-476158200.0</v>
       </c>
       <c r="AP24">
-        <v>-6000000.0</v>
+        <v>-66571050.0</v>
       </c>
       <c r="AQ24">
-        <v>-134000000.0</v>
+        <v>-404544000.0</v>
       </c>
       <c r="AR24">
-        <v>9000000.0</v>
+        <v>-8875445333.33</v>
       </c>
       <c r="AS24">
-        <v>9000000.0</v>
+        <v>596160000.0</v>
       </c>
       <c r="AT24">
-        <v>21000000.0</v>
+        <v>589759500.0</v>
       </c>
       <c r="AU24">
-        <v>-342000000.0</v>
+        <v>1332380000.0</v>
       </c>
       <c r="AV24">
-        <v>-73000000.0</v>
+        <v>-21262140000.0</v>
       </c>
       <c r="AW24">
-        <v>-70000000.0</v>
+        <v>-4573272714.29</v>
       </c>
       <c r="AX24">
-        <v>-72000000.0</v>
+        <v>-4313318333.33</v>
       </c>
       <c r="AY24">
-        <v>-110000000.0</v>
+        <v>-4303476000.0</v>
       </c>
       <c r="AZ24">
-        <v>-159000000.0</v>
+        <v>-6611458333.33</v>
       </c>
       <c r="BA24">
-        <v>-102000000.0</v>
+        <v>-9020433428.57</v>
       </c>
       <c r="BB24">
-        <v>-88000000.0</v>
+        <v>-6323371000.0</v>
       </c>
       <c r="BC24">
-        <v>-886000000.0</v>
+        <v>-5273473333.33</v>
       </c>
       <c r="BD24">
-        <v>-3146000000.0</v>
+        <v>-48143172666.67</v>
       </c>
       <c r="BE24">
-        <v>-8000000.0</v>
+        <v>-167115520000.0</v>
       </c>
       <c r="BF24">
-        <v>-2000000.0</v>
+        <v>-424221333.33</v>
       </c>
       <c r="BG24">
-        <v>1000000.0</v>
+        <v>-112897666.67</v>
       </c>
       <c r="BH24">
-        <v>-6000000.0</v>
+        <v>50994333.33</v>
       </c>
       <c r="BI24">
-        <v>-28000000.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>-309832500.0</v>
+      </c>
+      <c r="BJ24">
+        <v>-1370810000.0</v>
+      </c>
+      <c r="BK24"/>
       <c r="BL24">
-        <v>-4000000.0</v>
+        <v>400515000.0</v>
       </c>
       <c r="BM24">
-        <v>-509000000.0</v>
+        <v>-179560000.0</v>
       </c>
       <c r="BN24">
-        <v>475000000.0</v>
+        <v>-22723711166.67</v>
       </c>
       <c r="BO24">
-        <v>1000000.0</v>
+        <v>22113625000.0</v>
       </c>
       <c r="BP24">
-        <v>21000000.0</v>
+        <v>44729666.67</v>
       </c>
       <c r="BQ24">
-        <v>232000000.0</v>
+        <v>976867500.0</v>
       </c>
       <c r="BR24">
-        <v>-236000000.0</v>
+        <v>11068642666.67</v>
       </c>
       <c r="BS24">
-        <v>43000000.0</v>
+        <v>-11313840000.0</v>
       </c>
       <c r="BT24">
-        <v>-45000000.0</v>
+        <v>2156794000.0</v>
       </c>
       <c r="BU24">
-        <v>-16000000.0</v>
+        <v>-1920909375.0</v>
       </c>
       <c r="BV24">
-        <v>-6000000.0</v>
+        <v>-751714666.67</v>
       </c>
       <c r="BW24">
-        <v>-9000000.0</v>
+        <v>-258865000.0</v>
       </c>
       <c r="BX24">
-        <v>4000000.0</v>
+        <v>-358942500.0</v>
       </c>
       <c r="BY24">
-        <v>-4000000.0</v>
+        <v>173951428.57</v>
       </c>
       <c r="BZ24">
-        <v>3000000.0</v>
+        <v>-158350000.0</v>
       </c>
       <c r="CA24">
-        <v>128000000.0</v>
+        <v>121910000.0</v>
       </c>
       <c r="CB24">
-        <v>-131000000.0</v>
+        <v>5513706666.67</v>
       </c>
       <c r="CC24">
-        <v>4000000.0</v>
+        <v>-5801615714.29</v>
       </c>
       <c r="CD24">
-        <v>-10000000.0</v>
+        <v>183043333.33</v>
       </c>
       <c r="CE24">
-        <v>3000000.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>-460525000.0</v>
+      </c>
+      <c r="CF24">
+        <v>133544000.0</v>
+      </c>
+      <c r="CG24"/>
       <c r="CH24">
-        <v>-10000000.0</v>
+        <v>44133333.33</v>
       </c>
       <c r="CI24">
-        <v>-3000000.0</v>
+        <v>-434866666.67</v>
       </c>
       <c r="CJ24">
-        <v>-3000000.0</v>
+        <v>-130972500.0</v>
       </c>
       <c r="CK24">
-        <v>-30000000.0</v>
+        <v>-130660800.0</v>
       </c>
       <c r="CL24">
-        <v>-1000000.0</v>
+        <v>-1377590000.0</v>
       </c>
       <c r="CM24">
-        <v>1259364.0</v>
+        <v>-45816833.33</v>
       </c>
       <c r="CN24">
-        <v>-9141128.0</v>
+        <v>54975436.48</v>
       </c>
       <c r="CO24">
-        <v>872769.0</v>
+        <v>-427637203.05</v>
       </c>
       <c r="CP24">
-        <v>898063.0</v>
+        <v>39946462.58</v>
       </c>
       <c r="CQ24">
-        <v>-1785714.0</v>
+        <v>41752745.0</v>
       </c>
       <c r="CR24">
-        <v>-2336655.0</v>
+        <v>-84641772.17</v>
       </c>
       <c r="CS24">
-        <v>-4074140.0</v>
+        <v>-112506043.83</v>
       </c>
       <c r="CT24">
-        <v>-2533549.0</v>
+        <v>-196976520.72</v>
       </c>
       <c r="CU24">
-        <v>-1278835.0</v>
+        <v>-123642258.3</v>
       </c>
       <c r="CV24">
-        <v>-1635883.0</v>
+        <v>-62315071.88</v>
       </c>
       <c r="CW24">
-        <v>-341658.0</v>
+        <v>-76796527.44</v>
       </c>
       <c r="CX24">
-        <v>-1955748.0</v>
+        <v>-16356193.43</v>
       </c>
       <c r="CY24">
-        <v>-2362440.0</v>
+        <v>-91853660.57</v>
       </c>
       <c r="CZ24">
-        <v>-1462910.0</v>
+        <v>-110103878.64</v>
       </c>
       <c r="DA24">
-        <v>-2173240.0</v>
+        <v>-67320192.38</v>
       </c>
       <c r="DB24">
-        <v>-917081.0</v>
+        <v>-99982079.44</v>
       </c>
       <c r="DC24">
-        <v>-6804970.0</v>
+        <v>-40943998.33</v>
       </c>
       <c r="DD24">
-        <v>-1000000.0</v>
+        <v>-296615032.36</v>
       </c>
       <c r="DE24">
-        <v>-1000000.0</v>
+        <v>-43495000.0</v>
       </c>
       <c r="DF24">
-        <v>-1000000.0</v>
+        <v>-43544000.0</v>
+      </c>
+      <c r="DG24">
+        <v>-43345000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B25">
-        <v>165258038.0</v>
+        <v>118873350.0</v>
       </c>
       <c r="C25">
-        <v>-281000000.0</v>
+        <v>15742224000.0</v>
       </c>
       <c r="D25">
+        <v>-26047317000.0</v>
+      </c>
+      <c r="E25">
         <v>12460000.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
-        <v>62000000.0</v>
+        <v>-5778888000.0</v>
       </c>
       <c r="G25">
-        <v>-386000000.0</v>
+        <v>5305162500.0</v>
       </c>
       <c r="H25">
-        <v>386000000.0</v>
+        <v>-33172214800.0</v>
       </c>
       <c r="I25">
-        <v>86000000.0</v>
+        <v>33216957000.0</v>
       </c>
       <c r="J25">
-        <v>304000000.0</v>
+        <v>7216672000.0</v>
       </c>
       <c r="K25">
-        <v>-252000000.0</v>
+        <v>25344070000.0</v>
       </c>
       <c r="L25">
-        <v>189000000.0</v>
+        <v>-20954887000.0</v>
       </c>
       <c r="M25">
+        <v>15663886857.14</v>
+      </c>
+      <c r="N25">
         <v>-163000000.0</v>
       </c>
-      <c r="N25">
-[...1 lines deleted...]
-      </c>
       <c r="O25">
-        <v>-308000000.0</v>
+        <v>15662920933.33</v>
       </c>
       <c r="P25">
+        <v>-25377636000.0</v>
+      </c>
+      <c r="Q25">
         <v>-220000000.0</v>
       </c>
-      <c r="Q25">
-[...1 lines deleted...]
-      </c>
       <c r="R25">
-        <v>-166000000.0</v>
+        <v>-29267426400.0</v>
       </c>
       <c r="S25">
-        <v>-264000000.0</v>
+        <v>-12936345500.0</v>
       </c>
       <c r="T25">
-        <v>47000000.0</v>
+        <v>-19940447200.0</v>
       </c>
       <c r="U25">
-        <v>-271000000.0</v>
+        <v>3528070080.0</v>
       </c>
       <c r="V25">
-        <v>-33000000.0</v>
+        <v>-20133109400.0</v>
       </c>
       <c r="W25">
-        <v>-219000000.0</v>
+        <v>-2338770333.33</v>
       </c>
       <c r="X25">
-        <v>-190000000.0</v>
+        <v>-15986832250.0</v>
       </c>
       <c r="Y25">
-        <v>-344000000.0</v>
+        <v>-14016352500.0</v>
       </c>
       <c r="Z25">
-        <v>-88000000.0</v>
+        <v>-25400444833.33</v>
       </c>
       <c r="AA25">
-        <v>-86000000.0</v>
+        <v>-6651310000.0</v>
       </c>
       <c r="AB25">
-        <v>-44000000.0</v>
+        <v>-6050827666.67</v>
       </c>
       <c r="AC25">
-        <v>-277000000.0</v>
+        <v>-3257181428.57</v>
       </c>
       <c r="AD25">
-        <v>-132000000.0</v>
+        <v>-19709644000.0</v>
       </c>
       <c r="AE25">
-        <v>-269000000.0</v>
+        <v>-9221882333.33</v>
       </c>
       <c r="AF25">
-        <v>-189000000.0</v>
+        <v>-18749736000.0</v>
       </c>
       <c r="AG25">
-        <v>-337000000.0</v>
+        <v>-12773299471.43</v>
       </c>
       <c r="AH25">
-        <v>-190000000.0</v>
+        <v>-24341654133.33</v>
       </c>
       <c r="AI25">
-        <v>-30000000.0</v>
+        <v>-13005832333.33</v>
       </c>
       <c r="AJ25">
-        <v>-27000000.0</v>
+        <v>-21211797533.33</v>
       </c>
       <c r="AK25">
-        <v>-84000000.0</v>
+        <v>-21485498857.14</v>
       </c>
       <c r="AL25">
-        <v>10000000.0</v>
+        <v>-18822703666.67</v>
       </c>
       <c r="AM25">
-        <v>5000000.0</v>
+        <v>-14416058050.0</v>
       </c>
       <c r="AN25">
-        <v>-7000000.0</v>
+        <v>-17399280000.0</v>
       </c>
       <c r="AO25">
-        <v>21000000.0</v>
+        <v>-16322002600.0</v>
       </c>
       <c r="AP25">
-        <v>10000000.0</v>
+        <v>-16333151100.0</v>
       </c>
       <c r="AQ25">
-        <v>3000000.0</v>
+        <v>674240000.0</v>
       </c>
       <c r="AR25">
-        <v>15000000.0</v>
+        <v>198704000.0</v>
       </c>
       <c r="AS25">
-        <v>24000000.0</v>
+        <v>993600000.0</v>
       </c>
       <c r="AT25">
-        <v>7000000.0</v>
+        <v>1572692000.0</v>
       </c>
       <c r="AU25">
-        <v>14000000.0</v>
+        <v>444126666.67</v>
       </c>
       <c r="AV25">
-        <v>14000000.0</v>
+        <v>870380000.0</v>
       </c>
       <c r="AW25">
-        <v>17000000.0</v>
+        <v>877066000.0</v>
       </c>
       <c r="AX25">
-        <v>8000000.0</v>
+        <v>1047520166.67</v>
       </c>
       <c r="AY25">
-        <v>5000000.0</v>
+        <v>478164000.0</v>
       </c>
       <c r="AZ25">
-        <v>7000000.0</v>
+        <v>300520833.33</v>
       </c>
       <c r="BA25">
-        <v>7000000.0</v>
+        <v>397126000.0</v>
       </c>
       <c r="BB25">
-        <v>7000000.0</v>
+        <v>433956833.33</v>
       </c>
       <c r="BC25">
-        <v>10000000.0</v>
+        <v>419480833.33</v>
       </c>
       <c r="BD25">
-        <v>-850000000.0</v>
+        <v>543376666.67</v>
       </c>
       <c r="BE25">
-        <v>-35000000.0</v>
+        <v>-45152000000.0</v>
       </c>
       <c r="BF25">
-        <v>56000000.0</v>
+        <v>-1855968333.33</v>
       </c>
       <c r="BG25">
-        <v>-215000000.0</v>
+        <v>3161134666.67</v>
       </c>
       <c r="BH25">
-        <v>-172000000.0</v>
+        <v>-10963781666.67</v>
       </c>
       <c r="BI25">
-        <v>-545000000.0</v>
+        <v>-8881865000.0</v>
       </c>
       <c r="BJ25">
-        <v>284000000.0</v>
+        <v>-26681837500.0</v>
       </c>
       <c r="BK25">
-        <v>-77000000.0</v>
+        <v>12689167333.33</v>
       </c>
       <c r="BL25">
-        <v>-37000000.0</v>
+        <v>-3426628333.33</v>
       </c>
       <c r="BM25">
-        <v>-42000000.0</v>
+        <v>-1660930000.0</v>
       </c>
       <c r="BN25">
-        <v>55000000.0</v>
+        <v>-1875041000.0</v>
       </c>
       <c r="BO25">
-        <v>-3000000.0</v>
+        <v>2560525000.0</v>
       </c>
       <c r="BP25">
-        <v>-37000000.0</v>
+        <v>-134189000.0</v>
       </c>
       <c r="BQ25">
-        <v>-25000000.0</v>
+        <v>-1721147500.0</v>
       </c>
       <c r="BR25">
-        <v>16000000.0</v>
+        <v>-1192741666.67</v>
       </c>
       <c r="BS25">
-        <v>29000000.0</v>
+        <v>767040000.0</v>
       </c>
       <c r="BT25">
-        <v>-41000000.0</v>
+        <v>1454582000.0</v>
       </c>
       <c r="BU25">
-        <v>-12000000.0</v>
+        <v>-1750161875.0</v>
       </c>
       <c r="BV25">
-        <v>22000000.0</v>
+        <v>-563786000.0</v>
       </c>
       <c r="BW25">
-        <v>1000000.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>949171666.67</v>
+      </c>
+      <c r="BX25">
+        <v>39882500.0</v>
+      </c>
+      <c r="BY25"/>
       <c r="BZ25">
-        <v>1000000.0</v>
+        <v>39587500.0</v>
       </c>
       <c r="CA25">
-        <v>4000000.0</v>
+        <v>40636666.67</v>
       </c>
       <c r="CB25">
-        <v>2000000.0</v>
+        <v>172303333.33</v>
       </c>
       <c r="CC25">
-        <v>1000000.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>88574285.71</v>
+      </c>
+      <c r="CD25">
+        <v>45760833.33</v>
+      </c>
+      <c r="CE25"/>
       <c r="CF25">
-        <v>3000000.0</v>
-[...1 lines deleted...]
-      <c r="CG25"/>
+        <v>44514666.67</v>
+      </c>
+      <c r="CG25">
+        <v>135255000.0</v>
+      </c>
       <c r="CH25"/>
-      <c r="CI25">
-[...7 lines deleted...]
-      </c>
+      <c r="CI25"/>
+      <c r="CJ25">
+        <v>-480232500.0</v>
+      </c>
+      <c r="CK25">
+        <v>-67618233.0</v>
+      </c>
+      <c r="CL25">
+        <v>41681667.33</v>
+      </c>
+      <c r="CM25"/>
       <c r="CN25">
-        <v>500255.0</v>
+        <v>11861876.61</v>
       </c>
       <c r="CO25">
-        <v>52873.0</v>
+        <v>23402762.66</v>
       </c>
       <c r="CP25">
-        <v>1368942.0</v>
+        <v>2419986.64</v>
       </c>
       <c r="CQ25">
-        <v>-10507.0</v>
+        <v>63644851.46</v>
       </c>
       <c r="CR25">
-        <v>39120.0</v>
+        <v>-498025.5</v>
       </c>
       <c r="CS25">
-        <v>3191727.0</v>
+        <v>1883562.8</v>
       </c>
       <c r="CT25">
-        <v>-3380.0</v>
+        <v>154313617.0</v>
       </c>
       <c r="CU25">
-        <v>-14298.0</v>
+        <v>-164950.76</v>
       </c>
       <c r="CV25">
-        <v>1846.0</v>
+        <v>-696712.94</v>
       </c>
       <c r="CW25">
-        <v>2022.0</v>
+        <v>86660.47</v>
       </c>
       <c r="CX25">
-        <v>-6323.0</v>
+        <v>96799.21</v>
       </c>
       <c r="CY25">
-        <v>477577.0</v>
+        <v>-296966.02</v>
       </c>
       <c r="CZ25">
-        <v>2981470.0</v>
+        <v>22257953.66</v>
       </c>
       <c r="DA25">
-        <v>180.0</v>
+        <v>137201286.46</v>
       </c>
       <c r="DB25">
-        <v>1019.0</v>
+        <v>8281.08</v>
       </c>
       <c r="DC25">
-        <v>-20153.0</v>
+        <v>45494.27</v>
       </c>
       <c r="DD25">
-        <v>-100000.0</v>
-[...3 lines deleted...]
-        <v>100000.0</v>
+        <v>-878428.96</v>
+      </c>
+      <c r="DE25">
+        <v>-4349500.0</v>
+      </c>
+      <c r="DF25"/>
+      <c r="DG25">
+        <v>4334500.0</v>
       </c>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
+      <c r="C26"/>
       <c r="D26">
+        <v>-92971000.0</v>
+      </c>
+      <c r="E26">
         <v>-2008396250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="F26">
         <v>10000000.0</v>
       </c>
       <c r="G26">
+        <v>10000000.0</v>
+      </c>
+      <c r="H26">
         <v>60000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>50000000.0</v>
       </c>
-      <c r="I26">
-[...7 lines deleted...]
-      <c r="M26">
+      <c r="J26">
+        <v>-9912354000.0</v>
+      </c>
+      <c r="K26"/>
+      <c r="L26">
+        <v>166680000.0</v>
+      </c>
+      <c r="M26"/>
+      <c r="N26">
         <v>30000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>20000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
+        <v>-75802528750.0</v>
+      </c>
+      <c r="Q26">
+        <v>-475000000.0</v>
+      </c>
+      <c r="R26">
+        <v>70000000.0</v>
+      </c>
+      <c r="S26">
+        <v>20000000.0</v>
+      </c>
+      <c r="T26">
+        <v>-111040000000.0</v>
+      </c>
+      <c r="U26">
         <v>-923000000.0</v>
       </c>
-      <c r="P26">
-[...16 lines deleted...]
-      </c>
       <c r="V26">
-        <v>-72000000.0</v>
+        <v>-106284519900.0</v>
       </c>
       <c r="W26">
+        <v>-5358732000.0</v>
+      </c>
+      <c r="X26">
         <v>150000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>110000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>60000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>30000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-74720000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-74750000000.0</v>
       </c>
-      <c r="AC26">
-[...1 lines deleted...]
-      </c>
       <c r="AD26">
-        <v>-689000000.0</v>
+        <v>-27055064000.0</v>
       </c>
       <c r="AE26">
-        <v>-118000000.0</v>
+        <v>-47622876166.67</v>
       </c>
       <c r="AF26">
+        <v>-8165010000.0</v>
+      </c>
+      <c r="AG26">
         <v>60000000.0</v>
       </c>
-      <c r="AG26"/>
       <c r="AH26"/>
-      <c r="AI26">
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>1000000.0</v>
       </c>
-      <c r="AJ26">
-[...1 lines deleted...]
-      </c>
       <c r="AK26">
-        <v>1000000.0</v>
+        <v>-131863958628.57</v>
       </c>
       <c r="AL26">
         <v>1000000.0</v>
       </c>
-      <c r="AM26"/>
+      <c r="AM26">
+        <v>1000000.0</v>
+      </c>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
@@ -38306,1276 +38644,1289 @@
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
-      <c r="DF26">
-        <v>-500000.0</v>
+      <c r="DF26"/>
+      <c r="DG26">
+        <v>-21672500.0</v>
       </c>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B27">
         <v>24000000.0</v>
       </c>
       <c r="C27">
-        <v>28000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D27">
-        <v>26000000.0</v>
+        <v>2603188000.0</v>
       </c>
       <c r="E27">
         <v>26000000.0</v>
       </c>
       <c r="F27">
-        <v>28000000.0</v>
+        <v>2307630000.0</v>
       </c>
       <c r="G27">
-        <v>23000000.0</v>
+        <v>2398690000.0</v>
       </c>
       <c r="H27">
-        <v>22000000.0</v>
+        <v>1967173900.0</v>
       </c>
       <c r="I27">
-        <v>25000000.0</v>
+        <v>1881726000.0</v>
       </c>
       <c r="J27">
-        <v>25000000.0</v>
+        <v>2100075000.0</v>
       </c>
       <c r="K27">
-        <v>27000000.0</v>
+        <v>2083375000.0</v>
       </c>
       <c r="L27">
-        <v>18000000.0</v>
+        <v>2250180000.0</v>
       </c>
       <c r="M27">
+        <v>1493907428.57</v>
+      </c>
+      <c r="N27">
         <v>16000000.0</v>
       </c>
-      <c r="N27">
-[...1 lines deleted...]
-      </c>
       <c r="O27">
-        <v>16000000.0</v>
+        <v>1476265200.0</v>
       </c>
       <c r="P27">
+        <v>1314020000.0</v>
+      </c>
+      <c r="Q27">
         <v>14000000.0</v>
       </c>
-      <c r="Q27">
-[...1 lines deleted...]
-      </c>
       <c r="R27">
-        <v>17000000.0</v>
+        <v>1385671700.0</v>
       </c>
       <c r="S27">
-        <v>15000000.0</v>
+        <v>1341920500.0</v>
       </c>
       <c r="T27">
-        <v>13000000.0</v>
+        <v>1136755500.0</v>
       </c>
       <c r="U27">
-        <v>13000000.0</v>
+        <v>968685120.0</v>
       </c>
       <c r="V27">
-        <v>15000000.0</v>
+        <v>965547700.0</v>
       </c>
       <c r="W27">
-        <v>10000000.0</v>
+        <v>1116402500.0</v>
       </c>
       <c r="X27">
-        <v>11000000.0</v>
+        <v>733137166.67</v>
       </c>
       <c r="Y27">
-        <v>14000000.0</v>
+        <v>804828750.0</v>
       </c>
       <c r="Z27">
-        <v>10000000.0</v>
+        <v>1027023666.67</v>
       </c>
       <c r="AA27">
-        <v>8000000.0</v>
+        <v>749491666.67</v>
       </c>
       <c r="AB27">
-        <v>9000000.0</v>
+        <v>610213333.33</v>
       </c>
       <c r="AC27">
-        <v>8000000.0</v>
+        <v>632842714.29</v>
       </c>
       <c r="AD27">
-        <v>9000000.0</v>
+        <v>568085333.33</v>
       </c>
       <c r="AE27">
-        <v>9000000.0</v>
+        <v>622069500.0</v>
       </c>
       <c r="AF27">
-        <v>6000000.0</v>
+        <v>622755000.0</v>
       </c>
       <c r="AG27">
-        <v>8000000.0</v>
+        <v>385583914.29</v>
       </c>
       <c r="AH27">
-        <v>6000000.0</v>
+        <v>582166533.33</v>
       </c>
       <c r="AI27">
-        <v>4000000.0</v>
+        <v>412146400.0</v>
       </c>
       <c r="AJ27">
-        <v>3000000.0</v>
+        <v>260247133.33</v>
       </c>
       <c r="AK27">
-        <v>-1000000.0</v>
+        <v>193727657.14</v>
       </c>
       <c r="AL27">
-        <v>7000000.0</v>
+        <v>-65443333.33</v>
       </c>
       <c r="AM27">
-        <v>7000000.0</v>
+        <v>452940950.0</v>
       </c>
       <c r="AN27">
-        <v>6000000.0</v>
+        <v>454160000.0</v>
       </c>
       <c r="AO27">
-        <v>3000000.0</v>
+        <v>408135600.0</v>
       </c>
       <c r="AP27">
-        <v>1000000.0</v>
+        <v>199713150.0</v>
       </c>
       <c r="AQ27">
+        <v>67424000.0</v>
+      </c>
+      <c r="AR27">
         <v>-227000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>-240000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>-236000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>-213000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>-554000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>-227000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>-214000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>-111000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>-178000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>-210000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>-194000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>-92000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>-149000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>371000000.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
-      <c r="BG27">
+      <c r="BG27"/>
+      <c r="BH27">
         <v>-2000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>-3000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>382000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>-385000000.0</v>
       </c>
-      <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>-1000000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-2000000.0</v>
       </c>
-      <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
-      <c r="CV27">
+      <c r="CV27"/>
+      <c r="CW27">
         <v>-1.0</v>
       </c>
-      <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
-      <c r="CZ27">
+      <c r="CZ27"/>
+      <c r="DA27">
         <v>1.0</v>
       </c>
-      <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B28">
-        <v>-1250879453.0</v>
+        <v>-94304100.0</v>
       </c>
       <c r="C28">
-        <v>-90000000.0</v>
+        <v>-119149395000.0</v>
       </c>
       <c r="D28">
+        <v>-8367390000.0</v>
+      </c>
+      <c r="E28">
         <v>-3144592500.0</v>
       </c>
-      <c r="E28">
-[...1 lines deleted...]
-      </c>
       <c r="F28">
-        <v>-1150000000.0</v>
+        <v>-8254215000.0</v>
       </c>
       <c r="G28">
-        <v>-76000000.0</v>
+        <v>-98517625000.0</v>
       </c>
       <c r="H28">
-        <v>-1121000000.0</v>
+        <v>-6500226800.0</v>
       </c>
       <c r="I28">
-        <v>-1595000000.0</v>
+        <v>-95882493000.0</v>
       </c>
       <c r="J28">
-        <v>-83000000.0</v>
+        <v>-133984785000.0</v>
       </c>
       <c r="K28">
-        <v>-99000000.0</v>
+        <v>-6916805000.0</v>
       </c>
       <c r="L28">
-        <v>-985000000.0</v>
+        <v>-8250660000.0</v>
       </c>
       <c r="M28">
+        <v>-81749934285.71</v>
+      </c>
+      <c r="N28">
         <v>-953000000.0</v>
       </c>
-      <c r="N28">
-[...1 lines deleted...]
-      </c>
       <c r="O28">
-        <v>-979000000.0</v>
+        <v>-6479163933.33</v>
       </c>
       <c r="P28">
+        <v>-80401598750.0</v>
+      </c>
+      <c r="Q28">
         <v>-1367000000.0</v>
       </c>
-      <c r="Q28">
-[...1 lines deleted...]
-      </c>
       <c r="R28">
-        <v>-896000000.0</v>
+        <v>-3749464600.0</v>
       </c>
       <c r="S28">
-        <v>-49000000.0</v>
+        <v>-70727104000.0</v>
       </c>
       <c r="T28">
-        <v>-870000000.0</v>
+        <v>-3713401300.0</v>
       </c>
       <c r="U28">
-        <v>-1452000000.0</v>
+        <v>-64827388800.0</v>
       </c>
       <c r="V28">
-        <v>-954000000.0</v>
+        <v>-107844250800.0</v>
       </c>
       <c r="W28">
-        <v>-22000000.0</v>
+        <v>-71003199000.0</v>
       </c>
       <c r="X28">
-        <v>-707000000.0</v>
+        <v>-1612901766.67</v>
       </c>
       <c r="Y28">
-        <v>-570000000.0</v>
+        <v>-51728538750.0</v>
       </c>
       <c r="Z28">
-        <v>-18000000.0</v>
+        <v>-41814535000.0</v>
       </c>
       <c r="AA28">
-        <v>-18000000.0</v>
+        <v>-1349085000.0</v>
       </c>
       <c r="AB28">
-        <v>-596000000.0</v>
+        <v>-1372980000.0</v>
       </c>
       <c r="AC28">
-        <v>-542000000.0</v>
+        <v>-41908250857.14</v>
       </c>
       <c r="AD28">
-        <v>-1357000000.0</v>
+        <v>-38487781333.33</v>
       </c>
       <c r="AE28">
-        <v>-413000000.0</v>
+        <v>-93794256833.33</v>
       </c>
       <c r="AF28">
-        <v>-496000000.0</v>
+        <v>-28577535000.0</v>
       </c>
       <c r="AG28">
-        <v>-193000000.0</v>
+        <v>-31874936914.29</v>
       </c>
       <c r="AH28">
-        <v>-971000000.0</v>
+        <v>-14044767616.67</v>
       </c>
       <c r="AI28">
-        <v>1000000.0</v>
+        <v>-66699025733.33</v>
       </c>
       <c r="AJ28">
-        <v>-2568000000.0</v>
+        <v>65061783.33</v>
       </c>
       <c r="AK28">
-        <v>-108000000.0</v>
+        <v>-165830874514.29</v>
       </c>
       <c r="AL28">
+        <v>-7067880000.0</v>
+      </c>
+      <c r="AM28">
+        <v>-33776453700.0</v>
+      </c>
+      <c r="AN28">
         <v>-522000000.0</v>
       </c>
-      <c r="AM28">
-[...4 lines deleted...]
-      </c>
       <c r="AO28">
-        <v>-98000000.0</v>
+        <v>-30814237800.0</v>
       </c>
       <c r="AP28">
-        <v>-481000000.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>-6523962900.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-32430944000.0</v>
+      </c>
+      <c r="AR28"/>
       <c r="AS28">
-        <v>-108000000.0</v>
+        <v>-28019520000.0</v>
       </c>
       <c r="AT28">
-        <v>-528000000.0</v>
-[...8 lines deleted...]
-      </c>
+        <v>-7077114000.0</v>
+      </c>
+      <c r="AU28">
+        <v>-33499840000.0</v>
+      </c>
+      <c r="AV28"/>
+      <c r="AW28">
+        <v>-21049584000.0</v>
+      </c>
+      <c r="AX28"/>
       <c r="AY28">
-        <v>-80000000.0</v>
+        <v>-28630069500.0</v>
       </c>
       <c r="AZ28">
-        <v>-217000000.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>-4808333333.33</v>
+      </c>
+      <c r="BA28">
+        <v>-12310906000.0</v>
+      </c>
+      <c r="BB28"/>
       <c r="BC28">
-        <v>-1000000.0</v>
+        <v>-18097601666.67</v>
       </c>
       <c r="BD28">
-        <v>-200000000.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>-54337666.67</v>
+      </c>
+      <c r="BE28">
+        <v>-10624000000.0</v>
+      </c>
+      <c r="BF28"/>
       <c r="BG28">
-        <v>-70000000.0</v>
+        <v>-21563454333.33</v>
       </c>
       <c r="BH28">
-        <v>-205000000.0</v>
+        <v>-3569603333.33</v>
       </c>
       <c r="BI28">
-        <v>-5000000.0</v>
+        <v>-10585943750.0</v>
       </c>
       <c r="BJ28">
-        <v>-290000000.0</v>
+        <v>-244787500.0</v>
       </c>
       <c r="BK28">
-        <v>-117000000.0</v>
+        <v>-12957248333.33</v>
       </c>
       <c r="BL28">
-        <v>-599000000.0</v>
+        <v>-5206695000.0</v>
       </c>
       <c r="BM28">
-        <v>2000000.0</v>
+        <v>-26889110000.0</v>
       </c>
       <c r="BN28">
-        <v>-214000000.0</v>
+        <v>89287666.67</v>
       </c>
       <c r="BO28">
-        <v>7000000.0</v>
+        <v>-9962770000.0</v>
       </c>
       <c r="BP28">
-        <v>-138000000.0</v>
+        <v>313107666.67</v>
       </c>
       <c r="BQ28">
-        <v>-22000000.0</v>
+        <v>-6419415000.0</v>
       </c>
       <c r="BR28">
-        <v>-157000000.0</v>
+        <v>-1049612666.67</v>
       </c>
       <c r="BS28">
-        <v>3000000.0</v>
+        <v>-7526580000.0</v>
       </c>
       <c r="BT28">
-        <v>-132000000.0</v>
+        <v>150474000.0</v>
       </c>
       <c r="BU28">
-        <v>2000000.0</v>
+        <v>-5634667500.0</v>
       </c>
       <c r="BV28">
-        <v>-418000000.0</v>
+        <v>93964333.33</v>
       </c>
       <c r="BW28">
-        <v>15000000.0</v>
+        <v>-18034261666.67</v>
       </c>
       <c r="BX28">
-        <v>-94000000.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>598237500.0</v>
+      </c>
+      <c r="BY28">
+        <v>-4087858571.43</v>
+      </c>
+      <c r="BZ28"/>
       <c r="CA28">
-        <v>185000000.0</v>
+        <v>-4348123333.33</v>
       </c>
       <c r="CB28">
-        <v>-40000000.0</v>
+        <v>7969029166.67</v>
       </c>
       <c r="CC28">
-        <v>31000000.0</v>
+        <v>-1771485714.29</v>
       </c>
       <c r="CD28">
-        <v>-231000000.0</v>
+        <v>1418585833.33</v>
       </c>
       <c r="CE28">
-        <v>27000000.0</v>
+        <v>-10638127500.0</v>
       </c>
       <c r="CF28">
-        <v>-1000000.0</v>
+        <v>1201896000.0</v>
       </c>
       <c r="CG28">
-        <v>34000000.0</v>
+        <v>-45085000.0</v>
       </c>
       <c r="CH28">
-        <v>-23000000.0</v>
+        <v>1500533333.33</v>
       </c>
       <c r="CI28">
-        <v>32000000.0</v>
+        <v>-1000193333.33</v>
       </c>
       <c r="CJ28">
-        <v>7000000.0</v>
+        <v>1397040000.0</v>
       </c>
       <c r="CK28">
-        <v>8000000.0</v>
+        <v>304875200.0</v>
       </c>
       <c r="CL28">
-        <v>-170000000.0</v>
+        <v>367357333.33</v>
       </c>
       <c r="CM28">
-        <v>22737915.0</v>
+        <v>-7788861666.67</v>
       </c>
       <c r="CN28">
-        <v>-12162962.0</v>
+        <v>992585782.8</v>
       </c>
       <c r="CO28">
-        <v>2488802.0</v>
+        <v>-569003633.96</v>
       </c>
       <c r="CP28">
-        <v>-22895330.0</v>
+        <v>113911969.78</v>
       </c>
       <c r="CQ28">
-        <v>709047.0</v>
+        <v>-1064449682.36</v>
       </c>
       <c r="CR28">
-        <v>-15824923.0</v>
+        <v>33608402.37</v>
       </c>
       <c r="CS28">
-        <v>-562409.0</v>
+        <v>-761943667.58</v>
       </c>
       <c r="CT28">
-        <v>-5430000.0</v>
+        <v>-27191350.33</v>
       </c>
       <c r="CU28">
-        <v>745772.0</v>
+        <v>-264994860.0</v>
       </c>
       <c r="CV28">
-        <v>-11193390.0</v>
+        <v>36339978.02</v>
       </c>
       <c r="CW28">
-        <v>-249429.0</v>
+        <v>-525473693.55</v>
       </c>
       <c r="CX28">
-        <v>-11242220.0</v>
+        <v>-11940914.52</v>
       </c>
       <c r="CY28">
-        <v>287812.0</v>
+        <v>-528002104.52</v>
       </c>
       <c r="CZ28">
-        <v>-4175511.0</v>
+        <v>13413766.07</v>
       </c>
       <c r="DA28">
-        <v>-213083.0</v>
+        <v>-192148665.2</v>
       </c>
       <c r="DB28">
-        <v>-4709352.0</v>
+        <v>-9803096.5</v>
       </c>
       <c r="DC28">
-        <v>202067.0</v>
+        <v>-210253729.39</v>
       </c>
       <c r="DD28">
-        <v>-100000.0</v>
+        <v>8807696.4</v>
       </c>
       <c r="DE28">
-        <v>-2500000.0</v>
+        <v>-4349500.0</v>
       </c>
       <c r="DF28">
-        <v>-500000.0</v>
+        <v>-108860000.0</v>
+      </c>
+      <c r="DG28">
+        <v>-21672500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B29">
-        <v>1045829296.0</v>
+        <v>1032954000.0</v>
       </c>
       <c r="C29">
-        <v>937000000.0</v>
+        <v>99617855000.0</v>
       </c>
       <c r="D29">
+        <v>87113827000.0</v>
+      </c>
+      <c r="E29">
         <v>976997500.0</v>
       </c>
-      <c r="E29">
-[...1 lines deleted...]
-      </c>
       <c r="F29">
-        <v>983000000.0</v>
+        <v>102689535000.0</v>
       </c>
       <c r="G29">
-        <v>976000000.0</v>
+        <v>84211152500.0</v>
       </c>
       <c r="H29">
-        <v>1325000000.0</v>
+        <v>83476596800.0</v>
       </c>
       <c r="I29">
-        <v>900000000.0</v>
+        <v>113331225000.0</v>
       </c>
       <c r="J29">
-        <v>1150000000.0</v>
+        <v>75602700000.0</v>
       </c>
       <c r="K29">
-        <v>914000000.0</v>
+        <v>95835250000.0</v>
       </c>
       <c r="L29">
-        <v>707000000.0</v>
+        <v>76172760000.0</v>
       </c>
       <c r="M29">
+        <v>58677364000.0</v>
+      </c>
+      <c r="N29">
         <v>729000000.0</v>
       </c>
-      <c r="N29">
-[...1 lines deleted...]
-      </c>
       <c r="O29">
-        <v>808000000.0</v>
+        <v>65447757200.0</v>
       </c>
       <c r="P29">
+        <v>66358010000.0</v>
+      </c>
+      <c r="Q29">
         <v>644000000.0</v>
       </c>
-      <c r="Q29">
-[...1 lines deleted...]
-      </c>
       <c r="R29">
-        <v>745000000.0</v>
+        <v>53470625600.0</v>
       </c>
       <c r="S29">
-        <v>845000000.0</v>
+        <v>58807692500.0</v>
       </c>
       <c r="T29">
-        <v>786000000.0</v>
+        <v>64037226500.0</v>
       </c>
       <c r="U29">
-        <v>782000000.0</v>
+        <v>58568192640.0</v>
       </c>
       <c r="V29">
-        <v>932000000.0</v>
+        <v>58081407800.0</v>
       </c>
       <c r="W29">
-        <v>853000000.0</v>
+        <v>69365808666.67</v>
       </c>
       <c r="X29">
-        <v>829000000.0</v>
+        <v>62536600316.67</v>
       </c>
       <c r="Y29">
-        <v>793000000.0</v>
+        <v>60654821250.0</v>
       </c>
       <c r="Z29">
-        <v>783000000.0</v>
+        <v>58173554833.33</v>
       </c>
       <c r="AA29">
-        <v>684000000.0</v>
+        <v>58685197500.0</v>
       </c>
       <c r="AB29">
-        <v>775000000.0</v>
+        <v>52173240000.0</v>
       </c>
       <c r="AC29">
-        <v>522000000.0</v>
+        <v>54494789285.71</v>
       </c>
       <c r="AD29">
-        <v>630000000.0</v>
+        <v>37067568000.0</v>
       </c>
       <c r="AE29">
-        <v>583000000.0</v>
+        <v>43544865000.0</v>
       </c>
       <c r="AF29">
-        <v>610000000.0</v>
+        <v>40340685000.0</v>
       </c>
       <c r="AG29">
-        <v>438000000.0</v>
+        <v>39201031285.71</v>
       </c>
       <c r="AH29">
-        <v>631000000.0</v>
+        <v>31873617700.0</v>
       </c>
       <c r="AI29">
-        <v>515000000.0</v>
+        <v>43344063066.67</v>
       </c>
       <c r="AJ29">
-        <v>657000000.0</v>
+        <v>33506818416.67</v>
       </c>
       <c r="AK29">
-        <v>441000000.0</v>
+        <v>42426356914.29</v>
       </c>
       <c r="AL29">
-        <v>644000000.0</v>
+        <v>28860510000.0</v>
       </c>
       <c r="AM29">
-        <v>547000000.0</v>
+        <v>41670567400.0</v>
       </c>
       <c r="AN29">
-        <v>547000000.0</v>
+        <v>35489360000.0</v>
       </c>
       <c r="AO29">
-        <v>553000000.0</v>
+        <v>37208362200.0</v>
       </c>
       <c r="AP29">
-        <v>452000000.0</v>
+        <v>36813790650.0</v>
       </c>
       <c r="AQ29">
-        <v>562000000.0</v>
+        <v>30475648000.0</v>
       </c>
       <c r="AR29">
-        <v>474000000.0</v>
+        <v>37223882666.67</v>
       </c>
       <c r="AS29">
-        <v>481000000.0</v>
+        <v>31397760000.0</v>
       </c>
       <c r="AT29">
-        <v>345000000.0</v>
+        <v>31519368833.33</v>
       </c>
       <c r="AU29">
-        <v>-24000000.0</v>
+        <v>21889100000.0</v>
       </c>
       <c r="AV29">
-        <v>609000000.0</v>
+        <v>-1492080000.0</v>
       </c>
       <c r="AW29">
-        <v>706000000.0</v>
+        <v>38152371000.0</v>
       </c>
       <c r="AX29">
-        <v>465000000.0</v>
+        <v>43502896333.33</v>
       </c>
       <c r="AY29">
-        <v>593000000.0</v>
+        <v>27793282500.0</v>
       </c>
       <c r="AZ29">
-        <v>438000000.0</v>
+        <v>35641770833.33</v>
       </c>
       <c r="BA29">
-        <v>554000000.0</v>
+        <v>24848741142.86</v>
       </c>
       <c r="BB29">
-        <v>418000000.0</v>
+        <v>34344583666.67</v>
       </c>
       <c r="BC29">
-        <v>419000000.0</v>
+        <v>25048998333.33</v>
       </c>
       <c r="BD29">
-        <v>483000000.0</v>
+        <v>22767482333.33</v>
       </c>
       <c r="BE29">
-        <v>451000000.0</v>
+        <v>25656960000.0</v>
       </c>
       <c r="BF29">
-        <v>385000000.0</v>
+        <v>23915477666.67</v>
       </c>
       <c r="BG29">
-        <v>409000000.0</v>
+        <v>21732800833.33</v>
       </c>
       <c r="BH29">
-        <v>441000000.0</v>
+        <v>20856682333.33</v>
       </c>
       <c r="BI29">
-        <v>454000000.0</v>
+        <v>22772688750.0</v>
       </c>
       <c r="BJ29">
-        <v>377000000.0</v>
+        <v>22226705000.0</v>
       </c>
       <c r="BK29">
-        <v>256000000.0</v>
+        <v>16844422833.33</v>
       </c>
       <c r="BL29">
-        <v>363000000.0</v>
+        <v>11392426666.67</v>
       </c>
       <c r="BM29">
-        <v>341000000.0</v>
+        <v>16295070000.0</v>
       </c>
       <c r="BN29">
-        <v>338000000.0</v>
+        <v>15223547166.67</v>
       </c>
       <c r="BO29">
-        <v>325000000.0</v>
+        <v>15735590000.0</v>
       </c>
       <c r="BP29">
-        <v>318000000.0</v>
+        <v>14537141666.67</v>
       </c>
       <c r="BQ29">
-        <v>427000000.0</v>
+        <v>14792565000.0</v>
       </c>
       <c r="BR29">
-        <v>387000000.0</v>
+        <v>20372027666.67</v>
       </c>
       <c r="BS29">
-        <v>316000000.0</v>
+        <v>18552780000.0</v>
       </c>
       <c r="BT29">
-        <v>393000000.0</v>
+        <v>15849928000.0</v>
       </c>
       <c r="BU29">
-        <v>369000000.0</v>
+        <v>16775941875.0</v>
       </c>
       <c r="BV29">
-        <v>331000000.0</v>
+        <v>17336419500.0</v>
       </c>
       <c r="BW29">
-        <v>190000000.0</v>
+        <v>14280719166.67</v>
       </c>
       <c r="BX29">
-        <v>393000000.0</v>
+        <v>7577675000.0</v>
       </c>
       <c r="BY29">
-        <v>289000000.0</v>
+        <v>17090727857.14</v>
       </c>
       <c r="BZ29">
-        <v>277000000.0</v>
+        <v>11440787500.0</v>
       </c>
       <c r="CA29">
-        <v>276000000.0</v>
+        <v>11256356666.67</v>
       </c>
       <c r="CB29">
-        <v>237000000.0</v>
+        <v>11888930000.0</v>
       </c>
       <c r="CC29">
-        <v>228000000.0</v>
+        <v>10496052857.14</v>
       </c>
       <c r="CD29">
-        <v>121000000.0</v>
+        <v>10433470000.0</v>
       </c>
       <c r="CE29">
-        <v>113000000.0</v>
+        <v>5572352500.0</v>
       </c>
       <c r="CF29">
-        <v>182000000.0</v>
+        <v>5030157333.33</v>
       </c>
       <c r="CG29">
-        <v>153000000.0</v>
+        <v>8205470000.0</v>
       </c>
       <c r="CH29">
-        <v>151000000.0</v>
+        <v>6752400000.0</v>
       </c>
       <c r="CI29">
-        <v>76000000.0</v>
+        <v>6566486666.67</v>
       </c>
       <c r="CJ29">
-        <v>107000000.0</v>
+        <v>3317970000.0</v>
       </c>
       <c r="CK29">
-        <v>114000000.0</v>
+        <v>4660235200.0</v>
       </c>
       <c r="CL29">
-        <v>47000000.0</v>
+        <v>5234842000.0</v>
       </c>
       <c r="CM29">
-        <v>103650379.0</v>
+        <v>2153391166.67</v>
       </c>
       <c r="CN29">
-        <v>114987497.0</v>
+        <v>4524684544.61</v>
       </c>
       <c r="CO29">
-        <v>80715770.0</v>
+        <v>5379306755.49</v>
       </c>
       <c r="CP29">
-        <v>74098915.0</v>
+        <v>3694344649.75</v>
       </c>
       <c r="CQ29">
-        <v>59878855.0</v>
+        <v>3445006756.18</v>
       </c>
       <c r="CR29">
-        <v>57462648.0</v>
+        <v>2838221799.69</v>
       </c>
       <c r="CS29">
-        <v>50234040.0</v>
+        <v>2766730730.12</v>
       </c>
       <c r="CT29">
-        <v>43616040.0</v>
+        <v>2428715365.92</v>
       </c>
       <c r="CU29">
-        <v>42186963.0</v>
+        <v>2128549984.08</v>
       </c>
       <c r="CV29">
-        <v>53393089.0</v>
+        <v>2055686333.06</v>
       </c>
       <c r="CW29">
-        <v>47005151.0</v>
+        <v>2506538563.11</v>
       </c>
       <c r="CX29">
-        <v>48889878.0</v>
+        <v>2250277593.82</v>
       </c>
       <c r="CY29">
-        <v>44531543.0</v>
+        <v>2296162010.15</v>
       </c>
       <c r="CZ29">
-        <v>28978923.0</v>
+        <v>2075437093.06</v>
       </c>
       <c r="DA29">
-        <v>43444794.0</v>
+        <v>1333552078.61</v>
       </c>
       <c r="DB29">
-        <v>20558058.0</v>
+        <v>1998721192.76</v>
       </c>
       <c r="DC29">
-        <v>28990727.0</v>
+        <v>917835057.47</v>
       </c>
       <c r="DD29">
-        <v>14200000.0</v>
+        <v>1263647808.48</v>
       </c>
       <c r="DE29">
-        <v>14800000.0</v>
+        <v>617629000.0</v>
       </c>
       <c r="DF29">
-        <v>13400000.0</v>
+        <v>644451200.0</v>
+      </c>
+      <c r="DG29">
+        <v>580823000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B30">
-        <v>142684671.0</v>
+        <v>-654378450.0</v>
       </c>
       <c r="C30">
-        <v>-719000000.0</v>
+        <v>13591072000.0</v>
       </c>
       <c r="D30">
+        <v>-66846149000.0</v>
+      </c>
+      <c r="E30">
         <v>823027500.0</v>
       </c>
-      <c r="E30">
-[...1 lines deleted...]
-      </c>
       <c r="F30">
-        <v>491000000.0</v>
+        <v>-55915650000.0</v>
       </c>
       <c r="G30">
-        <v>-762000000.0</v>
+        <v>42062742500.0</v>
       </c>
       <c r="H30">
-        <v>-61000000.0</v>
+        <v>-65173326600.0</v>
       </c>
       <c r="I30">
-        <v>-67000000.0</v>
+        <v>-5217513000.0</v>
       </c>
       <c r="J30">
-        <v>529000000.0</v>
+        <v>-5628201000.0</v>
       </c>
       <c r="K30">
-        <v>-667000000.0</v>
+        <v>44084215000.0</v>
       </c>
       <c r="L30">
-        <v>24000000.0</v>
+        <v>-55587780000.0</v>
       </c>
       <c r="M30">
+        <v>1991876571.43</v>
+      </c>
+      <c r="N30">
         <v>-5300000000.0</v>
       </c>
-      <c r="N30">
-[...1 lines deleted...]
-      </c>
       <c r="O30">
-        <v>224000000.0</v>
+        <v>14680637266.67</v>
       </c>
       <c r="P30">
+        <v>18396280000.0</v>
+      </c>
+      <c r="Q30">
         <v>-35740000000.0</v>
       </c>
-      <c r="Q30">
-[...1 lines deleted...]
-      </c>
       <c r="R30">
-        <v>-279000000.0</v>
+        <v>-39776928800.0</v>
       </c>
       <c r="S30">
-        <v>-607000000.0</v>
+        <v>-22023283500.0</v>
       </c>
       <c r="T30">
-        <v>-196000000.0</v>
+        <v>-46000705900.0</v>
       </c>
       <c r="U30">
-        <v>239000000.0</v>
+        <v>-14604791040.0</v>
       </c>
       <c r="V30">
-        <v>-441000000.0</v>
+        <v>17751223100.0</v>
       </c>
       <c r="W30">
-        <v>-453000000.0</v>
+        <v>-32822233500.0</v>
       </c>
       <c r="X30">
-        <v>-177000000.0</v>
+        <v>-33211113650.0</v>
       </c>
       <c r="Y30">
-        <v>-304000000.0</v>
+        <v>-12950426250.0</v>
       </c>
       <c r="Z30">
-        <v>-195000000.0</v>
+        <v>-22301085333.33</v>
       </c>
       <c r="AA30">
-        <v>-469000000.0</v>
+        <v>-14615087500.0</v>
       </c>
       <c r="AB30">
-        <v>-75000000.0</v>
+        <v>-35773756666.67</v>
       </c>
       <c r="AC30">
-        <v>143000000.0</v>
+        <v>-5273689285.71</v>
       </c>
       <c r="AD30">
-        <v>159000000.0</v>
+        <v>10154525333.33</v>
       </c>
       <c r="AE30">
-        <v>276000000.0</v>
+        <v>10989894500.0</v>
       </c>
       <c r="AF30">
-        <v>-291000000.0</v>
+        <v>19097820000.0</v>
       </c>
       <c r="AG30">
-        <v>-79000000.0</v>
+        <v>-18700819842.86</v>
       </c>
       <c r="AH30">
-        <v>-131000000.0</v>
+        <v>-5748894516.67</v>
       </c>
       <c r="AI30">
-        <v>-641000000.0</v>
+        <v>-8998529733.33</v>
       </c>
       <c r="AJ30">
-        <v>1476000000.0</v>
+        <v>-41704603116.67</v>
       </c>
       <c r="AK30">
-        <v>-301000000.0</v>
+        <v>95314007314.29</v>
       </c>
       <c r="AL30">
-        <v>-52000000.0</v>
+        <v>-19698443333.33</v>
       </c>
       <c r="AM30">
-        <v>-1061000000.0</v>
+        <v>-3364704200.0</v>
       </c>
       <c r="AN30">
-        <v>-927000000.0</v>
+        <v>-68837680000.0</v>
       </c>
       <c r="AO30">
-        <v>-348000000.0</v>
+        <v>-63056950200.0</v>
       </c>
       <c r="AP30">
-        <v>-211000000.0</v>
+        <v>-23166725400.0</v>
       </c>
       <c r="AQ30">
-        <v>-87000000.0</v>
+        <v>-14226464000.0</v>
       </c>
       <c r="AR30">
-        <v>-124000000.0</v>
+        <v>-5762416000.0</v>
       </c>
       <c r="AS30">
-        <v>-92000000.0</v>
+        <v>-8213760000.0</v>
       </c>
       <c r="AT30">
-        <v>-171000000.0</v>
+        <v>-6028652666.67</v>
       </c>
       <c r="AU30">
-        <v>-240000000.0</v>
+        <v>-10849380000.0</v>
       </c>
       <c r="AV30">
-        <v>314000000.0</v>
+        <v>-14920800000.0</v>
       </c>
       <c r="AW30">
-        <v>-151000000.0</v>
+        <v>19671337428.57</v>
       </c>
       <c r="AX30">
-        <v>-128000000.0</v>
+        <v>-9304443833.33</v>
       </c>
       <c r="AY30">
-        <v>-100000000.0</v>
+        <v>-7650624000.0</v>
       </c>
       <c r="AZ30">
-        <v>-160000000.0</v>
+        <v>-6010416666.67</v>
       </c>
       <c r="BA30">
-        <v>-330000000.0</v>
+        <v>-9077165714.29</v>
       </c>
       <c r="BB30">
-        <v>-233000000.0</v>
+        <v>-20457965000.0</v>
       </c>
       <c r="BC30">
-        <v>820000000.0</v>
+        <v>-13962719166.67</v>
       </c>
       <c r="BD30">
-        <v>-691000000.0</v>
+        <v>44556886666.67</v>
       </c>
       <c r="BE30">
-        <v>-579000000.0</v>
+        <v>-36705920000.0</v>
       </c>
       <c r="BF30">
-        <v>-477000000.0</v>
+        <v>-30703019000.0</v>
       </c>
       <c r="BG30">
-        <v>-192000000.0</v>
+        <v>-26926093500.0</v>
       </c>
       <c r="BH30">
-        <v>-94000000.0</v>
+        <v>-9790912000.0</v>
       </c>
       <c r="BI30">
-        <v>-106000000.0</v>
+        <v>-4854042500.0</v>
       </c>
       <c r="BJ30">
-        <v>-37000000.0</v>
+        <v>-5189495000.0</v>
       </c>
       <c r="BK30">
-        <v>150000000.0</v>
+        <v>-1653166166.67</v>
       </c>
       <c r="BL30">
-        <v>96000000.0</v>
+        <v>6675250000.0</v>
       </c>
       <c r="BM30">
-        <v>-49000000.0</v>
+        <v>4309440000.0</v>
       </c>
       <c r="BN30">
-        <v>293000000.0</v>
+        <v>-2187547833.33</v>
       </c>
       <c r="BO30">
-        <v>293000000.0</v>
+        <v>13640615000.0</v>
       </c>
       <c r="BP30">
-        <v>-485000000.0</v>
+        <v>13105792333.33</v>
       </c>
       <c r="BQ30">
-        <v>-474000000.0</v>
+        <v>-22560987500.0</v>
       </c>
       <c r="BR30">
-        <v>-264000000.0</v>
+        <v>-22614382000.0</v>
       </c>
       <c r="BS30">
-        <v>-16000000.0</v>
+        <v>-12656160000.0</v>
       </c>
       <c r="BT30">
-        <v>-103000000.0</v>
+        <v>-802528000.0</v>
       </c>
       <c r="BU30">
-        <v>-63000000.0</v>
+        <v>-4396748125.0</v>
       </c>
       <c r="BV30">
-        <v>-108000000.0</v>
+        <v>-2959876500.0</v>
       </c>
       <c r="BW30">
-        <v>-103000000.0</v>
+        <v>-4659570000.0</v>
       </c>
       <c r="BX30">
-        <v>-139000000.0</v>
+        <v>-4107897500.0</v>
       </c>
       <c r="BY30">
-        <v>-107000000.0</v>
+        <v>-6044812142.86</v>
       </c>
       <c r="BZ30">
-        <v>-74000000.0</v>
+        <v>-4235862500.0</v>
       </c>
       <c r="CA30">
-        <v>314000000.0</v>
+        <v>-3007113333.33</v>
       </c>
       <c r="CB30">
-        <v>38000000.0</v>
+        <v>13525811666.67</v>
       </c>
       <c r="CC30">
-        <v>-323000000.0</v>
+        <v>1682911428.57</v>
       </c>
       <c r="CD30">
-        <v>-363000000.0</v>
+        <v>-14780749166.67</v>
       </c>
       <c r="CE30">
-        <v>270000000.0</v>
+        <v>-16717057500.0</v>
       </c>
       <c r="CF30">
-        <v>-26000000.0</v>
+        <v>12018960000.0</v>
       </c>
       <c r="CG30">
-        <v>-296000000.0</v>
+        <v>-1172210000.0</v>
       </c>
       <c r="CH30">
-        <v>-96000000.0</v>
+        <v>-13063466666.67</v>
       </c>
       <c r="CI30">
-        <v>-84000000.0</v>
+        <v>-4174720000.0</v>
       </c>
       <c r="CJ30">
-        <v>-81000000.0</v>
+        <v>-3667230000.0</v>
       </c>
       <c r="CK30">
-        <v>-68000000.0</v>
+        <v>-3527841600.0</v>
       </c>
       <c r="CL30">
-        <v>-15000000.0</v>
+        <v>-3122537333.33</v>
       </c>
       <c r="CM30">
-        <v>-117843016.0</v>
+        <v>-687252500.0</v>
       </c>
       <c r="CN30">
-        <v>-61824067.0</v>
+        <v>-5144240458.45</v>
       </c>
       <c r="CO30">
-        <v>-91215126.0</v>
+        <v>-2892232894.37</v>
       </c>
       <c r="CP30">
-        <v>-33779291.0</v>
+        <v>-4174898073.99</v>
       </c>
       <c r="CQ30">
-        <v>-18146500.0</v>
+        <v>-1570466797.17</v>
       </c>
       <c r="CR30">
-        <v>-11959429.0</v>
+        <v>-860133212.1</v>
       </c>
       <c r="CS30">
-        <v>-10650799.0</v>
+        <v>-575826573.97</v>
       </c>
       <c r="CT30">
-        <v>-13185462.0</v>
+        <v>-514944830.05</v>
       </c>
       <c r="CU30">
-        <v>-9643543.0</v>
+        <v>-643476916.52</v>
       </c>
       <c r="CV30">
-        <v>-16234624.0</v>
+        <v>-469910563.3</v>
       </c>
       <c r="CW30">
-        <v>-25161450.0</v>
+        <v>-762134423.68</v>
       </c>
       <c r="CX30">
-        <v>-24720151.0</v>
+        <v>-1204554095.85</v>
       </c>
       <c r="CY30">
-        <v>-32354793.0</v>
+        <v>-1161006611.87</v>
       </c>
       <c r="CZ30">
-        <v>-27107000.0</v>
+        <v>-1507927482.56</v>
       </c>
       <c r="DA30">
-        <v>-25165432.0</v>
+        <v>-1247409926.0</v>
       </c>
       <c r="DB30">
-        <v>-22064161.0</v>
+        <v>-1157760864.59</v>
       </c>
       <c r="DC30">
-        <v>-18931000.0</v>
+        <v>-985076532.01</v>
       </c>
       <c r="DD30">
-        <v>-11800000.0</v>
+        <v>-825164428.0</v>
       </c>
       <c r="DE30">
-        <v>-9700000.0</v>
+        <v>-513241000.0</v>
       </c>
       <c r="DF30">
-        <v>-5300000.0</v>
+        <v>-422376800.0</v>
+      </c>
+      <c r="DG30">
+        <v>-229728500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">