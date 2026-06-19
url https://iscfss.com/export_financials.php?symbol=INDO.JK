--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -235,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -851,11387 +857,12218 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>4253000.0</v>
+      </c>
+      <c r="C2">
         <v>32424100.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1.0</v>
       </c>
-      <c r="D2"/>
-      <c r="E2">
+      <c r="E2"/>
+      <c r="F2">
         <v>1235878.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14830530.0</v>
       </c>
-      <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
-    </row>
-    <row r="3" spans="1:10">
+      <c r="K2"/>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>42627967000.0</v>
+      </c>
+      <c r="C5">
         <v>-4185510989.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3995299000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-4057574307.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>35907354983.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>31407942159.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>37515420000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>24638612074.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>22840664367.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>17638119111.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="C7"/>
+        <v>16</v>
+      </c>
+      <c r="B7">
+        <v>1030837289.0</v>
+      </c>
+      <c r="C7">
+        <v>847297023.0</v>
+      </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="C8"/>
+        <v>17</v>
+      </c>
+      <c r="B8">
+        <v>448074163800.0</v>
+      </c>
+      <c r="C8">
+        <v>438689704000.0</v>
+      </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9">
+        <v>7755501950.0</v>
+      </c>
+      <c r="C9">
         <v>6817055970.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6776498100.0</v>
       </c>
       <c r="D9">
         <v>6776498100.0</v>
       </c>
       <c r="E9">
+        <v>6776498100.0</v>
+      </c>
+      <c r="F9">
         <v>6112129620.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6045873120.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>280426462000.0</v>
+      </c>
+      <c r="C10">
         <v>251070882372.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>216530280000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>305326083952.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>328143482036.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>467180285169.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>515606704000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>10632346336.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7843828205.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8908843746.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11">
+        <v>35005281570.0</v>
+      </c>
+      <c r="C11">
         <v>57036093970.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>9780297820.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-914910.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-289145311860.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-418219797780.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>499194787000.0</v>
+      </c>
+      <c r="C12">
         <v>509662075411.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>516031962000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>615553840112.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>619839126920.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>675559983169.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>768673298000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>10632346336.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7843828205.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8908843746.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
+        <v>448074164000.0</v>
+      </c>
+      <c r="C13">
         <v>438689704000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>438284125000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>438284125300.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>431640440500.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>430910000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>344728000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>237010000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>187010000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>87010000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>4478223000.0</v>
+      </c>
+      <c r="C14">
         <v>5167232000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4382841000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4355789000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4312439730.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4309100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5170920000.0</v>
       </c>
       <c r="H14">
         <v>5170920000.0</v>
       </c>
       <c r="I14">
         <v>5170920000.0</v>
       </c>
       <c r="J14">
         <v>5170920000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14">
+        <v>5170920000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16">
+        <v>1321822000.0</v>
+      </c>
+      <c r="C16">
         <v>1461274132.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1173377000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>923975920.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>286472950.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>693930561.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-    </row>
-    <row r="17" spans="1:10">
+      <c r="K16"/>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>33000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>124261003.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>233565583.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>1144056275000.0</v>
+      </c>
+      <c r="C23">
         <v>1043040444612.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1004282254000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>980544177714.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>980668268510.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>968396392751.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>950642771000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>970293669186.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>903769141682.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>844433514092.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25">
+        <v>509828230.0</v>
+      </c>
+      <c r="C25">
         <v>449516780.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>847297020.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>179523470.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>603451100.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>476476130.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>-279395625000.0</v>
+      </c>
+      <c r="C28">
         <v>-250223585349.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-215151461000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-304722632853.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-326992733352.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-465553060356.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-515606704000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-7332346336.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-7293828205.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-8908843746.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="C29"/>
+        <v>38</v>
+      </c>
+      <c r="B29">
+        <v>1098748801122.0</v>
+      </c>
+      <c r="C29">
+        <v>1012448692984.0</v>
+      </c>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
-    </row>
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>2384510000.0</v>
+      </c>
+      <c r="C30">
         <v>7823575766.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>8411043000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12683219856.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>18529001978.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>21409313970.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>21508101000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>631868912138.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>613100663436.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>635921848326.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>978736005323.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>965841000968.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>825402332924.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>283631739218.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>230969389212.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>137257867694.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="C32"/>
+        <v>41</v>
+      </c>
+      <c r="B32">
+        <v>509438215072.0</v>
+      </c>
+      <c r="C32">
+        <v>522727495482.0</v>
+      </c>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
-    </row>
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>628555624000.0</v>
+      </c>
+      <c r="C33">
         <v>517399039134.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>787751975000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>343760614365.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>333763326076.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>262910675294.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>160461373000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>732619640054.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>825336519427.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>765707832894.0</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="C34"/>
+        <v>43</v>
+      </c>
+      <c r="B34">
+        <v>616197273.0</v>
+      </c>
+      <c r="C34">
+        <v>448970238.0</v>
+      </c>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-    </row>
-    <row r="35" spans="1:10">
+      <c r="K34"/>
+    </row>
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>1249937000.0</v>
+      </c>
+      <c r="C35">
         <v>915472518.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4571970000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>471179830.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>613475952.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>476476129.0</v>
       </c>
-      <c r="G35"/>
-      <c r="H35">
+      <c r="H35"/>
+      <c r="I35">
         <v>513806800519.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>540556073260.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>527869422393.0</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="C36">
+        <v>45</v>
+      </c>
+      <c r="B36">
+        <v>301790048596.0</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36">
         <v>373132523000.0</v>
       </c>
-      <c r="D36"/>
       <c r="E36"/>
-      <c r="F36">
+      <c r="F36"/>
+      <c r="G36">
         <v>-1.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>935783000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>7907277058.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>6965752506.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>731346511667.0</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1994520000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>88271610155.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38">
+        <v>1.0</v>
+      </c>
+      <c r="I38">
         <v>925934192141.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>861901269158.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>801163349119.0</v>
       </c>
     </row>
-    <row r="39" spans="1:10">
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>13921354000.0</v>
+      </c>
+      <c r="C39">
         <v>8155754301.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>-307912725000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>8546503381.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>8536813536.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>8516420317.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-1000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>237674029132.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>78432622255.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>78725681198.0</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>4215351000.0</v>
+      </c>
+      <c r="C40">
         <v>1022431520.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1662944000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>416866071.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>478752856.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>214416241.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>125236451000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>119389092996.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>78080098038.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>116521403252.0</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>10024853.0</v>
       </c>
-      <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-    </row>
-    <row r="42" spans="1:10">
+      <c r="K41"/>
+    </row>
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>7755502000.0</v>
+      </c>
+      <c r="C42">
         <v>6817055968.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>6776498000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>6776498098.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>6112129618.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>6045873118.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>37515420062.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-510000000.0</v>
       </c>
       <c r="I42">
         <v>-510000000.0</v>
       </c>
       <c r="J42">
         <v>-510000000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:10">
+      <c r="K42">
+        <v>-510000000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44"/>
+    </row>
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="C45"/>
+        <v>54</v>
+      </c>
+      <c r="B45">
+        <v>332014756034.0</v>
+      </c>
+      <c r="C45">
+        <v>217563813382.0</v>
+      </c>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-    </row>
-    <row r="46" spans="1:10">
+      <c r="K45"/>
+    </row>
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>326765575000.0</v>
+      </c>
+      <c r="C46">
         <v>213834834093.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>239989210000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>200356037050.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>333763326076.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>262410675295.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>159525590000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>33694130709.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>33899783316.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>34127755644.0</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47">
+        <v>326765574970.0</v>
+      </c>
+      <c r="C47">
         <v>213834834090.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>296989209630.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>198361517050.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>245491715921.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>262410675295.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>159525590116.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>33694130710.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>33899783316.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>34127755645.0</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>600291168000.0</v>
+      </c>
+      <c r="C48">
         <v>571127444006.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>550647260000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>537299168624.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>505076080222.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>497477185691.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>443158913000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>22016127144.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>21242985848.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>32843314165.0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-    </row>
-    <row r="51" spans="1:10">
+      <c r="K50"/>
+    </row>
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>1030837000.0</v>
+      </c>
+      <c r="C51">
         <v>847297023.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1378819000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>603451099.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1150748685.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1627224814.0</v>
       </c>
-      <c r="G51"/>
-      <c r="H51">
+      <c r="H51"/>
+      <c r="I51">
         <v>3300000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>550000000.0</v>
       </c>
-      <c r="J51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:10">
+      <c r="K51"/>
+    </row>
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>521009000.0</v>
+      </c>
+      <c r="C52">
         <v>397780244.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>531522000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>423927625.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>547297585.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1150748684.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:10">
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53">
+        <v>218768325000.0</v>
+      </c>
+      <c r="C53">
         <v>258591193039.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>299501683000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>310227756160.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>291695644884.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>208379698000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>253066594000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>127636495250.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>224335862150.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>159640112260.0</v>
       </c>
     </row>
-    <row r="54" spans="1:10">
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>1144056275000.0</v>
+      </c>
+      <c r="C55">
         <v>1043040444612.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1004282254000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>980544177714.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>980668268510.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>968396392751.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>950642771000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>970293669186.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>903769141682.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>844433514092.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>515500651000.0</v>
+      </c>
+      <c r="C56">
         <v>525641405477.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>216530280000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>636783563349.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>646904942434.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>705485717456.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>790181398000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>237674029132.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>78432622255.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>78725681198.0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>6062436000.0</v>
+      </c>
+      <c r="C57">
         <v>2913909996.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3367843000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1764769616.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1313759269.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2073926016.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>125236451000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>119389092996.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>78080098038.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>116521403252.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>7312373000.0</v>
+      </c>
+      <c r="C58">
         <v>3829382515.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4571970000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2235949447.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1927235221.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2550402145.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>125236451000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>633195893515.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>618636171298.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>644390825645.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>1098748801000.0</v>
+      </c>
+      <c r="C60">
         <v>1012448692984.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>999703182000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>978302217715.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>978736005323.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>965841000968.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>825402333000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>283664739218.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>231093650215.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>137491433277.0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>12983000.0</v>
+      </c>
+      <c r="C2">
+        <v>4253000.0</v>
+      </c>
+      <c r="D2">
         <v>1407651000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1377972000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1268830000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>32424000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-2422308000.0</v>
       </c>
       <c r="H2"/>
       <c r="I2">
+        <v>-2422308000.0</v>
+      </c>
+      <c r="J2"/>
+      <c r="K2">
         <v>1.0</v>
       </c>
-      <c r="J2"/>
-      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2"/>
+      <c r="P2">
         <v>1.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>-1161631510.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1235878.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1235878.0</v>
       </c>
-      <c r="R2"/>
-[...1 lines deleted...]
-      <c r="T2">
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2">
         <v>14830530.0</v>
       </c>
-      <c r="U2"/>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>-21313292000.0</v>
+      </c>
+      <c r="C5">
+        <v>-21313292000.0</v>
+      </c>
+      <c r="D5">
         <v>-35876750000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-5468808000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-5185511000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-35593453000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>3995299000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>3995299000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-26412644000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-26412644000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-38964929000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-38964929290.0</v>
       </c>
       <c r="M5">
         <v>-38964929290.0</v>
       </c>
       <c r="N5">
-        <v>4499412824.0</v>
+        <v>-38964929290.0</v>
       </c>
       <c r="O5">
-        <v>4499412824.0</v>
+        <v>-38964929290.0</v>
       </c>
       <c r="P5">
         <v>4499412824.0</v>
       </c>
       <c r="Q5">
         <v>4499412824.0</v>
       </c>
       <c r="R5">
+        <v>4499412824.0</v>
+      </c>
+      <c r="S5">
+        <v>4499412824.0</v>
+      </c>
+      <c r="T5">
         <v>633069535.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>3217460350.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>2955402503.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>31407942159.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>30835987159.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>30835987159.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>37515420061.0</v>
       </c>
       <c r="Z5"/>
       <c r="AA5">
-        <v>112576243729.0</v>
+        <v>37515420061.0</v>
       </c>
       <c r="AB5"/>
       <c r="AC5">
+        <v>112576243729.0</v>
+      </c>
+      <c r="AD5"/>
+      <c r="AE5">
         <v>25148612073.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>25148612073.0</v>
       </c>
-      <c r="AE5"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="B7">
+        <v>1030837289.0</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
+      <c r="A8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8">
+        <v>448074163800.0</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
+      <c r="A9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>7755501950.0</v>
+      </c>
+      <c r="D9">
+        <v>7755501950.0</v>
+      </c>
+      <c r="E9">
+        <v>7755501950.0</v>
+      </c>
+      <c r="F9">
+        <v>7755501950.0</v>
+      </c>
+      <c r="G9">
+        <v>6817055970.0</v>
+      </c>
+      <c r="H9">
+        <v>6783031220.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>6776498100.0</v>
+      </c>
+      <c r="M9">
+        <v>6776498100.0</v>
+      </c>
+      <c r="N9">
+        <v>6776498100.0</v>
+      </c>
+      <c r="O9">
+        <v>6776498100.0</v>
+      </c>
+      <c r="P9">
+        <v>9283831400.0</v>
+      </c>
+      <c r="Q9">
+        <v>10656539160.0</v>
+      </c>
+      <c r="R9">
+        <v>6127089620.0</v>
+      </c>
+      <c r="S9">
+        <v>6112129620.0</v>
+      </c>
+      <c r="T9">
+        <v>6588955620.0</v>
+      </c>
+      <c r="U9">
+        <v>6259186620.0</v>
+      </c>
+      <c r="V9">
+        <v>6045873120.0</v>
+      </c>
+      <c r="W9">
+        <v>6045873120.0</v>
+      </c>
+      <c r="X9">
+        <v>6045873120.0</v>
+      </c>
+      <c r="Y9">
+        <v>6045873120.0</v>
+      </c>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
+      <c r="A10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10">
+        <v>274794625000.0</v>
+      </c>
+      <c r="C10">
+        <v>280426462000.0</v>
+      </c>
+      <c r="D10">
+        <v>285860697000.0</v>
+      </c>
+      <c r="E10">
+        <v>296373815000.0</v>
+      </c>
+      <c r="F10">
+        <v>231636822000.0</v>
+      </c>
+      <c r="G10">
+        <v>251070882000.0</v>
+      </c>
+      <c r="H10">
+        <v>252721186000.0</v>
+      </c>
+      <c r="I10">
+        <v>225191520000.0</v>
+      </c>
+      <c r="J10">
+        <v>214405379000.0</v>
+      </c>
+      <c r="K10">
+        <v>216530280000.0</v>
+      </c>
+      <c r="L10">
+        <v>264313999000.0</v>
+      </c>
+      <c r="M10">
+        <v>249360104985.0</v>
+      </c>
+      <c r="N10">
+        <v>246946241407.0</v>
+      </c>
+      <c r="O10">
+        <v>305326083952.0</v>
+      </c>
+      <c r="P10">
+        <v>302758548827.0</v>
+      </c>
+      <c r="Q10">
+        <v>300521271798.0</v>
+      </c>
+      <c r="R10">
+        <v>301398693036.0</v>
+      </c>
+      <c r="S10">
+        <v>328143482036.0</v>
+      </c>
+      <c r="T10">
+        <v>388757788337.0</v>
+      </c>
+      <c r="U10">
+        <v>472721238099.0</v>
+      </c>
+      <c r="V10">
+        <v>403258342908.0</v>
+      </c>
+      <c r="W10">
+        <v>467180285169.0</v>
+      </c>
+      <c r="X10">
+        <v>616117377799.0</v>
+      </c>
+      <c r="Y10">
+        <v>642367415428.0</v>
+      </c>
+      <c r="Z10">
+        <v>881327755158.0</v>
+      </c>
+      <c r="AA10">
+        <v>515606703790.0</v>
+      </c>
+      <c r="AB10"/>
+      <c r="AC10">
+        <v>2253422295.0</v>
+      </c>
+      <c r="AD10"/>
+      <c r="AE10">
+        <v>10632346336.0</v>
+      </c>
+      <c r="AF10">
+        <v>10632346336.0</v>
+      </c>
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
+      <c r="A11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>35005281570.0</v>
+      </c>
+      <c r="D11">
+        <v>92379465070.0</v>
+      </c>
+      <c r="E11">
+        <v>81359606440.0</v>
+      </c>
+      <c r="F11">
+        <v>120805544730.0</v>
+      </c>
+      <c r="G11">
+        <v>57036093970.0</v>
+      </c>
+      <c r="H11">
+        <v>10159669750.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>-914910.0</v>
+      </c>
+      <c r="M11">
+        <v>-914910.0</v>
+      </c>
+      <c r="N11">
+        <v>-914910.0</v>
+      </c>
+      <c r="O11">
+        <v>-914910.0</v>
+      </c>
+      <c r="P11">
+        <v>-914910.0</v>
+      </c>
+      <c r="Q11">
+        <v>-291351763190.0</v>
+      </c>
+      <c r="R11">
+        <v>-914910.0</v>
+      </c>
+      <c r="S11">
+        <v>-289145311860.0</v>
+      </c>
+      <c r="T11">
+        <v>-924810930.0</v>
+      </c>
+      <c r="U11">
+        <v>-19756300.0</v>
+      </c>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
+      <c r="A12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12">
+        <v>500132010000.0</v>
+      </c>
+      <c r="C12">
+        <v>499194787000.0</v>
+      </c>
+      <c r="D12">
+        <v>489392176000.0</v>
+      </c>
+      <c r="E12">
+        <v>499862115000.0</v>
+      </c>
+      <c r="F12">
+        <v>490228018000.0</v>
+      </c>
+      <c r="G12">
+        <v>509662075000.0</v>
+      </c>
+      <c r="H12">
+        <v>516682311000.0</v>
+      </c>
+      <c r="I12">
+        <v>524693202000.0</v>
+      </c>
+      <c r="J12">
+        <v>513907062000.0</v>
+      </c>
+      <c r="K12">
+        <v>516031962000.0</v>
+      </c>
+      <c r="L12">
+        <v>559688594000.0</v>
+      </c>
+      <c r="M12">
+        <v>554003309664.0</v>
+      </c>
+      <c r="N12">
+        <v>589626778693.0</v>
+      </c>
+      <c r="O12">
+        <v>615553840112.0</v>
+      </c>
+      <c r="P12">
+        <v>647902731927.0</v>
+      </c>
+      <c r="Q12">
+        <v>634747709345.0</v>
+      </c>
+      <c r="R12">
+        <v>626973720586.0</v>
+      </c>
+      <c r="S12">
+        <v>619839126920.0</v>
+      </c>
+      <c r="T12">
+        <v>618255191354.0</v>
+      </c>
+      <c r="U12">
+        <v>472721238099.0</v>
+      </c>
+      <c r="V12">
+        <v>681539092525.0</v>
+      </c>
+      <c r="W12">
+        <v>467180285169.0</v>
+      </c>
+      <c r="X12">
+        <v>616117377799.0</v>
+      </c>
+      <c r="Y12">
+        <v>642367415428.0</v>
+      </c>
+      <c r="Z12">
+        <v>881327755158.0</v>
+      </c>
+      <c r="AA12">
+        <v>515606703790.0</v>
+      </c>
+      <c r="AB12"/>
+      <c r="AC12">
+        <v>2253422295.0</v>
+      </c>
+      <c r="AD12"/>
+      <c r="AE12">
+        <v>10632346336.0</v>
+      </c>
+      <c r="AF12">
+        <v>10632346336.0</v>
+      </c>
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
+      <c r="A13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13">
+        <v>448074164000.0</v>
+      </c>
+      <c r="C13">
+        <v>448074164000.0</v>
+      </c>
+      <c r="D13">
+        <v>448074164000.0</v>
+      </c>
+      <c r="E13">
+        <v>448074164000.0</v>
+      </c>
+      <c r="F13">
+        <v>448074164000.0</v>
+      </c>
+      <c r="G13">
+        <v>438689704000.0</v>
+      </c>
+      <c r="H13">
+        <v>438284125000.0</v>
+      </c>
+      <c r="I13">
+        <v>438284125000.0</v>
+      </c>
+      <c r="J13">
+        <v>438284125000.0</v>
+      </c>
+      <c r="K13">
+        <v>438284125000.0</v>
+      </c>
+      <c r="L13">
+        <v>438284125000.0</v>
+      </c>
+      <c r="M13">
+        <v>438284125300.0</v>
+      </c>
+      <c r="N13">
+        <v>438284125300.0</v>
+      </c>
+      <c r="O13">
+        <v>438284125300.0</v>
+      </c>
+      <c r="P13">
+        <v>435775331900.0</v>
+      </c>
+      <c r="Q13">
+        <v>431640440500.0</v>
+      </c>
+      <c r="R13">
+        <v>431640440500.0</v>
+      </c>
+      <c r="S13">
+        <v>431640440500.0</v>
+      </c>
+      <c r="T13">
+        <v>431007480500.0</v>
+      </c>
+      <c r="U13">
+        <v>431007480500.0</v>
+      </c>
+      <c r="V13">
+        <v>430910000000.0</v>
+      </c>
+      <c r="W13">
+        <v>430910000000.0</v>
+      </c>
+      <c r="X13">
+        <v>430910000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>430910000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>439528200000.0</v>
+      </c>
+      <c r="AA13">
+        <v>344728000000.0</v>
+      </c>
+      <c r="AB13"/>
+      <c r="AC13">
+        <v>287728000000.0</v>
+      </c>
+      <c r="AD13"/>
+      <c r="AE13">
+        <v>236500000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>236500000000.0</v>
+      </c>
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
+      <c r="A14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14">
+        <v>4478223000.0</v>
+      </c>
+      <c r="C14">
+        <v>4480742000.0</v>
+      </c>
+      <c r="D14">
+        <v>4480742000.0</v>
+      </c>
+      <c r="E14">
+        <v>4477040093.0</v>
+      </c>
+      <c r="F14">
+        <v>4477040000.0</v>
+      </c>
+      <c r="G14">
+        <v>4384984000.0</v>
+      </c>
+      <c r="H14">
+        <v>4382841000.0</v>
+      </c>
+      <c r="I14">
+        <v>4382845000.0</v>
+      </c>
+      <c r="J14">
+        <v>4382841000.0</v>
+      </c>
+      <c r="K14">
+        <v>4382841000.0</v>
+      </c>
+      <c r="L14">
+        <v>4382841000.0</v>
+      </c>
+      <c r="M14">
+        <v>4382841000.0</v>
+      </c>
+      <c r="N14">
+        <v>4355789000.0</v>
+      </c>
+      <c r="O14">
+        <v>4382841000.0</v>
+      </c>
+      <c r="P14">
+        <v>4357753319.0</v>
+      </c>
+      <c r="Q14">
+        <v>4316404405.0</v>
+      </c>
+      <c r="R14">
+        <v>4316404000.0</v>
+      </c>
+      <c r="S14">
+        <v>4316404000.0</v>
+      </c>
+      <c r="T14">
+        <v>4310075000.0</v>
+      </c>
+      <c r="U14">
+        <v>4309119943.0</v>
+      </c>
+      <c r="V14">
+        <v>4309100000.0</v>
+      </c>
+      <c r="W14">
+        <v>4309100000.0</v>
+      </c>
+      <c r="X14">
+        <v>4309100000.0</v>
+      </c>
+      <c r="Y14">
+        <v>4309100000.0</v>
+      </c>
+      <c r="Z14">
+        <v>4309100000.0</v>
+      </c>
+      <c r="AA14">
+        <v>2872000.0</v>
+      </c>
+      <c r="AB14">
+        <v>2872000.0</v>
+      </c>
+      <c r="AC14">
+        <v>2871000.0</v>
+      </c>
+      <c r="AD14">
+        <v>2883000.0</v>
+      </c>
+      <c r="AE14">
+        <v>2872000.0</v>
+      </c>
+      <c r="AF14">
+        <v>2872000.0</v>
+      </c>
+      <c r="AG14">
+        <v>2872000.0</v>
+      </c>
+      <c r="AH14">
+        <v>2872000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
+      <c r="A15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
+      <c r="A16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16">
+        <v>1720124000.0</v>
+      </c>
+      <c r="C16">
+        <v>1321822000.0</v>
+      </c>
+      <c r="D16">
+        <v>1884466000.0</v>
+      </c>
+      <c r="E16">
+        <v>956515613.0</v>
+      </c>
+      <c r="F16">
+        <v>1354455341.0</v>
+      </c>
+      <c r="G16">
+        <v>1461274000.0</v>
+      </c>
+      <c r="H16">
+        <v>1878017000.0</v>
+      </c>
+      <c r="I16">
+        <v>979473000.0</v>
+      </c>
+      <c r="J16">
+        <v>966988000.0</v>
+      </c>
+      <c r="K16">
+        <v>1173377000.0</v>
+      </c>
+      <c r="L16">
+        <v>1438455000.0</v>
+      </c>
+      <c r="M16">
+        <v>389899987.0</v>
+      </c>
+      <c r="N16">
+        <v>679195314.0</v>
+      </c>
+      <c r="O16">
+        <v>923975920.0</v>
+      </c>
+      <c r="P16">
+        <v>515453879.0</v>
+      </c>
+      <c r="Q16">
+        <v>167210244.0</v>
+      </c>
+      <c r="R16">
+        <v>226322608.0</v>
+      </c>
+      <c r="S16">
+        <v>286472950.0</v>
+      </c>
+      <c r="T16">
+        <v>296085838.0</v>
+      </c>
+      <c r="U16">
+        <v>346736347.0</v>
+      </c>
+      <c r="V16">
+        <v>214730832.0</v>
+      </c>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
+      <c r="A17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
+      <c r="A18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
+      <c r="A19" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
+      <c r="A20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
+      <c r="A21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21">
+        <v>33000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>33000000.0</v>
+      </c>
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
+      <c r="A22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22">
+        <v>2605027000.0</v>
+      </c>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22">
+        <v>-20989756362.0</v>
+      </c>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
+      <c r="A23" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23">
+        <v>1151982634000.0</v>
+      </c>
+      <c r="C23">
+        <v>1144056275000.0</v>
+      </c>
+      <c r="D23">
+        <v>1090812085000.0</v>
+      </c>
+      <c r="E23">
+        <v>1081735700000.0</v>
+      </c>
+      <c r="F23">
+        <v>1069358626000.0</v>
+      </c>
+      <c r="G23">
+        <v>1043040445000.0</v>
+      </c>
+      <c r="H23">
+        <v>1022604016000.0</v>
+      </c>
+      <c r="I23">
+        <v>1016625666000.0</v>
+      </c>
+      <c r="J23">
+        <v>1005846669000.0</v>
+      </c>
+      <c r="K23">
+        <v>1004282254000.0</v>
+      </c>
+      <c r="L23">
+        <v>995244507000.0</v>
+      </c>
+      <c r="M23">
+        <v>987882196860.0</v>
+      </c>
+      <c r="N23">
+        <v>1019745862826.0</v>
+      </c>
+      <c r="O23">
+        <v>980544177714.0</v>
+      </c>
+      <c r="P23">
+        <v>1011243134980.0</v>
+      </c>
+      <c r="Q23">
+        <v>1000578332970.0</v>
+      </c>
+      <c r="R23">
+        <v>990590958509.0</v>
+      </c>
+      <c r="S23">
+        <v>980668268510.0</v>
+      </c>
+      <c r="T23">
+        <v>976042353711.0</v>
+      </c>
+      <c r="U23">
+        <v>975329111000.0</v>
+      </c>
+      <c r="V23">
+        <v>975639951668.0</v>
+      </c>
+      <c r="W23">
+        <v>965997293661.0</v>
+      </c>
+      <c r="X23">
+        <v>971599626504.0</v>
+      </c>
+      <c r="Y23">
+        <v>952234508766.0</v>
+      </c>
+      <c r="Z23">
+        <v>927197044493.0</v>
+      </c>
+      <c r="AA23">
+        <v>825707979499.0</v>
+      </c>
+      <c r="AB23"/>
+      <c r="AC23">
+        <v>471839931230.0</v>
+      </c>
+      <c r="AD23"/>
+      <c r="AE23">
+        <v>345229370475.0</v>
+      </c>
+      <c r="AF23">
+        <v>345229370475.0</v>
+      </c>
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
+      <c r="A24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
+      <c r="A25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>509828230.0</v>
+      </c>
+      <c r="D25">
+        <v>449516780.0</v>
+      </c>
+      <c r="E25">
+        <v>449516780.0</v>
+      </c>
+      <c r="F25">
+        <v>449516780.0</v>
+      </c>
+      <c r="G25">
+        <v>449516780.0</v>
+      </c>
+      <c r="H25">
+        <v>847297020.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>179523470.0</v>
+      </c>
+      <c r="M25">
+        <v>179523470.0</v>
+      </c>
+      <c r="N25">
+        <v>179523470.0</v>
+      </c>
+      <c r="O25">
+        <v>179523470.0</v>
+      </c>
+      <c r="P25">
+        <v>603451100.0</v>
+      </c>
+      <c r="Q25">
+        <v>603451100.0</v>
+      </c>
+      <c r="R25">
+        <v>603451100.0</v>
+      </c>
+      <c r="S25">
+        <v>603451100.0</v>
+      </c>
+      <c r="T25">
+        <v>0.0</v>
+      </c>
+      <c r="U25">
+        <v>1290624810.0</v>
+      </c>
+      <c r="V25">
+        <v>476476130.0</v>
+      </c>
+      <c r="W25">
+        <v>476476130.0</v>
+      </c>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
+      <c r="A26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
+      <c r="A27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
+      <c r="A28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28">
+        <v>-273763788000.0</v>
+      </c>
+      <c r="C28">
+        <v>-279395625000.0</v>
+      </c>
+      <c r="D28">
+        <v>-285013400000.0</v>
+      </c>
+      <c r="E28">
+        <v>-296373815000.0</v>
+      </c>
+      <c r="F28">
+        <v>-231636822000.0</v>
+      </c>
+      <c r="G28">
+        <v>-250223585000.0</v>
+      </c>
+      <c r="H28">
+        <v>-252189664000.0</v>
+      </c>
+      <c r="I28">
+        <v>-223812701000.0</v>
+      </c>
+      <c r="J28">
+        <v>-213026560000.0</v>
+      </c>
+      <c r="K28">
+        <v>-215151461000.0</v>
+      </c>
+      <c r="L28">
+        <v>-263710548000.0</v>
+      </c>
+      <c r="M28">
+        <v>-248756653886.0</v>
+      </c>
+      <c r="N28">
+        <v>-246342790308.0</v>
+      </c>
+      <c r="O28">
+        <v>-304722632853.0</v>
+      </c>
+      <c r="P28">
+        <v>-301607800143.0</v>
+      </c>
+      <c r="Q28">
+        <v>-299370523114.0</v>
+      </c>
+      <c r="R28">
+        <v>-300247944352.0</v>
+      </c>
+      <c r="S28">
+        <v>-326992733352.0</v>
+      </c>
+      <c r="T28">
+        <v>-387635463524.0</v>
+      </c>
+      <c r="U28">
+        <v>-472721238099.0</v>
+      </c>
+      <c r="V28">
+        <v>-401631118095.0</v>
+      </c>
+      <c r="W28">
+        <v>-467180285169.0</v>
+      </c>
+      <c r="X28">
+        <v>-616117377799.0</v>
+      </c>
+      <c r="Y28">
+        <v>-642367415428.0</v>
+      </c>
+      <c r="Z28">
+        <v>-881327755158.0</v>
+      </c>
+      <c r="AA28">
+        <v>-515606703790.0</v>
+      </c>
+      <c r="AB28"/>
+      <c r="AC28">
+        <v>-2253422295.0</v>
+      </c>
+      <c r="AD28"/>
+      <c r="AE28">
+        <v>-10632346336.0</v>
+      </c>
+      <c r="AF28">
+        <v>-10632346336.0</v>
+      </c>
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
+      <c r="A29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B29">
+        <v>1107598985779.0</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
+      <c r="A30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B30">
+        <v>2806224000.0</v>
+      </c>
+      <c r="C30">
+        <v>2384510000.0</v>
+      </c>
+      <c r="D30">
+        <v>10062778000.0</v>
+      </c>
+      <c r="E30">
+        <v>7939953000.0</v>
+      </c>
+      <c r="F30">
+        <v>8392056000.0</v>
+      </c>
+      <c r="G30">
+        <v>7823576000.0</v>
+      </c>
+      <c r="H30">
+        <v>11085879000.0</v>
+      </c>
+      <c r="I30">
+        <v>6392212000.0</v>
+      </c>
+      <c r="J30">
+        <v>6613516000.0</v>
+      </c>
+      <c r="K30">
+        <v>8411043000.0</v>
+      </c>
+      <c r="L30">
+        <v>10720233000.0</v>
+      </c>
+      <c r="M30">
+        <v>13025757051.0</v>
+      </c>
+      <c r="N30">
+        <v>13793045048.0</v>
+      </c>
+      <c r="O30">
+        <v>12683219856.0</v>
+      </c>
+      <c r="P30">
+        <v>12334641171.0</v>
+      </c>
+      <c r="Q30">
+        <v>18734094184.0</v>
+      </c>
+      <c r="R30">
+        <v>19864583158.0</v>
+      </c>
+      <c r="S30">
+        <v>18529001978.0</v>
+      </c>
+      <c r="T30">
+        <v>20174320081.0</v>
+      </c>
+      <c r="U30">
+        <v>844375758.0</v>
+      </c>
+      <c r="V30">
+        <v>22363211570.0</v>
+      </c>
+      <c r="W30">
+        <v>2395255822.0</v>
+      </c>
+      <c r="X30">
+        <v>19014058148.0</v>
+      </c>
+      <c r="Y30">
+        <v>21981848579.0</v>
+      </c>
+      <c r="Z30">
+        <v>19014058148.0</v>
+      </c>
+      <c r="AA30"/>
+      <c r="AB30"/>
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30"/>
+      <c r="AG30"/>
+      <c r="AH30"/>
+    </row>
+    <row r="31" spans="1:34">
+      <c r="A31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>985539951203.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
+        <v>1009235521659.0</v>
+      </c>
+      <c r="Q31">
+        <v>998594130194.0</v>
+      </c>
+      <c r="R31">
+        <v>988941658618.0</v>
+      </c>
+      <c r="S31">
+        <v>978736005323.0</v>
+      </c>
+      <c r="T31">
+        <v>974385137999.0</v>
+      </c>
+      <c r="U31">
+        <v>973465133323.0</v>
+      </c>
+      <c r="V31">
+        <v>973545276894.0</v>
+      </c>
+      <c r="W31">
+        <v>965841000968.0</v>
+      </c>
+      <c r="X31">
+        <v>971390819581.0</v>
+      </c>
+      <c r="Y31">
+        <v>952039712962.0</v>
+      </c>
+      <c r="Z31">
+        <v>927193114076.0</v>
+      </c>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
+      <c r="A32" t="s">
+        <v>41</v>
+      </c>
+      <c r="B32">
+        <v>512469646462.0</v>
+      </c>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
+      <c r="A33" t="s">
+        <v>42</v>
+      </c>
+      <c r="B33">
+        <v>634400073000.0</v>
+      </c>
+      <c r="C33">
+        <v>628555624000.0</v>
+      </c>
+      <c r="D33">
+        <v>577939541000.0</v>
+      </c>
+      <c r="E33">
+        <v>561797185000.0</v>
+      </c>
+      <c r="F33">
+        <v>558719993000.0</v>
+      </c>
+      <c r="G33">
+        <v>517399039000.0</v>
+      </c>
+      <c r="H33">
+        <v>486616684000.0</v>
+      </c>
+      <c r="I33">
+        <v>791434147000.0</v>
+      </c>
+      <c r="J33">
+        <v>477000777000.0</v>
+      </c>
+      <c r="K33">
+        <v>471619452000.0</v>
+      </c>
+      <c r="L33">
+        <v>413822448000.0</v>
+      </c>
+      <c r="M33">
+        <v>412485139498.0</v>
+      </c>
+      <c r="N33">
+        <v>407789249923.0</v>
+      </c>
+      <c r="O33">
+        <v>343760614365.0</v>
+      </c>
+      <c r="P33">
+        <v>342350646689.0</v>
+      </c>
+      <c r="Q33">
+        <v>338355116886.0</v>
+      </c>
+      <c r="R33">
+        <v>335120834229.0</v>
+      </c>
+      <c r="S33">
+        <v>333763326076.0</v>
+      </c>
+      <c r="T33">
+        <v>329046083170.0</v>
+      </c>
+      <c r="U33">
+        <v>272205585804.0</v>
+      </c>
+      <c r="V33">
+        <v>262988216767.0</v>
+      </c>
+      <c r="W33">
+        <v>501216107582.0</v>
+      </c>
+      <c r="X33">
+        <v>357330638714.0</v>
+      </c>
+      <c r="Y33">
+        <v>311870790832.0</v>
+      </c>
+      <c r="Z33">
+        <v>170939918417.0</v>
+      </c>
+      <c r="AA33">
+        <v>435036067518.0</v>
+      </c>
+      <c r="AB33"/>
+      <c r="AC33">
+        <v>1004571101404.0</v>
+      </c>
+      <c r="AD33"/>
+      <c r="AE33">
+        <v>959661322850.0</v>
+      </c>
+      <c r="AF33">
+        <v>959661322850.0</v>
+      </c>
+      <c r="AG33"/>
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
+      <c r="A34" t="s">
+        <v>43</v>
+      </c>
+      <c r="B34">
+        <v>819197273.0</v>
+      </c>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
+      <c r="A35" t="s">
+        <v>44</v>
+      </c>
+      <c r="B35">
+        <v>1352937000.0</v>
+      </c>
+      <c r="C35">
+        <v>1249937000.0</v>
+      </c>
+      <c r="D35">
+        <v>1041438000.0</v>
+      </c>
+      <c r="E35">
+        <v>1010425000.0</v>
+      </c>
+      <c r="F35">
+        <v>951436000.0</v>
+      </c>
+      <c r="G35">
+        <v>915473000.0</v>
+      </c>
+      <c r="H35">
+        <v>1254127000.0</v>
+      </c>
+      <c r="I35">
+        <v>1254127000.0</v>
+      </c>
+      <c r="J35">
+        <v>1204127000.0</v>
+      </c>
+      <c r="K35">
+        <v>4571970000.0</v>
+      </c>
+      <c r="L35">
+        <v>1082850000.0</v>
+      </c>
+      <c r="M35">
+        <v>647779830.0</v>
+      </c>
+      <c r="N35">
+        <v>471179831.0</v>
+      </c>
+      <c r="O35">
+        <v>471179830.0</v>
+      </c>
+      <c r="P35">
+        <v>613475952.0</v>
+      </c>
+      <c r="Q35">
+        <v>613475952.0</v>
+      </c>
+      <c r="R35">
+        <v>613475952.0</v>
+      </c>
+      <c r="S35">
+        <v>613475952.0</v>
+      </c>
+      <c r="T35"/>
+      <c r="U35">
+        <v>476476128.0</v>
+      </c>
+      <c r="V35">
+        <v>476476129.0</v>
+      </c>
+      <c r="W35"/>
+      <c r="X35"/>
+      <c r="Y35"/>
+      <c r="Z35"/>
+      <c r="AA35"/>
+      <c r="AB35"/>
+      <c r="AC35"/>
+      <c r="AD35"/>
+      <c r="AE35"/>
+      <c r="AF35"/>
+      <c r="AG35"/>
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
+      <c r="A36" t="s">
+        <v>45</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
+        <v>301790049000.0</v>
+      </c>
+      <c r="D36"/>
+      <c r="E36">
+        <v>34319562000.0</v>
+      </c>
+      <c r="F36">
+        <v>34319563000.0</v>
+      </c>
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36">
+        <v>314084306000.0</v>
+      </c>
+      <c r="J36"/>
+      <c r="K36"/>
+      <c r="L36">
+        <v>-1.0</v>
+      </c>
+      <c r="M36">
+        <v>1.0</v>
+      </c>
+      <c r="N36"/>
+      <c r="O36"/>
+      <c r="P36">
+        <v>-1.0</v>
+      </c>
+      <c r="Q36"/>
+      <c r="R36">
+        <v>-335120834229.0</v>
+      </c>
+      <c r="S36">
+        <v>-245491715921.0</v>
+      </c>
+      <c r="T36">
+        <v>-329046083170.0</v>
+      </c>
+      <c r="U36">
+        <v>-272205585804.0</v>
+      </c>
+      <c r="V36">
+        <v>-262988216767.0</v>
+      </c>
+      <c r="W36">
+        <v>238805432287.0</v>
+      </c>
+      <c r="X36">
+        <v>195020328207.0</v>
+      </c>
+      <c r="Y36">
+        <v>150006499346.0</v>
+      </c>
+      <c r="Z36">
+        <v>48419344991.0</v>
+      </c>
+      <c r="AA36">
+        <v>275510477402.0</v>
+      </c>
+      <c r="AB36"/>
+      <c r="AC36">
+        <v>879968240509.0</v>
+      </c>
+      <c r="AD36"/>
+      <c r="AE36">
+        <v>925934192141.0</v>
+      </c>
+      <c r="AF36">
+        <v>925934192141.0</v>
+      </c>
+      <c r="AG36"/>
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
+      <c r="A37" t="s">
+        <v>46</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
+      <c r="A38" t="s">
+        <v>47</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38">
+        <v>143456761702.0</v>
+      </c>
+      <c r="N38">
+        <v>1994520000.0</v>
+      </c>
+      <c r="O38">
+        <v>1994520000.0</v>
+      </c>
+      <c r="P38">
+        <v>1.0</v>
+      </c>
+      <c r="Q38"/>
+      <c r="R38">
+        <v>354071431244.0</v>
+      </c>
+      <c r="S38">
+        <v>407033070553.0</v>
+      </c>
+      <c r="T38">
+        <v>258238482204.0</v>
+      </c>
+      <c r="U38">
+        <v>230402287094.0</v>
+      </c>
+      <c r="V38">
+        <v>309393391993.0</v>
+      </c>
+      <c r="W38">
+        <v>238805432287.0</v>
+      </c>
+      <c r="X38">
+        <v>195020328207.0</v>
+      </c>
+      <c r="Y38">
+        <v>150006499346.0</v>
+      </c>
+      <c r="Z38">
+        <v>48419344991.0</v>
+      </c>
+      <c r="AA38">
+        <v>275510477402.0</v>
+      </c>
+      <c r="AB38"/>
+      <c r="AC38">
+        <v>879968240509.0</v>
+      </c>
+      <c r="AD38"/>
+      <c r="AE38">
+        <v>925934192141.0</v>
+      </c>
+      <c r="AF38">
+        <v>925934192141.0</v>
+      </c>
+      <c r="AG38"/>
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
+      <c r="A39" t="s">
+        <v>48</v>
+      </c>
+      <c r="B39">
+        <v>14644327000.0</v>
+      </c>
+      <c r="C39">
+        <v>13921354000.0</v>
+      </c>
+      <c r="D39">
+        <v>13417590000.0</v>
+      </c>
+      <c r="E39">
+        <v>12136447000.0</v>
+      </c>
+      <c r="F39">
+        <v>12018560000.0</v>
+      </c>
+      <c r="G39">
+        <v>8155754000.0</v>
+      </c>
+      <c r="H39">
+        <v>8219142000.0</v>
+      </c>
+      <c r="I39">
+        <v>-305893894000.0</v>
+      </c>
+      <c r="J39">
+        <v>8325314000.0</v>
+      </c>
+      <c r="K39">
+        <v>8219797000.0</v>
+      </c>
+      <c r="L39">
+        <v>8408204000.0</v>
+      </c>
+      <c r="M39">
+        <v>8367990647.0</v>
+      </c>
+      <c r="N39">
+        <v>17073578323.0</v>
+      </c>
+      <c r="O39">
+        <v>8546503381.0</v>
+      </c>
+      <c r="P39">
+        <v>8655115191.0</v>
+      </c>
+      <c r="Q39">
+        <v>8741412555.0</v>
+      </c>
+      <c r="R39">
+        <v>8631820536.0</v>
+      </c>
+      <c r="S39">
+        <v>8536813536.0</v>
+      </c>
+      <c r="T39">
+        <v>17133518211.0</v>
+      </c>
+      <c r="U39">
+        <v>27614026607.0</v>
+      </c>
+      <c r="V39">
+        <v>8749430805.0</v>
+      </c>
+      <c r="W39">
+        <v>27530478465.0</v>
+      </c>
+      <c r="X39"/>
+      <c r="Y39"/>
+      <c r="Z39">
+        <v>935782963.0</v>
+      </c>
+      <c r="AA39"/>
+      <c r="AB39"/>
+      <c r="AC39"/>
+      <c r="AD39"/>
+      <c r="AE39"/>
+      <c r="AF39"/>
+      <c r="AG39"/>
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
+      <c r="A40" t="s">
+        <v>49</v>
+      </c>
+      <c r="B40">
+        <v>2858800000.0</v>
+      </c>
+      <c r="C40">
+        <v>4215352000.0</v>
+      </c>
+      <c r="D40">
+        <v>1165775000.0</v>
+      </c>
+      <c r="E40">
+        <v>2333627000.0</v>
+      </c>
+      <c r="F40">
+        <v>2137343000.0</v>
+      </c>
+      <c r="G40">
+        <v>1022432000.0</v>
+      </c>
+      <c r="H40">
+        <v>1250702456.0</v>
+      </c>
+      <c r="I40">
+        <v>3603377000.0</v>
+      </c>
+      <c r="J40">
+        <v>738759000.0</v>
+      </c>
+      <c r="K40">
+        <v>1662944000.0</v>
+      </c>
+      <c r="L40">
+        <v>3004740000.0</v>
+      </c>
+      <c r="M40">
+        <v>873592189.0</v>
+      </c>
+      <c r="N40">
+        <v>402322593.0</v>
+      </c>
+      <c r="O40">
+        <v>416866071.0</v>
+      </c>
+      <c r="P40">
+        <v>326329380.0</v>
+      </c>
+      <c r="Q40">
+        <v>651187998.0</v>
+      </c>
+      <c r="R40">
+        <v>802003194.0</v>
+      </c>
+      <c r="S40">
+        <v>477516978.0</v>
+      </c>
+      <c r="T40">
+        <v>233777030.0</v>
+      </c>
+      <c r="U40">
+        <v>363159702.0</v>
+      </c>
+      <c r="V40">
+        <v>218045512.0</v>
+      </c>
+      <c r="W40">
+        <v>151303056.0</v>
+      </c>
+      <c r="X40">
+        <v>204822131.0</v>
+      </c>
+      <c r="Y40">
+        <v>190809485.0</v>
+      </c>
+      <c r="Z40">
+        <v>125070629083.0</v>
+      </c>
+      <c r="AA40">
+        <v>301659608.0</v>
+      </c>
+      <c r="AB40"/>
+      <c r="AC40"/>
+      <c r="AD40"/>
+      <c r="AE40">
+        <v>8131594804.0</v>
+      </c>
+      <c r="AF40">
+        <v>8131594804.0</v>
+      </c>
+      <c r="AG40"/>
+      <c r="AH40"/>
+    </row>
+    <row r="41" spans="1:34">
+      <c r="A41" t="s">
+        <v>50</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>468256357.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
+        <v>10024852.0</v>
+      </c>
+      <c r="Q41">
+        <v>10024853.0</v>
+      </c>
+      <c r="R41">
+        <v>10024853.0</v>
+      </c>
+      <c r="S41">
+        <v>10024853.0</v>
+      </c>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41">
+        <v>-1.0</v>
+      </c>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
+      <c r="A42" t="s">
+        <v>51</v>
+      </c>
+      <c r="B42">
+        <v>71696761000.0</v>
+      </c>
+      <c r="C42">
+        <v>71696761000.0</v>
+      </c>
+      <c r="D42">
+        <v>39163444000.0</v>
+      </c>
+      <c r="E42">
+        <v>7755502000.0</v>
+      </c>
+      <c r="F42">
+        <v>7755502000.0</v>
+      </c>
+      <c r="G42">
+        <v>38224998000.0</v>
+      </c>
+      <c r="H42">
+        <v>6783031000.0</v>
+      </c>
+      <c r="I42">
+        <v>6776828000.0</v>
+      </c>
+      <c r="J42">
+        <v>38184440000.0</v>
+      </c>
+      <c r="K42">
+        <v>38184440000.0</v>
+      </c>
+      <c r="L42">
+        <v>41683853000.0</v>
+      </c>
+      <c r="M42">
+        <v>41683853081.0</v>
+      </c>
+      <c r="N42">
+        <v>41683853081.0</v>
+      </c>
+      <c r="O42">
+        <v>40683853081.0</v>
+      </c>
+      <c r="P42">
+        <v>40691773557.0</v>
+      </c>
+      <c r="Q42">
+        <v>42064481317.0</v>
+      </c>
+      <c r="R42">
+        <v>37535031777.0</v>
+      </c>
+      <c r="S42">
+        <v>37520071777.0</v>
+      </c>
+      <c r="T42">
+        <v>37996897777.0</v>
+      </c>
+      <c r="U42">
+        <v>40884589127.0</v>
+      </c>
+      <c r="V42">
+        <v>37453815277.0</v>
+      </c>
+      <c r="W42">
+        <v>6045873118.0</v>
+      </c>
+      <c r="X42">
+        <v>6045873118.0</v>
+      </c>
+      <c r="Y42">
+        <v>6045873118.0</v>
+      </c>
+      <c r="Z42"/>
+      <c r="AA42">
+        <v>37515420062.0</v>
+      </c>
+      <c r="AB42"/>
+      <c r="AC42">
+        <v>112576243730.0</v>
+      </c>
+      <c r="AD42"/>
+      <c r="AE42">
+        <v>25148612074.0</v>
+      </c>
+      <c r="AF42">
+        <v>25148612074.0</v>
+      </c>
+      <c r="AG42"/>
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
+      <c r="A43" t="s">
+        <v>52</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
+      <c r="A44" t="s">
+        <v>53</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
+      <c r="A45" t="s">
+        <v>54</v>
+      </c>
+      <c r="B45">
+        <v>338536133951.0</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
+      <c r="A46" t="s">
+        <v>55</v>
+      </c>
+      <c r="B46">
+        <v>333059349000.0</v>
+      </c>
+      <c r="C46">
+        <v>326765575000.0</v>
+      </c>
+      <c r="D46">
+        <v>276205070000.0</v>
+      </c>
+      <c r="E46">
+        <v>225137663000.0</v>
+      </c>
+      <c r="F46">
+        <v>221437456000.0</v>
+      </c>
+      <c r="G46">
+        <v>213834834000.0</v>
+      </c>
+      <c r="H46">
+        <v>299197900000.0</v>
+      </c>
+      <c r="I46">
+        <v>297752848000.0</v>
+      </c>
+      <c r="J46">
+        <v>297104930000.0</v>
+      </c>
+      <c r="K46">
+        <v>296989210000.0</v>
+      </c>
+      <c r="L46">
+        <v>244448174000.0</v>
+      </c>
+      <c r="M46">
+        <v>269249372795.0</v>
+      </c>
+      <c r="N46">
+        <v>264469077914.0</v>
+      </c>
+      <c r="O46">
+        <v>200356037050.0</v>
+      </c>
+      <c r="P46">
+        <v>342350646690.0</v>
+      </c>
+      <c r="Q46">
+        <v>338355116886.0</v>
+      </c>
+      <c r="R46">
+        <v>335120834229.0</v>
+      </c>
+      <c r="S46">
+        <v>333763326076.0</v>
+      </c>
+      <c r="T46">
+        <v>329046083170.0</v>
+      </c>
+      <c r="U46">
+        <v>272205585804.0</v>
+      </c>
+      <c r="V46">
+        <v>262988216767.0</v>
+      </c>
+      <c r="W46">
+        <v>262410675295.0</v>
+      </c>
+      <c r="X46">
+        <v>162310310507.0</v>
+      </c>
+      <c r="Y46">
+        <v>161864291486.0</v>
+      </c>
+      <c r="Z46">
+        <v>122520573426.0</v>
+      </c>
+      <c r="AA46">
+        <v>159525590116.0</v>
+      </c>
+      <c r="AB46"/>
+      <c r="AC46">
+        <v>124602860895.0</v>
+      </c>
+      <c r="AD46"/>
+      <c r="AE46">
+        <v>33694130709.0</v>
+      </c>
+      <c r="AF46">
+        <v>33694130709.0</v>
+      </c>
+      <c r="AG46"/>
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
+      <c r="A47" t="s">
+        <v>56</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>326765574970.0</v>
+      </c>
+      <c r="D47">
+        <v>276205070050.0</v>
+      </c>
+      <c r="E47">
+        <v>259457225100.0</v>
+      </c>
+      <c r="F47">
+        <v>255757018540.0</v>
+      </c>
+      <c r="G47">
+        <v>213834834090.0</v>
+      </c>
+      <c r="H47">
+        <v>299197899750.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>244187170610.0</v>
+      </c>
+      <c r="M47">
+        <v>269028377796.0</v>
+      </c>
+      <c r="N47">
+        <v>262474557910.0</v>
+      </c>
+      <c r="O47">
+        <v>198361517050.0</v>
+      </c>
+      <c r="P47">
+        <v>342350646690.0</v>
+      </c>
+      <c r="Q47">
+        <v>338355116886.0</v>
+      </c>
+      <c r="R47">
+        <v>335120834229.0</v>
+      </c>
+      <c r="S47">
+        <v>333763326076.0</v>
+      </c>
+      <c r="T47">
+        <v>329046083170.0</v>
+      </c>
+      <c r="U47">
+        <v>272205585805.0</v>
+      </c>
+      <c r="V47">
+        <v>262988216768.0</v>
+      </c>
+      <c r="W47">
+        <v>262410675295.0</v>
+      </c>
+      <c r="X47">
+        <v>162310310507.0</v>
+      </c>
+      <c r="Y47">
+        <v>161864291486.0</v>
+      </c>
+      <c r="Z47">
+        <v>122520573426.0</v>
+      </c>
+      <c r="AA47"/>
+      <c r="AB47"/>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
+      <c r="A48" t="s">
+        <v>57</v>
+      </c>
+      <c r="B48">
+        <v>609141353000.0</v>
+      </c>
+      <c r="C48">
+        <v>600291168000.0</v>
+      </c>
+      <c r="D48">
+        <v>595892431000.0</v>
+      </c>
+      <c r="E48">
+        <v>588520892000.0</v>
+      </c>
+      <c r="F48">
+        <v>577464150000.0</v>
+      </c>
+      <c r="G48">
+        <v>571127444000.0</v>
+      </c>
+      <c r="H48">
+        <v>567745493000.0</v>
+      </c>
+      <c r="I48">
+        <v>563616089000.0</v>
+      </c>
+      <c r="J48">
+        <v>552342239000.0</v>
+      </c>
+      <c r="K48">
+        <v>549647260000.0</v>
+      </c>
+      <c r="L48">
+        <v>548284432000.0</v>
+      </c>
+      <c r="M48">
+        <v>544536902112.0</v>
+      </c>
+      <c r="N48">
+        <v>576760163326.0</v>
+      </c>
+      <c r="O48">
+        <v>537299168624.0</v>
+      </c>
+      <c r="P48">
+        <v>528269003378.0</v>
+      </c>
+      <c r="Q48">
+        <v>520389795553.0</v>
+      </c>
+      <c r="R48">
+        <v>515266773517.0</v>
+      </c>
+      <c r="S48">
+        <v>505076080222.0</v>
+      </c>
+      <c r="T48">
+        <v>504747690187.0</v>
+      </c>
+      <c r="U48">
+        <v>501573063696.0</v>
+      </c>
+      <c r="V48">
+        <v>502226059114.0</v>
+      </c>
+      <c r="W48">
+        <v>497477185691.0</v>
+      </c>
+      <c r="X48">
+        <v>503598959304.0</v>
+      </c>
+      <c r="Y48">
+        <v>484247852685.0</v>
+      </c>
+      <c r="Z48">
+        <v>487664914076.0</v>
+      </c>
+      <c r="AA48">
+        <v>443158912862.0</v>
+      </c>
+      <c r="AB48"/>
+      <c r="AC48">
+        <v>18834210791.0</v>
+      </c>
+      <c r="AD48"/>
+      <c r="AE48">
+        <v>22016127144.0</v>
+      </c>
+      <c r="AF48">
+        <v>22016127144.0</v>
+      </c>
+      <c r="AG48"/>
+      <c r="AH48"/>
+    </row>
+    <row r="49" spans="1:34">
+      <c r="A49" t="s">
+        <v>58</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
+      <c r="A50" t="s">
+        <v>59</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+    </row>
+    <row r="51" spans="1:34">
+      <c r="A51" t="s">
+        <v>60</v>
+      </c>
+      <c r="B51">
+        <v>1030837000.0</v>
+      </c>
+      <c r="C51">
+        <v>1030837000.0</v>
+      </c>
+      <c r="D51">
+        <v>847297000.0</v>
+      </c>
+      <c r="E51">
+        <v>847297000.0</v>
+      </c>
+      <c r="F51">
+        <v>847297000.0</v>
+      </c>
+      <c r="G51">
+        <v>847297000.0</v>
+      </c>
+      <c r="H51">
+        <v>1378819000.0</v>
+      </c>
+      <c r="I51">
+        <v>1378819000.0</v>
+      </c>
+      <c r="J51">
+        <v>1378819000.0</v>
+      </c>
+      <c r="K51">
+        <v>1378819000.0</v>
+      </c>
+      <c r="L51">
+        <v>603451000.0</v>
+      </c>
+      <c r="M51">
+        <v>603451099.0</v>
+      </c>
+      <c r="N51">
+        <v>603451099.0</v>
+      </c>
+      <c r="O51">
+        <v>603451099.0</v>
+      </c>
+      <c r="P51">
+        <v>1150748685.0</v>
+      </c>
+      <c r="Q51">
+        <v>1150748685.0</v>
+      </c>
+      <c r="R51">
+        <v>1150748684.0</v>
+      </c>
+      <c r="S51">
+        <v>1150748684.0</v>
+      </c>
+      <c r="T51">
+        <v>1122324813.0</v>
+      </c>
+      <c r="U51">
+        <v>1290624810.0</v>
+      </c>
+      <c r="V51">
+        <v>1627224813.0</v>
+      </c>
+      <c r="W51">
+        <v>476476130.0</v>
+      </c>
+      <c r="X51"/>
+      <c r="Y51"/>
+      <c r="Z51"/>
+      <c r="AA51"/>
+      <c r="AB51"/>
+      <c r="AC51"/>
+      <c r="AD51"/>
+      <c r="AE51"/>
+      <c r="AF51"/>
+      <c r="AG51"/>
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
+      <c r="A52" t="s">
+        <v>61</v>
+      </c>
+      <c r="B52">
+        <v>521009000.0</v>
+      </c>
+      <c r="C52">
+        <v>521009000.0</v>
+      </c>
+      <c r="D52">
+        <v>397780000.0</v>
+      </c>
+      <c r="E52">
+        <v>397780000.0</v>
+      </c>
+      <c r="F52">
+        <v>397780000.0</v>
+      </c>
+      <c r="G52">
+        <v>397780000.0</v>
+      </c>
+      <c r="H52">
+        <v>531522000.0</v>
+      </c>
+      <c r="I52">
+        <v>531522000.0</v>
+      </c>
+      <c r="J52">
+        <v>531522000.0</v>
+      </c>
+      <c r="K52">
+        <v>531522000.0</v>
+      </c>
+      <c r="L52">
+        <v>423928000.0</v>
+      </c>
+      <c r="M52">
+        <v>423927625.0</v>
+      </c>
+      <c r="N52">
+        <v>423927625.0</v>
+      </c>
+      <c r="O52">
+        <v>423927625.0</v>
+      </c>
+      <c r="P52">
+        <v>547297585.0</v>
+      </c>
+      <c r="Q52">
+        <v>547297585.0</v>
+      </c>
+      <c r="R52">
+        <v>547297585.0</v>
+      </c>
+      <c r="S52">
+        <v>441333800.0</v>
+      </c>
+      <c r="T52">
+        <v>1122324813.0</v>
+      </c>
+      <c r="U52">
+        <v>1150748684.0</v>
+      </c>
+      <c r="V52">
+        <v>1150748684.0</v>
+      </c>
+      <c r="W52"/>
+      <c r="X52"/>
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52"/>
+    </row>
+    <row r="53" spans="1:34">
+      <c r="A53" t="s">
+        <v>62</v>
+      </c>
+      <c r="B53">
+        <v>225337386000.0</v>
+      </c>
+      <c r="C53">
+        <v>218768325000.0</v>
+      </c>
+      <c r="D53">
+        <v>203531479000.0</v>
+      </c>
+      <c r="E53">
+        <v>203488301000.0</v>
+      </c>
+      <c r="F53">
+        <v>258591196000.0</v>
+      </c>
+      <c r="G53">
+        <v>258591193000.0</v>
+      </c>
+      <c r="H53">
+        <v>263961125000.0</v>
+      </c>
+      <c r="I53">
+        <v>299501683000.0</v>
+      </c>
+      <c r="J53">
+        <v>299501683000.0</v>
+      </c>
+      <c r="K53">
+        <v>299501683000.0</v>
+      </c>
+      <c r="L53">
+        <v>295374595000.0</v>
+      </c>
+      <c r="M53">
+        <v>304643204679.0</v>
+      </c>
+      <c r="N53">
+        <v>342680537286.0</v>
+      </c>
+      <c r="O53">
+        <v>310227756160.0</v>
+      </c>
+      <c r="P53">
+        <v>345144183100.0</v>
+      </c>
+      <c r="Q53">
+        <v>334226437547.0</v>
+      </c>
+      <c r="R53">
+        <v>325575027550.0</v>
+      </c>
+      <c r="S53">
+        <v>291695644884.0</v>
+      </c>
+      <c r="T53">
+        <v>229497403017.0</v>
+      </c>
+      <c r="U53">
+        <v>201943884730.0</v>
+      </c>
+      <c r="V53">
+        <v>278280749617.0</v>
+      </c>
+      <c r="W53">
+        <v>257379698000.0</v>
+      </c>
+      <c r="X53">
+        <v>262246270060.0</v>
+      </c>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
+      <c r="A54" t="s">
+        <v>63</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
+      <c r="A55" t="s">
+        <v>64</v>
+      </c>
+      <c r="B55">
+        <v>1151982634000.0</v>
+      </c>
+      <c r="C55">
+        <v>1144056275000.0</v>
+      </c>
+      <c r="D55">
+        <v>1090812085000.0</v>
+      </c>
+      <c r="E55">
+        <v>1081735700000.0</v>
+      </c>
+      <c r="F55">
+        <v>1069358626000.0</v>
+      </c>
+      <c r="G55">
+        <v>1043040445000.0</v>
+      </c>
+      <c r="H55">
+        <v>1022604016000.0</v>
+      </c>
+      <c r="I55">
+        <v>1016625666000.0</v>
+      </c>
+      <c r="J55">
+        <v>1005846669000.0</v>
+      </c>
+      <c r="K55">
+        <v>1004282254000.0</v>
+      </c>
+      <c r="L55">
+        <v>995244507000.0</v>
+      </c>
+      <c r="M55">
+        <v>987882196860.0</v>
+      </c>
+      <c r="N55">
+        <v>1019745862826.0</v>
+      </c>
+      <c r="O55">
+        <v>980544177714.0</v>
+      </c>
+      <c r="P55">
+        <v>1011243134979.0</v>
+      </c>
+      <c r="Q55">
+        <v>1000578332970.0</v>
+      </c>
+      <c r="R55">
+        <v>990590958509.0</v>
+      </c>
+      <c r="S55">
+        <v>980668268510.0</v>
+      </c>
+      <c r="T55">
+        <v>976042353711.0</v>
+      </c>
+      <c r="U55">
+        <v>975329110997.0</v>
+      </c>
+      <c r="V55">
+        <v>975639951668.0</v>
+      </c>
+      <c r="W55">
+        <v>968396392751.0</v>
+      </c>
+      <c r="X55">
+        <v>973448016513.0</v>
+      </c>
+      <c r="Y55">
+        <v>954238206260.0</v>
+      </c>
+      <c r="Z55">
+        <v>1052267673575.0</v>
+      </c>
+      <c r="AA55">
+        <v>950642771308.0</v>
+      </c>
+      <c r="AB55"/>
+      <c r="AC55">
+        <v>1006824523699.0</v>
+      </c>
+      <c r="AD55"/>
+      <c r="AE55">
+        <v>970293669186.0</v>
+      </c>
+      <c r="AF55">
+        <v>970293669186.0</v>
+      </c>
+      <c r="AG55"/>
+      <c r="AH55"/>
+    </row>
+    <row r="56" spans="1:34">
+      <c r="A56" t="s">
+        <v>65</v>
+      </c>
+      <c r="B56">
+        <v>517582562000.0</v>
+      </c>
+      <c r="C56">
+        <v>515500651000.0</v>
+      </c>
+      <c r="D56">
+        <v>512872544000.0</v>
+      </c>
+      <c r="E56">
+        <v>519938515000.0</v>
+      </c>
+      <c r="F56">
+        <v>510638634000.0</v>
+      </c>
+      <c r="G56">
+        <v>525641405000.0</v>
+      </c>
+      <c r="H56">
+        <v>535987332000.0</v>
+      </c>
+      <c r="I56">
+        <v>225191520000.0</v>
+      </c>
+      <c r="J56">
+        <v>528845892000.0</v>
+      </c>
+      <c r="K56">
+        <v>532662802000.0</v>
+      </c>
+      <c r="L56">
+        <v>581422058000.0</v>
+      </c>
+      <c r="M56">
+        <v>575397057362.0</v>
+      </c>
+      <c r="N56">
+        <v>611956612903.0</v>
+      </c>
+      <c r="O56">
+        <v>636783563349.0</v>
+      </c>
+      <c r="P56">
+        <v>668892488289.0</v>
+      </c>
+      <c r="Q56">
+        <v>662223216084.0</v>
+      </c>
+      <c r="R56">
+        <v>655470124280.0</v>
+      </c>
+      <c r="S56">
+        <v>646904942434.0</v>
+      </c>
+      <c r="T56">
+        <v>646996270541.0</v>
+      </c>
+      <c r="U56">
+        <v>472721238099.0</v>
+      </c>
+      <c r="V56">
+        <v>712651734900.0</v>
+      </c>
+      <c r="W56">
+        <v>467180285169.0</v>
+      </c>
+      <c r="X56">
+        <v>616117377799.0</v>
+      </c>
+      <c r="Y56">
+        <v>642367415428.0</v>
+      </c>
+      <c r="Z56">
+        <v>881327755158.0</v>
+      </c>
+      <c r="AA56">
+        <v>515606703790.0</v>
+      </c>
+      <c r="AB56"/>
+      <c r="AC56">
+        <v>2253422295.0</v>
+      </c>
+      <c r="AD56"/>
+      <c r="AE56">
+        <v>10632346336.0</v>
+      </c>
+      <c r="AF56">
+        <v>10632346336.0</v>
+      </c>
+      <c r="AG56"/>
+      <c r="AH56"/>
+    </row>
+    <row r="57" spans="1:34">
+      <c r="A57" t="s">
+        <v>66</v>
+      </c>
+      <c r="B57">
+        <v>5112915000.0</v>
+      </c>
+      <c r="C57">
+        <v>6062436000.0</v>
+      </c>
+      <c r="D57">
+        <v>4855673000.0</v>
+      </c>
+      <c r="E57">
+        <v>4109379000.0</v>
+      </c>
+      <c r="F57">
+        <v>3803953000.0</v>
+      </c>
+      <c r="G57">
+        <v>2913910000.0</v>
+      </c>
+      <c r="H57">
+        <v>3534766000.0</v>
+      </c>
+      <c r="I57">
+        <v>2692064000.0</v>
+      </c>
+      <c r="J57">
+        <v>2237269000.0</v>
+      </c>
+      <c r="K57">
+        <v>3367843000.0</v>
+      </c>
+      <c r="L57">
+        <v>4867123000.0</v>
+      </c>
+      <c r="M57">
+        <v>1687419801.0</v>
+      </c>
+      <c r="N57">
+        <v>1505445532.0</v>
+      </c>
+      <c r="O57">
+        <v>1764769616.0</v>
+      </c>
+      <c r="P57">
+        <v>1389080845.0</v>
+      </c>
+      <c r="Q57">
+        <v>1365695827.0</v>
+      </c>
+      <c r="R57">
+        <v>1030797558.0</v>
+      </c>
+      <c r="S57">
+        <v>1313759269.0</v>
+      </c>
+      <c r="T57">
+        <v>1652187682.0</v>
+      </c>
+      <c r="U57">
+        <v>205196628.0</v>
+      </c>
+      <c r="V57">
+        <v>1613186088.0</v>
+      </c>
+      <c r="W57">
+        <v>151303056.0</v>
+      </c>
+      <c r="X57">
+        <v>204822131.0</v>
+      </c>
+      <c r="Y57">
+        <v>190809485.0</v>
+      </c>
+      <c r="Z57">
+        <v>125070629083.0</v>
+      </c>
+      <c r="AA57">
+        <v>301659608.0</v>
+      </c>
+      <c r="AB57"/>
+      <c r="AC57"/>
+      <c r="AD57"/>
+      <c r="AE57">
+        <v>8131594804.0</v>
+      </c>
+      <c r="AF57">
+        <v>8131594804.0</v>
+      </c>
+      <c r="AG57"/>
+      <c r="AH57"/>
+    </row>
+    <row r="58" spans="1:34">
+      <c r="A58" t="s">
+        <v>67</v>
+      </c>
+      <c r="B58">
+        <v>6465852000.0</v>
+      </c>
+      <c r="C58">
+        <v>7312373000.0</v>
+      </c>
+      <c r="D58">
+        <v>5897112000.0</v>
+      </c>
+      <c r="E58">
+        <v>5119804000.0</v>
+      </c>
+      <c r="F58">
+        <v>4755389000.0</v>
+      </c>
+      <c r="G58">
+        <v>3829383000.0</v>
+      </c>
+      <c r="H58">
+        <v>4788893000.0</v>
+      </c>
+      <c r="I58">
+        <v>3946191000.0</v>
+      </c>
+      <c r="J58">
+        <v>3441396000.0</v>
+      </c>
+      <c r="K58">
+        <v>4571970000.0</v>
+      </c>
+      <c r="L58">
+        <v>5949973000.0</v>
+      </c>
+      <c r="M58">
+        <v>2335199632.0</v>
+      </c>
+      <c r="N58">
+        <v>1976625363.0</v>
+      </c>
+      <c r="O58">
+        <v>2235949447.0</v>
+      </c>
+      <c r="P58">
+        <v>2002556797.0</v>
+      </c>
+      <c r="Q58">
+        <v>1979171779.0</v>
+      </c>
+      <c r="R58">
+        <v>1644273510.0</v>
+      </c>
+      <c r="S58">
+        <v>1927235221.0</v>
+      </c>
+      <c r="T58">
+        <v>1652187682.0</v>
+      </c>
+      <c r="U58">
+        <v>205196628.0</v>
+      </c>
+      <c r="V58">
+        <v>2089662217.0</v>
+      </c>
+      <c r="W58">
+        <v>151303056.0</v>
+      </c>
+      <c r="X58">
+        <v>204822131.0</v>
+      </c>
+      <c r="Y58">
+        <v>190809485.0</v>
+      </c>
+      <c r="Z58"/>
+      <c r="AA58">
+        <v>301659608.0</v>
+      </c>
+      <c r="AB58"/>
+      <c r="AC58"/>
+      <c r="AD58"/>
+      <c r="AE58">
+        <v>8131594804.0</v>
+      </c>
+      <c r="AF58">
+        <v>8131594804.0</v>
+      </c>
+      <c r="AG58"/>
+      <c r="AH58"/>
+    </row>
+    <row r="59" spans="1:34">
+      <c r="A59" t="s">
+        <v>68</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
+      <c r="A60" t="s">
+        <v>69</v>
+      </c>
+      <c r="B60">
+        <v>1107598986000.0</v>
+      </c>
+      <c r="C60">
+        <v>1098748801000.0</v>
+      </c>
+      <c r="D60">
+        <v>1047253289000.0</v>
+      </c>
+      <c r="E60">
+        <v>1038881750000.0</v>
+      </c>
+      <c r="F60">
+        <v>1028108305000.0</v>
+      </c>
+      <c r="G60">
+        <v>1012448693000.0</v>
+      </c>
+      <c r="H60">
+        <v>1017807948000.0</v>
+      </c>
+      <c r="I60">
+        <v>1012672341000.0</v>
+      </c>
+      <c r="J60">
+        <v>1002398161000.0</v>
+      </c>
+      <c r="K60">
+        <v>999703182000.0</v>
+      </c>
+      <c r="L60">
+        <v>989287481000.0</v>
+      </c>
+      <c r="M60">
+        <v>985539951203.0</v>
+      </c>
+      <c r="N60">
+        <v>1017763212417.0</v>
+      </c>
+      <c r="O60">
+        <v>978302217715.0</v>
+      </c>
+      <c r="P60">
+        <v>1009235521659.0</v>
+      </c>
+      <c r="Q60">
+        <v>998594130194.0</v>
+      </c>
+      <c r="R60">
+        <v>988941658618.0</v>
+      </c>
+      <c r="S60">
+        <v>978736005323.0</v>
+      </c>
+      <c r="T60">
+        <v>974385138000.0</v>
+      </c>
+      <c r="U60">
+        <v>973465133323.0</v>
+      </c>
+      <c r="V60">
+        <v>973545276894.0</v>
+      </c>
+      <c r="W60">
+        <v>965841000967.0</v>
+      </c>
+      <c r="X60">
+        <v>971390819581.0</v>
+      </c>
+      <c r="Y60">
+        <v>952039712961.0</v>
+      </c>
+      <c r="Z60">
+        <v>927193114076.0</v>
+      </c>
+      <c r="AA60">
+        <v>825402332924.0</v>
+      </c>
+      <c r="AB60"/>
+      <c r="AC60">
+        <v>419138454521.0</v>
+      </c>
+      <c r="AD60">
+        <v>337097775671.0</v>
+      </c>
+      <c r="AE60">
+        <v>283664739218.0</v>
+      </c>
+      <c r="AF60">
+        <v>283664739218.0</v>
+      </c>
+      <c r="AG60"/>
+      <c r="AH60">
+        <v>285132970384.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:34">
+      <c r="A61" t="s">
+        <v>70</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
+      <c r="A62" t="s">
+        <v>71</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:K32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B2">
+        <v>11307677000.0</v>
+      </c>
+      <c r="C2">
+        <v>10720155000.0</v>
+      </c>
+      <c r="D2">
+        <v>5744185000.0</v>
+      </c>
+      <c r="E2">
+        <v>3186014000.0</v>
+      </c>
+      <c r="F2">
+        <v>2201633000.0</v>
+      </c>
+      <c r="G2">
+        <v>2481884000.0</v>
+      </c>
+      <c r="H2">
+        <v>826989000.0</v>
+      </c>
+      <c r="I2">
+        <v>-87139870000.0</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" t="s">
+        <v>98</v>
+      </c>
+      <c r="B3">
+        <v>3977198000.0</v>
+      </c>
+      <c r="C3">
+        <v>3529356000.0</v>
+      </c>
+      <c r="D3">
+        <v>2112225000.0</v>
+      </c>
+      <c r="E3">
+        <v>1637481000.0</v>
+      </c>
+      <c r="F3">
+        <v>781584000.0</v>
+      </c>
+      <c r="G3">
+        <v>638597000.0</v>
+      </c>
+      <c r="H3">
+        <v>143375000.0</v>
+      </c>
+      <c r="I3">
+        <v>143375000.0</v>
+      </c>
+      <c r="J3">
+        <v>143375000.0</v>
+      </c>
+      <c r="K3">
+        <v>143375000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" t="s">
+        <v>99</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4">
+        <v>-14384422715.0</v>
+      </c>
+      <c r="K4">
+        <v>2942628074.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" t="s">
+        <v>100</v>
+      </c>
+      <c r="B5">
+        <v>4034976000.0</v>
+      </c>
+      <c r="C5">
+        <v>21195030000.0</v>
+      </c>
+      <c r="D5">
+        <v>13243508000.0</v>
+      </c>
+      <c r="E5">
+        <v>32861583000.0</v>
+      </c>
+      <c r="F5">
+        <v>8795657000.0</v>
+      </c>
+      <c r="G5">
+        <v>47998512000.0</v>
+      </c>
+      <c r="H5">
+        <v>566039580000.0</v>
+      </c>
+      <c r="I5">
+        <v>-303547000.0</v>
+      </c>
+      <c r="J5">
+        <v>-306600000.0</v>
+      </c>
+      <c r="K5">
+        <v>-304827000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" t="s">
+        <v>101</v>
+      </c>
+      <c r="B6">
+        <v>8012174000.0</v>
+      </c>
+      <c r="C6">
+        <v>24724386000.0</v>
+      </c>
+      <c r="D6">
+        <v>15355733000.0</v>
+      </c>
+      <c r="E6">
+        <v>34499064000.0</v>
+      </c>
+      <c r="F6">
+        <v>9577241000.0</v>
+      </c>
+      <c r="G6">
+        <v>48637109000.0</v>
+      </c>
+      <c r="H6">
+        <v>566182955000.0</v>
+      </c>
+      <c r="I6">
+        <v>-160172000.0</v>
+      </c>
+      <c r="J6">
+        <v>-163225000.0</v>
+      </c>
+      <c r="K6">
+        <v>-161452000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" t="s">
+        <v>103</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" t="s">
+        <v>104</v>
+      </c>
+      <c r="B9">
+        <v>17545852000.0</v>
+      </c>
+      <c r="C9">
+        <v>16209866000.0</v>
+      </c>
+      <c r="D9">
+        <v>17560630000.0</v>
+      </c>
+      <c r="E9">
+        <v>7103499000.0</v>
+      </c>
+      <c r="F9">
+        <v>5312585000.0</v>
+      </c>
+      <c r="G9">
+        <v>602391000.0</v>
+      </c>
+      <c r="H9">
+        <v>1835602000.0</v>
+      </c>
+      <c r="I9">
+        <v>87248644000.0</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" t="s">
+        <v>105</v>
+      </c>
+      <c r="B10">
+        <v>29333589000.0</v>
+      </c>
+      <c r="C10">
+        <v>21053351000.0</v>
+      </c>
+      <c r="D10">
+        <v>13128665000.0</v>
+      </c>
+      <c r="E10">
+        <v>32735680000.0</v>
+      </c>
+      <c r="F10">
+        <v>8598933000.0</v>
+      </c>
+      <c r="G10">
+        <v>47726835000.0</v>
+      </c>
+      <c r="H10">
+        <v>566034096000.0</v>
+      </c>
+      <c r="I10">
+        <v>-303547000.0</v>
+      </c>
+      <c r="J10">
+        <v>-306600000.0</v>
+      </c>
+      <c r="K10">
+        <v>-304827000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" t="s">
+        <v>106</v>
+      </c>
+      <c r="B11">
+        <v>20430000.0</v>
+      </c>
+      <c r="C11">
+        <v>18901000.0</v>
+      </c>
+      <c r="D11">
+        <v>780481000.0</v>
+      </c>
+      <c r="E11">
+        <v>512609000.0</v>
+      </c>
+      <c r="F11">
+        <v>345000000.0</v>
+      </c>
+      <c r="G11">
+        <v>87000000.0</v>
+      </c>
+      <c r="H11">
+        <v>144891323000.0</v>
+      </c>
+      <c r="I11">
+        <v>2484000.0</v>
+      </c>
+      <c r="J11">
+        <v>3342000.0</v>
+      </c>
+      <c r="K11">
+        <v>3780000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" t="s">
+        <v>107</v>
+      </c>
+      <c r="B12">
+        <v>218007000.0</v>
+      </c>
+      <c r="C12">
+        <v>141678000.0</v>
+      </c>
+      <c r="D12">
+        <v>114844000.0</v>
+      </c>
+      <c r="E12">
+        <v>125902000.0</v>
+      </c>
+      <c r="F12">
+        <v>196724000.0</v>
+      </c>
+      <c r="G12">
+        <v>271677000.0</v>
+      </c>
+      <c r="H12">
+        <v>5484067.0</v>
+      </c>
+      <c r="I12">
+        <v>0.0</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B13">
+        <v>14906071919.0</v>
+      </c>
+      <c r="C13">
+        <v>14587581677.0</v>
+      </c>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13">
+        <v>38289865300.0</v>
+      </c>
+      <c r="H13">
+        <v>4089936780.0</v>
+      </c>
+      <c r="I13">
+        <v>0.0</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" t="s">
+        <v>109</v>
+      </c>
+      <c r="B14">
+        <v>-149434271.0</v>
+      </c>
+      <c r="C14">
+        <v>445733136.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14">
+        <v>4989638.0</v>
+      </c>
+      <c r="H14">
+        <v>3986967.0</v>
+      </c>
+      <c r="I14">
+        <v>53433036453.0</v>
+      </c>
+      <c r="J14">
+        <v>54039320169.0</v>
+      </c>
+      <c r="K14">
+        <v>62551255170.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" t="s">
+        <v>110</v>
+      </c>
+      <c r="B15">
+        <v>29163724000.0</v>
+      </c>
+      <c r="C15">
+        <v>21480184000.0</v>
+      </c>
+      <c r="D15">
+        <v>12348092000.0</v>
+      </c>
+      <c r="E15">
+        <v>32223088000.0</v>
+      </c>
+      <c r="F15">
+        <v>8598895000.0</v>
+      </c>
+      <c r="G15">
+        <v>47638832000.0</v>
+      </c>
+      <c r="H15">
+        <v>421142786000.0</v>
+      </c>
+      <c r="I15">
+        <v>921278000.0</v>
+      </c>
+      <c r="J15">
+        <v>-11600328000.0</v>
+      </c>
+      <c r="K15">
+        <v>2634021000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" t="s">
+        <v>111</v>
+      </c>
+      <c r="B16">
+        <v>29163724160.0</v>
+      </c>
+      <c r="C16">
+        <v>21480183520.0</v>
+      </c>
+      <c r="D16">
+        <v>12348091860.0</v>
+      </c>
+      <c r="E16">
+        <v>32223088400.0</v>
+      </c>
+      <c r="F16">
+        <v>8598894531.0</v>
+      </c>
+      <c r="G16">
+        <v>47638832264.0</v>
+      </c>
+      <c r="H16">
+        <v>421142785726.0</v>
+      </c>
+      <c r="I16">
+        <v>773141296.0</v>
+      </c>
+      <c r="J16">
+        <v>-11600328318.0</v>
+      </c>
+      <c r="K16">
+        <v>2634020859.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" t="s">
+        <v>112</v>
+      </c>
+      <c r="B17">
+        <v>29313158432.0</v>
+      </c>
+      <c r="C17">
+        <v>21034450383.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" t="s">
+        <v>113</v>
+      </c>
+      <c r="B18">
+        <v>14688064481.0</v>
+      </c>
+      <c r="C18">
+        <v>14445903408.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" t="s">
+        <v>114</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" t="s">
+        <v>115</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" t="s">
+        <v>116</v>
+      </c>
+      <c r="B21">
+        <v>4034976000.0</v>
+      </c>
+      <c r="C21">
+        <v>7781045000.0</v>
+      </c>
+      <c r="D21">
+        <v>10530694000.0</v>
+      </c>
+      <c r="E21">
+        <v>1760002000.0</v>
+      </c>
+      <c r="F21">
+        <v>-1354634000.0</v>
+      </c>
+      <c r="G21">
+        <v>-1898045000.0</v>
+      </c>
+      <c r="H21">
+        <v>-690186000.0</v>
+      </c>
+      <c r="I21">
+        <v>-303547000.0</v>
+      </c>
+      <c r="J21">
+        <v>-306600000.0</v>
+      </c>
+      <c r="K21">
+        <v>-304827000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" t="s">
+        <v>117</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" t="s">
+        <v>118</v>
+      </c>
+      <c r="B23">
+        <v>24818553000.0</v>
+      </c>
+      <c r="C23">
+        <v>19148976000.0</v>
+      </c>
+      <c r="D23">
+        <v>18056812000.0</v>
+      </c>
+      <c r="E23">
+        <v>8529512000.0</v>
+      </c>
+      <c r="F23">
+        <v>8868852000.0</v>
+      </c>
+      <c r="G23">
+        <v>4982320000.0</v>
+      </c>
+      <c r="H23">
+        <v>3352777000.0</v>
+      </c>
+      <c r="I23">
+        <v>412321000.0</v>
+      </c>
+      <c r="J23">
+        <v>306600000.0</v>
+      </c>
+      <c r="K23">
+        <v>304827000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25">
+        <v>1023388124.0</v>
+      </c>
+      <c r="C25">
+        <v>780696741.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" t="s">
+        <v>121</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" t="s">
+        <v>122</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>3705556000.0</v>
+      </c>
+      <c r="D27">
+        <v>73581000.0</v>
+      </c>
+      <c r="E27">
+        <v>833385000.0</v>
+      </c>
+      <c r="F27">
+        <v>2524948000.0</v>
+      </c>
+      <c r="G27">
+        <v>1724513000.0</v>
+      </c>
+      <c r="H27">
+        <v>1171043000.0</v>
+      </c>
+      <c r="I27">
+        <v>172495000.0</v>
+      </c>
+      <c r="J27">
+        <v>12903000.0</v>
+      </c>
+      <c r="K27">
+        <v>63537000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" t="s">
+        <v>123</v>
+      </c>
+      <c r="B28">
+        <v>2331252410.0</v>
+      </c>
+      <c r="C28">
+        <v>2551789000.0</v>
+      </c>
+      <c r="D28">
+        <v>3557285000.0</v>
+      </c>
+      <c r="E28">
+        <v>2187946000.0</v>
+      </c>
+      <c r="F28">
+        <v>1123946000.0</v>
+      </c>
+      <c r="G28">
+        <v>990282000.0</v>
+      </c>
+      <c r="H28">
+        <v>1422770000.0</v>
+      </c>
+      <c r="I28">
+        <v>13738488000.0</v>
+      </c>
+      <c r="J28">
+        <v>20000000.0</v>
+      </c>
+      <c r="K28">
+        <v>21000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" t="s">
+        <v>124</v>
+      </c>
+      <c r="B29">
+        <v>1519583996.0</v>
+      </c>
+      <c r="C29">
+        <v>18901080.0</v>
+      </c>
+      <c r="D29">
+        <v>780481080.0</v>
+      </c>
+      <c r="E29">
+        <v>512609010.0</v>
+      </c>
+      <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
+        <v>86999610.0</v>
+      </c>
+      <c r="H29">
+        <v>144891323410.0</v>
+      </c>
+      <c r="I29">
+        <v>4025210020.0</v>
+      </c>
+      <c r="J29">
+        <v>3342000.0</v>
+      </c>
+      <c r="K29">
+        <v>3780000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" t="s">
+        <v>125</v>
+      </c>
+      <c r="B30">
+        <v>13510876000.0</v>
+      </c>
+      <c r="C30">
+        <v>8428821000.0</v>
+      </c>
+      <c r="D30">
+        <v>6068928000.0</v>
+      </c>
+      <c r="E30">
+        <v>5343498000.0</v>
+      </c>
+      <c r="F30">
+        <v>6667219000.0</v>
+      </c>
+      <c r="G30">
+        <v>2500436000.0</v>
+      </c>
+      <c r="H30">
+        <v>2525788000.0</v>
+      </c>
+      <c r="I30">
+        <v>104447000.0</v>
+      </c>
+      <c r="J30">
+        <v>306600000.0</v>
+      </c>
+      <c r="K30">
+        <v>304827000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" t="s">
+        <v>126</v>
+      </c>
+      <c r="B31">
+        <v>25298613000.0</v>
+      </c>
+      <c r="C31">
+        <v>13272306000.0</v>
+      </c>
+      <c r="D31">
+        <v>2597971000.0</v>
+      </c>
+      <c r="E31">
+        <v>30975678000.0</v>
+      </c>
+      <c r="F31">
+        <v>9953567000.0</v>
+      </c>
+      <c r="G31">
+        <v>49624880000.0</v>
+      </c>
+      <c r="H31">
+        <v>566724282000.0</v>
+      </c>
+      <c r="I31">
+        <v>-41399580656.0</v>
+      </c>
+      <c r="J31"/>
+      <c r="K31"/>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" t="s">
+        <v>127</v>
+      </c>
+      <c r="B32">
+        <v>28853529000.0</v>
+      </c>
+      <c r="C32">
+        <v>26930021000.0</v>
+      </c>
+      <c r="D32">
+        <v>17560630000.0</v>
+      </c>
+      <c r="E32">
+        <v>10289513000.0</v>
+      </c>
+      <c r="F32">
+        <v>7514218000.0</v>
+      </c>
+      <c r="G32">
+        <v>3084275000.0</v>
+      </c>
+      <c r="H32">
+        <v>2662591000.0</v>
+      </c>
+      <c r="I32">
+        <v>108774000.0</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AH32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:34">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E1" t="s">
+        <v>74</v>
+      </c>
+      <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>76</v>
+      </c>
+      <c r="I1" t="s">
+        <v>77</v>
+      </c>
+      <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>79</v>
+      </c>
+      <c r="M1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>83</v>
+      </c>
+      <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>85</v>
+      </c>
+      <c r="U1" t="s">
+        <v>86</v>
+      </c>
+      <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
+      <c r="A2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B2">
+        <v>2525617000.0</v>
+      </c>
+      <c r="C2">
+        <v>2868993000.0</v>
+      </c>
+      <c r="D2">
+        <v>2650879000.0</v>
+      </c>
+      <c r="E2">
+        <v>2945479863.0</v>
+      </c>
+      <c r="F2">
+        <v>2842325000.0</v>
+      </c>
+      <c r="G2">
+        <v>2397846000.0</v>
+      </c>
+      <c r="H2">
+        <v>3096146000.0</v>
+      </c>
+      <c r="I2">
+        <v>3273059000.0</v>
+      </c>
+      <c r="J2">
+        <v>1953104000.0</v>
+      </c>
+      <c r="K2">
+        <v>2834921000.0</v>
+      </c>
+      <c r="L2">
+        <v>1379144000.0</v>
+      </c>
+      <c r="M2">
+        <v>773641000.0</v>
+      </c>
+      <c r="N2">
+        <v>756479000.0</v>
+      </c>
+      <c r="O2">
+        <v>1990696000.0</v>
+      </c>
+      <c r="P2">
+        <v>401458000.0</v>
+      </c>
+      <c r="Q2">
+        <v>428939000.0</v>
+      </c>
+      <c r="R2">
+        <v>364921000.0</v>
+      </c>
+      <c r="S2">
+        <v>1931647000.0</v>
+      </c>
+      <c r="T2">
+        <v>632346000.0</v>
+      </c>
+      <c r="U2">
+        <v>856805000.0</v>
+      </c>
+      <c r="V2">
+        <v>699202000.0</v>
+      </c>
+      <c r="W2">
+        <v>38105790.0</v>
+      </c>
+      <c r="X2">
+        <v>29279800.0</v>
+      </c>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+      <c r="AB2"/>
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2"/>
+      <c r="AF2"/>
+      <c r="AG2"/>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
+      <c r="A3" t="s">
+        <v>98</v>
+      </c>
+      <c r="B3">
+        <v>842439000.0</v>
+      </c>
+      <c r="C3">
+        <v>1500190000.0</v>
+      </c>
+      <c r="D3">
+        <v>818872000.0</v>
+      </c>
+      <c r="E3">
+        <v>833305884.0</v>
+      </c>
+      <c r="F3">
+        <v>824831000.0</v>
+      </c>
+      <c r="G3">
+        <v>1460720000.0</v>
+      </c>
+      <c r="H3">
+        <v>731767000.0</v>
+      </c>
+      <c r="I3">
+        <v>676213000.0</v>
+      </c>
+      <c r="J3">
+        <v>660655000.0</v>
+      </c>
+      <c r="K3">
+        <v>1290542000.0</v>
+      </c>
+      <c r="L3">
+        <v>514853000.0</v>
+      </c>
+      <c r="M3">
+        <v>161324000.0</v>
+      </c>
+      <c r="N3">
+        <v>145506000.0</v>
+      </c>
+      <c r="O3">
+        <v>1481717000.0</v>
+      </c>
+      <c r="P3">
+        <v>51921000.0</v>
+      </c>
+      <c r="Q3">
+        <v>51921000.0</v>
+      </c>
+      <c r="R3">
+        <v>51921000.0</v>
+      </c>
+      <c r="S3">
+        <v>581643000.0</v>
+      </c>
+      <c r="T3">
+        <v>61551000.0</v>
+      </c>
+      <c r="U3">
+        <v>70074000.0</v>
+      </c>
+      <c r="V3">
+        <v>551551000.0</v>
+      </c>
+      <c r="W3">
+        <v>-50075238000.0</v>
+      </c>
+      <c r="X3">
+        <v>17765000.0</v>
+      </c>
+      <c r="Y3">
+        <v>313968000.0</v>
+      </c>
+      <c r="Z3">
+        <v>3742857000.0</v>
+      </c>
+      <c r="AA3">
+        <v>-239548000.0</v>
+      </c>
+      <c r="AB3">
+        <v>785971000.0</v>
+      </c>
+      <c r="AC3">
+        <v>186713000.0</v>
+      </c>
+      <c r="AD3">
+        <v>-42951000.0</v>
+      </c>
+      <c r="AE3">
+        <v>-23254651000.0</v>
+      </c>
+      <c r="AF3">
+        <v>-23254651000.0</v>
+      </c>
+      <c r="AG3">
+        <v>81617000.0</v>
+      </c>
+      <c r="AH3">
+        <v>81617000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
+      <c r="A4" t="s">
+        <v>99</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4">
+        <v>78461527.0</v>
+      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
+      <c r="A5" t="s">
+        <v>100</v>
+      </c>
+      <c r="B5">
+        <v>1967290000.0</v>
+      </c>
+      <c r="C5">
+        <v>-21885762000.0</v>
+      </c>
+      <c r="D5">
+        <v>8675247000.0</v>
+      </c>
+      <c r="E5">
+        <v>11976220695.0</v>
+      </c>
+      <c r="F5">
+        <v>5269269000.0</v>
+      </c>
+      <c r="G5">
+        <v>2179739000.0</v>
+      </c>
+      <c r="H5">
+        <v>5654268000.0</v>
+      </c>
+      <c r="I5">
+        <v>10970056000.0</v>
+      </c>
+      <c r="J5">
+        <v>2827589000.0</v>
+      </c>
+      <c r="K5">
+        <v>1797973000.0</v>
+      </c>
+      <c r="L5">
+        <v>3845163000.0</v>
+      </c>
+      <c r="M5">
+        <v>-31801190000.0</v>
+      </c>
+      <c r="N5">
+        <v>39512732000.0</v>
+      </c>
+      <c r="O5">
+        <v>9542729000.0</v>
+      </c>
+      <c r="P5">
+        <v>7879234000.0</v>
+      </c>
+      <c r="Q5">
+        <v>5123027000.0</v>
+      </c>
+      <c r="R5">
+        <v>10190692000.0</v>
+      </c>
+      <c r="S5">
+        <v>1525113000.0</v>
+      </c>
+      <c r="T5">
+        <v>3194409000.0</v>
+      </c>
+      <c r="U5">
+        <v>-653012000.0</v>
+      </c>
+      <c r="V5">
+        <v>4756947000.0</v>
+      </c>
+      <c r="W5">
+        <v>-3462687000.0</v>
+      </c>
+      <c r="X5">
+        <v>19980783000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-11082049000.0</v>
+      </c>
+      <c r="Z5">
+        <v>41951812000.0</v>
+      </c>
+      <c r="AA5">
+        <v>479096000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-672753000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-373426000.0</v>
+      </c>
+      <c r="AD5">
+        <v>52845000.0</v>
+      </c>
+      <c r="AE5">
+        <v>2423042000.0</v>
+      </c>
+      <c r="AF5">
+        <v>2423042000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-23866000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-23866000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34">
+      <c r="A6" t="s">
+        <v>101</v>
+      </c>
+      <c r="B6">
+        <v>2809729000.0</v>
+      </c>
+      <c r="C6">
+        <v>-20385572000.0</v>
+      </c>
+      <c r="D6">
+        <v>9494119000.0</v>
+      </c>
+      <c r="E6">
+        <v>12809526579.0</v>
+      </c>
+      <c r="F6">
+        <v>6094100000.0</v>
+      </c>
+      <c r="G6">
+        <v>3640459000.0</v>
+      </c>
+      <c r="H6">
+        <v>6386035000.0</v>
+      </c>
+      <c r="I6">
+        <v>11646269000.0</v>
+      </c>
+      <c r="J6">
+        <v>3488244000.0</v>
+      </c>
+      <c r="K6">
+        <v>3088515000.0</v>
+      </c>
+      <c r="L6">
+        <v>4360016000.0</v>
+      </c>
+      <c r="M6">
+        <v>-31639866000.0</v>
+      </c>
+      <c r="N6">
+        <v>39658238000.0</v>
+      </c>
+      <c r="O6">
+        <v>11024446000.0</v>
+      </c>
+      <c r="P6">
+        <v>7931155000.0</v>
+      </c>
+      <c r="Q6">
+        <v>5174948000.0</v>
+      </c>
+      <c r="R6">
+        <v>10242613000.0</v>
+      </c>
+      <c r="S6">
+        <v>2106756000.0</v>
+      </c>
+      <c r="T6">
+        <v>3255960000.0</v>
+      </c>
+      <c r="U6">
+        <v>-582938000.0</v>
+      </c>
+      <c r="V6">
+        <v>5308498000.0</v>
+      </c>
+      <c r="W6">
+        <v>-53537925000.0</v>
+      </c>
+      <c r="X6">
+        <v>19998548000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-10768081000.0</v>
+      </c>
+      <c r="Z6">
+        <v>45694669000.0</v>
+      </c>
+      <c r="AA6">
+        <v>239548000.0</v>
+      </c>
+      <c r="AB6">
+        <v>113218000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-186713000.0</v>
+      </c>
+      <c r="AD6">
+        <v>9894000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-20831609000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-20831609000.0</v>
+      </c>
+      <c r="AG6">
+        <v>57751000.0</v>
+      </c>
+      <c r="AH6">
+        <v>57751000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
+      <c r="A7" t="s">
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="B9">
-        <v>7755501950.0</v>
+        <v>4226396000.0</v>
       </c>
       <c r="C9">
-        <v>7755501950.0</v>
+        <v>3790605000.0</v>
       </c>
       <c r="D9">
-        <v>7755501950.0</v>
+        <v>6751222000.0</v>
       </c>
       <c r="E9">
-        <v>6817055970.0</v>
+        <v>3354013820.0</v>
       </c>
       <c r="F9">
-        <v>6783031220.0</v>
-      </c>
+        <v>6492336000.0</v>
+      </c>
+      <c r="G9">
+        <v>4709890000.0</v>
+      </c>
+      <c r="H9">
+        <v>5717799000.0</v>
+      </c>
+      <c r="I9">
+        <v>2547671000.0</v>
+      </c>
+      <c r="J9">
+        <v>3234507000.0</v>
+      </c>
+      <c r="K9">
+        <v>4929701000.0</v>
+      </c>
+      <c r="L9">
+        <v>2233387000.0</v>
+      </c>
+      <c r="M9">
+        <v>3039944000.0</v>
+      </c>
+      <c r="N9">
+        <v>1613413000.0</v>
+      </c>
+      <c r="O9">
+        <v>756836000.0</v>
+      </c>
+      <c r="P9">
+        <v>4108689000.0</v>
+      </c>
+      <c r="Q9">
+        <v>1321199000.0</v>
+      </c>
+      <c r="R9">
+        <v>916775000.0</v>
+      </c>
+      <c r="S9">
+        <v>-1117609000.0</v>
+      </c>
+      <c r="T9">
+        <v>2850739000.0</v>
+      </c>
+      <c r="U9">
+        <v>-11147000.0</v>
+      </c>
+      <c r="V9">
+        <v>1672232000.0</v>
+      </c>
+      <c r="W9">
+        <v>887231000.0</v>
+      </c>
+      <c r="X9">
+        <v>765739000.0</v>
+      </c>
+      <c r="Y9">
+        <v>651210000.0</v>
+      </c>
+      <c r="Z9">
+        <v>780095000.0</v>
+      </c>
+      <c r="AA9">
+        <v>1229500000.0</v>
+      </c>
+      <c r="AB9">
+        <v>730000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>279291000.0</v>
+      </c>
+      <c r="AD9">
+        <v>423800000.0</v>
+      </c>
+      <c r="AE9">
+        <v>43624322000.0</v>
+      </c>
+      <c r="AF9">
+        <v>43624322000.0</v>
+      </c>
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
+      <c r="A10" t="s">
+        <v>105</v>
+      </c>
+      <c r="B10">
+        <v>8772881000.0</v>
+      </c>
+      <c r="C10">
+        <v>4752583000.0</v>
+      </c>
+      <c r="D10">
+        <v>8299077000.0</v>
+      </c>
+      <c r="E10">
+        <v>11343880352.0</v>
+      </c>
+      <c r="F10">
+        <v>5557090000.0</v>
+      </c>
+      <c r="G10">
+        <v>2179739000.0</v>
+      </c>
+      <c r="H10">
+        <v>5558925000.0</v>
+      </c>
+      <c r="I10">
+        <v>10487100000.0</v>
+      </c>
+      <c r="J10">
+        <v>2827588000.0</v>
+      </c>
+      <c r="K10">
+        <v>1797974000.0</v>
+      </c>
+      <c r="L10">
+        <v>3845163000.0</v>
+      </c>
+      <c r="M10">
+        <v>-32027204000.0</v>
+      </c>
+      <c r="N10">
+        <v>39512732000.0</v>
+      </c>
+      <c r="O10">
+        <v>9542728000.0</v>
+      </c>
+      <c r="P10">
+        <v>7879233000.0</v>
+      </c>
+      <c r="Q10">
+        <v>5123027000.0</v>
+      </c>
+      <c r="R10">
+        <v>10190692000.0</v>
+      </c>
+      <c r="S10">
+        <v>1328390000.0</v>
+      </c>
+      <c r="T10">
+        <v>3174658000.0</v>
+      </c>
+      <c r="U10">
+        <v>-653011000.0</v>
+      </c>
+      <c r="V10">
+        <v>4748896000.0</v>
+      </c>
+      <c r="W10">
+        <v>-8781861000.0</v>
+      </c>
+      <c r="X10">
+        <v>19976171000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-8131193000.0</v>
+      </c>
+      <c r="Z10">
+        <v>44663718000.0</v>
+      </c>
+      <c r="AA10">
+        <v>566523445000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-672753000.0</v>
+      </c>
+      <c r="AC10">
+        <v>126927000.0</v>
+      </c>
+      <c r="AD10">
+        <v>56478000.0</v>
+      </c>
+      <c r="AE10">
+        <v>2554861000.0</v>
+      </c>
+      <c r="AF10">
+        <v>2554861000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-81617000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-81617000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34">
+      <c r="A11" t="s">
+        <v>106</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>20430000.0</v>
+      </c>
+      <c r="D11"/>
+      <c r="E11">
+        <v>331221000.0</v>
+      </c>
+      <c r="F11">
+        <v>287821000.0</v>
+      </c>
+      <c r="G11">
+        <v>-756407000.0</v>
+      </c>
+      <c r="H11">
+        <v>429481000.0</v>
+      </c>
+      <c r="I11">
+        <v>213227000.0</v>
+      </c>
+      <c r="J11">
+        <v>132600000.0</v>
+      </c>
+      <c r="K11">
+        <v>435095000.0</v>
+      </c>
+      <c r="L11">
+        <v>97627000.0</v>
+      </c>
+      <c r="M11">
+        <v>196036000.0</v>
+      </c>
+      <c r="N11">
+        <v>51723000.0</v>
+      </c>
+      <c r="O11">
+        <v>512609000.0</v>
+      </c>
+      <c r="P11">
+        <v>6077574218.0</v>
+      </c>
+      <c r="Q11">
+        <v>5071308013.0</v>
+      </c>
+      <c r="R11">
+        <v>10330423671.0</v>
+      </c>
+      <c r="S11">
+        <v>345000000.0</v>
+      </c>
+      <c r="T11">
+        <v>1553979058.0</v>
+      </c>
+      <c r="U11">
+        <v>4585305118.0</v>
+      </c>
+      <c r="V11">
+        <v>4012768644.0</v>
+      </c>
+      <c r="W11">
+        <v>-2660089000.0</v>
+      </c>
+      <c r="X11">
+        <v>625066000.0</v>
+      </c>
+      <c r="Y11">
+        <v>2122023000.0</v>
+      </c>
+      <c r="Z11">
+        <v>48406574206.0</v>
+      </c>
+      <c r="AA11">
+        <v>144760305000.0</v>
+      </c>
+      <c r="AB11">
+        <v>77084000.0</v>
+      </c>
+      <c r="AC11">
+        <v>313640000.0</v>
+      </c>
+      <c r="AD11">
+        <v>13526693.0</v>
+      </c>
+      <c r="AE11">
+        <v>2012605000.0</v>
+      </c>
+      <c r="AF11">
+        <v>2012605000.0</v>
+      </c>
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
+      <c r="A12" t="s">
+        <v>107</v>
+      </c>
+      <c r="B12">
+        <v>48738000.0</v>
+      </c>
+      <c r="C12">
+        <v>7914332870.0</v>
+      </c>
+      <c r="D12">
+        <v>376170000.0</v>
+      </c>
+      <c r="E12">
+        <v>963561342.0</v>
+      </c>
+      <c r="F12">
+        <v>4418103380.0</v>
+      </c>
+      <c r="G12">
+        <v>2044894670.0</v>
+      </c>
+      <c r="H12">
+        <v>95343000.0</v>
+      </c>
+      <c r="I12">
+        <v>482957000.0</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
+        <v>3729734920.0</v>
+      </c>
+      <c r="M12">
+        <v>226015000.0</v>
+      </c>
+      <c r="N12">
+        <v>39016527590.0</v>
+      </c>
+      <c r="O12">
+        <v>13156161010.0</v>
+      </c>
+      <c r="P12">
+        <v>6077574220.0</v>
+      </c>
+      <c r="Q12">
+        <v>5071308010.0</v>
+      </c>
+      <c r="R12">
+        <v>10330423670.0</v>
+      </c>
+      <c r="S12">
+        <v>10128492870.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12"/>
+      <c r="W12">
+        <v>122007750.0</v>
+      </c>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
+      <c r="A13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B13">
+        <v>2978377320.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13">
+        <v>3085350099.0</v>
+      </c>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>0.0</v>
+      </c>
+      <c r="M13">
+        <v>0.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13">
+        <v>10152052820.0</v>
+      </c>
+      <c r="T13">
+        <v>849833230.0</v>
+      </c>
+      <c r="U13">
+        <v>4189107500.0</v>
+      </c>
+      <c r="V13">
+        <v>2846966150.0</v>
+      </c>
+      <c r="W13">
+        <v>29055660.0</v>
+      </c>
+      <c r="X13">
+        <v>18046441520.0</v>
+      </c>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
+      <c r="A14" t="s">
+        <v>109</v>
+      </c>
+      <c r="B14">
+        <v>77303986.0</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14">
+        <v>67436865.0</v>
+      </c>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14">
+        <v>4996531.0</v>
+      </c>
+      <c r="V14">
+        <v>5012557.0</v>
+      </c>
+      <c r="W14">
+        <v>4989638.0</v>
+      </c>
+      <c r="X14">
+        <v>3984792.0</v>
+      </c>
+      <c r="Y14">
+        <v>3986320.0</v>
+      </c>
+      <c r="Z14">
+        <v>3930417.0</v>
+      </c>
+      <c r="AA14"/>
+      <c r="AB14">
+        <v>3930417.0</v>
+      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
+      <c r="A15" t="s">
+        <v>110</v>
+      </c>
+      <c r="B15">
+        <v>8850185000.0</v>
+      </c>
+      <c r="C15">
+        <v>4398737000.0</v>
+      </c>
+      <c r="D15">
+        <v>8371539000.0</v>
+      </c>
+      <c r="E15">
+        <v>11056741577.0</v>
+      </c>
+      <c r="F15">
+        <v>5336706000.0</v>
+      </c>
+      <c r="G15">
+        <v>3381951000.0</v>
+      </c>
+      <c r="H15">
+        <v>5129404000.0</v>
+      </c>
+      <c r="I15">
+        <v>10273850000.0</v>
+      </c>
+      <c r="J15">
+        <v>2694979000.0</v>
+      </c>
+      <c r="K15">
+        <v>1362828000.0</v>
+      </c>
+      <c r="L15">
+        <v>3747530000.0</v>
+      </c>
+      <c r="M15">
+        <v>-32223261000.0</v>
+      </c>
+      <c r="N15">
+        <v>39460995000.0</v>
+      </c>
+      <c r="O15">
+        <v>9030165000.0</v>
+      </c>
+      <c r="P15">
+        <v>7879208000.0</v>
+      </c>
+      <c r="Q15">
+        <v>5123022000.0</v>
+      </c>
+      <c r="R15">
+        <v>10190693000.0</v>
+      </c>
+      <c r="S15">
+        <v>1328390000.0</v>
+      </c>
+      <c r="T15">
+        <v>3174626000.0</v>
+      </c>
+      <c r="U15">
+        <v>-652995000.0</v>
+      </c>
+      <c r="V15">
+        <v>4748873000.0</v>
+      </c>
+      <c r="W15">
+        <v>-6122776000.0</v>
+      </c>
+      <c r="X15">
+        <v>19351107000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-10253285000.0</v>
+      </c>
+      <c r="Z15">
+        <v>44663787000.0</v>
+      </c>
+      <c r="AA15">
+        <v>421030332000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-749837000.0</v>
+      </c>
+      <c r="AC15">
+        <v>809446000.0</v>
+      </c>
+      <c r="AD15">
+        <v>52845000.0</v>
+      </c>
+      <c r="AE15">
+        <v>410437000.0</v>
+      </c>
+      <c r="AF15">
+        <v>410437000.0</v>
+      </c>
+      <c r="AG15">
+        <v>-23866000.0</v>
+      </c>
+      <c r="AH15">
+        <v>-23866000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34">
+      <c r="A16" t="s">
+        <v>111</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>4398737340.0</v>
+      </c>
+      <c r="D16">
+        <v>8371539140.0</v>
+      </c>
+      <c r="E16">
+        <v>11056741580.0</v>
+      </c>
+      <c r="F16">
+        <v>5336706100.0</v>
+      </c>
+      <c r="G16">
+        <v>3381951430.0</v>
+      </c>
+      <c r="H16">
+        <v>5129403580.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>3747530160.0</v>
+      </c>
+      <c r="M16">
+        <v>-32223261214.0</v>
+      </c>
+      <c r="N16">
+        <v>-32223261214.0</v>
+      </c>
+      <c r="O16">
+        <v>-32223261214.0</v>
+      </c>
+      <c r="P16">
+        <v>7879207825.0</v>
+      </c>
+      <c r="Q16">
+        <v>5123022036.0</v>
+      </c>
+      <c r="R16">
+        <v>10190693295.0</v>
+      </c>
+      <c r="S16">
+        <v>1328390035.0</v>
+      </c>
+      <c r="T16">
+        <v>3174626491.0</v>
+      </c>
+      <c r="U16">
+        <v>-652995418.0</v>
+      </c>
+      <c r="V16">
+        <v>4748873423.0</v>
+      </c>
+      <c r="W16">
+        <v>-6122776284.0</v>
+      </c>
+      <c r="X16">
+        <v>19351106619.0</v>
+      </c>
+      <c r="Y16">
+        <v>-10253146014.0</v>
+      </c>
+      <c r="Z16">
+        <v>44663647943.0</v>
+      </c>
+      <c r="AA16">
+        <v>421142785730.0</v>
+      </c>
+      <c r="AB16">
+        <v>-671375598.0</v>
+      </c>
+      <c r="AC16"/>
+      <c r="AD16">
+        <v>52844680.0</v>
+      </c>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
+      <c r="A17" t="s">
+        <v>112</v>
+      </c>
+      <c r="B17">
+        <v>8772880671.0</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17">
+        <v>5269269237.0</v>
+      </c>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
+      <c r="A18" t="s">
+        <v>113</v>
+      </c>
+      <c r="B18">
+        <v>2978377320.0</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18">
+        <v>3085350099.0</v>
+      </c>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
+      <c r="A19" t="s">
+        <v>114</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
+      <c r="A20" t="s">
+        <v>115</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
+      <c r="A21" t="s">
+        <v>116</v>
+      </c>
+      <c r="B21">
+        <v>1967290000.0</v>
+      </c>
+      <c r="C21">
+        <v>-3491252000.0</v>
+      </c>
+      <c r="D21">
+        <v>4848281000.0</v>
+      </c>
+      <c r="E21">
+        <v>5604022350.0</v>
+      </c>
+      <c r="F21">
+        <v>4406454000.0</v>
+      </c>
+      <c r="G21">
+        <v>248216000.0</v>
+      </c>
+      <c r="H21">
+        <v>4524667000.0</v>
+      </c>
+      <c r="I21">
+        <v>1838523783.0</v>
+      </c>
+      <c r="J21">
+        <v>-2023856000.0</v>
+      </c>
+      <c r="K21">
+        <v>-2019914000.0</v>
+      </c>
+      <c r="L21">
+        <v>355292000.0</v>
+      </c>
+      <c r="M21">
+        <v>432785000.0</v>
+      </c>
+      <c r="N21">
+        <v>620811000.0</v>
+      </c>
+      <c r="O21">
+        <v>-544663000.0</v>
+      </c>
+      <c r="P21">
+        <v>2132110000.0</v>
+      </c>
+      <c r="Q21">
+        <v>77573000.0</v>
+      </c>
+      <c r="R21">
+        <v>-30921000.0</v>
+      </c>
+      <c r="S21">
+        <v>-2134626000.0</v>
+      </c>
+      <c r="T21">
+        <v>2314052000.0</v>
+      </c>
+      <c r="U21">
+        <v>-877313000.0</v>
+      </c>
+      <c r="V21">
+        <v>736128000.0</v>
+      </c>
+      <c r="W21">
+        <v>2090023000.0</v>
+      </c>
+      <c r="X21">
+        <v>-1104727000.0</v>
+      </c>
+      <c r="Y21">
+        <v>2757560000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-3742857000.0</v>
+      </c>
+      <c r="AA21">
+        <v>239548000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-785971000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-186713000.0</v>
+      </c>
+      <c r="AD21">
+        <v>42951000.0</v>
+      </c>
+      <c r="AE21">
+        <v>2556969000.0</v>
+      </c>
+      <c r="AF21">
+        <v>2556969000.0</v>
+      </c>
+      <c r="AG21">
+        <v>-81617000.0</v>
+      </c>
+      <c r="AH21">
+        <v>-81617000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
+      <c r="A22" t="s">
+        <v>117</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
+      <c r="A23" t="s">
+        <v>118</v>
+      </c>
+      <c r="B23">
+        <v>4784723000.0</v>
+      </c>
+      <c r="C23">
+        <v>10150850000.0</v>
+      </c>
+      <c r="D23">
+        <v>4553819000.0</v>
+      </c>
+      <c r="E23">
+        <v>695471333.0</v>
+      </c>
+      <c r="F23">
+        <v>2085882000.0</v>
+      </c>
+      <c r="G23">
+        <v>6859521000.0</v>
+      </c>
+      <c r="H23">
+        <v>4289277000.0</v>
+      </c>
+      <c r="I23">
+        <v>3982206433.0</v>
+      </c>
+      <c r="J23">
+        <v>7211466000.0</v>
+      </c>
+      <c r="K23">
+        <v>1673525000.0</v>
+      </c>
+      <c r="L23">
+        <v>734477000.0</v>
+      </c>
+      <c r="M23">
+        <v>3380799000.0</v>
+      </c>
+      <c r="N23">
+        <v>1749081000.0</v>
+      </c>
+      <c r="O23">
+        <v>3292194000.0</v>
+      </c>
+      <c r="P23">
+        <v>2378037000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1672566000.0</v>
+      </c>
+      <c r="R23">
+        <v>1312617000.0</v>
+      </c>
+      <c r="S23">
+        <v>2948664000.0</v>
+      </c>
+      <c r="T23">
+        <v>2561908000.0</v>
+      </c>
+      <c r="U23">
+        <v>1722972000.0</v>
+      </c>
+      <c r="V23">
+        <v>1442809000.0</v>
+      </c>
+      <c r="W23">
+        <v>5159860000.0</v>
+      </c>
+      <c r="X23">
+        <v>1870466000.0</v>
+      </c>
+      <c r="Y23">
+        <v>2106351000.0</v>
+      </c>
+      <c r="Z23">
+        <v>4522952000.0</v>
+      </c>
+      <c r="AA23">
+        <v>557724136000.0</v>
+      </c>
+      <c r="AB23">
+        <v>1515971000.0</v>
+      </c>
+      <c r="AC23">
+        <v>466004000.0</v>
+      </c>
+      <c r="AD23">
+        <v>367322000.0</v>
+      </c>
+      <c r="AE23">
+        <v>22448966000.0</v>
+      </c>
+      <c r="AF23">
+        <v>22448966000.0</v>
+      </c>
+      <c r="AG23">
+        <v>81617000.0</v>
+      </c>
+      <c r="AH23">
+        <v>81617000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34">
+      <c r="A24" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
+      <c r="A25" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25">
+        <v>227604087.0</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25">
+        <v>211199923.0</v>
+      </c>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
+      <c r="A26" t="s">
+        <v>121</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
+      <c r="A27" t="s">
+        <v>122</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
+        <v>1739000.0</v>
+      </c>
+      <c r="F27">
+        <v>82517000.0</v>
+      </c>
+      <c r="G27">
+        <v>2908530000.0</v>
+      </c>
+      <c r="H27">
+        <v>141994248.0</v>
+      </c>
+      <c r="I27">
+        <v>188519000.0</v>
+      </c>
+      <c r="J27">
+        <v>466513000.0</v>
+      </c>
+      <c r="K27">
+        <v>784878000.0</v>
+      </c>
+      <c r="L27">
+        <v>398692000.0</v>
+      </c>
+      <c r="M27">
+        <v>319970000.0</v>
+      </c>
+      <c r="N27">
+        <v>139797000.0</v>
+      </c>
+      <c r="O27">
+        <v>833385000.0</v>
+      </c>
+      <c r="P27">
+        <v>28670000.0</v>
+      </c>
+      <c r="Q27">
+        <v>1041265000.0</v>
+      </c>
+      <c r="R27">
+        <v>499217000.0</v>
+      </c>
+      <c r="S27">
+        <v>593090000.0</v>
+      </c>
+      <c r="T27">
+        <v>639024000.0</v>
+      </c>
+      <c r="U27">
+        <v>727628000.0</v>
+      </c>
+      <c r="V27">
+        <v>565205831.0</v>
+      </c>
+      <c r="W27">
+        <v>4914000.0</v>
+      </c>
+      <c r="X27">
+        <v>4914000.0</v>
+      </c>
+      <c r="Y27">
+        <v>493455000.0</v>
+      </c>
+      <c r="Z27">
+        <v>383361000.0</v>
+      </c>
+      <c r="AA27">
+        <v>700723000.0</v>
+      </c>
+      <c r="AB27">
+        <v>403240000.0</v>
+      </c>
+      <c r="AC27">
+        <v>33540000.0</v>
+      </c>
+      <c r="AD27">
+        <v>33540000.0</v>
+      </c>
+      <c r="AE27">
+        <v>86248000.0</v>
+      </c>
+      <c r="AF27">
+        <v>86248000.0</v>
+      </c>
+      <c r="AG27">
+        <v>37515000.0</v>
+      </c>
+      <c r="AH27">
+        <v>37515000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34">
+      <c r="A28" t="s">
+        <v>123</v>
+      </c>
+      <c r="B28">
+        <v>1104716398.0</v>
+      </c>
+      <c r="C28">
+        <v>6937096010.0</v>
+      </c>
+      <c r="D28">
+        <v>1347159460.0</v>
+      </c>
+      <c r="E28">
+        <v>539879981.0</v>
+      </c>
+      <c r="F28">
+        <v>744949000.0</v>
+      </c>
+      <c r="G28">
+        <v>705200000.0</v>
+      </c>
+      <c r="H28">
+        <v>82187000.0</v>
+      </c>
+      <c r="I28">
+        <v>611552000.0</v>
+      </c>
+      <c r="J28">
+        <v>1152850000.0</v>
+      </c>
+      <c r="K28">
+        <v>1664003000.0</v>
+      </c>
+      <c r="L28">
+        <v>653373000.0</v>
+      </c>
+      <c r="M28">
+        <v>683471000.0</v>
+      </c>
+      <c r="N28">
+        <v>556438000.0</v>
+      </c>
+      <c r="O28">
+        <v>645623000.0</v>
+      </c>
+      <c r="P28">
+        <v>890500000.0</v>
+      </c>
+      <c r="Q28">
+        <v>202853000.0</v>
+      </c>
+      <c r="R28">
+        <v>448970000.0</v>
+      </c>
+      <c r="S28">
+        <v>1245858000.0</v>
+      </c>
+      <c r="T28">
+        <v>497459000.0</v>
+      </c>
+      <c r="U28">
+        <v>994741000.0</v>
+      </c>
+      <c r="V28">
+        <v>877604000.0</v>
+      </c>
+      <c r="W28">
+        <v>503347000.0</v>
+      </c>
+      <c r="X28">
+        <v>543409000.0</v>
+      </c>
+      <c r="Y28">
+        <v>3157670000.0</v>
+      </c>
+      <c r="Z28">
+        <v>4107890000.0</v>
+      </c>
+      <c r="AA28">
+        <v>629196000.0</v>
+      </c>
+      <c r="AB28">
+        <v>165816000.0</v>
+      </c>
+      <c r="AC28">
+        <v>317211000.0</v>
+      </c>
+      <c r="AD28">
+        <v>310547000.0</v>
+      </c>
+      <c r="AE28">
+        <v>6863844000.0</v>
+      </c>
+      <c r="AF28">
+        <v>6863844000.0</v>
+      </c>
+      <c r="AG28">
+        <v>5400000.0</v>
+      </c>
+      <c r="AH28">
+        <v>5400000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
+      <c r="A29" t="s">
+        <v>124</v>
+      </c>
+      <c r="B29">
+        <v>229761000.0</v>
+      </c>
+      <c r="C29">
+        <v>-1154392740.0</v>
+      </c>
+      <c r="D29">
+        <v>555781000.0</v>
+      </c>
+      <c r="E29">
+        <v>331221000.0</v>
+      </c>
+      <c r="F29">
+        <v>287821000.0</v>
+      </c>
+      <c r="G29">
+        <v>-756406920.0</v>
+      </c>
+      <c r="H29">
+        <v>429481000.0</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29">
+        <v>97627030.0</v>
+      </c>
+      <c r="M29">
+        <v>196036030.0</v>
+      </c>
+      <c r="N29">
+        <v>51722520.0</v>
+      </c>
+      <c r="O29">
+        <v>512609010.0</v>
+      </c>
+      <c r="P29">
+        <v>0.0</v>
+      </c>
+      <c r="Q29">
+        <v>0.0</v>
+      </c>
+      <c r="R29">
+        <v>0.0</v>
+      </c>
+      <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29">
+        <v>0.0</v>
+      </c>
+      <c r="U29">
+        <v>0.0</v>
+      </c>
+      <c r="V29"/>
+      <c r="W29">
+        <v>-2660089390.0</v>
+      </c>
+      <c r="X29">
+        <v>625065810.0</v>
+      </c>
+      <c r="Y29">
+        <v>2122023190.0</v>
+      </c>
+      <c r="Z29"/>
+      <c r="AA29">
+        <v>144891323410.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
+      <c r="A30" t="s">
+        <v>125</v>
+      </c>
+      <c r="B30">
+        <v>2259106000.0</v>
+      </c>
+      <c r="C30">
+        <v>7281857000.0</v>
+      </c>
+      <c r="D30">
+        <v>1902940000.0</v>
+      </c>
+      <c r="E30">
+        <v>695471333.0</v>
+      </c>
+      <c r="F30">
+        <v>2085882000.0</v>
+      </c>
+      <c r="G30">
+        <v>4461674000.0</v>
+      </c>
+      <c r="H30">
+        <v>1193131000.0</v>
+      </c>
+      <c r="I30">
+        <v>709147491.0</v>
+      </c>
+      <c r="J30">
+        <v>2206546000.0</v>
+      </c>
+      <c r="K30">
+        <v>6949615000.0</v>
+      </c>
+      <c r="L30">
+        <v>1878095000.0</v>
+      </c>
+      <c r="M30">
+        <v>2607159000.0</v>
+      </c>
+      <c r="N30">
+        <v>992602000.0</v>
+      </c>
+      <c r="O30">
+        <v>1301498000.0</v>
+      </c>
+      <c r="P30">
+        <v>1976579000.0</v>
+      </c>
+      <c r="Q30">
+        <v>1243627000.0</v>
+      </c>
+      <c r="R30">
+        <v>947696000.0</v>
+      </c>
+      <c r="S30">
+        <v>1017017000.0</v>
+      </c>
+      <c r="T30">
+        <v>1929562000.0</v>
+      </c>
+      <c r="U30">
+        <v>866166000.0</v>
+      </c>
+      <c r="V30">
+        <v>936105000.0</v>
+      </c>
+      <c r="W30">
+        <v>-1202793000.0</v>
+      </c>
+      <c r="X30">
+        <v>1870466000.0</v>
+      </c>
+      <c r="Y30">
+        <v>-2106351000.0</v>
+      </c>
+      <c r="Z30">
+        <v>4522952000.0</v>
+      </c>
+      <c r="AA30">
+        <v>989952000.0</v>
+      </c>
+      <c r="AB30">
+        <v>1515971000.0</v>
+      </c>
+      <c r="AC30">
+        <v>466004000.0</v>
+      </c>
+      <c r="AD30">
+        <v>380849000.0</v>
+      </c>
+      <c r="AE30">
+        <v>22448966000.0</v>
+      </c>
+      <c r="AF30">
+        <v>22448966000.0</v>
+      </c>
+      <c r="AG30">
+        <v>81617000.0</v>
+      </c>
+      <c r="AH30">
+        <v>81617000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34">
+      <c r="A31" t="s">
+        <v>126</v>
+      </c>
+      <c r="B31">
+        <v>6805591000.0</v>
+      </c>
+      <c r="C31">
+        <v>8243834000.0</v>
+      </c>
+      <c r="D31">
+        <v>3450796000.0</v>
+      </c>
+      <c r="E31">
+        <v>5739858000.0</v>
+      </c>
+      <c r="F31">
+        <v>1150636000.0</v>
+      </c>
+      <c r="G31">
+        <v>1931523000.0</v>
+      </c>
+      <c r="H31">
+        <v>1034258000.0</v>
+      </c>
+      <c r="I31">
+        <v>8648575719.0</v>
+      </c>
+      <c r="J31">
+        <v>4851444000.0</v>
+      </c>
+      <c r="K31">
+        <v>3817887000.0</v>
+      </c>
+      <c r="L31">
+        <v>-501845000.0</v>
+      </c>
+      <c r="M31">
+        <v>-32459989000.0</v>
+      </c>
+      <c r="N31">
+        <v>38891920000.0</v>
+      </c>
+      <c r="O31">
+        <v>8233416000.0</v>
+      </c>
+      <c r="P31">
+        <v>5747123000.0</v>
+      </c>
+      <c r="Q31">
+        <v>5045454000.0</v>
+      </c>
+      <c r="R31">
+        <v>10221613000.0</v>
+      </c>
+      <c r="S31">
+        <v>3808016000.0</v>
+      </c>
+      <c r="T31">
+        <v>860606000.0</v>
+      </c>
+      <c r="U31">
+        <v>224302000.0</v>
+      </c>
+      <c r="V31">
+        <v>4012769000.0</v>
+      </c>
+      <c r="W31">
+        <v>-10871884000.0</v>
+      </c>
+      <c r="X31">
+        <v>21080898000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-10888753000.0</v>
+      </c>
+      <c r="Z31">
+        <v>48406574000.0</v>
+      </c>
+      <c r="AA31">
+        <v>566283897000.0</v>
+      </c>
+      <c r="AB31">
+        <v>113218000.0</v>
+      </c>
+      <c r="AC31">
+        <v>313640000.0</v>
+      </c>
+      <c r="AD31">
+        <v>13527000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-2109000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-2109000.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
+      <c r="A32" t="s">
+        <v>127</v>
+      </c>
+      <c r="B32">
+        <v>6752013000.0</v>
+      </c>
+      <c r="C32">
+        <v>6659598000.0</v>
+      </c>
+      <c r="D32">
+        <v>9402101000.0</v>
+      </c>
+      <c r="E32">
+        <v>6299493683.0</v>
+      </c>
+      <c r="F32">
+        <v>6492336000.0</v>
+      </c>
+      <c r="G32">
+        <v>7107736000.0</v>
+      </c>
+      <c r="H32">
+        <v>8813944000.0</v>
+      </c>
+      <c r="I32">
+        <v>5820730000.0</v>
+      </c>
+      <c r="J32">
+        <v>5187610000.0</v>
+      </c>
+      <c r="K32">
+        <v>7764622000.0</v>
+      </c>
+      <c r="L32">
+        <v>3612531000.0</v>
+      </c>
+      <c r="M32">
+        <v>3813584000.0</v>
+      </c>
+      <c r="N32">
+        <v>2369892000.0</v>
+      </c>
+      <c r="O32">
+        <v>2747532000.0</v>
+      </c>
+      <c r="P32">
+        <v>4510147000.0</v>
+      </c>
+      <c r="Q32">
+        <v>1750139000.0</v>
+      </c>
+      <c r="R32">
+        <v>1281696000.0</v>
+      </c>
+      <c r="S32">
+        <v>814038000.0</v>
+      </c>
+      <c r="T32">
+        <v>3483086000.0</v>
+      </c>
+      <c r="U32">
+        <v>845659000.0</v>
+      </c>
+      <c r="V32">
+        <v>2371435000.0</v>
+      </c>
+      <c r="W32">
+        <v>887231000.0</v>
+      </c>
+      <c r="X32">
+        <v>765739000.0</v>
+      </c>
+      <c r="Y32">
+        <v>651210000.0</v>
+      </c>
+      <c r="Z32">
+        <v>780095000.0</v>
+      </c>
+      <c r="AA32">
+        <v>1229500000.0</v>
+      </c>
+      <c r="AB32">
+        <v>730000000.0</v>
+      </c>
+      <c r="AC32">
+        <v>279291000.0</v>
+      </c>
+      <c r="AD32">
+        <v>423800000.0</v>
+      </c>
+      <c r="AE32">
+        <v>43624322000.0</v>
+      </c>
+      <c r="AF32">
+        <v>43624322000.0</v>
+      </c>
+      <c r="AG32"/>
+      <c r="AH32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:K30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" t="s">
+        <v>128</v>
+      </c>
+      <c r="B2">
+        <v>251070882000.0</v>
+      </c>
+      <c r="C2">
+        <v>216530279659.0</v>
+      </c>
+      <c r="D2">
+        <v>305326999000.0</v>
+      </c>
+      <c r="E2">
+        <v>328143482000.0</v>
+      </c>
+      <c r="F2">
+        <v>467180285169.0</v>
+      </c>
+      <c r="G2">
+        <v>515606704000.0</v>
+      </c>
+      <c r="H2">
+        <v>53259681000.0</v>
+      </c>
+      <c r="I2">
+        <v>54277564015.0</v>
+      </c>
+      <c r="J2">
+        <v>51174431151.0</v>
+      </c>
+      <c r="K2">
+        <v>50662235385.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B3">
+        <v>78016189000</v>
+      </c>
+      <c r="C3">
+        <v>43616499340</v>
+      </c>
+      <c r="D3">
+        <v>58573945000</v>
+      </c>
+      <c r="E3">
+        <v>14878359000</v>
+      </c>
+      <c r="F3">
+        <v>72134234792</v>
+      </c>
+      <c r="G3">
+        <v>101545248000</v>
+      </c>
+      <c r="H3">
+        <v>128434499000</v>
+      </c>
+      <c r="I3">
+        <v>619657450</v>
+      </c>
+      <c r="J3">
+        <v>947479269</v>
+      </c>
+      <c r="K3">
+        <v>157325100</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" t="s">
+        <v>130</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" t="s">
+        <v>132</v>
+      </c>
+      <c r="B6">
+        <v>29355580000.0</v>
+      </c>
+      <c r="C6">
+        <v>34540602713.0</v>
+      </c>
+      <c r="D6">
+        <v>-88796719000.0</v>
+      </c>
+      <c r="E6">
+        <v>-22817398000.0</v>
+      </c>
+      <c r="F6">
+        <v>-139036803133.0</v>
+      </c>
+      <c r="G6">
+        <v>-48426419000.0</v>
+      </c>
+      <c r="H6">
+        <v>462347022000.0</v>
+      </c>
+      <c r="I6">
+        <v>-1017882593.0</v>
+      </c>
+      <c r="J6">
+        <v>3103132864.0</v>
+      </c>
+      <c r="K6">
+        <v>512195766.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B7">
+        <v>9649648550.0</v>
+      </c>
+      <c r="C7">
+        <v>10536043350.0</v>
+      </c>
+      <c r="D7">
+        <v>13812840750.0</v>
+      </c>
+      <c r="E7">
+        <v>-9870834250.0</v>
+      </c>
+      <c r="F7">
+        <v>-5067835200.0</v>
+      </c>
+      <c r="G7">
+        <v>7566220350.0</v>
+      </c>
+      <c r="H7">
+        <v>-36293772370.0</v>
+      </c>
+      <c r="I7">
+        <v>-161225906354.0</v>
+      </c>
+      <c r="J7">
+        <v>-2977025085.0</v>
+      </c>
+      <c r="K7">
+        <v>6299216481.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" t="s">
+        <v>134</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" t="s">
+        <v>135</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
-[...40 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" t="s">
+        <v>136</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" t="s">
+        <v>137</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" t="s">
+        <v>138</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-32117088625.0</v>
+      </c>
+      <c r="F12">
+        <v>-7400549233.0</v>
+      </c>
+      <c r="G12">
+        <v>-164990656094.0</v>
+      </c>
+      <c r="H12">
+        <v>-458169866689.0</v>
+      </c>
+      <c r="I12">
+        <v>1814197030.0</v>
+      </c>
+      <c r="J12">
+        <v>17239302732.0</v>
+      </c>
+      <c r="K12">
+        <v>-201674849.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" t="s">
+        <v>139</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13">
+        <v>-50558833995.0</v>
+      </c>
+      <c r="J13">
+        <v>-101545910282.0</v>
+      </c>
+      <c r="K13">
+        <v>-2240945292.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" t="s">
+        <v>140</v>
+      </c>
+      <c r="B14">
+        <v>3977198000.0</v>
+      </c>
+      <c r="C14">
+        <v>3529356131.0</v>
+      </c>
+      <c r="D14">
+        <v>2112225000.0</v>
+      </c>
+      <c r="E14">
+        <v>1637481000.0</v>
+      </c>
+      <c r="F14">
+        <v>781584011.0</v>
+      </c>
+      <c r="G14">
+        <v>638597000.0</v>
+      </c>
+      <c r="H14">
+        <v>143375000.0</v>
+      </c>
+      <c r="I14">
+        <v>143374992.0</v>
+      </c>
+      <c r="J14">
+        <v>143374992.0</v>
+      </c>
+      <c r="K14">
+        <v>143374992.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" t="s">
+        <v>141</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" t="s">
+        <v>142</v>
+      </c>
+      <c r="B16">
+        <v>280426462000.0</v>
+      </c>
+      <c r="C16">
+        <v>251070882372.0</v>
+      </c>
+      <c r="D16">
+        <v>216530280000.0</v>
+      </c>
+      <c r="E16">
+        <v>305326084000.0</v>
+      </c>
+      <c r="F16">
+        <v>328143482036.0</v>
+      </c>
+      <c r="G16">
+        <v>467180285000.0</v>
+      </c>
+      <c r="H16">
+        <v>515606704000.0</v>
+      </c>
+      <c r="I16">
+        <v>53259681422.0</v>
+      </c>
+      <c r="J16">
+        <v>54277564015.0</v>
+      </c>
+      <c r="K16">
+        <v>51174431151.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" t="s">
+        <v>143</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" t="s">
+        <v>144</v>
+      </c>
+      <c r="B18">
+        <v>-56193360000.0</v>
+      </c>
+      <c r="C18">
+        <v>-14268263360.0</v>
+      </c>
+      <c r="D18">
+        <v>-36045598000.0</v>
+      </c>
+      <c r="E18">
+        <v>-13037520000.0</v>
+      </c>
+      <c r="F18">
+        <v>-68933310739.0</v>
+      </c>
+      <c r="G18">
+        <v>-217715669000.0</v>
+      </c>
+      <c r="H18">
+        <v>-165318205000.0</v>
+      </c>
+      <c r="I18">
+        <v>-160968917387.0</v>
+      </c>
+      <c r="J18">
+        <v>1566518061.0</v>
+      </c>
+      <c r="K18">
+        <v>9051357539.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" t="s">
+        <v>145</v>
+      </c>
+      <c r="B19">
+        <v>62755774705.0</v>
+      </c>
+      <c r="C19">
+        <v>26661330080.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19">
+        <v>-70745830785.0</v>
+      </c>
+      <c r="G19">
+        <v>76911133676.0</v>
+      </c>
+      <c r="H19">
+        <v>-246468359223.0</v>
+      </c>
+      <c r="I19">
+        <v>-246468359223.0</v>
+      </c>
+      <c r="J19">
+        <v>-246468359223.0</v>
+      </c>
+      <c r="K19">
+        <v>-246468359223.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" t="s">
+        <v>146</v>
+      </c>
+      <c r="B20">
+        <v>10322905780.0</v>
+      </c>
+      <c r="C20">
+        <v>446136570.0</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" t="s">
+        <v>147</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21">
+        <v>-673200000.0</v>
+      </c>
+      <c r="G21">
+        <v>-673200000.0</v>
+      </c>
+      <c r="H21">
+        <v>-673200000.0</v>
+      </c>
+      <c r="I21">
+        <v>-673200000.0</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21"/>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" t="s">
+        <v>110</v>
+      </c>
+      <c r="B22">
+        <v>29163724000.0</v>
+      </c>
+      <c r="C22">
+        <v>21480183519.0</v>
+      </c>
+      <c r="D22">
+        <v>12348092000.0</v>
+      </c>
+      <c r="E22">
+        <v>32223088000.0</v>
+      </c>
+      <c r="F22">
+        <v>8598894531.0</v>
+      </c>
+      <c r="G22">
+        <v>47638832000.0</v>
+      </c>
+      <c r="H22">
+        <v>421142786000.0</v>
+      </c>
+      <c r="I22">
+        <v>-306031335.0</v>
+      </c>
+      <c r="J22">
+        <v>2784094397.0</v>
+      </c>
+      <c r="K22">
+        <v>-308607215.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" t="s">
+        <v>148</v>
+      </c>
+      <c r="B23">
+        <v>-673200000.0</v>
+      </c>
+      <c r="C23">
+        <v>27200000000.0</v>
+      </c>
+      <c r="D23">
+        <v>-110798787436.0</v>
+      </c>
+      <c r="E23">
+        <v>7308053280.0</v>
+      </c>
+      <c r="F23">
+        <v>796697000.0</v>
+      </c>
+      <c r="G23">
+        <v>8618200000.0</v>
+      </c>
+      <c r="H23">
+        <v>107718000000.0</v>
+      </c>
+      <c r="I23">
+        <v>61534175534.0</v>
+      </c>
+      <c r="J23">
+        <v>77184501786.0</v>
+      </c>
+      <c r="K23">
+        <v>105563677396.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" t="s">
+        <v>149</v>
+      </c>
+      <c r="B24">
+        <v>63571108010.0</v>
+      </c>
+      <c r="C24">
+        <v>6594393101.0</v>
+      </c>
+      <c r="D24">
+        <v>1435054000.0</v>
+      </c>
+      <c r="E24">
+        <v>-15422465000.0</v>
+      </c>
+      <c r="F24">
+        <v>-128723682856.0</v>
+      </c>
+      <c r="G24">
+        <v>542805700.0</v>
+      </c>
+      <c r="H24">
+        <v>1000000000.0</v>
+      </c>
+      <c r="I24">
+        <v>1000000000.0</v>
+      </c>
+      <c r="J24">
+        <v>105500000.0</v>
+      </c>
+      <c r="K24">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" t="s">
+        <v>150</v>
+      </c>
+      <c r="B25">
+        <v>-11318094000.0</v>
+      </c>
+      <c r="C25">
+        <v>4338696330.0</v>
+      </c>
+      <c r="D25">
+        <v>8068030000.0</v>
+      </c>
+      <c r="E25">
+        <v>-32019730000.0</v>
+      </c>
+      <c r="F25">
+        <v>-6179554489.0</v>
+      </c>
+      <c r="G25">
+        <v>-164447850000.0</v>
+      </c>
+      <c r="H25">
+        <v>-458169867000.0</v>
+      </c>
+      <c r="I25">
+        <v>1326052744.0</v>
+      </c>
+      <c r="J25">
+        <v>2850303010.0</v>
+      </c>
+      <c r="K25">
+        <v>3361448365.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" t="s">
+        <v>151</v>
+      </c>
+      <c r="B26">
+        <v>10322905780.0</v>
+      </c>
+      <c r="C26">
+        <v>446136570.0</v>
+      </c>
+      <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
+        <v>7308053280.0</v>
+      </c>
+      <c r="F26">
+        <v>796697000.0</v>
+      </c>
+      <c r="G26">
+        <v>86182000000.0</v>
+      </c>
+      <c r="H26">
+        <v>107718000000.0</v>
+      </c>
+      <c r="I26">
+        <v>50000000000.0</v>
+      </c>
+      <c r="J26">
+        <v>100000000000.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" t="s">
+        <v>152</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" t="s">
+        <v>153</v>
+      </c>
+      <c r="B28">
+        <v>9649706000.0</v>
+      </c>
+      <c r="C28">
+        <v>-227063430.0</v>
+      </c>
+      <c r="D28">
+        <v>-673200000.0</v>
+      </c>
+      <c r="E28">
+        <v>6634853000.0</v>
+      </c>
+      <c r="F28">
+        <v>123497000.0</v>
+      </c>
+      <c r="G28">
+        <v>92227873000.0</v>
+      </c>
+      <c r="H28">
+        <v>107718000000.0</v>
+      </c>
+      <c r="I28">
+        <v>61534175534.0</v>
+      </c>
+      <c r="J28">
+        <v>77184501786.0</v>
+      </c>
+      <c r="K28">
+        <v>131363677396.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" t="s">
+        <v>154</v>
+      </c>
+      <c r="B29">
+        <v>21822829000.0</v>
+      </c>
+      <c r="C29">
+        <v>29348235980.0</v>
+      </c>
+      <c r="D29">
+        <v>22528347000.0</v>
+      </c>
+      <c r="E29">
+        <v>1840839000.0</v>
+      </c>
+      <c r="F29">
+        <v>3200924053.0</v>
+      </c>
+      <c r="G29">
+        <v>-116170421000.0</v>
+      </c>
+      <c r="H29">
+        <v>-36883706000.0</v>
+      </c>
+      <c r="I29">
+        <v>-160349259937.0</v>
+      </c>
+      <c r="J29">
+        <v>2513997330.0</v>
+      </c>
+      <c r="K29">
+        <v>9208682639.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" t="s">
+        <v>155</v>
+      </c>
+      <c r="B30">
+        <v>-5143254000.0</v>
+      </c>
+      <c r="C30">
+        <v>4552386618.0</v>
+      </c>
+      <c r="D30">
+        <v>-109363733000.0</v>
+      </c>
+      <c r="E30">
+        <v>-31313090000.0</v>
+      </c>
+      <c r="F30">
+        <v>-142380065577.0</v>
+      </c>
+      <c r="G30">
+        <v>-24464115000.0</v>
+      </c>
+      <c r="H30">
+        <v>391512728000.0</v>
+      </c>
+      <c r="I30">
+        <v>97797201810.0</v>
+      </c>
+      <c r="J30">
+        <v>-76595366252.0</v>
+      </c>
+      <c r="K30">
+        <v>-140060164270.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AH30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:34">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E1" t="s">
+        <v>74</v>
+      </c>
+      <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>76</v>
+      </c>
+      <c r="I1" t="s">
+        <v>77</v>
+      </c>
+      <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>79</v>
+      </c>
+      <c r="M1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>83</v>
+      </c>
+      <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>85</v>
+      </c>
+      <c r="U1" t="s">
+        <v>86</v>
+      </c>
+      <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
+      <c r="A2" t="s">
+        <v>128</v>
+      </c>
+      <c r="B2">
+        <v>280426461980.0</v>
+      </c>
+      <c r="C2">
+        <v>285860697000.0</v>
+      </c>
+      <c r="D2">
+        <v>296373815000.0</v>
+      </c>
+      <c r="E2">
+        <v>231636822000.0</v>
+      </c>
+      <c r="F2">
+        <v>251070882000.0</v>
+      </c>
+      <c r="G2">
+        <v>252721186000.0</v>
+      </c>
+      <c r="H2">
+        <v>225191519703.0</v>
+      </c>
+      <c r="I2">
+        <v>214405379206.0</v>
+      </c>
+      <c r="J2">
+        <v>216530279659.0</v>
+      </c>
+      <c r="K2">
+        <v>264313999000.0</v>
+      </c>
+      <c r="L2">
+        <v>249360105000.0</v>
+      </c>
+      <c r="M2">
+        <v>246946241407.0</v>
+      </c>
+      <c r="N2">
+        <v>305326083952.0</v>
+      </c>
+      <c r="O2">
+        <v>302758548827.0</v>
+      </c>
+      <c r="P2">
+        <v>300521271798.0</v>
+      </c>
+      <c r="Q2">
+        <v>301398693036.0</v>
+      </c>
+      <c r="R2">
+        <v>328143482036.0</v>
+      </c>
+      <c r="S2">
+        <v>388777544640.0</v>
+      </c>
+      <c r="T2">
+        <v>472740994402.0</v>
+      </c>
+      <c r="U2">
+        <v>403278099211.0</v>
+      </c>
+      <c r="V2">
+        <v>467200041472.0</v>
+      </c>
+      <c r="W2">
+        <v>616194512684.0</v>
+      </c>
+      <c r="X2">
+        <v>642444579313.0</v>
+      </c>
+      <c r="Y2">
+        <v>881327755158.0</v>
+      </c>
+      <c r="Z2">
+        <v>515606703790.0</v>
+      </c>
+      <c r="AA2">
+        <v>9152285716.0</v>
+      </c>
+      <c r="AB2"/>
+      <c r="AC2">
+        <v>16421145870.0</v>
+      </c>
+      <c r="AD2"/>
+      <c r="AE2"/>
+      <c r="AF2">
+        <v>56546867760.0</v>
+      </c>
+      <c r="AG2">
+        <v>55412215887.0</v>
+      </c>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
+      <c r="A3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B3">
+        <v>6686888417</v>
+      </c>
+      <c r="C3">
+        <v>15009878000</v>
+      </c>
+      <c r="D3">
+        <v>63006310100</v>
+      </c>
+      <c r="E3">
+        <v>142412000</v>
+      </c>
+      <c r="F3">
+        <v>21020822000</v>
+      </c>
+      <c r="G3">
+        <v>38928608000</v>
+      </c>
+      <c r="H3">
+        <v>1599136524</v>
+      </c>
+      <c r="I3">
+        <v>200037570</v>
+      </c>
+      <c r="J3">
+        <v>221037570</v>
+      </c>
+      <c r="K3">
+        <v>52688948000</v>
+      </c>
+      <c r="L3">
+        <v>3752162000</v>
+      </c>
+      <c r="M3">
+        <v>4857213237</v>
+      </c>
+      <c r="N3">
+        <v>64174141970</v>
+      </c>
+      <c r="O3">
+        <v>6135274271</v>
+      </c>
+      <c r="P3">
+        <v>4047451069</v>
+      </c>
+      <c r="Q3">
+        <v>3286203921</v>
+      </c>
+      <c r="R3">
+        <v>1409429419</v>
+      </c>
+      <c r="S3">
+        <v>4793985508</v>
+      </c>
+      <c r="T3">
+        <v>58272183229</v>
+      </c>
+      <c r="U3">
+        <v>8422207280</v>
+      </c>
+      <c r="V3">
+        <v>645858775</v>
+      </c>
+      <c r="W3">
+        <v>100811734300</v>
+      </c>
+      <c r="X3">
+        <v>45388611</v>
+      </c>
+      <c r="Y3">
+        <v>688125389</v>
+      </c>
+      <c r="Z3">
+        <v>2730169673</v>
+      </c>
+      <c r="AA3">
+        <v>94175246257</v>
+      </c>
+      <c r="AB3">
+        <v>59181567840</v>
+      </c>
+      <c r="AC3">
+        <v>61846225340</v>
+      </c>
+      <c r="AD3">
+        <v>31594595000</v>
+      </c>
+      <c r="AE3">
+        <v>163433125</v>
+      </c>
+      <c r="AF3">
+        <v>163433125</v>
+      </c>
+      <c r="AG3">
+        <v>146395600</v>
+      </c>
+      <c r="AH3">
+        <v>146395600</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
+      <c r="A4" t="s">
+        <v>130</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
+      <c r="A5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
+      <c r="A6" t="s">
+        <v>132</v>
+      </c>
+      <c r="B6">
+        <v>-5631837452.0</v>
+      </c>
+      <c r="C6">
+        <v>-5434235000.0</v>
+      </c>
+      <c r="D6">
+        <v>34789814790.0</v>
+      </c>
+      <c r="E6">
+        <v>64736993000.0</v>
+      </c>
+      <c r="F6">
+        <v>-19434061000.0</v>
+      </c>
+      <c r="G6">
+        <v>-1650304000.0</v>
+      </c>
+      <c r="H6">
+        <v>27529666495.0</v>
+      </c>
+      <c r="I6">
+        <v>10786140497.0</v>
+      </c>
+      <c r="J6">
+        <v>-2124900453.0</v>
+      </c>
+      <c r="K6">
+        <v>-47783720000.0</v>
+      </c>
+      <c r="L6">
+        <v>14953894000.0</v>
+      </c>
+      <c r="M6">
+        <v>2413863578.0</v>
+      </c>
+      <c r="N6">
+        <v>-58379842545.0</v>
+      </c>
+      <c r="O6">
+        <v>2567535125.0</v>
+      </c>
+      <c r="P6">
+        <v>2237277029.0</v>
+      </c>
+      <c r="Q6">
+        <v>-877421238.0</v>
+      </c>
+      <c r="R6">
+        <v>-26744789000.0</v>
+      </c>
+      <c r="S6">
+        <v>-60634062604.0</v>
+      </c>
+      <c r="T6">
+        <v>-83983206065.0</v>
+      </c>
+      <c r="U6">
+        <v>69443138888.0</v>
+      </c>
+      <c r="V6">
+        <v>-63941698564.0</v>
+      </c>
+      <c r="W6">
+        <v>-148994471212.0</v>
+      </c>
+      <c r="X6">
+        <v>-26250066629.0</v>
+      </c>
+      <c r="Y6">
+        <v>-238883175845.0</v>
+      </c>
+      <c r="Z6">
+        <v>365721051368.0</v>
+      </c>
+      <c r="AA6">
+        <v>506454418074.0</v>
+      </c>
+      <c r="AB6">
+        <v>9152285716.0</v>
+      </c>
+      <c r="AC6">
+        <v>-16421145870.0</v>
+      </c>
+      <c r="AD6">
+        <v>16421145870.0</v>
+      </c>
+      <c r="AE6">
+        <v>-1643593169.0</v>
+      </c>
+      <c r="AF6">
+        <v>-56546867760.0</v>
+      </c>
+      <c r="AG6">
+        <v>1134651873.0</v>
+      </c>
+      <c r="AH6">
+        <v>1134651872.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
+      <c r="A7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>9649648550.0</v>
+      </c>
+      <c r="D7">
+        <v>5109357000.0</v>
+      </c>
+      <c r="E7">
+        <v>4039561660.0</v>
+      </c>
+      <c r="F7">
+        <v>1325770300.0</v>
+      </c>
+      <c r="G7">
+        <v>10536043350.0</v>
+      </c>
+      <c r="H7">
+        <v>-1132405350.0</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
+        <v>440095670.0</v>
+      </c>
+      <c r="M7">
+        <v>-157650690.0</v>
+      </c>
+      <c r="N7">
+        <v>-513245510.0</v>
+      </c>
+      <c r="O7">
+        <v>-9870834250.0</v>
+      </c>
+      <c r="P7">
+        <v>-5818945160.0</v>
+      </c>
+      <c r="Q7">
+        <v>-4772491250.0</v>
+      </c>
+      <c r="R7">
+        <v>-2180719770.0</v>
+      </c>
+      <c r="S7">
+        <v>-5067835200.0</v>
+      </c>
+      <c r="T7">
+        <v>2194715210.0</v>
+      </c>
+      <c r="U7">
+        <v>8233062790.0</v>
+      </c>
+      <c r="V7">
+        <v>5026973090.0</v>
+      </c>
+      <c r="W7">
+        <v>126971493369.0</v>
+      </c>
+      <c r="X7">
+        <v>-126839575064.0</v>
+      </c>
+      <c r="Y7">
+        <v>-9229121818.0</v>
+      </c>
+      <c r="Z7">
+        <v>9097203513.0</v>
+      </c>
+      <c r="AA7">
+        <v>-16375912958.0</v>
+      </c>
+      <c r="AB7">
+        <v>28817018247.0</v>
+      </c>
+      <c r="AC7">
+        <v>-19924624354.0</v>
+      </c>
+      <c r="AD7">
+        <v>7483519065.0</v>
+      </c>
+      <c r="AE7">
+        <v>-1395292336.0</v>
+      </c>
+      <c r="AF7">
+        <v>-1395292336.0</v>
+      </c>
+      <c r="AG7">
+        <v>-23884124661.0</v>
+      </c>
+      <c r="AH7">
+        <v>-23884124662.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34">
+      <c r="A8" t="s">
+        <v>134</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
+      <c r="A9" t="s">
+        <v>135</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>18</v>
-[...72 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
-[...1 lines deleted...]
-      </c>
+      <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
-[...4 lines deleted...]
-      </c>
+      <c r="AC10"/>
+      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>19</v>
-[...15 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...7 lines deleted...]
-      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
-        <v>-914910.0</v>
+        <v>0.0</v>
       </c>
       <c r="N11">
-        <v>-914910.0</v>
+        <v>0.0</v>
       </c>
       <c r="O11">
-        <v>-291351763190.0</v>
+        <v>0.0</v>
       </c>
       <c r="P11">
-        <v>-914910.0</v>
+        <v>0.0</v>
       </c>
       <c r="Q11">
-        <v>-289145311860.0</v>
+        <v>0.0</v>
       </c>
       <c r="R11">
-        <v>-924810930.0</v>
+        <v>0.0</v>
       </c>
       <c r="S11">
-        <v>-19756300.0</v>
-[...7 lines deleted...]
-      <c r="Z11"/>
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
       <c r="AA11"/>
-      <c r="AB11"/>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>20</v>
-[...33 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
-        <v>615553840112.0</v>
+        <v>35154582648.0</v>
       </c>
       <c r="N12">
-        <v>647902731927.0</v>
+        <v>-37446357562.0</v>
       </c>
       <c r="O12">
-        <v>634747709345.0</v>
+        <v>-10685658714.0</v>
       </c>
       <c r="P12">
-        <v>626973720586.0</v>
+        <v>-4119192072.0</v>
       </c>
       <c r="Q12">
-        <v>619839126920.0</v>
+        <v>-6075688425.0</v>
       </c>
       <c r="R12">
-        <v>618255191354.0</v>
+        <v>-11236549414.0</v>
       </c>
       <c r="S12">
-        <v>472721238099.0</v>
+        <v>2881855752.0</v>
       </c>
       <c r="T12">
-        <v>681539092525.0</v>
+        <v>-11694551402.0</v>
       </c>
       <c r="U12">
-        <v>467180285169.0</v>
+        <v>1338760978.0</v>
       </c>
       <c r="V12">
-        <v>616117377799.0</v>
+        <v>73385439.0</v>
       </c>
       <c r="W12">
-        <v>642367415428.0</v>
+        <v>-140103971366.0</v>
       </c>
       <c r="X12">
-        <v>881327755158.0</v>
+        <v>102881841577.0</v>
       </c>
       <c r="Y12">
-        <v>515606703790.0</v>
-[...11 lines deleted...]
-      </c>
+        <v>-125906676046.0</v>
+      </c>
+      <c r="Z12">
+        <v>-1861850259.0</v>
+      </c>
+      <c r="AA12"/>
+      <c r="AB12">
+        <v>-60132707311.0</v>
+      </c>
+      <c r="AC12"/>
+      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>21</v>
-[...51 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
       <c r="S13">
-        <v>431007480500.0</v>
+        <v>-11201953549.0</v>
       </c>
       <c r="T13">
-        <v>430910000000.0</v>
+        <v>5398212322.0</v>
       </c>
       <c r="U13">
-        <v>430910000000.0</v>
+        <v>3295909474.0</v>
       </c>
       <c r="V13">
-        <v>430910000000.0</v>
+        <v>2507831753.0</v>
       </c>
       <c r="W13">
-        <v>430910000000.0</v>
+        <v>126971493369.0</v>
       </c>
       <c r="X13">
-        <v>439528200000.0</v>
+        <v>-126839575064.0</v>
       </c>
       <c r="Y13">
-        <v>344728000000.0</v>
-[...11 lines deleted...]
-      </c>
+        <v>-9229121818.0</v>
+      </c>
+      <c r="Z13">
+        <v>9097203513.0</v>
+      </c>
+      <c r="AA13"/>
+      <c r="AB13">
+        <v>28817018247.0</v>
+      </c>
+      <c r="AC13"/>
+      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>140</v>
+      </c>
+      <c r="B14"/>
       <c r="C14">
-        <v>4477040093.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1500190000.0</v>
+      </c>
+      <c r="D14"/>
       <c r="E14">
-        <v>4384984000.0</v>
+        <v>833306000.0</v>
       </c>
       <c r="F14">
-        <v>4382841000.0</v>
+        <v>824831000.0</v>
       </c>
       <c r="G14">
-        <v>4382845000.0</v>
+        <v>1460720000.0</v>
       </c>
       <c r="H14">
-        <v>4382841000.0</v>
+        <v>731767409.0</v>
       </c>
       <c r="I14">
-        <v>4382841000.0</v>
+        <v>676213048.0</v>
       </c>
       <c r="J14">
-        <v>4382841000.0</v>
+        <v>660655232.0</v>
       </c>
       <c r="K14">
-        <v>4382841000.0</v>
+        <v>1290542000.0</v>
       </c>
       <c r="L14">
-        <v>4355789000.0</v>
+        <v>514853000.0</v>
       </c>
       <c r="M14">
-        <v>4382841000.0</v>
+        <v>161323661.0</v>
       </c>
       <c r="N14">
-        <v>4357753319.0</v>
+        <v>145506413.0</v>
       </c>
       <c r="O14">
-        <v>4316404405.0</v>
+        <v>1481717486.0</v>
       </c>
       <c r="P14">
-        <v>4316404000.0</v>
+        <v>51921265.0</v>
       </c>
       <c r="Q14">
-        <v>4316404000.0</v>
+        <v>51921264.0</v>
       </c>
       <c r="R14">
-        <v>4310075000.0</v>
+        <v>51921266.0</v>
       </c>
       <c r="S14">
-        <v>4309119943.0</v>
+        <v>581642602.0</v>
       </c>
       <c r="T14">
-        <v>4309100000.0</v>
+        <v>61550595.0</v>
       </c>
       <c r="U14">
-        <v>4309100000.0</v>
+        <v>70073512.0</v>
       </c>
       <c r="V14">
-        <v>4309100000.0</v>
+        <v>551550708.0</v>
       </c>
       <c r="W14">
-        <v>4309100000.0</v>
+        <v>306864068.0</v>
       </c>
       <c r="X14">
-        <v>4309100000.0</v>
+        <v>17764979.0</v>
       </c>
       <c r="Y14">
-        <v>2872000.0</v>
+        <v>313968269.0</v>
       </c>
       <c r="Z14">
-        <v>2872000.0</v>
+        <v>220388310.0</v>
       </c>
       <c r="AA14">
-        <v>2871000.0</v>
+        <v>35843750.0</v>
       </c>
       <c r="AB14">
-        <v>2883000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-223865975.0</v>
+      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
-        <v>2872000.0</v>
+        <v>261145065.0</v>
       </c>
       <c r="AF14">
-        <v>2872000.0</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:32">
+        <v>261145065.0</v>
+      </c>
+      <c r="AG14">
+        <v>165064584.0</v>
+      </c>
+      <c r="AH14">
+        <v>165064585.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>142</v>
       </c>
       <c r="B16">
-        <v>1884466000.0</v>
-[...2 lines deleted...]
-      <c r="D16"/>
+        <v>274794624528.0</v>
+      </c>
+      <c r="C16">
+        <v>280426462000.0</v>
+      </c>
+      <c r="D16">
+        <v>285860697000.0</v>
+      </c>
       <c r="E16">
-        <v>1461274000.0</v>
+        <v>296373815000.0</v>
       </c>
       <c r="F16">
-        <v>1878017000.0</v>
+        <v>231636822000.0</v>
       </c>
       <c r="G16">
-        <v>979473000.0</v>
+        <v>251070882000.0</v>
       </c>
       <c r="H16">
-        <v>966988000.0</v>
+        <v>252721186198.0</v>
       </c>
       <c r="I16">
-        <v>1173377000.0</v>
+        <v>225191519703.0</v>
       </c>
       <c r="J16">
-        <v>1438455000.0</v>
+        <v>214405379206.0</v>
       </c>
       <c r="K16">
-        <v>389899987.0</v>
+        <v>216530280000.0</v>
       </c>
       <c r="L16">
-        <v>679195314.0</v>
+        <v>264313999000.0</v>
       </c>
       <c r="M16">
-        <v>923975920.0</v>
+        <v>249360104985.0</v>
       </c>
       <c r="N16">
-        <v>515453879.0</v>
+        <v>246946241407.0</v>
       </c>
       <c r="O16">
-        <v>167210244.0</v>
+        <v>305326083952.0</v>
       </c>
       <c r="P16">
-        <v>226322608.0</v>
+        <v>302758548827.0</v>
       </c>
       <c r="Q16">
-        <v>286472950.0</v>
+        <v>300521271798.0</v>
       </c>
       <c r="R16">
-        <v>296085838.0</v>
+        <v>301398693036.0</v>
       </c>
       <c r="S16">
-        <v>346736347.0</v>
+        <v>328143482036.0</v>
       </c>
       <c r="T16">
-        <v>214730832.0</v>
-[...8 lines deleted...]
-      <c r="AB16"/>
+        <v>388757788337.0</v>
+      </c>
+      <c r="U16">
+        <v>472721238099.0</v>
+      </c>
+      <c r="V16">
+        <v>403258342908.0</v>
+      </c>
+      <c r="W16">
+        <v>467200041472.0</v>
+      </c>
+      <c r="X16">
+        <v>616194512684.0</v>
+      </c>
+      <c r="Y16">
+        <v>642444579313.0</v>
+      </c>
+      <c r="Z16">
+        <v>881327755158.0</v>
+      </c>
+      <c r="AA16">
+        <v>515606703790.0</v>
+      </c>
+      <c r="AB16">
+        <v>9152285716.0</v>
+      </c>
       <c r="AC16"/>
-      <c r="AD16"/>
-      <c r="AE16"/>
+      <c r="AD16">
+        <v>16421145870.0</v>
+      </c>
+      <c r="AE16">
+        <v>-1643593169.0</v>
+      </c>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16">
+        <v>56546867760.0</v>
+      </c>
+      <c r="AH16">
+        <v>1134651872.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="C18"/>
+        <v>144</v>
+      </c>
+      <c r="B18">
+        <v>-2304123234.0</v>
+      </c>
+      <c r="C18">
+        <v>-7031374000.0</v>
+      </c>
       <c r="D18"/>
-      <c r="E18"/>
-[...28 lines deleted...]
-    <row r="19" spans="1:32">
+      <c r="E18">
+        <v>3652024000.0</v>
+      </c>
+      <c r="F18">
+        <v>-18432004000.0</v>
+      </c>
+      <c r="G18">
+        <v>-18401508000.0</v>
+      </c>
+      <c r="H18">
+        <v>-2380557740.0</v>
+      </c>
+      <c r="I18">
+        <v>4868007653.0</v>
+      </c>
+      <c r="J18">
+        <v>3696042133.0</v>
+      </c>
+      <c r="K18">
+        <v>-40325501000.0</v>
+      </c>
+      <c r="L18">
+        <v>2062432000.0</v>
+      </c>
+      <c r="M18">
+        <v>-1231995989.0</v>
+      </c>
+      <c r="N18">
+        <v>-62013998417.0</v>
+      </c>
+      <c r="O18">
+        <v>-7064413643.0</v>
+      </c>
+      <c r="P18">
+        <v>258347120.0</v>
+      </c>
+      <c r="Q18">
+        <v>-3980477200.0</v>
+      </c>
+      <c r="R18">
+        <v>-2250976305.0</v>
+      </c>
+      <c r="S18">
+        <v>-10487955924.0</v>
+      </c>
+      <c r="T18">
+        <v>-60827445223.0</v>
+      </c>
+      <c r="U18">
+        <v>-4370458734.0</v>
+      </c>
+      <c r="V18">
+        <v>6752549142.0</v>
+      </c>
+      <c r="W18">
+        <v>-120511145486.0</v>
+      </c>
+      <c r="X18">
+        <v>16717946234.0</v>
+      </c>
+      <c r="Y18">
+        <v>-166584665069.0</v>
+      </c>
+      <c r="Z18">
+        <v>52119389507.0</v>
+      </c>
+      <c r="AA18">
+        <v>-86655921132.0</v>
+      </c>
+      <c r="AB18">
+        <v>26970637203.0</v>
+      </c>
+      <c r="AC18">
+        <v>-74212497357.0</v>
+      </c>
+      <c r="AD18">
+        <v>-31420423434.0</v>
+      </c>
+      <c r="AE18">
+        <v>-1643593169.0</v>
+      </c>
+      <c r="AF18">
+        <v>-1643593169.0</v>
+      </c>
+      <c r="AG18">
+        <v>-23865348127.0</v>
+      </c>
+      <c r="AH18">
+        <v>-23865348128.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>145</v>
+      </c>
+      <c r="B19">
+        <v>-3467615852.0</v>
+      </c>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-      <c r="F19"/>
+      <c r="F19">
+        <v>0.0</v>
+      </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19"/>
-[...12 lines deleted...]
-      <c r="Z19"/>
+      <c r="M19">
+        <v>3645859567.0</v>
+      </c>
+      <c r="N19">
+        <v>3645859567.0</v>
+      </c>
+      <c r="O19">
+        <v>3645859567.0</v>
+      </c>
+      <c r="P19">
+        <v>-783253731.0</v>
+      </c>
+      <c r="Q19">
+        <v>-1426393578.0</v>
+      </c>
+      <c r="R19">
+        <v>-24508772695.0</v>
+      </c>
+      <c r="S19">
+        <v>-50128125768.0</v>
+      </c>
+      <c r="T19">
+        <v>-15715773539.0</v>
+      </c>
+      <c r="U19">
+        <v>65772559925.0</v>
+      </c>
+      <c r="V19">
+        <v>-70674491403.0</v>
+      </c>
+      <c r="W19">
+        <v>64960469339.0</v>
+      </c>
+      <c r="X19">
+        <v>-150182313083.0</v>
+      </c>
+      <c r="Y19">
+        <v>125041943134.0</v>
+      </c>
+      <c r="Z19">
+        <v>125041943134.0</v>
+      </c>
       <c r="AA19"/>
-      <c r="AB19"/>
+      <c r="AB19">
+        <v>-123675000000.0</v>
+      </c>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>146</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20"/>
+      <c r="F20">
+        <v>10322905780.0</v>
+      </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>147</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21"/>
-[...2 lines deleted...]
-      <c r="V21"/>
+      <c r="S21">
+        <v>-673200000.0</v>
+      </c>
+      <c r="T21">
+        <v>-673200000.0</v>
+      </c>
+      <c r="U21">
+        <v>-673200000.0</v>
+      </c>
+      <c r="V21">
+        <v>-673200000.0</v>
+      </c>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
-[...4 lines deleted...]
-      </c>
+      <c r="AC21"/>
+      <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="C22"/>
+        <v>110</v>
+      </c>
+      <c r="B22">
+        <v>8850184657.0</v>
+      </c>
+      <c r="C22">
+        <v>4398737000.0</v>
+      </c>
       <c r="D22"/>
-      <c r="E22"/>
-[...3 lines deleted...]
-      <c r="I22"/>
+      <c r="E22">
+        <v>11056742000.0</v>
+      </c>
+      <c r="F22">
+        <v>5336706000.0</v>
+      </c>
+      <c r="G22">
+        <v>3381951000.0</v>
+      </c>
+      <c r="H22">
+        <v>5129403579.0</v>
+      </c>
+      <c r="I22">
+        <v>10273849940.0</v>
+      </c>
       <c r="J22">
-        <v>2605027000.0</v>
-[...3 lines deleted...]
-      <c r="M22"/>
+        <v>2694978574.0</v>
+      </c>
+      <c r="K22">
+        <v>1362828000.0</v>
+      </c>
+      <c r="L22">
+        <v>3747530000.0</v>
+      </c>
+      <c r="M22">
+        <v>-32223261214.0</v>
+      </c>
       <c r="N22">
-        <v>-20989756362.0</v>
-[...20 lines deleted...]
-    <row r="23" spans="1:32">
+        <v>39460994702.0</v>
+      </c>
+      <c r="O22">
+        <v>9030165246.0</v>
+      </c>
+      <c r="P22">
+        <v>7879207825.0</v>
+      </c>
+      <c r="Q22">
+        <v>5123022036.0</v>
+      </c>
+      <c r="R22">
+        <v>10190693295.0</v>
+      </c>
+      <c r="S22">
+        <v>1328390035.0</v>
+      </c>
+      <c r="T22">
+        <v>3174626491.0</v>
+      </c>
+      <c r="U22">
+        <v>-652995418.0</v>
+      </c>
+      <c r="V22">
+        <v>4748873423.0</v>
+      </c>
+      <c r="W22">
+        <v>-6122776284.0</v>
+      </c>
+      <c r="X22">
+        <v>19351106619.0</v>
+      </c>
+      <c r="Y22">
+        <v>-10253285180.0</v>
+      </c>
+      <c r="Z22">
+        <v>44663787109.0</v>
+      </c>
+      <c r="AA22">
+        <v>424996077670.0</v>
+      </c>
+      <c r="AB22">
+        <v>-671375598.0</v>
+      </c>
+      <c r="AC22">
+        <v>-3234761029.0</v>
+      </c>
+      <c r="AD22">
+        <v>52844683.0</v>
+      </c>
+      <c r="AE22">
+        <v>36846411.0</v>
+      </c>
+      <c r="AF22">
+        <v>36846411.0</v>
+      </c>
+      <c r="AG22">
+        <v>349724237.0</v>
+      </c>
+      <c r="AH22">
+        <v>349724237.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="B23"/>
       <c r="C23">
-        <v>1081735700000.0</v>
+        <v>-673200000.0</v>
       </c>
       <c r="D23">
-        <v>1069358626000.0</v>
+        <v>10800000000.0</v>
       </c>
       <c r="E23">
-        <v>1043040445000.0</v>
+        <v>1000000000.0</v>
       </c>
       <c r="F23">
-        <v>1022604016000.0</v>
+        <v>9800000000.0</v>
       </c>
       <c r="G23">
-        <v>1016625666000.0</v>
+        <v>-673200000.0</v>
       </c>
       <c r="H23">
-        <v>1005846669000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23"/>
       <c r="K23">
-        <v>987882196860.0</v>
+        <v>-2902983000.0</v>
       </c>
       <c r="L23">
-        <v>1019745862826.0</v>
+        <v>2229783000.0</v>
       </c>
       <c r="M23">
-        <v>980544177714.0</v>
+        <v>-1211353670.0</v>
       </c>
       <c r="N23">
-        <v>1011243134980.0</v>
+        <v>-60539071186.0</v>
       </c>
       <c r="O23">
-        <v>1000578332970.0</v>
+        <v>-671739900.0</v>
       </c>
       <c r="P23">
-        <v>990590958509.0</v>
+        <v>2762183640.0</v>
       </c>
       <c r="Q23">
-        <v>980668268510.0</v>
+        <v>4529449540.0</v>
       </c>
       <c r="R23">
-        <v>976042353711.0</v>
+        <v>14960000.0</v>
       </c>
       <c r="S23">
-        <v>975329111000.0</v>
+        <v>-517066000.0</v>
       </c>
       <c r="T23">
-        <v>975639951668.0</v>
+        <v>-74383030862.0</v>
       </c>
       <c r="U23">
-        <v>965997293661.0</v>
+        <v>8060794000.0</v>
       </c>
       <c r="V23">
-        <v>971599626504.0</v>
+        <v>-65348835867.0</v>
       </c>
       <c r="W23">
-        <v>952234508766.0</v>
+        <v>-2572326882.0</v>
       </c>
       <c r="X23">
-        <v>927197044493.0</v>
+        <v>97374326882.0</v>
       </c>
       <c r="Y23">
-        <v>825707979499.0</v>
-[...1 lines deleted...]
-      <c r="Z23"/>
+        <v>-2572326882.0</v>
+      </c>
+      <c r="Z23">
+        <v>94800200000.0</v>
+      </c>
       <c r="AA23">
-        <v>471839931230.0</v>
-[...1 lines deleted...]
-      <c r="AB23"/>
+        <v>-510000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>101635582159.0</v>
+      </c>
       <c r="AC23">
-        <v>345229370475.0</v>
+        <v>57003000000.0</v>
       </c>
       <c r="AD23">
-        <v>345229370475.0</v>
-[...4 lines deleted...]
-    <row r="24" spans="1:32">
+        <v>51225000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>25000000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>25000000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>24853604400.0</v>
+      </c>
+      <c r="AH23">
+        <v>24853604400.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
-      <c r="C24"/>
-[...30 lines deleted...]
-    <row r="25" spans="1:32">
+      <c r="C24">
+        <v>63571108010.0</v>
+      </c>
+      <c r="D24">
+        <v>64102044390.0</v>
+      </c>
+      <c r="E24">
+        <v>-2591340000.0</v>
+      </c>
+      <c r="F24">
+        <v>-21112562000.0</v>
+      </c>
+      <c r="G24">
+        <v>-22416687029.0</v>
+      </c>
+      <c r="H24">
+        <v>33332824420.0</v>
+      </c>
+      <c r="I24">
+        <v>1017507710.0</v>
+      </c>
+      <c r="J24">
+        <v>122469299.0</v>
+      </c>
+      <c r="K24">
+        <v>-64008922000.0</v>
+      </c>
+      <c r="L24">
+        <v>73896803000.0</v>
+      </c>
+      <c r="M24">
+        <v>-552306517.0</v>
+      </c>
+      <c r="N24">
+        <v>-60125361915.0</v>
+      </c>
+      <c r="O24">
+        <v>-18055913184.0</v>
+      </c>
+      <c r="P24">
+        <v>-9032476969.0</v>
+      </c>
+      <c r="Q24">
+        <v>-1219921732.0</v>
+      </c>
+      <c r="R24">
+        <v>-24356384728.0</v>
+      </c>
+      <c r="S24">
+        <v>-108105977839.0</v>
+      </c>
+      <c r="T24">
+        <v>-16110847633.0</v>
+      </c>
+      <c r="U24">
+        <v>60196119708.0</v>
+      </c>
+      <c r="V24">
+        <v>-64702977092.0</v>
+      </c>
+      <c r="W24">
+        <v>68891001156.0</v>
+      </c>
+      <c r="X24">
+        <v>-140342339745.0</v>
+      </c>
+      <c r="Y24">
+        <v>-69726213893.0</v>
+      </c>
+      <c r="Z24">
+        <v>218801491860.0</v>
+      </c>
+      <c r="AA24">
+        <v>643622227088.0</v>
+      </c>
+      <c r="AB24">
+        <v>-70071661664.0</v>
+      </c>
+      <c r="AC24">
+        <v>-48521920495.0</v>
+      </c>
+      <c r="AD24">
+        <v>-5079417841.0</v>
+      </c>
+      <c r="AE24">
+        <v>-25000000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>-25000000000.0</v>
+      </c>
+      <c r="AG24">
+        <v>25000000000.0</v>
+      </c>
+      <c r="AH24">
+        <v>25000000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
-        <v>449516780.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2079577000.0</v>
+      </c>
+      <c r="D25"/>
       <c r="E25">
-        <v>449516780.0</v>
+        <v>-8095611000.0</v>
       </c>
       <c r="F25">
-        <v>847297020.0</v>
-[...3 lines deleted...]
-      <c r="I25"/>
+        <v>-3572719000.0</v>
+      </c>
+      <c r="G25">
+        <v>15684429000.0</v>
+      </c>
+      <c r="H25">
+        <v>-6642592204.0</v>
+      </c>
+      <c r="I25">
+        <v>-6282092905.0</v>
+      </c>
       <c r="J25">
-        <v>179523470.0</v>
+        <v>438976598.0</v>
       </c>
       <c r="K25">
-        <v>179523470.0</v>
+        <v>9710077000.0</v>
       </c>
       <c r="L25">
-        <v>179523470.0</v>
+        <v>1552211000.0</v>
       </c>
       <c r="M25">
-        <v>179523470.0</v>
+        <v>36009802123.0</v>
       </c>
       <c r="N25">
-        <v>603451100.0</v>
+        <v>-37155344736.0</v>
       </c>
       <c r="O25">
-        <v>603451100.0</v>
+        <v>-8477587132.0</v>
       </c>
       <c r="P25">
-        <v>603451100.0</v>
+        <v>-3521488371.0</v>
       </c>
       <c r="Q25">
-        <v>603451100.0</v>
+        <v>-5765374051.0</v>
       </c>
       <c r="R25">
-        <v>0.0</v>
+        <v>-10980318915.0</v>
       </c>
       <c r="S25">
-        <v>1290624810.0</v>
+        <v>-6440717849.0</v>
       </c>
       <c r="T25">
-        <v>476476130.0</v>
+        <v>-5668337890.0</v>
       </c>
       <c r="U25">
-        <v>476476130.0</v>
-[...13 lines deleted...]
-    <row r="26" spans="1:32">
+        <v>4774817476.0</v>
+      </c>
+      <c r="V25">
+        <v>3201085202.0</v>
+      </c>
+      <c r="W25">
+        <v>-140854992339.0</v>
+      </c>
+      <c r="X25">
+        <v>124234038311.0</v>
+      </c>
+      <c r="Y25">
+        <v>-146728100951.0</v>
+      </c>
+      <c r="Z25">
+        <v>-1641601115.0</v>
+      </c>
+      <c r="AA25">
+        <v>-401136683337.0</v>
+      </c>
+      <c r="AB25">
+        <v>-60132707311.0</v>
+      </c>
+      <c r="AC25">
+        <v>10793113366.0</v>
+      </c>
+      <c r="AD25">
+        <v>-7362192182.0</v>
+      </c>
+      <c r="AE25">
+        <v>-382859184.0</v>
+      </c>
+      <c r="AF25">
+        <v>-382859184.0</v>
+      </c>
+      <c r="AG25">
+        <v>-349616687.0</v>
+      </c>
+      <c r="AH25">
+        <v>-349616688.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
-[...4 lines deleted...]
-      <c r="H26"/>
+      <c r="C26">
+        <v>10322905780.0</v>
+      </c>
+      <c r="D26">
+        <v>10322905780.0</v>
+      </c>
+      <c r="E26">
+        <v>10322905780.0</v>
+      </c>
+      <c r="F26">
+        <v>10322905780.0</v>
+      </c>
+      <c r="G26">
+        <v>446136570.0</v>
+      </c>
+      <c r="H26">
+        <v>6533120.0</v>
+      </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26"/>
-[...8 lines deleted...]
-      <c r="U26"/>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
+        <v>7308053280.0</v>
+      </c>
+      <c r="P26">
+        <v>7306593180.0</v>
+      </c>
+      <c r="Q26">
+        <v>4544409540.0</v>
+      </c>
+      <c r="R26">
+        <v>14960000.0</v>
+      </c>
+      <c r="S26">
+        <v>796697000.0</v>
+      </c>
+      <c r="T26">
+        <v>-7420231000.0</v>
+      </c>
+      <c r="U26">
+        <v>8060794000.0</v>
+      </c>
       <c r="V26"/>
-      <c r="W26"/>
+      <c r="W26">
+        <v>-94802000000.0</v>
+      </c>
       <c r="X26"/>
-      <c r="Y26"/>
-[...1 lines deleted...]
-      <c r="AA26"/>
+      <c r="Y26">
+        <v>6045873120.0</v>
+      </c>
+      <c r="Z26">
+        <v>94800200000.0</v>
+      </c>
+      <c r="AA26">
+        <v>-101635582159.0</v>
+      </c>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26"/>
+      <c r="AD26">
+        <v>51225000000.0</v>
+      </c>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>36</v>
-[...6091 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="B28"/>
       <c r="C28">
         <v>-673200000.0</v>
       </c>
       <c r="D28">
-        <v>6634853000.0</v>
+        <v>21122905780.0</v>
       </c>
       <c r="E28">
-        <v>123497000.0</v>
+        <v>1000000000.0</v>
       </c>
       <c r="F28">
-        <v>92227873000.0</v>
+        <v>20122906000.0</v>
       </c>
       <c r="G28">
-        <v>107718000000.0</v>
+        <v>-233597000.0</v>
       </c>
       <c r="H28">
-        <v>61534175534.0</v>
+        <v>6203120.0</v>
       </c>
       <c r="I28">
-        <v>77184501786.0</v>
-[...5 lines deleted...]
-    <row r="29" spans="1:10">
+        <v>330000.0</v>
+      </c>
+      <c r="J28"/>
+      <c r="K28">
+        <v>-2902983000.0</v>
+      </c>
+      <c r="L28">
+        <v>2229783000.0</v>
+      </c>
+      <c r="M28">
+        <v>0.0</v>
+      </c>
+      <c r="N28">
+        <v>0.0</v>
+      </c>
+      <c r="O28">
+        <v>-671739900.0</v>
+      </c>
+      <c r="P28">
+        <v>2762183640.0</v>
+      </c>
+      <c r="Q28">
+        <v>4529449540.0</v>
+      </c>
+      <c r="R28">
+        <v>14960000.0</v>
+      </c>
+      <c r="S28">
+        <v>-517066000.0</v>
+      </c>
+      <c r="T28">
+        <v>-7420231000.0</v>
+      </c>
+      <c r="U28">
+        <v>8060794000.0</v>
+      </c>
+      <c r="V28">
+        <v>8060794000.0</v>
+      </c>
+      <c r="W28">
+        <v>-97374326882.0</v>
+      </c>
+      <c r="X28">
+        <v>97374326882.0</v>
+      </c>
+      <c r="Y28">
+        <v>-2572326882.0</v>
+      </c>
+      <c r="Z28">
+        <v>94800200000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-102145582159.0</v>
+      </c>
+      <c r="AB28">
+        <v>101635582159.0</v>
+      </c>
+      <c r="AC28">
+        <v>57003000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>51225000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>25000000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>25000000000.0</v>
+      </c>
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="B29"/>
       <c r="C29">
-        <v>22528347000.0</v>
+        <v>7978504000.0</v>
       </c>
       <c r="D29">
-        <v>1840839000.0</v>
+        <v>12571174720.0</v>
       </c>
       <c r="E29">
-        <v>3200924053.0</v>
+        <v>3794437000.0</v>
       </c>
       <c r="F29">
-        <v>-116170421000.0</v>
+        <v>2588818000.0</v>
       </c>
       <c r="G29">
-        <v>-36883706000.0</v>
+        <v>20527100000.0</v>
       </c>
       <c r="H29">
-        <v>-160349259937.0</v>
+        <v>-781421216.0</v>
       </c>
       <c r="I29">
-        <v>2513997330.0</v>
+        <v>4667970083.0</v>
       </c>
       <c r="J29">
-        <v>9208682639.0</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:10">
+        <v>3794610404.0</v>
+      </c>
+      <c r="K29">
+        <v>12363447000.0</v>
+      </c>
+      <c r="L29">
+        <v>5814594000.0</v>
+      </c>
+      <c r="M29">
+        <v>3625217248.0</v>
+      </c>
+      <c r="N29">
+        <v>2160143553.0</v>
+      </c>
+      <c r="O29">
+        <v>-929139372.0</v>
+      </c>
+      <c r="P29">
+        <v>4305798189.0</v>
+      </c>
+      <c r="Q29">
+        <v>-694273279.0</v>
+      </c>
+      <c r="R29">
+        <v>-841546886.0</v>
+      </c>
+      <c r="S29">
+        <v>-5693970416.0</v>
+      </c>
+      <c r="T29">
+        <v>-2555261994.0</v>
+      </c>
+      <c r="U29">
+        <v>4051748546.0</v>
+      </c>
+      <c r="V29">
+        <v>7398407917.0</v>
+      </c>
+      <c r="W29">
+        <v>-19699411186.0</v>
+      </c>
+      <c r="X29">
+        <v>16763334845.0</v>
+      </c>
+      <c r="Y29">
+        <v>-165896539680.0</v>
+      </c>
+      <c r="Z29">
+        <v>52119389507.0</v>
+      </c>
+      <c r="AA29">
+        <v>7519325125.0</v>
+      </c>
+      <c r="AB29">
+        <v>-32210930637.0</v>
+      </c>
+      <c r="AC29">
+        <v>-12366272017.0</v>
+      </c>
+      <c r="AD29">
+        <v>174171566.0</v>
+      </c>
+      <c r="AE29">
+        <v>-1480160044.0</v>
+      </c>
+      <c r="AF29">
+        <v>-1480160044.0</v>
+      </c>
+      <c r="AG29">
+        <v>-23718952527.0</v>
+      </c>
+      <c r="AH29">
+        <v>-23718952528.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>153</v>
-[...3 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="B30"/>
       <c r="C30">
-        <v>-109363733000.0</v>
+        <v>-15765838000.0</v>
       </c>
       <c r="D30">
-        <v>-31313090000.0</v>
+        <v>1095734290.0</v>
       </c>
       <c r="E30">
-        <v>-142380065577.0</v>
+        <v>59942557000.0</v>
       </c>
       <c r="F30">
-        <v>-24464115000.0</v>
+        <v>-42145784000.0</v>
       </c>
       <c r="G30">
-        <v>391512728000.0</v>
+        <v>-22810851000.0</v>
       </c>
       <c r="H30">
-        <v>97797201810.0</v>
+        <v>28304884591.0</v>
       </c>
       <c r="I30">
-        <v>-76595366252.0</v>
+        <v>6117840414.0</v>
       </c>
       <c r="J30">
-        <v>-140060164270.0</v>
-[...1497 lines deleted...]
-      <c r="K23">
+        <v>-5919510857.0</v>
+      </c>
+      <c r="K30">
+        <v>-55957880000.0</v>
+      </c>
+      <c r="L30">
+        <v>6909518000.0</v>
+      </c>
+      <c r="M30">
         <v>-1211353670.0</v>
       </c>
-      <c r="L23">
+      <c r="N30">
         <v>-60539071186.0</v>
       </c>
-      <c r="M23">
-[...53 lines deleted...]
-      <c r="AE23">
+      <c r="O30">
+        <v>4148414396.0</v>
+      </c>
+      <c r="P30">
+        <v>-4830704800.0</v>
+      </c>
+      <c r="Q30">
+        <v>-4712597499.0</v>
+      </c>
+      <c r="R30">
+        <v>-25918202114.0</v>
+      </c>
+      <c r="S30">
+        <v>-54422111276.0</v>
+      </c>
+      <c r="T30">
+        <v>-73987956768.0</v>
+      </c>
+      <c r="U30">
+        <v>57350352645.0</v>
+      </c>
+      <c r="V30">
+        <v>-71320350178.0</v>
+      </c>
+      <c r="W30">
+        <v>-31920733144.0</v>
+      </c>
+      <c r="X30">
+        <v>-140387728356.0</v>
+      </c>
+      <c r="Y30">
+        <v>-70414339282.0</v>
+      </c>
+      <c r="Z30">
+        <v>218801491860.0</v>
+      </c>
+      <c r="AA30">
+        <v>549446980831.0</v>
+      </c>
+      <c r="AB30">
+        <v>-10892093824.0</v>
+      </c>
+      <c r="AC30">
+        <v>-110368145835.0</v>
+      </c>
+      <c r="AD30">
+        <v>-36674012841.0</v>
+      </c>
+      <c r="AE30">
+        <v>-25163433125.0</v>
+      </c>
+      <c r="AF30">
+        <v>-25163433125.0</v>
+      </c>
+      <c r="AG30">
         <v>24853604400.0</v>
       </c>
-      <c r="AF23">
-[...593 lines deleted...]
-      <c r="AF30">
+      <c r="AH30">
         <v>24853604400.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>