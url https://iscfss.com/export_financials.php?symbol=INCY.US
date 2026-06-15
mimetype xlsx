--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -307,50 +307,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -5954,856 +5957,862 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EA62"/>
+  <dimension ref="A1:EB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:131">
+    <row r="1" spans="1:132">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D1" t="s">
         <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="H1" t="s">
         <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
+        <v>101</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="L1" t="s">
         <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
+        <v>104</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="P1" t="s">
         <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
+        <v>107</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="T1" t="s">
         <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
+        <v>110</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="X1" t="s">
         <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AB1" t="s">
         <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AF1" t="s">
         <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AJ1" t="s">
         <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AN1" t="s">
         <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AR1" t="s">
         <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AV1" t="s">
         <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AZ1" t="s">
         <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BD1" t="s">
         <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BH1" t="s">
         <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BL1" t="s">
         <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BP1" t="s">
         <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BT1" t="s">
         <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BX1" t="s">
         <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CB1" t="s">
         <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CF1" t="s">
         <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CJ1" t="s">
         <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CN1" t="s">
         <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CR1" t="s">
         <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CV1" t="s">
         <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="CZ1" t="s">
         <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DD1" t="s">
         <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DH1" t="s">
         <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DL1" t="s">
         <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DP1" t="s">
         <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DT1" t="s">
         <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DX1" t="s">
         <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
+        <v>191</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
       </c>
-      <c r="EA1" t="s">
-        <v>191</v>
+      <c r="EB1" t="s">
+        <v>192</v>
       </c>
     </row>
-    <row r="2" spans="1:131">
+    <row r="2" spans="1:132">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2">
+        <v>228624000.0</v>
+      </c>
+      <c r="C2">
         <v>209938000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>171925000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>241094000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>195537000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>197465000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>178710000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>148174000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>164238000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>109601000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>139411000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>155538000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>55633000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>277546000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>163175000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>194770000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>152547000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>172110000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>114509000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>122100000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>85058000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>98767000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>122512000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>90909000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>60937000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>83647000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>95376000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>66184000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>70363000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>103827000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>95478000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>75559000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>74115000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>67671000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>69933000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>69093000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>86327000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>75599000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>57524000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>40724000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>31899000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>30085000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>27366000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>29162000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>26586000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>24462000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>26605000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>27251000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>17950000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>19102000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>18212000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>13471000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>15515000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>13961000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>12764000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>11102000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>13174000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>14939000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>11038000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>8788000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>7791000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>10773000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>7750000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>9158000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>13304000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>20964000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>14176000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>15840000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>15084000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>15679000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>13465000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>13481000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>13228000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>7806000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>6421000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>4959000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4511000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>5916000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>3704000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5377000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>5909000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>3573000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>4372000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>4183000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>2322000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2321000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2950000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>5010000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>5490000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>6450000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>7157000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>5416000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>7466000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>9073000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>7216000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>8447000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>6485000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>7347000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>8212000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>8428000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>8317000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>17497000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>11848000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>13547000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>11903000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>6500000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>6100000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>4600000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>6500000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>8200000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>5700000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>3500000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>6700000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>5800000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>4400000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>3600000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>4000000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>4700000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>4300000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>5000000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>2300000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>2200000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>900000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>1200000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>1700000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>1500000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>500000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DZ2">
         <v>500000.0</v>
       </c>
       <c r="EA2">
+        <v>500000.0</v>
+      </c>
+      <c r="EB2">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:131">
+    <row r="3" spans="1:132">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6893,52 +6902,53 @@
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
+      <c r="EB3"/>
     </row>
-    <row r="4" spans="1:131">
+    <row r="4" spans="1:132">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -7028,460 +7038,462 @@
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
+      <c r="EB4"/>
     </row>
-    <row r="5" spans="1:131">
+    <row r="5" spans="1:132">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5">
+        <v>22314000.0</v>
+      </c>
+      <c r="C5">
         <v>25462000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>14555000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>13439000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-6238000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-13121000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>15655000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-5420000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-6172000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>13106000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>22894000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>26806000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>20942000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>15069000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-29062000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-25696000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-23047000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-19454000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-18646000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-18273000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-20358000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-15360000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-9748000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-12423000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-13107000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-15542000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-8614000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-8965000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-9247000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-10165000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-9522000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-9809000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-10122000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-7010000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>12512000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>10968000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>5377000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2886000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>390000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>662000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>397000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-809000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-275000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1949000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2258000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1815000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1914000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2080000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2040000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1993000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2008000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1993000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1999000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1878000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>2149000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1720000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1935000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1642000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1821000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1951000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>2089000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1986000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1930000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>1795000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>1198000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>707000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>502000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-107000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-2072000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-2747000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-3363000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-1857000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-1766000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-528000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-356000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-306000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-143000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-415000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>521000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-1809000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-2406000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>1228000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-2880000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-2768000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-842000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-2412000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-1468000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-4436000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-824000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-1215000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-1400000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-1680000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-818000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-796000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-4774000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-8772000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-7382000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-87505000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>9427000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>13415000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>14908000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-80706000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>34213000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>26537000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>25761000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>2600000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-1000000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-46500000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-41100000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-36000000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-31300000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-27400000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-11900000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-19800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9600000.0</v>
       </c>
       <c r="DL5">
         <v>-9600000.0</v>
       </c>
       <c r="DM5">
         <v>-9600000.0</v>
       </c>
       <c r="DN5">
         <v>-9600000.0</v>
       </c>
       <c r="DO5">
-        <v>-3100000.0</v>
+        <v>-9600000.0</v>
       </c>
       <c r="DP5">
         <v>-3100000.0</v>
       </c>
-      <c r="DQ5"/>
+      <c r="DQ5">
+        <v>-3100000.0</v>
+      </c>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
+      <c r="EB5"/>
     </row>
-    <row r="6" spans="1:131">
+    <row r="6" spans="1:132">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -7528,51 +7540,53 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
@@ -7598,140 +7612,143 @@
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
       <c r="EA6"/>
+      <c r="EB6"/>
     </row>
-    <row r="7" spans="1:131">
+    <row r="7" spans="1:132">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7">
+        <v>39430000.0</v>
+      </c>
+      <c r="C7">
         <v>40412000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>41267000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>42408000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>43119000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>43544000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>36507000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>37548000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>37395000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>38287000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>31923000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>39741000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>32848000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>41457000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>42080000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>34193000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>34181000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>44821000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>43625000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>45241000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>46130000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>47531000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>45539000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>43165000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>41890000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>41925000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>42867000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>32434000.0</v>
       </c>
-      <c r="AC7">
-[...2 lines deleted...]
-      <c r="AD7"/>
+      <c r="AD7">
+        <v>0.0</v>
+      </c>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -7789,113 +7806,116 @@
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
+      <c r="EB7"/>
     </row>
-    <row r="8" spans="1:131">
+    <row r="8" spans="1:132">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8">
+        <v>200000.0</v>
+      </c>
+      <c r="C8">
         <v>198000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>196000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>194000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>193000.0</v>
       </c>
       <c r="F8">
         <v>193000.0</v>
       </c>
       <c r="G8">
+        <v>193000.0</v>
+      </c>
+      <c r="H8">
         <v>192000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>191000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>224000.0</v>
       </c>
       <c r="J8">
         <v>224000.0</v>
       </c>
       <c r="K8">
         <v>224000.0</v>
       </c>
       <c r="L8">
-        <v>223000.0</v>
+        <v>224000.0</v>
       </c>
       <c r="M8">
         <v>223000.0</v>
       </c>
       <c r="N8">
         <v>223000.0</v>
       </c>
       <c r="O8">
-        <v>222000.0</v>
+        <v>223000.0</v>
       </c>
       <c r="P8">
         <v>222000.0</v>
       </c>
       <c r="Q8">
-        <v>221000.0</v>
+        <v>222000.0</v>
       </c>
       <c r="R8">
         <v>221000.0</v>
       </c>
       <c r="S8">
         <v>221000.0</v>
       </c>
       <c r="T8">
+        <v>221000.0</v>
+      </c>
+      <c r="U8">
         <v>220000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7962,216 +7982,217 @@
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
+      <c r="EB8"/>
     </row>
-    <row r="9" spans="1:131">
+    <row r="9" spans="1:132">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>4925626000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4856914000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4792041000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4721166000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>4688985000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4625780000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>4567111000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4508807000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4477378000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4420902000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4352864000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>4276667000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4217911000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>4102011000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4044490000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3972689000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3925975000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3869952000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>3813678000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>3759030000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3718518000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3666346000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>3627433000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>3585403000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2892092000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2824298000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2096929000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2053046000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2016728000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1982104000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1950764000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1922989000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1847626000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1760033000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1701904000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1656901000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1634621000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1606365000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1541773000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1720788000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1642198000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1503898000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1476922000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1450439000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1431921000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1404076000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1380725000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1371524000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1363052000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1343351000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
@@ -8197,447 +8218,451 @@
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
+      <c r="EB9"/>
     </row>
-    <row r="10" spans="1:131">
+    <row r="10" spans="1:132">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10">
+        <v>3461114000.0</v>
+      </c>
+      <c r="C10">
         <v>3097817000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2455006000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1954969000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1941722000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1687829000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1304109000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>987293000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3346204000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3213376000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3227230000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3131123000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2821051000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2951422000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2690622000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2435381000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2256759000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2057440000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1999021000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1797582000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1669968000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1513008000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1497775000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1326730000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1043241000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1832684000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1702023000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1416224000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1299704000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1163980000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1112179000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>928517000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>894427000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>899509000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1128046000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>451754000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>361823000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>652343000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>580099000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>487654000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>657615000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>521439000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>445801000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>439681000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>421822000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>452297000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>382004000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>406264000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>436585000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>471429000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>272122000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>258202000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>265814000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>224057000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>239083000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>261807000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>231855000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>273164000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>312328000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>359074000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>377843000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>417912000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>388804000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>414088000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>404746000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>449824000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>367478000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>114289000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>139098000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>178767000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>207597000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>134712000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>162741000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>108854000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>95629000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>33935000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>20298000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>18861000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>115921000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>35938000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>48804000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>11494000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>49197000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>37177000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>104836000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>132180000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>78724000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>152933000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>135847000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>29698000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>14307000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>22015000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>10637000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>22928000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>15736000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>44193000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>99156000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>43368000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>45488000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>64395000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>114689000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>110155000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>328377000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>438113000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>421334000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>32200000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>41400000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>53300000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>83500000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>50000000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>45400000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>32900000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>42700000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>51200000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>51300000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>11300000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>8000000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>7600000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>19700000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>7200000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>12500000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>10400000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>5700000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>7400000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>5900000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>6800000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>4300000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>10500000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>13300000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>15500000.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:131">
+    <row r="11" spans="1:132">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8727,1813 +8752,1825 @@
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
+      <c r="EB11"/>
     </row>
-    <row r="12" spans="1:131">
+    <row r="12" spans="1:132">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12">
+        <v>4015825000.0</v>
+      </c>
+      <c r="C12">
         <v>3580604000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2929820000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2421738000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2408658000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2158092000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1774688000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1519375000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3850688000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3656043000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3516453000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3423366000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3112712000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3238965000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2977122000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2722425000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2544160000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2348192000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2284075000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2080967000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1962393000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1801377000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1734800000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1589486000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1302592000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2117554000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1986218000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1695855000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1581024000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1438323000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1375313000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1198382000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1171059000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1169645000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1281389000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>608606000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>511955000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>808546000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>716585000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>629191000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>810669000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>707783000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>635045000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>627469000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>585424000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>600263000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>532359000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>508753000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>519231000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>509004000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>291174000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>277453000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>270179000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>228418000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>243599000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>261807000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>236411000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>277594000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>316975000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>364110000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>383626000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>424168000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>395585000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>422190000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>422240000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>470418000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>388245000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>140475000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>157689000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>198024000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>249861000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>186021000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>219113000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>256430000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>264944000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>281468000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>293778000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>318573000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>426301000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>289746000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>321499000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>344971000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>364038000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>401449000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>448694000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>469764000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>412562000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>473555000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>500707000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>293807000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>315098000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>360639000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>376184000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>429018000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>452829000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>476151000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>491710000.0</v>
       </c>
-      <c r="CT12"/>
-      <c r="CU12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>517546000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>539401000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>567340000.0</v>
       </c>
-      <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>644632000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>680918000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>692154000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>66900000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>82100000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>53300000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>83500000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>50000000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>45400000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>32900000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>42700000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>51200000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>51300000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>11300000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>8000000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>7600000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>19700000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>7200000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>12500000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>10400000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>5700000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>7400000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>5900000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>6800000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>4300000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>10500000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>13300000.0</v>
       </c>
-      <c r="DZ12">
+      <c r="EA12">
         <v>15500000.0</v>
       </c>
-      <c r="EA12">
+      <c r="EB12">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:131">
+    <row r="13" spans="1:132">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13">
+        <v>200000.0</v>
+      </c>
+      <c r="C13">
         <v>198000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>196000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>194000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>193000.0</v>
       </c>
       <c r="F13">
         <v>193000.0</v>
       </c>
       <c r="G13">
+        <v>193000.0</v>
+      </c>
+      <c r="H13">
         <v>192000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>191000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>224000.0</v>
       </c>
       <c r="J13">
         <v>224000.0</v>
       </c>
       <c r="K13">
         <v>224000.0</v>
       </c>
       <c r="L13">
-        <v>223000.0</v>
+        <v>224000.0</v>
       </c>
       <c r="M13">
         <v>223000.0</v>
       </c>
       <c r="N13">
         <v>223000.0</v>
       </c>
       <c r="O13">
-        <v>222000.0</v>
+        <v>223000.0</v>
       </c>
       <c r="P13">
         <v>222000.0</v>
       </c>
       <c r="Q13">
-        <v>221000.0</v>
+        <v>222000.0</v>
       </c>
       <c r="R13">
         <v>221000.0</v>
       </c>
       <c r="S13">
         <v>221000.0</v>
       </c>
       <c r="T13">
-        <v>220000.0</v>
+        <v>221000.0</v>
       </c>
       <c r="U13">
         <v>220000.0</v>
       </c>
       <c r="V13">
-        <v>219000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="W13">
         <v>219000.0</v>
       </c>
       <c r="X13">
+        <v>219000.0</v>
+      </c>
+      <c r="Y13">
         <v>218000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>217000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>216000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>215000.0</v>
       </c>
       <c r="AB13">
         <v>215000.0</v>
       </c>
       <c r="AC13">
+        <v>215000.0</v>
+      </c>
+      <c r="AD13">
         <v>214000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>213000.0</v>
       </c>
       <c r="AE13">
         <v>213000.0</v>
       </c>
       <c r="AF13">
-        <v>212000.0</v>
+        <v>213000.0</v>
       </c>
       <c r="AG13">
         <v>212000.0</v>
       </c>
       <c r="AH13">
-        <v>211000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="AI13">
         <v>211000.0</v>
       </c>
       <c r="AJ13">
-        <v>205000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="AK13">
         <v>205000.0</v>
       </c>
       <c r="AL13">
+        <v>205000.0</v>
+      </c>
+      <c r="AM13">
         <v>189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>188000.0</v>
       </c>
       <c r="AN13">
         <v>188000.0</v>
       </c>
       <c r="AO13">
-        <v>187000.0</v>
+        <v>188000.0</v>
       </c>
       <c r="AP13">
         <v>187000.0</v>
       </c>
       <c r="AQ13">
+        <v>187000.0</v>
+      </c>
+      <c r="AR13">
         <v>186000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>180000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>173000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>171000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>169000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>168000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>167000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>163000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>161000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>153000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>136000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>133000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>131000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>130000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126000.0</v>
       </c>
       <c r="BG13">
         <v>126000.0</v>
       </c>
       <c r="BH13">
         <v>126000.0</v>
       </c>
       <c r="BI13">
+        <v>126000.0</v>
+      </c>
+      <c r="BJ13">
         <v>124000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>123000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122000.0</v>
       </c>
       <c r="BL13">
         <v>122000.0</v>
       </c>
       <c r="BM13">
+        <v>122000.0</v>
+      </c>
+      <c r="BN13">
         <v>121000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119000.0</v>
       </c>
       <c r="BO13">
         <v>119000.0</v>
       </c>
       <c r="BP13">
+        <v>119000.0</v>
+      </c>
+      <c r="BQ13">
         <v>98000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97000.0</v>
       </c>
       <c r="BR13">
         <v>97000.0</v>
       </c>
       <c r="BS13">
         <v>97000.0</v>
       </c>
       <c r="BT13">
-        <v>85000.0</v>
+        <v>97000.0</v>
       </c>
       <c r="BU13">
         <v>85000.0</v>
       </c>
       <c r="BV13">
         <v>85000.0</v>
       </c>
       <c r="BW13">
-        <v>84000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="BX13">
         <v>84000.0</v>
       </c>
       <c r="BY13">
         <v>84000.0</v>
       </c>
       <c r="BZ13">
         <v>84000.0</v>
       </c>
       <c r="CA13">
         <v>84000.0</v>
       </c>
       <c r="CB13">
         <v>84000.0</v>
       </c>
       <c r="CC13">
         <v>84000.0</v>
       </c>
       <c r="CD13">
         <v>84000.0</v>
       </c>
       <c r="CE13">
-        <v>83000.0</v>
+        <v>84000.0</v>
       </c>
       <c r="CF13">
         <v>83000.0</v>
       </c>
       <c r="CG13">
         <v>83000.0</v>
       </c>
       <c r="CH13">
         <v>83000.0</v>
       </c>
       <c r="CI13">
-        <v>73000.0</v>
+        <v>83000.0</v>
       </c>
       <c r="CJ13">
         <v>73000.0</v>
       </c>
       <c r="CK13">
         <v>73000.0</v>
       </c>
       <c r="CL13">
         <v>73000.0</v>
       </c>
       <c r="CM13">
-        <v>72000.0</v>
+        <v>73000.0</v>
       </c>
       <c r="CN13">
         <v>72000.0</v>
       </c>
       <c r="CO13">
         <v>72000.0</v>
       </c>
       <c r="CP13">
+        <v>72000.0</v>
+      </c>
+      <c r="CQ13">
         <v>67000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>68000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67000.0</v>
       </c>
       <c r="CS13">
         <v>67000.0</v>
       </c>
       <c r="CT13">
         <v>67000.0</v>
       </c>
       <c r="CU13">
-        <v>66000.0</v>
+        <v>67000.0</v>
       </c>
       <c r="CV13">
         <v>66000.0</v>
       </c>
       <c r="CW13">
         <v>66000.0</v>
       </c>
       <c r="CX13">
         <v>66000.0</v>
       </c>
       <c r="CY13">
+        <v>66000.0</v>
+      </c>
+      <c r="CZ13">
         <v>64000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="DA13">
         <v>32000.0</v>
       </c>
-      <c r="DB13"/>
+      <c r="DB13">
+        <v>32000.0</v>
+      </c>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
+      <c r="EB13"/>
     </row>
-    <row r="14" spans="1:131">
+    <row r="14" spans="1:132">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14">
+        <v>206830000.0</v>
+      </c>
+      <c r="C14">
         <v>204766000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>201429000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>198744000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>198197000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>197423000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>195838000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>218175000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>227219000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>226125000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>226167000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>225649000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>225589000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>224840000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>224175000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>223661000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>222950000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>221989000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>222248000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>222250000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>221876000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>221228000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>218784000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>220434000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>216721000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>218542000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>217791000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>217483000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>217061000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>216042000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>215964000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>215103000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>211681000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>211125000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>212610000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>205141000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>195260000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>195187000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>194265000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>193015000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>192625000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>193367000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>181387000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>186493000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>172070000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>169924000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>189046000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>167914000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>165357000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>161914000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>155067000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>142284000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>134345000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>139118000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>130851000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>137969000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>127203000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>126391000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>126260000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>125330000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>123467000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>122966000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>122189000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>128291000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>119727000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>118759000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>98030000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>97643000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>97340000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>97282000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>92385000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>84871000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>84602000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>84407000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>84213000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>84136000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>83985000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>83972726.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>83852000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>83786000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>83627000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>83645000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>83414000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>83303000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>83049000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>83022414.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>73323000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>72929000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>72643000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>72544903.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>72185000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>71895000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>68986000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>67568000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>67740000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>67440000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66864000.0</v>
       </c>
       <c r="CT14">
         <v>66864000.0</v>
       </c>
       <c r="CU14">
+        <v>66864000.0</v>
+      </c>
+      <c r="CV14">
         <v>66370000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>66076000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65745000.0</v>
       </c>
       <c r="CX14">
         <v>65745000.0</v>
       </c>
       <c r="CY14">
+        <v>65745000.0</v>
+      </c>
+      <c r="CZ14">
         <v>64064000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>63798000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>60612000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>59698595.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>55500000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>56923077.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>47500000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>52649000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>52307692.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>57777778.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>60000000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>69807692.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>52500000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>43333333.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>33333333.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>43333333.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>37777778.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="DQ14">
         <v>40000000.0</v>
       </c>
       <c r="DR14">
+        <v>40000000.0</v>
+      </c>
+      <c r="DS14">
         <v>37200000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>30000000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>32222222.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>28571429.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>19795122.0</v>
       </c>
-      <c r="DW14">
+      <c r="DX14">
         <v>25555556.0</v>
       </c>
-      <c r="DX14">
+      <c r="DY14">
         <v>25000000.0</v>
       </c>
-      <c r="DY14">
+      <c r="DZ14">
         <v>23333333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25584000.0</v>
       </c>
       <c r="EA14">
         <v>25584000.0</v>
       </c>
+      <c r="EB14">
+        <v>25584000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:131">
+    <row r="15" spans="1:132">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>223000.0</v>
       </c>
       <c r="N15">
         <v>223000.0</v>
       </c>
       <c r="O15">
-        <v>222000.0</v>
+        <v>223000.0</v>
       </c>
       <c r="P15">
         <v>222000.0</v>
       </c>
       <c r="Q15">
-        <v>221000.0</v>
+        <v>222000.0</v>
       </c>
       <c r="R15">
         <v>221000.0</v>
       </c>
       <c r="S15">
         <v>221000.0</v>
       </c>
       <c r="T15">
-        <v>220000.0</v>
+        <v>221000.0</v>
       </c>
       <c r="U15">
         <v>220000.0</v>
       </c>
       <c r="V15">
-        <v>219000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="W15">
         <v>219000.0</v>
       </c>
       <c r="X15">
+        <v>219000.0</v>
+      </c>
+      <c r="Y15">
         <v>218000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>217000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>216000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>215000.0</v>
       </c>
       <c r="AB15">
         <v>215000.0</v>
       </c>
       <c r="AC15">
+        <v>215000.0</v>
+      </c>
+      <c r="AD15">
         <v>214000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>213000.0</v>
       </c>
       <c r="AE15">
         <v>213000.0</v>
       </c>
       <c r="AF15">
-        <v>212000.0</v>
+        <v>213000.0</v>
       </c>
       <c r="AG15">
         <v>212000.0</v>
       </c>
       <c r="AH15">
-        <v>211000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="AI15">
         <v>211000.0</v>
       </c>
       <c r="AJ15">
-        <v>205000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="AK15">
         <v>205000.0</v>
       </c>
       <c r="AL15">
+        <v>205000.0</v>
+      </c>
+      <c r="AM15">
         <v>189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>188000.0</v>
       </c>
       <c r="AN15">
         <v>188000.0</v>
       </c>
       <c r="AO15">
-        <v>187000.0</v>
+        <v>188000.0</v>
       </c>
       <c r="AP15">
         <v>187000.0</v>
       </c>
       <c r="AQ15">
+        <v>187000.0</v>
+      </c>
+      <c r="AR15">
         <v>186000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>180000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>173000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>171000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>169000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>168000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>167000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>163000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>161000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>153000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>136000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>133000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>131000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>130000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126000.0</v>
       </c>
       <c r="BG15">
         <v>126000.0</v>
       </c>
       <c r="BH15">
         <v>126000.0</v>
       </c>
       <c r="BI15">
+        <v>126000.0</v>
+      </c>
+      <c r="BJ15">
         <v>124000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>123000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122000.0</v>
       </c>
       <c r="BL15">
         <v>122000.0</v>
       </c>
       <c r="BM15">
+        <v>122000.0</v>
+      </c>
+      <c r="BN15">
         <v>121000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119000.0</v>
       </c>
       <c r="BO15">
         <v>119000.0</v>
       </c>
       <c r="BP15">
+        <v>119000.0</v>
+      </c>
+      <c r="BQ15">
         <v>98000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97000.0</v>
       </c>
       <c r="BR15">
         <v>97000.0</v>
       </c>
       <c r="BS15">
         <v>97000.0</v>
       </c>
       <c r="BT15">
-        <v>85000.0</v>
+        <v>97000.0</v>
       </c>
       <c r="BU15">
         <v>85000.0</v>
       </c>
       <c r="BV15">
         <v>85000.0</v>
       </c>
       <c r="BW15">
-        <v>84000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="BX15">
         <v>84000.0</v>
       </c>
       <c r="BY15">
         <v>84000.0</v>
       </c>
       <c r="BZ15">
         <v>84000.0</v>
       </c>
       <c r="CA15">
         <v>84000.0</v>
       </c>
       <c r="CB15">
         <v>84000.0</v>
       </c>
       <c r="CC15">
         <v>84000.0</v>
       </c>
       <c r="CD15">
         <v>84000.0</v>
       </c>
       <c r="CE15">
-        <v>83000.0</v>
+        <v>84000.0</v>
       </c>
       <c r="CF15">
         <v>83000.0</v>
       </c>
       <c r="CG15">
         <v>83000.0</v>
       </c>
       <c r="CH15">
         <v>83000.0</v>
       </c>
       <c r="CI15">
-        <v>73000.0</v>
+        <v>83000.0</v>
       </c>
       <c r="CJ15">
         <v>73000.0</v>
       </c>
       <c r="CK15">
         <v>73000.0</v>
       </c>
       <c r="CL15">
         <v>73000.0</v>
       </c>
       <c r="CM15">
-        <v>72000.0</v>
+        <v>73000.0</v>
       </c>
       <c r="CN15">
         <v>72000.0</v>
       </c>
       <c r="CO15">
         <v>72000.0</v>
       </c>
       <c r="CP15">
+        <v>72000.0</v>
+      </c>
+      <c r="CQ15">
         <v>67000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>68000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67000.0</v>
       </c>
       <c r="CS15">
         <v>67000.0</v>
       </c>
       <c r="CT15">
         <v>67000.0</v>
       </c>
       <c r="CU15">
-        <v>66000.0</v>
+        <v>67000.0</v>
       </c>
       <c r="CV15">
         <v>66000.0</v>
       </c>
       <c r="CW15">
         <v>66000.0</v>
       </c>
       <c r="CX15">
         <v>66000.0</v>
       </c>
       <c r="CY15">
+        <v>66000.0</v>
+      </c>
+      <c r="CZ15">
         <v>64000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="DA15">
         <v>32000.0</v>
       </c>
-      <c r="DB15"/>
+      <c r="DB15">
+        <v>32000.0</v>
+      </c>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
+      <c r="EB15"/>
     </row>
-    <row r="16" spans="1:131">
+    <row r="16" spans="1:132">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>689717000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>1121249000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1009906000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-985269000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>829204000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>457941000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>426840000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>434867000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>617022000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>503082000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>425899000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>420499000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>448857000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>370492000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>326299000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>318470000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>312444000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>296992000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>216803000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>226425000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>289698000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>255625000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>271322000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>259040000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>191050000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2868000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>6083000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>9297000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>12512000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12857000.0</v>
       </c>
       <c r="AR16">
         <v>12857000.0</v>
       </c>
       <c r="AS16">
         <v>12857000.0</v>
       </c>
       <c r="AT16">
+        <v>12857000.0</v>
+      </c>
+      <c r="AU16">
         <v>12880000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>12882000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>12885000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>12887000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>12890000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>25503000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>39029000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>52554000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>66079000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>66973000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>75969000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>72983000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>69303000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>66973000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>66976000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>66978000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>66973000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>66980000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>67000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>67020000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>67030000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>32000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>52000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>72000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>62000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>32000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>52000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>72000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>649000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>5995000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>11630000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>17687000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>22883000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>22935000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>22934000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>22997000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>604000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>742000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>751000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>2225000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1807000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>4172000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>3523000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>4030000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>4534000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>8922000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>15071000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>13048000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>11662000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>15516000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>16857000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>20531000.0</v>
       </c>
-      <c r="CT16"/>
-      <c r="CU16">
+      <c r="CU16"/>
+      <c r="CV16">
         <v>18888000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>19737000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>23952000.0</v>
       </c>
-      <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
+      <c r="EB16"/>
     </row>
-    <row r="17" spans="1:131">
+    <row r="17" spans="1:132">
       <c r="A17" t="s">
         <v>49</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10623,178 +10660,179 @@
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
+      <c r="EB17"/>
     </row>
-    <row r="18" spans="1:131">
+    <row r="18" spans="1:132">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
         <v>12581000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>13808000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>15322000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>32152000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>16501000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>19840000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>23046000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>26264000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>28583000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>31797000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>35012000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>38226000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>54061000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>70798000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>87535000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>104272000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>121010000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>137746000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>154483000.0</v>
       </c>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
@@ -10820,52 +10858,53 @@
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
+      <c r="EB18"/>
     </row>
-    <row r="19" spans="1:131">
+    <row r="19" spans="1:132">
       <c r="A19" t="s">
         <v>51</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10955,60 +10994,61 @@
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
+      <c r="EB19"/>
     </row>
-    <row r="20" spans="1:131">
+    <row r="20" spans="1:132">
       <c r="A20" t="s">
         <v>52</v>
       </c>
       <c r="B20">
         <v>133000000.0</v>
       </c>
       <c r="C20">
-        <v>155593000.0</v>
+        <v>133000000.0</v>
       </c>
       <c r="D20">
         <v>155593000.0</v>
       </c>
       <c r="E20">
         <v>155593000.0</v>
       </c>
       <c r="F20">
         <v>155593000.0</v>
       </c>
       <c r="G20">
         <v>155593000.0</v>
       </c>
       <c r="H20">
         <v>155593000.0</v>
       </c>
       <c r="I20">
         <v>155593000.0</v>
       </c>
       <c r="J20">
         <v>155593000.0</v>
       </c>
       <c r="K20">
         <v>155593000.0</v>
       </c>
@@ -11072,58 +11112,58 @@
       <c r="AE20">
         <v>155593000.0</v>
       </c>
       <c r="AF20">
         <v>155593000.0</v>
       </c>
       <c r="AG20">
         <v>155593000.0</v>
       </c>
       <c r="AH20">
         <v>155593000.0</v>
       </c>
       <c r="AI20">
         <v>155593000.0</v>
       </c>
       <c r="AJ20">
         <v>155593000.0</v>
       </c>
       <c r="AK20">
         <v>155593000.0</v>
       </c>
       <c r="AL20">
         <v>155593000.0</v>
       </c>
       <c r="AM20">
+        <v>155593000.0</v>
+      </c>
+      <c r="AN20">
         <v>155702000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>155725000.0</v>
       </c>
-      <c r="AO20">
-[...1 lines deleted...]
-      </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
@@ -11140,51 +11180,53 @@
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
-      <c r="BJ20"/>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
@@ -11210,1510 +11252,1521 @@
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
+      <c r="EB20"/>
     </row>
-    <row r="21" spans="1:131">
+    <row r="21" spans="1:132">
       <c r="A21" t="s">
         <v>53</v>
       </c>
       <c r="B21">
+        <v>110164000.0</v>
+      </c>
+      <c r="C21">
         <v>117131000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>119421000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>126419000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>107611000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>113803000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>119994000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>113536000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>117841000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>123545000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>129249000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>134954000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>140658000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>129219000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>134603000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>139987000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>145371000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>150755000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>156139000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>161523000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>166907000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>172291000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>177675000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>183060000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>188444000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>193828000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>199212000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>204596000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>209980000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>215364000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>220748000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>226132000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>231517000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>236901000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>242285000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>259669000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>265053000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>270437000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>275821000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>281205000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>12298000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>12279000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>19169000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>15938000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>19087000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>15987000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>15739000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>16514000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>17125000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>35374000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2508000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>3204000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>5543000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>6082000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>6620000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>7154000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>7686000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>8217000.0</v>
       </c>
-      <c r="BG21">
-[...1 lines deleted...]
-      </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
       <c r="BI21">
+        <v>0.0</v>
+      </c>
+      <c r="BJ21">
         <v>9793000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>10432000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
-      <c r="BM21">
-[...1 lines deleted...]
-      </c>
+      <c r="BM21"/>
       <c r="BN21">
         <v>13879000.0</v>
       </c>
       <c r="BO21">
+        <v>13879000.0</v>
+      </c>
+      <c r="BP21">
         <v>14641000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>3099000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>3837000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>4339000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>4837000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>5559000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>5876000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>406000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>7038000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>7610000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>8204000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>8715000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>9354000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>9785000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>10408000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>11097000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>11783000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>12519000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>13607000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>14220000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>27395000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>30030000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>32231000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>25085000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>28609000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>28543000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>27434000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>26066000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>24679000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>27262000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>2786000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>2914000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>73970000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>76961000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>79953000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>82944000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>12771000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>13369000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>13966000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>14600000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>15200000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>15800000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>16400000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>17000000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>17600000.0</v>
       </c>
-      <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
+      <c r="EB21"/>
     </row>
-    <row r="22" spans="1:131">
+    <row r="22" spans="1:132">
       <c r="A22" t="s">
         <v>54</v>
       </c>
       <c r="B22">
+        <v>115624000.0</v>
+      </c>
+      <c r="C22">
         <v>101060000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>83447000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>83423000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>63975000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>58872000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>70442000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>100704000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>63642000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>62972000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>57200000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>35937000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>40876000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>41995000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>45869000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>54502000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>35457000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>27904000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>21303000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>16675000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>16700000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>16425000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>17012000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>16335000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>13977000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>16505000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>13318000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>6527000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>11005000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>10405000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>5993000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>5869000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>4632000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>6482000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>3261000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2930000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>3961000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>4106000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>4078000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>6124000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1309000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1783000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2428000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1897000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>2414000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>358000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>402000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>269000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>347000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>406000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>359000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>133000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>189000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>278000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>190000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>188000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>3513000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>3536000.0</v>
       </c>
-      <c r="BG22">
-[...1 lines deleted...]
-      </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
-      <c r="BJ22"/>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
-      <c r="CH22">
+      <c r="CH22"/>
+      <c r="CI22">
         <v>7142000.0</v>
       </c>
-      <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
+      <c r="EB22"/>
     </row>
-    <row r="23" spans="1:131">
+    <row r="23" spans="1:132">
       <c r="A23" t="s">
         <v>55</v>
       </c>
       <c r="B23">
+        <v>7339113000.0</v>
+      </c>
+      <c r="C23">
         <v>6957973000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6330356000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5821354000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5749365000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5444322000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5012434000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4661803000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7135605000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6782107000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6388239000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6208259000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5797623000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5840984000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5510214000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5319035000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5054221000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4933352000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4198831000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3904623000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3661436000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3560918000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3307430000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3212321000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2752422000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3426750000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3214818000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2947633000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2754161000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2645762000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2519947000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2397157000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2306012000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2302582000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2374301000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1639443000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1607347000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1638597000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1544195000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1417975000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1103942000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1007440000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>931932000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>930337000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>862624000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>830069000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>785265000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>679107000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>666826000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>629568000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>357400000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>334219000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>330282000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>330419000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>296535000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>311971000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>293593000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>328962000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>371224000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>416663000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>459606000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>489581000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>464640000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>493681000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>502663000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>712390000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>472816000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>159016000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>189635000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>232388000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>264718000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>204735000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>237011000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>275695000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>282683000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>308798000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>324933000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>353603000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>464886000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>375112000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>398756000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>374108000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>398109000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>436647000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>487458000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>516919000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>470504000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>538118000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>582468000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>379545000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>415437000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>470475000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>496878000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>552139000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>603054000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>645736000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>666847000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>705559000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>825640000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>852068000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>851943000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>886820000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>865924000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>876635000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>875692000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>221900000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>209700000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>224200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>250800000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>230300000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>233000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>219200000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>219100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>193100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>181100000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>76600000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>79600000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>66900000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>74400000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>66000000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>62100000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>57800000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>20000000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>23000000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>26700000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>28700000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>19100000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>13300000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>15300000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>17600000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>3400000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:131">
+    <row r="24" spans="1:132">
       <c r="A24" t="s">
         <v>56</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>33542000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>28223000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>28745000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>28934000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>29162000.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>18524000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>18300000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>18080000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>17862000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>17647000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>17434000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>17224000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>17016000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>16811000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>16608000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>23711000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>23428000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>41604000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>651481000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>643434000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>635491000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>627642000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>619893000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>623928000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>617025000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>610210000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>603478000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>681313000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>673315000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>665222000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>661567000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>187136000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>223817000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>337513000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>331076000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>324783000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>318630000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>312616000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>316153000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>310277000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>304534000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>298919000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>293432000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>288068000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>282825000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>277700000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>443138000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>625524000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>401225000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>398674000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>396167000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>393702000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>391279000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>388897000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>386556000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>377503000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>375333000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>373199000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>371103000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>369042000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>256926000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>256830000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>341862000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>341919000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>349506000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>378686000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>378766000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>378846000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>417578000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>417682000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>167786000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>167890000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>171823000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>171930000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>172036000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>172143000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>172250000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>179137000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>179248000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>179358000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>179469000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>179580000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>187814000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>203167000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>203292000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>203423000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
+      <c r="EB24"/>
     </row>
-    <row r="25" spans="1:131">
+    <row r="25" spans="1:132">
       <c r="A25" t="s">
         <v>57</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>33542000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>28223000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>28745000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>28934000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>29162000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>31959000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>31918000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>18080000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>17862000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>17647000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>17434000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>17224000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>17016000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>16811000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>16608000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>23711000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>23428000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>41604000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>651481000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>643434000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>635491000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>627642000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>619893000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>623928000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>617025000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>610210000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>603478000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>681313000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>673315000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>665222000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>661567000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>187136000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>223817000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>337513000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>331076000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>324783000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>318630000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>312616000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>316153000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>310277000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>304534000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>298919000.0</v>
       </c>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
@@ -12739,188 +12792,191 @@
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
+      <c r="EB25"/>
     </row>
-    <row r="26" spans="1:131">
+    <row r="26" spans="1:132">
       <c r="A26" t="s">
         <v>58</v>
       </c>
       <c r="B26">
+        <v>54582000.0</v>
+      </c>
+      <c r="C26">
         <v>47991000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>21870000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>13313000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>17463000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>18814000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>27566000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>29668000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>287663000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>187716000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>153663000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>170316000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>128313000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>133676000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>149124000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>149784000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>174681000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>221266000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>192096000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>220691000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>202174000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>222301000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>222810000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>248731000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>180993000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>133657000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>117902000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>115563000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>120188000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>99199000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>121381000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>131330000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>165972000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>134356000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>169020000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>144425000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>158322000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>31987000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>55745000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>31444000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>32298000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>35248000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>35714000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>67003000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>39829000.0</v>
       </c>
-      <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
@@ -12962,52 +13018,53 @@
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
+      <c r="EB26"/>
     </row>
-    <row r="27" spans="1:131">
+    <row r="27" spans="1:132">
       <c r="A27" t="s">
         <v>59</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13097,523 +13154,529 @@
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
+      <c r="EB27"/>
     </row>
-    <row r="28" spans="1:131">
+    <row r="28" spans="1:132">
       <c r="A28" t="s">
         <v>60</v>
       </c>
       <c r="B28">
+        <v>-3427287000.0</v>
+      </c>
+      <c r="C28">
         <v>-3028389000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2413739000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1912561000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1898603000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1644285000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1267602000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-949745000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-3308809000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-3175089000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-3189126000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-3091382000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2780815000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2909965000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2648542000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2391819000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2212674000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2012619000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1955396000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1752341000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1623838000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1465477000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1440336000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1264977000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-982827000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1781802000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1683943000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1365928000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1282057000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1146546000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1087307000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-903947000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-870156000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-875508000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-1104335000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-428326000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-320219000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-862000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>63335000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>147837000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-29973000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>98454000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>178132000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>220284000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>275725000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>222870000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>299309000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>267051000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>228637000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>190138000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-84986000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-34385000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>71699000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>107019000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>95516000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>70747000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>90307000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>42989000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-2051000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-54540000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-78924000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-124480000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-100736000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-131263000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-127046000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-6686000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>109941000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>286936000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>259576000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>217400000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>186105000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>256567000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>226156000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>277702000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>281874000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>341398000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>352901000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>352242000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>344811000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>312735000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>299830000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>330368000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>292722000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>312329000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>273850000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>246586000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>300122000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>264645000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>281835000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>138088000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>153583000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>149808000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>161293000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>149108000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>156407000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>128057000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>79981000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>600415000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>133870000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>115074000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>64891000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>549684000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-125210000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-234821000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-217911000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-32000000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-41200000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-52900000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-83000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-49200000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-45400000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-32900000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-42100000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-55600000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-51300000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-11300000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-8000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-7500000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-19500000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-7100000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-12400000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-10300000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-5500000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-7200000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>-5700000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>-6600000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>-3500000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>-9300000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>-12600000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>-14700000.0</v>
       </c>
-      <c r="EA28">
+      <c r="EB28">
         <v>-1100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:131">
+    <row r="29" spans="1:132">
       <c r="A29" t="s">
         <v>61</v>
       </c>
       <c r="B29">
+        <v>5622847000.0</v>
+      </c>
+      <c r="C29">
         <v>5167478000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4651194000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4170903000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3667563000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3447628000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3171220000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2997059000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5394271000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5189837000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4931447000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4740692000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4462568000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4370119000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4226651000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4085061000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3863072000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3770004000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3148657000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2935861000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2727844000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2611268000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2402733000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2363192000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1956245000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -13675,599 +13738,603 @@
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
+      <c r="EB29"/>
     </row>
-    <row r="30" spans="1:131">
+    <row r="30" spans="1:132">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30">
+        <v>1051499000.0</v>
+      </c>
+      <c r="C30">
         <v>1024406999.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>895890000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>842892000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>823134000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>853154000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>758450000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>739050000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>745526000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>743557000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>657263000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>637994000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>623788000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>644879000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>618188000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>682968000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>562344000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>616300000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>516688999.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>438170000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>397357000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>481994000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>356182000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>420250000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>351522000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>308809000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>276116000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>302680000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>244081000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>307598000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>247736000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>316310000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>220190000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>266298999.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>198345000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>169516000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>244975000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>148758000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>131523000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>129486000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>101280000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>114450000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>86966000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>75122000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>69604000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>57933000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>109599000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>47205000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>46394000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>35374000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>33197000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>27522000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>28041000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>70951000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>16540000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>13841000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>13010000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>6415000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>2462000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>2376000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>16579000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>5701000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>4735000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>6360000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>5253000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>163661000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>862000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>807000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>739000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1050000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>879000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>787000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>840000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1551000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1276000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1267000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1440000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>2073000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>1390000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>1346000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>1584000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>1423000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>1045000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>931000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2547000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2143000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>2679000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>3336000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>3909000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>5228000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>10179000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>7515000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>8024000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>8485000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>14780000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>25129000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>27691000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>54038000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>44117000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>31581000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>21600000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>35022000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>21015000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>14732000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>14368000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>26600000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>8000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>4600000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>9700000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>14300000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>4100000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>11000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>8600000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>19900000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>9300000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>4000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>8700000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>2500000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>3000000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>9400000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>100000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>7200000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>100000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>600000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>400000.0</v>
       </c>
-      <c r="DV30"/>
       <c r="DW30"/>
       <c r="DX30"/>
       <c r="DY30"/>
       <c r="DZ30"/>
       <c r="EA30"/>
+      <c r="EB30"/>
     </row>
-    <row r="31" spans="1:131">
+    <row r="31" spans="1:132">
       <c r="A31" t="s">
         <v>63</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>4450145000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>4166317000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>4085307000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>3936455000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>3789481000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>3562108000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>3463656000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2836925000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>2618745000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>2405344000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2283384000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>2057565000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2005951000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1593684000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>2248985000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>2067722000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1887002000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1719994000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1555010000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1426558000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1351198000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1240934000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1238135000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1359872000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>623573000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>557288000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>5437000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-49537000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-127867000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>215450000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>171155000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>69568000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>39236000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-60500000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-97615000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-105330000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-187512000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-179547000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-210592000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>26283000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-30990000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-169069000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-181039000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-226570000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-224342000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-256543000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-235294000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-181020000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-136284000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-103978000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
@@ -14293,128 +14360,131 @@
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
       <c r="EA31"/>
+      <c r="EB31"/>
     </row>
-    <row r="32" spans="1:131">
+    <row r="32" spans="1:132">
       <c r="A32" t="s">
         <v>64</v>
       </c>
       <c r="B32">
+        <v>3994611000.0</v>
+      </c>
+      <c r="C32">
         <v>3508732000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2939160000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2365082000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1787131000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1597183000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1307058000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1230030000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3452638000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3405023000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3409554000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3145660000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3026551000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2935773000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2814515000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2727346000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2441630000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2264366000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2181085000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1959736000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1826088000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1728699000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1553223000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1521112000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1212757000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -14476,604 +14546,610 @@
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
       <c r="EA32"/>
+      <c r="EB32"/>
     </row>
-    <row r="33" spans="1:131">
+    <row r="33" spans="1:132">
       <c r="A33" t="s">
         <v>65</v>
       </c>
       <c r="B33">
+        <v>1815078000.0</v>
+      </c>
+      <c r="C33">
         <v>1523830000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1629941000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2177653000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2241944000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2205292000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2203726000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2094718000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2286514000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2136705000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1985574000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1943826000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1825990000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1748134000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1689103000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1693190000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1766130000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1814678000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1275034000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1284563000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1211467000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1201024000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1148005000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1134696000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1036253000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>889703000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>849647000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>889008000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>824092000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>789907000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>819588000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>799073000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>836457000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>797728000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>832979000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>794640000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>788172000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>644995000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>657535000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>625845000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>168361000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>140592000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>174018000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>197347000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>170479000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>116904000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>122651000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>101962000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>85656000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>73769000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>23657000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>20850000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>21169000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>20905000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>17807000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>17813000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>17431000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>18184000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>24806000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>24740000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>33638000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>34127000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>42095000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>42388000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>51856000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>56335000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>70159000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>12298000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>24270000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>26894000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>7694000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>10680000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>9416000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>11283000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>11829000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>20486000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>24511000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>25842000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>32885000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>78945000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>69577000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>20132000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>27288000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>28789000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>29966000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>35606000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>49661000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>54723000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>68349000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>68618000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>77603000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>91922000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>94972000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>93368000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>113745000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>118216000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>119406000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>114338000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>232725000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>259598000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>242090000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>238925000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>181350000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>165527000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>146752000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>112400000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>110800000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>106800000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>101800000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>98900000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>95400000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>72000000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>66900000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>56200000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>47600000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>32800000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>29800000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>23700000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>20500000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>18200000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>11800000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>8800000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>7900000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>5300000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>4300000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>3400000.0</v>
       </c>
-      <c r="DW33">
+      <c r="DX33">
         <v>2900000.0</v>
       </c>
-      <c r="DX33">
+      <c r="DY33">
         <v>2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="DZ33">
         <v>1900000.0</v>
       </c>
       <c r="EA33">
+        <v>1900000.0</v>
+      </c>
+      <c r="EB33">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:131">
+    <row r="34" spans="1:132">
       <c r="A34" t="s">
         <v>66</v>
       </c>
       <c r="B34">
+        <v>197203000.0</v>
+      </c>
+      <c r="C34">
         <v>245126000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>309552000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>340072000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>328869000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>321305000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>311341000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>298944000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>315947000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>322729000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>207000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>348794000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>328944000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>313788000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>246491000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>307300000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>304986000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>309040000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>276086000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>276600000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>309711000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>318455000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>310395000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>311204000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>311289000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>315004000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>312528000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>315475000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>286432000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>277084000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>277335000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>278979000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>280085000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>279949000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>272905000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>296019000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>295093000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>294148000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>290230000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>286435000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>48233000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>48385000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>50863000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>51858000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>52910000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>54552000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>52382000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>44403000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>34036000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>26803000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>3392000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>3433000.0</v>
       </c>
-      <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
@@ -15108,869 +15184,874 @@
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
       <c r="EA34"/>
+      <c r="EB34"/>
     </row>
-    <row r="35" spans="1:131">
+    <row r="35" spans="1:132">
       <c r="A35" t="s">
         <v>67</v>
       </c>
       <c r="B35">
+        <v>226604000.0</v>
+      </c>
+      <c r="C35">
         <v>288203000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>340433000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>371832000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>361512000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>354847000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>339564000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>327689000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>344881000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>351891000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>332112000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>348794000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>328944000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>313788000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>276967000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>307300000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>304986000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>309040000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>307462000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>308438000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>309711000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>318455000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>310395000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>311204000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>311289000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>327882000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>300080000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>333337000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>304647000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>304435000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>294559000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>295995000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>296896000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>296557000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>296616000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>319447000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>336697000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>945629000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>933664000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>921926000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>675875000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>668278000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>687372000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>682691000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>678442000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>657044000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>750196000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>737558000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>722304000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>714634000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>219111000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>259047000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>372525000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>369302000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>378844000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>389428000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>400151000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>420425000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>431287000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>442280000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>453402000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>464652000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>476026000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>487520000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>499132000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>681948000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>627896000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>404825000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>404288000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>402801000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>401275000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>400279000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>399755000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>398617000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>390942000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>390241000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>389760000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>389171000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>394243000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>288886000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>296185000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>365648000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>367310000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>375863000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>405950000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>406921000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>378846000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>417578000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>417682000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>183222000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>167890000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>171823000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>171930000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>172036000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>172143000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>172250000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>179137000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>179248000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>179358000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>179469000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>179580000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>187814000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>203167000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>203292000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>203423000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>100000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>300000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>400000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>600000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>800000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>1600000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>900000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>1100000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>1200000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DM35">
         <v>400000.0</v>
       </c>
       <c r="DN35">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DO35">
         <v>600000.0</v>
       </c>
       <c r="DP35">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="DQ35">
         <v>500000.0</v>
       </c>
       <c r="DR35">
+        <v>500000.0</v>
+      </c>
+      <c r="DS35">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DT35">
         <v>100000.0</v>
       </c>
       <c r="DU35">
         <v>100000.0</v>
       </c>
       <c r="DV35">
         <v>100000.0</v>
       </c>
       <c r="DW35">
+        <v>100000.0</v>
+      </c>
+      <c r="DX35">
         <v>500000.0</v>
       </c>
-      <c r="DX35">
+      <c r="DY35">
         <v>700000.0</v>
       </c>
-      <c r="DY35">
+      <c r="DZ35">
         <v>400000.0</v>
       </c>
-      <c r="DZ35">
+      <c r="EA35">
         <v>500000.0</v>
       </c>
-      <c r="EA35">
+      <c r="EB35">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:131">
+    <row r="36" spans="1:132">
       <c r="A36" t="s">
         <v>68</v>
       </c>
       <c r="B36">
+        <v>317974000.0</v>
+      </c>
+      <c r="C36">
         <v>-47991000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-21870000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>402504000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>397127000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>360797000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>340089000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>278816000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>313319000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>260917000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>224758000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>175473000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>139125000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>106097000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>80531000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>64282000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>68507000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>68058000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>57355000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>57713000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>64136000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>60709000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>64469000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>65402000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>72567000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>55559000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>45576000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>43786000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>25569000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>23601000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>21099000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>18432000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>18765000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>11115000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>19256000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>16075000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>15993000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>19299000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>18325000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>18958000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>43441000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>19338000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>55118000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>48742000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>49983000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>35114000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>47393000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>46355000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>47002000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>46921000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>14948000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>11410000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>14684000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>14557000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>5018000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>4144000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>3513000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>3536000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>18729000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>19240000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>18911000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>18891000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>39710000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>40229000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>50034000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>37191000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>46623000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>7010000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>17938000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>19759000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>32000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>2011000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>39000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>6934000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>917000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>8337000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>11110000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>11237000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>17790000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>62907000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>52332000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>1368000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>7386000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>7387000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>7348000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>11427000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>11755000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>13158000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>13272000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>18316000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>18208000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>31358000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>33749000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>35515000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>44644000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>45690000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>71312000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>63497000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>78561000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>90474000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>66301000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>57033000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>72294000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>64228000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>59224000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>30500000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>29000000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>27000000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>26800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27500000.0</v>
       </c>
       <c r="DG36">
         <v>27500000.0</v>
       </c>
       <c r="DH36">
+        <v>27500000.0</v>
+      </c>
+      <c r="DI36">
         <v>26300000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>23500000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>18100000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>17400000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>7000000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>4500000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>800000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DQ36">
         <v>400000.0</v>
       </c>
       <c r="DR36">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DS36">
         <v>100000.0</v>
       </c>
       <c r="DT36">
         <v>100000.0</v>
       </c>
-      <c r="DU36"/>
-      <c r="DV36">
+      <c r="DU36">
         <v>100000.0</v>
       </c>
+      <c r="DV36"/>
       <c r="DW36">
         <v>100000.0</v>
       </c>
-      <c r="DX36"/>
+      <c r="DX36">
+        <v>100000.0</v>
+      </c>
       <c r="DY36"/>
       <c r="DZ36"/>
-      <c r="EA36">
+      <c r="EA36"/>
+      <c r="EB36">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:131">
+    <row r="37" spans="1:132">
       <c r="A37" t="s">
         <v>69</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -16017,51 +16098,53 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
@@ -16087,1841 +16170,1855 @@
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
       <c r="EA37"/>
+      <c r="EB37"/>
     </row>
-    <row r="38" spans="1:131">
+    <row r="38" spans="1:132">
       <c r="A38" t="s">
         <v>70</v>
       </c>
       <c r="B38">
+        <v>39775000.0</v>
+      </c>
+      <c r="C38">
         <v>385840000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>424748000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>343357000.0</v>
       </c>
-      <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>633876000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>564038000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>426840000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>499149000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>533876000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>467538000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>57355000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3448099.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>64136000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>25146000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>64469000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>65402000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>72567000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>55559000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>45576000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>43786000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>25569000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>23601000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>21099000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>18432000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>18765000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>537965000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>586154000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>575762000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>594961000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>476740000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>505593000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>487332000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>75739000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>79059000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>90832000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>115745000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>89812000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>49065000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>47393000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>46355000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>47002000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>46921000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>17456000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>14614000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>14684000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>14557000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>11638000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>11298000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>11199000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>11753000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>18729000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>19240000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>28704000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>29323000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>39710000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>40229000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>50048000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>54583000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>68178000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>10109000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>21775000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>24098000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>4869000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>7570000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>5915000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>7340000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>7955000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>15947000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>19314000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>19952000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>27144000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>72692000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>62740000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>12465000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>19169000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>19906000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>20955000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>25647000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>39150000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>43188000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>45503000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>41281000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>46817000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>59901000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>61183000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>61581000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>69323000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>72952000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>74098000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>66411000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>152531000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>167435000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>146254000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>139977000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>85065000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>77597000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>73190000.0</v>
       </c>
-      <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
       <c r="DZ38"/>
       <c r="EA38"/>
+      <c r="EB38"/>
     </row>
-    <row r="39" spans="1:131">
+    <row r="39" spans="1:132">
       <c r="A39" t="s">
         <v>71</v>
       </c>
       <c r="B39">
+        <v>301312000.0</v>
+      </c>
+      <c r="C39">
         <v>317831000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>368732000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>295648000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>211654000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>168912000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>205128000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>207956000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>189235000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>182830000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>171749000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>167136000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>194257000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>167011000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>179932000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>165950000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>146130000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>126278000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>101730000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>84248000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>73519000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>60098000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>51431000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>51554000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>48078000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>43725000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>49896000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>53563000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>72266000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>79366000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>71317000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>77523000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>73674000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>62428000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>58327000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>63751000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>58284000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>32768000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>34474000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>27329000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>22323000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>18359000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>33475000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>28502000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>34703000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>21019000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>20254000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>20918000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>15198000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>11015000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>9013000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>8261000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>10704000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>9867000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>18399000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>18322000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>26741000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>26769000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>26981000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>25437000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>25763000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>25585000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>22225000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>22743000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>23314000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>21976000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>13550000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>5436000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>6937000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>6420000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>6284000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>7247000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>7642000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>6431000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>4634000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>5577000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>5204000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>7115000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>4310000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>5075000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>6096000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>7582000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>5738000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>5478000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>6251000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>9406000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>5602000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>6504000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>9503000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>11892000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>12557000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>10399000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>17698000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>21268000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>21700000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>26240000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>28040000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>29280000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>31252000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>21488000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>20913000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>30693000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>18927000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>15458000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>22418000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>16000000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>8800000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>59500000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>55800000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>5900000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>88100000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>103300000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>100900000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>67300000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>72900000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>28500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33100000.0</v>
       </c>
       <c r="DN39">
         <v>33100000.0</v>
       </c>
       <c r="DO39">
-        <v>31200000.0</v>
+        <v>33100000.0</v>
       </c>
       <c r="DP39">
         <v>31200000.0</v>
       </c>
       <c r="DQ39">
+        <v>31200000.0</v>
+      </c>
+      <c r="DR39">
         <v>37700000.0</v>
       </c>
-      <c r="DR39">
+      <c r="DS39">
         <v>31400000.0</v>
       </c>
-      <c r="DS39">
+      <c r="DT39">
         <v>6300000.0</v>
       </c>
-      <c r="DT39">
+      <c r="DU39">
         <v>9700000.0</v>
       </c>
-      <c r="DU39">
+      <c r="DV39">
         <v>16100000.0</v>
       </c>
-      <c r="DV39">
+      <c r="DW39">
         <v>18500000.0</v>
       </c>
-      <c r="DW39">
+      <c r="DX39">
         <v>11900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DY39">
         <v>100000.0</v>
       </c>
       <c r="DZ39">
+        <v>100000.0</v>
+      </c>
+      <c r="EA39">
         <v>200000.0</v>
       </c>
-      <c r="EA39"/>
+      <c r="EB39"/>
     </row>
-    <row r="40" spans="1:131">
+    <row r="40" spans="1:132">
       <c r="A40" t="s">
         <v>72</v>
       </c>
       <c r="B40">
+        <v>1256612000.0</v>
+      </c>
+      <c r="C40">
         <v>1295019000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1156418000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1022402000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1514277000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1410599000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1281506000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1147682000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1096992000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1079358000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>976024000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>952985000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>939941000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>861049000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>831817000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>719499000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>720916000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>669009000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>615954000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>524821000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>524847000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>517470000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>459099000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>435768000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>414020000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>76064000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>88708000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>300130000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>293584000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>66412000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>319363000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>285126000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>299497000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>300332000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>250002000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>224068000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>218389000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>301000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>17854000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>17688000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>159123000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>173795000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>115595000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>107513000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>98815000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>98533000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>85173000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>72411000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>76107000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>76050000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>65783000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>50458000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>53214000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>56034000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>48088000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>42980000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>46596000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>51372000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>42946000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>34903000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>35413000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>35827000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>42792000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>34786000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>37620000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>44832000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>30068000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>29729000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>26942000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>34596000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>27323000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>28118000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>21004000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>28140000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>20798000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>21603000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>17452000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>20541000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>18464000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>20893000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>19632000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>23680000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>22170000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>22099000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>17093000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>27353000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>53776000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>59375000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>37448000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>31006000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>37403000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>40809000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>40425000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>56958000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>37697000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>43910000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>39283000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>78761000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>35745000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>40142000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>30039000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>58815000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>41423000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>57855000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>56046000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>45000000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>37700000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>48300000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>66100000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>41700000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>50000000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>56900000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>60000000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>46400000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>35100000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>23100000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>28900000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>16300000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>24900000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>17000000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>14300000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>8100000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>2600000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>2400000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>2800000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>3000000.0</v>
       </c>
-      <c r="DW40">
+      <c r="DX40">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DY40">
         <v>100000.0</v>
       </c>
       <c r="DZ40">
+        <v>100000.0</v>
+      </c>
+      <c r="EA40">
         <v>200000.0</v>
       </c>
-      <c r="EA40">
+      <c r="EB40">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:131">
+    <row r="41" spans="1:132">
       <c r="A41" t="s">
         <v>73</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>299245000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>269596000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>206000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>276143000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>273601000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>244000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>252000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>259000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>263000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>266000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>264123000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>265331000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>268179000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>271232000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>267470000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>270548000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>273080000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>277084000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>277335000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>278979000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>280085000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>279949000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>272905000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>296019000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>295093000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>294148000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>290230000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>286435000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>48233000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>48385000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>53732000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>57941000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>62207000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>67063000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>68108000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>63343000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>56190000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>52172000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>31975000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>35230000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>35012000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>38226000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>54061000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>70798000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>87535000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>104272000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>121010000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>137746000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>154483000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>171220000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>187958000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>204695000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>221432000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>238810000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>2372000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>3600000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>5614000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>6634000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>7573000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>9000000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>10858000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>12061000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>13439000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>14908000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>16561000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>18068000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>25201000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>31960000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>39355000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>23786000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>25391000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>26357000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>27264000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>28155000.0</v>
       </c>
-      <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
       <c r="EA41"/>
+      <c r="EB41"/>
     </row>
-    <row r="42" spans="1:131">
+    <row r="42" spans="1:132">
       <c r="A42" t="s">
         <v>74</v>
       </c>
       <c r="B42">
+        <v>5012631000.0</v>
+      </c>
+      <c r="C42">
         <v>4928049000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>4721953000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>4666949000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>4588286000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>4533437000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>4429466000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>4382734000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>5070286000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>5016122000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>4949023000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>4925626000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>4856914000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>4792041000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>4721166000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>4688985000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>4625780000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>4567111000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>4508807000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>4477378000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>4420902000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>4352864000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>4276667000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>4217911000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>4102011000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>4044490000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>3972689000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>3925975000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>3869952000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>3813678000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>3759030000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>3718518000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>3666346000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>3627433000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>3585403000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>2892092000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>2824298000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>2096929000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>2053046000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>2016728000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1982104000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1950764000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1922989000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1847626000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1760033000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1701904000.0</v>
       </c>
-      <c r="AU42">
-[...1 lines deleted...]
-      </c>
       <c r="AV42">
-        <v>1636701000.0</v>
+        <v>1656901000.0</v>
       </c>
       <c r="AW42">
-        <v>1608405000.0</v>
+        <v>1634621000.0</v>
       </c>
       <c r="AX42">
+        <v>1606365000.0</v>
+      </c>
+      <c r="AY42">
         <v>1541773000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>1720788000.0</v>
       </c>
-      <c r="AZ42">
-[...1 lines deleted...]
-      </c>
       <c r="BA42">
+        <v>1642198000.0</v>
+      </c>
+      <c r="BB42">
         <v>1503898000.0</v>
       </c>
-      <c r="BB42">
-[...1 lines deleted...]
-      </c>
       <c r="BC42">
-        <v>1452588000.0</v>
+        <v>1476922000.0</v>
       </c>
       <c r="BD42">
-        <v>1433641000.0</v>
+        <v>1450439000.0</v>
       </c>
       <c r="BE42">
-        <v>1406011000.0</v>
+        <v>1431921000.0</v>
       </c>
       <c r="BF42">
-        <v>1382367000.0</v>
+        <v>1404076000.0</v>
       </c>
       <c r="BG42">
-        <v>1373345000.0</v>
+        <v>1380725000.0</v>
       </c>
       <c r="BH42">
-        <v>1365003000.0</v>
+        <v>1371524000.0</v>
       </c>
       <c r="BI42">
-        <v>1345440000.0</v>
+        <v>1363052000.0</v>
       </c>
       <c r="BJ42">
+        <v>1343351000.0</v>
+      </c>
+      <c r="BK42">
         <v>1332277000.0</v>
       </c>
-      <c r="BK42">
-[...1 lines deleted...]
-      </c>
       <c r="BL42">
-        <v>1318964000.0</v>
+        <v>1324611000.0</v>
       </c>
       <c r="BM42">
-        <v>1312379000.0</v>
+        <v>1317169000.0</v>
       </c>
       <c r="BN42">
+        <v>1311181000.0</v>
+      </c>
+      <c r="BO42">
         <v>1287974000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>1102765000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>967964000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>964574000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>961214000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>956798000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>850692000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>845184000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>841320000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>837392000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>834686000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>831242000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>828936000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>826255000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>824173000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>821204000.0</v>
       </c>
-      <c r="CD42">
-[...1 lines deleted...]
-      </c>
       <c r="CE42">
+        <v>818638000.0</v>
+      </c>
+      <c r="CF42">
         <v>818103000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>818016000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>817062000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>817150000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>730933000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>729797000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>727771000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>726962000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>726113000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>726672000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>725563000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>708163000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>712720000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>712098000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>710306000.0</v>
       </c>
-      <c r="CT42"/>
-      <c r="CU42">
+      <c r="CU42"/>
+      <c r="CV42">
         <v>696879000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>695918000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>690297000.0</v>
       </c>
-      <c r="CX42"/>
-      <c r="CY42">
+      <c r="CY42"/>
+      <c r="CZ42">
         <v>652743000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>645308000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>641873000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>222900000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>215400000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>255100000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>249000000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>209300000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>236900000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>208400000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>191500000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>191900000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>181300000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>92700000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>91400000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>91300000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>84300000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>80300000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>77100000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>76900000.0</v>
       </c>
-      <c r="DS42">
+      <c r="DT42">
         <v>44200000.0</v>
       </c>
-      <c r="DT42">
+      <c r="DU42">
         <v>44000000.0</v>
       </c>
-      <c r="DU42">
+      <c r="DV42">
         <v>43900000.0</v>
       </c>
-      <c r="DV42">
+      <c r="DW42">
         <v>44000000.0</v>
       </c>
-      <c r="DW42">
+      <c r="DX42">
         <v>33800000.0</v>
       </c>
-      <c r="DX42">
+      <c r="DY42">
         <v>24700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24600000.0</v>
       </c>
       <c r="DZ42">
         <v>24600000.0</v>
       </c>
-      <c r="EA42"/>
+      <c r="EA42">
+        <v>24600000.0</v>
+      </c>
+      <c r="EB42"/>
     </row>
-    <row r="43" spans="1:131">
+    <row r="43" spans="1:132">
       <c r="A43" t="s">
         <v>75</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -18011,87 +18108,86 @@
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
       <c r="EA43"/>
+      <c r="EB43"/>
     </row>
-    <row r="44" spans="1:131">
+    <row r="44" spans="1:132">
       <c r="A44" t="s">
         <v>76</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -18138,51 +18234,53 @@
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
@@ -18208,1690 +18306,1701 @@
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
       <c r="EA44"/>
+      <c r="EB44"/>
     </row>
-    <row r="45" spans="1:131">
+    <row r="45" spans="1:132">
       <c r="A45" t="s">
         <v>77</v>
       </c>
       <c r="B45">
+        <v>1135834000.0</v>
+      </c>
+      <c r="C45">
         <v>1133471000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1187392000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1173915000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1138882000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1122198000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1113985000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1085068000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1028430000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1046982000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>757926000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1014127000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>767550000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>765608000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>944392000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>689043000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>622657000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>559625000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>527458000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>481910000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>438656000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>406625000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>376940000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>369470000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>338331000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>319751000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>300767000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>267586000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>264610000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>259763000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>246825000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>218878000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>193211000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>167679000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>151942000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>138513000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>92622000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>86006000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>83186000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>81602000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>80667000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>81790000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>75258000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>55607000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>38654000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>26848000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>6201000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>6236000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>6485000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>6348000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>6169000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>6515000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>6232000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>6431000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>6077000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>5500000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>4934000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>4804000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>2385000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>2159000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>1808000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>1752000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>1981000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>2189000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>2495000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>2796000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>2825000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>3110000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>3501000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>3943000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>3874000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>4539000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>5197000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>5890000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>5741000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>6253000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>6837000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>7667000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>8119000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>8883000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>9011000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>9959000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>10511000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>11535000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>22846000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>27337000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>30786000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>32021000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>33789000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>31787000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>44422000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>45264000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>45308000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>47927000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>80194000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>92163000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>95836000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>98948000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>96285000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>87930000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>73562000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>67300000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>66600000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>64000000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>58600000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>54400000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>50300000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>45700000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>43400000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>36900000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>30200000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>25800000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>25300000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>22900000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>20000000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>17800000.0</v>
       </c>
-      <c r="DQ45"/>
       <c r="DR45"/>
       <c r="DS45"/>
       <c r="DT45"/>
       <c r="DU45"/>
       <c r="DV45"/>
       <c r="DW45"/>
       <c r="DX45"/>
       <c r="DY45"/>
       <c r="DZ45"/>
       <c r="EA45"/>
+      <c r="EB45"/>
     </row>
-    <row r="46" spans="1:131">
+    <row r="46" spans="1:132">
       <c r="A46" t="s">
         <v>78</v>
       </c>
       <c r="B46">
+        <v>746838000.0</v>
+      </c>
+      <c r="C46">
         <v>758405000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>826789000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>827544000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>795251000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>794214000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>798174000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>787544000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>745532000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>777048000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>757926000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>774983000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>767550000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>765608000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>742412000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>748677000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>756609000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>751468000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>713851000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>689043000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>622657000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>588076000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>527458000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>481910000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>438656000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>406625000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>376940000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>369470000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>338331000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>319751000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>300767000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>267586000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>264610000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>259763000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>246825000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>218878000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>193211000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>167679000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>151942000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>138513000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>92622000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>86006000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>83186000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>81602000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>80667000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>81790000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>75258000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>55607000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>38654000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>26848000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>6201000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>6236000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>6485000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>6348000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>6169000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>6515000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>6232000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>6431000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>6077000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>5500000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>4934000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>4804000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>2385000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>2159000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>1808000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>1752000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>1981000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>2189000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>2495000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>2796000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>2825000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>3110000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>3501000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>3943000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>3874000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>4539000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>5197000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>5890000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>5741000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>6253000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>6837000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>7667000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>8119000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>8883000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>9011000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>9959000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>10511000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>11535000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>22846000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>27337000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>30786000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>32021000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>33789000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>31787000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>44422000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>45264000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>45308000.0</v>
       </c>
-      <c r="CT46"/>
-      <c r="CU46">
+      <c r="CU46"/>
+      <c r="CV46">
         <v>80194000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>92163000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>95836000.0</v>
       </c>
-      <c r="CX46"/>
-      <c r="CY46">
+      <c r="CY46"/>
+      <c r="CZ46">
         <v>96285000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>87930000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>73562000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>67300000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>66600000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>64000000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>58600000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>54400000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>50300000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>45700000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>43400000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>36900000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>30200000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>25800000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>25300000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>22900000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>20000000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>17800000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>11400000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>8700000.0</v>
       </c>
-      <c r="DS46">
+      <c r="DT46">
         <v>7800000.0</v>
       </c>
-      <c r="DT46">
+      <c r="DU46">
         <v>5200000.0</v>
       </c>
-      <c r="DU46">
+      <c r="DV46">
         <v>4300000.0</v>
       </c>
-      <c r="DV46">
+      <c r="DW46">
         <v>3300000.0</v>
       </c>
-      <c r="DW46">
+      <c r="DX46">
         <v>2800000.0</v>
       </c>
-      <c r="DX46">
+      <c r="DY46">
         <v>2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="DZ46">
         <v>1900000.0</v>
       </c>
       <c r="EA46">
+        <v>1900000.0</v>
+      </c>
+      <c r="EB46">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:131">
+    <row r="47" spans="1:132">
       <c r="A47" t="s">
         <v>79</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>749352000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>741701000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>739310000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>742412000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>721328000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>729217000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>723920000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>713851000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>689043000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>594670000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>559625000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>498335000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>453777000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>410034000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>377567000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>347250000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>339122000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>338331000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>319751000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>300767000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>267586000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>264610000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>259763000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>246825000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>218878000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>193211000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>167679000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>151942000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>138513000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>92622000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>86006000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>83186000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>81602000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>80667000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>81790000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>75258000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>55607000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>38654000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>26848000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>6201000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>6236000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>6485000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>6348000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>6169000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>6515000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>6232000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>6431000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>6077000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>5500000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>4934000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>4804000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>2385000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>2159000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1808000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>1752000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>1981000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>2189000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>2495000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>2796000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>2825000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>3110000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>3501000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>3943000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>3874000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>4539000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>5197000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>5890000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>5741000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>6253000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>6837000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>7667000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>8119000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>8883000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>9011000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>9959000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>10511000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>11535000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>22846000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>27337000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>30786000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>32021000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>33789000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>31787000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>44422000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>45264000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>45308000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>47927000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>80194000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>92163000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>95836000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>98948000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>96285000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>87930000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>73562000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
       <c r="EA47"/>
+      <c r="EB47"/>
     </row>
-    <row r="48" spans="1:131">
+    <row r="48" spans="1:132">
       <c r="A48" t="s">
         <v>80</v>
       </c>
       <c r="B48">
+        <v>517099000.0</v>
+      </c>
+      <c r="C48">
         <v>213769000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-85510000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-509679000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-914678000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1072881000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1274093000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1380446000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>329933000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>160385000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-40694000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-211963000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-415511000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-437214000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-465675000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-578450000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-739882000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-777874000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-1341725000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1523464000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1672920000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-1726455000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1876305000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1861102000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-2151400000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-1430758000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-1541763000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-1670034000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-1775352000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-1877759000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-1946822000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-1975998000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-2028392000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-1990005000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-1840376000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-1876430000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-1863946000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-1674765000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-1683638000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-1720515000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-1754940000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-1778987000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-1834163000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-1794581000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-1803877000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-1785518000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-1748575000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-1807867000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-1770994000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-1737037000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-1694166000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-1672130000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-1669559000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-1653890000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-1672669000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-1650959000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-1654996000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-1609570000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-1554491000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-1501413000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-1449542000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-1423030000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-1455571000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-1423869000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-1426913000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-1391184000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-1302742000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-1259385000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-1219350000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-1179314000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-1130909000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-1086115000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-1040551000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-1000394000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-978593000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-954099000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-935660000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-913513000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-893010000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-877173000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-856653000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-839347000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-811791000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-781580000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-756435000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-736304000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-698778000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-672802000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-609202000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-571487000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-530720000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-487708000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-460808000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-405024000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-337532000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-299121000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-281580000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-268139000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-122935000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-105107000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-95216000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-84904000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-77534000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>-69936000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>-63346000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>-55200000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>-48800000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>-37700000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>-30300000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>-28400000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>-29900000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>-23100000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>-28300000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>-26100000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>-30600000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>-33600000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>-35500000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>-36500000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>-36700000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>-33800000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>-32200000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>-30100000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>-27800000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>-24800000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>-21900000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>-20000000.0</v>
       </c>
-      <c r="DW48">
+      <c r="DX48">
         <v>-16200000.0</v>
       </c>
-      <c r="DX48">
+      <c r="DY48">
         <v>-13100000.0</v>
       </c>
-      <c r="DY48">
+      <c r="DZ48">
         <v>-10600000.0</v>
       </c>
-      <c r="DZ48">
+      <c r="EA48">
         <v>-8500000.0</v>
       </c>
-      <c r="EA48">
+      <c r="EB48">
         <v>-7100000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:131">
+    <row r="49" spans="1:132">
       <c r="A49" t="s">
         <v>81</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-211963000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-415511000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-437214000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-465675000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-578450000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-739882000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-777874000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-1341725000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-1523464000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-1672920000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-1726455000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-1876305000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-1861102000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-2151400000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-1430758000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-1541763000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-1670034000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-1775352000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-1877759000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-1946822000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-1975998000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-2028392000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-1990005000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-1840376000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-1876430000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-1863946000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-1674765000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-1683638000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-1720515000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-1754940000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-1778987000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-1834163000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-1794581000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-1803877000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-1785518000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-1748575000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-1807867000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-1770994000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-1737037000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-1694166000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-1672130000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-1669559000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-1653890000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-1672669000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-1650959000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-1654996000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-1609570000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-1554491000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-1501413000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>-1449542000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
@@ -19917,131 +20026,132 @@
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
       <c r="EA49"/>
+      <c r="EB49"/>
     </row>
-    <row r="50" spans="1:131">
+    <row r="50" spans="1:132">
       <c r="A50" t="s">
         <v>82</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>11900000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>18588000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>18524000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>18300000.0</v>
       </c>
-      <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>10245000.0</v>
       </c>
-      <c r="AD50"/>
-      <c r="AE50">
+      <c r="AE50"/>
+      <c r="AF50">
         <v>7648000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>7554000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>7460000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>7393000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>23711000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>23428000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>41604000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>651481000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>619893000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>85186000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -20082,1136 +20192,1144 @@
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
       <c r="EA50"/>
+      <c r="EB50"/>
     </row>
-    <row r="51" spans="1:131">
+    <row r="51" spans="1:132">
       <c r="A51" t="s">
         <v>83</v>
       </c>
       <c r="B51">
+        <v>33827000.0</v>
+      </c>
+      <c r="C51">
         <v>69428000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>41267000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>42408000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>43119000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>43544000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>36507000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>37548000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>37395000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>38287000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>38104000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>39741000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>40236000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>41457000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>42080000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>43562000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>44085000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>44821000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>43625000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>45241000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>46130000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>47531000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>57439000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>61753000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>60414000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>60225000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>29215000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>50296000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>27892000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>36130000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>24872000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>24570000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>24271000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>24001000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>23711000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>23428000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>41604000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>651481000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>805733000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>769982000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>627642000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>619893000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>623933000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>659965000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>697547000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>675167000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>681313000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>673315000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>665222000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>661567000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>187136000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>223817000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>337513000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>331076000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>334599000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>328310000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>322162000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>316153000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>310277000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>304534000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>298919000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>293432000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>288068000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>282825000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>277700000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>443138000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>477419000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>401225000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>398674000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>396167000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>393702000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>391279000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>388897000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>386556000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>377503000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>375333000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>373199000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>371103000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>460732000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>348673000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>348634000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>341862000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>341919000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>349506000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>378686000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>378766000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>378846000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>417578000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>417682000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>167786000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>167890000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>171823000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>171930000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>172036000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>172143000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>172250000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>179137000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>643783000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>179358000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>179469000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>179580000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>659839000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>203167000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>203292000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>203423000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DC51">
         <v>200000.0</v>
       </c>
       <c r="DD51">
+        <v>200000.0</v>
+      </c>
+      <c r="DE51">
         <v>400000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>500000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>800000.0</v>
       </c>
-      <c r="DG51"/>
       <c r="DH51"/>
-      <c r="DI51">
+      <c r="DI51"/>
+      <c r="DJ51">
         <v>600000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DL51">
         <v>100000.0</v>
       </c>
       <c r="DM51">
         <v>100000.0</v>
       </c>
       <c r="DN51">
         <v>100000.0</v>
       </c>
       <c r="DO51">
+        <v>100000.0</v>
+      </c>
+      <c r="DP51">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DQ51">
         <v>100000.0</v>
       </c>
       <c r="DR51">
         <v>100000.0</v>
       </c>
       <c r="DS51">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="DT51">
         <v>200000.0</v>
       </c>
       <c r="DU51">
         <v>200000.0</v>
       </c>
       <c r="DV51">
         <v>200000.0</v>
       </c>
       <c r="DW51">
+        <v>200000.0</v>
+      </c>
+      <c r="DX51">
         <v>800000.0</v>
       </c>
-      <c r="DX51">
+      <c r="DY51">
         <v>1200000.0</v>
       </c>
-      <c r="DY51">
+      <c r="DZ51">
         <v>700000.0</v>
       </c>
-      <c r="DZ51">
+      <c r="EA51">
         <v>800000.0</v>
       </c>
-      <c r="EA51">
+      <c r="EB51">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:131">
+    <row r="52" spans="1:132">
       <c r="A52" t="s">
         <v>84</v>
       </c>
       <c r="B52">
+        <v>4413000.0</v>
+      </c>
+      <c r="C52">
         <v>10213000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>10386000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>10648000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>10476000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>10002000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>8284000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>8803000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>8461000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>9125000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>9245000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>10250000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>10537000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>11374000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>11604000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>12405000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>12700000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>13189000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>12249000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>13403000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>13976000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>14958000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>24591000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>29836000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>28455000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>28307000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>11135000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>791000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>10245000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>18696000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>7648000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>7554000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>7460000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>7393000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>23711000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>23428000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>41604000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>651481000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>162299000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>134491000.0</v>
       </c>
-      <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>619893000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>5000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>42940000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>87337000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>85186000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
-      <c r="BC52">
+      <c r="BC52"/>
+      <c r="BD52">
         <v>9816000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>9680000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>9546000.0</v>
       </c>
-      <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
-      <c r="BR52">
+      <c r="BR52"/>
+      <c r="BS52">
         <v>29323000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>25565000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>22845000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>19246000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>22867000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>19040000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>16330000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>15694000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>15873000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>91690000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>91747000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>91804000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>18096000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>20235000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>16546000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>14825000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>18587000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>51430000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>52298000.0</v>
       </c>
-      <c r="CK52"/>
       <c r="CL52"/>
-      <c r="CM52">
+      <c r="CM52"/>
+      <c r="CN52">
         <v>19399000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>19831000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>38864000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>20533000.0</v>
       </c>
-      <c r="CQ52"/>
-      <c r="CR52">
+      <c r="CR52"/>
+      <c r="CS52">
         <v>18042000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>11873000.0</v>
       </c>
-      <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
-      <c r="DM52">
-[...1 lines deleted...]
-      </c>
+      <c r="DM52"/>
       <c r="DN52">
         <v>100000.0</v>
       </c>
       <c r="DO52">
         <v>100000.0</v>
       </c>
       <c r="DP52">
         <v>100000.0</v>
       </c>
       <c r="DQ52">
         <v>100000.0</v>
       </c>
       <c r="DR52">
         <v>100000.0</v>
       </c>
       <c r="DS52">
         <v>100000.0</v>
       </c>
       <c r="DT52">
         <v>100000.0</v>
       </c>
       <c r="DU52">
         <v>100000.0</v>
       </c>
       <c r="DV52">
         <v>100000.0</v>
       </c>
       <c r="DW52">
+        <v>100000.0</v>
+      </c>
+      <c r="DX52">
         <v>300000.0</v>
       </c>
-      <c r="DX52">
+      <c r="DY52">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DZ52">
         <v>300000.0</v>
       </c>
       <c r="EA52">
+        <v>300000.0</v>
+      </c>
+      <c r="EB52">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:131">
+    <row r="53" spans="1:132">
       <c r="A53" t="s">
         <v>85</v>
       </c>
       <c r="B53">
+        <v>554711000.0</v>
+      </c>
+      <c r="C53">
         <v>482787000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>474814000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>466769000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>466936000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>470263000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>470579000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>532082000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>504484000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>442667000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>289223000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>292243000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>291661000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>287543000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>286500000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>287044000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>287401000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>290752000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>285054000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>283385000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>292425000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>288369000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>237025000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>262756000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>259351000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>284870000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>284195000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>279631000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>281320000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>274343000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>263134000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>269865000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>276632000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>270136000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>153343000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>156852000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>150132000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>156203000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>136486000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>141537000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>153054000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>186344000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>189244000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>187788000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>163602000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>147966000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>150355000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>102489000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>82646000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>37575000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>19052000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>19251000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>4365000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>4361000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>4516000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>4244000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>4556000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>4430000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>4647000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>5036000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>5783000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>6256000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>6781000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>8102000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>17494000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>20594000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>20767000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>26186000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>18591000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>19257000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>42264000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>51309000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>56372000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>147576000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>169315000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>247533000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>273480000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>299712000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>310380000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>253808000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>272695000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>333477000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>314841000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>364272000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>343858000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>337584000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>333838000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>320622000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>364860000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>264109000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>300791000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>338624000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>365547000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>406090000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>437093000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>431958000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>392554000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>464535000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>472058000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>475006000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>452651000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>472025000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>316255000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>242805000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>270820000.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>34700000.0</v>
       </c>
-      <c r="DC53">
+      <c r="DD53">
         <v>40700000.0</v>
       </c>
-      <c r="DD53"/>
       <c r="DE53"/>
-      <c r="DF53">
+      <c r="DF53"/>
+      <c r="DG53">
         <v>61200000.0</v>
       </c>
-      <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
       <c r="EA53"/>
+      <c r="EB53"/>
     </row>
-    <row r="54" spans="1:131">
+    <row r="54" spans="1:132">
       <c r="A54" t="s">
         <v>86</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -21258,51 +21376,53 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
@@ -21328,1667 +21448,1678 @@
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
       <c r="EA54"/>
+      <c r="EB54"/>
     </row>
-    <row r="55" spans="1:131">
+    <row r="55" spans="1:132">
       <c r="A55" t="s">
         <v>87</v>
       </c>
       <c r="B55">
+        <v>7339113000.0</v>
+      </c>
+      <c r="C55">
         <v>6957973000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>6330356000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5821354000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>5749365000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5444322000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5012434000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4661803000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7135605000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>6782107000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>6388239000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>6208259000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5797623000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5840984000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>5510214000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>5319035000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>5054221000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>4933352000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>4198831000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3904623000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3661436000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3560918000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3307430000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>3212321000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2752422000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>3426750000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3214818000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2947633000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2754161000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2645762000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2519947000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2397157000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2306012000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2302582000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2374301000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1639443000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1607347000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1638597000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1544195000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1417975000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1103942000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1007440000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>931932000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>930337000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>862624000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>830069000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>785265000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>679107000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>666826000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>629568000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>357400000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>334219000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>330282000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>330419000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>296535000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>311971000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>293593000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>328962000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>371224000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>416663000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>459606000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>489581000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>464640000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>493681000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>502663000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>712390000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>472816000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>159016000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>189635000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>232388000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>264718000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>204735000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>237011000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>275695000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>282683000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>308798000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>324933000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>353603000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>464886000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>375112000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>398756000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>374108000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>398109000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>436647000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>487458000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>516919000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>470504000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>538118000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>582468000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>379545000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>415437000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>470475000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>496878000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>552139000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>603054000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>645736000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>666847000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>705559000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>825640000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>852068000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>851943000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>886820000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>865924000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>876635000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>875692000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>221900000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>209700000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>224200000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>250800000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>230300000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>233000000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>219200000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>219100000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>193100000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>181100000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>76600000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>79600000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>66900000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>74400000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>66000000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>62100000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>57800000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>20000000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>23000000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>26700000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>28700000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DX55">
         <v>19100000.0</v>
       </c>
-      <c r="DX55">
+      <c r="DY55">
         <v>13300000.0</v>
       </c>
-      <c r="DY55">
+      <c r="DZ55">
         <v>15300000.0</v>
       </c>
-      <c r="DZ55">
+      <c r="EA55">
         <v>17600000.0</v>
       </c>
-      <c r="EA55">
+      <c r="EB55">
         <v>3400000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:131">
+    <row r="56" spans="1:132">
       <c r="A56" t="s">
         <v>88</v>
       </c>
       <c r="B56">
+        <v>5484260000.0</v>
+      </c>
+      <c r="C56">
         <v>5023902000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>4277889000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3643701000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3507421000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3239030000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2808708000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2567085000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>4849091000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>4645402000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>4402665000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>4264433000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>3971633000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>4092850000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>3821111000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>3625845000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>3288091000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>3118674000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2923797000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2620060000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2449969000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2359894000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2159425000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2077625000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1716169000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2537047000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2365171000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2058625000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1930069000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1855855000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1700359000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1598084000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1469555000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1504854000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1541322000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>844803000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>819175000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>993602000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>886660000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>792130000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>935581000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>866848000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>757914000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>732990000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>692145000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>679573000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>662614000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>577145000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>581170000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>555799000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>333743000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>313369000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>309113000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>309514000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>278728000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>294158000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>276162000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>310778000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>346418000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>391923000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>425968000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>455454000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>422545000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>451293000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>450807000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>656055000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>402657000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>146718000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>165365000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>205494000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>257024000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>194055000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>227595000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>264412000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>270854000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>288312000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>300422000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>327761000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>432001000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>296167000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>329179000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>353976000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>370821000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>407858000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>457492000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>481313000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>420843000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>483395000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>514119000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>310927000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>337834000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>378553000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>401906000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>458771000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>489309000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>527520000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>547441000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>591221000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>592915000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>592470000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>609853000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>647895000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>684574000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>711108000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>728940000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>109500000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>98900000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>117400000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>149000000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>131400000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>137600000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>147200000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>152200000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>142900000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>133500000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>43800000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>49800000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>43200000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>53900000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>47800000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>50300000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>49000000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>12100000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>17700000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>22400000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>25300000.0</v>
       </c>
-      <c r="DW56">
+      <c r="DX56">
         <v>16200000.0</v>
       </c>
-      <c r="DX56">
+      <c r="DY56">
         <v>10600000.0</v>
       </c>
-      <c r="DY56">
+      <c r="DZ56">
         <v>13400000.0</v>
       </c>
-      <c r="DZ56">
+      <c r="EA56">
         <v>15700000.0</v>
       </c>
-      <c r="EA56">
+      <c r="EB56">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:131">
+    <row r="57" spans="1:132">
       <c r="A57" t="s">
         <v>89</v>
       </c>
       <c r="B57">
+        <v>1489649000.0</v>
+      </c>
+      <c r="C57">
         <v>1515170000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1338729000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1278619000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1720290000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1641847000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1501650000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1337055000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1396453000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1240379000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1124680000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1118773000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1006111000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1157077000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1006596000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>926674000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>886163000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>854308000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>742712000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>660324000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>623881000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>631195000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>606202000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>556513000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>503412000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>500462000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>492211000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>367105000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>363947000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>415360000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>422489000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>368239000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>381072000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>375396000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>319935000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>293161000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>304716000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1219130000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>240545000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>198986000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>200319000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>836285000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>155823000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>192472000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>225595000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>221061000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>124660000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>112547000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>106944000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>108042000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>109498000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>102958000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>121283000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>136074000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>137641000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>139731000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>142299000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>135614000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>120957000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>110667000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>110182000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>113573000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>117522000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>110944000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>117944000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>132826000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>44276000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>45621000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>42098000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>50337000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>40820000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>41651000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>34304000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>36595000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>33214000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>38192000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>39650000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>49340000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>136793000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>140951000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>140342000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>27857000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>27284000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>27033000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>21640000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>31481000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>60898000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>67908000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>46968000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>41990000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>53482000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>61296000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>60939000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>77693000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>60429000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>69214000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>66299000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>86108000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>62845000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>68307000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>62308000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>76312000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>53271000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>71402000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>67949000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>51500000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>43800000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>52900000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>72600000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>49900000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>55700000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>60400000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>66700000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>52200000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>39500000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>26700000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>32900000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>21100000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>29300000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>22100000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>16700000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>10400000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>3600000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>3700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4600000.0</v>
       </c>
       <c r="DV57">
         <v>4600000.0</v>
       </c>
       <c r="DW57">
-        <v>1000000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="DX57">
         <v>1000000.0</v>
       </c>
       <c r="DY57">
+        <v>1000000.0</v>
+      </c>
+      <c r="DZ57">
         <v>900000.0</v>
       </c>
-      <c r="DZ57">
+      <c r="EA57">
         <v>1000000.0</v>
       </c>
-      <c r="EA57">
+      <c r="EB57">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:131">
+    <row r="58" spans="1:132">
       <c r="A58" t="s">
         <v>90</v>
       </c>
       <c r="B58">
+        <v>1786869000.0</v>
+      </c>
+      <c r="C58">
         <v>1803373000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1679162000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1650451000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2081802000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1996694000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1841214000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1664744000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1741334000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1592270000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1456792000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1467567000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1335055000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1470865000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1283563000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1233974000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1191149000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1163348000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1050174000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>968762000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>933592000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>949650000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>916597000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>867717000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>814701000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>828344000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>792291000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>700442000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>668594000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>719795000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>717048000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>664234000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>677968000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>671953000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>616551000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>612608000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>641413000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1219130000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1174209000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1120912000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>876194000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>836285000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>843195000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>875163000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>904037000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>878105000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>874856000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>850105000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>829248000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>822676000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>328609000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>362005000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>493808000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>505376000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>516485000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>529159000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>542450000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>556039000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>552244000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>552947000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>563584000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>578225000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>593548000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>598464000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>617076000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>814774000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>672172000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>450446000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>446386000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>453138000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>442095000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>441930000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>434059000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>435212000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>424156000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>428433000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>429410000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>438511000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>531036000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>429837000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>436527000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>393505000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>394594000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>402896000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>427590000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>438402000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>439744000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>485486000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>464650000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>225212000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>221372000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>233119000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>232869000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>249729000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>232572000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>241464000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>245436000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>265356000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>242203000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>247776000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>241888000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>264126000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>256438000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>274694000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>271372000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>51600000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>44100000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>53300000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>73200000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>50700000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>57300000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>61300000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>67800000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>53400000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>40000000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>27100000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>33300000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>21700000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>29900000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>22600000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>17200000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>11000000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>3600000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>3800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4700000.0</v>
       </c>
       <c r="DV58">
         <v>4700000.0</v>
       </c>
       <c r="DW58">
+        <v>4700000.0</v>
+      </c>
+      <c r="DX58">
         <v>1500000.0</v>
       </c>
-      <c r="DX58">
+      <c r="DY58">
         <v>1700000.0</v>
       </c>
-      <c r="DY58">
+      <c r="DZ58">
         <v>1300000.0</v>
       </c>
-      <c r="DZ58">
+      <c r="EA58">
         <v>1500000.0</v>
       </c>
-      <c r="EA58">
+      <c r="EB58">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:131">
+    <row r="59" spans="1:132">
       <c r="A59" t="s">
         <v>91</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -23035,51 +23166,53 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
@@ -23105,482 +23238,484 @@
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
       <c r="EA59"/>
+      <c r="EB59"/>
     </row>
-    <row r="60" spans="1:131">
+    <row r="60" spans="1:132">
       <c r="A60" t="s">
         <v>92</v>
       </c>
       <c r="B60">
+        <v>5552244000.0</v>
+      </c>
+      <c r="C60">
         <v>5167478000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>4651194000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>4170903000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>3667563000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3447628000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3171220000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2997059000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>5394271000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>5189837000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>4931447000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>4740692000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>4462568000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>4370119000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>4226651000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>4085061000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>3863072000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>3770004000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>3148657000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2935861000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2727844000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2611268000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2390833000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2344604000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1937721000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2598406000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>2422527000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2247191000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>2085567000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1925967000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1802899000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1732923000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1628044000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1630629000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1757750000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1026835000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>965934000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>419467000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>369986000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>297063000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>227748000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>171155000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>88737000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>55174000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>-41413000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>-81628000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>-89591000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>-170998000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>-162422000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>-193108000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>28791000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>-27786000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>-163526000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>-174957000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>-219950000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>-217188000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>-248857000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>-227077000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>-181020000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>-136284000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>-103978000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>-88644000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>-128908000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>-104783000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>-114413000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>-102384000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>-199356000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>-291430000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>-256751000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>-220750000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>-177377000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>-237195000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>-197048000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>-159517000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>-141473000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>-119635000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>-104477000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>-84908000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>-66150000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>-54725000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>-37771000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>-19397000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>3515000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>33751000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>59868000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>78517000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>30760000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>52632000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>117818000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>154333000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>194065000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>237356000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>264009000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>302410000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>370482000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>404272000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>421411000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>440203000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>583437000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>604292000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>610055000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>622694000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>609486000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>601941000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>604320000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>170300000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>165600000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>170900000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>177600000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>179600000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>175700000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>157900000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>151300000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>146000000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>141100000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>49500000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>46300000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>45200000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>44500000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>43400000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>44900000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>46800000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>16400000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>19200000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>22000000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>24000000.0</v>
       </c>
-      <c r="DW60">
+      <c r="DX60">
         <v>17600000.0</v>
       </c>
-      <c r="DX60">
+      <c r="DY60">
         <v>11600000.0</v>
       </c>
-      <c r="DY60">
+      <c r="DZ60">
         <v>14000000.0</v>
       </c>
-      <c r="DZ60">
+      <c r="EA60">
         <v>16100000.0</v>
       </c>
-      <c r="EA60">
+      <c r="EB60">
         <v>2300000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:131">
+    <row r="61" spans="1:132">
       <c r="A61" t="s">
         <v>93</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -23627,51 +23762,53 @@
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
-      <c r="BJ61"/>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
@@ -23697,52 +23834,53 @@
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
       <c r="EA61"/>
+      <c r="EB61"/>
     </row>
-    <row r="62" spans="1:131">
+    <row r="62" spans="1:132">
       <c r="A62" t="s">
         <v>94</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -23832,50 +23970,51 @@
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
       <c r="EA62"/>
+      <c r="EB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23971,155 +24110,155 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B2">
-        <v>438716000.0</v>
+        <v>372100000.0</v>
       </c>
       <c r="C2">
-        <v>377716000.0</v>
+        <v>312100000.0</v>
       </c>
       <c r="D2">
-        <v>315150000.0</v>
+        <v>254990000.0</v>
       </c>
       <c r="E2">
-        <v>253352000.0</v>
+        <v>207000000.0</v>
       </c>
       <c r="F2">
-        <v>187335000.0</v>
+        <v>150991000.0</v>
       </c>
       <c r="G2">
-        <v>161635000.0</v>
+        <v>131300000.0</v>
       </c>
       <c r="H2">
-        <v>147282000.0</v>
+        <v>114249000.0</v>
       </c>
       <c r="I2">
-        <v>127592000.0</v>
+        <v>94123000.0</v>
       </c>
       <c r="J2">
-        <v>110157000.0</v>
+        <v>79479000.0</v>
       </c>
       <c r="K2">
-        <v>104012000.0</v>
+        <v>58187000.0</v>
       </c>
       <c r="L2">
-        <v>49413500.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="M2">
-        <v>44417000.0</v>
+        <v>3004000.0</v>
       </c>
       <c r="N2">
-        <v>29837000.0</v>
+        <v>630000.0</v>
       </c>
       <c r="O2">
-        <v>30136000.0</v>
+        <v>157000.0</v>
       </c>
       <c r="P2">
         <v>234726000.0</v>
       </c>
       <c r="Q2">
         <v>155108000.0</v>
       </c>
       <c r="R2">
         <v>145541000.0</v>
       </c>
       <c r="S2">
         <v>161310000.0</v>
       </c>
       <c r="T2">
         <v>116296000.0</v>
       </c>
       <c r="U2">
         <v>97997000.0</v>
       </c>
       <c r="V2">
         <v>103049000.0</v>
       </c>
       <c r="W2">
         <v>103022000.0</v>
       </c>
       <c r="X2">
         <v>134570000.0</v>
       </c>
       <c r="Y2">
         <v>172320000.0</v>
       </c>
       <c r="Z2">
         <v>241879000.0</v>
       </c>
       <c r="AA2">
         <v>-34842000.0</v>
       </c>
       <c r="AB2">
         <v>-24700000.0</v>
       </c>
       <c r="AC2">
         <v>-17800000.0</v>
       </c>
       <c r="AD2">
-        <v>-10400000.0</v>
+        <v>-10600000.0</v>
       </c>
       <c r="AE2">
         <v>-6500000.0</v>
       </c>
       <c r="AF2">
-        <v>-2600000.0</v>
+        <v>-2800000.0</v>
       </c>
       <c r="AG2">
         <v>-900000.0</v>
       </c>
       <c r="AH2">
         <v>3600000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B3">
         <v>93286000.0</v>
       </c>
       <c r="C3">
         <v>89248000.0</v>
       </c>
       <c r="D3">
         <v>82660000.0</v>
       </c>
       <c r="E3">
         <v>67855000.0</v>
       </c>
       <c r="F3">
         <v>57844000.0</v>
       </c>
       <c r="G3">
         <v>51807000.0</v>
       </c>
       <c r="H3">
         <v>54533000.0</v>
       </c>
       <c r="I3">
         <v>54969000.0</v>
       </c>
@@ -24144,516 +24283,516 @@
       <c r="P3">
         <v>26990000.0</v>
       </c>
       <c r="Q3">
         <v>24485000.0</v>
       </c>
       <c r="R3">
         <v>16690000.0</v>
       </c>
       <c r="S3">
         <v>13071000.0</v>
       </c>
       <c r="T3">
         <v>12963000.0</v>
       </c>
       <c r="U3">
         <v>7411000.0</v>
       </c>
       <c r="V3">
         <v>8192000.0</v>
       </c>
       <c r="W3">
         <v>13913000.0</v>
       </c>
       <c r="X3">
-        <v>17685000.0</v>
+        <v>16895000.0</v>
       </c>
       <c r="Y3">
-        <v>23206000.0</v>
+        <v>22108000.0</v>
       </c>
       <c r="Z3">
         <v>47665000.0</v>
       </c>
       <c r="AA3">
         <v>34842000.0</v>
       </c>
       <c r="AB3">
         <v>24700000.0</v>
       </c>
       <c r="AC3">
         <v>17800000.0</v>
       </c>
       <c r="AD3">
-        <v>10400000.0</v>
+        <v>10600000.0</v>
       </c>
       <c r="AE3">
         <v>6500000.0</v>
       </c>
       <c r="AF3">
-        <v>2600000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="AG3">
         <v>900000.0</v>
       </c>
       <c r="AH3">
         <v>400000.0</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B5">
         <v>1666879000.0</v>
       </c>
       <c r="C5">
         <v>318910000.0</v>
       </c>
       <c r="D5">
         <v>836766000.0</v>
       </c>
       <c r="E5">
         <v>531782000.0</v>
       </c>
       <c r="F5">
         <v>572352000.0</v>
       </c>
       <c r="G5">
         <v>-230044000.0</v>
       </c>
       <c r="H5">
         <v>488646000.0</v>
       </c>
       <c r="I5">
         <v>116890000.0</v>
       </c>
       <c r="J5">
         <v>-305390000.0</v>
       </c>
       <c r="K5">
         <v>146149000.0</v>
       </c>
       <c r="L5">
         <v>53159000.0</v>
       </c>
       <c r="M5">
-        <v>-1454000.0</v>
+        <v>-1719000.0</v>
       </c>
       <c r="N5">
         <v>-44196000.0</v>
       </c>
       <c r="O5">
         <v>1912000.0</v>
       </c>
       <c r="P5">
         <v>-143183000.0</v>
       </c>
       <c r="Q5">
-        <v>11476999.0</v>
+        <v>11477000.0</v>
       </c>
       <c r="R5">
-        <v>-179745000.0</v>
+        <v>-139768000.0</v>
       </c>
       <c r="S5">
-        <v>-153983000.0</v>
+        <v>-159289000.0</v>
       </c>
       <c r="T5">
-        <v>-62849000.0</v>
+        <v>-85280000.0</v>
       </c>
       <c r="U5">
-        <v>-56255000.0</v>
+        <v>-76864000.0</v>
       </c>
       <c r="V5">
-        <v>-87857000.0</v>
+        <v>-100784000.0</v>
       </c>
       <c r="W5">
-        <v>-145970000.0</v>
+        <v>-148853000.0</v>
       </c>
       <c r="X5">
-        <v>-166981000.0</v>
+        <v>-115400000.0</v>
       </c>
       <c r="Y5">
-        <v>-133725000.0</v>
+        <v>-132627000.0</v>
       </c>
       <c r="Z5">
         <v>-64699000.0</v>
       </c>
       <c r="AA5">
         <v>-62590000.0</v>
       </c>
       <c r="AB5">
         <v>-27000000.0</v>
       </c>
       <c r="AC5">
         <v>12200000.0</v>
       </c>
       <c r="AD5">
         <v>3600000.0</v>
       </c>
       <c r="AE5">
         <v>-8900000.0</v>
       </c>
       <c r="AF5">
-        <v>-10700000.0</v>
+        <v>-10900000.0</v>
       </c>
       <c r="AG5">
         <v>-12100000.0</v>
       </c>
       <c r="AH5">
         <v>-4900000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B6">
         <v>1760165000.0</v>
       </c>
       <c r="C6">
         <v>408158000.0</v>
       </c>
       <c r="D6">
         <v>919426000.0</v>
       </c>
       <c r="E6">
         <v>599637000.0</v>
       </c>
       <c r="F6">
         <v>630196000.0</v>
       </c>
       <c r="G6">
         <v>-178237000.0</v>
       </c>
       <c r="H6">
         <v>543179000.0</v>
       </c>
       <c r="I6">
         <v>171859000.0</v>
       </c>
       <c r="J6">
         <v>-253212000.0</v>
       </c>
       <c r="K6">
         <v>204574000.0</v>
       </c>
       <c r="L6">
         <v>98042000.0</v>
       </c>
       <c r="M6">
-        <v>39959000.0</v>
+        <v>39694000.0</v>
       </c>
       <c r="N6">
         <v>-14989000.0</v>
       </c>
       <c r="O6">
         <v>31891000.0</v>
       </c>
       <c r="P6">
         <v>-116193000.0</v>
       </c>
       <c r="Q6">
-        <v>35961999.0</v>
+        <v>35962000.0</v>
       </c>
       <c r="R6">
-        <v>-163055000.0</v>
+        <v>-123078000.0</v>
       </c>
       <c r="S6">
-        <v>-140912000.0</v>
+        <v>-146218000.0</v>
       </c>
       <c r="T6">
-        <v>-49886000.0</v>
+        <v>-72317000.0</v>
       </c>
       <c r="U6">
-        <v>-48844000.0</v>
+        <v>-69453000.0</v>
       </c>
       <c r="V6">
-        <v>-79665000.0</v>
+        <v>-92592000.0</v>
       </c>
       <c r="W6">
-        <v>-132057000.0</v>
+        <v>-134940000.0</v>
       </c>
       <c r="X6">
-        <v>-149296000.0</v>
+        <v>-98505000.0</v>
       </c>
       <c r="Y6">
         <v>-110519000.0</v>
       </c>
       <c r="Z6">
         <v>-17034000.0</v>
       </c>
       <c r="AA6">
         <v>-27748000.0</v>
       </c>
       <c r="AB6">
         <v>-2300000.0</v>
       </c>
       <c r="AC6">
         <v>30000000.0</v>
       </c>
       <c r="AD6">
-        <v>14000000.0</v>
+        <v>14200000.0</v>
       </c>
       <c r="AE6">
         <v>-2400000.0</v>
       </c>
       <c r="AF6">
         <v>-8100000.0</v>
       </c>
       <c r="AG6">
         <v>-11200000.0</v>
       </c>
       <c r="AH6">
         <v>-4500000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8">
         <v>4665000.0</v>
       </c>
       <c r="AA8">
         <v>3137000.0</v>
       </c>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B9">
-        <v>4702526000.0</v>
+        <v>4769142000.0</v>
       </c>
       <c r="C9">
-        <v>3863501000.0</v>
+        <v>3929117000.0</v>
       </c>
       <c r="D9">
-        <v>3380499000.0</v>
+        <v>3440659000.0</v>
       </c>
       <c r="E9">
-        <v>3141283000.0</v>
+        <v>3187635000.0</v>
       </c>
       <c r="F9">
-        <v>2798932000.0</v>
+        <v>2835276000.0</v>
       </c>
       <c r="G9">
-        <v>2505067000.0</v>
+        <v>2535402000.0</v>
       </c>
       <c r="H9">
-        <v>2011477000.0</v>
+        <v>2044510000.0</v>
       </c>
       <c r="I9">
-        <v>1754291000.0</v>
+        <v>1787760000.0</v>
       </c>
       <c r="J9">
-        <v>1426059000.0</v>
+        <v>1456737000.0</v>
       </c>
       <c r="K9">
-        <v>1001707000.0</v>
+        <v>1047532000.0</v>
       </c>
       <c r="L9">
-        <v>704337500.0</v>
+        <v>726751000.0</v>
       </c>
       <c r="M9">
-        <v>467078000.0</v>
+        <v>508491000.0</v>
       </c>
       <c r="N9">
-        <v>325110000.0</v>
+        <v>354317000.0</v>
       </c>
       <c r="O9">
-        <v>266923000.0</v>
+        <v>296902000.0</v>
       </c>
       <c r="P9">
         <v>94455000.0</v>
       </c>
       <c r="Q9">
         <v>169878000.0</v>
       </c>
       <c r="R9">
         <v>9265000.0</v>
       </c>
       <c r="S9">
         <v>3919000.0</v>
       </c>
       <c r="T9">
         <v>34440000.0</v>
       </c>
       <c r="U9">
         <v>27643000.0</v>
       </c>
       <c r="V9">
         <v>7846000.0</v>
       </c>
       <c r="W9">
         <v>14146000.0</v>
       </c>
       <c r="X9">
         <v>47092000.0</v>
       </c>
       <c r="Y9">
         <v>101612000.0</v>
       </c>
       <c r="Z9">
         <v>219263000.0</v>
       </c>
       <c r="AA9">
         <v>229009000.0</v>
       </c>
       <c r="AB9">
         <v>181700000.0</v>
       </c>
       <c r="AC9">
         <v>152600000.0</v>
       </c>
       <c r="AD9">
-        <v>98800000.0</v>
+        <v>100600000.0</v>
       </c>
       <c r="AE9">
-        <v>48300000.0</v>
+        <v>48400000.0</v>
       </c>
       <c r="AF9">
-        <v>14800000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="AG9">
         <v>1100000.0</v>
       </c>
       <c r="AH9">
         <v>-3300000.0</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B10">
         <v>1664451000.0</v>
       </c>
       <c r="C10">
         <v>316630000.0</v>
       </c>
       <c r="D10">
         <v>834215000.0</v>
       </c>
       <c r="E10">
         <v>529116000.0</v>
       </c>
       <c r="F10">
         <v>570444000.0</v>
       </c>
       <c r="G10">
         <v>-232218000.0</v>
       </c>
       <c r="H10">
         <v>486791000.0</v>
       </c>
       <c r="I10">
         <v>115347000.0</v>
       </c>
@@ -24678,86 +24817,86 @@
       <c r="P10">
         <v>-186540000.0</v>
       </c>
       <c r="Q10">
         <v>-31846000.0</v>
       </c>
       <c r="R10">
         <v>-211870000.0</v>
       </c>
       <c r="S10">
         <v>-178920000.0</v>
       </c>
       <c r="T10">
         <v>-86881000.0</v>
       </c>
       <c r="U10">
         <v>-74166000.0</v>
       </c>
       <c r="V10">
         <v>-103909000.0</v>
       </c>
       <c r="W10">
         <v>-163211000.0</v>
       </c>
       <c r="X10">
-        <v>-165986000.0</v>
+        <v>-166044000.0</v>
       </c>
       <c r="Y10">
-        <v>-135765000.0</v>
+        <v>-132852000.0</v>
       </c>
       <c r="Z10">
         <v>-186970000.0</v>
       </c>
       <c r="AA10">
         <v>-32667000.0</v>
       </c>
       <c r="AB10">
         <v>-27600000.0</v>
       </c>
       <c r="AC10">
         <v>5900000.0</v>
       </c>
       <c r="AD10">
-        <v>10900000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="AE10">
         <v>-6600000.0</v>
       </c>
       <c r="AF10">
         <v>-9800000.0</v>
       </c>
       <c r="AG10">
         <v>-11400000.0</v>
       </c>
       <c r="AH10">
         <v>-4700000.0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B11">
         <v>377801000.0</v>
       </c>
       <c r="C11">
         <v>284015000.0</v>
       </c>
       <c r="D11">
         <v>236616000.0</v>
       </c>
       <c r="E11">
         <v>188456000.0</v>
       </c>
       <c r="F11">
         <v>-378137000.0</v>
       </c>
       <c r="G11">
         <v>63479000.0</v>
       </c>
       <c r="H11">
         <v>39885000.0</v>
       </c>
       <c r="I11">
         <v>5854000.0</v>
       </c>
@@ -24782,84 +24921,84 @@
       <c r="P11">
         <v>-26990000.0</v>
       </c>
       <c r="Q11">
         <v>21410000.0</v>
       </c>
       <c r="R11">
         <v>55412000.0</v>
       </c>
       <c r="S11">
         <v>19631000.0</v>
       </c>
       <c r="T11">
         <v>1601000.0</v>
       </c>
       <c r="U11">
         <v>-552000.0</v>
       </c>
       <c r="V11">
         <v>-552000.0</v>
       </c>
       <c r="W11">
         <v>453000.0</v>
       </c>
       <c r="X11">
-        <v>477000.0</v>
+        <v>342000.0</v>
       </c>
       <c r="Y11">
-        <v>1120000.0</v>
+        <v>945000.0</v>
       </c>
       <c r="Z11">
         <v>930000.0</v>
       </c>
       <c r="AA11">
         <v>205000.0</v>
       </c>
       <c r="AB11">
         <v>-800000.0</v>
       </c>
       <c r="AC11">
         <v>2400000.0</v>
       </c>
       <c r="AD11">
         <v>500000.0</v>
       </c>
       <c r="AE11">
         <v>900000.0</v>
       </c>
       <c r="AF11">
         <v>-900000.0</v>
       </c>
       <c r="AG11">
         <v>-600000.0</v>
       </c>
       <c r="AH11"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B12">
         <v>2428000.0</v>
       </c>
       <c r="C12">
         <v>2280000.0</v>
       </c>
       <c r="D12">
         <v>2551000.0</v>
       </c>
       <c r="E12">
         <v>2666000.0</v>
       </c>
       <c r="F12">
         <v>1908000.0</v>
       </c>
       <c r="G12">
         <v>2174000.0</v>
       </c>
       <c r="H12">
         <v>1855000.0</v>
       </c>
       <c r="I12">
         <v>1543000.0</v>
       </c>
@@ -24919,51 +25058,51 @@
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B13">
         <v>105600000.0</v>
       </c>
       <c r="C13">
         <v>128710000.0</v>
       </c>
       <c r="D13">
         <v>172348000.0</v>
       </c>
       <c r="E13">
         <v>39932000.0</v>
       </c>
       <c r="F13">
         <v>10647000.0</v>
       </c>
       <c r="G13"/>
       <c r="H13">
         <v>84785000.0</v>
       </c>
       <c r="I13">
         <v>45636000.0</v>
       </c>
       <c r="J13">
         <v>17500000.0</v>
@@ -24977,89 +25116,89 @@
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B15">
         <v>1286650000.0</v>
       </c>
       <c r="C15">
         <v>32615000.0</v>
       </c>
       <c r="D15">
         <v>597599000.0</v>
       </c>
       <c r="E15">
         <v>340660000.0</v>
       </c>
       <c r="F15">
         <v>948581000.0</v>
       </c>
       <c r="G15">
         <v>-295697000.0</v>
       </c>
       <c r="H15">
         <v>446906000.0</v>
       </c>
       <c r="I15">
         <v>109493000.0</v>
       </c>
@@ -25102,68 +25241,68 @@
       <c r="V15">
         <v>-103043000.0</v>
       </c>
       <c r="W15">
         <v>-164817000.0</v>
       </c>
       <c r="X15">
         <v>-166463000.0</v>
       </c>
       <c r="Y15">
         <v>-136885000.0</v>
       </c>
       <c r="Z15">
         <v>-183235000.0</v>
       </c>
       <c r="AA15">
         <v>-29735000.0</v>
       </c>
       <c r="AB15">
         <v>-26800000.0</v>
       </c>
       <c r="AC15">
         <v>3500000.0</v>
       </c>
       <c r="AD15">
-        <v>10400000.0</v>
+        <v>6900000.0</v>
       </c>
       <c r="AE15">
         <v>-6800000.0</v>
       </c>
       <c r="AF15">
-        <v>-10100000.0</v>
+        <v>-9900000.0</v>
       </c>
       <c r="AG15">
         <v>-11500000.0</v>
       </c>
       <c r="AH15">
         <v>-4900000.0</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>340660000.0</v>
       </c>
       <c r="F16">
         <v>948581000.0</v>
       </c>
       <c r="G16">
         <v>-295697000.0</v>
       </c>
       <c r="H16">
         <v>446906000.0</v>
       </c>
       <c r="I16">
         <v>109493000.0</v>
       </c>
       <c r="J16">
         <v>-313142000.0</v>
       </c>
       <c r="K16">
         <v>104222000.0</v>
       </c>
@@ -25181,51 +25320,51 @@
       </c>
       <c r="P16">
         <v>-186540000.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B17">
         <v>1286650000.0</v>
       </c>
       <c r="C17">
         <v>32615000.0</v>
       </c>
       <c r="D17">
         <v>424981000.0</v>
       </c>
       <c r="E17">
         <v>340660000.0</v>
       </c>
       <c r="F17">
         <v>948581000.0</v>
       </c>
       <c r="G17">
         <v>-295697000.0</v>
       </c>
       <c r="H17">
         <v>446906000.0</v>
       </c>
       <c r="I17">
         <v>109493000.0</v>
       </c>
@@ -25249,51 +25388,51 @@
       </c>
       <c r="P17">
         <v>-186540000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B18">
         <v>103172000.0</v>
       </c>
       <c r="C18">
         <v>126430000.0</v>
       </c>
       <c r="D18">
         <v>106203000.0</v>
       </c>
       <c r="E18">
         <v>-2666000.0</v>
       </c>
       <c r="F18">
         <v>-1908000.0</v>
       </c>
       <c r="G18">
         <v>-2174000.0</v>
       </c>
       <c r="H18">
         <v>-1855000.0</v>
       </c>
       <c r="I18">
         <v>-1543000.0</v>
       </c>
@@ -25307,51 +25446,51 @@
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>39932000.0</v>
       </c>
       <c r="F19">
         <v>10647000.0</v>
       </c>
       <c r="G19">
         <v>23206000.0</v>
       </c>
       <c r="H19">
         <v>52182000.0</v>
       </c>
       <c r="I19">
         <v>31760000.0</v>
       </c>
       <c r="J19">
         <v>-61656000.0</v>
       </c>
       <c r="K19">
         <v>1151000.0</v>
       </c>
@@ -25369,373 +25508,373 @@
       </c>
       <c r="P19">
         <v>462000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B21">
-        <v>1342754000.0</v>
+        <v>1342790000.0</v>
       </c>
       <c r="C21">
-        <v>80144000.0</v>
+        <v>101294000.0</v>
       </c>
       <c r="D21">
-        <v>651772000.0</v>
+        <v>655358000.0</v>
       </c>
       <c r="E21">
-        <v>599562000.0</v>
+        <v>591626000.0</v>
       </c>
       <c r="F21">
-        <v>637537000.0</v>
+        <v>585777000.0</v>
       </c>
       <c r="G21">
-        <v>-240291000.0</v>
+        <v>-263676000.0</v>
       </c>
       <c r="H21">
-        <v>421688000.0</v>
+        <v>402006000.0</v>
       </c>
       <c r="I21">
-        <v>155396000.0</v>
+        <v>129223000.0</v>
       </c>
       <c r="J21">
-        <v>-235683000.0</v>
+        <v>-243387000.0</v>
       </c>
       <c r="K21">
-        <v>164020000.0</v>
+        <v>144998000.0</v>
       </c>
       <c r="L21">
         <v>50651000.0</v>
       </c>
       <c r="M21">
         <v>-4804000.0</v>
       </c>
       <c r="N21">
         <v>-16102000.0</v>
       </c>
       <c r="O21">
         <v>1148000.0</v>
       </c>
       <c r="P21">
         <v>-143183000.0</v>
       </c>
       <c r="Q21">
-        <v>13670000.0</v>
+        <v>14049000.0</v>
       </c>
       <c r="R21">
-        <v>-137757000.0</v>
+        <v>-139768000.0</v>
       </c>
       <c r="S21">
-        <v>-159516000.0</v>
+        <v>-159289000.0</v>
       </c>
       <c r="T21">
-        <v>-85480000.0</v>
+        <v>-85280000.0</v>
       </c>
       <c r="U21">
-        <v>-73964000.0</v>
+        <v>-76864000.0</v>
       </c>
       <c r="V21">
-        <v>-99428000.0</v>
+        <v>-100784000.0</v>
       </c>
       <c r="W21">
-        <v>-97768000.0</v>
+        <v>-148853000.0</v>
       </c>
       <c r="X21">
-        <v>-149296000.0</v>
+        <v>-149352000.0</v>
       </c>
       <c r="Y21">
-        <v>-97908000.0</v>
+        <v>-132627000.0</v>
       </c>
       <c r="Z21">
         <v>-64699000.0</v>
       </c>
       <c r="AA21">
         <v>-62590000.0</v>
       </c>
       <c r="AB21">
         <v>-27000000.0</v>
       </c>
       <c r="AC21">
         <v>12200000.0</v>
       </c>
       <c r="AD21">
-        <v>7400000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="AE21">
-        <v>-5900000.0</v>
+        <v>-8900000.0</v>
       </c>
       <c r="AF21">
-        <v>-11000000.0</v>
+        <v>-10900000.0</v>
       </c>
       <c r="AG21">
         <v>-12100000.0</v>
       </c>
       <c r="AH21">
         <v>-4900000.0</v>
       </c>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B23">
-        <v>3798488000.0</v>
+        <v>3798452000.0</v>
       </c>
       <c r="C23">
-        <v>4161073000.0</v>
+        <v>4139923000.0</v>
       </c>
       <c r="D23">
-        <v>3043877000.0</v>
+        <v>3040291000.0</v>
       </c>
       <c r="E23">
-        <v>2795073000.0</v>
+        <v>2803009000.0</v>
       </c>
       <c r="F23">
-        <v>2348730000.0</v>
+        <v>2400490000.0</v>
       </c>
       <c r="G23">
-        <v>2906993000.0</v>
+        <v>2930378000.0</v>
       </c>
       <c r="H23">
-        <v>1737071000.0</v>
+        <v>1756753000.0</v>
       </c>
       <c r="I23">
-        <v>1726487000.0</v>
+        <v>1752660000.0</v>
       </c>
       <c r="J23">
-        <v>1771899000.0</v>
+        <v>1779603000.0</v>
       </c>
       <c r="K23">
-        <v>941699000.0</v>
+        <v>960721000.0</v>
       </c>
       <c r="L23">
         <v>703100000.0</v>
       </c>
       <c r="M23">
         <v>516299000.0</v>
       </c>
       <c r="N23">
         <v>371049000.0</v>
       </c>
       <c r="O23">
         <v>295911000.0</v>
       </c>
       <c r="P23">
         <v>237638000.0</v>
       </c>
       <c r="Q23">
-        <v>156208000.0</v>
+        <v>155829000.0</v>
       </c>
       <c r="R23">
-        <v>147022000.0</v>
+        <v>149033000.0</v>
       </c>
       <c r="S23">
-        <v>163435000.0</v>
+        <v>163208000.0</v>
       </c>
       <c r="T23">
-        <v>119920000.0</v>
+        <v>119720000.0</v>
       </c>
       <c r="U23">
-        <v>101607000.0</v>
+        <v>104507000.0</v>
       </c>
       <c r="V23">
-        <v>107274000.0</v>
+        <v>108630000.0</v>
       </c>
       <c r="W23">
-        <v>111914000.0</v>
+        <v>162999000.0</v>
       </c>
       <c r="X23">
-        <v>162436000.0</v>
+        <v>190549000.0</v>
       </c>
       <c r="Y23">
-        <v>199520000.0</v>
+        <v>228100000.0</v>
       </c>
       <c r="Z23">
         <v>283962000.0</v>
       </c>
       <c r="AA23">
         <v>256757000.0</v>
       </c>
       <c r="AB23">
         <v>184000000.0</v>
       </c>
       <c r="AC23">
         <v>122600000.0</v>
       </c>
       <c r="AD23">
-        <v>81000000.0</v>
+        <v>86400000.0</v>
       </c>
       <c r="AE23">
-        <v>47700000.0</v>
+        <v>50800000.0</v>
       </c>
       <c r="AF23">
-        <v>23200000.0</v>
+        <v>23100000.0</v>
       </c>
       <c r="AG23">
         <v>12300000.0</v>
       </c>
       <c r="AH23">
         <v>5200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B25">
         <v>93286000.0</v>
       </c>
       <c r="C25">
         <v>89248000.0</v>
       </c>
       <c r="D25">
         <v>79116000.0</v>
       </c>
       <c r="E25">
         <v>67855000.0</v>
       </c>
       <c r="F25">
         <v>57844000.0</v>
       </c>
       <c r="G25">
         <v>51807000.0</v>
       </c>
       <c r="H25">
         <v>54533000.0</v>
       </c>
       <c r="I25">
         <v>54969000.0</v>
       </c>
@@ -25747,224 +25886,224 @@
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B26">
-        <v>1983566000.0</v>
+        <v>2050152000.0</v>
       </c>
       <c r="C26">
         <v>2606848000.0</v>
       </c>
       <c r="D26">
         <v>1627594000.0</v>
       </c>
       <c r="E26">
         <v>1585936000.0</v>
       </c>
       <c r="F26">
         <v>1458179000.0</v>
       </c>
       <c r="G26">
         <v>2215942000.0</v>
       </c>
       <c r="H26">
         <v>1154111000.0</v>
       </c>
       <c r="I26">
         <v>1197957000.0</v>
       </c>
       <c r="J26">
         <v>1326134000.0</v>
       </c>
       <c r="K26">
         <v>581861000.0</v>
       </c>
       <c r="L26">
         <v>479514000.0</v>
       </c>
       <c r="M26">
         <v>347523000.0</v>
       </c>
       <c r="N26">
-        <v>260435999.0</v>
+        <v>260436000.0</v>
       </c>
       <c r="O26">
         <v>210391000.0</v>
       </c>
       <c r="P26">
         <v>178707000.0</v>
       </c>
       <c r="Q26">
-        <v>99395000.0</v>
+        <v>123880000.0</v>
       </c>
       <c r="R26">
-        <v>102752000.0</v>
+        <v>119442000.0</v>
       </c>
       <c r="S26">
-        <v>133291000.0</v>
+        <v>146362000.0</v>
       </c>
       <c r="T26">
-        <v>91926000.0</v>
+        <v>104889000.0</v>
       </c>
       <c r="U26">
-        <v>80185000.0</v>
+        <v>87596000.0</v>
       </c>
       <c r="V26">
-        <v>87426000.0</v>
+        <v>95618000.0</v>
       </c>
       <c r="W26">
-        <v>74358000.0</v>
+        <v>88271000.0</v>
       </c>
       <c r="X26">
-        <v>116245000.0</v>
+        <v>111404000.0</v>
       </c>
       <c r="Y26">
-        <v>152373000.0</v>
+        <v>145308000.0</v>
       </c>
       <c r="Z26">
         <v>213336000.0</v>
       </c>
       <c r="AA26">
         <v>192556000.0</v>
       </c>
       <c r="AB26">
         <v>146800000.0</v>
       </c>
       <c r="AC26">
         <v>97200000.0</v>
       </c>
       <c r="AD26">
-        <v>68900000.0</v>
+        <v>72500000.0</v>
       </c>
       <c r="AE26">
         <v>40900000.0</v>
       </c>
       <c r="AF26">
-        <v>19300000.0</v>
+        <v>19200000.0</v>
       </c>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>20157000.0</v>
       </c>
       <c r="D27">
-        <v>221900000.0</v>
+        <v>5638000.0</v>
       </c>
       <c r="E27">
         <v>40000.0</v>
       </c>
       <c r="F27">
         <v>40000.0</v>
       </c>
       <c r="G27">
         <v>22000.0</v>
       </c>
       <c r="H27">
-        <v>15300000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="I27">
         <v>10600000.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B28">
         <v>1376200000.0</v>
       </c>
       <c r="C28">
         <v>1222000000.0</v>
       </c>
       <c r="D28">
         <v>1161300000.0</v>
       </c>
       <c r="E28">
         <v>1002100000.0</v>
       </c>
       <c r="F28">
         <v>739600000.0</v>
       </c>
       <c r="G28">
         <v>516900000.0</v>
       </c>
       <c r="H28">
-        <v>453411000.0</v>
+        <v>468700000.0</v>
       </c>
       <c r="I28">
         <v>424334000.0</v>
       </c>
       <c r="J28">
         <v>366406000.0</v>
       </c>
       <c r="K28">
         <v>303251000.0</v>
       </c>
       <c r="L28">
         <v>196614000.0</v>
       </c>
       <c r="M28">
         <v>165772000.0</v>
       </c>
       <c r="N28">
         <v>109983000.0</v>
       </c>
       <c r="O28">
         <v>85363000.0</v>
       </c>
       <c r="P28">
         <v>58219000.0</v>
       </c>
@@ -25997,51 +26136,51 @@
       </c>
       <c r="Z28">
         <v>70626000.0</v>
       </c>
       <c r="AA28">
         <v>64201000.0</v>
       </c>
       <c r="AB28">
         <v>37200000.0</v>
       </c>
       <c r="AC28">
         <v>25400000.0</v>
       </c>
       <c r="AD28">
         <v>12100000.0</v>
       </c>
       <c r="AE28">
         <v>6800000.0</v>
       </c>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B29">
         <v>377801000.0</v>
       </c>
       <c r="C29">
         <v>284015000.0</v>
       </c>
       <c r="D29">
         <v>218893000.0</v>
       </c>
       <c r="E29">
         <v>188456000.0</v>
       </c>
       <c r="F29">
         <v>-378137000.0</v>
       </c>
       <c r="G29">
         <v>63479000.0</v>
       </c>
       <c r="H29">
         <v>39885000.0</v>
       </c>
       <c r="I29">
         <v>5854000.0</v>
       </c>
@@ -26057,265 +26196,265 @@
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B30">
-        <v>3359772000.0</v>
+        <v>3426352000.0</v>
       </c>
       <c r="C30">
-        <v>3783357000.0</v>
+        <v>3827823000.0</v>
       </c>
       <c r="D30">
-        <v>2728727000.0</v>
+        <v>2785301000.0</v>
       </c>
       <c r="E30">
-        <v>2541721000.0</v>
+        <v>2596009000.0</v>
       </c>
       <c r="F30">
-        <v>2161395000.0</v>
+        <v>2249499000.0</v>
       </c>
       <c r="G30">
-        <v>2745358000.0</v>
+        <v>2799078000.0</v>
       </c>
       <c r="H30">
-        <v>1589789000.0</v>
+        <v>1642504000.0</v>
       </c>
       <c r="I30">
-        <v>1598895000.0</v>
+        <v>1658537000.0</v>
       </c>
       <c r="J30">
-        <v>1661742000.0</v>
+        <v>1700124000.0</v>
       </c>
       <c r="K30">
-        <v>837687000.0</v>
+        <v>902534000.0</v>
       </c>
       <c r="L30">
-        <v>653686500.0</v>
+        <v>676100000.0</v>
       </c>
       <c r="M30">
-        <v>471882000.0</v>
+        <v>513295000.0</v>
       </c>
       <c r="N30">
-        <v>341212000.0</v>
+        <v>370419000.0</v>
       </c>
       <c r="O30">
-        <v>265774999.0</v>
+        <v>295754000.0</v>
       </c>
       <c r="P30">
         <v>237638000.0</v>
       </c>
       <c r="Q30">
-        <v>131723000.0</v>
+        <v>155829000.0</v>
       </c>
       <c r="R30">
-        <v>130332000.0</v>
+        <v>149033000.0</v>
       </c>
       <c r="S30">
-        <v>150364000.0</v>
+        <v>163208000.0</v>
       </c>
       <c r="T30">
-        <v>106957000.0</v>
+        <v>119720000.0</v>
       </c>
       <c r="U30">
-        <v>94196000.0</v>
+        <v>104507000.0</v>
       </c>
       <c r="V30">
-        <v>99082000.0</v>
+        <v>108630000.0</v>
       </c>
       <c r="W30">
-        <v>98001000.0</v>
+        <v>162999000.0</v>
       </c>
       <c r="X30">
-        <v>162436000.0</v>
+        <v>190549000.0</v>
       </c>
       <c r="Y30">
-        <v>199520000.0</v>
+        <v>228100000.0</v>
       </c>
       <c r="Z30">
         <v>283962000.0</v>
       </c>
       <c r="AA30">
         <v>291599000.0</v>
       </c>
       <c r="AB30">
         <v>208700000.0</v>
       </c>
       <c r="AC30">
         <v>140400000.0</v>
       </c>
       <c r="AD30">
-        <v>91400000.0</v>
+        <v>97000000.0</v>
       </c>
       <c r="AE30">
-        <v>54200000.0</v>
+        <v>57300000.0</v>
       </c>
       <c r="AF30">
-        <v>25800000.0</v>
+        <v>25900000.0</v>
       </c>
       <c r="AG30">
         <v>13200000.0</v>
       </c>
       <c r="AH30">
         <v>1600000.0</v>
       </c>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B31">
-        <v>321697000.0</v>
+        <v>321661000.0</v>
       </c>
       <c r="C31">
-        <v>236486000.0</v>
+        <v>215336000.0</v>
       </c>
       <c r="D31">
-        <v>182443000.0</v>
+        <v>178857000.0</v>
       </c>
       <c r="E31">
-        <v>-70446000.0</v>
+        <v>-62510000.0</v>
       </c>
       <c r="F31">
-        <v>-67093000.0</v>
+        <v>-15333000.0</v>
       </c>
       <c r="G31">
-        <v>8073000.0</v>
+        <v>31458000.0</v>
       </c>
       <c r="H31">
-        <v>65103000.0</v>
+        <v>84785000.0</v>
       </c>
       <c r="I31">
-        <v>-40049000.0</v>
+        <v>-13876000.0</v>
       </c>
       <c r="J31">
-        <v>-76607000.0</v>
+        <v>-68903000.0</v>
       </c>
       <c r="K31">
-        <v>-56616000.0</v>
+        <v>-37594000.0</v>
       </c>
       <c r="L31">
         <v>-43095000.0</v>
       </c>
       <c r="M31">
         <v>-43743000.0</v>
       </c>
       <c r="N31">
         <v>-66746000.0</v>
       </c>
       <c r="O31">
         <v>-45294000.0</v>
       </c>
       <c r="P31">
         <v>-43357000.0</v>
       </c>
       <c r="Q31">
-        <v>-45516000.0</v>
+        <v>-45895000.0</v>
       </c>
       <c r="R31">
-        <v>-74113000.0</v>
+        <v>139768000.0</v>
       </c>
       <c r="S31">
-        <v>-19404000.0</v>
+        <v>-19631000.0</v>
       </c>
       <c r="T31">
-        <v>-1401000.0</v>
+        <v>-1601000.0</v>
       </c>
       <c r="U31">
-        <v>-202000.0</v>
+        <v>2698000.0</v>
       </c>
       <c r="V31">
-        <v>-4481000.0</v>
+        <v>-3125000.0</v>
       </c>
       <c r="W31">
-        <v>-65443000.0</v>
+        <v>-14358000.0</v>
       </c>
       <c r="X31">
-        <v>-16690000.0</v>
+        <v>-16692000.0</v>
       </c>
       <c r="Y31">
-        <v>2700000.0</v>
+        <v>-225000.0</v>
       </c>
       <c r="Z31">
         <v>-122271000.0</v>
       </c>
       <c r="AA31">
         <v>29923000.0</v>
       </c>
       <c r="AB31">
         <v>-600000.0</v>
       </c>
       <c r="AC31">
         <v>-6300000.0</v>
       </c>
       <c r="AD31">
         <v>3800000.0</v>
       </c>
       <c r="AE31">
-        <v>2300000.0</v>
+        <v>8900000.0</v>
       </c>
       <c r="AF31">
-        <v>1100000.0</v>
+        <v>10900000.0</v>
       </c>
       <c r="AG31">
-        <v>700000.0</v>
+        <v>12100000.0</v>
       </c>
       <c r="AH31">
-        <v>200000.0</v>
+        <v>4900000.0</v>
       </c>
     </row>
     <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B32">
         <v>5141242000.0</v>
       </c>
       <c r="C32">
-        <v>4241216999.0</v>
+        <v>4241217000.0</v>
       </c>
       <c r="D32">
         <v>3695649000.0</v>
       </c>
       <c r="E32">
         <v>3394635000.0</v>
       </c>
       <c r="F32">
         <v>2986267000.0</v>
       </c>
       <c r="G32">
         <v>2666702000.0</v>
       </c>
       <c r="H32">
         <v>2158759000.0</v>
       </c>
       <c r="I32">
         <v>1881883000.0</v>
       </c>
       <c r="J32">
         <v>1536216000.0</v>
       </c>
       <c r="K32">
         <v>1105719000.0</v>
       </c>
@@ -26334,1337 +26473,1344 @@
       <c r="P32">
         <v>94455000.0</v>
       </c>
       <c r="Q32">
         <v>169878000.0</v>
       </c>
       <c r="R32">
         <v>9265000.0</v>
       </c>
       <c r="S32">
         <v>3919000.0</v>
       </c>
       <c r="T32">
         <v>34440000.0</v>
       </c>
       <c r="U32">
         <v>27643000.0</v>
       </c>
       <c r="V32">
         <v>7846000.0</v>
       </c>
       <c r="W32">
         <v>14146000.0</v>
       </c>
       <c r="X32">
-        <v>47092000.0</v>
+        <v>41197000.0</v>
       </c>
       <c r="Y32">
-        <v>101612000.0</v>
+        <v>95473000.0</v>
       </c>
       <c r="Z32">
         <v>219263000.0</v>
       </c>
       <c r="AA32">
         <v>194167000.0</v>
       </c>
       <c r="AB32">
         <v>157000000.0</v>
       </c>
       <c r="AC32">
         <v>134800000.0</v>
       </c>
       <c r="AD32">
-        <v>88400000.0</v>
+        <v>90000000.0</v>
       </c>
       <c r="AE32">
-        <v>41800000.0</v>
+        <v>41900000.0</v>
       </c>
       <c r="AF32">
         <v>12200000.0</v>
       </c>
       <c r="AG32">
         <v>200000.0</v>
       </c>
       <c r="AH32">
         <v>300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EA32"/>
+  <dimension ref="A1:EB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:131">
+    <row r="1" spans="1:132">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D1" t="s">
         <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="H1" t="s">
         <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
+        <v>101</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="L1" t="s">
         <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
+        <v>104</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="P1" t="s">
         <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
+        <v>107</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="T1" t="s">
         <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
+        <v>110</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="X1" t="s">
         <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AB1" t="s">
         <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AF1" t="s">
         <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AJ1" t="s">
         <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AN1" t="s">
         <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AR1" t="s">
         <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AV1" t="s">
         <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AZ1" t="s">
         <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BD1" t="s">
         <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BH1" t="s">
         <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BL1" t="s">
         <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BP1" t="s">
         <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BT1" t="s">
         <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BX1" t="s">
         <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CB1" t="s">
         <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CF1" t="s">
         <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CJ1" t="s">
         <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CN1" t="s">
         <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CR1" t="s">
         <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CV1" t="s">
         <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="CZ1" t="s">
         <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DD1" t="s">
         <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DH1" t="s">
         <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DL1" t="s">
         <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DP1" t="s">
         <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DT1" t="s">
         <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DX1" t="s">
         <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
+        <v>191</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
       </c>
-      <c r="EA1" t="s">
-        <v>191</v>
+      <c r="EB1" t="s">
+        <v>192</v>
       </c>
     </row>
-    <row r="2" spans="1:131">
+    <row r="2" spans="1:132">
       <c r="A2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B2">
-        <v>137357000.0</v>
+        <v>104500000.0</v>
       </c>
       <c r="C2">
+        <v>121100000.0</v>
+      </c>
+      <c r="D2">
         <v>99000000.0</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
-        <v>89550000.0</v>
+        <v>78800000.0</v>
       </c>
       <c r="F2">
-        <v>105118000.0</v>
+        <v>73200000.0</v>
       </c>
       <c r="G2">
-        <v>102413000.0</v>
+        <v>88500000.0</v>
       </c>
       <c r="H2">
-        <v>92982000.0</v>
+        <v>86000000.0</v>
       </c>
       <c r="I2">
-        <v>77203000.0</v>
+        <v>76600000.0</v>
       </c>
       <c r="J2">
-        <v>85813000.0</v>
+        <v>61000000.0</v>
       </c>
       <c r="K2">
-        <v>75781000.0</v>
+        <v>69800000.0</v>
       </c>
       <c r="L2">
-        <v>82923000.0</v>
+        <v>60100000.0</v>
       </c>
       <c r="M2">
-        <v>70633000.0</v>
+        <v>68300000.0</v>
       </c>
       <c r="N2">
-        <v>71997000.0</v>
+        <v>56800000.0</v>
       </c>
       <c r="O2">
-        <v>65976000.0</v>
+        <v>59200000.0</v>
       </c>
       <c r="P2">
-        <v>61743000.0</v>
+        <v>54600000.0</v>
       </c>
       <c r="Q2">
-        <v>53652000.0</v>
+        <v>50600000.0</v>
       </c>
       <c r="R2">
-        <v>53348000.0</v>
+        <v>42600000.0</v>
       </c>
       <c r="S2">
-        <v>49160000.0</v>
+        <v>43900000.0</v>
       </c>
       <c r="T2">
-        <v>47085000.0</v>
+        <v>39900000.0</v>
       </c>
       <c r="U2">
-        <v>37658000.0</v>
+        <v>38000000.0</v>
       </c>
       <c r="V2">
-        <v>44105000.0</v>
+        <v>29200000.0</v>
       </c>
       <c r="W2">
-        <v>41871000.0</v>
+        <v>36300000.0</v>
       </c>
       <c r="X2">
-        <v>40558000.0</v>
+        <v>34300000.0</v>
       </c>
       <c r="Y2">
-        <v>35017000.0</v>
+        <v>33400000.0</v>
       </c>
       <c r="Z2">
-        <v>40260000.0</v>
+        <v>27300000.0</v>
       </c>
       <c r="AA2">
-        <v>38502000.0</v>
+        <v>32166000.0</v>
       </c>
       <c r="AB2">
-        <v>37441000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="AC2">
-        <v>31079000.0</v>
+        <v>29400000.0</v>
       </c>
       <c r="AD2">
-        <v>35292000.0</v>
+        <v>22588000.0</v>
       </c>
       <c r="AE2">
-        <v>33213000.0</v>
+        <v>26343000.0</v>
       </c>
       <c r="AF2">
-        <v>32957000.0</v>
+        <v>24795000.0</v>
       </c>
       <c r="AG2">
-        <v>26130000.0</v>
+        <v>24856000.0</v>
       </c>
       <c r="AH2">
-        <v>29918000.0</v>
+        <v>18106000.0</v>
       </c>
       <c r="AI2">
-        <v>28576000.0</v>
+        <v>22380000.0</v>
       </c>
       <c r="AJ2">
-        <v>27212000.0</v>
+        <v>22036000.0</v>
       </c>
       <c r="AK2">
-        <v>24451000.0</v>
+        <v>20260000.0</v>
       </c>
       <c r="AL2">
-        <v>28393000.0</v>
+        <v>14824000.0</v>
       </c>
       <c r="AM2">
+        <v>19623000.0</v>
+      </c>
+      <c r="AN2">
         <v>20205000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>12367000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>6005000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>9704000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>8040000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>6254000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2974000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2428000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>221000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>187000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>168000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>167000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>155000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>157000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>150000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>99000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>31000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>16000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>11000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>65987000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>52014000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>51258000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>40677000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>36713000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>33689000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>30484000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>30837000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>40844000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>27105000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>30484000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>31899000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>39676000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>37705000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>38962000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>34021000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>33937000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>24812000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>23502000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>24506000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>23552000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>21720000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>21916000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>27024000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>25678000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>26111000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>28581000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>18712000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>23915000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>22291000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>31566000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>31050000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>29997000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>32700000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>33082000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>33106000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>35353000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>45844000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>44475000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>42542000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>65912000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>55131000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>61463000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>-12604000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>-8679000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>-9634000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>-8415000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>-8114000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>-7000000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>-5900000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>-6400000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>-5400000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>-5800000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>-4300000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>-4000000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>-3700000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>-3100000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>-2700000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>-2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2200000.0</v>
       </c>
       <c r="DN2">
         <v>-2200000.0</v>
       </c>
       <c r="DO2">
+        <v>-2200000.0</v>
+      </c>
+      <c r="DP2">
         <v>-2000000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>-1300000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>-1000000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>-900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-600000.0</v>
       </c>
       <c r="DT2">
         <v>-600000.0</v>
       </c>
       <c r="DU2">
+        <v>-600000.0</v>
+      </c>
+      <c r="DV2">
         <v>-400000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>-300000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>-200000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>1400000.0</v>
       </c>
-      <c r="DY2"/>
-      <c r="DZ2">
+      <c r="DZ2"/>
+      <c r="EA2">
         <v>1000000.0</v>
       </c>
-      <c r="EA2">
+      <c r="EB2">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:131">
+    <row r="3" spans="1:132">
       <c r="A3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B3">
+        <v>23802000.0</v>
+      </c>
+      <c r="C3">
         <v>23982000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>24023000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>22919000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>22362000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>22733000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>22520000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>22048000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>21947000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>21762000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>21390000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>20297000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>19211000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>18218000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>16692000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>16507000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>16438000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>14858000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>14691000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>14457000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>13838000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>13166000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>12949000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>12594000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>13098000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>13345000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>13862000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>13435000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>13891000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>14226000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>13818000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>13501000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>13424000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>12859000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>11940000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>12352000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>15027000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>17566000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>16951000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>12850000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>11058000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>10604000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>11178000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>11266000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>11835000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>12221000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>9871000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>9698000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>9623000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>8852000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>4568000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>8053000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>7734000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>7765000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>7576000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>7404000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>7234000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>7042000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>6871000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>6647000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>6430000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>6826000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>5378000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>5885000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>6396000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>7272000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>4273000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2636000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2509000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>3261000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>3250000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>3272000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>3288000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>3250000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>3253000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>3261000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>3199000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>3271000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1302000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1229000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1609000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1676000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>3955000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>708000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1853000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>2928000.0</v>
       </c>
-      <c r="CI3">
-[...1 lines deleted...]
-      </c>
       <c r="CJ3">
-        <v>3597000.0</v>
+        <v>4021000.0</v>
       </c>
       <c r="CK3">
-        <v>3245000.0</v>
+        <v>3490000.0</v>
       </c>
       <c r="CL3">
+        <v>3062000.0</v>
+      </c>
+      <c r="CM3">
         <v>4242000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>4504000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>4482000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>4457000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>6343000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>5609000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>4424000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>6830000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>8818000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>13652000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>12591000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>12604000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>8679000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>9634000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>8415000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>8114000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>7000000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>5900000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>6400000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>5400000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>5800000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>4300000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>4000000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>3700000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>3100000.0</v>
       </c>
-      <c r="DK3">
-[...1 lines deleted...]
-      </c>
       <c r="DL3">
+        <v>2500000.0</v>
+      </c>
+      <c r="DM3">
         <v>2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="DN3">
         <v>2200000.0</v>
       </c>
       <c r="DO3">
+        <v>2200000.0</v>
+      </c>
+      <c r="DP3">
         <v>2000000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>1300000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>1000000.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>900000.0</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>700000.0</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>600000.0</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>400000.0</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DX3">
         <v>200000.0</v>
       </c>
       <c r="DY3">
         <v>200000.0</v>
       </c>
       <c r="DZ3">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="EA3">
         <v>100000.0</v>
       </c>
+      <c r="EB3">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="4" spans="1:131">
+    <row r="4" spans="1:132">
       <c r="A4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -27846,902 +27992,909 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
+      <c r="EB4"/>
     </row>
-    <row r="5" spans="1:131">
+    <row r="5" spans="1:132">
       <c r="A5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B5">
+        <v>344169000.0</v>
+      </c>
+      <c r="C5">
         <v>390523000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>482900000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>558606000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>234850000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>314143000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>157298000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-389120000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>236589000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>271760000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>234422000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>278259000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>52325000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>81282000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>149229000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>230056000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>71215000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>120772000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>209908000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>171991000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>69681000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>168530000.0</v>
       </c>
-      <c r="W5">
-[...1 lines deleted...]
-      </c>
       <c r="X5">
+        <v>-2964000.0</v>
+      </c>
+      <c r="Y5">
         <v>307864000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-703474000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>126611000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>148616000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>108987000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>104432000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>71072000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>31381000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>54406000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-39969000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-147904000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>43558000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-9000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-192044000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>18915000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>47781000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>44872000.0</v>
       </c>
-      <c r="AO5">
-[...1 lines deleted...]
-      </c>
       <c r="AP5">
-        <v>57378000.0</v>
+        <v>34581000.0</v>
       </c>
       <c r="AQ5">
+        <v>65901000.0</v>
+      </c>
+      <c r="AR5">
         <v>-28364000.0</v>
       </c>
-      <c r="AR5">
-[...1 lines deleted...]
-      </c>
       <c r="AS5">
+        <v>20924000.0</v>
+      </c>
+      <c r="AT5">
         <v>-5305000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-24684000.0</v>
       </c>
-      <c r="AU5">
-[...1 lines deleted...]
-      </c>
       <c r="AV5">
+        <v>70828000.0</v>
+      </c>
+      <c r="AW5">
         <v>-25397000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-22465000.0</v>
       </c>
-      <c r="AX5">
-[...1 lines deleted...]
-      </c>
       <c r="AY5">
-        <v>-17751000.0</v>
+        <v>-33802000.0</v>
       </c>
       <c r="AZ5">
-        <v>17564000.0</v>
+        <v>-14289000.0</v>
       </c>
       <c r="BA5">
+        <v>7793000.0</v>
+      </c>
+      <c r="BB5">
         <v>-3898000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>30625000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-10111000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>15534000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-34136000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-44388000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-42059000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-40982000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-15753000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>45750000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-21844000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>13766000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-23623000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-41221000.0</v>
       </c>
-      <c r="BO5">
-[...1 lines deleted...]
-      </c>
       <c r="BP5">
-        <v>-35374000.0</v>
+        <v>-36826000.0</v>
       </c>
       <c r="BQ5">
-        <v>-34246000.0</v>
+        <v>-33653000.0</v>
       </c>
       <c r="BR5">
+        <v>-33698000.0</v>
+      </c>
+      <c r="BS5">
         <v>-41772000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-39793000.0</v>
       </c>
-      <c r="BT5">
-[...1 lines deleted...]
-      </c>
       <c r="BU5">
+        <v>-40703000.0</v>
+      </c>
+      <c r="BV5">
         <v>-36125000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-26903000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-21941000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-16260000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-20176000.0</v>
       </c>
-      <c r="BZ5">
-[...1 lines deleted...]
-      </c>
       <c r="CA5">
+        <v>-22664000.0</v>
+      </c>
+      <c r="CB5">
         <v>-15744000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-19180000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-22168000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-26594000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-29137000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-27060000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-17650000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-34093000.0</v>
       </c>
-      <c r="CI5">
-[...1 lines deleted...]
-      </c>
       <c r="CJ5">
-        <v>-60723000.0</v>
+        <v>-20082000.0</v>
       </c>
       <c r="CK5">
-        <v>-33392000.0</v>
+        <v>-60616000.0</v>
       </c>
       <c r="CL5">
+        <v>-33209000.0</v>
+      </c>
+      <c r="CM5">
         <v>-38449000.0</v>
       </c>
-      <c r="CM5">
-[...1 lines deleted...]
-      </c>
       <c r="CN5">
+        <v>-23920000.0</v>
+      </c>
+      <c r="CO5">
         <v>-26528000.0</v>
       </c>
-      <c r="CO5">
-[...1 lines deleted...]
-      </c>
       <c r="CP5">
+        <v>-26157000.0</v>
+      </c>
+      <c r="CQ5">
         <v>-18770000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-37464000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-22777000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-18897000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-144980000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-11229000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-17695000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-8795000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-17051000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-15746000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-14392000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-15401000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-6800000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-10485000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-7700000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-1970000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>800000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>3000000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>4300000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>4100000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>3400000.0</v>
       </c>
-      <c r="DK5">
-[...1 lines deleted...]
-      </c>
       <c r="DL5">
+        <v>1100000.0</v>
+      </c>
+      <c r="DM5">
         <v>700000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>600000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-200000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-700000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-2200000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>-2800000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>-2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3100000.0</v>
       </c>
       <c r="DT5">
         <v>-3100000.0</v>
       </c>
       <c r="DU5">
+        <v>-3100000.0</v>
+      </c>
+      <c r="DV5">
         <v>-2200000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>-4300000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>-3100000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>-2400000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>-2200000.0</v>
       </c>
-      <c r="DZ5">
+      <c r="EA5">
         <v>-1300000.0</v>
       </c>
-      <c r="EA5">
+      <c r="EB5">
         <v>-1200000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:131">
+    <row r="6" spans="1:132">
       <c r="A6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B6">
+        <v>367971000.0</v>
+      </c>
+      <c r="C6">
         <v>414505000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>506923000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>581525000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>257212000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>336876000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>179818000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-367072000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>258536000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>293522000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>255812000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>298556000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>71536000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>99500000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>165921000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>246563000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>87653000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>135630000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>224599000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>186448000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>83519000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>181696000.0</v>
       </c>
-      <c r="W6">
-[...1 lines deleted...]
-      </c>
       <c r="X6">
+        <v>9985000.0</v>
+      </c>
+      <c r="Y6">
         <v>320458000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-690376000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>139956000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>162478000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>122422000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>118323000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>85298000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>45199000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>67907000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-26545000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-135045000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>55498000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>3352000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-177017000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>36481000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>64732000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>57722000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
-        <v>67982000.0</v>
+        <v>45639000.0</v>
       </c>
       <c r="AQ6">
+        <v>76505000.0</v>
+      </c>
+      <c r="AR6">
         <v>-17186000.0</v>
       </c>
-      <c r="AR6">
-[...1 lines deleted...]
-      </c>
       <c r="AS6">
+        <v>32190000.0</v>
+      </c>
+      <c r="AT6">
         <v>6530000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-12463000.0</v>
       </c>
-      <c r="AU6">
-[...1 lines deleted...]
-      </c>
       <c r="AV6">
+        <v>80699000.0</v>
+      </c>
+      <c r="AW6">
         <v>-15699000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-12842000.0</v>
       </c>
-      <c r="AX6">
-[...1 lines deleted...]
-      </c>
       <c r="AY6">
-        <v>-13183000.0</v>
+        <v>-24950000.0</v>
       </c>
       <c r="AZ6">
-        <v>25617000.0</v>
+        <v>-9721000.0</v>
       </c>
       <c r="BA6">
+        <v>15846000.0</v>
+      </c>
+      <c r="BB6">
         <v>3836000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>38390000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-2535000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>22938000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-26902000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-37346000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-35188000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-34335000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-9323000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>52576000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-16466000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>19651000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-17227000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-33949000.0</v>
       </c>
-      <c r="BO6">
-[...1 lines deleted...]
-      </c>
       <c r="BP6">
-        <v>-32738000.0</v>
+        <v>-32553000.0</v>
       </c>
       <c r="BQ6">
-        <v>-31737000.0</v>
+        <v>-31017000.0</v>
       </c>
       <c r="BR6">
+        <v>-31189000.0</v>
+      </c>
+      <c r="BS6">
         <v>-38511000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-36543000.0</v>
       </c>
-      <c r="BT6">
-[...1 lines deleted...]
-      </c>
       <c r="BU6">
+        <v>-37431000.0</v>
+      </c>
+      <c r="BV6">
         <v>-32837000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-23653000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-18688000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-12999000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-16977000.0</v>
       </c>
-      <c r="BZ6">
-[...1 lines deleted...]
-      </c>
       <c r="CA6">
+        <v>-19393000.0</v>
+      </c>
+      <c r="CB6">
         <v>-14442000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-17951000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-20559000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-24918000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-25182000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-26352000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-15797000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-31165000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-16061000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-57126000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-30147000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-34207000.0</v>
       </c>
-      <c r="CM6">
-[...1 lines deleted...]
-      </c>
       <c r="CN6">
+        <v>-19416000.0</v>
+      </c>
+      <c r="CO6">
         <v>-22046000.0</v>
       </c>
-      <c r="CO6">
-[...1 lines deleted...]
-      </c>
       <c r="CP6">
+        <v>-21700000.0</v>
+      </c>
+      <c r="CQ6">
         <v>-12427000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-31855000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-18353000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-12067000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-136162000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>2423000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-5104000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>3809000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-8372000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-6112000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-5977000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-7287000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>200000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-4585000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-1300000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>3430000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>6600000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>7300000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>8300000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>7800000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>6500000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>3600000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>3100000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>2800000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>2000000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>1300000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>-900000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-1800000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-1600000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>-2400000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>-2500000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>-1800000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>-4000000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>-2900000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>-2200000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>-2000000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>-1200000.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>-1100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:131">
+    <row r="7" spans="1:132">
       <c r="A7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -28923,112 +29076,113 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
+      <c r="EB7"/>
     </row>
-    <row r="8" spans="1:131">
+    <row r="8" spans="1:132">
       <c r="A8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -29187,1685 +29341,1702 @@
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
         <v>4665000.0</v>
       </c>
-      <c r="CU8">
-[...1 lines deleted...]
-      </c>
       <c r="CV8">
+        <v>0.0</v>
+      </c>
+      <c r="CW8">
         <v>-2279000.0</v>
       </c>
-      <c r="CW8">
+      <c r="CX8">
         <v>2279000.0</v>
       </c>
-      <c r="CX8">
+      <c r="CY8">
         <v>3137000.0</v>
       </c>
-      <c r="CY8">
-[...1 lines deleted...]
-      </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
+      <c r="EB8"/>
     </row>
-    <row r="9" spans="1:131">
+    <row r="9" spans="1:132">
       <c r="A9" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B9">
-        <v>1369478000.0</v>
+        <v>1168176000.0</v>
       </c>
       <c r="C9">
+        <v>1385735000.0</v>
+      </c>
+      <c r="D9">
         <v>1266980000.0</v>
       </c>
-      <c r="D9">
-[...1 lines deleted...]
-      </c>
       <c r="E9">
-        <v>963348000.0</v>
+        <v>1136729000.0</v>
       </c>
       <c r="F9">
-        <v>1073579999.0</v>
+        <v>979698000.0</v>
       </c>
       <c r="G9">
-        <v>1035458000.0</v>
+        <v>1090198000.0</v>
       </c>
       <c r="H9">
-        <v>950777000.0</v>
+        <v>1051871000.0</v>
       </c>
       <c r="I9">
-        <v>803686000.0</v>
+        <v>967159000.0</v>
       </c>
       <c r="J9">
-        <v>927528000.0</v>
+        <v>819889000.0</v>
       </c>
       <c r="K9">
-        <v>843244000.0</v>
+        <v>943541000.0</v>
       </c>
       <c r="L9">
-        <v>871687000.0</v>
+        <v>858925000.0</v>
       </c>
       <c r="M9">
-        <v>738040000.0</v>
+        <v>886310000.0</v>
       </c>
       <c r="N9">
-        <v>854703000.0</v>
+        <v>751873000.0</v>
       </c>
       <c r="O9">
-        <v>757327000.0</v>
+        <v>867500000.0</v>
       </c>
       <c r="P9">
-        <v>849654000.0</v>
+        <v>768703000.0</v>
       </c>
       <c r="Q9">
-        <v>679583000.0</v>
+        <v>860797000.0</v>
       </c>
       <c r="R9">
-        <v>809505000.0</v>
+        <v>690635000.0</v>
       </c>
       <c r="S9">
-        <v>763827000.0</v>
+        <v>818953000.0</v>
       </c>
       <c r="T9">
-        <v>658624000.0</v>
+        <v>773087000.0</v>
       </c>
       <c r="U9">
-        <v>567060000.0</v>
+        <v>667709000.0</v>
       </c>
       <c r="V9">
-        <v>745404000.0</v>
+        <v>575518000.0</v>
       </c>
       <c r="W9">
-        <v>578772000.0</v>
+        <v>753209000.0</v>
       </c>
       <c r="X9">
-        <v>647485000.0</v>
+        <v>586343000.0</v>
       </c>
       <c r="Y9">
-        <v>533490000.0</v>
+        <v>654643000.0</v>
       </c>
       <c r="Z9">
-        <v>539129000.0</v>
+        <v>541207000.0</v>
       </c>
       <c r="AA9">
-        <v>513078999.0</v>
+        <v>547223000.0</v>
       </c>
       <c r="AB9">
-        <v>492491000.0</v>
+        <v>521581000.0</v>
       </c>
       <c r="AC9">
-        <v>466778000.0</v>
+        <v>500532000.0</v>
       </c>
       <c r="AD9">
-        <v>493110000.0</v>
+        <v>475269000.0</v>
       </c>
       <c r="AE9">
-        <v>416470000.0</v>
+        <v>502059000.0</v>
       </c>
       <c r="AF9">
-        <v>488559000.0</v>
+        <v>424888000.0</v>
       </c>
       <c r="AG9">
-        <v>356152000.0</v>
+        <v>496660000.0</v>
       </c>
       <c r="AH9">
-        <v>414238000.0</v>
+        <v>364176000.0</v>
       </c>
       <c r="AI9">
-        <v>352958000.0</v>
+        <v>421776000.0</v>
       </c>
       <c r="AJ9">
-        <v>299232000.0</v>
+        <v>359498000.0</v>
       </c>
       <c r="AK9">
-        <v>359631000.0</v>
+        <v>306184000.0</v>
       </c>
       <c r="AL9">
-        <v>298105000.0</v>
+        <v>369258000.0</v>
       </c>
       <c r="AM9">
+        <v>306875000.0</v>
+      </c>
+      <c r="AN9">
         <v>249264000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>233921000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>257459000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>234177000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>179571000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>156730000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>156301000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>121545000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>197926000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>99395000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>89624000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>96905000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>84968000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>101518000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>70927000.0</v>
       </c>
-      <c r="BB9">
-[...1 lines deleted...]
-      </c>
       <c r="BC9">
+        <v>113747000.0</v>
+      </c>
+      <c r="BD9">
         <v>60461000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>86526000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>36168000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>28890000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>16782000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>16811000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>31973000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>85870000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>16872000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>49847000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>17288000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>6866000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>939000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>789000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>671000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>938000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>1061000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>614000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>1307000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>9752000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>6690000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>10576000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>7422000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>7056000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>7268000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>6855000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>6465000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>1028000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>1228000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>2676000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>2915000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-1052000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>3393000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>5163000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>6641000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>10298000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>13249000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>11036000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>12509000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>21149000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>22390000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>29059000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>29014000.0</v>
       </c>
-      <c r="CT9">
-[...1 lines deleted...]
-      </c>
       <c r="CU9">
+        <v>0.0</v>
+      </c>
+      <c r="CV9">
         <v>57319000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>56051000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>63725000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>64095000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>61616000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>54430000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>48868000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>53100000.0</v>
       </c>
-      <c r="DC9">
-[...1 lines deleted...]
-      </c>
       <c r="DD9">
+        <v>41315000.0</v>
+      </c>
+      <c r="DE9">
         <v>44300000.0</v>
       </c>
-      <c r="DE9">
-[...1 lines deleted...]
-      </c>
       <c r="DF9">
+        <v>43030000.0</v>
+      </c>
+      <c r="DG9">
         <v>42400000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>39000000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>37100000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>34100000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>29800000.0</v>
       </c>
-      <c r="DK9">
-[...1 lines deleted...]
-      </c>
       <c r="DL9">
-        <v>23600000.0</v>
+        <v>25900000.0</v>
       </c>
       <c r="DM9">
+        <v>23800000.0</v>
+      </c>
+      <c r="DN9">
         <v>20100000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>16400000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>14900000.0</v>
       </c>
-      <c r="DP9">
-[...1 lines deleted...]
-      </c>
       <c r="DQ9">
+        <v>9700000.0</v>
+      </c>
+      <c r="DR9">
         <v>6600000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>5800000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>3500000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>2600000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>1900000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>400000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>300000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>-1300000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>100000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>-1000000.0</v>
       </c>
-      <c r="EA9">
+      <c r="EB9">
         <v>-800000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:131">
+    <row r="10" spans="1:132">
       <c r="A10" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B10">
+        <v>343600000.0</v>
+      </c>
+      <c r="C10">
         <v>389941000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>482308000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>558012000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>234190000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>313724000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>156524000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-389777000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>236159000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>270956000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>233799000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>277604000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>51856000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>80615000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>148588000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>229378000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>70535000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>120020000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>209469000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>171633000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>69322000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>168102000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3508000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>307264000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-704076000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>126004000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>148019000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>108671000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>104097000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>70717000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>30976000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>54008000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-40354000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-148277000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>43354000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-9384000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-197983000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>9445000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>38302000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>35210000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>24447000.0</v>
       </c>
-      <c r="AP10">
-[...1 lines deleted...]
-      </c>
       <c r="AQ10">
+        <v>55688000.0</v>
+      </c>
+      <c r="AR10">
         <v>-39573000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>9430000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-17992000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-37200000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>59365000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-36803000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-33908000.0</v>
       </c>
-      <c r="AX10">
-[...1 lines deleted...]
-      </c>
       <c r="AY10">
+        <v>-42734000.0</v>
+      </c>
+      <c r="AZ10">
         <v>-21988000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-2500000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-15626000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>18860000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-21684000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>4104000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-45426000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-55080000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-53078000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-51870000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-26512000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>32540000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-32359000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>3375000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-35402000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-75880000.0</v>
       </c>
-      <c r="BO10">
-[...1 lines deleted...]
-      </c>
       <c r="BP10">
+        <v>-43357000.0</v>
+      </c>
+      <c r="BQ10">
         <v>-40035000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-40036000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-43335000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-39693000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-39785000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-40157000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-27560000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-20809000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-16114000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-22147000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-20503000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-15838000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-20520000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-17306000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-28107000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-30207000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-25310000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-20284000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-36147000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-25976000.0</v>
       </c>
-      <c r="CJ10">
-[...1 lines deleted...]
-      </c>
       <c r="CK10">
-        <v>-37715000.0</v>
+        <v>-63174000.0</v>
       </c>
       <c r="CL10">
+        <v>-37319000.0</v>
+      </c>
+      <c r="CM10">
         <v>-40981000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-42822000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-26659000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-55524000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-67275000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-38111000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-17241000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-13138000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-144980000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-17602000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-9666000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-14722000.0</v>
       </c>
-      <c r="CX10">
-[...1 lines deleted...]
-      </c>
       <c r="CY10">
         <v>0.0</v>
       </c>
       <c r="CZ10">
         <v>0.0</v>
       </c>
       <c r="DA10">
+        <v>0.0</v>
+      </c>
+      <c r="DB10">
         <v>-16684000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-8000000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-12400000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-7400000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-1900000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>1800000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-6100000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>6000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>4200000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>4600000.0</v>
       </c>
-      <c r="DK10">
-[...1 lines deleted...]
-      </c>
       <c r="DL10">
-        <v>2000000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="DM10">
+        <v>1400000.0</v>
+      </c>
+      <c r="DN10">
         <v>1100000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>500000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>-3300000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>-1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2100000.0</v>
       </c>
       <c r="DR10">
         <v>-2100000.0</v>
       </c>
       <c r="DS10">
+        <v>-2100000.0</v>
+      </c>
+      <c r="DT10">
         <v>-2900000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>-2800000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>-1900000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>-3800000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>-3000000.0</v>
       </c>
-      <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
       <c r="EA10"/>
+      <c r="EB10"/>
     </row>
-    <row r="11" spans="1:131">
+    <row r="11" spans="1:132">
       <c r="A11" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B11">
+        <v>40270000.0</v>
+      </c>
+      <c r="C11">
         <v>90662000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>58139000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>153013000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>75987000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>112512000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>50068000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>54824000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>66611000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>69877000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>62530000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>74056000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>30153000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>52154000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>35813000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>67946000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>32543000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-443831000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>27730000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>22177000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>15787000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>18252000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>11695000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>16966000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>16566000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>14999000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>19748000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3353000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1785000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1654000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1800000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1614000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>786000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1352000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>7300000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3100000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-10900000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>572000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1425000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>785000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>400000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>512000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>9000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>136000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>367000.0</v>
       </c>
-      <c r="AT11">
-[...1 lines deleted...]
-      </c>
       <c r="AU11">
+        <v>-257000.0</v>
+      </c>
+      <c r="AV11">
         <v>72000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>70000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>49000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>137000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>49000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>71000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>43000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>81000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>26000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>67000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>52000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>10691000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>45000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>132000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>72000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>13209000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-658000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>331000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>327000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>47221000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>11794000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>4661000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>5790000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>6633000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>4901000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>4860000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>4155000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-5102000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>2553000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>2179000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1971000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-2161000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>94000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>1340000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-4862000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-396000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>1073000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-156000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>2138000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>226000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>5636000.0</v>
       </c>
-      <c r="CJ11">
-[...1 lines deleted...]
-      </c>
       <c r="CK11">
-        <v>-128000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="CL11">
+        <v>108000.0</v>
+      </c>
+      <c r="CM11">
         <v>-214000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>190000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>241000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>260000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>217000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="CR11">
         <v>300000.0</v>
       </c>
       <c r="CS11">
+        <v>300000.0</v>
+      </c>
+      <c r="CT11">
         <v>303000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>225000.0</v>
       </c>
       <c r="CU11">
         <v>225000.0</v>
       </c>
       <c r="CV11">
         <v>225000.0</v>
       </c>
       <c r="CW11">
+        <v>225000.0</v>
+      </c>
+      <c r="CX11">
         <v>255000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>205000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-8148000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-7802000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>-7224000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>-400000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>600000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>-300000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>-100000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>300000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>700000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>800000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DK11">
         <v>200000.0</v>
       </c>
       <c r="DL11">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="DM11">
         <v>100000.0</v>
       </c>
       <c r="DN11">
+        <v>100000.0</v>
+      </c>
+      <c r="DO11">
         <v>-400000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>2700000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>-600000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>-800000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>-300000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DU11">
         <v>-200000.0</v>
       </c>
       <c r="DV11">
+        <v>-200000.0</v>
+      </c>
+      <c r="DW11">
         <v>-500000.0</v>
       </c>
-      <c r="DW11"/>
-      <c r="DX11">
+      <c r="DX11"/>
+      <c r="DY11">
         <v>100000.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>-100000.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EA11">
         <v>100000.0</v>
       </c>
-      <c r="EA11">
+      <c r="EB11">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:131">
+    <row r="12" spans="1:132">
       <c r="A12" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B12">
+        <v>569000.0</v>
+      </c>
+      <c r="C12">
         <v>582000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>592000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>594000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>660000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>419000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>774000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>657000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>430000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>804000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>623000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>655000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>469000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>667000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>641000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>678000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>680000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>752000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>439000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>358000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>359000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>428000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>544000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>600000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>602000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>607000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>597000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>316000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>335000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>355000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>405000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>398000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>385000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>373000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>204000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>384000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>5939000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>9470000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>9479000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>9662000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>10134000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>10213000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>11209000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>11494000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>12687000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>12516000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>11463000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>11406000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>11443000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>8932000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>7699000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>10293000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>11728000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>11765000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>11573000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>11430000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>11290000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>11153000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>11019000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>10888000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>10759000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>10637000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>10515000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>10391000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>11779000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>12612000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>6531000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>7297000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>6338000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>5306000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>6254000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>6213000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>6173000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>22431000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>6002000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>5965000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>5930000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>20679000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>4077000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>3891000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>3859000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>12527000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>2656000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>4130000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>2152000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>3563000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>571000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>4868000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>413000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>7986000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>11259000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>2490000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>2439000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>9434000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>2450000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>6601000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>8157000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>2436000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>2547000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>2535000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>2610000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>2735000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>2886000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>3011000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>1897000.0</v>
       </c>
-      <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
+      <c r="EB12"/>
     </row>
-    <row r="13" spans="1:131">
+    <row r="13" spans="1:132">
       <c r="A13" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B13">
+        <v>33687000.0</v>
+      </c>
+      <c r="C13">
         <v>30754000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>26781000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>25136000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>22929000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>10002000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>24195000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>49769000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>44744000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>50436000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>46371000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>42668000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>32873000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>40072000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>30996000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>13703000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>10059000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>30027000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -30923,86 +31094,85 @@
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
+      <c r="EB13"/>
     </row>
-    <row r="14" spans="1:131">
+    <row r="14" spans="1:132">
       <c r="A14" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -31184,648 +31354,652 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
+      <c r="EB14"/>
     </row>
-    <row r="15" spans="1:131">
+    <row r="15" spans="1:132">
       <c r="A15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B15">
+        <v>303330000.0</v>
+      </c>
+      <c r="C15">
         <v>299279000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>424169000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>404999000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>158203000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>201212000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>106456000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-444601000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>169548000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>201079000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>171269000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>203548000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>21703000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>28461000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>112775000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>161432000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>37992000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>563851000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>181739000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>149456000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>53535000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>149850000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-15203000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>290298000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-720642000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>111005000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>128271000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>105318000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>102312000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>69063000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>29176000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>52394000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-41140000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-149629000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>36054000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-12484000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-187083000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>8873000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>36877000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>34425000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>24047000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>55176000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-39582000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>9294000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-18359000.0</v>
       </c>
-      <c r="AT15">
-[...1 lines deleted...]
-      </c>
       <c r="AU15">
+        <v>-36943000.0</v>
+      </c>
+      <c r="AV15">
         <v>59293000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-36873000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-33957000.0</v>
       </c>
-      <c r="AX15">
-[...1 lines deleted...]
-      </c>
       <c r="AY15">
+        <v>-42871000.0</v>
+      </c>
+      <c r="AZ15">
         <v>-22037000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-2571000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-15669000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>18779000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-21710000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>4037000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-45426000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-55079000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-53078000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-51870000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-26512000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>32541000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-31701000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>3044000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-35729000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-88442000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-43357000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-40035000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-40036000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-48405000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-44794000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-45563000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-40157000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-21801000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-24494000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-18439000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-22147000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-20503000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-15838000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-20520000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-17306000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-27556000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-30210000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-25145000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-20131000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-37526000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-25976000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-63600000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-37715000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-40767000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-43012000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>-26900000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-55784000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-67492000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-38411000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-17541000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-13441000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-145205000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-17827000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>-9891000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>-10312000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-7370000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-7598000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>-6590000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>-8177000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>-6400000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>-11100000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>-7400000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>-1900000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>1500000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>-6800000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>5200000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>3600000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>4400000.0</v>
       </c>
-      <c r="DK15">
-[...1 lines deleted...]
-      </c>
       <c r="DL15">
-        <v>1900000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="DM15">
+        <v>1300000.0</v>
+      </c>
+      <c r="DN15">
         <v>1000000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>200000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>-3400000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>-1600000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>-2000000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>-2200000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>-3000000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>-2900000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>-2000000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>-3800000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>-3100000.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>-2500000.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>-2100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1400000.0</v>
       </c>
       <c r="EA15">
         <v>-1400000.0</v>
       </c>
+      <c r="EB15">
+        <v>-1400000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:131">
+    <row r="16" spans="1:132">
       <c r="A16" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>203548000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>21703000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>28461000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>112775000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>161432000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>37992000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>563851000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>181739000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>149456000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>53535000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>149850000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-15203000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>290298000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-720642000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>111005000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>128271000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>105318000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>102312000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>69063000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>29176000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>52394000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-41140000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-149629000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>36054000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-12484000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-187083000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>8873000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>36877000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>34425000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>24047000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>55176000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-39582000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>9294000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-18359000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-36944000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>59293000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-36873000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-33957000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-42870000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-22037000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-2571000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-15669000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>18779000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-21710000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>4037000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-45426000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-55080000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-53078000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-51870000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-26512000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>32541000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>-3044000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>3044000.0</v>
       </c>
-      <c r="BM16">
-[...1 lines deleted...]
-      </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
         <v>0.0</v>
       </c>
       <c r="BT16">
         <v>0.0</v>
       </c>
       <c r="BU16">
         <v>0.0</v>
       </c>
       <c r="BV16">
@@ -31902,264 +32076,267 @@
       </c>
       <c r="CT16">
         <v>0.0</v>
       </c>
       <c r="CU16">
         <v>0.0</v>
       </c>
       <c r="CV16">
         <v>0.0</v>
       </c>
       <c r="CW16">
         <v>0.0</v>
       </c>
       <c r="CX16">
         <v>0.0</v>
       </c>
       <c r="CY16">
         <v>0.0</v>
       </c>
       <c r="CZ16">
         <v>0.0</v>
       </c>
       <c r="DA16">
         <v>0.0</v>
       </c>
-      <c r="DB16"/>
+      <c r="DB16">
+        <v>0.0</v>
+      </c>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
+      <c r="EB16"/>
     </row>
-    <row r="17" spans="1:131">
+    <row r="17" spans="1:132">
       <c r="A17" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B17">
+        <v>303330000.0</v>
+      </c>
+      <c r="C17">
         <v>299279000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>424169000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>404999000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>158203000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>201212000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>106456000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-444601000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>169548000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>201079000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>171269000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>203548000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>21703000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>28461000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>112775000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>161432000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>37992000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>563851000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>181739000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>149456000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>53535000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>149850000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-15203000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>290298000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-720642000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>111005000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>128271000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>105318000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>102312000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>69063000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>29176000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>52394000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-41140000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-149629000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>36054000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-12484000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-187083000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>8873000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>36877000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>34425000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>24047000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>55178000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-39582000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>9294000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-18359000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-36944000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>59293000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-36873000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-33957000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-42870000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-22037000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-2571000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-15669000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>18779000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-21710000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>4037000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-45426000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-55080000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-53078000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-51870000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>-26512000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -32245,166 +32422,171 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
+      <c r="EB17"/>
     </row>
-    <row r="18" spans="1:131">
+    <row r="18" spans="1:132">
       <c r="A18" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B18">
+        <v>33118000.0</v>
+      </c>
+      <c r="C18">
         <v>30172000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>26189000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>24542000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>22269000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>9583000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>23421000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>49112000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>44314000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>49632000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>45748000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>42013000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>32404000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-667000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-641000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-678000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-680000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-752000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-439000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-358000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-359000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-428000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-544000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-600000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-602000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-607000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-597000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-316000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-335000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -32462,216 +32644,217 @@
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
+      <c r="EB18"/>
     </row>
-    <row r="19" spans="1:131">
+    <row r="19" spans="1:132">
       <c r="A19" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>42668000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>32873000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>26637000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>11513000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>522000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>1260000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>5716000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>1948000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>4390000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1407000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>4810000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>4917000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>4817000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>8662000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>15848000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>11961000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>15000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>9373000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>11279000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>10211000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>5808000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>4462000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-15316000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>28600000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-16200000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-58740000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-23163000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>25489000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>283000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-1458000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>823000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-28263000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>28318000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>1630000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>940000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>885000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>790000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>470000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>273000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-1106000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-9526000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>199000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>370000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>27000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>315000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>52000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>213000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>45000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>132000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>72000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
@@ -32697,86 +32880,85 @@
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
+      <c r="EB19"/>
     </row>
-    <row r="20" spans="1:131">
+    <row r="20" spans="1:132">
       <c r="A20" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -32958,507 +33140,511 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
+      <c r="EB20"/>
     </row>
-    <row r="21" spans="1:131">
+    <row r="21" spans="1:132">
       <c r="A21" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B21">
-        <v>383876000.0</v>
+        <v>324173000.0</v>
       </c>
       <c r="C21">
-        <v>443518000.0</v>
+        <v>383963000.0</v>
       </c>
       <c r="D21">
-        <v>310824000.0</v>
+        <v>431296000.0</v>
       </c>
       <c r="E21">
-        <v>216740000.0</v>
+        <v>310812000.0</v>
       </c>
       <c r="F21">
-        <v>297469000.0</v>
+        <v>216719000.0</v>
       </c>
       <c r="G21">
-        <v>169495000.0</v>
+        <v>297364000.0</v>
       </c>
       <c r="H21">
-        <v>-477237000.0</v>
+        <v>146085000.0</v>
       </c>
       <c r="I21">
-        <v>90417000.0</v>
+        <v>-478130000.0</v>
       </c>
       <c r="J21">
-        <v>205231000.0</v>
+        <v>91898000.0</v>
       </c>
       <c r="K21">
-        <v>215332000.0</v>
+        <v>187270000.0</v>
       </c>
       <c r="L21">
-        <v>201605000.0</v>
+        <v>214705000.0</v>
       </c>
       <c r="M21">
-        <v>29604000.0</v>
+        <v>193780000.0</v>
       </c>
       <c r="N21">
-        <v>93358000.0</v>
+        <v>24770000.0</v>
       </c>
       <c r="O21">
-        <v>118252000.0</v>
+        <v>70093000.0</v>
       </c>
       <c r="P21">
-        <v>260288000.0</v>
+        <v>138376000.0</v>
       </c>
       <c r="Q21">
-        <v>127664000.0</v>
+        <v>254431000.0</v>
       </c>
       <c r="R21">
-        <v>119950000.0</v>
+        <v>116540000.0</v>
       </c>
       <c r="S21">
-        <v>247469000.0</v>
+        <v>110734000.0</v>
       </c>
       <c r="T21">
-        <v>155311000.0</v>
+        <v>235410000.0</v>
       </c>
       <c r="U21">
-        <v>114807000.0</v>
+        <v>140836000.0</v>
       </c>
       <c r="V21">
-        <v>167824000.0</v>
+        <v>98797000.0</v>
       </c>
       <c r="W21">
-        <v>27424000.0</v>
+        <v>164229000.0</v>
       </c>
       <c r="X21">
-        <v>250080000.0</v>
+        <v>5326000.0</v>
       </c>
       <c r="Y21">
-        <v>-655247000.0</v>
+        <v>230773000.0</v>
       </c>
       <c r="Z21">
-        <v>98130000.0</v>
+        <v>-664004000.0</v>
       </c>
       <c r="AA21">
-        <v>137597000.0</v>
+        <v>95008000.0</v>
       </c>
       <c r="AB21">
-        <v>105220000.0</v>
+        <v>134316000.0</v>
       </c>
       <c r="AC21">
-        <v>80741000.0</v>
+        <v>98612000.0</v>
       </c>
       <c r="AD21">
-        <v>89440000.0</v>
+        <v>74070000.0</v>
       </c>
       <c r="AE21">
-        <v>35839000.0</v>
+        <v>81975000.0</v>
       </c>
       <c r="AF21">
-        <v>90542000.0</v>
+        <v>31119000.0</v>
       </c>
       <c r="AG21">
-        <v>-60425000.0</v>
+        <v>83239000.0</v>
       </c>
       <c r="AH21">
-        <v>-122970000.0</v>
+        <v>-67110000.0</v>
       </c>
       <c r="AI21">
-        <v>-1324000.0</v>
+        <v>-132588000.0</v>
       </c>
       <c r="AJ21">
-        <v>14332000.0</v>
+        <v>15019000.0</v>
       </c>
       <c r="AK21">
-        <v>-125948000.0</v>
+        <v>7259000.0</v>
       </c>
       <c r="AL21">
-        <v>49218000.0</v>
+        <v>-133247000.0</v>
       </c>
       <c r="AM21">
-        <v>30504000.0</v>
+        <v>42079000.0</v>
       </c>
       <c r="AN21">
+        <v>22292000.0</v>
+      </c>
+      <c r="AO21">
         <v>44589000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>36039000.0</v>
       </c>
-      <c r="AP21">
-[...1 lines deleted...]
-      </c>
       <c r="AQ21">
+        <v>65078000.0</v>
+      </c>
+      <c r="AR21">
         <v>-101000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-7394000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-6935000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-25624000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>69943000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-26187000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-22935000.0</v>
       </c>
-      <c r="AX21">
-[...1 lines deleted...]
-      </c>
       <c r="AY21">
+        <v>-16141000.0</v>
+      </c>
+      <c r="AZ21">
         <v>-13183000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>17319000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-4097000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>30254000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-10138000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>15219000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-34188000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-44139000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-42104000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-41114000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-15825000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>42311000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-22056000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>13624000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-19830000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-41221000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-31563000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-32738000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-34246000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-42667000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-39793000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-40703000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-36125000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-27435000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-21375000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-16187000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-20283000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-19559000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-15757000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-19180000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-22369000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-26594000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-29137000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-27060000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>-17993000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-34093000.0</v>
       </c>
-      <c r="CI21">
-[...1 lines deleted...]
-      </c>
       <c r="CJ21">
-        <v>-60943000.0</v>
+        <v>-20082000.0</v>
       </c>
       <c r="CK21">
-        <v>-33477000.0</v>
+        <v>-60616000.0</v>
       </c>
       <c r="CL21">
+        <v>-33209000.0</v>
+      </c>
+      <c r="CM21">
         <v>-38035000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-30170000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>-26818000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-54273000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-18770000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-37464000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-22777000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>-18897000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-14376000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-11229000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>-17695000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>-21399000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-17051000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-15746000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>-14392000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>-15401000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>-6800000.0</v>
       </c>
-      <c r="DC21">
-[...1 lines deleted...]
-      </c>
       <c r="DD21">
+        <v>-10485000.0</v>
+      </c>
+      <c r="DE21">
         <v>-7700000.0</v>
       </c>
-      <c r="DE21">
-[...1 lines deleted...]
-      </c>
       <c r="DF21">
+        <v>-1970000.0</v>
+      </c>
+      <c r="DG21">
         <v>800000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>3000000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>4300000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>4100000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>3400000.0</v>
       </c>
-      <c r="DK21">
-[...1 lines deleted...]
-      </c>
       <c r="DL21">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="DM21">
+        <v>700000.0</v>
+      </c>
+      <c r="DN21">
         <v>600000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>-200000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>-700000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>-2200000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>-2800000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>-2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3100000.0</v>
       </c>
       <c r="DT21">
         <v>-3100000.0</v>
       </c>
       <c r="DU21">
+        <v>-3100000.0</v>
+      </c>
+      <c r="DV21">
         <v>-2200000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>-4300000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>-3100000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>-2400000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>-2200000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>-1300000.0</v>
       </c>
-      <c r="EA21">
+      <c r="EB21">
         <v>-1200000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:131">
+    <row r="22" spans="1:132">
       <c r="A22" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -33640,475 +33826,481 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
+      <c r="EB22"/>
     </row>
-    <row r="23" spans="1:131">
+    <row r="23" spans="1:132">
       <c r="A23" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B23">
-        <v>1122959000.0</v>
+        <v>948503000.0</v>
       </c>
       <c r="C23">
-        <v>922462000.0</v>
+        <v>1122872000.0</v>
       </c>
       <c r="D23">
-        <v>904705000.0</v>
+        <v>934684000.0</v>
       </c>
       <c r="E23">
-        <v>836158000.0</v>
+        <v>904717000.0</v>
       </c>
       <c r="F23">
-        <v>881229000.0</v>
+        <v>836179000.0</v>
       </c>
       <c r="G23">
-        <v>968376000.0</v>
+        <v>881334000.0</v>
       </c>
       <c r="H23">
-        <v>1520996000.0</v>
+        <v>991786000.0</v>
       </c>
       <c r="I23">
-        <v>790472000.0</v>
+        <v>1521889000.0</v>
       </c>
       <c r="J23">
-        <v>808110000.0</v>
+        <v>788991000.0</v>
       </c>
       <c r="K23">
-        <v>703693000.0</v>
+        <v>826071000.0</v>
       </c>
       <c r="L23">
-        <v>753005000.0</v>
+        <v>704320000.0</v>
       </c>
       <c r="M23">
-        <v>779069000.0</v>
+        <v>760830000.0</v>
       </c>
       <c r="N23">
-        <v>833342000.0</v>
+        <v>783903000.0</v>
       </c>
       <c r="O23">
-        <v>705051000.0</v>
+        <v>856607000.0</v>
       </c>
       <c r="P23">
-        <v>651109000.0</v>
+        <v>684927000.0</v>
       </c>
       <c r="Q23">
-        <v>605571000.0</v>
+        <v>656966000.0</v>
       </c>
       <c r="R23">
-        <v>742903000.0</v>
+        <v>616695000.0</v>
       </c>
       <c r="S23">
-        <v>565518000.0</v>
+        <v>752119000.0</v>
       </c>
       <c r="T23">
-        <v>550398000.0</v>
+        <v>577577000.0</v>
       </c>
       <c r="U23">
-        <v>489911000.0</v>
+        <v>564873000.0</v>
       </c>
       <c r="V23">
-        <v>621685000.0</v>
+        <v>505921000.0</v>
       </c>
       <c r="W23">
-        <v>593219000.0</v>
+        <v>625280000.0</v>
       </c>
       <c r="X23">
-        <v>437963000.0</v>
+        <v>615317000.0</v>
       </c>
       <c r="Y23">
-        <v>1223754000.0</v>
+        <v>457270000.0</v>
       </c>
       <c r="Z23">
-        <v>481259000.0</v>
+        <v>1232511000.0</v>
       </c>
       <c r="AA23">
-        <v>413984000.0</v>
+        <v>484381000.0</v>
       </c>
       <c r="AB23">
-        <v>424712000.0</v>
+        <v>417265000.0</v>
       </c>
       <c r="AC23">
-        <v>417116000.0</v>
+        <v>431320000.0</v>
       </c>
       <c r="AD23">
-        <v>438962000.0</v>
+        <v>423787000.0</v>
       </c>
       <c r="AE23">
-        <v>413844000.0</v>
+        <v>446427000.0</v>
       </c>
       <c r="AF23">
-        <v>430974000.0</v>
+        <v>418564000.0</v>
       </c>
       <c r="AG23">
-        <v>442707000.0</v>
+        <v>438277000.0</v>
       </c>
       <c r="AH23">
-        <v>567126000.0</v>
+        <v>449392000.0</v>
       </c>
       <c r="AI23">
-        <v>382858000.0</v>
+        <v>576744000.0</v>
       </c>
       <c r="AJ23">
-        <v>312112000.0</v>
+        <v>366515000.0</v>
       </c>
       <c r="AK23">
-        <v>510030000.0</v>
+        <v>319185000.0</v>
       </c>
       <c r="AL23">
-        <v>277280000.0</v>
+        <v>517329000.0</v>
       </c>
       <c r="AM23">
-        <v>238965000.0</v>
+        <v>284419000.0</v>
       </c>
       <c r="AN23">
-        <v>199428000.0</v>
+        <v>247177000.0</v>
       </c>
       <c r="AO23">
+        <v>201699000.0</v>
+      </c>
+      <c r="AP23">
         <v>227425000.0</v>
       </c>
-      <c r="AP23">
-[...1 lines deleted...]
-      </c>
       <c r="AQ23">
+        <v>178803000.0</v>
+      </c>
+      <c r="AR23">
         <v>187712000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>170378000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>166210000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>149597000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>128204000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>125769000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>112727000.0</v>
       </c>
-      <c r="AX23">
-[...1 lines deleted...]
-      </c>
       <c r="AY23">
+        <v>113213000.0</v>
+      </c>
+      <c r="AZ23">
         <v>98306000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>84356000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>75174000.0</v>
       </c>
-      <c r="BB23">
-[...1 lines deleted...]
-      </c>
       <c r="BC23">
+        <v>83592000.0</v>
+      </c>
+      <c r="BD23">
         <v>70630000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>71323000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>70367000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>73029000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>58886000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>57925000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>47798000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>43559000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>38928000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>36223000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>37118000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>48087000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>32502000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>33527000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>34917000.0</v>
       </c>
-      <c r="BR23">
-[...1 lines deleted...]
-      </c>
       <c r="BS23">
-        <v>40954000.0</v>
+        <v>43605000.0</v>
       </c>
       <c r="BT23">
+        <v>40854000.0</v>
+      </c>
+      <c r="BU23">
         <v>41317000.0</v>
       </c>
-      <c r="BU23">
-[...1 lines deleted...]
-      </c>
       <c r="BV23">
-        <v>36655000.0</v>
+        <v>37432000.0</v>
       </c>
       <c r="BW23">
-        <v>28631000.0</v>
+        <v>37187000.0</v>
       </c>
       <c r="BX23">
-        <v>26836000.0</v>
+        <v>28065000.0</v>
       </c>
       <c r="BY23">
-        <v>27598000.0</v>
+        <v>26763000.0</v>
       </c>
       <c r="BZ23">
-        <v>29720000.0</v>
+        <v>27705000.0</v>
       </c>
       <c r="CA23">
-        <v>23012000.0</v>
+        <v>26615000.0</v>
       </c>
       <c r="CB23">
+        <v>23025000.0</v>
+      </c>
+      <c r="CC23">
         <v>26035000.0</v>
       </c>
-      <c r="CC23">
-[...1 lines deleted...]
-      </c>
       <c r="CD23">
+        <v>28834000.0</v>
+      </c>
+      <c r="CE23">
         <v>27622000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>30365000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>29736000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>20908000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>33041000.0</v>
       </c>
-      <c r="CI23">
-[...1 lines deleted...]
-      </c>
       <c r="CJ23">
-        <v>66106000.0</v>
+        <v>22414000.0</v>
       </c>
       <c r="CK23">
-        <v>40118000.0</v>
+        <v>64622000.0</v>
       </c>
       <c r="CL23">
-        <v>48747000.0</v>
+        <v>38692000.0</v>
       </c>
       <c r="CM23">
-        <v>37169000.0</v>
+        <v>48333000.0</v>
       </c>
       <c r="CN23">
-        <v>37564000.0</v>
+        <v>43419000.0</v>
       </c>
       <c r="CO23">
-        <v>38666000.0</v>
+        <v>37854000.0</v>
       </c>
       <c r="CP23">
+        <v>66782000.0</v>
+      </c>
+      <c r="CQ23">
         <v>39919000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>59854000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>51836000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>47911000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>69148000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>68548000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>73746000.0</v>
       </c>
-      <c r="CW23">
-[...1 lines deleted...]
-      </c>
       <c r="CX23">
+        <v>72520000.0</v>
+      </c>
+      <c r="CY23">
         <v>72467000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>67728000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>60407000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>56155000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>52900000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>45900000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>45600000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>39600000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>35800000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>31700000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>28800000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>26300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>23300000.0</v>
       </c>
-      <c r="DK23">
-[...1 lines deleted...]
-      </c>
       <c r="DL23">
-        <v>19700000.0</v>
+        <v>22300000.0</v>
       </c>
       <c r="DM23">
+        <v>20700000.0</v>
+      </c>
+      <c r="DN23">
         <v>17300000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>14400000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>13600000.0</v>
       </c>
-      <c r="DP23">
-[...1 lines deleted...]
-      </c>
       <c r="DQ23">
+        <v>10600000.0</v>
+      </c>
+      <c r="DR23">
         <v>8400000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>7400000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>6000000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>5100000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>3700000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>4400000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>3200000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>2500000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="EA23">
         <v>1300000.0</v>
       </c>
+      <c r="EB23">
+        <v>1300000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:131">
+    <row r="24" spans="1:132">
       <c r="A24" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -34196,1464 +34388,1479 @@
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
+      <c r="EB24"/>
     </row>
-    <row r="25" spans="1:131">
+    <row r="25" spans="1:132">
       <c r="A25" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B25">
+        <v>23802000.0</v>
+      </c>
+      <c r="C25">
         <v>23982000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>24023000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>22919000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>22362000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>22733000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>22520000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>22048000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>21947000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>21762000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>21390000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>20297000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>19211000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>18218000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>16692000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>16507000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>16438000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>14858000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>14691000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>14457000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>13838000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>13166000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>12949000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>12594000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>13098000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>13345000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>13862000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>13435000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>13891000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>14226000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>13818000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>13501000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>13424000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>12859000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>11940000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>12352000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>15027000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>17566000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>16951000.0</v>
       </c>
-      <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-      <c r="BC25">
+      <c r="BC25"/>
+      <c r="BD25">
         <v>7576000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>7404000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>7234000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>7042000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>6871000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>6647000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>6430000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>6826000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>5378000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>5885000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>6396000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>7272000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>4273000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>2636000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>2509000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>3261000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>3250000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>3272000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>3288000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>3250000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>3253000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>3261000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>3199000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>3271000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1302000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1229000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1609000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1676000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>3955000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>708000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1853000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>2928000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>4143000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>3597000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>3245000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>4242000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>4504000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>4482000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>4457000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>6343000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>5609000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>4424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8818000.0</v>
       </c>
       <c r="CT25">
         <v>8818000.0</v>
       </c>
       <c r="CU25">
+        <v>8818000.0</v>
+      </c>
+      <c r="CV25">
         <v>13652000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>12591000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8679000.0</v>
       </c>
       <c r="CX25">
         <v>8679000.0</v>
       </c>
       <c r="CY25">
+        <v>8679000.0</v>
+      </c>
+      <c r="CZ25">
         <v>9634000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>8415000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>8114000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>7000000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>5900000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>6400000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>5400000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>5800000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>4300000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>4000000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>3700000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>3100000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>2700000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="DN25">
         <v>2200000.0</v>
       </c>
       <c r="DO25">
+        <v>2200000.0</v>
+      </c>
+      <c r="DP25">
         <v>2000000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>1300000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>1000000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>900000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>700000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>600000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>400000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DX25">
         <v>200000.0</v>
       </c>
       <c r="DY25">
         <v>200000.0</v>
       </c>
       <c r="DZ25">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="EA25">
         <v>100000.0</v>
       </c>
+      <c r="EB25">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:131">
+    <row r="26" spans="1:132">
       <c r="A26" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B26">
-        <v>595190000.0</v>
+        <v>515903000.0</v>
       </c>
       <c r="C26">
+        <v>611372000.0</v>
+      </c>
+      <c r="D26">
         <v>506584000.0</v>
       </c>
-      <c r="D26">
-[...1 lines deleted...]
-      </c>
       <c r="E26">
+        <v>494917000.0</v>
+      </c>
+      <c r="F26">
         <v>437279000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>466034000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>573174000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1138380000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>429260000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>444494000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>375709000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>400750000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>406641000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>501360000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>384007000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>347196000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>353373000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>472827000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>334945000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>343511000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>306896000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>405945000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>438109000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>286601000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1085287000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>312867000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>281336000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>289363000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>270545000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>304238000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>292527000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>298089000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>303103000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>446938000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>269557000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>201786000.0</v>
       </c>
-      <c r="AK26">
-[...1 lines deleted...]
-      </c>
       <c r="AL26">
+        <v>407920000.0</v>
+      </c>
+      <c r="AM26">
         <v>161585000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>143184000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>120269000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>156824000.0</v>
       </c>
-      <c r="AP26">
-[...1 lines deleted...]
-      </c>
       <c r="AQ26">
+        <v>116632000.0</v>
+      </c>
+      <c r="AR26">
         <v>132073000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>112445000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>118365000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>98717000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>88537000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>84683000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>75585000.0</v>
       </c>
-      <c r="AX26">
-[...1 lines deleted...]
-      </c>
       <c r="AY26">
+        <v>75019000.0</v>
+      </c>
+      <c r="AZ26">
         <v>71704000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>60950000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>52763000.0</v>
       </c>
-      <c r="BB26">
-[...1 lines deleted...]
-      </c>
       <c r="BC26">
+        <v>59764000.0</v>
+      </c>
+      <c r="BD26">
         <v>50079000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>51588000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>48960000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>51877000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>44604000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>46047000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>36282000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>32774000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>30609000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>28883000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>31439000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>34283000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>26535000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>29035000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>29587000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>38326000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>36949000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>38132000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>32955000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>32638000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>25044000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>23301000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>23906000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>23559000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>19558000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>19724000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>24757000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>23942000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>27356000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>26556000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>17764000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>17892000.0</v>
       </c>
-      <c r="CI26">
-[...1 lines deleted...]
-      </c>
       <c r="CJ26">
-        <v>25565000.0</v>
+        <v>17648000.0</v>
       </c>
       <c r="CK26">
-        <v>26184000.0</v>
+        <v>24451000.0</v>
       </c>
       <c r="CL26">
+        <v>25112000.0</v>
+      </c>
+      <c r="CM26">
         <v>27570000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>28619000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>29870000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>30186000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>33612000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>47406000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>37717000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>33743000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>51560000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>50662000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>55155000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>55959000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>53935000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>51880000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>45407000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>41334000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>42600000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>36900000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>36100000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DF26">
         <v>31200000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>27600000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>24800000.0</v>
       </c>
-      <c r="DH26">
+      <c r="DI26">
         <v>23100000.0</v>
       </c>
-      <c r="DI26">
+      <c r="DJ26">
         <v>21700000.0</v>
       </c>
-      <c r="DJ26">
+      <c r="DK26">
         <v>19900000.0</v>
       </c>
-      <c r="DK26">
-[...1 lines deleted...]
-      </c>
       <c r="DL26">
-        <v>16800000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="DM26">
+        <v>17400000.0</v>
+      </c>
+      <c r="DN26">
         <v>14700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11900000.0</v>
       </c>
       <c r="DO26">
         <v>11900000.0</v>
       </c>
       <c r="DP26">
-        <v>8800000.0</v>
+        <v>11900000.0</v>
       </c>
       <c r="DQ26">
+        <v>9300000.0</v>
+      </c>
+      <c r="DR26">
         <v>7400000.0</v>
       </c>
-      <c r="DR26">
+      <c r="DS26">
         <v>6100000.0</v>
       </c>
-      <c r="DS26">
+      <c r="DT26">
         <v>5000000.0</v>
       </c>
-      <c r="DT26">
+      <c r="DU26">
         <v>4400000.0</v>
       </c>
-      <c r="DU26">
+      <c r="DV26">
         <v>3200000.0</v>
       </c>
-      <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
+      <c r="EB26"/>
     </row>
-    <row r="27" spans="1:131">
+    <row r="27" spans="1:132">
       <c r="A27" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>218</v>
+      </c>
+      <c r="B27">
+        <v>328087000.0</v>
+      </c>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>16411000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3834000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>221900000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>7000.0</v>
       </c>
-      <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>6000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>60000.0</v>
       </c>
-      <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>23000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>16000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>5000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>12000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>6400000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5300000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>48000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>15300000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>8000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>43000.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>217691000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>170748000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>111079000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>91682000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>68867000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>33929000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>37906000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-      <c r="BF27">
+      <c r="BF27"/>
+      <c r="BG27">
         <v>15813000.0</v>
       </c>
-      <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>10972000.0</v>
       </c>
-      <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27">
         <v>85000.0</v>
       </c>
-      <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27">
         <v>7851000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>6390000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>4590000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>5207000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>44430000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
-      <c r="CL27">
+      <c r="CL27"/>
+      <c r="CM27">
         <v>19413000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
-      <c r="CP27">
+      <c r="CP27"/>
+      <c r="CQ27">
         <v>33056000.0</v>
       </c>
-      <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
+      <c r="EB27"/>
     </row>
-    <row r="28" spans="1:131">
+    <row r="28" spans="1:132">
       <c r="A28" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B28">
+        <v>328100000.0</v>
+      </c>
+      <c r="C28">
         <v>390400000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>329100000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>331000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>325700000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>326800000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>309200000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>285800000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>300300000.0</v>
       </c>
-      <c r="J28">
-[...1 lines deleted...]
-      </c>
       <c r="K28">
+        <v>293900000.0</v>
+      </c>
+      <c r="L28">
         <v>267900000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>283900000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>315600000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>272800000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>266500000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>253300000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>209600000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>226200000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>190700000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>168900000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>153800000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>167000000.0</v>
       </c>
-      <c r="W28">
-[...1 lines deleted...]
-      </c>
       <c r="X28">
-        <v>112934000.0</v>
+        <v>120800000.0</v>
       </c>
       <c r="Y28">
+        <v>118000000.0</v>
+      </c>
+      <c r="Z28">
         <v>111100000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>121022000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>102600000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>105900000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>123983000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>326049000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>96522000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>108029000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>121498000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>268577000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>91271000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>90072000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>87234000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>207164000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>75776000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>66792000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>64596000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>144149000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>47599000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>51679000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>44871000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>117319000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>39446000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>40899000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>36974000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>71957000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>26447000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>23249000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>22261000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>61635000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>20520000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>19719000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>21396000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>36965000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>14282000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>11858000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>10825000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>21737000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>8458000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>7485000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>5794000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>13748000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>4841000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>4086000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>4821000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>12462000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>4005000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>4103000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>4354000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>10814000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>3587000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>3535000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>3692000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>10751000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>3454000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>3421000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>3876000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>8887000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>3009000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2734000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>3144000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>59579000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>5104000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>40541000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>13934000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>24724000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>8550000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>7694000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>8480000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>39363000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>12447000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>12748000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17588000.0</v>
       </c>
       <c r="CT28">
         <v>17588000.0</v>
       </c>
       <c r="CU28">
+        <v>17588000.0</v>
+      </c>
+      <c r="CV28">
         <v>17886000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>18591000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18532000.0</v>
       </c>
       <c r="CX28">
         <v>18532000.0</v>
       </c>
       <c r="CY28">
+        <v>18532000.0</v>
+      </c>
+      <c r="CZ28">
         <v>15848000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>15000000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>14821000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>10300000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>9000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>9500000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>8400000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>8200000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>6900000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>5700000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>4600000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>3400000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>3300000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>2900000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>2600000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>2500000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>1700000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>1000000.0</v>
       </c>
-      <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
       <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
       <c r="DZ28"/>
       <c r="EA28"/>
+      <c r="EB28"/>
     </row>
-    <row r="29" spans="1:131">
+    <row r="29" spans="1:132">
       <c r="A29" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B29">
+        <v>40270000.0</v>
+      </c>
+      <c r="C29">
         <v>90662000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>58139000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>153013000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>75987000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>112512000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>50068000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>54824000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>66611000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>69877000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>62530000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>74056000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>30153000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>52154000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>35813000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>67946000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>32543000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-443831000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>27730000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>22177000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>15787000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>18252000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>11695000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>16966000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>16566000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>14999000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>19748000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3353000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1785000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -35711,1223 +35918,1241 @@
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
+      <c r="EB29"/>
     </row>
-    <row r="30" spans="1:131">
+    <row r="30" spans="1:132">
       <c r="A30" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B30">
-        <v>985602000.0</v>
+        <v>844003000.0</v>
       </c>
       <c r="C30">
-        <v>823462000.0</v>
+        <v>1001772000.0</v>
       </c>
       <c r="D30">
-        <v>809020000.0</v>
+        <v>835684000.0</v>
       </c>
       <c r="E30">
-        <v>746608000.0</v>
+        <v>825917000.0</v>
       </c>
       <c r="F30">
-        <v>776111000.0</v>
+        <v>762979000.0</v>
       </c>
       <c r="G30">
-        <v>865963000.0</v>
+        <v>792834000.0</v>
       </c>
       <c r="H30">
-        <v>1428014000.0</v>
+        <v>905786000.0</v>
       </c>
       <c r="I30">
-        <v>713269000.0</v>
+        <v>1445289000.0</v>
       </c>
       <c r="J30">
-        <v>722297000.0</v>
+        <v>727991000.0</v>
       </c>
       <c r="K30">
-        <v>627912000.0</v>
+        <v>756271000.0</v>
       </c>
       <c r="L30">
-        <v>670082000.0</v>
+        <v>644220000.0</v>
       </c>
       <c r="M30">
-        <v>708436000.0</v>
+        <v>692530000.0</v>
       </c>
       <c r="N30">
-        <v>761345000.0</v>
+        <v>727103000.0</v>
       </c>
       <c r="O30">
-        <v>639075000.0</v>
+        <v>797407000.0</v>
       </c>
       <c r="P30">
-        <v>589366000.0</v>
+        <v>630327000.0</v>
       </c>
       <c r="Q30">
-        <v>551919000.0</v>
+        <v>606366000.0</v>
       </c>
       <c r="R30">
-        <v>689555000.0</v>
+        <v>574095000.0</v>
       </c>
       <c r="S30">
-        <v>516357999.0</v>
+        <v>708219000.0</v>
       </c>
       <c r="T30">
-        <v>503313000.0</v>
+        <v>537677000.0</v>
       </c>
       <c r="U30">
-        <v>452253000.0</v>
+        <v>526873000.0</v>
       </c>
       <c r="V30">
-        <v>577580000.0</v>
+        <v>476721000.0</v>
       </c>
       <c r="W30">
-        <v>551348000.0</v>
+        <v>588980000.0</v>
       </c>
       <c r="X30">
-        <v>397405000.0</v>
+        <v>581017000.0</v>
       </c>
       <c r="Y30">
-        <v>1188737000.0</v>
+        <v>423870000.0</v>
       </c>
       <c r="Z30">
-        <v>440999000.0</v>
+        <v>1205211000.0</v>
       </c>
       <c r="AA30">
-        <v>375482000.0</v>
+        <v>452215000.0</v>
       </c>
       <c r="AB30">
-        <v>387271000.0</v>
+        <v>387265000.0</v>
       </c>
       <c r="AC30">
-        <v>386037000.0</v>
+        <v>401920000.0</v>
       </c>
       <c r="AD30">
-        <v>403670000.0</v>
+        <v>401199000.0</v>
       </c>
       <c r="AE30">
-        <v>380631000.0</v>
+        <v>420084000.0</v>
       </c>
       <c r="AF30">
-        <v>398017000.0</v>
+        <v>393769000.0</v>
       </c>
       <c r="AG30">
-        <v>416577000.0</v>
+        <v>413421000.0</v>
       </c>
       <c r="AH30">
-        <v>537208000.0</v>
+        <v>431286000.0</v>
       </c>
       <c r="AI30">
-        <v>354282000.0</v>
+        <v>554364000.0</v>
       </c>
       <c r="AJ30">
-        <v>284900000.0</v>
+        <v>344479000.0</v>
       </c>
       <c r="AK30">
-        <v>485579000.0</v>
+        <v>298925000.0</v>
       </c>
       <c r="AL30">
-        <v>248887000.0</v>
+        <v>502505000.0</v>
       </c>
       <c r="AM30">
-        <v>218760000.0</v>
+        <v>264796000.0</v>
       </c>
       <c r="AN30">
-        <v>187061000.0</v>
+        <v>226972000.0</v>
       </c>
       <c r="AO30">
+        <v>189332000.0</v>
+      </c>
+      <c r="AP30">
         <v>221420000.0</v>
       </c>
-      <c r="AP30">
-[...1 lines deleted...]
-      </c>
       <c r="AQ30">
+        <v>169099000.0</v>
+      </c>
+      <c r="AR30">
         <v>179672000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>164124000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>163236000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>147169000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>127983000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>125582000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>112559000.0</v>
       </c>
-      <c r="AX30">
-[...1 lines deleted...]
-      </c>
       <c r="AY30">
+        <v>113046000.0</v>
+      </c>
+      <c r="AZ30">
         <v>98151000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>84199000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>75024000.0</v>
       </c>
-      <c r="BB30">
-[...1 lines deleted...]
-      </c>
       <c r="BC30">
+        <v>83493000.0</v>
+      </c>
+      <c r="BD30">
         <v>70599000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>71307000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>70356000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>73029000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>58886000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>57925000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>47798000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>43559000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>38928000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>36223000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>37118000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>48087000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>32502000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>33527000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>34917000.0</v>
       </c>
-      <c r="BR30">
-[...1 lines deleted...]
-      </c>
       <c r="BS30">
-        <v>40954000.0</v>
+        <v>43605000.0</v>
       </c>
       <c r="BT30">
+        <v>40854000.0</v>
+      </c>
+      <c r="BU30">
         <v>41317000.0</v>
       </c>
-      <c r="BU30">
-[...1 lines deleted...]
-      </c>
       <c r="BV30">
-        <v>36655000.0</v>
+        <v>37432000.0</v>
       </c>
       <c r="BW30">
-        <v>28631000.0</v>
+        <v>37187000.0</v>
       </c>
       <c r="BX30">
-        <v>26836000.0</v>
+        <v>28065000.0</v>
       </c>
       <c r="BY30">
-        <v>27598000.0</v>
+        <v>26763000.0</v>
       </c>
       <c r="BZ30">
-        <v>29720000.0</v>
+        <v>27705000.0</v>
       </c>
       <c r="CA30">
-        <v>23012000.0</v>
+        <v>26615000.0</v>
       </c>
       <c r="CB30">
+        <v>23025000.0</v>
+      </c>
+      <c r="CC30">
         <v>26035000.0</v>
       </c>
-      <c r="CC30">
-[...1 lines deleted...]
-      </c>
       <c r="CD30">
+        <v>28834000.0</v>
+      </c>
+      <c r="CE30">
         <v>27622000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>30365000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>29736000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>20908000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>33041000.0</v>
       </c>
-      <c r="CI30">
-[...1 lines deleted...]
-      </c>
       <c r="CJ30">
-        <v>66106000.0</v>
+        <v>22414000.0</v>
       </c>
       <c r="CK30">
-        <v>40118000.0</v>
+        <v>64622000.0</v>
       </c>
       <c r="CL30">
-        <v>48747000.0</v>
+        <v>38692000.0</v>
       </c>
       <c r="CM30">
-        <v>37169000.0</v>
+        <v>48333000.0</v>
       </c>
       <c r="CN30">
-        <v>37564000.0</v>
+        <v>43419000.0</v>
       </c>
       <c r="CO30">
-        <v>38666000.0</v>
+        <v>37854000.0</v>
       </c>
       <c r="CP30">
+        <v>66782000.0</v>
+      </c>
+      <c r="CQ30">
         <v>39919000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>59854000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>51836000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>47911000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>69148000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>68548000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>73746000.0</v>
       </c>
-      <c r="CW30">
-[...1 lines deleted...]
-      </c>
       <c r="CX30">
+        <v>85124000.0</v>
+      </c>
+      <c r="CY30">
         <v>81146000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>77362000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>68822000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>64269000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>59900000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>51800000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>52000000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>45000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>41600000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>36000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>32800000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>30000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>26400000.0</v>
       </c>
-      <c r="DK30">
-[...1 lines deleted...]
-      </c>
       <c r="DL30">
-        <v>22100000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="DM30">
+        <v>23100000.0</v>
+      </c>
+      <c r="DN30">
         <v>19500000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>16600000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>15600000.0</v>
       </c>
-      <c r="DP30">
-[...1 lines deleted...]
-      </c>
       <c r="DQ30">
+        <v>11900000.0</v>
+      </c>
+      <c r="DR30">
         <v>9400000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>8300000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>6600000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>5700000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>4100000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>4700000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>3400000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>1100000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>2300000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>300000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:131">
+    <row r="31" spans="1:132">
       <c r="A31" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B31">
-        <v>6065000.0</v>
+        <v>19427000.0</v>
       </c>
       <c r="C31">
-        <v>38790000.0</v>
+        <v>5978000.0</v>
       </c>
       <c r="D31">
-        <v>247188000.0</v>
+        <v>51012000.0</v>
       </c>
       <c r="E31">
-        <v>17450000.0</v>
+        <v>247200000.0</v>
       </c>
       <c r="F31">
-        <v>16255000.0</v>
+        <v>17471000.0</v>
       </c>
       <c r="G31">
-        <v>-12971000.0</v>
+        <v>16360000.0</v>
       </c>
       <c r="H31">
-        <v>87460000.0</v>
+        <v>10439000.0</v>
       </c>
       <c r="I31">
-        <v>145742000.0</v>
+        <v>88353000.0</v>
       </c>
       <c r="J31">
-        <v>65725000.0</v>
+        <v>144261000.0</v>
       </c>
       <c r="K31">
-        <v>18467000.0</v>
+        <v>83686000.0</v>
       </c>
       <c r="L31">
-        <v>75999000.0</v>
+        <v>19094000.0</v>
       </c>
       <c r="M31">
-        <v>22252000.0</v>
+        <v>83824000.0</v>
       </c>
       <c r="N31">
-        <v>-12743000.0</v>
+        <v>27086000.0</v>
       </c>
       <c r="O31">
-        <v>30336000.0</v>
+        <v>10522000.0</v>
       </c>
       <c r="P31">
-        <v>-30910000.0</v>
+        <v>10212000.0</v>
       </c>
       <c r="Q31">
-        <v>-57129000.0</v>
+        <v>-25053000.0</v>
       </c>
       <c r="R31">
-        <v>70000.0</v>
+        <v>-46005000.0</v>
       </c>
       <c r="S31">
-        <v>-38000000.0</v>
+        <v>9286000.0</v>
       </c>
       <c r="T31">
-        <v>16322000.0</v>
+        <v>-25941000.0</v>
       </c>
       <c r="U31">
-        <v>-45485000.0</v>
+        <v>30797000.0</v>
       </c>
       <c r="V31">
-        <v>278000.0</v>
+        <v>-29475000.0</v>
       </c>
       <c r="W31">
-        <v>-30932000.0</v>
+        <v>3873000.0</v>
       </c>
       <c r="X31">
-        <v>57184000.0</v>
+        <v>-8834000.0</v>
       </c>
       <c r="Y31">
-        <v>-48829000.0</v>
+        <v>76491000.0</v>
       </c>
       <c r="Z31">
-        <v>27874000.0</v>
+        <v>-40072000.0</v>
       </c>
       <c r="AA31">
-        <v>10422000.0</v>
+        <v>30996000.0</v>
       </c>
       <c r="AB31">
-        <v>3451000.0</v>
+        <v>13703000.0</v>
       </c>
       <c r="AC31">
-        <v>23356000.0</v>
+        <v>10059000.0</v>
       </c>
       <c r="AD31">
-        <v>-18723000.0</v>
+        <v>30027000.0</v>
       </c>
       <c r="AE31">
-        <v>-4863000.0</v>
+        <v>-11258000.0</v>
       </c>
       <c r="AF31">
-        <v>-36534000.0</v>
+        <v>-143000.0</v>
       </c>
       <c r="AG31">
-        <v>20071000.0</v>
+        <v>-29231000.0</v>
       </c>
       <c r="AH31">
-        <v>-25307000.0</v>
+        <v>26756000.0</v>
       </c>
       <c r="AI31">
-        <v>44678000.0</v>
+        <v>-15689000.0</v>
       </c>
       <c r="AJ31">
-        <v>-23716000.0</v>
+        <v>28335000.0</v>
       </c>
       <c r="AK31">
-        <v>-72035000.0</v>
+        <v>-16643000.0</v>
       </c>
       <c r="AL31">
-        <v>-39773000.0</v>
+        <v>-64736000.0</v>
       </c>
       <c r="AM31">
-        <v>7798000.0</v>
+        <v>-32634000.0</v>
       </c>
       <c r="AN31">
+        <v>16010000.0</v>
+      </c>
+      <c r="AO31">
         <v>-9379000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-11592000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-9390000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-39472000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>16824000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-11057000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-11576000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-10578000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-10616000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-10973000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-26593000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-8805000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-19819000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-11529000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-11394000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-11546000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-11115000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-11238000.0</v>
       </c>
-      <c r="BF31">
-[...1 lines deleted...]
-      </c>
       <c r="BG31">
+        <v>44139000.0</v>
+      </c>
+      <c r="BH31">
         <v>-10974000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-10756000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-10687000.0</v>
       </c>
-      <c r="BJ31">
-[...1 lines deleted...]
-      </c>
       <c r="BK31">
+        <v>-42311000.0</v>
+      </c>
+      <c r="BL31">
         <v>-10303000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-10249000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-15572000.0</v>
       </c>
-      <c r="BN31">
-[...1 lines deleted...]
-      </c>
       <c r="BO31">
-        <v>-5368000.0</v>
+        <v>41221000.0</v>
       </c>
       <c r="BP31">
+        <v>-11794000.0</v>
+      </c>
+      <c r="BQ31">
         <v>-7297000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-5790000.0</v>
       </c>
-      <c r="BR31">
-[...1 lines deleted...]
-      </c>
       <c r="BS31">
-        <v>-5001000.0</v>
+        <v>42667000.0</v>
       </c>
       <c r="BT31">
-        <v>-4860000.0</v>
+        <v>39793000.0</v>
       </c>
       <c r="BU31">
+        <v>40703000.0</v>
+      </c>
+      <c r="BV31">
         <v>-4032000.0</v>
       </c>
-      <c r="BV31">
-[...1 lines deleted...]
-      </c>
       <c r="BW31">
-        <v>-3119000.0</v>
+        <v>27435000.0</v>
       </c>
       <c r="BX31">
-        <v>-2252000.0</v>
+        <v>21375000.0</v>
       </c>
       <c r="BY31">
+        <v>16187000.0</v>
+      </c>
+      <c r="BZ31">
         <v>-1864000.0</v>
       </c>
-      <c r="BZ31">
-[...1 lines deleted...]
-      </c>
       <c r="CA31">
+        <v>-944000.0</v>
+      </c>
+      <c r="CB31">
         <v>-81000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-1340000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>5063000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-1513000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-1070000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>1750000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-2291000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-2054000.0</v>
       </c>
-      <c r="CI31">
-[...1 lines deleted...]
-      </c>
       <c r="CJ31">
-        <v>-2231000.0</v>
+        <v>-5894000.0</v>
       </c>
       <c r="CK31">
+        <v>-2558000.0</v>
+      </c>
+      <c r="CL31">
         <v>-4110000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-2946000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-12652000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>159000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-1251000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-48505000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-647000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>5536000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>5759000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>130604000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-6373000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>8029000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>6677000.0</v>
       </c>
-      <c r="CX31">
-[...1 lines deleted...]
-      </c>
       <c r="CY31">
         <v>0.0</v>
       </c>
       <c r="CZ31">
-        <v>0.0</v>
+        <v>15746000.0</v>
       </c>
       <c r="DA31">
-        <v>-1283000.0</v>
+        <v>14392000.0</v>
       </c>
       <c r="DB31">
-        <v>-1200000.0</v>
+        <v>15401000.0</v>
       </c>
       <c r="DC31">
-        <v>-1915000.0</v>
+        <v>6800000.0</v>
       </c>
       <c r="DD31">
-        <v>300000.0</v>
+        <v>10485000.0</v>
       </c>
       <c r="DE31">
-        <v>70000.0</v>
+        <v>7700000.0</v>
       </c>
       <c r="DF31">
+        <v>1970000.0</v>
+      </c>
+      <c r="DG31">
         <v>1000000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-9100000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>1700000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>100000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>1200000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
+        <v>1400000.0</v>
+      </c>
+      <c r="DM31">
+        <v>700000.0</v>
+      </c>
+      <c r="DN31">
+        <v>500000.0</v>
+      </c>
+      <c r="DO31">
+        <v>200000.0</v>
+      </c>
+      <c r="DP31">
+        <v>700000.0</v>
+      </c>
+      <c r="DQ31">
+        <v>2200000.0</v>
+      </c>
+      <c r="DR31">
+        <v>2800000.0</v>
+      </c>
+      <c r="DS31">
+        <v>2500000.0</v>
+      </c>
+      <c r="DT31">
+        <v>3100000.0</v>
+      </c>
+      <c r="DU31">
+        <v>3100000.0</v>
+      </c>
+      <c r="DV31">
+        <v>2200000.0</v>
+      </c>
+      <c r="DW31">
+        <v>4300000.0</v>
+      </c>
+      <c r="DX31">
+        <v>3100000.0</v>
+      </c>
+      <c r="DY31">
+        <v>2400000.0</v>
+      </c>
+      <c r="DZ31">
+        <v>2200000.0</v>
+      </c>
+      <c r="EA31">
         <v>1300000.0</v>
       </c>
-      <c r="DL31">
-[...38 lines deleted...]
-      <c r="EA31"/>
+      <c r="EB31">
+        <v>1200000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:131">
+    <row r="32" spans="1:132">
       <c r="A32" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B32">
+        <v>1272676000.0</v>
+      </c>
+      <c r="C32">
         <v>1506835000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1365980000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1215529000.0</v>
       </c>
-      <c r="E32">
-[...1 lines deleted...]
-      </c>
       <c r="F32">
+        <v>1052898000.0</v>
+      </c>
+      <c r="G32">
         <v>1178698000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1137871000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1043759000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>880889000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1013341000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>919025000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>954610000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>808673000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>926700000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>823303000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>911397000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>733235000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>862853000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>812987000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>705709000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>604718000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>789509000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>620643000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>688043000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>568507000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>579389000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>551581000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>529932000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>497857000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>528402000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>449683000.0</v>
       </c>
-      <c r="AF32">
-[...1 lines deleted...]
-      </c>
       <c r="AG32">
+        <v>521516000.0</v>
+      </c>
+      <c r="AH32">
         <v>382282000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>444156000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>381534000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>326444000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>384082000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>326498000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>269469000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>246288000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>263464000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>243881000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>187611000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>162984000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>159275000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>123973000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>198147000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>99582000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>89792000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>97072000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>85123000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>101675000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>71077000.0</v>
       </c>
-      <c r="BB32">
-[...1 lines deleted...]
-      </c>
       <c r="BC32">
+        <v>113846000.0</v>
+      </c>
+      <c r="BD32">
         <v>60492000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>86542000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>36179000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>28890000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>16782000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>16811000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>31973000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>85870000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>16872000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>49847000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>17288000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>6866000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>939000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>789000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>671000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>938000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>1061000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>614000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>1307000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>9752000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>6690000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>10576000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>7422000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>7056000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>7268000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>6855000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>6465000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>1028000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>1228000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>2676000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>2915000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>-1052000.0</v>
       </c>
-      <c r="CI32">
-[...1 lines deleted...]
-      </c>
       <c r="CJ32">
-        <v>5163000.0</v>
+        <v>2332000.0</v>
       </c>
       <c r="CK32">
-        <v>6641000.0</v>
+        <v>4006000.0</v>
       </c>
       <c r="CL32">
+        <v>5483000.0</v>
+      </c>
+      <c r="CM32">
         <v>10298000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>13249000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>11036000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>12509000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>21149000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>22390000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>29059000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>29014000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>54772000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>57319000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>56051000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>51121000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>55416000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>51982000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>46015000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>40754000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>46100000.0</v>
       </c>
-      <c r="DC32">
-[...1 lines deleted...]
-      </c>
       <c r="DD32">
+        <v>35415000.0</v>
+      </c>
+      <c r="DE32">
         <v>37900000.0</v>
       </c>
-      <c r="DE32">
-[...1 lines deleted...]
-      </c>
       <c r="DF32">
+        <v>37630000.0</v>
+      </c>
+      <c r="DG32">
         <v>36600000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>34700000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>33100000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>30400000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>26700000.0</v>
       </c>
-      <c r="DK32">
-[...1 lines deleted...]
-      </c>
       <c r="DL32">
-        <v>21200000.0</v>
+        <v>23200000.0</v>
       </c>
       <c r="DM32">
+        <v>21400000.0</v>
+      </c>
+      <c r="DN32">
         <v>17900000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>14200000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>12900000.0</v>
       </c>
-      <c r="DP32">
-[...1 lines deleted...]
-      </c>
       <c r="DQ32">
+        <v>8400000.0</v>
+      </c>
+      <c r="DR32">
         <v>5600000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>4900000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>2900000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>2000000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DW32">
         <v>100000.0</v>
       </c>
       <c r="DX32">
         <v>100000.0</v>
       </c>
       <c r="DY32">
         <v>100000.0</v>
       </c>
-      <c r="DZ32"/>
-      <c r="EA32">
+      <c r="DZ32">
+        <v>100000.0</v>
+      </c>
+      <c r="EA32"/>
+      <c r="EB32">
         <v>100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH30"/>
@@ -37025,51 +37250,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B2">
         <v>1689451000.0</v>
       </c>
       <c r="C2">
         <v>3215221000.0</v>
       </c>
       <c r="D2">
         <v>2953120000.0</v>
       </c>
       <c r="E2">
         <v>2059160000.0</v>
       </c>
       <c r="F2">
         <v>1514765000.0</v>
       </c>
       <c r="G2">
         <v>1833707000.0</v>
       </c>
       <c r="H2">
         <v>1164986000.0</v>
       </c>
       <c r="I2">
         <v>900434000.0</v>
       </c>
@@ -37129,51 +37354,51 @@
       </c>
       <c r="AB2">
         <v>50000000.0</v>
       </c>
       <c r="AC2">
         <v>55600000.0</v>
       </c>
       <c r="AD2">
         <v>7600000.0</v>
       </c>
       <c r="AE2">
         <v>10500000.0</v>
       </c>
       <c r="AF2">
         <v>6800000.0</v>
       </c>
       <c r="AG2">
         <v>15500000.0</v>
       </c>
       <c r="AH2">
         <v>4800000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B3">
         <v>58867000</v>
       </c>
       <c r="C3">
         <v>86263000</v>
       </c>
       <c r="D3">
         <v>47486000</v>
       </c>
       <c r="E3">
         <v>77833000</v>
       </c>
       <c r="F3">
         <v>181006000</v>
       </c>
       <c r="G3">
         <v>187379000</v>
       </c>
       <c r="H3">
         <v>78064000</v>
       </c>
       <c r="I3">
         <v>73483000</v>
       </c>
@@ -37233,51 +37458,51 @@
       </c>
       <c r="AB3">
         <v>34800000</v>
       </c>
       <c r="AC3">
         <v>34700000</v>
       </c>
       <c r="AD3">
         <v>26100000</v>
       </c>
       <c r="AE3">
         <v>20200000</v>
       </c>
       <c r="AF3">
         <v>7900000</v>
       </c>
       <c r="AG3">
         <v>2600000</v>
       </c>
       <c r="AH3">
         <v>400000</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>890605000.0</v>
       </c>
       <c r="F4">
         <v>547965000.0</v>
       </c>
       <c r="G4">
         <v>-321891000.0</v>
       </c>
       <c r="H4">
         <v>668913000.0</v>
       </c>
       <c r="I4">
         <v>264461000.0</v>
       </c>
       <c r="J4">
         <v>247166000.0</v>
       </c>
       <c r="K4">
         <v>130904000.0</v>
       </c>
@@ -37295,51 +37520,51 @@
       </c>
       <c r="P4">
         <v>-144748000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>56851000.0</v>
       </c>
       <c r="F5">
         <v>-40008000.0</v>
       </c>
       <c r="G5">
         <v>-18476000.0</v>
       </c>
       <c r="H5">
         <v>-28714000.0</v>
       </c>
       <c r="I5">
         <v>10681000.0</v>
       </c>
       <c r="J5">
         <v>-344509000.0</v>
       </c>
       <c r="K5">
         <v>91153000.0</v>
       </c>
@@ -37357,51 +37582,51 @@
       </c>
       <c r="P5">
         <v>-168716000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B6">
         <v>1410218000.0</v>
       </c>
       <c r="C6">
         <v>-1525770000.0</v>
       </c>
       <c r="D6">
         <v>262101000.0</v>
       </c>
       <c r="E6">
         <v>893960000.0</v>
       </c>
       <c r="F6">
         <v>544395000.0</v>
       </c>
       <c r="G6">
         <v>-318942000.0</v>
       </c>
       <c r="H6">
         <v>668721000.0</v>
       </c>
       <c r="I6">
         <v>264552000.0</v>
       </c>
@@ -37461,51 +37686,51 @@
       </c>
       <c r="AB6">
         <v>-17800000.0</v>
       </c>
       <c r="AC6">
         <v>-5600000.0</v>
       </c>
       <c r="AD6">
         <v>43500000.0</v>
       </c>
       <c r="AE6">
         <v>-2900000.0</v>
       </c>
       <c r="AF6">
         <v>32700000.0</v>
       </c>
       <c r="AG6">
         <v>18600000.0</v>
       </c>
       <c r="AH6">
         <v>14900000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B7">
         <v>-527162000.0</v>
       </c>
       <c r="C7">
         <v>138244000.0</v>
       </c>
       <c r="D7">
         <v>-248651000.0</v>
       </c>
       <c r="E7">
         <v>198810000.0</v>
       </c>
       <c r="F7">
         <v>-14569000.0</v>
       </c>
       <c r="G7">
         <v>-71741000.0</v>
       </c>
       <c r="H7">
         <v>57295000.0</v>
       </c>
       <c r="I7">
         <v>-46539000.0</v>
       </c>
@@ -37565,51 +37790,51 @@
       </c>
       <c r="AB7">
         <v>-24800000.0</v>
       </c>
       <c r="AC7">
         <v>2200000.0</v>
       </c>
       <c r="AD7">
         <v>-2100000.0</v>
       </c>
       <c r="AE7">
         <v>13300000.0</v>
       </c>
       <c r="AF7">
         <v>-1500000.0</v>
       </c>
       <c r="AG7">
         <v>3800000.0</v>
       </c>
       <c r="AH7">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-28579000.0</v>
       </c>
       <c r="F8">
         <v>-134306000.0</v>
       </c>
       <c r="G8">
         <v>-173185000.0</v>
       </c>
       <c r="H8">
         <v>-1211000.0</v>
       </c>
       <c r="I8">
         <v>-41299000.0</v>
       </c>
       <c r="J8">
         <v>-117541000.0</v>
       </c>
       <c r="K8">
         <v>-23947000.0</v>
       </c>
@@ -37627,51 +37852,51 @@
       </c>
       <c r="P8">
         <v>-714000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B9">
         <v>-170772000.0</v>
       </c>
       <c r="C9">
         <v>-111586000.0</v>
       </c>
       <c r="D9">
         <v>-98678000.0</v>
       </c>
       <c r="E9">
         <v>-28579000.0</v>
       </c>
       <c r="F9">
         <v>-134306000.0</v>
       </c>
       <c r="G9">
         <v>-173185000.0</v>
       </c>
       <c r="H9">
         <v>-1211000.0</v>
       </c>
       <c r="I9">
         <v>-41299000.0</v>
       </c>
@@ -37713,51 +37938,51 @@
       </c>
       <c r="V9">
         <v>721000.0</v>
       </c>
       <c r="W9">
         <v>3085000.0</v>
       </c>
       <c r="X9">
         <v>45553000.0</v>
       </c>
       <c r="Y9">
         <v>45553000.0</v>
       </c>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B10">
         <v>-58513000.0</v>
       </c>
       <c r="C10">
         <v>-127633000.0</v>
       </c>
       <c r="D10">
         <v>-170151000.0</v>
       </c>
       <c r="E10">
         <v>-67504000.0</v>
       </c>
       <c r="F10">
         <v>-20965000.0</v>
       </c>
       <c r="G10">
         <v>-19468000.0</v>
       </c>
       <c r="H10">
         <v>-6100000.0</v>
       </c>
       <c r="I10">
         <v>4043000.0</v>
       </c>
@@ -37799,51 +38024,51 @@
       </c>
       <c r="V10">
         <v>-334169000.0</v>
       </c>
       <c r="W10">
         <v>-452451000.0</v>
       </c>
       <c r="X10">
         <v>-323086000.0</v>
       </c>
       <c r="Y10">
         <v>-400128000.0</v>
       </c>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>325632000.0</v>
       </c>
       <c r="F11">
         <v>204782000.0</v>
       </c>
       <c r="G11">
         <v>128962000.0</v>
       </c>
       <c r="H11">
         <v>58862000.0</v>
       </c>
       <c r="I11">
         <v>24129000.0</v>
       </c>
       <c r="J11">
         <v>79828000.0</v>
       </c>
       <c r="K11">
         <v>57722000.0</v>
       </c>
@@ -37861,51 +38086,51 @@
       </c>
       <c r="P11">
         <v>-44819000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>275026000.0</v>
       </c>
       <c r="F12">
         <v>-266440000.0</v>
       </c>
       <c r="G12">
         <v>201458000.0</v>
       </c>
       <c r="H12">
         <v>186380000.0</v>
       </c>
       <c r="I12">
         <v>174211000.0</v>
       </c>
       <c r="J12">
         <v>225705000.0</v>
       </c>
       <c r="K12">
         <v>117356000.0</v>
       </c>
@@ -37923,51 +38148,51 @@
       </c>
       <c r="P12">
         <v>29080000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>189457000.0</v>
       </c>
       <c r="F13">
         <v>67359000.0</v>
       </c>
       <c r="G13">
         <v>105792000.0</v>
       </c>
       <c r="H13">
         <v>84786000.0</v>
       </c>
       <c r="I13">
         <v>-45439000.0</v>
       </c>
       <c r="J13">
         <v>56389000.0</v>
       </c>
       <c r="K13">
         <v>13407000.0</v>
       </c>
@@ -37979,51 +38204,51 @@
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B14">
         <v>93286000.0</v>
       </c>
       <c r="C14">
         <v>89248000.0</v>
       </c>
       <c r="D14">
         <v>82660000.0</v>
       </c>
       <c r="E14">
         <v>67855000.0</v>
       </c>
       <c r="F14">
         <v>57844000.0</v>
       </c>
       <c r="G14">
         <v>51807000.0</v>
       </c>
       <c r="H14">
         <v>54533000.0</v>
       </c>
       <c r="I14">
         <v>54969000.0</v>
       </c>
@@ -38083,51 +38308,51 @@
       </c>
       <c r="AB14">
         <v>24700000.0</v>
       </c>
       <c r="AC14">
         <v>17800000.0</v>
       </c>
       <c r="AD14">
         <v>10400000.0</v>
       </c>
       <c r="AE14">
         <v>6500000.0</v>
       </c>
       <c r="AF14">
         <v>2600000.0</v>
       </c>
       <c r="AG14">
         <v>900000.0</v>
       </c>
       <c r="AH14">
         <v>400000.0</v>
       </c>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>26301000.0</v>
       </c>
       <c r="F15">
         <v>29940000.0</v>
       </c>
       <c r="G15">
         <v>22759000.0</v>
       </c>
       <c r="H15">
         <v>16751000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
@@ -38143,51 +38368,51 @@
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B16">
         <v>3099669000.0</v>
       </c>
       <c r="C16">
         <v>1689451000.0</v>
       </c>
       <c r="D16">
         <v>3215221000.0</v>
       </c>
       <c r="E16">
         <v>2953120000.0</v>
       </c>
       <c r="F16">
         <v>2059160000.0</v>
       </c>
       <c r="G16">
         <v>1514765000.0</v>
       </c>
       <c r="H16">
         <v>1833707000.0</v>
       </c>
       <c r="I16">
         <v>1164986000.0</v>
       </c>
@@ -38247,93 +38472,93 @@
       </c>
       <c r="AB16">
         <v>32200000.0</v>
       </c>
       <c r="AC16">
         <v>50000000.0</v>
       </c>
       <c r="AD16">
         <v>51100000.0</v>
       </c>
       <c r="AE16">
         <v>7600000.0</v>
       </c>
       <c r="AF16">
         <v>39500000.0</v>
       </c>
       <c r="AG16">
         <v>34100000.0</v>
       </c>
       <c r="AH16">
         <v>19700000.0</v>
       </c>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>-39000.0</v>
       </c>
       <c r="K17">
         <v>-9000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B18">
         <v>1354631000.0</v>
       </c>
       <c r="C18">
         <v>249074000.0</v>
       </c>
       <c r="D18">
         <v>449001000.0</v>
       </c>
       <c r="E18">
         <v>892108000.0</v>
       </c>
       <c r="F18">
         <v>568482000.0</v>
       </c>
       <c r="G18">
         <v>-311978000.0</v>
       </c>
       <c r="H18">
         <v>632592000.0</v>
       </c>
       <c r="I18">
         <v>262744000.0</v>
       </c>
@@ -38393,51 +38618,51 @@
       </c>
       <c r="AB18">
         <v>-56200000.0</v>
       </c>
       <c r="AC18">
         <v>1500000.0</v>
       </c>
       <c r="AD18">
         <v>-7400000.0</v>
       </c>
       <c r="AE18">
         <v>-4200000.0</v>
       </c>
       <c r="AF18">
         <v>-16900000.0</v>
       </c>
       <c r="AG18">
         <v>-8900000.0</v>
       </c>
       <c r="AH18">
         <v>-4800000.0</v>
       </c>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B19">
         <v>-18743000.0</v>
       </c>
       <c r="C19">
         <v>157517000.0</v>
       </c>
       <c r="D19">
         <v>-74089000.0</v>
       </c>
       <c r="E19">
         <v>-709000.0</v>
       </c>
       <c r="F19">
         <v>-26693000.0</v>
       </c>
       <c r="G19">
         <v>-81622000.0</v>
       </c>
       <c r="H19">
         <v>-9390000.0</v>
       </c>
       <c r="I19">
         <v>-12940000.0</v>
       </c>
@@ -38461,93 +38686,93 @@
       </c>
       <c r="P19">
         <v>1298000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B21">
         <v>-4544000.0</v>
       </c>
       <c r="C21">
         <v>-3798000.0</v>
       </c>
       <c r="D21">
         <v>-3360000.0</v>
       </c>
       <c r="E21">
         <v>-2862000.0</v>
       </c>
       <c r="F21">
         <v>-2417000.0</v>
       </c>
       <c r="G21">
         <v>-836000.0</v>
       </c>
       <c r="H21">
         <v>-822000.0</v>
       </c>
       <c r="I21">
         <v>-822000.0</v>
       </c>
@@ -38567,51 +38792,51 @@
         <v>213702000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B22">
         <v>1286650000.0</v>
       </c>
       <c r="C22">
         <v>32615000.0</v>
       </c>
       <c r="D22">
         <v>597599000.0</v>
       </c>
       <c r="E22">
         <v>340660000.0</v>
       </c>
       <c r="F22">
         <v>948581000.0</v>
       </c>
       <c r="G22">
         <v>-295697000.0</v>
       </c>
       <c r="H22">
         <v>446906000.0</v>
       </c>
       <c r="I22">
         <v>109493000.0</v>
       </c>
@@ -38671,57 +38896,57 @@
       </c>
       <c r="AB22">
         <v>-26800000.0</v>
       </c>
       <c r="AC22">
         <v>3500000.0</v>
       </c>
       <c r="AD22">
         <v>10400000.0</v>
       </c>
       <c r="AE22">
         <v>-6800000.0</v>
       </c>
       <c r="AF22">
         <v>-10100000.0</v>
       </c>
       <c r="AG22">
         <v>-11500000.0</v>
       </c>
       <c r="AH22">
         <v>-4900000.0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B23">
         <v>-97079000.0</v>
       </c>
       <c r="C23">
-        <v>-12959000.0</v>
+        <v>-62260000.0</v>
       </c>
       <c r="D23">
         <v>-52509000.0</v>
       </c>
       <c r="E23">
         <v>-59047000.0</v>
       </c>
       <c r="F23">
         <v>-50033000.0</v>
       </c>
       <c r="G23">
         <v>-37760000.0</v>
       </c>
       <c r="H23">
         <v>-16766000.0</v>
       </c>
       <c r="I23">
         <v>-15285000.0</v>
       </c>
       <c r="J23">
         <v>49718000.0</v>
       </c>
       <c r="K23">
         <v>9117000.0</v>
       </c>
@@ -38775,51 +39000,51 @@
       </c>
       <c r="AB23">
         <v>100000.0</v>
       </c>
       <c r="AC23">
         <v>100000.0</v>
       </c>
       <c r="AD23">
         <v>-4600000.0</v>
       </c>
       <c r="AE23">
         <v>-100000.0</v>
       </c>
       <c r="AF23">
         <v>-100000.0</v>
       </c>
       <c r="AG23">
         <v>100000.0</v>
       </c>
       <c r="AH23">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B24">
         <v>-25000000.0</v>
       </c>
       <c r="C24">
         <v>-13900000.0</v>
       </c>
       <c r="D24">
         <v>-47486000.0</v>
       </c>
       <c r="E24">
         <v>-709000.0</v>
       </c>
       <c r="F24">
         <v>-181006000.0</v>
       </c>
       <c r="G24">
         <v>-187379000.0</v>
       </c>
       <c r="H24">
         <v>-78064000.0</v>
       </c>
       <c r="I24">
         <v>-73483000.0</v>
       </c>
@@ -38863,51 +39088,51 @@
       </c>
       <c r="X24">
         <v>-1150000.0</v>
       </c>
       <c r="Y24">
         <v>-1150000.0</v>
       </c>
       <c r="Z24">
         <v>300000.0</v>
       </c>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24">
         <v>-7200000.0</v>
       </c>
       <c r="AD24">
         <v>-4300000.0</v>
       </c>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B25">
         <v>63693000.0</v>
       </c>
       <c r="C25">
         <v>-105275000.0</v>
       </c>
       <c r="D25">
         <v>7888000.0</v>
       </c>
       <c r="E25">
         <v>117105000.0</v>
       </c>
       <c r="F25">
         <v>40230000.0</v>
       </c>
       <c r="G25">
         <v>13505000.0</v>
       </c>
       <c r="H25">
         <v>-14290000.0</v>
       </c>
       <c r="I25">
         <v>70610000.0</v>
       </c>
@@ -38965,51 +39190,51 @@
       <c r="AA25">
         <v>-3101000.0</v>
       </c>
       <c r="AB25">
         <v>5500000.0</v>
       </c>
       <c r="AC25">
         <v>12700000.0</v>
       </c>
       <c r="AD25"/>
       <c r="AE25">
         <v>3000000.0</v>
       </c>
       <c r="AF25">
         <v>-100000.0</v>
       </c>
       <c r="AG25">
         <v>500000.0</v>
       </c>
       <c r="AH25">
         <v>200000.0</v>
       </c>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B26">
         <v>-19100000.0</v>
       </c>
       <c r="C26">
         <v>-2004790000.0</v>
       </c>
       <c r="D26">
         <v>-28550000.0</v>
       </c>
       <c r="E26">
         <v>-26301000.0</v>
       </c>
       <c r="F26">
         <v>-29940000.0</v>
       </c>
       <c r="G26">
         <v>-22759000.0</v>
       </c>
       <c r="H26">
         <v>-16751000.0</v>
       </c>
       <c r="I26">
         <v>29942000.0</v>
       </c>
@@ -39037,51 +39262,51 @@
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26">
         <v>-105000.0</v>
       </c>
       <c r="Y26">
         <v>-5723000.0</v>
       </c>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B27">
         <v>249346000.0</v>
       </c>
       <c r="C27">
         <v>266058000.0</v>
       </c>
       <c r="D27">
         <v>215889000.0</v>
       </c>
       <c r="E27">
         <v>188420000.0</v>
       </c>
       <c r="F27">
         <v>183006000.0</v>
       </c>
       <c r="G27">
         <v>177877000.0</v>
       </c>
       <c r="H27">
         <v>166589000.0</v>
       </c>
       <c r="I27">
         <v>148153000.0</v>
       </c>
@@ -39123,51 +39348,51 @@
       </c>
       <c r="V27">
         <v>186000.0</v>
       </c>
       <c r="W27">
         <v>463000.0</v>
       </c>
       <c r="X27">
         <v>4097000.0</v>
       </c>
       <c r="Y27">
         <v>4097000.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B28">
         <v>101039000.0</v>
       </c>
       <c r="C28">
         <v>-2021547000.0</v>
       </c>
       <c r="D28">
         <v>-20033000.0</v>
       </c>
       <c r="E28">
         <v>-794000.0</v>
       </c>
       <c r="F28">
         <v>6176000.0</v>
       </c>
       <c r="G28">
         <v>71709000.0</v>
       </c>
       <c r="H28">
         <v>45711000.0</v>
       </c>
       <c r="I28">
         <v>14657000.0</v>
       </c>
@@ -39227,51 +39452,51 @@
       </c>
       <c r="AB28">
         <v>12500000.0</v>
       </c>
       <c r="AC28">
         <v>4000000.0</v>
       </c>
       <c r="AD28">
         <v>90200000.0</v>
       </c>
       <c r="AE28">
         <v>1500000.0</v>
       </c>
       <c r="AF28">
         <v>32700000.0</v>
       </c>
       <c r="AG28">
         <v>18600000.0</v>
       </c>
       <c r="AH28">
         <v>14900000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B29">
         <v>1413498000.0</v>
       </c>
       <c r="C29">
         <v>335337000.0</v>
       </c>
       <c r="D29">
         <v>496487000.0</v>
       </c>
       <c r="E29">
         <v>969941000.0</v>
       </c>
       <c r="F29">
         <v>749488000.0</v>
       </c>
       <c r="G29">
         <v>-124599000.0</v>
       </c>
       <c r="H29">
         <v>710656000.0</v>
       </c>
       <c r="I29">
         <v>336227000.0</v>
       </c>
@@ -39331,51 +39556,51 @@
       </c>
       <c r="AB29">
         <v>-21400000.0</v>
       </c>
       <c r="AC29">
         <v>36200000.0</v>
       </c>
       <c r="AD29">
         <v>18700000.0</v>
       </c>
       <c r="AE29">
         <v>16000000.0</v>
       </c>
       <c r="AF29">
         <v>-9000000.0</v>
       </c>
       <c r="AG29">
         <v>-6300000.0</v>
       </c>
       <c r="AH29">
         <v>-4400000.0</v>
       </c>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B30">
         <v>-102610000.0</v>
       </c>
       <c r="C30">
         <v>157517000.0</v>
       </c>
       <c r="D30">
         <v>-207677000.0</v>
       </c>
       <c r="E30">
         <v>-78542000.0</v>
       </c>
       <c r="F30">
         <v>-207699000.0</v>
       </c>
       <c r="G30">
         <v>-269001000.0</v>
       </c>
       <c r="H30">
         <v>-87454000.0</v>
       </c>
       <c r="I30">
         <v>-86423000.0</v>
       </c>
@@ -39454,1395 +39679,1405 @@
       <c r="AH30">
         <v>300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DZ30"/>
+  <dimension ref="A1:EA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:130">
+    <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D1" t="s">
         <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="H1" t="s">
         <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
+        <v>101</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="L1" t="s">
         <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
+        <v>104</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="P1" t="s">
         <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
+        <v>107</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="T1" t="s">
         <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
+        <v>110</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="X1" t="s">
         <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AB1" t="s">
         <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AF1" t="s">
         <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AJ1" t="s">
         <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AN1" t="s">
         <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AR1" t="s">
         <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AV1" t="s">
         <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AZ1" t="s">
         <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BD1" t="s">
         <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BH1" t="s">
         <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BL1" t="s">
         <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BP1" t="s">
         <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BT1" t="s">
         <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BX1" t="s">
         <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CB1" t="s">
         <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CF1" t="s">
         <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CJ1" t="s">
         <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CN1" t="s">
         <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CR1" t="s">
         <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CV1" t="s">
         <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="CZ1" t="s">
         <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DD1" t="s">
         <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DH1" t="s">
         <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DL1" t="s">
         <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DP1" t="s">
         <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DT1" t="s">
         <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DX1" t="s">
         <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
+        <v>191</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="2" spans="1:130">
+    <row r="2" spans="1:131">
       <c r="A2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B2">
+        <v>3099669000.0</v>
+      </c>
+      <c r="C2">
         <v>2455006000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1956813000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1943387000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1689451000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1305846000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>987293000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3346204000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3215221000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3228947000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3132842000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2822768000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2953120000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2692223000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2437025000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2258459000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2059160000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2000703000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1799261000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1671611000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1514765000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1500438000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1329313000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1045789000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1833707000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1703018000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1417238000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1300699000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1164986000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1113188000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>929517000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>895374000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>900434000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1128046000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>451754000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>361823000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>652343000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>580099000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>487654000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>657615000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>521439000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>445801000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>439681000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>421822000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>452297000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>382004000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>406264000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>436585000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>471429000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>272122000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>258202000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>265814000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>224057000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>239083000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>257563000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>231855000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>273164000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>312328000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>359074000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>377843000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>417912000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>388804000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>414088000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>404746000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>449824000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>367478000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>114289000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>139098000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>178767000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>207597000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>134712000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>162741000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>108854000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>95629000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>33935000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>20298000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>18861000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>115921000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>35938000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>48804000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>11494000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>49197000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>37177000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>104836000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>132180000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>78724000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>152933000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>135847000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>29698000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>14307000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>22015000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>10637000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>22928000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>15736000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>44193000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>99156000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>43368000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>45488000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>64395000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>114689000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>110155000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>328377000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>438113000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>421334000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>33220000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>41400000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>53500000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>83500000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>50000000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>12400000.0</v>
       </c>
-      <c r="DG2"/>
-      <c r="DH2">
+      <c r="DH2"/>
+      <c r="DI2">
         <v>42800000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>55900000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>40000000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>3300000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>8000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>7600000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>12400000.0</v>
       </c>
-      <c r="DO2"/>
-      <c r="DP2">
+      <c r="DP2"/>
+      <c r="DQ2">
         <v>10900000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>10500000.0</v>
       </c>
-      <c r="DR2"/>
-      <c r="DS2">
+      <c r="DS2"/>
+      <c r="DT2">
         <v>1500000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>5800000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>6800000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>8700000.0</v>
       </c>
-      <c r="DW2"/>
-      <c r="DX2">
+      <c r="DX2"/>
+      <c r="DY2">
         <v>15400000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>15500000.0</v>
       </c>
-      <c r="DZ2"/>
+      <c r="EA2"/>
     </row>
-    <row r="3" spans="1:130">
+    <row r="3" spans="1:131">
       <c r="A3" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B3">
+        <v>10200000</v>
+      </c>
+      <c r="C3">
         <v>21877000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>14747000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>19074000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3169000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>17384000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>17687000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>55543000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>9549000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2267000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>10976000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7337000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>26906000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>21273000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>27811000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>11743000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>17006000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>34463000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>32153000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>66307000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>48083000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>51433000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>52821000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>43860000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>39265000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>29315000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>16812000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>47294000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>18267000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>25281000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>24821000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>10791000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>12590000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>25251000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>34304000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>30499000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>20967000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>15872000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>16629000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>82214000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>5562000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>6896000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>13358000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2196000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3553000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>5855000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>10659000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>8699000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2663000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2031000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>789000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>553000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>894000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>930000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>406000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1007000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>496000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>992000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1180000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1075000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>552000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2739000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>466000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>598000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>306000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>74000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>134000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>84000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>95000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>366000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>142000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>68000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>122000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>692000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>116000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>190000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>155000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>999000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>304000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>158000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>107000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>454000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>202000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>882000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>95000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>569000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>362000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>342000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>118000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1042000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1737000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1375000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>5584000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1403000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>3776000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>4716000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1995000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1425000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>2495000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>4119000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>4880000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>46722000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>16166000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>20998000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>12490000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>7000000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>7800000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>11100000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>8900000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>9200000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>10200000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>6200000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>9100000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>9800000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>7300000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>4400000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>4600000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>5000000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>3900000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>7500000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>3800000</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>1800000</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>3300000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000</v>
       </c>
       <c r="DU3">
         <v>1400000</v>
       </c>
       <c r="DV3">
+        <v>1400000</v>
+      </c>
+      <c r="DW3">
         <v>1700000</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>300000</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>500000</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>100000</v>
       </c>
-      <c r="DZ3">
+      <c r="EA3">
         <v>200000</v>
       </c>
     </row>
-    <row r="4" spans="1:130">
+    <row r="4" spans="1:131">
       <c r="A4" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>311965000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-130153000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>260270000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>253668000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>177578000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>199089000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>58309000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>203001000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>127478000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>159177000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>16463000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>168593000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>282531000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-789478000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>130910000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>285593000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>116823000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>135587000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>51707000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>183671000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>34143000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-5060000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-228537000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>676292000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>89931000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-290520000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>72244000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>92445000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-169961000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>136176000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>75638000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>6120000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>17859000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-30475000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>70299000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-24260000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-30321000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-34844000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>199307000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>13920000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-7612000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>41757000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-15026000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-18480000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>25708000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-41309000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-39164000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-46746000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-18769000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-40069000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
@@ -40867,216 +41102,217 @@
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
+      <c r="EA4"/>
     </row>
-    <row r="5" spans="1:130">
+    <row r="5" spans="1:131">
       <c r="A5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-25676000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-19036000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>24725000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-13976000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>13488000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>32614000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-43618000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>5647000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-18969000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>16932000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>3843000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>13486000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-67236000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>31431000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-20010000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-694000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>7420000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-15430000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>10100000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>12208000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>29974000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-41601000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-148945000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>37495000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-20882000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-212177000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>9127000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>31014000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>30632000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>20380000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>60677000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-40373000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>8363000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-18553000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-57729000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>60083000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-42468000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-38856000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-45268000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-22868000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1742000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-16506000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>27312000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-21788000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>12456000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-45397000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-44883000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-133099000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>9346000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-80000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
@@ -41101,1000 +41337,1007 @@
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
+      <c r="EA5"/>
     </row>
-    <row r="6" spans="1:130">
+    <row r="6" spans="1:131">
       <c r="A6" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B6">
+        <v>363281000.0</v>
+      </c>
+      <c r="C6">
         <v>642811000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>500036000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>13426000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>253936000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>383605000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>316922000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2358911000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>132610000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-13726000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>96105000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>310074000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-130352000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>260897000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>255198000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>178566000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>199299000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>58457000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>201442000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>127650000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>156846000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>14327000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>171125000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>283524000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-787918000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>130689000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>285780000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>116539000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>135713000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>51798000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>183671000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>34143000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-5060000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-228537000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>676292000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>89931000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-290520000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>72244000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>92445000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-169961000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>136176000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>75638000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>6120000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>17859000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-30475000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>70293000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-24260000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-30321000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-34844000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>199307000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>13920000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-7612000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>41757000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-15026000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-18480000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>25708000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-41309000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-39164000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-46746000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-18769000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-40069000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>29108000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-25284000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>9342000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-45078000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>82346000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>253189000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-24809000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-39669000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-28830000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>72885000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-28029000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>53887000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>13225000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>61694000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>13637000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>1437000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-97060000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>79983000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-12866000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>37310000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-37703000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>12020000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-67659000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-27344000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>53456000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-74209000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>17086000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>106149000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>15391000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-7708000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>11378000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-12291000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>7192000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-28457000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-54963000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>55788000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-2120000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-18907000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-50294000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>4534000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-218222000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-109736000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>16779000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>388114000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-9200000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-12100000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-113700000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>33500000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>5000000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>12400000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-9500000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-13100000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-200000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>40000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>3300000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>400000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-12100000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>12400000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>-5300000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>400000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>32700000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>-1700000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>1500000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>-1000000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>10100000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>8700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DY6">
         <v>-100000.0</v>
       </c>
       <c r="DZ6">
+        <v>-100000.0</v>
+      </c>
+      <c r="EA6">
         <v>15300000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:130">
+    <row r="7" spans="1:131">
       <c r="A7" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B7">
+        <v>-80416000.0</v>
+      </c>
+      <c r="C7">
         <v>103203000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-60421000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-582963000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>13019000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>83591000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>108869000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-153454000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>99238000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-73249000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-91124000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>102318000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-186596000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>125581000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>128156000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-115233000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>60306000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-39654000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-16422000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-12000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>53507000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-96558000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>120122000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-22015000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-73290000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-21875000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>83852000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-17764000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>13082000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-66048000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>103398000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-112126000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>28237000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-17889000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-2482000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>55708000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-99566000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>9292000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>31131000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-54203000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>38533000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-12774000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-10936000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>650000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-11787000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>53443000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-56699000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-2860000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-23003000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-5433000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-5420000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-17120000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>23491000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-57067000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-22594000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-12628000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-26141000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>734000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-8170000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>7168000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-30977000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-15788000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-7252000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-15105000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>125162000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>163114000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-3445000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>3589000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-9077000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>7704000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-961000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>6747000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-3981000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-3256000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-4852000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-3120000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-8721000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-6106000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-10272000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-4850000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>34248000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-3486000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-1481000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>7078000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-8188000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-1393000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>11021000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-5580000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-7733000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>7665000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-13468000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>5951000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-22454000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>21023000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-625000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>3431000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>4400000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-24957000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-32500000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-11334000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>5959000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-59720000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-28674000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>8583000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>21316000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-18500000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-15000000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-18000000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>26700000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-13800000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>400000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-8300000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>23900000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-6000000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>700000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>1400000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>1800000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-9200000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>13400000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>-3600000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>12700000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>-100000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>300000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>-1100000.0</v>
       </c>
-      <c r="DU7">
+      <c r="DV7">
         <v>-600000.0</v>
       </c>
-      <c r="DV7">
+      <c r="DW7">
         <v>3600000.0</v>
       </c>
-      <c r="DW7">
+      <c r="DX7">
         <v>200000.0</v>
       </c>
-      <c r="DX7">
+      <c r="DY7">
         <v>-100000.0</v>
       </c>
-      <c r="DY7">
+      <c r="DZ7">
         <v>100000.0</v>
       </c>
-      <c r="DZ7">
+      <c r="EA7">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:130">
+    <row r="8" spans="1:131">
       <c r="A8" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-14206000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>21091000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-26691000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>64780000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-120624000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>53956000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-99611000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-78519000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-40813000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>84637000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-117529000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>64068000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-77011000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-42713000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-32693000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>26564000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-58599000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>63517000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-59862000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>68574000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-96120000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>46109000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-67954000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-28829000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>75459000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-96217000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-17235000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-3894000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-15988000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>13170000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-27484000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-11844000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-5518000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-11671000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>51666000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-62394000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-811000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-11020000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-2177000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-5675000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>519000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>42910000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-54411000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-2699000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-831000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-6595000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-3953000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>-86000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>14203000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-10878000.0</v>
       </c>
-      <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
@@ -42119,840 +42362,847 @@
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
+      <c r="EA8"/>
     </row>
-    <row r="9" spans="1:130">
+    <row r="9" spans="1:131">
       <c r="A9" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B9">
+        <v>-27027000.0</v>
+      </c>
+      <c r="C9">
         <v>-128497000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-53001000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-20229000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>30955000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-96693000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-19400000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>6476000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1969000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-86294000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-19269000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-14206000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>21091000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-26691000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>64780000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-120624000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>53956000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-99611000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-78519000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-40813000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>84637000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-117529000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>64068000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-77011000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-42713000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-32693000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>26564000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-58599000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>63517000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-59862000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>68574000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-96120000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>46109000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-67954000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-28829000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>75459000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-96217000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-17235000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-3894000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-15988000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>13170000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-27484000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-11844000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-5518000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-11671000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>51666000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-62394000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-811000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-11020000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-2177000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-5675000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>519000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>42910000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-54411000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-2699000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-831000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-6595000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-3953000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-86000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>14203000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-10878000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-966000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1625000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-1107000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>158408000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-162800000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-54000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-68000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>311000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>501000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>672000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>764000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>711000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-650000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>797000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>806000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>633000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-650000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>33000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>77000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-161000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>721000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>1097000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>1212000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-404000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>3085000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>3054000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>2397000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>1824000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>2752000.0</v>
       </c>
-      <c r="CM9"/>
-      <c r="CN9">
+      <c r="CN9"/>
+      <c r="CO9">
         <v>970000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>652000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>45553000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>39258000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>28909000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>26347000.0</v>
       </c>
-      <c r="CT9"/>
       <c r="CU9"/>
-      <c r="CV9">
+      <c r="CV9"/>
+      <c r="CW9">
         <v>3441000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>13422000.0</v>
       </c>
-      <c r="CX9"/>
-      <c r="CY9">
+      <c r="CY9"/>
+      <c r="CZ9">
         <v>5593000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>11876000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>12240000.0</v>
       </c>
-      <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
+      <c r="EA9"/>
     </row>
-    <row r="10" spans="1:130">
+    <row r="10" spans="1:131">
       <c r="A10" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B10">
+        <v>-12226000.0</v>
+      </c>
+      <c r="C10">
         <v>-4859000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-5555000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-19525000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-28574000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-34281000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-8376000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-27779000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-57197000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-92958000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-23757000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-20116000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-33320000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-19188000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-11126000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-23287000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-13903000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-4750000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>72000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-11881000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-4406000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-10264000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>180000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-3672000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-5712000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-3187000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-625000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1688000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-600000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1013000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1152000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1879000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>110000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>279000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3672000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>790000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-392000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2757000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>930000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>752000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>928000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>179000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-1010000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-1505000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-2071000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-11000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-506000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-36000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-3764000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-2213000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-577000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-3545000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-876000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-819000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>23000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>15194000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>6405000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>8707000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-385000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>12114000.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10">
         <v>-8839000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>15462000.0</v>
       </c>
-      <c r="BO10"/>
       <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10">
         <v>-8803000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-155827000.0</v>
       </c>
-      <c r="BS10"/>
       <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>-203405000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-232766000.0</v>
       </c>
-      <c r="BW10"/>
       <c r="BX10"/>
-      <c r="BY10">
+      <c r="BY10"/>
+      <c r="BZ10">
         <v>-2405000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-286220000.0</v>
       </c>
-      <c r="CA10"/>
       <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>-4205000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-331578000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
-      <c r="CG10">
+      <c r="CG10"/>
+      <c r="CH10">
         <v>-443637000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-450159000.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
-      <c r="CK10">
+      <c r="CK10"/>
+      <c r="CL10">
         <v>-475748000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-245157000.0</v>
       </c>
-      <c r="CM10"/>
       <c r="CN10"/>
-      <c r="CO10">
+      <c r="CO10"/>
+      <c r="CP10">
         <v>-361658000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-407334000.0</v>
       </c>
-      <c r="CQ10"/>
       <c r="CR10"/>
-      <c r="CS10">
+      <c r="CS10"/>
+      <c r="CT10">
         <v>-502227000.0</v>
       </c>
-      <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
+      <c r="EA10"/>
     </row>
-    <row r="11" spans="1:130">
+    <row r="11" spans="1:131">
       <c r="A11" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>120505000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-150013000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>162183000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>89138000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>40087000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>34224000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>104003000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>83828000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>37042000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-15947000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>27901000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>55595000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>53630000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-8164000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>18260000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>56268000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>39728000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-55394000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4883000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>31413000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-11338000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-829000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>49271000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>24627000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-15025000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>20955000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>26665000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>38131000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-35352000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>28278000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>8281000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>3593000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>6038000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>77000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>24068000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>6975000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>3557000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-6578000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-823000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>4851000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-19739000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-18005000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-7644000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-18941000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-19397000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-19598000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-1973000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-6446000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-16381000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-20019000.0</v>
       </c>
-      <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
@@ -42977,216 +43227,217 @@
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
+      <c r="EA11"/>
     </row>
-    <row r="12" spans="1:130">
+    <row r="12" spans="1:131">
       <c r="A12" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>22174000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>34761000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>95954000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>38098000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>86554000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>54420000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-419382000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>47640000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>21031000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>57506000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>40354000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>51040000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>60779000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>49285000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>44898000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>46769000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>47346000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>47367000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>44415000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>42807000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>43993000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>42996000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>58892000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>7611000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>61218000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>97984000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>58647000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>10312000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>24500000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>23897000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>17003000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>44990000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-5749000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>13725000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>15999000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>15323000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>15478000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>15643000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>27763000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>10938000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>19719000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>9182000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>8515000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>9583000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>9911000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>9932000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>7524000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>7399000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>7320000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>6837000.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
@@ -43211,161 +43462,162 @@
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
+      <c r="EA12"/>
     </row>
-    <row r="13" spans="1:130">
+    <row r="13" spans="1:131">
       <c r="A13" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>47546000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>57089000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>106097000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-13545000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>39816000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>7106000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>69616000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3652000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-13015000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>54980000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>24271000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>28696000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-2155000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>25734000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>34121000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>41302000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-16371000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-15548000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>13753000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-17449000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-26195000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>56389000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>25228000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-6189000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-25094000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>13407000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-5863000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-3793000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>28828000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>5041000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -43405,489 +43657,491 @@
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
+      <c r="EA13"/>
     </row>
-    <row r="14" spans="1:130">
+    <row r="14" spans="1:131">
       <c r="A14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B14">
+        <v>23802000.0</v>
+      </c>
+      <c r="C14">
         <v>23982000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>24023000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>22919000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>22362000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>22733000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>22520000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>22048000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>21947000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>21762000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>21390000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>20297000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>19211000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>18218000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>16692000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>16507000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>16438000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>14858000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>14691000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>14457000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>13838000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>13166000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>12949000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>12594000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>13098000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>13345000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>13862000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>13435000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>13891000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>14226000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>13818000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>13501000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>13424000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>12859000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>11940000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>12352000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>15027000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>17566000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>16951000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>12850000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>11058000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>10604000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>11178000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>11266000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>11835000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>12221000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>9871000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>9698000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>9623000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>8852000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>4568000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>8053000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>7734000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>7765000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>7576000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>7404000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>7234000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>7042000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>6871000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>6647000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>6430000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>6826000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>5378000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>5885000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>6396000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>7272000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>4273000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>2636000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>2509000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>3261000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>3250000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>3272000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>3288000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>3250000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>3253000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>3261000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>3199000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>3271000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1302000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1229000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1609000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1676000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>3955000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>708000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>1853000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>2928000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>4143000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>3597000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>3245000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>4242000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>4504000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>4482000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>4457000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>6343000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>5609000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>4424000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>6830000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>8818000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>13652000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>12591000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>12604000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>8679000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>9634000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>8415000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>8114000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>7000000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>5900000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>6400000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>5400000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>5800000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>4300000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>4000000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>3700000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>3100000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>2700000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="DN14">
         <v>2200000.0</v>
       </c>
       <c r="DO14">
+        <v>2200000.0</v>
+      </c>
+      <c r="DP14">
         <v>2000000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>1300000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>1000000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>900000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>700000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>600000.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>400000.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DX14">
         <v>200000.0</v>
       </c>
       <c r="DY14">
         <v>200000.0</v>
       </c>
       <c r="DZ14">
+        <v>200000.0</v>
+      </c>
+      <c r="EA14">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:130">
+    <row r="15" spans="1:131">
       <c r="A15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>24681000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>675000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2753000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>577000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>18870000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -43934,51 +44188,53 @@
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
@@ -44003,505 +44259,509 @@
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
+      <c r="EA15"/>
     </row>
-    <row r="16" spans="1:130">
+    <row r="16" spans="1:131">
       <c r="A16" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B16">
+        <v>3462950000.0</v>
+      </c>
+      <c r="C16">
         <v>3097817000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2456849000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1956813000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1943387000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1689451000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1305846000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>987293000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3347831000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3215221000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3228947000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3132842000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2822768000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2953120000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2692223000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2437025000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2258459000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2059160000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2000703000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1799261000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1671611000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1514765000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1500438000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1329313000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1045789000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1833707000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1703018000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1417238000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1300699000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1164986000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1113188000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>929517000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>895374000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>899509000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1128046000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>451754000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>361823000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>652343000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>580099000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>487654000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>657615000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>521439000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>445801000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>439681000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>421822000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>452297000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>382004000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>406264000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>436585000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>471429000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>272122000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>258202000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>265814000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>224057000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>239083000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>257563000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>231855000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>273164000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>312328000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>359074000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>377843000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>417912000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>388804000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>414088000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>404746000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>449824000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>367478000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>114289000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>139098000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>178767000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>207597000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>134712000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>162741000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>108854000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>95629000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>33935000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>20298000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>18861000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>115921000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>35938000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>48804000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>11494000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>49197000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>37177000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>104836000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>132180000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>78724000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>152933000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>135847000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>29698000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>14307000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>22015000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>10637000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>22928000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>15736000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>44193000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>99156000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>43368000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>45488000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>64395000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>114689000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>110155000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>328377000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>438113000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>421334000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>32200000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>41400000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>-30200000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>83500000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>5000000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>12400000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>-9500000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>42800000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>-200000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>40000000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>3300000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>8000000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>-12100000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>12400000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>-5300000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>10900000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>32700000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>-1700000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>1500000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>5800000.0</v>
       </c>
-      <c r="DV16">
+      <c r="DW16">
         <v>10100000.0</v>
       </c>
-      <c r="DW16">
+      <c r="DX16">
         <v>8700000.0</v>
       </c>
-      <c r="DX16">
+      <c r="DY16">
         <v>-100000.0</v>
       </c>
-      <c r="DY16">
+      <c r="DZ16">
         <v>15400000.0</v>
       </c>
-      <c r="DZ16">
+      <c r="EA16">
         <v>15300000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:130">
+    <row r="17" spans="1:131">
       <c r="A17" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-38000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>100000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>35000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>7000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-3000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-36000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-7000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>6000.0</v>
       </c>
-      <c r="AM17"/>
-      <c r="AN17">
+      <c r="AN17"/>
+      <c r="AO17">
         <v>-15000.0</v>
       </c>
-      <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
@@ -44547,628 +44807,634 @@
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
+      <c r="EA17"/>
     </row>
-    <row r="18" spans="1:130">
+    <row r="18" spans="1:131">
       <c r="A18" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B18">
+        <v>359151000.0</v>
+      </c>
+      <c r="C18">
         <v>521424000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>544642000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>25667000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>262898000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>363834000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>293184000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-631106000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>209262000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>145462000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>136859000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>299189000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-132509000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>262389000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>268570000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>162414000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>198735000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>80888000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>222945000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>106637000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>158012000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>55888000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>129294000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>225522000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-722682000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>102303000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>287227000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>105666000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>137396000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>58557000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>174327000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>21612000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>8248000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-114518000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>18819000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>86295000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-194605000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>78506000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>78642000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-64642000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>91973000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>63113000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-5635000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>11194000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-8139000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>38865000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>17128000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-23256000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-34357000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-13720000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-12739000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>7528000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>23844000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-22938000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-27551000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>7717000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-54897000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-40771000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-48158000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-31811000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-44774000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>24664000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-29988000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-3364000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>102517000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>118511000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-33974000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-29736000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-42830000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-32578000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-38890000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-32586000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-37504000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-28236000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-24144000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-15960000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-25507000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-23181000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-23051000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-21198000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>15495000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-28473000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-27667000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-20997000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-26368000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-28058000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-25096000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-26277000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-36627000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-21001000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-41737000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-16998000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-48334000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-21005000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-27613000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-13523000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-8015000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-10731000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-27412000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-20780000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-1000000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-54955000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-42804000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-9590000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>3629000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-23700000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-26200000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-29100000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>22800000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-15000000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-1300000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-4800000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>22600000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-8300000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-1000000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>1600000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>300000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>-11800000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>11200000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>-11400000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>7800000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>-3300000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>-5200000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>-4900000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>-3500000.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>-1000000.0</v>
       </c>
-      <c r="DW18">
+      <c r="DX18">
         <v>-3100000.0</v>
       </c>
-      <c r="DX18">
+      <c r="DY18">
         <v>-2800000.0</v>
       </c>
-      <c r="DY18">
+      <c r="DZ18">
         <v>-2000000.0</v>
       </c>
-      <c r="DZ18">
+      <c r="EA18">
         <v>-1400000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:130">
+    <row r="19" spans="1:131">
       <c r="A19" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B19">
+        <v>-73003000.0</v>
+      </c>
+      <c r="C19">
         <v>-15542000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-47416000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-18872000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>1097000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-21465000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>38274000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>213820000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-73112000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-154500000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-17189000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-92000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1653000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>361000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-28402000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-737000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>258000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-31584000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-32754000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-49145000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-11670000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-51297000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>38368000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>602000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-69295000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-713000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-4528000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>2147000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-6296000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-10816000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>6945000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>6869000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-15938000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-117751000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>3465000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-6819000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-117852000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-20249000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>4797000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>11778000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>34319000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>2367000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-1857000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-24495000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-55022000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>2337000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-48032000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-19844000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-45024000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-17903000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-214000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-15149000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>136000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>430000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>157000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>97000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>167000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-147000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>339000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>530000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>576000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
@@ -45193,72 +45459,73 @@
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
+      <c r="EA19"/>
     </row>
-    <row r="20" spans="1:130">
+    <row r="20" spans="1:131">
       <c r="A20" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>477000.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>13988000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
@@ -45331,191 +45598,194 @@
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
+      <c r="EA20"/>
     </row>
-    <row r="21" spans="1:130">
+    <row r="21" spans="1:131">
       <c r="A21" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B21">
+        <v>-1184000.0</v>
+      </c>
+      <c r="C21">
         <v>-1158000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1141000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1155000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1090000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1037000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-979000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-802000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-756000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-738000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-700000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-668000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-629000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-615000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-600000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-573000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-217000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-232000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-200000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-187000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-196000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-217000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-214000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-195000.0</v>
       </c>
       <c r="AD21">
         <v>-195000.0</v>
       </c>
       <c r="AE21">
         <v>-195000.0</v>
       </c>
       <c r="AF21">
         <v>-195000.0</v>
       </c>
-      <c r="AG21"/>
-      <c r="AH21">
+      <c r="AG21">
+        <v>-195000.0</v>
+      </c>
+      <c r="AH21"/>
+      <c r="AI21">
         <v>1000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>17000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-41000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-16000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>47000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-11000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>13877000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-335000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-185000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-322000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-858000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-327000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>200000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>224964000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-1491000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-9771000.0</v>
       </c>
-      <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
@@ -45549,3252 +45819,3280 @@
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
+      <c r="EA21"/>
     </row>
-    <row r="22" spans="1:130">
+    <row r="22" spans="1:131">
       <c r="A22" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B22">
+        <v>303330000.0</v>
+      </c>
+      <c r="C22">
         <v>299279000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>424169000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>404999000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>158203000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>201212000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>106456000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-444601000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>169548000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>201079000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>171269000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>203548000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>21703000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>28461000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>112775000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>161432000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>37992000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>563851000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>181739000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>149456000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>53535000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>149850000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-15203000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>290298000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-720642000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>111005000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>128271000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>105318000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>102312000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>69063000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>29176000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>52394000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-41140000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-149629000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>36054000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-12484000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-187083000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>8873000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>36877000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>34425000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>24047000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>55176000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-39582000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>9296000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-18359000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-36943000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>59292000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-36873000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-33957000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-42871000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-22036000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-2571000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-15669000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>18779000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-21710000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>4037000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-45426000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-55079000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-53078000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-51871000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-26512000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>32541000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-31702000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>3044000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-35729000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-88442000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-43357000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-40035000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-40036000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-48405000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-44794000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-45564000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-40157000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-21801000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-24494000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-18439000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-22147000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-20503000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-15837000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-20520000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-17306000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-27556000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-30211000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-25145000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-20131000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-37526000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-25976000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-63600000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-37715000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-40767000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-43012000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>-26900000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-55784000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-67492000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-38411000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-17541000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-13441000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-145205000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-17827000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>-9891000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>-10312000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-7370000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-7598000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>-6590000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>-8177000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>-6400000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>-11100000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>-7400000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>-1900000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>1500000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>-6800000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>5200000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>3600000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>4400000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>3100000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>1900000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>1000000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>200000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>-3300000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>-1700000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>-2000000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>-2200000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>-3000000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>-2900000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>-2000000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>-3800000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>-3100000.0</v>
       </c>
-      <c r="DX22">
+      <c r="DY22">
         <v>-2500000.0</v>
       </c>
-      <c r="DY22">
+      <c r="DZ22">
         <v>-2100000.0</v>
       </c>
-      <c r="DZ22">
+      <c r="EA22">
         <v>-1400000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:130">
+    <row r="23" spans="1:131">
       <c r="A23" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B23">
+        <v>-5034000.0</v>
+      </c>
+      <c r="C23">
         <v>-21312000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-55067000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-5875000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-14825000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1983359000.0</v>
       </c>
-      <c r="G23">
-[...1 lines deleted...]
-      </c>
       <c r="H23">
-        <v>8898000.0</v>
+        <v>-32551000.0</v>
       </c>
       <c r="I23">
+        <v>-6062000.0</v>
+      </c>
+      <c r="J23">
         <v>-12019000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-6334000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-11690000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>14379000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-9177000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-19850000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-18870000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-4693000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-15634000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-29940000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-6736000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-6737000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6620000.0</v>
       </c>
       <c r="V23">
         <v>-6620000.0</v>
       </c>
       <c r="W23">
         <v>-6620000.0</v>
       </c>
       <c r="X23">
+        <v>-6620000.0</v>
+      </c>
+      <c r="Y23">
         <v>-12587000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-11933000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>29516000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3111000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-5967000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-10799000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-5399000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2437000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-9886000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2595000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-4485000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-4469000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-4397000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-3695000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>13872000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>7126000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>27763000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>10329000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>10478000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>14079000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>31620000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>33138000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>29097000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>6644000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>12779000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>44802000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2450000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>28364000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>9780000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>17777000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>7482000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-249000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-910000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-329000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-164522000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-841000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-545000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>24000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-158644000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>855000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>9674000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>6516000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-223345000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-56167000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>894000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>3066000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2845000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>9372000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2927000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>90749000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>10000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>85648000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>28563000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>26694000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-91616000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>111907000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>7458000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>10000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-7388000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-28450000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-1117000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-5288000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-38412000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>242500000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-100664000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>34588000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-3059000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>25889000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>30589000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-1000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-5903000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-4672000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>55000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>145000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>5001000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11872000.0</v>
       </c>
       <c r="CX23">
         <v>-11872000.0</v>
       </c>
       <c r="CY23">
+        <v>-11872000.0</v>
+      </c>
+      <c r="CZ23">
         <v>-69000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>52000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>20000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>100000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-300000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DH23">
         <v>-100000.0</v>
       </c>
       <c r="DI23">
+        <v>-100000.0</v>
+      </c>
+      <c r="DJ23">
         <v>100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-2100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-500000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-3100000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>-4600000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-5600000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>-3400000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>-100000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>-9900000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>-26500000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>200000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>5000000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>1100000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>100000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>9100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DY23">
         <v>-100000.0</v>
       </c>
       <c r="DZ23">
+        <v>-100000.0</v>
+      </c>
+      <c r="EA23">
         <v>15400000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:130">
+    <row r="24" spans="1:131">
       <c r="A24" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>245</v>
+      </c>
+      <c r="B24">
+        <v>-5000000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>-25000000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-17687000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>267963000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-63563000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-2267000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-10976000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-7337000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-15000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-81326000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-591000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-737000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>258000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-88254000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-32153000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-66307000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-48083000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>22807000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-52821000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-43860000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-39265000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>12732000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>16812000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-47294000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-18267000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>7673000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-24821000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-10791000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-12590000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>5643000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-34304000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-30499000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-20967000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-20249000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>4797000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-227059000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-5562000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-6896000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-13358000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-2196000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-3553000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-27876000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-10659000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>247000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-2663000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-3684000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-214000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-15149000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>136000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-2848000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>157000.0</v>
       </c>
-      <c r="BD24">
-[...1 lines deleted...]
-      </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24">
         <v>-4109000.0</v>
       </c>
-      <c r="BG24">
-[...1 lines deleted...]
-      </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
       <c r="BJ24">
+        <v>0.0</v>
+      </c>
+      <c r="BK24">
         <v>-4109000.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>-387000.0</v>
       </c>
-      <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>-681000.0</v>
       </c>
-      <c r="BS24"/>
       <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>-1241000.0</v>
       </c>
-      <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>-1568000.0</v>
       </c>
-      <c r="CA24"/>
       <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24">
         <v>5459000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-1633000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59000.0</v>
       </c>
       <c r="CF24">
         <v>59000.0</v>
       </c>
       <c r="CG24">
         <v>59000.0</v>
       </c>
       <c r="CH24">
+        <v>59000.0</v>
+      </c>
+      <c r="CI24">
         <v>137000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>767000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>724000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-21000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-9738000.0</v>
       </c>
-      <c r="CM24"/>
       <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24">
         <v>-3532000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-749352000.0</v>
       </c>
-      <c r="CQ24"/>
       <c r="CR24"/>
-      <c r="CS24">
+      <c r="CS24"/>
+      <c r="CT24">
         <v>-1150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="CU24">
         <v>300000.0</v>
       </c>
-      <c r="CV24"/>
-      <c r="CW24">
+      <c r="CV24">
+        <v>300000.0</v>
+      </c>
+      <c r="CW24"/>
+      <c r="CX24">
         <v>1173000.0</v>
       </c>
-      <c r="CX24"/>
-      <c r="CY24">
+      <c r="CY24"/>
+      <c r="CZ24">
         <v>-1173000.0</v>
       </c>
-      <c r="CZ24"/>
       <c r="DA24"/>
-      <c r="DB24">
+      <c r="DB24"/>
+      <c r="DC24">
         <v>1600000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-1600000.0</v>
       </c>
-      <c r="DD24"/>
       <c r="DE24"/>
-      <c r="DF24">
+      <c r="DF24"/>
+      <c r="DG24">
         <v>-100000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>-200000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-6900000.0</v>
       </c>
-      <c r="DI24"/>
-      <c r="DJ24">
+      <c r="DJ24"/>
+      <c r="DK24">
         <v>10100000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-11000000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-3400000.0</v>
       </c>
-      <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
-      <c r="DW24">
+      <c r="DW24"/>
+      <c r="DX24">
         <v>-11900000.0</v>
       </c>
-      <c r="DX24"/>
       <c r="DY24"/>
-      <c r="DZ24">
+      <c r="DZ24"/>
+      <c r="EA24">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:130">
+    <row r="25" spans="1:131">
       <c r="A25" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B25">
-        <v>103340000.0</v>
+        <v>-4907000.0</v>
       </c>
       <c r="C25">
+        <v>41183000.0</v>
+      </c>
+      <c r="D25">
         <v>-14097000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>18400000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>18207000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1908000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>28980000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-38714000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-97449000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4126000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>29355000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-34456000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8863000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>42064000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-14603000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>34586000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>55058000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-6500000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>32414000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3224000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>10148000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-4557000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7240000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>14476000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>6772000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3252000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3410000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>6731000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>6775000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>29733000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4806000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>7388000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>6772000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>9692000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-16273000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>7148000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>7427000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>7286000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>8086000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2344000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>178000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>8992000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>11178000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>11266000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>11835000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>12221000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>9871000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>9698000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>9623000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>8852000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>4568000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>8053000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>7734000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>93078000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-21710000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>4037000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-45426000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-55187000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-131461000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>129000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-109000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-114000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-5000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-145000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-115000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-29000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1125000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>406000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>509000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>5228000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>3757000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>3027000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>3468000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>10184000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>2065000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>2528000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>2317000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1997000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>3363000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>3101000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>201000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1347000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>272000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-2756000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>193000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>8502000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-13922000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>39648000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>5694000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>8901000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>11976000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>844000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>31031000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>20524000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>9590000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>879000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-3809000.0</v>
       </c>
-      <c r="CT25"/>
-      <c r="CU25">
+      <c r="CU25"/>
+      <c r="CV25">
         <v>11758000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-8027000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-4371000.0</v>
       </c>
-      <c r="CX25"/>
       <c r="CY25"/>
-      <c r="CZ25">
+      <c r="CZ25"/>
+      <c r="DA25">
         <v>1000000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-5134000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>1200000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>1800000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>1000000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>1500000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>700000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DI25">
         <v>500000.0</v>
       </c>
-      <c r="DJ25"/>
-      <c r="DK25">
+      <c r="DJ25">
+        <v>500000.0</v>
+      </c>
+      <c r="DK25"/>
+      <c r="DL25">
         <v>-200000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>300000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-100000.0</v>
       </c>
-      <c r="DN25"/>
-      <c r="DO25">
+      <c r="DO25"/>
+      <c r="DP25">
         <v>3000000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DR25">
         <v>-100000.0</v>
       </c>
       <c r="DS25">
+        <v>-100000.0</v>
+      </c>
+      <c r="DT25">
         <v>100000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>-100000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>100000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>600000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>-100000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>100000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>-100000.0</v>
       </c>
-      <c r="DZ25">
+      <c r="EA25">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:130">
+    <row r="26" spans="1:131">
       <c r="A26" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>-6885000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>-19100000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>19185000.0</v>
       </c>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
         <v>-103000.0</v>
       </c>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
       <c r="I26">
+        <v>-2004687000.0</v>
+      </c>
+      <c r="J26">
         <v>-6174000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-489000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-24681000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-675000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-2753000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-577000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>5297000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-4693000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>16398000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-560000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-16755000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-10277000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>20028000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-22759000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>7783000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>69194000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>14619000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>29516000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>3111000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>15191000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>15481000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>9462000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2437000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>15448000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>2595000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>8210000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>658480000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>15725000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>33736000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>17505000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>8363000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>13886000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>10219000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>9565000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>13913000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>33778000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>29180000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>28693000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>6539000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>12779000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>44833000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>17236000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>28364000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>9780000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>17777000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>7482000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>8914000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>17894000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>13421000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>1754000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>1073000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>12512000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>4129000.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
-      <c r="CO26">
+      <c r="CO26"/>
+      <c r="CP26">
         <v>-105000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>-5723000.0</v>
       </c>
-      <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
+      <c r="EA26"/>
     </row>
-    <row r="27" spans="1:130">
+    <row r="27" spans="1:131">
       <c r="A27" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B27">
+        <v>64126000.0</v>
+      </c>
+      <c r="C27">
         <v>62157000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>61598000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>64609000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>60982000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>71718000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>77922000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>56640000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>59778000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>59990000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>48000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>54520000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>53379000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>52679000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>45404000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>46496000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>43841000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>48222000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>42694000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>44732000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>47358000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>45261000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>43800000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>46303000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>42513000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>42023000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>43359000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>40615000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>40592000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>37323000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>38001000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>36605000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>36224000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>33768000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>34929000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>33745000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>30613000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>27603000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>26527000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>21302000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>20769000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>17097000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>17625000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>17592000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>17558000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>15903000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>15428000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>15478000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>15347000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>9821000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>9447000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>9933000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>9197000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>9067000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>9583000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>9911000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>9932000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>7447000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>7399000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>7191000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>6946000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>4121000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>4059000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>3555000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>3121000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1927000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>2196000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>2497000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>3360000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>15026000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>3345000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>8890000.0</v>
       </c>
-      <c r="BW27"/>
-      <c r="BX27">
+      <c r="BX27"/>
+      <c r="BY27">
         <v>1800.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>2210000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>8890000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>51000.0</v>
       </c>
-      <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>18000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>186000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
-      <c r="CG27">
+      <c r="CG27"/>
+      <c r="CH27">
         <v>18000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>463000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27">
         <v>19000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>1628000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>1081000.0</v>
       </c>
-      <c r="CN27"/>
-      <c r="CO27">
+      <c r="CO27"/>
+      <c r="CP27">
         <v>501000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>4097000.0</v>
       </c>
-      <c r="CQ27"/>
       <c r="CR27"/>
-      <c r="CS27">
+      <c r="CS27"/>
+      <c r="CT27">
         <v>1461000.0</v>
       </c>
-      <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
+      <c r="EA27"/>
     </row>
-    <row r="28" spans="1:130">
+    <row r="28" spans="1:131">
       <c r="A28" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B28">
+        <v>84822000.0</v>
+      </c>
+      <c r="C28">
         <v>137739000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-12778000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-11246000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-12676000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>20394000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-32351000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1997177000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-12413000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>346000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-37256000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>12868000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4009000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2480000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-14311000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>15901000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>96000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9005000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-19343000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3679000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>12835000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>11872000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>931000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>56407000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2499000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>29320000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2894000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>9010000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4487000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4063000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2437000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5562000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2595000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3725000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>654011000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>10491000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>21944000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>13872000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>7126000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>27763000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>9884000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>10158000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>13612000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>31160000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>32686000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>29097000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>6644000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>12779000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>44537000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>230930000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>26873000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>9000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>17777000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>7482000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>8914000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>17894000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>13421000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1754000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1073000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>12512000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>4129000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>3546000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>3383000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2434000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-154417000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-39674000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>281034000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>894000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>537000.0</v>
       </c>
       <c r="BR28">
         <v>537000.0</v>
       </c>
       <c r="BS28">
+        <v>537000.0</v>
+      </c>
+      <c r="BT28">
         <v>102261000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1562000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>520000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>11312000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>74000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>844000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>95000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-91185000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>111930000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>716000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>10238000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>537000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-7302000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-27631000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>48000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>86226000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-37275000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2026000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>243261000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>789000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-2968000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>1109000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-97000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-4458000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>1271000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-2898000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>2926000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>3926000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>961000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>5620000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-4737000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-7384000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>7398000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>3487000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>615619000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>7200000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>4100000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>1100000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>900000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>300000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>1100000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>1700000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>400000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>88600000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>1100000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>100000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>300000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>700000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>100000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>400000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>32700000.0</v>
       </c>
-      <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
-      <c r="DV28">
+      <c r="DV28"/>
+      <c r="DW28">
         <v>10100000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>8700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DY28">
         <v>-100000.0</v>
       </c>
       <c r="DZ28">
+        <v>-100000.0</v>
+      </c>
+      <c r="EA28">
         <v>15300000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:130">
+    <row r="29" spans="1:131">
       <c r="A29" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B29">
+        <v>369351000.0</v>
+      </c>
+      <c r="C29">
         <v>543301000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>559389000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>44741000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>266067000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>381218000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>310871000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-575563000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>218811000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>147729000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>147835000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>306526000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-105603000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>283662000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>296381000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>174157000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>215741000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>115351000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>255098000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>172944000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>206095000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>107321000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>182115000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>269382000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-683417000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>131618000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>270415000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>152960000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>155663000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>83838000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>199148000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>32403000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>20838000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-89267000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>53123000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>116794000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-173638000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>94378000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>95271000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>17572000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>97535000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>70009000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>7723000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>13390000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-4586000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>44720000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>27787000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-14557000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-31694000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-11689000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-11950000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>8081000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>24738000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-22008000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-27145000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>8724000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-54401000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-39779000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-46978000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-30736000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-44222000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>27403000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-29522000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-2766000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>102823000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>118585000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-33840000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-29652000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-42735000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-32212000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-38748000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-32518000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-37382000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-27544000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-24028000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-15770000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-25352000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-22182000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-22747000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-21040000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>15602000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-28019000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-27465000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-20115000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-26273000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-27489000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-24734000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-25935000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-36509000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-19959000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-40000000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-15623000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-42750000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-19602000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-23837000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-8807000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-6020000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-9306000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-24917000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-16661000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>3880000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-8233000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-26638000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>11408000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>16119000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-16700000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-18400000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-18000000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>31700000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>-5800000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>8900000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>1400000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>31700000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>1500000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>6300000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>6000000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>4900000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>-6800000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>15100000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>-3900000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>11600000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>-1500000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>-1900000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>-3500000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>-2100000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>700000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DX29">
         <v>-2800000.0</v>
       </c>
-      <c r="DX29">
+      <c r="DY29">
         <v>-2300000.0</v>
       </c>
-      <c r="DY29">
+      <c r="DZ29">
         <v>-1900000.0</v>
       </c>
-      <c r="DZ29">
+      <c r="EA29">
         <v>-1200000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:130">
+    <row r="30" spans="1:131">
       <c r="A30" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B30">
+        <v>-88203000.0</v>
+      </c>
+      <c r="C30">
         <v>-37419000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-47416000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-18872000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1097000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-21465000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>38274000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>213820000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-73112000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-154500000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-17189000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-7429000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-28559000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-20912000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-28402000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-12480000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-16748000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-66047000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-32754000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-49145000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-59753000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-102730000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-14453000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-43258000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-108560000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-30028000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>12284000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-45147000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-24563000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-36097000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-17876000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-3922000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-28528000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-143002000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-30839000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-37318000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-138819000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-36012000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-9952000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-215281000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>28757000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-4529000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-15215000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-26691000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-58575000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-3518000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-58691000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-28543000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-47687000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-19934000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1003000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-15702000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-758000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-500000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-249000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-910000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-329000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-1139000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-841000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-545000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>24000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-1841000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>855000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>9674000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>6516000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>3442000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>5995000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>3949000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>3066000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>2845000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>9372000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>2927000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>90749000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>29457000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>85648000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>28563000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>26694000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>16307000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-9200000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>7458000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>11470000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-10235000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>46791000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-19911000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-1117000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-5288000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-12207000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>40999000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-100664000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>34588000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>35285000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>25889000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>30589000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>31259000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-5903000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-43189000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>59061000.0</v>
       </c>
-      <c r="CT30"/>
-      <c r="CU30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>5001000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-39228000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>5379000.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>-91430000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>3004000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-243626000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>600000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>2100000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-13300000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>1900000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>9900000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>3200000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-12000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-46500000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-2100000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-54900000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-3800000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-4600000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-5600000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-3400000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-1500000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-9900000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-26500000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>200000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>5000000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>1100000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>-8100000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>-12200000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>-500000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>-100000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>-100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>