--- v0 (2026-06-15)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3030,51 +3033,51 @@
       </c>
       <c r="W39">
         <v>5748529000.0</v>
       </c>
       <c r="X39">
         <v>5567470000.0</v>
       </c>
       <c r="Y39">
         <v>4298346000.0</v>
       </c>
       <c r="Z39">
         <v>511260000.0</v>
       </c>
       <c r="AA39">
         <v>1620355000.0</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>6365280000.0</v>
       </c>
       <c r="C40">
-        <v>5614394000.0</v>
+        <v>8287394000.0</v>
       </c>
       <c r="D40">
         <v>1788423000.0</v>
       </c>
       <c r="E40">
         <v>2470616000.0</v>
       </c>
       <c r="F40">
         <v>572133019.0</v>
       </c>
       <c r="G40">
         <v>126642000.0</v>
       </c>
       <c r="H40">
         <v>-1066138000.0</v>
       </c>
       <c r="I40">
         <v>1773128043.0</v>
       </c>
       <c r="J40">
         <v>862364601.0</v>
       </c>
       <c r="K40">
         <v>1021433568.0</v>
       </c>
@@ -3196,51 +3199,51 @@
       </c>
       <c r="Y41">
         <v>544389000.0</v>
       </c>
       <c r="Z41">
         <v>1077119000.0</v>
       </c>
       <c r="AA41">
         <v>366586000.0</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
         <v>3448036000.0</v>
       </c>
       <c r="C42">
         <v>3448036000.0</v>
       </c>
       <c r="D42">
         <v>-512893000.0</v>
       </c>
       <c r="E42">
-        <v>2582883000.0</v>
+        <v>2582882999.0</v>
       </c>
       <c r="F42">
         <v>2582882910.0</v>
       </c>
       <c r="G42">
         <v>2582883000.0</v>
       </c>
       <c r="H42">
         <v>2582883000.0</v>
       </c>
       <c r="I42">
         <v>2582882910.0</v>
       </c>
       <c r="J42">
         <v>923458000.0</v>
       </c>
       <c r="K42">
         <v>803458000.0</v>
       </c>
       <c r="L42">
         <v>803458000.0</v>
       </c>
       <c r="M42">
         <v>803458000.0</v>
       </c>
@@ -3686,51 +3689,51 @@
       <c r="N51">
         <v>859193694.0</v>
       </c>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
         <v>2929433000.0</v>
       </c>
       <c r="C52">
-        <v>5346000000.0</v>
+        <v>2673000000.0</v>
       </c>
       <c r="D52">
         <v>2432640000.0</v>
       </c>
       <c r="E52">
         <v>2517398000.0</v>
       </c>
       <c r="F52">
         <v>2752439814.0</v>
       </c>
       <c r="G52">
         <v>5748030000.0</v>
       </c>
       <c r="H52">
         <v>218061000.0</v>
       </c>
       <c r="I52">
         <v>647402277.0</v>
       </c>
       <c r="J52">
         <v>950052996.0</v>
       </c>
       <c r="K52">
         <v>588730625.0</v>
       </c>
@@ -4326,634 +4329,640 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ62"/>
+  <dimension ref="A1:CR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
-      <c r="CM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CN1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO1" t="s">
         <v>24</v>
       </c>
-      <c r="CO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>25</v>
       </c>
-      <c r="CQ1" t="s">
-        <v>157</v>
+      <c r="CR1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>82859645000.0</v>
+      </c>
+      <c r="C2">
         <v>63811249000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>62180537000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>58824579000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>49379254000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>44742747000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>41049500000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>59556857000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>45898553000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>30601427000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>43356832000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>45571999951.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>40059250242.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>47580963506.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>62792973251.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>86218764248.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>103895144114.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>105189483880.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>115181199774.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>110203165640.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>95047758855.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>69532389143.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>52089196541.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>49469066701.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>59468825952.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>67108253407.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>50762363423.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>59481729100.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>42041627520.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>44471946271.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>59017316146.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>39528510147.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>30416863311.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>25794741333.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>24694013073.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>23643632204.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>10585302993.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>18195957857.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>17343857177.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>9727454817.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>8453258263.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>6888833065.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>9018175439.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>13415301305.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2306518350.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>8023611682.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>5303448311.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>9612618810.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2329334612.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3182443630.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4075270435.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5272662392.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>7304881060.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2104763277.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>10805702881.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1721218604.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>5206205100.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3756083300.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>8432564500.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>177376200.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3796866700.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2717919400.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>385364500.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>8571543200.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>5581996400.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>12794276300.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>4481931900.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>5322034700.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>10655530900.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>8417766500.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>12375297000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>20713355600.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>11168013600.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>29704940700.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>21453098100.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>24350511100.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>12196870600.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>30368315800.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>12193739000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>15117002000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>29477189000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>15139114000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>11573578000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>24622306000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>24179154000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>14531529000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>14421160000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>17490600000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>11007275000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>11375359000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2238000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>12383682000.0</v>
       </c>
-      <c r="CO2"/>
-      <c r="CP2">
+      <c r="CP2"/>
+      <c r="CQ2">
         <v>6582647000.0</v>
       </c>
-      <c r="CQ2"/>
+      <c r="CR2"/>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5007,52 +5016,53 @@
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
+      <c r="CR3"/>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5106,237 +5116,241 @@
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>6309201000.0</v>
+      </c>
+      <c r="C5">
         <v>5744195000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>6043363000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>6256141000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>158006312000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>157317954000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>6256141000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4860432000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>155232515000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>154670164000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>154107813000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4966973183.0</v>
       </c>
       <c r="M5">
         <v>4966973183.0</v>
       </c>
       <c r="N5">
         <v>4966973183.0</v>
       </c>
       <c r="O5">
         <v>4966973183.0</v>
       </c>
       <c r="P5">
-        <v>4830507848.0</v>
+        <v>4966973183.0</v>
       </c>
       <c r="Q5">
         <v>4830507848.0</v>
       </c>
       <c r="R5">
         <v>4830507848.0</v>
       </c>
       <c r="S5">
         <v>4830507848.0</v>
       </c>
       <c r="T5">
-        <v>3176616177.0</v>
+        <v>4830507848.0</v>
       </c>
       <c r="U5">
         <v>3176616177.0</v>
       </c>
       <c r="V5">
         <v>3176616177.0</v>
       </c>
       <c r="W5">
+        <v>3176616177.0</v>
+      </c>
+      <c r="X5">
         <v>134518747941.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>134505322559.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>133822789553.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>133140256547.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>131914515156.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>129993052433.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>128509927926.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>127028264356.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>125556880604.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>95291101261.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>93381053367.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>91471063598.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>89561073828.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>88088668415.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>83853524676.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>84284211848.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>82381983566.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65550802998.0</v>
       </c>
       <c r="AO5">
         <v>65550802998.0</v>
       </c>
       <c r="AP5">
+        <v>65550802998.0</v>
+      </c>
+      <c r="AQ5">
         <v>1785310511.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1785310510.0</v>
       </c>
-      <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
-      <c r="AU5">
+      <c r="AU5"/>
+      <c r="AV5">
         <v>1122056138.0</v>
       </c>
-      <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
+      <c r="CR5"/>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5390,52 +5404,53 @@
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
+      <c r="CR6"/>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -5489,52 +5504,53 @@
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
@@ -5588,129 +5604,130 @@
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>3448036410.0</v>
       </c>
       <c r="E9">
         <v>3448036410.0</v>
       </c>
       <c r="F9">
         <v>3448036410.0</v>
       </c>
       <c r="G9">
         <v>3448036410.0</v>
       </c>
       <c r="H9">
         <v>3448036410.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>3448036410.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>3448036410.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2582882910.0</v>
       </c>
       <c r="N9">
         <v>2582882910.0</v>
       </c>
       <c r="O9">
         <v>2582882910.0</v>
       </c>
       <c r="P9">
         <v>2582882910.0</v>
       </c>
       <c r="Q9">
         <v>2582882910.0</v>
       </c>
       <c r="R9">
         <v>2582882910.0</v>
       </c>
       <c r="S9">
         <v>2582882910.0</v>
       </c>
       <c r="T9">
         <v>2582882910.0</v>
       </c>
       <c r="U9">
         <v>2582882910.0</v>
       </c>
       <c r="V9">
+        <v>2582882910.0</v>
+      </c>
+      <c r="W9">
         <v>2462882910.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2582882910.0</v>
       </c>
       <c r="X9">
         <v>2582882910.0</v>
       </c>
       <c r="Y9">
         <v>2582882910.0</v>
       </c>
       <c r="Z9">
         <v>2582882910.0</v>
       </c>
       <c r="AA9">
         <v>2582882910.0</v>
       </c>
       <c r="AB9">
         <v>2582882910.0</v>
       </c>
-      <c r="AC9"/>
+      <c r="AC9">
+        <v>2582882910.0</v>
+      </c>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
@@ -5733,317 +5750,321 @@
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
+      <c r="CR9"/>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>149038389000.0</v>
+      </c>
+      <c r="C10">
         <v>149772709000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>172842354000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>189150639000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>165754367000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>168404463000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>160063818000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>154402500000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>149492375000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>128376689000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>127170312000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>126877913009.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>92120980742.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>81248138152.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>89822263964.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>91764311718.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>97335628346.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>92547266345.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>78116269672.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>88187268979.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>92344159016.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>96517140002.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>102337629322.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>80120940002.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>79736219880.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>74909917461.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>58554611693.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>54935469811.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>40516562957.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>29164017782.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>49524169619.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>36448561013.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>31108705858.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>32814623323.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>48155991620.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>36065009586.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>30109993334.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>40386855343.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>41723287651.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>45170143921.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>49412843367.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>58230293649.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>61571622076.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>65566220757.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>58842555958.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>48377757311.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>43313181777.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>50033867214.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>44664051514.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>38679133774.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>60564745621.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>54867755060.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>53326587039.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>55441273842.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>55044575611.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>48304442409.0</v>
       </c>
-      <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
+      <c r="CR10"/>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>172842354470.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>189150639230.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>165754367060.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>168404463450.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>160063817900.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>154402499800.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>126877913010.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>92120980740.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>81248138150.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>89822263960.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>91764311720.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>97335628350.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>92547266350.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>78116269670.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>88187268980.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>92344159020.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -6073,299 +6094,303 @@
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
+      <c r="CR11"/>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>201210050000.0</v>
+      </c>
+      <c r="C12">
         <v>198785271000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>203048494000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>189150639000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>165754367000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>168404463000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>160063818000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>154402500000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>149492375000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>128376689000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>127170312000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>126877913009.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>92120980742.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>81248138152.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>89822263964.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>91764311718.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>97335628346.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>92547266345.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>78116269672.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>88187268979.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>92344159016.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>96517140002.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>102337629322.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>80120940002.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>79736219880.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>74909917461.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>58554611693.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>54935469811.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>40516562957.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>29164017782.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>49524169619.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>36448561013.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>31108705858.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>32814623323.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>48155991620.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>36065009586.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>30109993334.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>40386855343.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>41723287651.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>45170143921.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>49412843367.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>58230293649.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>61571622076.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>65566220757.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>58842555958.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>48377757311.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>43313181777.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>50033867214.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>44664051514.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>38679133774.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>60564745621.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>54867755060.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>53326587039.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>55441273842.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>55044575611.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>48304442409.0</v>
       </c>
-      <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>103828309000.0</v>
       </c>
       <c r="C13">
         <v>103828309000.0</v>
       </c>
       <c r="D13">
         <v>103828309000.0</v>
       </c>
       <c r="E13">
         <v>103828309000.0</v>
       </c>
       <c r="F13">
         <v>103828309000.0</v>
       </c>
       <c r="G13">
         <v>103828309000.0</v>
       </c>
       <c r="H13">
         <v>103828309000.0</v>
       </c>
       <c r="I13">
         <v>103828309000.0</v>
       </c>
       <c r="J13">
         <v>103828309000.0</v>
       </c>
       <c r="K13">
         <v>103828309000.0</v>
       </c>
       <c r="L13">
+        <v>103828309000.0</v>
+      </c>
+      <c r="M13">
         <v>103828308500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98060618500.0</v>
       </c>
       <c r="N13">
         <v>98060618500.0</v>
       </c>
       <c r="O13">
         <v>98060618500.0</v>
       </c>
       <c r="P13">
         <v>98060618500.0</v>
       </c>
       <c r="Q13">
         <v>98060618500.0</v>
       </c>
       <c r="R13">
         <v>98060618500.0</v>
       </c>
       <c r="S13">
         <v>98060618500.0</v>
       </c>
       <c r="T13">
         <v>98060618500.0</v>
       </c>
       <c r="U13">
         <v>98060618500.0</v>
       </c>
@@ -6384,51 +6409,51 @@
       <c r="Z13">
         <v>98060618500.0</v>
       </c>
       <c r="AA13">
         <v>98060618500.0</v>
       </c>
       <c r="AB13">
         <v>98060618500.0</v>
       </c>
       <c r="AC13">
         <v>98060618500.0</v>
       </c>
       <c r="AD13">
         <v>98060618500.0</v>
       </c>
       <c r="AE13">
         <v>98060618500.0</v>
       </c>
       <c r="AF13">
         <v>98060618500.0</v>
       </c>
       <c r="AG13">
         <v>98060618500.0</v>
       </c>
       <c r="AH13">
-        <v>90517778000.0</v>
+        <v>98060618500.0</v>
       </c>
       <c r="AI13">
         <v>90517778000.0</v>
       </c>
       <c r="AJ13">
         <v>90517778000.0</v>
       </c>
       <c r="AK13">
         <v>90517778000.0</v>
       </c>
       <c r="AL13">
         <v>90517778000.0</v>
       </c>
       <c r="AM13">
         <v>90517778000.0</v>
       </c>
       <c r="AN13">
         <v>90517778000.0</v>
       </c>
       <c r="AO13">
         <v>90517778000.0</v>
       </c>
       <c r="AP13">
         <v>90517778000.0</v>
       </c>
@@ -6546,284 +6571,290 @@
       <c r="CB13">
         <v>90517778000.0</v>
       </c>
       <c r="CC13">
         <v>90517778000.0</v>
       </c>
       <c r="CD13">
         <v>90517778000.0</v>
       </c>
       <c r="CE13">
         <v>90517778000.0</v>
       </c>
       <c r="CF13">
         <v>90517778000.0</v>
       </c>
       <c r="CG13">
         <v>90517778000.0</v>
       </c>
       <c r="CH13">
         <v>90517778000.0</v>
       </c>
       <c r="CI13">
         <v>90517778000.0</v>
       </c>
       <c r="CJ13">
-        <v>84333334000.0</v>
+        <v>90517778000.0</v>
       </c>
       <c r="CK13">
         <v>84333334000.0</v>
       </c>
       <c r="CL13">
         <v>84333334000.0</v>
       </c>
       <c r="CM13">
+        <v>84333334000.0</v>
+      </c>
+      <c r="CN13">
         <v>84333000000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>84333334000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63250000000.0</v>
       </c>
       <c r="CP13">
         <v>63250000000.0</v>
       </c>
       <c r="CQ13">
         <v>63250000000.0</v>
       </c>
+      <c r="CR13">
+        <v>63250000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
         <v>207657000.0</v>
       </c>
       <c r="C14">
+        <v>207657000.0</v>
+      </c>
+      <c r="D14">
         <v>207656617.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>207657000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>207656617.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>207657000.0</v>
       </c>
       <c r="G14">
         <v>207657000.0</v>
       </c>
       <c r="H14">
         <v>207657000.0</v>
       </c>
       <c r="I14">
         <v>207657000.0</v>
       </c>
       <c r="J14">
+        <v>207657000.0</v>
+      </c>
+      <c r="K14">
         <v>207656617.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>207657000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>207656617.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>207657788.0</v>
       </c>
       <c r="N14">
         <v>207657788.0</v>
       </c>
       <c r="O14">
         <v>207657788.0</v>
       </c>
       <c r="P14">
         <v>207657788.0</v>
       </c>
       <c r="Q14">
         <v>207657788.0</v>
       </c>
       <c r="R14">
         <v>207657788.0</v>
       </c>
       <c r="S14">
         <v>207657788.0</v>
       </c>
       <c r="T14">
+        <v>207657788.0</v>
+      </c>
+      <c r="U14">
         <v>207657693.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>207657701.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>207657680.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>207657688.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>207657680.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>207657686.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>207657678.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>207657677.0</v>
       </c>
       <c r="AB14">
         <v>207657677.0</v>
       </c>
       <c r="AC14">
         <v>207657677.0</v>
       </c>
       <c r="AD14">
         <v>207657677.0</v>
       </c>
       <c r="AE14">
         <v>207657677.0</v>
       </c>
       <c r="AF14">
         <v>207657677.0</v>
       </c>
       <c r="AG14">
+        <v>207657677.0</v>
+      </c>
+      <c r="AH14">
         <v>207657027.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>207658327.0</v>
       </c>
       <c r="AI14">
         <v>207658327.0</v>
       </c>
       <c r="AJ14">
         <v>207658327.0</v>
       </c>
       <c r="AK14">
         <v>207658327.0</v>
       </c>
       <c r="AL14">
         <v>207658327.0</v>
       </c>
       <c r="AM14">
+        <v>207658327.0</v>
+      </c>
+      <c r="AN14">
         <v>210318623.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>207658327.0</v>
       </c>
       <c r="AO14">
         <v>207658327.0</v>
       </c>
       <c r="AP14">
         <v>207658327.0</v>
       </c>
       <c r="AQ14">
         <v>207658327.0</v>
       </c>
       <c r="AR14">
         <v>207658327.0</v>
       </c>
       <c r="AS14">
         <v>207658327.0</v>
       </c>
       <c r="AT14">
         <v>207658327.0</v>
       </c>
       <c r="AU14">
         <v>207658327.0</v>
       </c>
       <c r="AV14">
         <v>207658327.0</v>
       </c>
       <c r="AW14">
         <v>207658327.0</v>
       </c>
       <c r="AX14">
         <v>207658327.0</v>
       </c>
       <c r="AY14">
         <v>207658327.0</v>
       </c>
       <c r="AZ14">
         <v>207658327.0</v>
       </c>
       <c r="BA14">
         <v>207658327.0</v>
       </c>
       <c r="BB14">
         <v>207658327.0</v>
       </c>
       <c r="BC14">
         <v>207658327.0</v>
       </c>
       <c r="BD14">
         <v>207658327.0</v>
       </c>
-      <c r="BE14"/>
+      <c r="BE14">
+        <v>207658327.0</v>
+      </c>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
+      <c r="CR14"/>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -6877,103 +6908,104 @@
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
+      <c r="CR15"/>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>368712000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>575182000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>6660000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>368711895.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2950992.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>78151602.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>6186898029.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4969803083.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1037921727.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1037921725.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>368711894.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>329703623.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5298357533.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
@@ -7002,52 +7034,53 @@
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
+      <c r="CR16"/>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7101,52 +7134,53 @@
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -7200,52 +7234,53 @@
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7299,52 +7334,53 @@
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -7398,52 +7434,53 @@
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
@@ -7497,842 +7534,850 @@
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
+      <c r="CR21"/>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
+        <v>66470111000.0</v>
+      </c>
+      <c r="C22">
         <v>48912712000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>43533414000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>42914658000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>56901060000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>56828268000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>35393693000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>46054658000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>37217946000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>42094205000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>45615317000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>43178503361.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>40781865427.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>52680290878.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>71250547639.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>76864936486.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>72095197405.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>64093916872.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>73299417997.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>40506754037.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>42055714559.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>42246678406.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>26087864176.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>36940321684.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>39288015679.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>40947413529.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>34099570519.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>37507009727.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>42113698229.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>50541225229.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>58180260324.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>40146579097.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>38208016582.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>38731280645.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>24386752038.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>29900919215.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>19967971389.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>28210729312.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>26696938543.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>20320156186.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>12254381150.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>17848290107.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>15628806361.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>17747703262.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>10360017425.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>21554004154.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>22411804859.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>16246846759.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>11584585700.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>19977619606.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>5784499923.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>11668813325.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>10100581720.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>4881471057.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>12059989982.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>6775435423.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>6998482200.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>4693702700.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>9631327900.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>5165852800.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>6769291100.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>4729301800.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>5065020900.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>9181663800.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>7718954300.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>11271780800.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>5285745100.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>7849738000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>8071717500.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>5881100400.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>11396753500.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>19381381100.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>7558674000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>20454967000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>20050499000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>22482252800.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>15734125400.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>27746583000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>15033158000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>18848399000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>26296821000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>14210479000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>14285309000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>22653169000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>14083995000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>10842216000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>13505222000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>15371326000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>14281460000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>6176647000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>9893000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>12093746000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>8249872000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>7523849000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>9513100000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>603559945000.0</v>
+      </c>
+      <c r="C23">
         <v>566478244000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>559125839000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>545234281000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>527834174000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>525024286000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>518498732000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>519203194000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>507833949000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>483997457000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>492567876000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>489828264206.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>470460601525.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>477502244340.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>496010534463.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>509345667579.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>519983258024.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>511721070644.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>510698600200.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>493558242403.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>481232039116.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>462496147751.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>444865800672.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>438724271764.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>435929287040.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>441921762092.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>405445049452.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>405437593203.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>378945920634.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>379469507672.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>391362697956.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>338779362345.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>320869087543.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>316873357581.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>303788390330.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>291954815380.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>270030563133.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>275231345153.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>269351381344.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>239697802432.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>236036026547.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>168899998634.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>169546066314.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>175717846622.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>159252933407.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>158285739690.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>147755842523.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>146913223512.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>136059493470.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>132404525750.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>136142063219.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>136979982899.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>133689913495.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>125195614440.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>132278839079.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
+      <c r="CR23"/>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-      <c r="AF24">
+      <c r="AF24"/>
+      <c r="AG24">
         <v>521238400.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>667801300.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>303588600.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>550918400.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1409139600.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1580953500.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>587730200.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>905178400.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>683268100.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>643125400.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>751355300.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>261908200.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>362146100.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>117210600.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>210314400.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>128467300.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>148651900.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>236210700.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>372232500.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>376873400.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>433629800.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>618033500.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>259612400.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>278333700.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>556667400.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>612334200.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>649445300.0</v>
       </c>
-      <c r="BG24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH24"/>
       <c r="BI24">
         <v>268500000.0</v>
       </c>
       <c r="BJ24">
         <v>268500000.0</v>
       </c>
       <c r="BK24">
+        <v>268500000.0</v>
+      </c>
+      <c r="BL24">
         <v>320708300.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>372923300.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>425131700.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>477340000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>561181600.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>618125600.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>607607600.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>31600000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>36866600.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>52666600.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>68466600.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>270012400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000000.0</v>
       </c>
       <c r="BX24">
         <v>100000000.0</v>
       </c>
       <c r="BY24">
         <v>100000000.0</v>
       </c>
       <c r="BZ24">
+        <v>100000000.0</v>
+      </c>
+      <c r="CA24">
         <v>139583300.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>218750000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>258333000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>297917000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>300677000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>382122000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28030000.0</v>
       </c>
       <c r="CG24">
         <v>28030000.0</v>
       </c>
       <c r="CH24">
+        <v>28030000.0</v>
+      </c>
+      <c r="CI24">
         <v>378908000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>462649000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>530460000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>573392000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>433862000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>711000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>520027000.0</v>
       </c>
-      <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
+      <c r="CR24"/>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>491497210.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
-      <c r="I25"/>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
+        <v>0.0</v>
+      </c>
+      <c r="R25">
         <v>23272910.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>93091630.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>162910350.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>232729070.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>262022860.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>372366510.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>482710160.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>593053810.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>135083100.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>175608030.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>202624650.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>256657890.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
@@ -8355,52 +8400,53 @@
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
+      <c r="CR25"/>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -8454,52 +8500,53 @@
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8553,261 +8600,265 @@
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>-145825651000.0</v>
+      </c>
+      <c r="C28">
         <v>-145721584000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-169421423000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-188482389000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-164417867000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-166399713000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-157390818000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-153794340000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-148276055000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-126552209000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-124737672000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-126269753009.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-90881387835.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-79330566524.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-87226713615.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-90923422648.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-95816760555.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-90350419833.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-75200919509.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-88187268979.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-92344159016.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-96517140002.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-102337629322.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-80120940002.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-79736219880.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-74909917461.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-58133925693.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-54410250121.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-39862269954.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-28339801597.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-48442573032.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-35088926248.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-29457524603.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-26817807067.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-46655020271.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-34356836931.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-28029095555.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-39051670403.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-40229378584.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-43898145185.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-48349798768.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-57059019154.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-61015397881.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-64898574665.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-58266531720.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-47708629302.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-42807627629.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-49392291302.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-43886453838.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-37765514334.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-59705551927.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-53887981292.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-52708553505.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-55181661492.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-55044575611.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-48304442409.0</v>
       </c>
-      <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
+      <c r="CR28"/>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
@@ -8861,412 +8912,416 @@
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
+      <c r="CR29"/>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>109448916000.0</v>
+      </c>
+      <c r="C30">
         <v>92692849000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>87955786000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>92030490000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>85296810000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>81266215000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>94757624000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>96091215000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>92325513000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>89334897000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>94639538000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>97076307040.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>110528734467.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>117216847013.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>109383388337.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>124462234380.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>137997742327.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>142844883890.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>143634402299.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>150955026732.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>130548465414.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>108748319700.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>102077357585.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>107199948838.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>105958217157.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>112237577005.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>105241402521.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>105176059360.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>91869074743.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>95180806201.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>79844551996.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>97615766782.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>85316126876.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>83083659882.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>68928603979.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>69837696729.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>65117980341.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>50540409980.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>46741563765.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>36528602237.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>37196262234.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>26748113619.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>26413647515.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>22026080744.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>25153977351.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>21140839428.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>17177954119.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>17525943687.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>18522380816.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>14466193990.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>15676727807.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>23422884219.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>27155391972.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>27206505868.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>27901303995.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>28181543916.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>29998671200.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>27834838500.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>26498553300.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>40917178200.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>37647509000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>37307728400.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>33556620600.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>40508357800.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>57503984600.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>56508154000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>56081726300.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>59031327900.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>63172193800.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>69401466600.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>74743631600.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>77604132900.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>79164218200.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>69903126900.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>71577446900.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>71430591200.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>73130246200.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>70962707200.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>69079233000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>67478617000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>65708827000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>80110069000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>82742181000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>86528774000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>89039374000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>82887852000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>83867146000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>85782214000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>81942910000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>89217403000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>67831000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>69038646000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>75554945000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>74613360000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>75234257000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:95">
+    <row r="31" spans="1:96">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>418635092598.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>415207120454.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>402530308103.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>395198912134.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>386881088292.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>377883677656.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>366742596971.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>369727282795.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>370684075188.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>367199506145.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>368451647533.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>359477488518.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>354912832026.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>338453473698.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>332312957058.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>325447185249.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>321803162558.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>318282868205.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>287462135908.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
@@ -9285,52 +9340,53 @@
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
+      <c r="CR31"/>
     </row>
-    <row r="32" spans="1:95">
+    <row r="32" spans="1:96">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -9384,261 +9440,265 @@
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
+      <c r="CR32"/>
     </row>
-    <row r="33" spans="1:95">
+    <row r="33" spans="1:96">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>223660238000.0</v>
+      </c>
+      <c r="C33">
         <v>223833472000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>223032258000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>219935925000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>212799648000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>214153320000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>225112433000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>220622545000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>223170448000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>221907190000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>222977746000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>220951160945.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>220932085687.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>221914951273.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>223438347579.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>211119669444.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>210694079987.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>210344806702.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>210520576437.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>182180463255.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>181538220198.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>181866469782.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>182817457033.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>179229734538.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>178674706988.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>179249014287.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>202189142219.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>200930656926.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>201063479520.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>201479199714.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>199869714986.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>162401986822.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>160928253679.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>159593298385.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>158247751549.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>151484905428.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>149678310733.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>150692707077.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>150608013782.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>134674084985.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>136511250523.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>61454437835.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>62277443498.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>67444598807.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>63908664047.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>65579050391.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>60780716129.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>59399364876.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>57764730785.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>54635878549.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>51425537815.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>45039895909.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>41448372667.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>36375220633.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>23343960988.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>22510794013.0</v>
       </c>
-      <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
       <c r="CQ33"/>
+      <c r="CR33"/>
     </row>
-    <row r="34" spans="1:95">
+    <row r="34" spans="1:96">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -9692,468 +9752,475 @@
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
+      <c r="CR34"/>
     </row>
-    <row r="35" spans="1:95">
+    <row r="35" spans="1:96">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>10581156000.0</v>
+      </c>
+      <c r="C35">
         <v>9975431000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>9189857000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>8169640000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>8375971000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>8416432000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>8464904000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>8020787000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8184308000.0</v>
       </c>
       <c r="J35">
         <v>8184308000.0</v>
       </c>
       <c r="K35">
         <v>8184308000.0</v>
       </c>
       <c r="L35">
-        <v>7074055562.0</v>
+        <v>8184308000.0</v>
       </c>
       <c r="M35">
         <v>7074055562.0</v>
       </c>
       <c r="N35">
         <v>7074055562.0</v>
       </c>
       <c r="O35">
+        <v>7074055562.0</v>
+      </c>
+      <c r="P35">
         <v>7074055561.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>11432314379.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>11455587285.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>11525406006.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>11595224727.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>12286649030.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>12315942821.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>12426286472.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>12536630124.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>9609797005.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>9151826291.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>9192351221.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>9219367841.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>8150606598.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>8202189639.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>8265099221.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>8339201129.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>5767754907.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>6693994896.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>6633717399.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>6881047184.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>6136135078.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>6780655384.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>5787432066.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>6104880320.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>4831579846.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>4791437176.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>4899667072.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>4410219931.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>4344953900.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>4100018446.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>4193122217.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>4567012939.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>3446123379.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>3637255505.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>3859993268.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>3943041189.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>4128237101.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>4312640867.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>3954219683.0</v>
       </c>
-      <c r="BC35"/>
-      <c r="BD35">
+      <c r="BD35"/>
+      <c r="BE35">
         <v>556667430.0</v>
       </c>
-      <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
+      <c r="CR35"/>
     </row>
-    <row r="36" spans="1:95">
+    <row r="36" spans="1:96">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
         <v>147820000.0</v>
       </c>
       <c r="C36">
         <v>147820000.0</v>
       </c>
       <c r="D36">
         <v>147820000.0</v>
       </c>
       <c r="E36">
+        <v>147820000.0</v>
+      </c>
+      <c r="F36">
         <v>5943788000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>6021247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147820000.0</v>
       </c>
       <c r="H36">
         <v>147820000.0</v>
       </c>
       <c r="I36">
+        <v>147820000.0</v>
+      </c>
+      <c r="J36">
         <v>30339071000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>148320000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>149820000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149320000.0</v>
       </c>
       <c r="M36">
         <v>149320000.0</v>
       </c>
       <c r="N36">
         <v>149320000.0</v>
       </c>
       <c r="O36">
         <v>149320000.0</v>
       </c>
       <c r="P36">
         <v>149320000.0</v>
       </c>
       <c r="Q36">
         <v>149320000.0</v>
       </c>
       <c r="R36">
         <v>149320000.0</v>
       </c>
       <c r="S36">
+        <v>149320000.0</v>
+      </c>
+      <c r="T36">
         <v>147820000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-182180463255.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-181538220198.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-181866469782.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-182817457033.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-179229734538.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-178674706988.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-179249014287.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>24836343850.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>24564198800.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>24507285345.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>24642554677.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>24954380374.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>24965116105.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>23496105769.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>22467857631.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>22328769688.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>21566479667.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>21593363523.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>21802995545.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>22069113807.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>21536510692.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>21851168919.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>13289568029.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>13794057369.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>17630577319.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>12889666271.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>13034798817.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>10390452416.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>10485712458.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>10424433952.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>10141369176.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>10786218367.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>10557414706.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>9650873414.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>9608321832.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-23343960988.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-22510794013.0</v>
       </c>
-      <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
+      <c r="CR36"/>
     </row>
-    <row r="37" spans="1:95">
+    <row r="37" spans="1:96">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -10207,1267 +10274,1276 @@
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
+      <c r="CR37"/>
     </row>
-    <row r="38" spans="1:95">
+    <row r="38" spans="1:96">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>19724947910.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>19233472480.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>18930187430.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>19291647040.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>30341722910.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>28542992330.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>29579447480.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>28791634621.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>30061528146.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>29391159429.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>27305089706.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>26752376714.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>27136800796.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>26680049292.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>26757878846.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>26159951517.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>27257902832.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>26150722949.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>28906305119.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>24836343850.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>24564198800.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>24507285345.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>24642554677.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>24954380374.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>24965116105.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>23496105769.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>22467857631.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>22328769688.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>21566479667.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>21593363523.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>21802995545.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>22069113807.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>21536510692.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>21851168919.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>13289568029.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>13794057369.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>17630577319.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>12889666271.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>13034798817.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>10390452416.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>10485712458.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>10424433952.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>10141369176.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>10786218367.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>10557414706.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>9650873414.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>9608321832.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>12193893256.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>20297626908.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>19438938000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>19184815800.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>18718311900.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>4941040000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>4799010500.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>4581926900.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>4414617600.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>3844994600.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>3716317600.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>3584041800.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>3512413100.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>2998305200.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>2881750000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>2528763300.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>2387571400.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>2084845100.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1990194400.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>2001691700.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>1771399100.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>1386069800.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>1353733300.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>1283944400.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>1116881000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>1047968000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>952525000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>952808000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>1010088000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>866694000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>636715000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>1043541000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>995261000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>994598000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>1022761000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>896243000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>650000000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>656390000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>360962000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>186040000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>228335000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:95">
+    <row r="39" spans="1:96">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>2770630000.0</v>
+      </c>
+      <c r="C39">
         <v>2253940000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1555886000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1202568000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7082289000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4372020000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3171164000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2032277000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>5627667000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2284477000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2164963000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1925687403.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>6343359821.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4641546926.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2327646757.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>5251183326.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1860609958.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2060137325.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>5504873632.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4591928604.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>8065430637.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>6359661015.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>5385541038.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>7975423869.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>6121404386.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>5671534690.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>5360322500.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>6888397379.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>3383105185.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>3104258746.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>3944001031.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2166468631.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>5307984548.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2650495346.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>4069291144.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>4666284422.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>5156307336.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>5400643441.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>3581577603.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>3004815103.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>661289273.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>4618863424.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>3654546864.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>2933243052.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>987718626.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>1634088406.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>4072185639.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>3707200976.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>3523744654.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>4645699832.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>2690552053.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>1980634386.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>1658980096.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>1291143039.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>1735115246.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>466018277.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>525187500.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>6459545200.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>5287470700.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>2304974600.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>2410812600.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>1173889000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>1330885700.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>1461201600.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>1245094000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>1160363800.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>987703400.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>668113000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>173894700.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>1399347700.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>1344521800.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>2189146200.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>858993500.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>4506443300.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>4130497200.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>2899851900.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>3321303600.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>4062673800.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>30041095000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>29630042000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>30105066000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>1264284000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>17202220000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>11856010000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>11932331000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>5748529000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>11338060000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>13133098000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>12545295000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>5567470000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>2724000000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>4298346000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>14578904000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>511260000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>17684918000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:95">
+    <row r="40" spans="1:96">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>4477652000.0</v>
+      </c>
+      <c r="C40">
         <v>3951166000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>6365279000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>5718348000.0</v>
       </c>
-      <c r="E40">
-[...1 lines deleted...]
-      </c>
       <c r="F40">
+        <v>8146590000.0</v>
+      </c>
+      <c r="G40">
         <v>3409177000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>8287394000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2731681000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1689360000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>16917000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1788423000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2981936975.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1321833733.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>885331222.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2392464769.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-5349139224.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1296693418.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2641260428.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-97076813.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2650048083.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2465595926.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>8178231476.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>11364994008.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>9519995174.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>6159665976.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>9038869325.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>5123465865.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>3555733918.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1232108210.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2800588778.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>3406358606.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>3511886328.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2869501406.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>3625557125.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>2883451933.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1895146047.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1446872704.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>2387740186.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>2487450471.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>2195189202.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>2293637275.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1643152307.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1772045947.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>878221127.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>2498612088.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>858061759.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1080899836.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>676172218.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>852054076.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>894025369.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1549745054.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>735961329.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1242402888.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1568099697.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1740317010.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1165105583.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>616168000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>543400000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>419436000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>916241000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>530329000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>850448000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>778286000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>361445000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>503190000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>598227000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>493436000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>441071000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>1029310000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>2916339000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>1695725000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>1062728000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>1662927000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>426267000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>957910000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>1431358000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>1184317000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>1015500000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>1279757000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>4488889000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>875878000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>2212366000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>4784370000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>8667483000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>8578275000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>10349617000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>11786789000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>14514386000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>11558319000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>1749561000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>11965000000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>11808077000.0</v>
       </c>
-      <c r="CO40"/>
-      <c r="CP40">
+      <c r="CP40"/>
+      <c r="CQ40">
         <v>13689866000.0</v>
       </c>
-      <c r="CQ40"/>
+      <c r="CR40"/>
     </row>
-    <row r="41" spans="1:95">
+    <row r="41" spans="1:96">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>7074055562.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>7074055562.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11432314379.0</v>
       </c>
       <c r="Q41">
         <v>11432314379.0</v>
       </c>
       <c r="R41">
         <v>11432314379.0</v>
       </c>
       <c r="S41">
         <v>11432314379.0</v>
       </c>
       <c r="T41">
-        <v>12053919960.0</v>
+        <v>11432314379.0</v>
       </c>
       <c r="U41">
         <v>12053919960.0</v>
       </c>
       <c r="V41">
         <v>12053919960.0</v>
       </c>
       <c r="W41">
         <v>12053919960.0</v>
       </c>
       <c r="X41">
-        <v>9016743191.0</v>
+        <v>12053919960.0</v>
       </c>
       <c r="Y41">
         <v>9016743191.0</v>
       </c>
       <c r="Z41">
         <v>9016743191.0</v>
       </c>
       <c r="AA41">
         <v>9016743191.0</v>
       </c>
       <c r="AB41">
+        <v>9016743191.0</v>
+      </c>
+      <c r="AC41">
         <v>7893948708.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7905006819.0</v>
       </c>
       <c r="AD41">
         <v>7905006819.0</v>
       </c>
       <c r="AE41">
         <v>7905006819.0</v>
       </c>
       <c r="AF41">
+        <v>7905006819.0</v>
+      </c>
+      <c r="AG41">
         <v>5246516467.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>6026193600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6330128800.0</v>
       </c>
       <c r="AI41">
         <v>6330128800.0</v>
       </c>
       <c r="AJ41">
+        <v>6330128800.0</v>
+      </c>
+      <c r="AK41">
         <v>4726995400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5199701900.0</v>
       </c>
       <c r="AL41">
         <v>5199701900.0</v>
       </c>
       <c r="AM41">
         <v>5199701900.0</v>
       </c>
       <c r="AN41">
-        <v>4148311700.0</v>
+        <v>5199701900.0</v>
       </c>
       <c r="AO41">
         <v>4148311700.0</v>
       </c>
       <c r="AP41">
         <v>4148311700.0</v>
       </c>
       <c r="AQ41">
         <v>4148311700.0</v>
       </c>
       <c r="AR41">
-        <v>3982807800.0</v>
+        <v>4148311700.0</v>
       </c>
       <c r="AS41">
         <v>3982807800.0</v>
       </c>
       <c r="AT41">
         <v>3982807800.0</v>
       </c>
       <c r="AU41">
         <v>3982807800.0</v>
       </c>
       <c r="AV41">
+        <v>3982807800.0</v>
+      </c>
+      <c r="AW41">
         <v>3297471500.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>3401044800.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>3487760800.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>3566167800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3694607300.0</v>
       </c>
       <c r="BA41">
         <v>3694607300.0</v>
       </c>
       <c r="BB41">
         <v>3694607300.0</v>
       </c>
       <c r="BC41">
         <v>3694607300.0</v>
       </c>
       <c r="BD41">
-        <v>4964431900.0</v>
+        <v>3694607300.0</v>
       </c>
       <c r="BE41">
         <v>4964431900.0</v>
       </c>
       <c r="BF41">
         <v>4964431900.0</v>
       </c>
       <c r="BG41">
         <v>4964431900.0</v>
       </c>
       <c r="BH41">
-        <v>3848880900.0</v>
+        <v>4964431900.0</v>
       </c>
       <c r="BI41">
         <v>3848880900.0</v>
       </c>
       <c r="BJ41">
         <v>3848880900.0</v>
       </c>
       <c r="BK41">
         <v>3848880900.0</v>
       </c>
       <c r="BL41">
-        <v>2774240700.0</v>
+        <v>3848880900.0</v>
       </c>
       <c r="BM41">
         <v>2774240700.0</v>
       </c>
       <c r="BN41">
         <v>2774240700.0</v>
       </c>
       <c r="BO41">
         <v>2774240700.0</v>
       </c>
       <c r="BP41">
-        <v>1684905400.0</v>
+        <v>2774240700.0</v>
       </c>
       <c r="BQ41">
         <v>1684905400.0</v>
       </c>
       <c r="BR41">
         <v>1684905400.0</v>
       </c>
       <c r="BS41">
         <v>1684905400.0</v>
       </c>
       <c r="BT41">
-        <v>1071036100.0</v>
+        <v>1684905400.0</v>
       </c>
       <c r="BU41">
         <v>1071036100.0</v>
       </c>
       <c r="BV41">
         <v>1071036100.0</v>
       </c>
       <c r="BW41">
         <v>1071036100.0</v>
       </c>
       <c r="BX41">
-        <v>828323500.0</v>
+        <v>1071036100.0</v>
       </c>
       <c r="BY41">
         <v>828323500.0</v>
       </c>
       <c r="BZ41">
         <v>828323500.0</v>
       </c>
       <c r="CA41">
+        <v>828323500.0</v>
+      </c>
+      <c r="CB41">
         <v>770659000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>761855000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>794459000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>844075000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>786735000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>758064000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>799613000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>842007000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>504791000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>546120000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>532909000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>522722000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>394000000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>544389000.0</v>
       </c>
-      <c r="CO41"/>
-      <c r="CP41">
+      <c r="CP41"/>
+      <c r="CQ41">
         <v>736648000.0</v>
       </c>
-      <c r="CQ41"/>
+      <c r="CR41"/>
     </row>
-    <row r="42" spans="1:95">
+    <row r="42" spans="1:96">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
+        <v>161055599000.0</v>
+      </c>
+      <c r="C42">
         <v>160468927000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>159840934000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>159732159000.0</v>
       </c>
-      <c r="E42">
-[...1 lines deleted...]
-      </c>
       <c r="F42">
+        <v>159159135366.0</v>
+      </c>
+      <c r="G42">
         <v>158470778000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>157868477000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>158344318000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-47056668000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3448036000.0</v>
       </c>
       <c r="K42">
         <v>3448036000.0</v>
       </c>
       <c r="L42">
+        <v>3448036000.0</v>
+      </c>
+      <c r="M42">
         <v>156096362252.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>154672407789.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>154113606828.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>153554805866.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>142977383359.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>100643501410.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>141534306051.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>140782859446.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>139248420039.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>138524520538.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>137809538857.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>137101630852.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>137088205470.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>136405672463.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>135723139457.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2582882910.0</v>
       </c>
       <c r="AB42">
         <v>2582882910.0</v>
       </c>
       <c r="AC42">
         <v>2582882910.0</v>
       </c>
       <c r="AD42">
         <v>2582882910.0</v>
       </c>
       <c r="AE42">
         <v>2582882910.0</v>
       </c>
       <c r="AF42">
         <v>2582882910.0</v>
       </c>
       <c r="AG42">
         <v>2582882910.0</v>
       </c>
       <c r="AH42">
-        <v>923458000.0</v>
+        <v>2582882910.0</v>
       </c>
       <c r="AI42">
         <v>923458000.0</v>
       </c>
       <c r="AJ42">
-        <v>803458000.0</v>
+        <v>923458000.0</v>
       </c>
       <c r="AK42">
         <v>803458000.0</v>
       </c>
       <c r="AL42">
         <v>803458000.0</v>
       </c>
       <c r="AM42">
         <v>803458000.0</v>
       </c>
       <c r="AN42">
         <v>803458000.0</v>
       </c>
       <c r="AO42">
         <v>803458000.0</v>
       </c>
       <c r="AP42">
         <v>803458000.0</v>
       </c>
       <c r="AQ42">
         <v>803458000.0</v>
       </c>
       <c r="AR42">
         <v>803458000.0</v>
       </c>
@@ -11485,91 +11561,94 @@
       </c>
       <c r="AW42">
         <v>803458000.0</v>
       </c>
       <c r="AX42">
         <v>803458000.0</v>
       </c>
       <c r="AY42">
         <v>803458000.0</v>
       </c>
       <c r="AZ42">
         <v>803458000.0</v>
       </c>
       <c r="BA42">
         <v>803458000.0</v>
       </c>
       <c r="BB42">
         <v>803458000.0</v>
       </c>
       <c r="BC42">
         <v>803458000.0</v>
       </c>
       <c r="BD42">
         <v>803458000.0</v>
       </c>
-      <c r="BE42"/>
+      <c r="BE42">
+        <v>803458000.0</v>
+      </c>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
+      <c r="CR42"/>
     </row>
-    <row r="43" spans="1:95">
+    <row r="43" spans="1:96">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11623,52 +11702,53 @@
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
+      <c r="CR43"/>
     </row>
-    <row r="44" spans="1:95">
+    <row r="44" spans="1:96">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -11722,52 +11802,53 @@
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
+      <c r="CR44"/>
     </row>
-    <row r="45" spans="1:95">
+    <row r="45" spans="1:96">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
@@ -11821,827 +11902,835 @@
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
+      <c r="CR45"/>
     </row>
-    <row r="46" spans="1:95">
+    <row r="46" spans="1:96">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>203007905000.0</v>
+      </c>
+      <c r="C46">
         <v>203982264000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>203307310000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>200702453000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>193869460000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>194861673000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>194770710000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>192079552000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>192831377000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>192511998000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>193195310000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>191371713469.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>192140451066.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>192943623263.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>193376819433.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>181728510015.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>182224685084.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>183039716996.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>183768199724.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>182180463255.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>181538220198.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>181866469782.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>182817457033.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>179229734538.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>178674706988.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>179249014287.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>177352798369.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>176366458126.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>176556194175.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>176836645037.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>174915334612.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>137436870717.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>137432147910.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>137125440754.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>135918981861.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>129918425761.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>128084947210.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>128889711532.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>128538899975.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>113137574293.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>114660081604.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>48164869806.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>48483386129.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>49814021488.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>51018997776.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>52544251574.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>50390263713.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>48913652418.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>47340296833.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>44494509373.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>40639319448.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>34482481203.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>31797499253.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>26766898801.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>23343960988.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>22510794013.0</v>
       </c>
-      <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
+      <c r="CR46"/>
     </row>
-    <row r="47" spans="1:95">
+    <row r="47" spans="1:96">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>203307310290.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>200702452660.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>193869460230.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>194861672580.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>194770710030.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>192079552400.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>191371713470.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>192140451066.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>192943623260.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>193376819433.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>181728510015.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>182224685084.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>183039716996.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>183768199724.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>182180463255.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>181538220198.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>181866469782.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>182817457033.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>179229734538.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>178674706988.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>179249014287.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>177352798369.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>176366458130.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>176556194175.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>176836645037.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>174915334612.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>137436870718.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>137432147900.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>137125440800.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>135918981900.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>129918425800.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>128084947200.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>128889711500.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>128538900000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>113137574300.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>114660081600.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>48164869800.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>48483386100.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>49814021500.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>51018997800.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>52544251600.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>50390263700.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>48913652400.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>47340296800.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>44494509400.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>40639319400.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>34482481200.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>31797499300.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>26766898800.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>23343961000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>22510794000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>13748294500.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>7160401000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>6734505900.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>7981449000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>9330065100.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>10859192300.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>12390392300.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>13935495300.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>15492790200.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>17050085100.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>18580945100.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>20149872700.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>21734000300.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>22402167400.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>23940503800.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>25393311500.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>27000627600.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>28607943700.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>30057259800.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>31729739400.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>33401979300.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>35074219100.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>38510986000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>40275514000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>40849842000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>42584585000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>44306110000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>44264829000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>45963538000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>46704587000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>48427290000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>48289788000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>49917553000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>46964618000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>50329000000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>52889010000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>56395143000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>54460888000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>54982167000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:95">
+    <row r="48" spans="1:96">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>230350957000.0</v>
+      </c>
+      <c r="C48">
         <v>213936800000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>206721178000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>200013739000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>193295864000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>197838162000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>188060179000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>178876828000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>184985607000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>173692745000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>169492626000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>166933168853.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>160935093126.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>159279960298.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>158624722905.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>156661798396.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>150019393542.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>142455655893.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>134209691862.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>129433558432.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>133142143757.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>134813917831.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>132037256793.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>133302823563.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>125011197555.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>121129074069.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>105895457132.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>101676403215.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>96293755913.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>94131396792.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>92082486191.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>91527533237.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>84206483613.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>90537486049.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>85701001145.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>80570964614.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>75543027103.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>72507312443.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>69123243185.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>65482808943.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>63205735676.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>61941880521.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>60944762486.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>65452634290.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>58567734923.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>53430894432.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>43984102463.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>41364149105.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>37378226306.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>32605440512.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>34770450236.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>34975742077.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>29508752680.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>26247295783.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>24438642140.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>26807201468.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>24813827200.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>20977021000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>19994801300.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>32366925500.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>31878459500.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>33756336900.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>37164562700.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>40234432500.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>54675487200.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>54895394400.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>57723243900.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>63552467000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>69636316600.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>71443010600.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>68213647300.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>68647216500.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>67266434500.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>66205471300.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>64778961800.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>62957153400.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>60505103700.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>60757453600.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>803458000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>62901515000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>67180135000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>69161078000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>803458000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>63476530000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>64552561000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>62096685000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>61075879000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>60828586000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>62318154000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>56453061000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>52796000000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>50132506000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>65971239000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>71264733000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>63107273000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:95">
+    <row r="49" spans="1:96">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -12695,52 +12784,53 @@
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
+      <c r="CR49"/>
     </row>
-    <row r="50" spans="1:95">
+    <row r="50" spans="1:96">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
@@ -12794,468 +12884,477 @@
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
+      <c r="CR50"/>
     </row>
-    <row r="51" spans="1:95">
+    <row r="51" spans="1:96">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>3212738000.0</v>
+      </c>
+      <c r="C51">
         <v>4051125000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3420931000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>668250000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1336500000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2004750000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2673000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>608160000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1216320000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1824480000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2432640000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>608160000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1239592907.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1917571628.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2595550349.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>840889070.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1518867794.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2196846512.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2915350163.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>840889070.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1478342860.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2196846510.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2915350160.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>855973810.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>660923100.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>964368030.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>420686000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>525219690.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>654293003.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>824216185.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1081596587.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1359634765.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1651181255.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>5996816256.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1500971349.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1708172655.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>2080897779.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1335184940.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1493909067.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1271998736.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1063044599.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1171274495.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>556224195.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>667646092.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>576024238.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>669128009.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>505554148.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>641575912.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>777597676.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>913619440.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>859193694.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>979773768.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>618033534.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>259612350.0</v>
       </c>
-      <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
+      <c r="CR51"/>
     </row>
-    <row r="52" spans="1:95">
+    <row r="52" spans="1:96">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>2063427000.0</v>
+      </c>
+      <c r="C52">
         <v>2731677000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2929433000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>668250000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
+        <v>1336500000.0</v>
+      </c>
+      <c r="G52">
+        <v>4009500000.0</v>
+      </c>
+      <c r="H52">
         <v>2673000000.0</v>
       </c>
-      <c r="F52">
-[...5 lines deleted...]
-      <c r="H52">
+      <c r="I52">
         <v>1216320000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2432640000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3648960000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1857458000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>608160000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1239592907.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1914620636.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2517398747.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>840889070.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1495594884.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2103754884.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>2752439814.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>608160000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1216320000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1824480000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>2432640000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>262920000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>525840000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>788760000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>218061350.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>268561800.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>357110183.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>464123783.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>647402277.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>838396326.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>983379942.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>5693227688.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>950052996.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>299033022.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>499944273.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>747454752.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>588730625.0</v>
       </c>
       <c r="AN52">
         <v>588730625.0</v>
       </c>
       <c r="AO52">
-        <v>419919158.0</v>
+        <v>588730625.0</v>
       </c>
       <c r="AP52">
         <v>419919158.0</v>
       </c>
       <c r="AQ52">
+        <v>419919158.0</v>
+      </c>
+      <c r="AR52">
         <v>294316000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>305500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>458813600.0</v>
       </c>
       <c r="AT52">
         <v>458813600.0</v>
       </c>
       <c r="AU52">
+        <v>458813600.0</v>
+      </c>
+      <c r="AV52">
         <v>377086836.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>492924000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>541386971.0</v>
       </c>
       <c r="AX52">
         <v>541386971.0</v>
       </c>
       <c r="AY52">
+        <v>541386971.0</v>
+      </c>
+      <c r="AZ52">
         <v>482320305.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>546144000.0</v>
       </c>
-      <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
+      <c r="CR52"/>
     </row>
-    <row r="53" spans="1:95">
+    <row r="53" spans="1:96">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53">
+        <v>52171661000.0</v>
+      </c>
+      <c r="C53">
         <v>49012562000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>30206139000.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
@@ -13303,52 +13402,53 @@
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
+      <c r="CR53"/>
     </row>
-    <row r="54" spans="1:95">
+    <row r="54" spans="1:96">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -13402,1122 +13502,1135 @@
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
+      <c r="CR54"/>
     </row>
-    <row r="55" spans="1:95">
+    <row r="55" spans="1:96">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>603559945000.0</v>
+      </c>
+      <c r="C55">
         <v>566478244000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>559125839000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>545234281000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>527834174000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>525024286000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>518498732000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>519203194000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>507833949000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>483997457000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>492567876000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>489828264206.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>470460601525.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>477502244340.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>496010534463.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>509345667579.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>519983258024.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>511721070644.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>510698600200.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>493558242403.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>481232039116.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>462496147751.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>444865800672.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>438724271764.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>435929287040.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>441921762092.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>405445049452.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>405437593203.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>378945920634.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>379469507672.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>391362697956.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>338779362345.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>320869087543.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>316873357581.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>303788390330.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>291954815380.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>270030563133.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>275231345153.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>269351381344.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>239697802432.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>236036026547.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>168899998634.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>169546066314.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>175717846622.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>159252933407.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>158285739690.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>147755842523.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>146913223512.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>136059493469.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>132404525751.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>136142063219.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>136979982899.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>133689913494.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>125195614440.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>132278839079.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>126535860947.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>127534202900.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>122211617400.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>125184677600.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>129003576400.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>131800897600.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>132972154500.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>134027872200.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>143844647400.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>155490108800.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>163069541000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>157569330100.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>163164964500.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>175238557100.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>175867523800.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>175390877000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>182931439000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>172621313600.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>189103737400.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>179761408900.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>181107331800.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>166294184100.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>184588745600.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>169787013000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>175007164000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>190105147000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>179211075000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>177226705000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>189060178000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>189729805000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>179909867000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>180138265000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>183167836000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>175444882000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>169118863000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>157081000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>164059720000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>155139826000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>162305452000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>157642777000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:95">
+    <row r="56" spans="1:96">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>379899706000.0</v>
+      </c>
+      <c r="C56">
         <v>342644771000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>336093580000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>325298356000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>315034526000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>310870966000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>293386299000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>298580649000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>284663501000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>262090268000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>269590130000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>268877103261.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>249528515838.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>255587293066.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>272572186884.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>298225998135.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>309289178036.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>301376263942.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>300178023762.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>284240978352.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>273013769626.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>253871799123.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>235888392122.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>232236634394.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>231103857103.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>233766442686.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>203255907233.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>204506936277.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>177882441114.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>177990307958.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>191492982970.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>176377375523.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>159940833864.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>157280059196.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>145540638781.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>140469909952.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>120352252400.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>124538638076.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>118743367562.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>105023717447.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>99524776024.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>107445560799.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>107268622816.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>108273247815.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>95344269360.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>92706689299.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>86975126394.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>87513858636.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>78294762684.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>77768647202.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>84716525404.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>91940086990.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>92241540827.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>88820393807.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>96740984835.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>83727440026.0</v>
       </c>
-      <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
       <c r="CQ56"/>
+      <c r="CR56"/>
     </row>
-    <row r="57" spans="1:95">
+    <row r="57" spans="1:96">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>89400724000.0</v>
+      </c>
+      <c r="C57">
         <v>70494091000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>71475250000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>65211177000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>58862344000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>52161424000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>52009894000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>63504859000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>50389264000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>34449951000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>47784366000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>49168756926.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>42989388777.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>52245234351.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>71966014695.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>93715598258.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>111657235499.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>111641630753.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>119543694332.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>112853213723.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>97513354781.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>77710620619.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>63454190549.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>58989061875.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>65628491928.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>76147122732.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>56103890638.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>63306024818.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>43630845913.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>47736658832.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>63071077029.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>43878792801.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>34269744659.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>35113526146.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>28527518002.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>25837811273.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>12532119970.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>21331152795.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>20420038273.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>12511374644.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>11166814696.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>8951904530.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>11084537386.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>14599022432.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>5263944038.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>9340487041.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>6761434983.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>10781715028.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>3722775659.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>4617855970.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>6107335794.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>6554767721.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>8547283948.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>3672862974.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>12546019891.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>2886324187.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>5822373600.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>4299483200.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>8904208400.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>1198034000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>4483821300.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>3777200700.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>1372484300.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>9141814800.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>6294013200.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>13601329800.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>5189427800.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>5988230500.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>11988491400.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>11386771800.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>14134221600.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>21839283900.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>12894140300.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>30235981600.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>22490175100.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>25900618900.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>13539520900.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>31542149200.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>13631830000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>19764224000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>30511400000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>17584009000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>16638617000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>33476318000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>33028365000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>25271032000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>26773709000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>32752546000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>23510302000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>23199093000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>14670000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>24352672000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>19475834000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>21549198000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>24319299000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:95">
+    <row r="58" spans="1:96">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>99981880000.0</v>
+      </c>
+      <c r="C58">
         <v>80469522000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>80665107000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>73380817000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>67238314000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>60577856000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>60474798000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>71525645000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>58573572000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>42634260000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>55968674000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>56242812488.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>50063444339.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>59319289913.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>79040070257.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>105147912637.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>123112822785.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>123167036760.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>131138919059.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>125139862753.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>109829297602.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>90136907091.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>75990820673.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>68598858880.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>74780318219.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>85339473953.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>65323258479.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>71456631416.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>51833035552.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>56001758053.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>71410278158.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>49646547708.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>40963739555.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>41747243545.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>35408565186.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>31973946351.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>19312775354.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>27118584861.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>26524918593.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>17342954490.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>15958251872.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>13851571602.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>15494757317.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>18943976332.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>9363962484.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>13533609258.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>11328447922.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>14227838407.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>7360031164.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>8477849238.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>10050376983.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>10683004822.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>12859924815.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>7627082657.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>16518960939.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>8407423478.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>11399140000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>9913360000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>13868640000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>5315415000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>8601202000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>7894582000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>5542074000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>12288979000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>9493386000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>16852911000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>8524850200.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>8291261500.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>14281004500.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>13103277000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>15855993600.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>22962987000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>14033643000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>31577030000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>23661211000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>26828942000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>14467844000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>32510056000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>14621239000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>20784412000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>31603776000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>18728761000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>17807474000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>34262412000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>33856008000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>26491947000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>27741149000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>33829126000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>24616603000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>24155677000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>15775000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>25417088000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>20424086000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>22296219000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>25791004000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:95">
+    <row r="59" spans="1:96">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -14571,339 +14684,343 @@
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
+      <c r="CR59"/>
     </row>
-    <row r="60" spans="1:95">
+    <row r="60" spans="1:96">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>501544066000.0</v>
+      </c>
+      <c r="C60">
         <v>483978231000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>476433784000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>469830349000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>458578521000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>462432461000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>456013106000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>445909887000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>447494467000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>439600183000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>434837712000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>431824812788.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>418635092598.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>416421158809.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>415207120454.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>402530308103.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>395198912134.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>386881088292.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>377883677656.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>366742596971.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>369727282795.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>370684075188.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>367199506145.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>368451647533.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>359477488518.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>354912832026.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>338453473698.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>332312957058.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>325447185249.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>321803162558.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>318282868205.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>287462135908.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>278231038390.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>273449785647.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>266703310973.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>259980869029.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>250717787779.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>248112760292.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>242826462751.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>222354847942.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>220077774675.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>155048427032.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>154051308997.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>156773870290.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>149888970923.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>144752130432.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>136427394601.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>132685385105.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>128699462306.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>123926676512.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>126091686236.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>126296978077.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>120829988680.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>117568531783.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>115759878140.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>118128437468.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>116135063200.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>112298257000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>111316037300.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>123688161500.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>123199695500.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>125077572900.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>128485798700.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>131555668500.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>145996723200.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>146216630400.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>149044479900.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>154873703000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>160957552600.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>162764246600.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>159534883300.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>159968452500.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>158587670500.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>157526707300.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>156100197800.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>154278389400.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>151826339700.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>152078689600.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>155165774000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>154222751000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>158501371000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>160482314000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>159419232000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>154797766000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>155873797000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>153417921000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>152397115000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>149338711000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>150828279000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>144963186000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>141306000000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>138642632000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>134715740000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>140009233000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>131851773000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:95">
+    <row r="61" spans="1:96">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -14957,52 +15074,53 @@
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
+      <c r="CR61"/>
     </row>
-    <row r="62" spans="1:95">
+    <row r="62" spans="1:96">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -15056,50 +15174,51 @@
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
+      <c r="CR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15174,51 +15293,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
         <v>305893573000.0</v>
       </c>
       <c r="C2">
         <v>307305198000.0</v>
       </c>
       <c r="D2">
         <v>303858725000.0</v>
       </c>
       <c r="E2">
         <v>399324535000.0</v>
       </c>
       <c r="F2">
         <v>455992374000.0</v>
       </c>
       <c r="G2">
         <v>305259200000.0</v>
       </c>
       <c r="H2">
         <v>318447142000.0</v>
       </c>
       <c r="I2">
         <v>302150599190.0</v>
       </c>
@@ -15257,51 +15376,51 @@
       </c>
       <c r="U2">
         <v>92364364000.0</v>
       </c>
       <c r="V2">
         <v>119161019000.0</v>
       </c>
       <c r="W2">
         <v>124473697000.0</v>
       </c>
       <c r="X2">
         <v>110120454000.0</v>
       </c>
       <c r="Y2">
         <v>51459298000.0</v>
       </c>
       <c r="Z2">
         <v>59698762000.0</v>
       </c>
       <c r="AA2">
         <v>46340691000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
         <v>5797960000.0</v>
       </c>
       <c r="C3">
         <v>5536324000.0</v>
       </c>
       <c r="D3">
         <v>5469049000.0</v>
       </c>
       <c r="E3">
         <v>6115752000.0</v>
       </c>
       <c r="F3">
         <v>6667929000.0</v>
       </c>
       <c r="G3">
         <v>5782269000.0</v>
       </c>
       <c r="H3">
         <v>7185688000.0</v>
       </c>
       <c r="I3">
         <v>7066326633.0</v>
       </c>
@@ -15316,82 +15435,82 @@
       </c>
       <c r="M3">
         <v>2082527476.0</v>
       </c>
       <c r="N3">
         <v>2474754514.0</v>
       </c>
       <c r="O3">
         <v>2933182483.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5">
         <v>21248844000.0</v>
       </c>
       <c r="C5">
         <v>32321701000.0</v>
       </c>
       <c r="D5">
         <v>22974695000.0</v>
       </c>
       <c r="E5">
         <v>25765827000.0</v>
       </c>
       <c r="F5">
         <v>14573099000.0</v>
       </c>
       <c r="G5">
         <v>38918909000.0</v>
       </c>
       <c r="H5">
         <v>19005760000.0</v>
       </c>
       <c r="I5">
         <v>19614006786.0</v>
       </c>
@@ -15406,51 +15525,51 @@
       </c>
       <c r="M5">
         <v>7077769250.0</v>
       </c>
       <c r="N5">
         <v>-3732357419.0</v>
       </c>
       <c r="O5">
         <v>4619343582.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
         <v>27046804000.0</v>
       </c>
       <c r="C6">
         <v>37858025000.0</v>
       </c>
       <c r="D6">
         <v>28443744000.0</v>
       </c>
       <c r="E6">
         <v>31881579000.0</v>
       </c>
       <c r="F6">
         <v>21241028000.0</v>
       </c>
       <c r="G6">
         <v>44701178000.0</v>
       </c>
       <c r="H6">
         <v>26191448000.0</v>
       </c>
       <c r="I6">
         <v>26680333419.0</v>
       </c>
@@ -15465,113 +15584,113 @@
       </c>
       <c r="M6">
         <v>9160296726.0</v>
       </c>
       <c r="N6">
         <v>-1257602905.0</v>
       </c>
       <c r="O6">
         <v>7552526065.0</v>
       </c>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
         <v>78708972000.0</v>
       </c>
       <c r="C9">
         <v>83221370000.0</v>
       </c>
       <c r="D9">
         <v>74263373000.0</v>
       </c>
       <c r="E9">
         <v>78882080000.0</v>
       </c>
       <c r="F9">
         <v>64724404000.0</v>
       </c>
       <c r="G9">
         <v>88758338000.0</v>
       </c>
       <c r="H9">
         <v>62986382000.0</v>
       </c>
       <c r="I9">
         <v>65811001760.0</v>
       </c>
@@ -15586,51 +15705,51 @@
       </c>
       <c r="M9">
         <v>22000508421.0</v>
       </c>
       <c r="N9">
         <v>15951163897.0</v>
       </c>
       <c r="O9">
         <v>7385885942.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
         <v>31483423000.0</v>
       </c>
       <c r="C10">
         <v>32267680000.0</v>
       </c>
       <c r="D10">
         <v>22667634000.0</v>
       </c>
       <c r="E10">
         <v>31504050000.0</v>
       </c>
       <c r="F10">
         <v>13788739000.0</v>
       </c>
       <c r="G10">
         <v>38393759000.0</v>
       </c>
       <c r="H10">
         <v>18037063000.0</v>
       </c>
       <c r="I10">
         <v>22040417272.0</v>
       </c>
@@ -15661,51 +15780,51 @@
       <c r="T10">
         <v>3309535000.0</v>
       </c>
       <c r="U10"/>
       <c r="V10">
         <v>16802494000.0</v>
       </c>
       <c r="W10">
         <v>16846253000.0</v>
       </c>
       <c r="X10">
         <v>11285828000.0</v>
       </c>
       <c r="Y10">
         <v>6880110000.0</v>
       </c>
       <c r="Z10">
         <v>30077814000.0</v>
       </c>
       <c r="AA10">
         <v>28617182000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11">
         <v>5538322000.0</v>
       </c>
       <c r="C11">
         <v>6419606000.0</v>
       </c>
       <c r="D11">
         <v>5168742000.0</v>
       </c>
       <c r="E11">
         <v>7001679000.0</v>
       </c>
       <c r="F11">
         <v>2751815000.0</v>
       </c>
       <c r="G11">
         <v>8322378000.0</v>
       </c>
       <c r="H11">
         <v>4225326000.0</v>
       </c>
       <c r="I11">
         <v>5364743569.0</v>
       </c>
@@ -15734,51 +15853,51 @@
         <v>1021057000.0</v>
       </c>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11">
         <v>5212212000.0</v>
       </c>
       <c r="W11">
         <v>5018185000.0</v>
       </c>
       <c r="X11">
         <v>3278606000.0</v>
       </c>
       <c r="Y11">
         <v>1921713000.0</v>
       </c>
       <c r="Z11">
         <v>7945420000.0</v>
       </c>
       <c r="AA11">
         <v>8542311000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12">
         <v>163785000.0</v>
       </c>
       <c r="C12">
         <v>54021000.0</v>
       </c>
       <c r="D12">
         <v>307061000.0</v>
       </c>
       <c r="E12">
         <v>522589000.0</v>
       </c>
       <c r="F12">
         <v>784360000.0</v>
       </c>
       <c r="G12">
         <v>525151000.0</v>
       </c>
       <c r="H12">
         <v>655140000.0</v>
       </c>
       <c r="I12">
         <v>2610297760.0</v>
       </c>
@@ -15817,51 +15936,51 @@
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13">
         <v>4219958730.0</v>
       </c>
       <c r="C13">
         <v>3807148300.0</v>
       </c>
       <c r="D13">
         <v>2163949630.0</v>
       </c>
       <c r="E13">
         <v>1076557640.0</v>
       </c>
       <c r="F13">
         <v>1211005250.0</v>
       </c>
       <c r="G13">
         <v>1582820750.0</v>
       </c>
       <c r="H13">
         <v>1036530730.0</v>
       </c>
       <c r="I13">
         <v>445610010.0</v>
       </c>
@@ -15870,94 +15989,94 @@
       </c>
       <c r="K13">
         <v>626990080.0</v>
       </c>
       <c r="L13">
         <v>744242290.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14">
         <v>1675473854.0</v>
       </c>
       <c r="H14">
         <v>1668317275.0</v>
       </c>
       <c r="I14">
         <v>1669551593.0</v>
       </c>
       <c r="J14">
         <v>1676514171.0</v>
       </c>
       <c r="K14">
         <v>1676514171.0</v>
       </c>
       <c r="L14">
         <v>1676514171.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
         <v>25928981000.0</v>
       </c>
       <c r="C15">
         <v>25835535000.0</v>
       </c>
       <c r="D15">
         <v>17500746000.0</v>
       </c>
       <c r="E15">
         <v>24415031000.0</v>
       </c>
       <c r="F15">
         <v>11036395000.0</v>
       </c>
       <c r="G15">
         <v>30064224000.0</v>
       </c>
       <c r="H15">
         <v>13812971000.0</v>
       </c>
       <c r="I15">
         <v>16682636281.0</v>
       </c>
@@ -15986,51 +16105,51 @@
         <v>3434686000.0</v>
       </c>
       <c r="T15">
         <v>3868283000.0</v>
       </c>
       <c r="U15"/>
       <c r="V15">
         <v>11590281000.0</v>
       </c>
       <c r="W15"/>
       <c r="X15">
         <v>8007222000.0</v>
       </c>
       <c r="Y15">
         <v>4958397000.0</v>
       </c>
       <c r="Z15">
         <v>22132394000.0</v>
       </c>
       <c r="AA15">
         <v>20074871000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16">
         <v>25928980680.0</v>
       </c>
       <c r="C16">
         <v>25835535010.0</v>
       </c>
       <c r="D16">
         <v>17500746400.0</v>
       </c>
       <c r="E16">
         <v>24415031043.0</v>
       </c>
       <c r="F16">
         <v>11036394765.0</v>
       </c>
       <c r="G16">
         <v>30064224294.0</v>
       </c>
       <c r="H16">
         <v>13812970941.0</v>
       </c>
       <c r="I16">
         <v>16682636281.0</v>
       </c>
@@ -16059,183 +16178,183 @@
         <v>3434686000.0</v>
       </c>
       <c r="T16">
         <v>3868283000.0</v>
       </c>
       <c r="U16"/>
       <c r="V16">
         <v>11590281000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16">
         <v>8007222000.0</v>
       </c>
       <c r="Y16">
         <v>4958397000.0</v>
       </c>
       <c r="Z16">
         <v>22132394000.0</v>
       </c>
       <c r="AA16">
         <v>20074871000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>16675673703.0</v>
       </c>
       <c r="J17">
         <v>16554272131.0</v>
       </c>
       <c r="K17">
         <v>9988836259.0</v>
       </c>
       <c r="L17">
         <v>16960660023.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
         <v>21248843000.0</v>
       </c>
       <c r="C21">
         <v>24620630000.0</v>
       </c>
       <c r="D21">
         <v>22072171000.0</v>
       </c>
       <c r="E21">
         <v>26217906000.0</v>
       </c>
       <c r="F21">
         <v>13292106000.0</v>
       </c>
       <c r="G21">
         <v>36606593000.0</v>
       </c>
       <c r="H21">
         <v>19039405000.0</v>
       </c>
       <c r="I21">
         <v>19979330060.0</v>
       </c>
@@ -16266,82 +16385,82 @@
       <c r="T21"/>
       <c r="U21">
         <v>2932076000.0</v>
       </c>
       <c r="V21">
         <v>9664996000.0</v>
       </c>
       <c r="W21">
         <v>12063152000.0</v>
       </c>
       <c r="X21">
         <v>16450154000.0</v>
       </c>
       <c r="Y21">
         <v>15217092000.0</v>
       </c>
       <c r="Z21">
         <v>26925063000.0</v>
       </c>
       <c r="AA21">
         <v>20310369000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
         <v>363353702000.0</v>
       </c>
       <c r="C23">
         <v>365905937000.0</v>
       </c>
       <c r="D23">
         <v>356049928000.0</v>
       </c>
       <c r="E23">
         <v>451988709000.0</v>
       </c>
       <c r="F23">
         <v>507424673000.0</v>
       </c>
       <c r="G23">
         <v>357410945000.0</v>
       </c>
       <c r="H23">
         <v>362394120000.0</v>
       </c>
       <c r="I23">
         <v>347982270886.0</v>
       </c>
@@ -16356,144 +16475,144 @@
       </c>
       <c r="M23">
         <v>99461832452.0</v>
       </c>
       <c r="N23">
         <v>71678453531.0</v>
       </c>
       <c r="O23">
         <v>62614666511.0</v>
       </c>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>20966973000.0</v>
       </c>
       <c r="D27">
         <v>18290725000.0</v>
       </c>
       <c r="E27">
         <v>17165864000.0</v>
       </c>
       <c r="F27">
         <v>19092222000.0</v>
       </c>
       <c r="G27">
         <v>18213553000.0</v>
       </c>
       <c r="H27">
         <v>16486230000.0</v>
       </c>
       <c r="I27">
         <v>14768591459.0</v>
       </c>
       <c r="J27">
         <v>12377739298.0</v>
@@ -16506,51 +16625,51 @@
       </c>
       <c r="M27">
         <v>3397529931.0</v>
       </c>
       <c r="N27">
         <v>1695556210.0</v>
       </c>
       <c r="O27">
         <v>1467819590.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28">
         <v>55903884180.0</v>
       </c>
       <c r="C28">
         <v>37992194000.0</v>
       </c>
       <c r="D28">
         <v>33064220000.0</v>
       </c>
       <c r="E28">
         <v>39850864000.0</v>
       </c>
       <c r="F28">
         <v>34474805000.0</v>
       </c>
       <c r="G28">
         <v>33760716000.0</v>
       </c>
       <c r="H28">
         <v>26606653000.0</v>
       </c>
       <c r="I28">
         <v>26442408267.0</v>
       </c>
@@ -16589,51 +16708,51 @@
       </c>
       <c r="U28">
         <v>14390247000.0</v>
       </c>
       <c r="V28">
         <v>20863577000.0</v>
       </c>
       <c r="W28">
         <v>15376369000.0</v>
       </c>
       <c r="X28">
         <v>13626918000.0</v>
       </c>
       <c r="Y28">
         <v>12266855000.0</v>
       </c>
       <c r="Z28">
         <v>10328990000.0</v>
       </c>
       <c r="AA28">
         <v>9341880000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29">
         <v>5538321740.0</v>
       </c>
       <c r="C29">
         <v>6419606130.0</v>
       </c>
       <c r="D29">
         <v>5168741930.0</v>
       </c>
       <c r="E29">
         <v>7001678870.0</v>
       </c>
       <c r="F29">
         <v>2751814760.0</v>
       </c>
       <c r="G29">
         <v>8322377880.0</v>
       </c>
       <c r="H29">
         <v>4225326150.0</v>
       </c>
       <c r="I29">
         <v>5364743570.0</v>
       </c>
@@ -16642,51 +16761,51 @@
       </c>
       <c r="K29">
         <v>3305911840.0</v>
       </c>
       <c r="L29">
         <v>2259981840.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
         <v>57460128000.0</v>
       </c>
       <c r="C30">
         <v>58600739000.0</v>
       </c>
       <c r="D30">
         <v>52191203000.0</v>
       </c>
       <c r="E30">
         <v>52664174000.0</v>
       </c>
       <c r="F30">
         <v>51432298000.0</v>
       </c>
       <c r="G30">
         <v>52151745000.0</v>
       </c>
       <c r="H30">
         <v>43946978000.0</v>
       </c>
       <c r="I30">
         <v>45831671697.0</v>
       </c>
@@ -16701,51 +16820,51 @@
       </c>
       <c r="M30">
         <v>11439252175.0</v>
       </c>
       <c r="N30">
         <v>6385350297.0</v>
       </c>
       <c r="O30">
         <v>5372189537.0</v>
       </c>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B31">
         <v>10234580000.0</v>
       </c>
       <c r="C31">
         <v>7647049000.0</v>
       </c>
       <c r="D31">
         <v>595463000.0</v>
       </c>
       <c r="E31">
         <v>5286144000.0</v>
       </c>
       <c r="F31">
         <v>496633000.0</v>
       </c>
       <c r="G31">
         <v>1787165000.0</v>
       </c>
       <c r="H31">
         <v>-338623000.0</v>
       </c>
       <c r="I31">
         <v>2508342210.0</v>
       </c>
@@ -16760,51 +16879,51 @@
       </c>
       <c r="M31">
         <v>5249699720.0</v>
       </c>
       <c r="N31">
         <v>4413173714.0</v>
       </c>
       <c r="O31">
         <v>9732352879.0</v>
       </c>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B32">
         <v>384602545000.0</v>
       </c>
       <c r="C32">
         <v>390526567000.0</v>
       </c>
       <c r="D32">
         <v>378122099000.0</v>
       </c>
       <c r="E32">
         <v>478206615000.0</v>
       </c>
       <c r="F32">
         <v>520716779000.0</v>
       </c>
       <c r="G32">
         <v>394017538000.0</v>
       </c>
       <c r="H32">
         <v>381433524000.0</v>
       </c>
       <c r="I32">
         <v>367961600950.0</v>
       </c>
@@ -16862,807 +16981,816 @@
       <c r="AA32">
         <v>79186820000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK32"/>
+  <dimension ref="A1:CL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
+      <c r="CL1" t="s">
+        <v>155</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>112926317000.0</v>
+      </c>
+      <c r="C2">
         <v>73815008000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>85749678546.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>82802856000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>66590406999.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>70176637000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>86860477000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>87201108000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>68888685000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>63849499457.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>79190183000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>77421801123.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>70699272547.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>78950033250.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>73143349470.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>100491038323.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>112969353060.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>112720794101.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>130342384594.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>129303841327.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>105573065140.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>90773083393.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>88350167504.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>73408467214.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>64911458557.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>77217244364.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>80790366066.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>87284145049.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>70524175867.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>79561297072.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>89150001894.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>87770721192.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>64217753459.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>64322553622.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>64153402438.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>56642374360.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>45924105248.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>47811303082.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>44174243698.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>31931778212.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>33425991323.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>26430742606.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>25150679451.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>27776145854.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>26943701682.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>24918121337.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>21396993894.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>19879692207.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>26300021325.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>20445872851.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>18636063751.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>14602954603.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>15216964293.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>16837120587.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>16415544960.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>13070435657.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>12950548100.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>13499314800.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>13867011600.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>8539336500.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>10327031100.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>8307976400.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>6677676400.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>9493593400.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>11341382100.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>10137732000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>9165530300.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>7040175300.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>11558781500.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>21779684900.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>27037185000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>28671092500.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>28794908100.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>27845698900.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>25087589800.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>19915205400.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>27852027200.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>32773909400.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>23993154000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>22793773000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>23632024000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>29503346000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>26703310000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>36054640000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>33596403000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>34415874000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>31939862000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>34557795000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>29465769000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>1573431000.0</v>
+      </c>
+      <c r="C3">
         <v>1561348000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1509840643.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1450052000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>685486260.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>816081000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1413030000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1390649000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1384070000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1348575736.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1359443000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1358404559.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1368372159.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1382829834.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1374853089.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1504195421.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1598398805.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1638304541.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1656404143.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1671767057.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1664426718.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1675330598.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>292698448.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1327447456.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1554711487.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1555731430.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1805719137.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1795745917.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1800068523.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1784154240.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>321890465.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2254734177.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2247265115.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2242436876.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2248321442.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2261346187.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2234387150.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2181464153.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2162988461.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2121397512.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1635176814.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1628758874.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1665878820.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1569766859.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1538053798.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>836798220.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>479049093.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>476421143.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>516437380.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>610619860.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>454694914.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>635011116.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>631478702.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>753569782.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>351215353.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1275333666.0</v>
       </c>
-      <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17708,460 +17836,467 @@
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5">
+        <v>14642562000.0</v>
+      </c>
+      <c r="C5">
         <v>5709328000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3202532677.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>13566466000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4105938196.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3958624000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>11606483000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>6298310000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>9162077000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2604317524.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>4030506000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>13519180067.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2051013062.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2954812851.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3083080313.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>6913599374.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>7709798140.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>10599010125.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>11460522128.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2176935869.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2098537233.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1432695510.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1162327728.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>15630813118.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>11113913593.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>11400687828.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>6190183763.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>7259256903.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2991803254.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3016989468.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1897652705.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>8318021932.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3697022157.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>5701309992.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>6757904506.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>7125966337.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>3865598515.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>4996593248.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2925694910.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>3767449589.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>4662079577.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>3266400978.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>3014476642.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-13389948.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>4230364572.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>3899023770.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3341639312.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2675254788.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>953371807.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>107503343.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-3833959719.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-2840049509.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1497329219.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1444322590.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-5182605045.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-63616134.0</v>
       </c>
-      <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>16215993000.0</v>
+      </c>
+      <c r="C6">
         <v>7270676000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>4712373320.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>15016518000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4791424456.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4774705000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>13019513000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>7688959000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>10546147000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>3952893260.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>5389949000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>14877584626.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3419385221.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4337642685.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>4457933402.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>8417794795.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>9308196945.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>12237314666.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>13116926271.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>3848702926.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-434110515.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>3108026108.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1455026176.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>16958260574.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>12668625080.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>12956419258.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>7995902900.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>9055002820.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>4791871777.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>4801143708.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2219543170.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>10572756109.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>5944287272.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>7943746868.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>9006225948.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>9387312524.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>6099985665.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>7178057401.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>5088683371.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>5888847101.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>6297256391.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>4895159852.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>4680355462.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1556376911.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>5768418370.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>4735821990.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>3820688405.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>3151675931.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1469809187.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>718123203.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-3379264805.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-2205038393.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2128807921.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>2197892372.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-4831389692.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1211717532.0</v>
       </c>
-      <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -18207,54 +18342,55 @@
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18300,1129 +18436,1142 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>31141567000.0</v>
+      </c>
+      <c r="C9">
         <v>17312160000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>23566478174.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>23365694000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>15736952902.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>16613841000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>25782196000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>23779272000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>18263941000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>15901388258.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>20123863000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>24953435033.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>13011621022.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>13771889336.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>11252318509.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>21077226202.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>22283709927.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>24268825725.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>24837834385.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>17819116148.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>9625199297.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>12442254569.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>19958700514.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>25843270978.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>21048371660.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>23279857617.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>19391196774.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>17959801098.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>13242564761.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>12679977519.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>16430333410.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>17414693355.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>12871334464.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>15784209554.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>16605083008.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>14547590812.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>12127594216.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>11895284221.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>10071010871.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>9831504218.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>11142090621.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>9060200090.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>9518013473.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>5694089866.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>9018670802.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>7648985804.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>7284730518.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>6610045885.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>5000808552.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>3104923466.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>4735649748.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>3708352563.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>4090033402.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>3417128184.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1619677728.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1838723245.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>3324452000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1909666000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1728177000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>2422003000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>2021326000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>3065147000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>13630101000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1724949000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>2779293000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>3364970000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>2386643000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>5071352000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>7712681000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>5081368000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>5522488000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>5889824000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>4367676000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>8053391000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>4259122000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>6062524000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>2997933000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>2785032000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>4454896000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>3200831000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>5733457000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>6148902000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>8711729000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>9146727000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>7312689000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>6598406000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>6398968000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>3847949000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>11415301000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>24081073000.0</v>
+      </c>
+      <c r="C10">
         <v>8478989000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7650155993.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13560128000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3211803201.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7061335000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11594586000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6284934000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>9145271000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5242888317.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3887114000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>16030408314.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2009722488.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>740389394.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2926816442.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>8455774063.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>9623925784.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>10497533887.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>11127128743.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1451804895.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2233950672.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>3443756186.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1435471857.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>15548017814.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4860217246.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>19420995546.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5517145037.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7062445993.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2800365975.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2657105767.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>682134094.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>9697627198.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>5260337607.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>6400318373.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>6764421748.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>6767962198.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3977951405.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4567131994.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4803113285.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2982135791.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>4247754248.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1261744770.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-842222887.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>7020877135.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>5250749666.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>7791237952.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>4583446263.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>4087949379.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>4881991896.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-2066843566.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>11362200.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>5491749919.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>3356717428.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1830985833.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-1694390269.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1809137827.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3652569700.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>811035400.0</v>
       </c>
-      <c r="BG10"/>
-      <c r="BH10">
+      <c r="BH10"/>
+      <c r="BI10">
         <v>358365900.0</v>
       </c>
-      <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>4386354900.0</v>
       </c>
-      <c r="BS10"/>
-      <c r="BT10">
+      <c r="BT10"/>
+      <c r="BU10">
         <v>1842005900.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1662840200.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1534897600.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>858398900.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2972211900.0</v>
       </c>
-      <c r="BY10"/>
       <c r="BZ10"/>
-      <c r="CA10">
+      <c r="CA10"/>
+      <c r="CB10">
         <v>860673000.0</v>
       </c>
-      <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>1938956000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>6550170000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>4860448000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>3452920000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1507307000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>4339463000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>2668815000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>8330669000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11">
+        <v>3510275000.0</v>
+      </c>
+      <c r="C11">
         <v>1259825000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>938883759.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2875549000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>482749114.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1241140000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2404868000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1163051000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1810444000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1041243064.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1326806000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3400914745.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>354320690.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>86700135.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>867995020.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1817445475.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2061610622.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2254627748.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2389845736.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>257035335.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-562469846.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>667403531.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-171613482.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3331682017.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>976069570.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>4186239770.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1297778574.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1677493795.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>636894082.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>613159698.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>128308276.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2380208443.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1292207599.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1564019251.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1657871046.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1740024687.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>942236745.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1183062736.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1162679043.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>705062525.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1173543533.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>264626735.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1851080132.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>135977768.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>113909175.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>159014768.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>120260763.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>102026580.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>109206103.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>98166157.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>216654041.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>24760523.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>95260530.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>22332190.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>674169059.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-184236512.0</v>
       </c>
-      <c r="BE11"/>
       <c r="BF11"/>
-      <c r="BG11">
+      <c r="BG11"/>
+      <c r="BH11">
         <v>70697300.0</v>
       </c>
-      <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>1156991700.0</v>
       </c>
-      <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>461224000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>601877000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>108388100.0</v>
       </c>
-      <c r="BW11"/>
-      <c r="BX11">
+      <c r="BX11"/>
+      <c r="BY11">
         <v>520162200.0</v>
       </c>
-      <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>875874000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>1928704000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>1410590000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>997045000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>486501000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>1281059000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>785050000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>2465576000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12">
+        <v>26970000.0</v>
+      </c>
+      <c r="C12">
         <v>53634000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>20982305.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6338000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>34098356.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>102366000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11898000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>13376000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>16806000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>11941310.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>143393000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>67376710.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>41290572.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>55000692.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>156263867.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>145796124.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1773076530.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>288039720.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>77141120.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>819037470.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>196223970.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1733407290.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2813656050.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2099482080.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6583704720.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7768548670.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>28231729.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>32633094.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>33207998.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>43754910.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>40517211.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>56592900.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>30698000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>24945100.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>50529500.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>29086800.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>25298200.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12">
+      <c r="AN12"/>
+      <c r="AO12">
         <v>23183400.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>18824000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>20172400.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>17543800.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>14725000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>467996000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>20449700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19177200.0</v>
       </c>
       <c r="AV12">
         <v>19177200.0</v>
       </c>
       <c r="AW12">
         <v>19177200.0</v>
       </c>
       <c r="AX12">
+        <v>19177200.0</v>
+      </c>
+      <c r="AY12">
         <v>18103400.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>15955900.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17651300.0</v>
       </c>
       <c r="BA12">
         <v>17651300.0</v>
       </c>
       <c r="BB12">
+        <v>17651300.0</v>
+      </c>
+      <c r="BC12">
         <v>10332600.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>9964600.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>8269300.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>5512800.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>17244100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14487700.0</v>
       </c>
       <c r="BH12">
         <v>14487700.0</v>
       </c>
       <c r="BI12">
         <v>14487700.0</v>
       </c>
       <c r="BJ12">
         <v>14487700.0</v>
       </c>
       <c r="BK12">
         <v>14487700.0</v>
       </c>
       <c r="BL12">
         <v>14487700.0</v>
       </c>
       <c r="BM12">
         <v>14487700.0</v>
       </c>
       <c r="BN12">
+        <v>14487700.0</v>
+      </c>
+      <c r="BO12">
         <v>15239400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16813700.0</v>
       </c>
       <c r="BP12">
         <v>16813700.0</v>
       </c>
       <c r="BQ12">
+        <v>16813700.0</v>
+      </c>
+      <c r="BR12">
         <v>16833600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2326000.0</v>
       </c>
       <c r="BS12">
         <v>2326000.0</v>
       </c>
       <c r="BT12">
         <v>2326000.0</v>
       </c>
-      <c r="BU12"/>
-      <c r="BV12">
+      <c r="BU12">
+        <v>2326000.0</v>
+      </c>
+      <c r="BV12"/>
+      <c r="BW12">
         <v>86505500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9205700.0</v>
       </c>
       <c r="BX12">
         <v>9205700.0</v>
       </c>
       <c r="BY12">
         <v>9205700.0</v>
       </c>
       <c r="BZ12">
         <v>9205700.0</v>
       </c>
       <c r="CA12">
+        <v>9205700.0</v>
+      </c>
+      <c r="CB12">
         <v>100800000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>197955000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>21921000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>322294000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>64181000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>114909000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>166702000.0</v>
       </c>
-      <c r="CH12"/>
-      <c r="CI12">
+      <c r="CI12"/>
+      <c r="CJ12">
         <v>134837000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>128188000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>108182000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>895960900.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1055239810.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1001141940.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1404080650.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1003135740.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>993711050.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>576001770.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>405584610.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>388273640.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>320638810.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>755918830.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>251304760.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>264978880.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>245328390.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>263828750.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>305763110.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>284587920.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>418695600.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>377924810.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>407614470.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>378585870.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>312841040.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>313015940.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
@@ -19439,111 +19588,112 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-      <c r="U14">
+      <c r="U14"/>
+      <c r="V14">
         <v>1675458719.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1675165472.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1675473854.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1673765351.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1671480303.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1669456113.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1668317275.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1668004729.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1665699833.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1664587061.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1669551593.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1670678729.0</v>
       </c>
-      <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
@@ -19556,344 +19706,348 @@
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
+      <c r="CL14"/>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>20567290000.0</v>
+      </c>
+      <c r="C15">
         <v>7215621000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>6707439052.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>10678804000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2725684210.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>5817054000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>9183351000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5120132000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>7331933000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4200119538.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2559457000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>12630919227.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1655132828.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>655237393.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1962924509.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>6642404854.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>7563737649.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>8245964030.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>8737062202.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1194445599.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-1671774073.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2776661037.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-1265566878.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>12214050749.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3882123486.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>15233616937.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>4219053917.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>5382647302.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>2162359121.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2048910601.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>554952954.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>7321049624.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>3970148799.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4836484904.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>5130036531.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>5027937511.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>3035714660.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3384069258.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3640434242.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2277073266.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3074210716.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>997118035.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-2693303019.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>6884899367.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>5136840491.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>7632223184.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>4463185500.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3985922799.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>4772785793.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-2165009723.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-205291841.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>5466989396.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>3261456898.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1808653643.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-2368559328.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1993374339.0</v>
       </c>
-      <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>6707439050.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>10678803890.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2725684210.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5817053520.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>9183351010.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5120131530.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>12630919230.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1655132828.0</v>
       </c>
       <c r="N16">
         <v>1655132828.0</v>
       </c>
       <c r="O16">
+        <v>1655132828.0</v>
+      </c>
+      <c r="P16">
         <v>1962924509.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>6642404854.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7563737649.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8245964031.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>8737062202.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1194445599.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-1671774073.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2776661037.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-1265566878.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>12214050749.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3882123486.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>15233616937.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>4219053917.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5382647300.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2162359121.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2048910601.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>554952954.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>7321049624.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
@@ -19906,97 +20060,98 @@
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
+      <c r="AB17"/>
+      <c r="AC17">
         <v>5384952198.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>2163471893.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>2043946069.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>553825818.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>7317418755.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -20009,54 +20164,55 @@
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -20102,54 +20258,55 @@
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -20195,54 +20352,55 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20288,291 +20446,295 @@
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>14642562000.0</v>
+      </c>
+      <c r="C21">
         <v>5709328000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3202532677.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>9988923000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4102940388.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3954949000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5160705000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>10476260000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>6236883000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2604317520.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2837269000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>13516705070.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1721027450.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2952076170.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>755400820.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>6912226870.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>7708120640.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>10039449580.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>11128371660.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2171023500.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-2231574090.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1425760970.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1162327728.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>13078525311.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>11113913593.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>11400687828.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>6190183763.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>6806783638.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2991803254.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>3016989468.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1897652705.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>8318021932.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3697022157.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>5701309992.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>6757904506.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>6385115543.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>3865598515.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>4996593248.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2925694910.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>3767449589.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>4662079577.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3266400978.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3014476642.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-13389948.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>4230364572.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>3899023770.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3341639312.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2675254788.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>953371807.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>107503343.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-3833959719.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-2840049509.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1497329219.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1444322590.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-5182605045.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-63616134.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>610163000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
-      <c r="BP21">
+      <c r="BP21"/>
+      <c r="BQ21">
         <v>1279052000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>4314312000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1814095000.0</v>
       </c>
-      <c r="BS21"/>
-      <c r="BT21">
+      <c r="BT21"/>
+      <c r="BU21">
         <v>1624997000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>530707000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>3438677000.0</v>
       </c>
-      <c r="BW21"/>
-      <c r="BX21">
+      <c r="BX21"/>
+      <c r="BY21">
         <v>2267714000.0</v>
       </c>
-      <c r="BY21"/>
       <c r="BZ21"/>
-      <c r="CA21">
+      <c r="CA21"/>
+      <c r="CB21">
         <v>1224189000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>76088000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>2308137000.0</v>
       </c>
-      <c r="CD21"/>
-      <c r="CE21">
+      <c r="CE21"/>
+      <c r="CF21">
         <v>4128279000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>3841148000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>3138335000.0</v>
       </c>
-      <c r="CH21"/>
-      <c r="CI21">
+      <c r="CI21"/>
+      <c r="CJ21">
         <v>3032888000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>363644000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>7312806000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -20618,257 +20780,261 @@
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>129425322000.0</v>
+      </c>
+      <c r="C23">
         <v>85417840000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>106113624043.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>96179627000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>78224419513.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>82835529000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>107481969000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>100504120000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>80915743000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>77146570197.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>96476777000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>88858531089.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>81989866120.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>89769846420.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>83640267155.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>114656037650.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>127544942349.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>126950170243.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>144051847318.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>144951933971.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>117429838523.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>101789576990.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>110163035472.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>84081645185.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>81507227445.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>81454692303.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>94977258846.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>98494516089.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>81180966997.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>89780250232.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>105028982502.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>95642217799.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>71873758542.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>73821834843.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>74126114710.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>64521723572.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>54209912226.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>55279917395.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>49711893657.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>38798531816.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>40467750435.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>34421627717.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>35703948263.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>28876359683.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>30243626862.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>25568501545.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>24318268029.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>22610751158.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>26651224848.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>25881588416.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>23637149866.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>16081640297.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>16267550978.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>18649483779.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>20098009971.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>13703676719.0</v>
       </c>
-      <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -20914,54 +21080,55 @@
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -21007,54 +21174,55 @@
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -21100,593 +21268,596 @@
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>4331270738.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5119101000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5950646000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5761561000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4521379000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4845926470.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6274006000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4519073243.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3813423052.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3536747685.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3892795586.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4072484454.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4690184424.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4510399698.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3721799100.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5324029886.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5243230033.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4803162645.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5212379806.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5678362072.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3482693021.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3840118068.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3965183781.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4820595563.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>4088191812.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3612259056.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4258567992.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3179710248.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3871011873.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3459301346.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3412258599.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3056878573.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3660698068.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2247904058.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>3093152330.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2565656694.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2237748081.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2662584106.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2043524062.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1900889102.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1753588181.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1010621383.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1038413065.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>575725701.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1212554542.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>570836623.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>407873370.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>408926393.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>452011841.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>426744606.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>524754768.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>352424084.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>19409208300.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12775765770.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7302741776.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7539791000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13848263000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7891351000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7505679000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8746901290.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10549843000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6860865197.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7918499745.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7735012005.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>9101374009.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9972974586.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>10459807827.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10316707237.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9079109176.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>10987485569.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7420977555.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6987233017.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>12162823931.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7095153213.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6456516191.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>8046222771.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8849993679.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6063875513.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5909355735.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5783427955.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>9310761308.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5662625638.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5076205209.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6392816112.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>6163436128.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4622249181.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4336573811.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4100130949.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3802875765.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3273166117.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3437883010.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2892700032.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>4395194270.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3432222910.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2774793049.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2715679007.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2579317668.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>4398905133.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2482437937.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2266953500.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2046465466.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2069849554.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1737890974.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1740920027.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1914897704.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1486165295.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2046198500.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1713759200.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2872524900.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2177901200.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1787880000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1642085900.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>16771264500.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2004111600.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1765014100.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1801755100.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>4304296000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2201209000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1821340300.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1728937200.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>13566610100.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2350818100.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>2245595300.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>3007398200.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2252064600.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>2122569700.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>2046590900.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2609999000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>3594781000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>3484789000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>3732404000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>7240925000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>4704609000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>5464060000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>4245458000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>5069596000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>3435346000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>3536286000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>4156243000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29"/>
-      <c r="C29">
+      <c r="C29"/>
+      <c r="D29">
         <v>938883760.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2875548970.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>482749110.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1241139900.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2404868410.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1163051090.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>3400914750.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>354320690.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>86700140.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>867995020.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6133683850.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2061610620.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2254627750.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2389845740.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>257035340.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-562469850.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>667403530.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-171613480.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3331682020.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>976069570.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4186239770.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1297778570.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1677493800.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
@@ -21703,723 +21874,733 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>16499005000.0</v>
+      </c>
+      <c r="C30">
         <v>11602832000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>20363945497.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>13376771000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>11634012514.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12658892000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>20621492000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13303012000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>12027058000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>13297070740.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>17286593000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11436729966.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>11290593569.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10819813170.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>10496917685.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>14164999329.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>14575589292.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>14229376142.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>13709462726.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>15648092648.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>11856773387.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>11016493597.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>21812867968.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>10673177971.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>16595768888.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4237447939.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>14186892780.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>11210371040.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>10656791130.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>10218953160.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>15878980608.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>7871496607.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7656005083.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>9499281221.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>9972712272.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>7879349212.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>8285806978.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>7468614313.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>5537649959.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>6866753604.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>7041759112.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>7990885111.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>10553268812.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1100213829.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3299925180.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>650380208.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>2921274135.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2731058951.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>351203523.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>5435715565.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5001086115.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1478685694.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1050586685.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1812363192.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>3682465011.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>633241062.0</v>
       </c>
-      <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
+      <c r="CL30"/>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B31">
+        <v>9438511000.0</v>
+      </c>
+      <c r="C31">
         <v>2769660000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>4447623316.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>3571205000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-891137187.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3106386000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>6433881000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-4191326000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2908388000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2638570797.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1049844000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>2513703244.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>150413005.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-2211686776.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-19909255960.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1510150201.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1915805144.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>458084307.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1242917.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-719218605.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-2376582.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2017995214.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2910699610.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2478262121.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-6248945202.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>8027478768.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-42662678.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>250035971.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-186112279.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-359883701.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1218676111.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1391060589.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1602131905.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>733825827.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>517167.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>382846655.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>111882058.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-429461254.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>1863840029.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-775495616.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-983355282.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-2008421182.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-3686768028.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>6894649281.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>1020385094.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>4103302538.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>1076076478.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>2612164328.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>3735805823.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2174346909.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2626231962.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>9069907725.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>1859388209.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>386663243.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>3488214776.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>1872753961.0</v>
       </c>
-      <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
+      <c r="CL31"/>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B32">
+        <v>144067884000.0</v>
+      </c>
+      <c r="C32">
         <v>91127168000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>109316156720.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>106168550000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>82327359901.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>86790478000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>112642673000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>110980380000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>87152626000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>79750887715.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>99314046000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>102375236156.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>83710893569.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>92721922586.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>84395667979.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>121568264525.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>135253062987.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>136989619826.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>155180218979.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>147122957475.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>115198264437.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>103215337962.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>108308868018.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>99251738192.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>85959830217.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>100497101981.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>100181562840.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>105243946147.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>83766740628.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>92241274591.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>105580335304.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>105185414547.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>77089087923.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>80106763176.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>80758485446.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>71189965172.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>58051699464.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>59706587303.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>54245254569.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>41763282430.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>44568081944.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>35490942696.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>34668692924.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>33470235720.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>35962372484.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>32567107141.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>28681724412.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>26489738092.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>31300829877.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>23550796317.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>23371713499.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>18311307166.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>19306997695.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>20254248771.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>18035222688.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>14909158902.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>16275000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>15408981300.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>15595188800.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>10961339900.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>12348357100.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>11373122700.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>20307776600.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>11218541500.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>14120675300.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>13502701700.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>11552172900.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>12111527200.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>19271462900.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>26861052800.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>32559673000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>34560915900.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>33162583700.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>35899090200.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>29346712400.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>25977728600.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>30849960000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>35558941300.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>28448050000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>25994604000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>29365481000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>35652248000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>35415039000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>45201367000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>40909092000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>41014280000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>38338830000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>38405744000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>40881070000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -22496,51 +22677,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B2">
         <v>160063818000.0</v>
       </c>
       <c r="C2">
         <v>127170312000.0</v>
       </c>
       <c r="D2">
         <v>89822263964.0</v>
       </c>
       <c r="E2">
         <v>78116269672.0</v>
       </c>
       <c r="F2">
         <v>102337629000.0</v>
       </c>
       <c r="G2">
         <v>58554611693.0</v>
       </c>
       <c r="H2">
         <v>49524169619.0</v>
       </c>
       <c r="I2">
         <v>48155991620.0</v>
       </c>
@@ -22555,51 +22736,51 @@
       </c>
       <c r="M2">
         <v>60564745621.0</v>
       </c>
       <c r="N2">
         <v>55044575611.0</v>
       </c>
       <c r="O2">
         <v>58314507899.0</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B3">
         <v>10198937000</v>
       </c>
       <c r="C3">
         <v>2989793000</v>
       </c>
       <c r="D3">
         <v>618512957</v>
       </c>
       <c r="E3">
         <v>624556289</v>
       </c>
       <c r="F3">
         <v>1676365000</v>
       </c>
       <c r="G3">
         <v>4072674960</v>
       </c>
       <c r="H3">
         <v>3698421146</v>
       </c>
       <c r="I3">
         <v>8804733505</v>
       </c>
@@ -22638,113 +22819,113 @@
       </c>
       <c r="U3">
         <v>1100000</v>
       </c>
       <c r="V3">
         <v>2848687000</v>
       </c>
       <c r="W3">
         <v>6269345000</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>1426412000</v>
       </c>
       <c r="Z3">
         <v>2639537000</v>
       </c>
       <c r="AA3">
         <v>32897162000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B6">
         <v>12778537000.0</v>
       </c>
       <c r="C6">
         <v>32893506000.0</v>
       </c>
       <c r="D6">
         <v>37348047847.0</v>
       </c>
       <c r="E6">
         <v>11705994292.0</v>
       </c>
       <c r="F6">
         <v>-24221360000.0</v>
       </c>
       <c r="G6">
         <v>43783017629.0</v>
       </c>
       <c r="H6">
         <v>9030442074.0</v>
       </c>
       <c r="I6">
         <v>1368178000.0</v>
       </c>
@@ -22759,51 +22940,51 @@
       </c>
       <c r="M6">
         <v>-17251563844.0</v>
       </c>
       <c r="N6">
         <v>5520170010.0</v>
       </c>
       <c r="O6">
         <v>-3269932288.0</v>
       </c>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B7">
         <v>-27341465030.0</v>
       </c>
       <c r="C7">
         <v>-28173079200.0</v>
       </c>
       <c r="D7">
         <v>-25881779170.0</v>
       </c>
       <c r="E7">
         <v>-21514850360.0</v>
       </c>
       <c r="F7">
         <v>-25007229520.0</v>
       </c>
       <c r="G7">
         <v>-25489297070.0</v>
       </c>
       <c r="H7">
         <v>-23445734660.0</v>
       </c>
       <c r="I7">
         <v>-19080810410.0</v>
       </c>
@@ -22812,267 +22993,267 @@
       </c>
       <c r="K7">
         <v>-15053142490.0</v>
       </c>
       <c r="L7">
         <v>-13628540390.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>-33297011511.0</v>
       </c>
       <c r="G12">
         <v>15137756659.0</v>
       </c>
       <c r="H12">
         <v>-9130548799.0</v>
       </c>
       <c r="I12">
         <v>-11656388108.0</v>
       </c>
       <c r="J12">
         <v>-12995609537.0</v>
       </c>
       <c r="K12">
         <v>-25827067964.0</v>
       </c>
       <c r="L12">
         <v>3211417638.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B14">
         <v>5797960000.0</v>
       </c>
       <c r="C14">
         <v>5536324000.0</v>
       </c>
       <c r="D14">
         <v>5469049203.0</v>
       </c>
       <c r="E14">
         <v>6115751856.0</v>
       </c>
       <c r="F14">
         <v>6667929000.0</v>
       </c>
       <c r="G14">
         <v>5782268821.0</v>
       </c>
       <c r="H14">
         <v>7185687817.0</v>
       </c>
       <c r="I14">
         <v>7066326633.0</v>
       </c>
@@ -23087,51 +23268,51 @@
       </c>
       <c r="M14">
         <v>2082527476.0</v>
       </c>
       <c r="N14">
         <v>2474754514.0</v>
       </c>
       <c r="O14">
         <v>2933182483.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B15">
         <v>7266659000.0</v>
       </c>
       <c r="C15">
         <v>7219060000.0</v>
       </c>
       <c r="D15"/>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>4864023000.0</v>
       </c>
       <c r="G15">
         <v>3893747048.0</v>
       </c>
       <c r="H15">
         <v>3893747048.0</v>
       </c>
       <c r="I15">
         <v>1097641282.0</v>
       </c>
       <c r="J15">
         <v>1097641282.0</v>
@@ -23152,51 +23333,51 @@
       <c r="T15"/>
       <c r="U15">
         <v>3055083000.0</v>
       </c>
       <c r="V15">
         <v>3836944000.0</v>
       </c>
       <c r="W15">
         <v>2828306000.0</v>
       </c>
       <c r="X15">
         <v>1686667000.0</v>
       </c>
       <c r="Y15">
         <v>1641523000.0</v>
       </c>
       <c r="Z15">
         <v>1313000000.0</v>
       </c>
       <c r="AA15">
         <v>1344039000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B16">
         <v>172842354000.0</v>
       </c>
       <c r="C16">
         <v>160063818000.0</v>
       </c>
       <c r="D16">
         <v>127170311811.0</v>
       </c>
       <c r="E16">
         <v>89822263964.0</v>
       </c>
       <c r="F16">
         <v>78116270000.0</v>
       </c>
       <c r="G16">
         <v>102337629322.0</v>
       </c>
       <c r="H16">
         <v>58554611693.0</v>
       </c>
       <c r="I16">
         <v>49524169619.0</v>
       </c>
@@ -23213,82 +23394,82 @@
         <v>43313181777.0</v>
       </c>
       <c r="N16">
         <v>60564745621.0</v>
       </c>
       <c r="O16">
         <v>55044575611.0</v>
       </c>
       <c r="P16">
         <v>58314507899.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B18">
         <v>38798561000.0</v>
       </c>
       <c r="C18">
         <v>42411654000.0</v>
       </c>
       <c r="D18">
         <v>37155725421.0</v>
       </c>
       <c r="E18">
         <v>16694714545.0</v>
       </c>
       <c r="F18">
         <v>-15990540000.0</v>
       </c>
       <c r="G18">
         <v>48544359950.0</v>
       </c>
       <c r="H18">
         <v>9311919575.0</v>
       </c>
       <c r="I18">
         <v>3905014359.0</v>
       </c>
@@ -23303,160 +23484,160 @@
       </c>
       <c r="M18">
         <v>-19414810835.0</v>
       </c>
       <c r="N18">
         <v>-9506965080.0</v>
       </c>
       <c r="O18">
         <v>-16201730501.0</v>
       </c>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>-2752439814.0</v>
       </c>
       <c r="F21">
         <v>-2874014605.0</v>
       </c>
       <c r="G21">
         <v>-548281123.0</v>
       </c>
       <c r="H21">
         <v>-660910587.0</v>
       </c>
       <c r="I21">
         <v>-419374762.0</v>
       </c>
       <c r="J21">
         <v>7062282.0</v>
       </c>
       <c r="K21">
         <v>937684871.0</v>
       </c>
       <c r="L21">
         <v>50670048.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22">
         <v>25928981000.0</v>
       </c>
       <c r="C22">
         <v>25835535000.0</v>
       </c>
       <c r="D22">
         <v>17500746395.0</v>
       </c>
       <c r="E22">
         <v>24415031043.0</v>
       </c>
       <c r="F22">
         <v>11036395000.0</v>
       </c>
       <c r="G22">
         <v>30064224294.0</v>
       </c>
       <c r="H22">
         <v>4219053917.0</v>
       </c>
       <c r="I22">
         <v>16682636281.0</v>
       </c>
@@ -23485,51 +23666,51 @@
         <v>3434686000.0</v>
       </c>
       <c r="T22">
         <v>3868283000.0</v>
       </c>
       <c r="U22"/>
       <c r="V22">
         <v>11590281000.0</v>
       </c>
       <c r="W22"/>
       <c r="X22">
         <v>8007222000.0</v>
       </c>
       <c r="Y22">
         <v>4958397000.0</v>
       </c>
       <c r="Z22">
         <v>22132394000.0</v>
       </c>
       <c r="AA22">
         <v>20074871000.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B23">
         <v>-2673000000.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>-2432640000.0</v>
       </c>
       <c r="E23">
         <v>-2432640000.0</v>
       </c>
       <c r="F23">
         <v>-2432640000.0</v>
       </c>
       <c r="G23">
         <v>-1051680000.0</v>
       </c>
       <c r="H23">
         <v>-660910587.0</v>
       </c>
       <c r="I23">
         <v>648398985.0</v>
       </c>
       <c r="J23">
         <v>1700000000.0</v>
@@ -23552,51 +23733,51 @@
       <c r="P23"/>
       <c r="Q23">
         <v>4622000.0</v>
       </c>
       <c r="R23">
         <v>49400000.0</v>
       </c>
       <c r="S23">
         <v>142828000.0</v>
       </c>
       <c r="T23">
         <v>60379000.0</v>
       </c>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23">
         <v>8939000.0</v>
       </c>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B24">
         <v>-13477877840.0</v>
       </c>
       <c r="C24">
         <v>2753152300.0</v>
       </c>
       <c r="D24">
         <v>472500000.0</v>
       </c>
       <c r="E24">
         <v>-1090006375.0</v>
       </c>
       <c r="F24">
         <v>1032513779.0</v>
       </c>
       <c r="G24">
         <v>1386785136.0</v>
       </c>
       <c r="H24">
         <v>2109730762.0</v>
       </c>
       <c r="I24">
         <v>-770076146.0</v>
       </c>
@@ -23623,51 +23804,51 @@
       <c r="R24"/>
       <c r="S24">
         <v>7224896000.0</v>
       </c>
       <c r="T24">
         <v>2665422000.0</v>
       </c>
       <c r="U24"/>
       <c r="V24">
         <v>8556374000.0</v>
       </c>
       <c r="W24">
         <v>4696300000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24">
         <v>3436359000.0</v>
       </c>
       <c r="AA24">
         <v>8120320000.0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B25">
         <v>17270557000.0</v>
       </c>
       <c r="C25">
         <v>14029588000.0</v>
       </c>
       <c r="D25">
         <v>16988924057.0</v>
       </c>
       <c r="E25">
         <v>-13211512065.0</v>
       </c>
       <c r="F25">
         <v>-32018498000.0</v>
       </c>
       <c r="G25">
         <v>16770541795.0</v>
       </c>
       <c r="H25">
         <v>1605598987.0</v>
       </c>
       <c r="I25">
         <v>3093438216.0</v>
       </c>
@@ -23682,113 +23863,113 @@
       </c>
       <c r="M25">
         <v>-20720750939.0</v>
       </c>
       <c r="N25">
         <v>-2530289717.0</v>
       </c>
       <c r="O25">
         <v>-4036116281.0</v>
       </c>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B28">
         <v>-9191728000.0</v>
       </c>
       <c r="C28">
         <v>-9651700000.0</v>
       </c>
       <c r="D28">
         <v>-2595550349.0</v>
       </c>
       <c r="E28">
         <v>-2752439814.0</v>
       </c>
       <c r="F28">
         <v>-7738037000.0</v>
       </c>
       <c r="G28">
         <v>-4442028171.0</v>
       </c>
       <c r="H28">
         <v>-660910587.0</v>
       </c>
       <c r="I28">
         <v>-1517016044.0</v>
       </c>
@@ -23805,51 +23986,51 @@
         <v>-353639546.0</v>
       </c>
       <c r="N28">
         <v>227109141.0</v>
       </c>
       <c r="O28">
         <v>579876222.0</v>
       </c>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28">
         <v>5728000.0</v>
       </c>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B29">
         <v>48997498000.0</v>
       </c>
       <c r="C29">
         <v>45401447000.0</v>
       </c>
       <c r="D29">
         <v>39958719655.0</v>
       </c>
       <c r="E29">
         <v>17319270834.0</v>
       </c>
       <c r="F29">
         <v>-14314174000.0</v>
       </c>
       <c r="G29">
         <v>52617034910.0</v>
       </c>
       <c r="H29">
         <v>13010340721.0</v>
       </c>
       <c r="I29">
         <v>12709747864.0</v>
       </c>
@@ -23882,51 +24063,51 @@
         <v>386627000.0</v>
       </c>
       <c r="T29">
         <v>81547000.0</v>
       </c>
       <c r="U29">
         <v>19858149000.0</v>
       </c>
       <c r="V29"/>
       <c r="W29">
         <v>17072058000.0</v>
       </c>
       <c r="X29"/>
       <c r="Y29">
         <v>13351268000.0</v>
       </c>
       <c r="Z29">
         <v>2919743000.0</v>
       </c>
       <c r="AA29">
         <v>34816450000.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30">
         <v>-28060559000.0</v>
       </c>
       <c r="C30">
         <v>-4043789000.0</v>
       </c>
       <c r="D30">
         <v>-146012957.0</v>
       </c>
       <c r="E30">
         <v>-2817556289.0</v>
       </c>
       <c r="F30">
         <v>-1922365000.0</v>
       </c>
       <c r="G30">
         <v>-4318674960.0</v>
       </c>
       <c r="H30">
         <v>-2730921146.0</v>
       </c>
       <c r="I30">
         <v>-10191982709.0</v>
       </c>
@@ -23970,849 +24151,858 @@
         <v>2399691000.0</v>
       </c>
       <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ30"/>
+  <dimension ref="A1:CR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
-      <c r="CM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CN1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO1" t="s">
         <v>24</v>
       </c>
-      <c r="CO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>25</v>
       </c>
-      <c r="CQ1" t="s">
-        <v>157</v>
+      <c r="CR1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>149772709000.0</v>
+      </c>
+      <c r="C2">
         <v>172842354000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>189150639233.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>165754367000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>168404463450.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>160063817899.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>154402500000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>149492375000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>128376689362.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>127170311811.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>126877913009.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>92120980742.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>81248138152.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>89822263964.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>91764311718.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>97335628346.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>92547266345.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>78116269672.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>88187268979.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>92344159016.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>96517140002.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>102337629322.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>80120940002.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>79736219878.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>74909917461.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>58554611693.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>54935469811.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>40516562957.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>29164017782.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>49524169619.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>36448561013.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>31108705858.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>32814623323.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>48155991620.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>36065009586.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>30109993334.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>40386855343.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>41723287651.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>45170143921.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>49412843367.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>58230293649.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>61571622076.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>65566220757.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>58842555957.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>48377757311.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>43313181777.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>50033865214.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>44664401514.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>38679133774.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>60564745621.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>54867755060.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>53326587039.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>55441273842.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>55044575611.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>48304442409.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>56824629519.0</v>
       </c>
-      <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
+      <c r="CR2"/>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B3">
+        <v>12400000</v>
+      </c>
+      <c r="C3">
         <v>1608308000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1090090844</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7710020000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>425833149</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>972993018</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1670229000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>75553000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1141098461</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>102912031</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>318661606</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>30866000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>27699000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>241286351</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>13100000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>582175588</v>
-      </c>
-[...1 lines deleted...]
-        <v>29280700</v>
       </c>
       <c r="R3">
         <v>29280700</v>
       </c>
       <c r="S3">
+        <v>29280700</v>
+      </c>
+      <c r="T3">
         <v>39394078</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1625572752</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>73751192</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>16435341</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1400335821</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1199942000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>34951183</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1437445956</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1303500781</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>122885361</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>37954091</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2234080913</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>6272435913</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>349409092</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>643982500</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1538906000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>7139551038</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>878392766</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1861774645</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>628582783</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>551990045</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>598890200</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>4725000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1463733500</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>382779033</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>317255000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2605457910</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>398128171</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1955660389</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2049776760</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3362224841</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>4465809751</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>6801228028</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3319993099</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>5662079154</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3999937692</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>5521504806</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>9467038197</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>4554094600</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1064438300</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>491839600</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>202581100</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>13870000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>5670000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>195911300</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>26104300</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
       <c r="BO3">
         <v>0</v>
       </c>
       <c r="BP3">
+        <v>0</v>
+      </c>
+      <c r="BQ3">
         <v>20825000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
       <c r="BS3">
         <v>0</v>
       </c>
       <c r="BT3">
         <v>0</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
         <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
       <c r="CA3">
-        <v>1100000</v>
+        <v>0</v>
       </c>
       <c r="CB3">
         <v>1100000</v>
       </c>
       <c r="CC3">
+        <v>1100000</v>
+      </c>
+      <c r="CD3">
         <v>0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>2848687000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>132152000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>44000000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>40779000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>6269345000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>3621333000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>3404605000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>3295535000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>959000000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1426412000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2639537000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -24864,54 +25054,55 @@
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -24963,338 +25154,342 @@
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
+      <c r="CR5"/>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B6">
+        <v>-734321000.0</v>
+      </c>
+      <c r="C6">
         <v>-23069645000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-16308284766.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>23396272000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2650096395.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>8340645551.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>5661318000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>4910125000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>21115685624.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1206377551.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>292398802.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>34756932267.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>10872842590.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-8574125812.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1942047754.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-5571316628.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>4788362000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>14430996673.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-10070999307.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-4156890037.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-4172980986.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-5820489320.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>22216689320.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>384720124.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>4826302417.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>16355305768.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3619141882.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>14418906854.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>11352545175.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-20360151837.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>13075608606.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>5339855155.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1705917465.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-15341368297.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>12090982034.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>5955016252.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-10276862009.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1336432308.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-3446856270.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-4242699446.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-8817450282.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-3341328427.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-3994598681.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>6723664800.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>10464798646.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>5064575534.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-6720683437.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>5369463700.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>5985267740.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-21885611847.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>5696990561.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1541168021.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-2114686803.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>396698231.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>6740133202.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-8520187110.0</v>
       </c>
-      <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
+      <c r="CR6"/>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-27341465030.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-19322997110.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-16235693410.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-6575947500.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-28173079200.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-20627374850.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-21025393700.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-16464559920.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-7950480430.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-21514850360.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-17233394670.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-12414634730.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-5824950890.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-25007229520.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-16156095760.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-11166371740.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-4722971690.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-25489297070.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-18353384640.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-12762302020.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-7257920880.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-23445734660.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-23285875410.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
@@ -25317,54 +25512,55 @@
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -25416,54 +25612,55 @@
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -25515,54 +25712,55 @@
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
+      <c r="CR9"/>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -25614,69 +25812,68 @@
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
+      <c r="CR10"/>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -25690,51 +25887,53 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
@@ -25753,127 +25952,128 @@
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
+      <c r="CR11"/>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>7099056939.0</v>
       </c>
       <c r="O12">
         <v>7099056939.0</v>
       </c>
       <c r="P12">
+        <v>7099056939.0</v>
+      </c>
+      <c r="Q12">
         <v>-12323314004.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-4325656732.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5196658237.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-20145908249.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>705698041.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-3072634688.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-10784166615.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-7758467230.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>20713941993.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4543991660.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-2361709764.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-1321563915.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>8754172507.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5341451717.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-21904609108.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>18019617957.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-2389814316.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
@@ -25892,54 +26092,55 @@
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -25991,631 +26192,639 @@
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
+      <c r="CR13"/>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B14">
+        <v>1573431000.0</v>
+      </c>
+      <c r="C14">
         <v>1561348000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1509840643.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1450052000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1353736260.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1484331348.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1413030000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1390649000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1384069707.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1348575736.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1359442651.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1358404559.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1368372159.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1382829834.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1374853089.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1504195421.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1598398805.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1638304541.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1656404143.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1671767057.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1664426718.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1675330598.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1344378448.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1327447456.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1291791487.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1818651430.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1805719137.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1795745917.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1800068523.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1784154240.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>321890465.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2254734177.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2247265115.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2242436876.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2248321442.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2261346187.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2234387150.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2181464153.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2162988461.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>2121397512.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1635176814.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1628758874.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1665878820.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1569766859.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1538053798.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>836798220.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>479049093.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>476421143.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>516437379.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>610619860.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>454694914.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>635011116.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>631478702.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>753569782.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>351215353.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1275333666.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
+      <c r="CR14"/>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>47596655.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>7219062000.0</v>
       </c>
-      <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>1656000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>7217404000.0</v>
       </c>
-      <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
+      <c r="O15"/>
       <c r="P15">
         <v>0.0</v>
       </c>
-      <c r="Q15"/>
+      <c r="Q15">
+        <v>0.0</v>
+      </c>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>4864022650.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4864022655.0</v>
       </c>
       <c r="U15">
         <v>4864022655.0</v>
       </c>
       <c r="V15">
         <v>4864022655.0</v>
       </c>
       <c r="W15">
         <v>4864022655.0</v>
       </c>
       <c r="X15">
-        <v>3893747048.0</v>
+        <v>4864022655.0</v>
       </c>
       <c r="Y15">
         <v>3893747048.0</v>
       </c>
       <c r="Z15">
         <v>3893747048.0</v>
       </c>
       <c r="AA15">
         <v>3893747048.0</v>
       </c>
-      <c r="AB15"/>
+      <c r="AB15">
+        <v>3893747048.0</v>
+      </c>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
+      <c r="AF15"/>
+      <c r="AG15">
         <v>1244543.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1098885825.0</v>
       </c>
-      <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-      <c r="AM15">
+      <c r="AM15"/>
+      <c r="AN15">
         <v>12122101.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1810355600.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1810355560.0</v>
       </c>
-      <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
-      <c r="BP15">
+      <c r="BP15"/>
+      <c r="BQ15">
         <v>1621973300.0</v>
       </c>
-      <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
-      <c r="CA15">
+      <c r="CA15"/>
+      <c r="CB15">
         <v>3052299000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1835000.0</v>
       </c>
-      <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>3836944000.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15">
         <v>2828306000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>2817556000.0</v>
       </c>
-      <c r="CJ15"/>
       <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15">
         <v>1686667000.0</v>
       </c>
-      <c r="CM15"/>
-      <c r="CN15">
+      <c r="CN15"/>
+      <c r="CO15">
         <v>1641523000.0</v>
       </c>
-      <c r="CO15"/>
-      <c r="CP15">
+      <c r="CP15"/>
+      <c r="CQ15">
         <v>1313000000.0</v>
       </c>
-      <c r="CQ15"/>
+      <c r="CR15"/>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B16">
+        <v>149038389000.0</v>
+      </c>
+      <c r="C16">
         <v>149772709000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>172842354467.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>189150639000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>165754367055.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>168404463450.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>160063818000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>154402500000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>149492374986.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>128376689362.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>127170311811.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>126877913009.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>92120980742.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>81248138152.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>89822263964.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>91764311718.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>97335628346.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>92547266345.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>78116269672.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>88187268979.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>92344159016.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>96517140002.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>102337629322.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>80120940002.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>79736219878.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>74909917461.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>58554611693.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>54935469811.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>40516562957.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>29164017782.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>49524169619.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>36448561013.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>31108705858.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>32814623323.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>48155991620.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>36065009586.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>30109993334.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>40386855343.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>41723287651.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>45170143921.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>49412843367.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>58230293649.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>61571622076.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>65566220757.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>58842555957.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>48377757311.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>43313181777.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>50033865214.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>44664401514.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>38679133774.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>60564745621.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>54867755060.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>53326587039.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>55441273842.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>55044575611.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>48304442409.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>56824629519.0</v>
       </c>
-      <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
+      <c r="CR16"/>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -26667,263 +26876,267 @@
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B18">
+        <v>8294504000.0</v>
+      </c>
+      <c r="C18">
         <v>-6127495000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>13794774320.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>29687598000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3065762929.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4023271387.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5518025000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>12542185000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>21645130182.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1726754366.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1753432840.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>35187701814.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>10541738108.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-8142666064.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>791922493.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4510452351.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>5067303063.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>15345941340.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-9449905399.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2228740482.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2832409772.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-5936964969.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>22249799691.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1725707028.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>9682955448.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>13253112647.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>3399708357.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>15809680366.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>9265925270.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-20305625180.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>12624025463.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>6836560393.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>3635529408.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-19808273963.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>10488405541.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>5958337058.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-11325477213.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-1365113731.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-1513847265.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-8119408501.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>3062605855.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-4338598878.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-8004333661.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>13919824289.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>12353579974.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>3809884642.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-5897554576.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>5186621819.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>6660392528.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-25364272606.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-3604140970.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-95105831.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-3386385164.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-2421333115.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-4327800234.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-8196897253.0</v>
       </c>
-      <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -26975,54 +27188,55 @@
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -27074,127 +27288,128 @@
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-677978721.0</v>
       </c>
       <c r="O21">
         <v>-677978721.0</v>
       </c>
       <c r="P21">
         <v>-677978721.0</v>
       </c>
       <c r="Q21">
         <v>-677978721.0</v>
       </c>
       <c r="R21">
+        <v>-677978721.0</v>
+      </c>
+      <c r="S21">
         <v>-718503651.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-732011961.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-704995341.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-718503651.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-718503652.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-373263541.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>474325598.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-325829582.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-323513598.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-104533690.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-2161545471.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1862548976.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-257380402.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-278038179.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-291546489.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
@@ -27213,950 +27428,963 @@
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
+      <c r="CR21"/>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22">
+        <v>20567290000.0</v>
+      </c>
+      <c r="C22">
         <v>7215621000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>6707439052.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10678804000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2725684210.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>5817053524.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>9183351000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5120132000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>7331932929.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4200119538.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2559456947.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>12630919227.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1655132828.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>655237393.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1962924509.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>6642404854.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>7563737649.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>8245964030.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>8737062202.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1194445599.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-1671774073.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2776661037.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1265566878.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>12214050749.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3882123486.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>15233616937.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4219053917.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>5382647302.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2162359121.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2048910601.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>554952954.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>7321049624.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>3970148799.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>4836484904.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>5130036531.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>5027937511.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>3035714660.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>3384069258.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>3640434242.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2277073266.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>3074210716.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>997118035.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-2693303019.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>6884899367.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>5136840491.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>7632223184.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>4463185500.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>3985922799.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>4772785793.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-2165009723.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-205291841.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>5466989396.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>3261456898.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1808653643.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-2368559328.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1993374339.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>3836806300.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>982219700.0</v>
       </c>
-      <c r="BG22"/>
-      <c r="BH22">
+      <c r="BH22"/>
+      <c r="BI22">
         <v>488466000.0</v>
       </c>
-      <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
-      <c r="BR22">
+      <c r="BR22"/>
+      <c r="BS22">
         <v>3229363200.0</v>
       </c>
-      <c r="BS22"/>
-      <c r="BT22">
+      <c r="BT22"/>
+      <c r="BU22">
         <v>1380782000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1060963200.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>1426509500.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1821808400.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>2452049700.0</v>
       </c>
-      <c r="BY22"/>
       <c r="BZ22"/>
-      <c r="CA22">
+      <c r="CA22"/>
+      <c r="CB22">
         <v>943023000.0</v>
       </c>
-      <c r="CB22"/>
       <c r="CC22"/>
-      <c r="CD22">
+      <c r="CD22"/>
+      <c r="CE22">
         <v>1063082000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>4621466000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>3449858000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>2455875000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>1020806000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>3058404000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1883765000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>5865093000.0</v>
       </c>
-      <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
+      <c r="CR22"/>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B23">
+        <v>-6086024000.0</v>
+      </c>
+      <c r="C23">
         <v>630194000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-668250000.0</v>
       </c>
       <c r="D23">
         <v>-668250000.0</v>
       </c>
-      <c r="E23"/>
+      <c r="E23">
+        <v>-668250000.0</v>
+      </c>
       <c r="F23"/>
-      <c r="G23">
-[...1 lines deleted...]
-      </c>
+      <c r="G23"/>
       <c r="H23">
         <v>-608160000.0</v>
       </c>
-      <c r="I23"/>
+      <c r="I23">
+        <v>-608160000.0</v>
+      </c>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>-153661606.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-631432907.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-608160000.0</v>
       </c>
       <c r="N23">
         <v>-608160000.0</v>
       </c>
       <c r="O23">
         <v>-608160000.0</v>
       </c>
       <c r="P23">
         <v>-608160000.0</v>
       </c>
       <c r="Q23">
         <v>-608160000.0</v>
       </c>
       <c r="R23">
+        <v>-608160000.0</v>
+      </c>
+      <c r="S23">
         <v>145014531.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>359536505.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1059670215.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>361572271.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-305289989.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>109.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>837824652.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3479502710.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-4749522686.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-569532528.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-2032472158.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2032472158.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1551791507.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>16136985.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-966652958.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-4110912692.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4743174692.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1700000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>768586751.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>956623765.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-338037998.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>518400000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>475500000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-8437989181.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>929600000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>517623369.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>273000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-3227370429.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>437100000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-1733383716.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-1935030009.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>28718089.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>175005820.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-531940021.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-3928931948.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>493725276.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>18238635.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>75417123.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-55666743.0</v>
       </c>
-      <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
-      <c r="BK23">
+      <c r="BK23"/>
+      <c r="BL23">
         <v>4622500.0</v>
       </c>
-      <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
-      <c r="BO23">
+      <c r="BO23"/>
+      <c r="BP23">
         <v>49400300.0</v>
       </c>
-      <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
-      <c r="BS23">
+      <c r="BS23"/>
+      <c r="BT23">
         <v>142827800.0</v>
       </c>
-      <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
-      <c r="BW23">
+      <c r="BW23"/>
+      <c r="BX23">
         <v>60378700.0</v>
       </c>
-      <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
-      <c r="CL23">
+      <c r="CL23"/>
+      <c r="CM23">
         <v>8939000.0</v>
       </c>
-      <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
+      <c r="CR23"/>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>211</v>
+      </c>
+      <c r="B24">
+        <v>-21624703000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>-13477877840.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>14951386410.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1001141940.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1404080652.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2753152300.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>417000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>979560339.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>-171067637.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>500875183.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1446774331.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-396561913.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-350063034.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-488395959.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>145014531.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>320142427.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>565902537.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>435323463.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-288854648.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1655602246.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-471194273.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3514453893.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-3312076730.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>733968253.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>291747665.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>401725438.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>682289406.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>927407957.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-617243866.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-884755600.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-195484637.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>471699581.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-109806015.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>207133469.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>290544785.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-384320366.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>396289313.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-8433264181.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>847610640.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>900402402.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-4769762631.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-621912519.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>428069000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>222276673.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>114746751.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-435723475.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>3424235013.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1330560293.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-608938849.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>197109875.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2799792711.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>11442100919.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-62527608.0</v>
       </c>
-      <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>1987863700.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>7224895700.0</v>
       </c>
-      <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>2665422100.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>1490041700.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>1029300600.0</v>
       </c>
-      <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>8556374000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>3608349000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>1188110000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>107604000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>4696300000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>2132436000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>2788552000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>56864000.0</v>
       </c>
-      <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>3436359000.0</v>
       </c>
-      <c r="CQ24"/>
+      <c r="CR24"/>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>-13833817000.0</v>
+      </c>
+      <c r="C25">
         <v>-13296156000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6667585469.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>25268762000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-6719350250.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-10351663241.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-3408127000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6106958000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>14070226007.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-3719028877.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1846805152.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>23946053145.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>10282676440.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-7173787272.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>216951074.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-9066486196.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-868755081.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8738281850.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-16569957536.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4331634692.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>577542211.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-7021860067.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>23571323942.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-10615849177.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4543991658.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-2361709764.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1321563916.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>8754172508.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5341451717.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-21904609108.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>18019617957.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-2389814316.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-1937902006.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-25348289743.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>10249598606.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-2209339406.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-14733804378.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-6302064359.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-6765279923.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-11918989079.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-1642056675.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-5500742287.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-6594130429.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>5782413062.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>8284143595.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-4261008591.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-8884128780.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2774054637.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>4733394197.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-19344072992.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2947683985.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-2877113244.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-1617241610.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-983618848.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>3211048547.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-1998567061.0</v>
       </c>
-      <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
+      <c r="CR25"/>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -28208,54 +28436,55 @@
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -28307,771 +28536,781 @@
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>-4957716000.0</v>
+      </c>
+      <c r="C28">
         <v>630194000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>32083885.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-7887312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-668250000.0</v>
       </c>
       <c r="F28">
         <v>-668250000.0</v>
       </c>
       <c r="G28">
+        <v>-668250000.0</v>
+      </c>
+      <c r="H28">
         <v>-609816000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-7825564000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-608160000.0</v>
       </c>
       <c r="J28">
         <v>-608160000.0</v>
       </c>
       <c r="K28">
         <v>-608160000.0</v>
       </c>
       <c r="L28">
+        <v>-608160000.0</v>
+      </c>
+      <c r="M28">
         <v>-631432907.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-677978721.0</v>
       </c>
       <c r="N28">
         <v>-677978721.0</v>
       </c>
       <c r="O28">
         <v>-677978721.0</v>
       </c>
       <c r="P28">
         <v>-677978721.0</v>
       </c>
       <c r="Q28">
         <v>-677978721.0</v>
       </c>
       <c r="R28">
+        <v>-677978721.0</v>
+      </c>
+      <c r="S28">
         <v>-718503651.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-732011961.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-5569017996.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-718503651.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-718503652.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-373263541.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-3419421450.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-325829582.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-323513598.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-104533690.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-2161545471.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1862548976.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-257380402.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-278038179.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-290301946.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-5444520826.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4495844907.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1492798694.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-372725124.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>745712839.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-158724127.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>234032432.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>208954137.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1918585456.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>615050299.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-111421896.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>91621854.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-93103771.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>163573861.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-136021764.0</v>
       </c>
       <c r="AV28">
         <v>-136021764.0</v>
       </c>
       <c r="AW28">
         <v>-136021764.0</v>
       </c>
       <c r="AX28">
+        <v>-136021764.0</v>
+      </c>
+      <c r="AY28">
         <v>54425746.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-120580074.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-164274696.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>493725276.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>18238635.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>75417123.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-55666743.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>560125800.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>597237000.0</v>
       </c>
-      <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
-      <c r="BS28">
+      <c r="BS28"/>
+      <c r="BT28">
         <v>5727800.0</v>
       </c>
-      <c r="BT28"/>
       <c r="BU28"/>
-      <c r="BV28">
+      <c r="BV28"/>
+      <c r="BW28">
         <v>126013800.0</v>
       </c>
-      <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
-      <c r="BZ28">
+      <c r="BZ28"/>
+      <c r="CA28">
         <v>118132500.0</v>
       </c>
-      <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
+      <c r="CR28"/>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>8306904000.0</v>
+      </c>
+      <c r="C29">
         <v>-4519187000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>14884865164.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>37397618000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2639929780.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3050278369.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7188254000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12617738000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>22786228643.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1829666397.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2072094446.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>35218567813.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>10569437109.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-7901379713.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>805022494.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-3928276763.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5096583763.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>15345941340.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-9489299477.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3854313234.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-2758658580.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-5920529628.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>23650135512.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2925649028.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>9717906631.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>14690558603.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4703209138.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>15932565727.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>9303879361.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-18071544267.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>18896461376.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>7185969485.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>4279511908.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-18269367963.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>17627956579.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>5079944292.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-9463702568.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-736530948.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-961857220.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-7520518301.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>3067330855.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-2874865378.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-7621554628.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>14237079288.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>14959037884.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>4208012813.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-3941894187.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>7236398579.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>10022617369.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-20898462855.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>3197087058.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>3224887268.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>2275693990.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>1578604577.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>1193704572.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>1270140944.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>1253815000.0</v>
       </c>
-      <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
-      <c r="BK29">
+      <c r="BK29"/>
+      <c r="BL29">
         <v>3407599700.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>7759816800.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>1278945000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>4928221900.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>24606816500.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>22206622000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>21212233600.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>10233576900.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>386626700.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>4420897900.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>4356583200.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>11751792900.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>81546600.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>4450089700.0</v>
       </c>
-      <c r="BY29"/>
       <c r="BZ29"/>
-      <c r="CA29">
+      <c r="CA29"/>
+      <c r="CB29">
         <v>15619684000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>11312308000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>17620122000.0</v>
       </c>
-      <c r="CD29"/>
-      <c r="CE29">
+      <c r="CE29"/>
+      <c r="CF29">
         <v>3926413000.0</v>
       </c>
-      <c r="CF29"/>
-      <c r="CG29">
+      <c r="CG29"/>
+      <c r="CH29">
         <v>2710814000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>17072058000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>14691594000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>8553131000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>5490086000.0</v>
       </c>
-      <c r="CL29"/>
-      <c r="CM29">
+      <c r="CM29"/>
+      <c r="CN29">
         <v>17003000000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>13351268000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>10027304000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>2919743000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>977120000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>-2924019000.0</v>
+      </c>
+      <c r="C30">
         <v>-20902863000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-30436298295.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-8067620000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1444894791.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>11403687634.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3206229000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1913951000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1013538122.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-758412031.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-153661606.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-780866000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>26301000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>762213649.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-739100000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1180675588.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-777780700.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-120000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>96394078.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1342072752.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>40248808.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-716935341.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>255266425.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1671136273.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3479502710.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-4749522686.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-569532528.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>168862304.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>363771347.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1551791507.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-5345027956.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-966652958.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1528738100.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1734390637.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-6667851457.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>768586751.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1654641176.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-338037998.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-936310411.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-202600887.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-8437989181.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-616122860.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>517623369.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-5087017630.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-3227370429.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>29940829.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-1733383716.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1935030009.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-3797948316.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-1041574738.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-5470667735.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-3928931948.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-5464969279.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1200144981.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>5920596113.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-9529565805.0</v>
       </c>
-      <c r="BE30"/>
       <c r="BF30"/>
-      <c r="BG30">
+      <c r="BG30"/>
+      <c r="BH30">
         <v>1471499100.0</v>
       </c>
-      <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30">
         <v>1311439700.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>540347900.0</v>
       </c>
-      <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
-      <c r="BS30">
+      <c r="BS30"/>
+      <c r="BT30">
         <v>8662965700.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>5702953300.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>5696300800.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>256889900.0</v>
       </c>
-      <c r="BW30"/>
-      <c r="BX30">
+      <c r="BX30"/>
+      <c r="BY30">
         <v>617099700.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>3720646200.0</v>
       </c>
-      <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>6332951000.0</v>
       </c>
-      <c r="CE30"/>
-      <c r="CF30">
+      <c r="CF30"/>
+      <c r="CG30">
         <v>1373696000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>176702000.0</v>
       </c>
-      <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
-      <c r="CP30">
+      <c r="CP30"/>
+      <c r="CQ30">
         <v>2399691000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>266341000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>