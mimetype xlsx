--- v0 (2026-03-02)
+++ v1 (2026-10-31)
@@ -1969,51 +1969,53 @@
         <v>167472141173.0</v>
       </c>
       <c r="G35">
         <v>16578891000.0</v>
       </c>
       <c r="H35">
         <v>15921447788.0</v>
       </c>
       <c r="I35">
         <v>18247628369.0</v>
       </c>
       <c r="J35">
         <v>13134638814.0</v>
       </c>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35">
         <v>9956692425.0</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" t="s">
         <v>48</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>-1.0</v>
+      </c>
       <c r="C36">
         <v>4026024000.0</v>
       </c>
       <c r="D36">
         <v>-124113800000.0</v>
       </c>
       <c r="E36">
         <v>-125896527000.0</v>
       </c>
       <c r="F36">
         <v>-129397954567.0</v>
       </c>
       <c r="G36"/>
       <c r="H36">
         <v>-122793251523.0</v>
       </c>
       <c r="I36">
         <v>-126062941565.0</v>
       </c>
       <c r="J36">
         <v>1918700.0</v>
       </c>
       <c r="K36">
         <v>88860660688.0</v>
       </c>
@@ -6074,55 +6076,65 @@
       <c r="AH35">
         <v>14366741259.0</v>
       </c>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35">
         <v>12684136554.0</v>
       </c>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
     </row>
     <row r="36" spans="1:48">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36"/>
-      <c r="C36"/>
-[...3 lines deleted...]
-      <c r="G36"/>
+      <c r="C36">
+        <v>49175481264.0</v>
+      </c>
+      <c r="D36">
+        <v>48045312143.0</v>
+      </c>
+      <c r="E36">
+        <v>-1.0</v>
+      </c>
+      <c r="F36">
+        <v>44749097037.0</v>
+      </c>
+      <c r="G36">
+        <v>45867501309.0</v>
+      </c>
       <c r="H36">
         <v>4026024000.0</v>
       </c>
       <c r="I36">
         <v>4026024000.0</v>
       </c>
       <c r="J36">
         <v>-122464339198.0</v>
       </c>
       <c r="K36">
         <v>-122984489199.0</v>
       </c>
       <c r="L36">
         <v>-123559100544.0</v>
       </c>
       <c r="M36">
         <v>-124113800198.0</v>
       </c>
       <c r="N36">
         <v>-124942333544.0</v>
       </c>
       <c r="O36">
         <v>-124591153453.0</v>
       </c>
       <c r="P36">
@@ -6780,51 +6792,51 @@
       <c r="D42">
         <v>21887036000.0</v>
       </c>
       <c r="E42">
         <v>21887036000.0</v>
       </c>
       <c r="F42">
         <v>21887036000.0</v>
       </c>
       <c r="G42">
         <v>21887036000.0</v>
       </c>
       <c r="H42">
         <v>21887036000.0</v>
       </c>
       <c r="I42">
         <v>21887036000.0</v>
       </c>
       <c r="J42">
         <v>21887036000.0</v>
       </c>
       <c r="K42">
         <v>21887036000.0</v>
       </c>
       <c r="L42">
-        <v>28592023243.0</v>
+        <v>21887036000.0</v>
       </c>
       <c r="M42">
         <v>21887036000.0</v>
       </c>
       <c r="N42">
         <v>21887036000.0</v>
       </c>
       <c r="O42">
         <v>21887036000.0</v>
       </c>
       <c r="P42">
         <v>21887036000.0</v>
       </c>
       <c r="Q42">
         <v>21887036000.0</v>
       </c>
       <c r="R42">
         <v>24274465866.0</v>
       </c>
       <c r="S42">
         <v>24274465864.0</v>
       </c>
       <c r="T42">
         <v>24274465866.0</v>
       </c>
@@ -10321,51 +10333,51 @@
       <c r="AL3">
         <v>1883662663.0</v>
       </c>
       <c r="AM3">
         <v>1637440000.0</v>
       </c>
       <c r="AN3">
         <v>1727406330.0</v>
       </c>
       <c r="AO3">
         <v>1274263019.0</v>
       </c>
       <c r="AP3">
         <v>1570915960.0</v>
       </c>
       <c r="AQ3">
         <v>1432419425.0</v>
       </c>
       <c r="AR3">
         <v>1432419425.0</v>
       </c>
       <c r="AS3">
         <v>657379019.0</v>
       </c>
       <c r="AT3">
-        <v>-3664158369.0</v>
+        <v>1314758038.0</v>
       </c>
       <c r="AU3">
         <v>100620600.0</v>
       </c>
       <c r="AV3">
         <v>100620600.0</v>
       </c>
     </row>
     <row r="4" spans="1:48">
       <c r="A4" t="s">
         <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
@@ -10519,51 +10531,51 @@
       <c r="AL5">
         <v>3495322995.0</v>
       </c>
       <c r="AM5">
         <v>9842245238.0</v>
       </c>
       <c r="AN5">
         <v>4762955427.0</v>
       </c>
       <c r="AO5">
         <v>7143560356.0</v>
       </c>
       <c r="AP5">
         <v>4142329829.0</v>
       </c>
       <c r="AQ5">
         <v>6659697674.0</v>
       </c>
       <c r="AR5">
         <v>6659697674.0</v>
       </c>
       <c r="AS5">
         <v>3664158369.0</v>
       </c>
       <c r="AT5">
-        <v>-985517270.0</v>
+        <v>3664158369.0</v>
       </c>
       <c r="AU5">
         <v>-279564343.0</v>
       </c>
       <c r="AV5">
         <v>-279564343.0</v>
       </c>
     </row>
     <row r="6" spans="1:48">
       <c r="A6" t="s">
         <v>115</v>
       </c>
       <c r="B6">
         <v>5536403797.0</v>
       </c>
       <c r="C6">
         <v>7357417000.0</v>
       </c>
       <c r="D6">
         <v>7160030161.0</v>
       </c>
       <c r="E6">
         <v>4213572000.0</v>
       </c>
       <c r="F6">
@@ -10665,51 +10677,51 @@
       <c r="AL6">
         <v>5378985658.0</v>
       </c>
       <c r="AM6">
         <v>11479685238.0</v>
       </c>
       <c r="AN6">
         <v>6490361757.0</v>
       </c>
       <c r="AO6">
         <v>8417823375.0</v>
       </c>
       <c r="AP6">
         <v>5713245789.0</v>
       </c>
       <c r="AQ6">
         <v>8092117099.0</v>
       </c>
       <c r="AR6">
         <v>8092117099.0</v>
       </c>
       <c r="AS6">
         <v>4321537388.0</v>
       </c>
       <c r="AT6">
-        <v>-4649675639.0</v>
+        <v>4978916407.0</v>
       </c>
       <c r="AU6">
         <v>-178943743.0</v>
       </c>
       <c r="AV6">
         <v>-178943743.0</v>
       </c>
     </row>
     <row r="7" spans="1:48">
       <c r="A7" t="s">
         <v>116</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
@@ -11244,66 +11256,66 @@
       <c r="G12">
         <v>6259210065.0</v>
       </c>
       <c r="H12">
         <v>6226332647.0</v>
       </c>
       <c r="I12">
         <v>6312301000.0</v>
       </c>
       <c r="J12">
         <v>6499047912.0</v>
       </c>
       <c r="K12">
         <v>6711561926.0</v>
       </c>
       <c r="L12">
         <v>6907047977.0</v>
       </c>
       <c r="M12">
         <v>6964624990.0</v>
       </c>
       <c r="N12">
         <v>7202137367.0</v>
       </c>
       <c r="O12">
-        <v>6104059630.0</v>
+        <v>6104270207.0</v>
       </c>
       <c r="P12">
-        <v>8074896720.0</v>
+        <v>8090430434.0</v>
       </c>
       <c r="Q12">
-        <v>9984904710.0</v>
+        <v>9814510781.0</v>
       </c>
       <c r="R12">
-        <v>9913455780.0</v>
+        <v>9913455779.0</v>
       </c>
       <c r="S12">
-        <v>8241265890.0</v>
+        <v>8257591549.0</v>
       </c>
       <c r="T12">
-        <v>8081701530.0</v>
+        <v>8100710332.0</v>
       </c>
       <c r="U12">
         <v>7156783570.0</v>
       </c>
       <c r="V12">
         <v>7347764290.0</v>
       </c>
       <c r="W12">
         <v>10272022270.0</v>
       </c>
       <c r="X12">
         <v>7979913560.0</v>
       </c>
       <c r="Y12">
         <v>7045193260.0</v>
       </c>
       <c r="Z12">
         <v>8081017660.0</v>
       </c>
       <c r="AA12">
         <v>8053466548.0</v>
       </c>
       <c r="AB12">
         <v>7929872662.0</v>
       </c>
@@ -12415,52 +12427,56 @@
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
     </row>
     <row r="27" spans="1:48">
       <c r="A27" t="s">
         <v>136</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>17667000.0</v>
       </c>
       <c r="D27">
         <v>13477583.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27"/>
+      <c r="E27">
+        <v>402275.0</v>
+      </c>
+      <c r="F27">
+        <v>2830375.0</v>
+      </c>
       <c r="G27"/>
       <c r="H27">
         <v>91496355.0</v>
       </c>
       <c r="I27">
         <v>182379000.0</v>
       </c>
       <c r="J27">
         <v>110860494.0</v>
       </c>
       <c r="K27">
         <v>190615421.0</v>
       </c>
       <c r="L27">
         <v>59306760.0</v>
       </c>
       <c r="M27">
         <v>119801410.0</v>
       </c>
       <c r="N27">
         <v>305271415.0</v>
       </c>
       <c r="O27">
         <v>254236025.0</v>
       </c>
@@ -13648,51 +13664,51 @@
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
         <v>154</v>
       </c>
       <c r="B14">
         <v>1706903000.0</v>
       </c>
       <c r="C14">
         <v>2027090000.0</v>
       </c>
       <c r="D14">
-        <v>2127585000.0</v>
+        <v>1843287000.0</v>
       </c>
       <c r="E14">
         <v>2982955000.0</v>
       </c>
       <c r="F14">
         <v>3995538000.0</v>
       </c>
       <c r="G14">
         <v>4838176000.0</v>
       </c>
       <c r="H14">
         <v>8897934938.0</v>
       </c>
       <c r="I14">
         <v>10594760115.0</v>
       </c>
       <c r="J14">
         <v>8094706888.0</v>
       </c>
       <c r="K14">
         <v>5710017829.0</v>
       </c>
       <c r="L14">
         <v>2629516075.0</v>
       </c>
@@ -14002,51 +14018,51 @@
       </c>
       <c r="I24">
         <v>-41889756854.0</v>
       </c>
       <c r="J24">
         <v>-41889756854.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>1210000000.0</v>
       </c>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
         <v>164</v>
       </c>
       <c r="B25">
         <v>10805318000.0</v>
       </c>
       <c r="C25">
         <v>18368128000.0</v>
       </c>
       <c r="D25">
-        <v>52034549000.0</v>
+        <v>52318847000.0</v>
       </c>
       <c r="E25">
         <v>-55694121000.0</v>
       </c>
       <c r="F25">
         <v>-18628422000.0</v>
       </c>
       <c r="G25">
         <v>13567119000.0</v>
       </c>
       <c r="H25">
         <v>25377387386.0</v>
       </c>
       <c r="I25">
         <v>61194294951.0</v>
       </c>
       <c r="J25">
         <v>-56195395530.0</v>
       </c>
       <c r="K25">
         <v>-46037492398.0</v>
       </c>
       <c r="L25">
         <v>-13428975581.0</v>
       </c>
@@ -16313,54 +16329,54 @@
       <c r="I23">
         <v>99054642000.0</v>
       </c>
       <c r="J23">
         <v>1224946006.0</v>
       </c>
       <c r="K23">
         <v>-6669447.0</v>
       </c>
       <c r="L23">
         <v>-4267636109.0</v>
       </c>
       <c r="M23">
         <v>-17155133422.0</v>
       </c>
       <c r="N23">
         <v>2235567233.0</v>
       </c>
       <c r="O23">
         <v>627455331.0</v>
       </c>
       <c r="P23">
         <v>16926171662.0</v>
       </c>
       <c r="Q23">
-        <v>633281700.0</v>
+        <v>14135525082.0</v>
       </c>
       <c r="R23">
-        <v>28347997219.0</v>
+        <v>1829284231.0</v>
       </c>
       <c r="S23">
         <v>57539615677.0</v>
       </c>
       <c r="T23">
         <v>-150569063.0</v>
       </c>
       <c r="U23">
         <v>86148369267.0</v>
       </c>
       <c r="V23">
         <v>5735563846.0</v>
       </c>
       <c r="W23">
         <v>-7161225981.0</v>
       </c>
       <c r="X23">
         <v>-56749369.0</v>
       </c>
       <c r="Y23">
         <v>-111721296104.0</v>
       </c>
       <c r="Z23">
         <v>-576879832.0</v>
       </c>