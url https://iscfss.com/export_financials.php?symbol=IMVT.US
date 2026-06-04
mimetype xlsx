--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
@@ -848,11944 +851,12463 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>7541000.0</v>
+      </c>
+      <c r="C2">
         <v>17656000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7155000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1353000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>18629000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2432000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1190000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>206.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1135865.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>730000.0</v>
+      </c>
+      <c r="C5">
         <v>1459000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1908000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>852000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>404000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-298000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-16000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>343000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1496715.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>72000.0</v>
+      </c>
+      <c r="C7">
         <v>98000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>138000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1220000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2364000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3417000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>0.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
+        <v>20000.0</v>
+      </c>
+      <c r="C8">
         <v>16000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>14000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>13000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>12000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>10000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>5000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>288.0</v>
       </c>
-      <c r="I8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>927976000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>824796000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>590425000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>185306000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>24710.0</v>
       </c>
-      <c r="I9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>902110000.0</v>
+      </c>
+      <c r="C10">
         <v>713971000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>635365000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>376532000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>493817000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>400146000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>100571000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>325000.0</v>
       </c>
-      <c r="I10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:9">
+      <c r="J10"/>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>902110000.0</v>
+      </c>
+      <c r="C12">
         <v>713971000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>635365000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>376532000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>493817000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>400146000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>100571000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>325000.0</v>
       </c>
-      <c r="I12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:9">
+      <c r="J12"/>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
+        <v>20000.0</v>
+      </c>
+      <c r="C13">
         <v>16000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>14000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>13000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>12000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>10000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>288.0</v>
       </c>
-      <c r="I13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>182421233.0</v>
+      </c>
+      <c r="C14">
         <v>151574000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>138100000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>123075329.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>109679256.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>87756513.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>43199191.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>14375000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>13000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>12000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>10000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>5000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>288.0</v>
       </c>
-      <c r="I15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-26709000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>-3190000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-206.0</v>
       </c>
-      <c r="I16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:9">
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-      <c r="G18">
+      <c r="G18"/>
+      <c r="H18">
         <v>246000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1195000.0</v>
       </c>
-      <c r="I18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>-24902000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E22">
         <v>0.0</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
-      <c r="G22"/>
+      <c r="G22">
+        <v>0.0</v>
+      </c>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>957567000.0</v>
+      </c>
+      <c r="C23">
         <v>776222000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>666712000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>405838000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>515564000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>412489000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>109387000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>405000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>113170.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>-902038000.0</v>
+      </c>
+      <c r="C28">
         <v>-713873000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-635227000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-375312000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-491453000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-396729000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-97381000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-25000.0</v>
       </c>
-      <c r="I28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:9">
+      <c r="J28"/>
+    </row>
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>852592000.0</v>
+      </c>
+      <c r="C29">
         <v>707447000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>617757000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>362494000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>469825000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>391480000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>94069000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>324552.0</v>
       </c>
-      <c r="I29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>3946000.0</v>
+      </c>
+      <c r="C30">
         <v>2511000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5503000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>885000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12861000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1144000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3045000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2962000.0</v>
       </c>
-      <c r="I30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:9">
+      <c r="J30"/>
+    </row>
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>362494000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>469825000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>391480000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>94069000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>7339000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1496715.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>844397000.0</v>
+      </c>
+      <c r="C32">
         <v>698887000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>617162000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>361036000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>468411000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>390235000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>93758000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-55448.0</v>
       </c>
-      <c r="I32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:9">
+      <c r="J32"/>
+    </row>
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>8748000.0</v>
+      </c>
+      <c r="C33">
         <v>8560000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>942000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1505000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2633000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3483000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>311000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>80000.0</v>
       </c>
-      <c r="I33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:9">
+      <c r="J33"/>
+    </row>
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>47000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1219000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2238000.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-    </row>
-    <row r="35" spans="1:9">
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>552999.0</v>
+      </c>
+      <c r="C35">
         <v>1097999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>347000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>47000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1219000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2238000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>14128000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>300000.0</v>
       </c>
-      <c r="I35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:9">
+      <c r="J35"/>
+    </row>
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>7680000.0</v>
+      </c>
+      <c r="C36">
         <v>7618000.0</v>
       </c>
-      <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36">
         <v>246000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>79946.0</v>
       </c>
-      <c r="I36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:9">
+      <c r="J36"/>
+    </row>
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>246000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>0.0</v>
       </c>
-      <c r="I38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:9">
+      <c r="J38"/>
+    </row>
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>42763000.0</v>
+      </c>
+      <c r="C39">
         <v>51180000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>24902000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>26916000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6253000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>7716000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5460000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>5594.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>113170.0</v>
       </c>
     </row>
-    <row r="40" spans="1:9">
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>96809000.0</v>
+      </c>
+      <c r="C40">
         <v>51021000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>41315000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>40771000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>24746000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>15160000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>10938000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>80242.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>474020.0</v>
       </c>
     </row>
-    <row r="41" spans="1:9">
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-    </row>
-    <row r="42" spans="1:9">
+      <c r="J41"/>
+    </row>
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>2596971000.0</v>
+      </c>
+      <c r="C42">
         <v>1945495000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1441518000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>927976000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>824796000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>590425000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>185306000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>24712.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-1496715.0</v>
       </c>
     </row>
-    <row r="43" spans="1:9">
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>515000.0</v>
+      </c>
+      <c r="C45">
         <v>942000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>595000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1505000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2633000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3483000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>65000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
-    </row>
-    <row r="46" spans="1:9">
+      <c r="J45"/>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>515000.0</v>
+      </c>
+      <c r="C46">
         <v>942000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>595000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1505000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2633000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3483000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>65000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>54.0</v>
       </c>
-      <c r="I46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:9">
+      <c r="J46"/>
+    </row>
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>333000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>330000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>201000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>65000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>54000.0</v>
       </c>
-      <c r="I47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:9">
+      <c r="J47"/>
+    </row>
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-1745129000.0</v>
+      </c>
+      <c r="C48">
         <v>-1239523000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-825683000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-566347000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-355387000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-198657000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-91226000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-448.0</v>
       </c>
-      <c r="I48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:9">
+      <c r="J48"/>
+    </row>
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-566347000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-355387000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-198657000.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>300000.0</v>
       </c>
-      <c r="I50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:9">
+      <c r="J50"/>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>72000.0</v>
+      </c>
+      <c r="C51">
         <v>98000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>138000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1220000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2364000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3417000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3190000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>300000.0</v>
       </c>
-      <c r="I51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:9">
+      <c r="J51"/>
+    </row>
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>72000.0</v>
+      </c>
+      <c r="C52">
         <v>98000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>138000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1173000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1145000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1179000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3190000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>300000.0</v>
       </c>
-      <c r="I52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:9">
+      <c r="J52"/>
+    </row>
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-    </row>
-    <row r="54" spans="1:9">
+      <c r="J53"/>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>957567000.0</v>
+      </c>
+      <c r="C55">
         <v>776222000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>666712000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>405838000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>515564000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>412489000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>109387000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>405000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>113170.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>948819000.0</v>
+      </c>
+      <c r="C56">
         <v>767662000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>665770000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>404333000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>512931000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>409006000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>109076000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>325000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>113170.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>104422000.0</v>
+      </c>
+      <c r="C57">
         <v>68775000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>48608000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>43297000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>44520000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>18771000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>15318000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>380448.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1609885.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>104975000.0</v>
+      </c>
+      <c r="C58">
         <v>68775000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>48955000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>43344000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>45739000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>21009000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>15318000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>380448.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1609885.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>852592000.0</v>
+      </c>
+      <c r="C60">
         <v>707447000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>617757000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>362494000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>469825000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>391480000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>94069000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>24552.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-1496715.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>92</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>7541000.0</v>
+      </c>
+      <c r="C2">
         <v>8616000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6916000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7843000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17656000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>19816000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>20727000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11035000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7155000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3910000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7511000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>26459000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1353000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>14004000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7461000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1066000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>18629000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3827000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4243000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3107000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2432000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2100000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5787000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>8011000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1190000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2810351.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1176236.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>515986.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>206000.0</v>
       </c>
-      <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+    </row>
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>730000.0</v>
+      </c>
+      <c r="C5">
         <v>1197000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1450000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1737000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1459000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2479000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1910000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1820000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1908000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-600000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>513000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>582000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>852000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1383000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1237000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-263000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>404000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>419000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>442000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>273000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-298000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>467000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-222000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>10000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-16000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-146551.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1378.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>54563.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>343000.0</v>
       </c>
-      <c r="AD5"/>
       <c r="AE5"/>
-      <c r="AF5">
+      <c r="AF5"/>
+      <c r="AG5">
         <v>-1496715.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>15</v>
+      </c>
+      <c r="B7">
+        <v>72000.0</v>
+      </c>
       <c r="C7"/>
       <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>98000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>23000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>47000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>69000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>138000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>306000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>614000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>919000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1220000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1511000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1799000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2084000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2364000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2759000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3034000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3057000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>3417000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3496000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>3781000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>4074000.0</v>
       </c>
-      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
         <v>20000.0</v>
       </c>
       <c r="C8">
+        <v>20000.0</v>
+      </c>
+      <c r="D8">
         <v>17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="E8">
         <v>16000.0</v>
       </c>
       <c r="F8">
-        <v>14000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="G8">
         <v>14000.0</v>
       </c>
       <c r="H8">
         <v>14000.0</v>
       </c>
       <c r="I8">
         <v>14000.0</v>
       </c>
       <c r="J8">
         <v>14000.0</v>
       </c>
       <c r="K8">
-        <v>13000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="L8">
         <v>13000.0</v>
       </c>
       <c r="M8">
         <v>13000.0</v>
       </c>
       <c r="N8">
         <v>13000.0</v>
       </c>
       <c r="O8">
-        <v>12000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="P8">
         <v>12000.0</v>
       </c>
       <c r="Q8">
         <v>12000.0</v>
       </c>
       <c r="R8">
         <v>12000.0</v>
       </c>
       <c r="S8">
         <v>12000.0</v>
       </c>
       <c r="T8">
+        <v>12000.0</v>
+      </c>
+      <c r="U8">
         <v>10000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>939554000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>927976000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>920197000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>840661000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>832504000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>824796000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>812933000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>802774000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>590425000.0</v>
       </c>
       <c r="U9">
         <v>590425000.0</v>
       </c>
       <c r="V9">
+        <v>590425000.0</v>
+      </c>
+      <c r="W9">
         <v>584174000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>185306000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>182679000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>4692710.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>4817800.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>24710.0</v>
       </c>
-      <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>902110000.0</v>
+      </c>
+      <c r="C10">
         <v>994525000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>521870000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>598912000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>713971000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>374685000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>472941000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>560005000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>635365000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>690937000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>269928000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>329960000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>376532000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>432608000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>405773000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>427205000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>493817000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>527003000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>558952000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>379005000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>400146000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>421974000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>444372000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>280279000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>100571000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>123530000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1610350.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1911852.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>147800.0</v>
       </c>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+    </row>
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>902110000.0</v>
+      </c>
+      <c r="C12">
         <v>994525000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>521870000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>598912000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>713971000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>374685000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>472941000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>560005000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>635365000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>690937000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>269928000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>329960000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>376532000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>432608000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>405773000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>427205000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>493817000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>527003000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>558952000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>379005000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>400146000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>421974000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>444372000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>280279000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>100571000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>123530000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1610350.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1911852.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>147800.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
         <v>20000.0</v>
       </c>
       <c r="C13">
+        <v>20000.0</v>
+      </c>
+      <c r="D13">
         <v>17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="E13">
         <v>16000.0</v>
       </c>
       <c r="F13">
-        <v>14000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="G13">
         <v>14000.0</v>
       </c>
       <c r="H13">
         <v>14000.0</v>
       </c>
       <c r="I13">
         <v>14000.0</v>
       </c>
       <c r="J13">
         <v>14000.0</v>
       </c>
       <c r="K13">
-        <v>13000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="L13">
         <v>13000.0</v>
       </c>
       <c r="M13">
         <v>13000.0</v>
       </c>
       <c r="N13">
         <v>13000.0</v>
       </c>
       <c r="O13">
-        <v>12000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="P13">
         <v>12000.0</v>
       </c>
       <c r="Q13">
         <v>12000.0</v>
       </c>
       <c r="R13">
         <v>12000.0</v>
       </c>
       <c r="S13">
         <v>12000.0</v>
       </c>
       <c r="T13">
-        <v>10000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="U13">
         <v>10000.0</v>
       </c>
       <c r="V13">
         <v>10000.0</v>
       </c>
       <c r="W13">
         <v>10000.0</v>
       </c>
       <c r="X13">
+        <v>10000.0</v>
+      </c>
+      <c r="Y13">
         <v>8000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>5000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>5466.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>108424873.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>108299785.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>288.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>203709320.0</v>
+      </c>
+      <c r="C14">
         <v>181513386.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>173643829.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>170872994.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>151574000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>146922000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>146469000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>146086000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>145355546.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>144523034.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>131155642.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>130503264.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>129632591.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>128574189.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>116572820.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>116557508.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>116337733.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>115025191.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>109078427.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>97976982.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>97971243.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97920460.0</v>
       </c>
       <c r="W14">
         <v>97920460.0</v>
       </c>
       <c r="X14">
+        <v>97920460.0</v>
+      </c>
+      <c r="Y14">
         <v>84353438.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>70818867.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41035055.0</v>
       </c>
       <c r="AA14">
         <v>41035055.0</v>
       </c>
       <c r="AB14">
-        <v>2875000.0</v>
+        <v>41035055.0</v>
       </c>
       <c r="AC14">
         <v>2875000.0</v>
       </c>
       <c r="AD14">
+        <v>2875000.0</v>
+      </c>
+      <c r="AE14">
         <v>36735341.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>17814208.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>13000.0</v>
       </c>
       <c r="N15">
         <v>13000.0</v>
       </c>
       <c r="O15">
-        <v>12000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="P15">
         <v>12000.0</v>
       </c>
       <c r="Q15">
         <v>12000.0</v>
       </c>
       <c r="R15">
         <v>12000.0</v>
       </c>
       <c r="S15">
         <v>12000.0</v>
       </c>
       <c r="T15">
-        <v>10000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="U15">
         <v>10000.0</v>
       </c>
       <c r="V15">
         <v>10000.0</v>
       </c>
       <c r="W15">
         <v>10000.0</v>
       </c>
       <c r="X15">
+        <v>10000.0</v>
+      </c>
+      <c r="Y15">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="Z15">
         <v>5000.0</v>
       </c>
       <c r="AA15">
+        <v>5000.0</v>
+      </c>
+      <c r="AB15">
         <v>108424873.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>108299785.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>288.0</v>
       </c>
-      <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>-3190000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-2900000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-47102444.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-21414831.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-206000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18">
         <v>246000.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18">
+      <c r="AA18"/>
+      <c r="AB18">
         <v>1677929.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1397743.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="K22"/>
       <c r="L22"/>
-      <c r="M22">
+      <c r="M22"/>
+      <c r="N22">
         <v>0.0</v>
       </c>
-      <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>0.0</v>
       </c>
-      <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
-      <c r="U22">
+      <c r="U22"/>
+      <c r="V22">
         <v>0.0</v>
       </c>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>957014000.0</v>
+      </c>
+      <c r="C23">
         <v>1052392000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>582959000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>661440000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>776222000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>420932000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>515707000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>589678000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>666712000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>711446000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>292070000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>351222000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>405838000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>456243000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>428146000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>458656000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>515564000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>543182000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>566732000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>388027000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>412489000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>433029000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>453895000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>290291000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>109387000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>126619000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>117787151.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>117415503.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>324550.0</v>
       </c>
-      <c r="AD23"/>
       <c r="AE23"/>
-      <c r="AF23">
+      <c r="AF23"/>
+      <c r="AG23">
         <v>-1496715.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>-902038000.0</v>
+      </c>
+      <c r="C28">
         <v>-994525000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-521870000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-598912000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-713873000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-374662000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-472894000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-559936000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-635227000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-690631000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-269314000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-329041000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-375312000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-431097000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-403974000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-425121000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-491453000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-524244000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-555918000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-375948000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-396729000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-418478000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-440591000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-276205000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-100571000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-120630000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1610350.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1911852.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>152200.0</v>
       </c>
-      <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>852592000.0</v>
+      </c>
+      <c r="C29">
         <v>986135000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>519705000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>608540000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>707447000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>352617000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>449054000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>544660000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>617757000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>679344000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>251811000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>299865000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>362494000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>414678000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>395748000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>436493000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>469825000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>505148000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>536397000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>365532000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>391480000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>414152000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>438406000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>267775000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>94069000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>3946000.0</v>
+      </c>
+      <c r="C30">
         <v>1643000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1970000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1936000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2511000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2224000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1876000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2417000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5503000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1029000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1421000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>823000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>885000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>704000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3782000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>13177000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>12861000.0</v>
       </c>
-      <c r="R30"/>
       <c r="S30"/>
-      <c r="T30">
+      <c r="T30"/>
+      <c r="U30">
         <v>548000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>596000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>481000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>40000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>24000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3045000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2996000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2925767.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2996296.0</v>
       </c>
-      <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
-    </row>
-    <row r="31" spans="1:32">
+      <c r="AG30"/>
+    </row>
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>299865000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>362494000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>414678000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>395748000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>436493000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>469825000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>505148000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>536397000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>391480000.0</v>
       </c>
       <c r="U31">
         <v>391480000.0</v>
       </c>
       <c r="V31">
+        <v>391480000.0</v>
+      </c>
+      <c r="W31">
         <v>414152000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>438406000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>267775000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>94069000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>111864211.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-23286547.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-12109184.0</v>
       </c>
-      <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
-      <c r="AF31">
+      <c r="AF31"/>
+      <c r="AG31">
         <v>-1496715.0</v>
       </c>
     </row>
-    <row r="32" spans="1:32">
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>844397000.0</v>
+      </c>
+      <c r="C32">
         <v>976682000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>510292000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>598863000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>698887000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>344226000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>440719000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>544029000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>617162000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>678674000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>250918000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>298658000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>361036000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>413163000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>394307000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>435060000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>468411000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>504126000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>535409000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>364303000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>390235000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>412943000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>437456000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>266572000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>93758000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+    </row>
+    <row r="33" spans="1:33">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>8195000.0</v>
+      </c>
+      <c r="C33">
         <v>9453000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>9413000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>9677000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>8560000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>8391000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>8335000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>631000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>942000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>670000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>893000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1207000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1505000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1821000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2055000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2352000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2633000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2702000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2940000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>3201000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>3483000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>3601000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>3629000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>4175000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>311000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>49000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>116024698.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>115341558.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>176750.0</v>
       </c>
-      <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33"/>
+    </row>
+    <row r="34" spans="1:33">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>47000.0</v>
       </c>
-      <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>1219000.0</v>
       </c>
-      <c r="R34"/>
       <c r="S34"/>
-      <c r="T34">
-[...1 lines deleted...]
-      </c>
+      <c r="T34"/>
       <c r="U34">
         <v>2238000.0</v>
       </c>
-      <c r="V34"/>
+      <c r="V34">
+        <v>2238000.0</v>
+      </c>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+    </row>
+    <row r="35" spans="1:33">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
         <v>0.0</v>
       </c>
       <c r="C35">
         <v>0.0</v>
       </c>
       <c r="D35">
         <v>0.0</v>
       </c>
       <c r="E35">
+        <v>0.0</v>
+      </c>
+      <c r="F35">
         <v>1097999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G35">
         <v>0.0</v>
       </c>
       <c r="H35">
         <v>0.0</v>
       </c>
       <c r="I35">
+        <v>0.0</v>
+      </c>
+      <c r="J35">
         <v>347000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35">
+        <v>0.0</v>
+      </c>
+      <c r="N35">
         <v>47000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>306000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>614000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>919000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1219000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1680000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1952000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1972000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2238000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2392000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2679000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2972000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1190000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>-209.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4025000.0</v>
       </c>
       <c r="AB35">
         <v>4025000.0</v>
       </c>
       <c r="AC35">
+        <v>4025000.0</v>
+      </c>
+      <c r="AD35">
         <v>300000.0</v>
       </c>
-      <c r="AD35"/>
       <c r="AE35"/>
-      <c r="AF35">
+      <c r="AF35"/>
+      <c r="AG35">
         <v>1496715.0</v>
       </c>
     </row>
-    <row r="36" spans="1:32">
+    <row r="36" spans="1:33">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>7680000.0</v>
+      </c>
+      <c r="C36">
         <v>8922000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>8781000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>8940000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>7618000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>7617000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>7619000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-1.0</v>
       </c>
-      <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
-      <c r="L36">
+      <c r="L36"/>
+      <c r="M36">
         <v>882000.0</v>
       </c>
-      <c r="M36"/>
-      <c r="N36">
+      <c r="N36"/>
+      <c r="O36">
         <v>1459000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1743000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2024000.0</v>
       </c>
-      <c r="Q36"/>
-      <c r="R36">
+      <c r="R36"/>
+      <c r="S36">
         <v>2452000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2731000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3008000.0</v>
       </c>
-      <c r="U36"/>
-      <c r="V36">
+      <c r="V36"/>
+      <c r="W36">
         <v>3469000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>246000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-339.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>116024698.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>115299859.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>122750.0</v>
       </c>
-      <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36"/>
+    </row>
+    <row r="37" spans="1:33">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+    </row>
+    <row r="38" spans="1:33">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>0.0</v>
       </c>
-      <c r="O38"/>
-      <c r="P38">
+      <c r="P38"/>
+      <c r="Q38">
         <v>0.0</v>
       </c>
-      <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
-      <c r="Y38">
+      <c r="Y38"/>
+      <c r="Z38">
         <v>246000.0</v>
       </c>
-      <c r="Z38"/>
-      <c r="AA38">
+      <c r="AA38"/>
+      <c r="AB38">
         <v>1677929.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1397743.0</v>
       </c>
-      <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+    </row>
+    <row r="39" spans="1:33">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>42763000.0</v>
+      </c>
+      <c r="C39">
         <v>46771000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>49706000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>50915000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>51180000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>35632000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>32555000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>26625000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>24902000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>18810000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>19828000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>19232000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>26916000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>21110000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>16536000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>15922000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>6253000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>13477000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>4840000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5821000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>8264000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>7454000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>5854000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>5813000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>5460000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3040000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>152103.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>162093.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>176750.0</v>
       </c>
-      <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39"/>
+    </row>
+    <row r="40" spans="1:33">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>96809000.0</v>
+      </c>
+      <c r="C40">
         <v>57641000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>56338000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>45057000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>51021000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>48476000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>45879000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>33914000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>41315000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>27886000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>32134000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>23979000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>40771000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>26050000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>23138000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>19013000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>24746000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>31448000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>23058000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>16331000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>15160000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>13281000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>5921000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>10431000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>14128000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>9044858.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>337625.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>24600.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-205552.0</v>
       </c>
-      <c r="AD40"/>
       <c r="AE40"/>
       <c r="AF40"/>
-    </row>
-    <row r="41" spans="1:32">
+      <c r="AG40"/>
+    </row>
+    <row r="41" spans="1:33">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+    </row>
+    <row r="42" spans="1:33">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>2596971000.0</v>
+      </c>
+      <c r="C42">
         <v>2582191000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2004876000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1966923000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1945495000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1483198000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1469082000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1455659000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1441518000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1430294000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>950231000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>939554000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>927976000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>920197000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>840661000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>832504000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>824796000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>812933000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>802774000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>594377000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>590425000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>584174000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>577341000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>385691000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>185306000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>182679793.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>4692712.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>4817800.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>24712.0</v>
       </c>
-      <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42"/>
+    </row>
+    <row r="43" spans="1:33">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+    </row>
+    <row r="44" spans="1:33">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+    </row>
+    <row r="45" spans="1:33">
       <c r="A45" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>53</v>
+      </c>
+      <c r="B45">
+        <v>515000.0</v>
+      </c>
       <c r="C45"/>
       <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>942000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>774000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>716000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>631000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>595000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>670000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>893000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1207000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1505000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1821000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2055000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>3201000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>3483000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>3601000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>3629000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>4175000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>65000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>49000.0</v>
       </c>
-      <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+    </row>
+    <row r="46" spans="1:33">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>515000.0</v>
+      </c>
+      <c r="C46">
         <v>531000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>632000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>737000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>942000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>774000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>716000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>631000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>595000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>670000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>893000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1207000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1505000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1821000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2055000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2352000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2633000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2702000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2940000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3201000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3483000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>3601000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>3629000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>4175000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>65000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>49339.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>45327.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>41699.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>54000.0</v>
       </c>
-      <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+    </row>
+    <row r="47" spans="1:33">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>325000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>333000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>362000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2055000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>328000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>330000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2702000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>209000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201000.0</v>
       </c>
       <c r="U47">
         <v>201000.0</v>
       </c>
       <c r="V47">
+        <v>201000.0</v>
+      </c>
+      <c r="W47">
         <v>132000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>3629000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>4175000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>65000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>49339.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>45327.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>41699.0</v>
       </c>
-      <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+    </row>
+    <row r="48" spans="1:33">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-1745129000.0</v>
+      </c>
+      <c r="C48">
         <v>-1597273000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1486638000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1360136000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1239523000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1133074000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1021952000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-912833000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-825683000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-750364000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-698946000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-640284000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-566347000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-506915000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-443688000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-395760000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-355387000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-308216000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-266831000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-229128000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-198657000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-170499000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-138723000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-117934000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-91226000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-70674708.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>306941.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>181851.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-898.0</v>
       </c>
-      <c r="AD48"/>
       <c r="AE48"/>
       <c r="AF48"/>
-    </row>
-    <row r="49" spans="1:32">
+      <c r="AG48"/>
+    </row>
+    <row r="49" spans="1:33">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-640284000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-566347000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-506915000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-443688000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-395760000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-355387000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-308216000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-266831000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-198657000.0</v>
       </c>
       <c r="U49">
         <v>-198657000.0</v>
       </c>
       <c r="V49">
+        <v>-198657000.0</v>
+      </c>
+      <c r="W49">
         <v>-170499000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+    </row>
+    <row r="50" spans="1:33">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>300000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-    </row>
-    <row r="51" spans="1:32">
+      <c r="AG50"/>
+    </row>
+    <row r="51" spans="1:33">
       <c r="A51" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B51"/>
+        <v>59</v>
+      </c>
+      <c r="B51">
+        <v>72000.0</v>
+      </c>
       <c r="C51"/>
       <c r="D51"/>
-      <c r="E51">
+      <c r="E51"/>
+      <c r="F51">
         <v>98000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>23000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>47000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>69000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>138000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>306000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>614000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>919000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1220000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1511000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1799000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2084000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2364000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2759000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3034000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3057000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>3417000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>3496000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>3781000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4074000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>3190000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2900000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>37906750.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>5000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>300000.0</v>
       </c>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+    </row>
+    <row r="52" spans="1:33">
       <c r="A52" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B52"/>
+        <v>60</v>
+      </c>
+      <c r="B52">
+        <v>72000.0</v>
+      </c>
       <c r="C52"/>
       <c r="D52"/>
-      <c r="E52">
+      <c r="E52"/>
+      <c r="F52">
         <v>98000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>23000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>47000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>69000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>138000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>306000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>614000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>919000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1173000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1205000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1185000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1165000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1145000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1079000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1082000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1085000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1179000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1102000.0</v>
       </c>
       <c r="X52">
         <v>1102000.0</v>
       </c>
       <c r="Y52">
+        <v>1102000.0</v>
+      </c>
+      <c r="Z52">
         <v>3190000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>2900000.0</v>
       </c>
-      <c r="AA52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB52"/>
       <c r="AC52">
         <v>300000.0</v>
       </c>
-      <c r="AD52"/>
+      <c r="AD52">
+        <v>300000.0</v>
+      </c>
       <c r="AE52"/>
       <c r="AF52"/>
-    </row>
-    <row r="53" spans="1:32">
+      <c r="AG52"/>
+    </row>
+    <row r="53" spans="1:33">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>116024698.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>115341558.0</v>
       </c>
-      <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-    </row>
-    <row r="54" spans="1:32">
+      <c r="AG53"/>
+    </row>
+    <row r="54" spans="1:33">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+    </row>
+    <row r="55" spans="1:33">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>957014000.0</v>
+      </c>
+      <c r="C55">
         <v>1052392000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>582959000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>661440000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>776222000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>420932000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>515707000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>589678000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>666712000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>711446000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>292070000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>351222000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>405838000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>456243000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>428146000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>458656000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>515564000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>543182000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>566732000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>388027000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>412489000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>433029000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>453895000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>290291000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>109387000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>126619000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>117787151.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>117415503.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>324550.0</v>
       </c>
-      <c r="AD55"/>
       <c r="AE55"/>
       <c r="AF55"/>
-    </row>
-    <row r="56" spans="1:32">
+      <c r="AG55"/>
+    </row>
+    <row r="56" spans="1:33">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>948819000.0</v>
+      </c>
+      <c r="C56">
         <v>1042939000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>573546000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>651763000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>767662000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>412541000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>507372000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>589047000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>665770000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>710776000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>291177000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>350015000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>404333000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>454422000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>426091000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>456304000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>512931000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>540480000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>563792000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>384826000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>409006000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>429428000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>450266000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>286116000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>109076000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>126570000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1762453.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2073945.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>147800.0</v>
       </c>
-      <c r="AD56"/>
       <c r="AE56"/>
       <c r="AF56"/>
-    </row>
-    <row r="57" spans="1:32">
+      <c r="AG56"/>
+    </row>
+    <row r="57" spans="1:33">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>104422000.0</v>
+      </c>
+      <c r="C57">
         <v>66257000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>63254000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>52900000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>68775000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>68315000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>66653000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>45018000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>48608000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>32102000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>40259000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>51357000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>43297000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>41259000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>31784000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>21244000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>44520000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>36354000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>28383000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>20523000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>18771000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>16485000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>12810000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>19544000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>15318000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>14755209.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>337625.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>91067.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>300448.0</v>
       </c>
-      <c r="AD57"/>
       <c r="AE57"/>
       <c r="AF57"/>
-    </row>
-    <row r="58" spans="1:32">
+      <c r="AG57"/>
+    </row>
+    <row r="58" spans="1:33">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>104422000.0</v>
+      </c>
+      <c r="C58">
         <v>66257000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>63254000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>52900000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>68775000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>68315000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>66653000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>45018000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>48955000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>32102000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>40259000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>51357000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>43344000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>41565000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>32398000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>22163000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>45739000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>38034000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>30335000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>22495000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>21009000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>18877000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>15489000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>22516000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>15318000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>14755000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>4362625.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>4116067.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>300448.0</v>
       </c>
-      <c r="AD58"/>
       <c r="AE58"/>
-      <c r="AF58">
+      <c r="AF58"/>
+      <c r="AG58">
         <v>1496715.0</v>
       </c>
     </row>
-    <row r="59" spans="1:32">
+    <row r="59" spans="1:33">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+    </row>
+    <row r="60" spans="1:33">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>852592000.0</v>
+      </c>
+      <c r="C60">
         <v>986135000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>519705000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>608540000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>707447000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>352617000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>449054000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>544660000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>617757000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>679344000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>251811000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>299865000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>362494000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>414678000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>395748000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>436493000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>469825000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>505148000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>536397000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>365532000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>391480000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>414152000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>438406000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>267775000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>94069000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>111864000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>113424526.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>113299436.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>24102.0</v>
       </c>
-      <c r="AD60"/>
       <c r="AE60"/>
-      <c r="AF60">
+      <c r="AF60"/>
+      <c r="AG60">
         <v>-1496715.0</v>
       </c>
     </row>
-    <row r="61" spans="1:32">
+    <row r="61" spans="1:33">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+    </row>
+    <row r="62" spans="1:33">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="J1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:10">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B2">
+        <v>409000.0</v>
+      </c>
+      <c r="C2">
         <v>377000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>231000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1324000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1232000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>998000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>21000.0</v>
       </c>
-      <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
-    </row>
-    <row r="3" spans="1:10">
+      <c r="K2"/>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B3">
+        <v>409000.0</v>
+      </c>
+      <c r="C3">
         <v>377000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>231000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>193000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>126000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>65000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>21000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>10.0</v>
       </c>
-      <c r="I3"/>
-      <c r="J3">
+      <c r="J3"/>
+      <c r="K3">
         <v>136740000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B5">
+        <v>-532902000.0</v>
+      </c>
+      <c r="C5">
         <v>-438152000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-270209000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-208276000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-156033000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-108117000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-65666000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-450.0</v>
       </c>
-      <c r="I5"/>
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5">
         <v>-136740568.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B6">
+        <v>-532493000.0</v>
+      </c>
+      <c r="C6">
         <v>-437775000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-269978000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-208083000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-155907000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-108052000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-65645000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-28415.0</v>
       </c>
-      <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B9">
+        <v>-409000.0</v>
+      </c>
+      <c r="C9">
         <v>-377000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-231000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1324000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1232000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-998000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-21000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B10">
+        <v>-505391000.0</v>
+      </c>
+      <c r="C10">
         <v>-412949000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-258769000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-210951000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-156814000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-107789000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-66291000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-450.0</v>
       </c>
       <c r="I10">
         <v>-450.0</v>
       </c>
       <c r="J10">
+        <v>-450.0</v>
+      </c>
+      <c r="K10">
         <v>-136740000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B11">
+        <v>215000.0</v>
+      </c>
+      <c r="C11">
         <v>891000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>567000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>9000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-84000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-358000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>97000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>19000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>49896000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>12482000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>655000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>0.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>625000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:10">
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B13">
+        <v>25330000.0</v>
+      </c>
+      <c r="C13">
         <v>24732000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>24948000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>7578000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>0.0</v>
       </c>
-      <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>625000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14"/>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B15">
+        <v>-505606000.0</v>
+      </c>
+      <c r="C15">
         <v>-413840000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-259336000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-210960000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-156730000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-107431000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-66388000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-450.0</v>
       </c>
       <c r="I15">
         <v>-450.0</v>
       </c>
       <c r="J15">
+        <v>-450.0</v>
+      </c>
+      <c r="K15">
         <v>-136740000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-210960000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-156730000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-107431000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-66388000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-28599000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-450.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-136740568.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B17">
+        <v>-505606000.0</v>
+      </c>
+      <c r="C17">
         <v>-413840000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-259336000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-210960000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-156730000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-107431000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-66388000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-28599424.0</v>
       </c>
-      <c r="I17"/>
-      <c r="J17">
+      <c r="J17"/>
+      <c r="K17">
         <v>-136740568.0</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B18">
+        <v>25330000.0</v>
+      </c>
+      <c r="C18">
         <v>24732000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>24948000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>7578000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
       <c r="G18">
+        <v>0.0</v>
+      </c>
+      <c r="H18">
         <v>-625000.0</v>
       </c>
-      <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-253000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-781000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>328000.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>10000000.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B21">
+        <v>-532902000.0</v>
+      </c>
+      <c r="C21">
         <v>-438152000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-270209000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-208276000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-156033000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-108117000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-59678000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-450.0</v>
       </c>
       <c r="I21">
         <v>-450.0</v>
       </c>
       <c r="J21">
+        <v>-450.0</v>
+      </c>
+      <c r="K21">
         <v>-136740000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B23">
+        <v>532902000.0</v>
+      </c>
+      <c r="C23">
         <v>438152000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>270209000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>208276000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>156033000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>108117000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>59678000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>450.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23">
         <v>136740000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B25">
+        <v>409000.0</v>
+      </c>
+      <c r="C25">
         <v>377000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>231000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>193000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>126000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>65000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>21000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B26">
+        <v>456660000.0</v>
+      </c>
+      <c r="C26">
         <v>360917000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>212928000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>160257000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>101808000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>68604000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>47927000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>25733274.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>135263000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>231000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>2691552.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B28">
+        <v>76242000.0</v>
+      </c>
+      <c r="C28">
         <v>77235000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>57281000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>48019000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>54225000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>39513000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>18151000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2691946.0</v>
       </c>
-      <c r="I28"/>
-      <c r="J28">
+      <c r="J28"/>
+      <c r="K28">
         <v>1477116.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B29">
+        <v>215000.0</v>
+      </c>
+      <c r="C29">
         <v>891000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>567000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-84000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-358000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>97000.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
-    </row>
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B30">
+        <v>532902000.0</v>
+      </c>
+      <c r="C30">
         <v>438152000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>270209000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>208276000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>156033000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>108117000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>59657000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>450.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30">
         <v>136740000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B31">
+        <v>27511000.0</v>
+      </c>
+      <c r="C31">
         <v>25203000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>11440000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2675000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-781000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>328000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-6613000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-155480.0</v>
       </c>
-      <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31">
         <v>116.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
-      <c r="H32"/>
+      <c r="H32">
+        <v>0.0</v>
+      </c>
       <c r="I32"/>
       <c r="J32"/>
+      <c r="K32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>92</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>95</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>101000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>105000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>107000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>80000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>99000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>89000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>80000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>64000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>58000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>349000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>343000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>341000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>333000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>327000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>323000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>314000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>313000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>305000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>300000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>241000.0</v>
       </c>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
-      <c r="Y2">
+      <c r="Y2"/>
+      <c r="Z2">
         <v>462899.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2">
         <v>395157.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>67742.0</v>
       </c>
-      <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+    </row>
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B3">
+        <v>96000.0</v>
+      </c>
+      <c r="C3">
         <v>101000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>105000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>107000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>109000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>99000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>89000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>80000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>64000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>58000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>56000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>53000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>54000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>49000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>46000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>44000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>39000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>33000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>28000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>26000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>22000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>19000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>14000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>10000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="AA3">
         <v>5000.0</v>
       </c>
       <c r="AB3">
         <v>5000.0</v>
       </c>
       <c r="AC3">
+        <v>5000.0</v>
+      </c>
+      <c r="AD3">
         <v>5159.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1614.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>6239912.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4368375.0</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B5">
+        <v>-159554000.0</v>
+      </c>
+      <c r="C5">
         <v>-109083000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-131762000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-127224000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-113825000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-114302000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-115743000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-94281000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-80879000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-61553000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-61800000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-65977000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-64259000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-54027000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-49614000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-40375000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-47227000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-41271000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-37650000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-29886000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-28237000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-31640000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-20974000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-26586000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-20610000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-10820000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-424757.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-97342.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-5609.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-8884378.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-6239912.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-4368375.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B6">
+        <v>-159458000.0</v>
+      </c>
+      <c r="C6">
         <v>-108982000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-131657000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-127117000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-113716000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-114203000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-115654000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-94201000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-80815000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-61495000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-61744000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-65924000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-64205000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-53978000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-49568000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-40331000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-47188000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-41238000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-37622000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-29860000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-28215000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-31621000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-20960000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-26576000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-20604000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-10815000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-419757.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-92342.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-450.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-8882764.0</v>
       </c>
-      <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>102</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>-101000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-105000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-107000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>80000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-99000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-89000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-80000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1436000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-58000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-349000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-343000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-341000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-333000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-327000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-323000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-314000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-313000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-305000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-300000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-241000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>462899.0</v>
       </c>
-      <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9">
         <v>-395157.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-67742.0</v>
       </c>
-      <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B10">
+        <v>-150700000.0</v>
+      </c>
+      <c r="C10">
         <v>-109083000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-125908000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-119700000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-105866000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-110970000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-109041000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-87073000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-75087000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-51526000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-58208000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-73948000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-60423000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-62840000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-47667000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-40021000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-47183000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-41385000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-37734000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-30512000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-28237000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-32143000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-20749000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-26660000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-20610000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-11196000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>263383.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>249216.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-450.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-8841432.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-6345995.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-4368384.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B11">
+        <v>-2844000.0</v>
+      </c>
+      <c r="C11">
         <v>1552000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>594000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>913000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>583000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>152000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>78000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>77000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>232000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-108000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>454000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-11000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-991000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>387000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>261000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>352000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-12000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-280000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-31000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-41000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-79000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-367000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>40000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>48000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-59000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>100000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>138293.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>66467.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>7384.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>7631.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>3985.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-9.0</v>
       </c>
     </row>
-    <row r="12" spans="1:32">
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>4065000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3744000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2944000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1154000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>354000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>83000.0</v>
       </c>
-      <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
-      <c r="U12">
-[...1 lines deleted...]
-      </c>
+      <c r="U12"/>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12"/>
+      <c r="Z12">
         <v>249000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>376000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>249315.0</v>
       </c>
       <c r="AB12">
         <v>249315.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12">
+      <c r="AC12">
         <v>249315.0</v>
       </c>
+      <c r="AD12"/>
       <c r="AE12">
         <v>249315.0</v>
       </c>
       <c r="AF12">
         <v>249315.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12">
+        <v>249315.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B13">
+        <v>8056000.0</v>
+      </c>
+      <c r="C13">
         <v>5333000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>5604000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>6337000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6888000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4590000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>6073000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>7180000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>8379000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>8933000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3572000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4065000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3480000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2944000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1154000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>376000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>683140.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>341558.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B15">
+        <v>-147856000.0</v>
+      </c>
+      <c r="C15">
         <v>-110635000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-126502000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-120613000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-106449000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-111122000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-109119000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-87150000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-75319000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-51418000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-58662000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-73937000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-59432000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-63227000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-47928000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-40373000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-47171000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-41385000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-37703000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-30471000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-28158000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-31776000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-20789000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-26708000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-20551000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-11296000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>125090.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>182749.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-450.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-8849063.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-6349980.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-4368384.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-73937000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-59432000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-63227000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-47928000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-40373000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-47171000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-41385000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-37703000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-30471000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-28158000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-31776000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-20789000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-26708000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-20551164.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-11295862.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-14482065.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-20058909.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-450.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-8849063.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-6349980.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-4368384.0</v>
       </c>
     </row>
-    <row r="17" spans="1:32">
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B17">
+        <v>-147856000.0</v>
+      </c>
+      <c r="C17">
         <v>-110635000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-126502000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-120613000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-106449000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-111122000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-109119000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-87150000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-75319000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-51418000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-58662000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-73937000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-59432000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-63227000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-47928000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-40373000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-47171000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-41385000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-37703000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-30471000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-28158000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-31776000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-20789000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-26708000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-20551000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-11296000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>125090.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>182749.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-450.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-8849063.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-6349980.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-4368384.0</v>
       </c>
     </row>
-    <row r="18" spans="1:32">
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B18">
+        <v>8056000.0</v>
+      </c>
+      <c r="C18">
         <v>5333000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>5604000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>6337000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>6888000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>4590000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>6073000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7180000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>8379000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>8933000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3572000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4065000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3480000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2944000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1154000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-      <c r="U18">
-[...1 lines deleted...]
-      </c>
+      <c r="U18"/>
       <c r="V18">
         <v>0.0</v>
       </c>
       <c r="W18">
         <v>0.0</v>
       </c>
-      <c r="X18"/>
-      <c r="Y18">
+      <c r="X18">
         <v>0.0</v>
       </c>
+      <c r="Y18"/>
       <c r="Z18">
+        <v>0.0</v>
+      </c>
+      <c r="AA18">
         <v>-376000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>683140.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>341558.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>464000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>357000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1757000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>793000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>354000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>43000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-114000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-84000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-626000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19">
+      <c r="V19"/>
+      <c r="W19">
         <v>-503000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>12500000.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>10000000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B21">
+        <v>-159554000.0</v>
+      </c>
+      <c r="C21">
         <v>-114362000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-131762000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-127224000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-113825000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-114302000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-115743000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-94281000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-80879000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-61553000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-61800000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-65977000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-64259000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-54027000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-49614000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-40375000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-47227000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-41271000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-37650000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-29886000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-28917000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-31640000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-20974000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-26586000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-20483000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-11041000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-419757.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-92342.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-450.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-8884378.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-6239912.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-4368375.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B23">
+        <v>159554000.0</v>
+      </c>
+      <c r="C23">
         <v>114362000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>131762000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>127224000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>113825000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>114302000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>115743000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>94281000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>80879000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>61553000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>61800000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>65977000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>64259000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>54027000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>49614000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>40375000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>47227000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>41271000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>37650000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>29886000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>28917000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>31640000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>20974000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>26586000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>20483000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>11041000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>419757.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>92342.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>450.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>8841432.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6345995.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4368384.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B25">
+        <v>96000.0</v>
+      </c>
+      <c r="C25">
         <v>101000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>105000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>107000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>109000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>99000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>89000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>80000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>64000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>58000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>56000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>53000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>54000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>49000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>46000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>44000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>39000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>33000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>28000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>26000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>22000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>19000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>14000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>10000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>6000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>15000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B26">
+        <v>142287000.0</v>
+      </c>
+      <c r="C26">
         <v>98924000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>114249000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>101200000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>93651000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>94520000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>97272000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>75473000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>66056000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>48338000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>47959000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>50575000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>51837000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>42252000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>37739000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>28429000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>31986000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>29756000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>21361000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>18705000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>18615000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>21091000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>11976000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>16922000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>14168000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>4953000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>10331000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>18476000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>7969543.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>7683345.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>5744881.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>4335231.0</v>
       </c>
     </row>
-    <row r="27" spans="1:32">
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>80000.0</v>
       </c>
-      <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>80000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>64000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B28">
+        <v>17267000.0</v>
+      </c>
+      <c r="C28">
         <v>15438000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>17513000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>26024000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>20174000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>19782000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>18471000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>18808000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>14823000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>13215000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>13841000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>15402000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>12422000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>11775000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>11875000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>11946000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>15241000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>11515000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>16289000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>11181000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10302000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>10549000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>8998000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>9664000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6315000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6088000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4163000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1585000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>962792.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1201033.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>495031.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>33144.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B29">
+        <v>-2844000.0</v>
+      </c>
+      <c r="C29">
         <v>1552000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>594000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>913000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>583000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>152000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>78000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>77000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>232000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-108000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>454000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-11000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-992000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>387000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>261000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>352000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-12000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>0.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-31000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-41000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-79000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-367000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>40000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>48000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-59000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>100000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>138293.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>66467.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B30">
+        <v>159554000.0</v>
+      </c>
+      <c r="C30">
         <v>114362000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>131762000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>127224000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>113825000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>114302000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>115743000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>94281000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>80879000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>61553000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>61800000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>65977000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>64259000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>54027000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>49614000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>40375000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>47227000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>41271000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>37650000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>29886000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>28917000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>31640000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>20974000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>26586000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>20483000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>11041000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>419757.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>92342.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>450.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>8841432.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>6345995.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>4368384.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B31">
+        <v>8854000.0</v>
+      </c>
+      <c r="C31">
         <v>5279000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>5854000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>7524000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>7959000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3332000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>6702000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>7208000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>5792000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>10027000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>3592000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-7971000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3836000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-8813000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1947000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>354000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>44000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-114000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-84000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-626000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>680000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-503000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>225000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-74000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-127000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-155000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>683140.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>341558.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-450.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>42946.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-106083.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-9.0</v>
       </c>
     </row>
-    <row r="32" spans="1:32">
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
+        <v>0.0</v>
+      </c>
+      <c r="F32">
         <v>160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
+        <v>0.0</v>
+      </c>
+      <c r="J32">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
+        <v>0.0</v>
+      </c>
+      <c r="Z32">
         <v>925798.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AA32">
         <v>0.0</v>
       </c>
       <c r="AB32">
         <v>0.0</v>
       </c>
       <c r="AC32">
         <v>0.0</v>
       </c>
-      <c r="AD32"/>
+      <c r="AD32">
+        <v>0.0</v>
+      </c>
       <c r="AE32"/>
       <c r="AF32"/>
+      <c r="AG32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="J1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:10">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>713971000.0</v>
+      </c>
+      <c r="C2">
         <v>635365000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>376532000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>493817000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>400146000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>100571000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6985000.0</v>
       </c>
-      <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
-    </row>
-    <row r="3" spans="1:10">
+      <c r="K2"/>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
+        <v>8000</v>
+      </c>
+      <c r="C3">
         <v>759000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>360000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>197000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>254000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>210000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>31000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>52000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>52000</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-117505000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>93763000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>299575000.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-20086000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1979000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-220000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>188139000.0</v>
+      </c>
+      <c r="C6">
         <v>78606000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>258833000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-117285000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>93671000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>299575000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>93586000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>6985000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>325000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>6985000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7">
+        <v>42064000.0</v>
+      </c>
+      <c r="C7">
         <v>-12031000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2632000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-10853000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>15142000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4566000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4806000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-474000.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>1443400.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>11764000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-11633000.0</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9">
+        <v>-1400000.0</v>
+      </c>
+      <c r="C9">
         <v>2971000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-4558000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>12225000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-11718000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2497000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-83000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-11633000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>596000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>83000.0</v>
       </c>
-      <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-    </row>
-    <row r="11" spans="1:10">
+      <c r="K10"/>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-1400000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>25902000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5719000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>967000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-928000.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>4543460.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>32296000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>34244000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>18540000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6576000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1493000.0</v>
       </c>
-      <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>2456408.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>10606000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3827000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3826000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-474000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13">
         <v>1443400.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14">
+        <v>409000.0</v>
+      </c>
+      <c r="C14">
         <v>377000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>231000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>193000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>126000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>998000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>21000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>10000.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14">
+      <c r="J14"/>
+      <c r="K14">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16">
+        <v>902110000.0</v>
+      </c>
+      <c r="C16">
         <v>713971000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>635365000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>376532000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>493817000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>400146000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>100571000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6985000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
-    </row>
-    <row r="17" spans="1:10">
+      <c r="K16"/>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>-407318000.0</v>
+      </c>
+      <c r="C18">
         <v>-376633000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-214587000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-188390000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-106366000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-83537000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-53388000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-28599000.0</v>
       </c>
-      <c r="I18"/>
-      <c r="J18">
+      <c r="J18"/>
+      <c r="K18">
         <v>-128297000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>143</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-759000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-360000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-197000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-254000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-210000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-31000.0</v>
       </c>
-      <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20">
+        <v>544194000.0</v>
+      </c>
+      <c r="C20">
         <v>450000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>472745000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>70500000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>319783000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3190000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37907000.0</v>
       </c>
       <c r="H21">
         <v>37907000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21">
+      <c r="I21">
         <v>37907000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="J21"/>
+      <c r="K21">
+        <v>37907000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22">
+        <v>-505606000.0</v>
+      </c>
+      <c r="C22">
         <v>-413840000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-259336000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-210960000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-156730000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-107431000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-66388000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-28599000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-450.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-136740000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23">
+        <v>-504000.0</v>
+      </c>
+      <c r="C23">
         <v>4492000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-318000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>385000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>200129000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>383112000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>109067000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>35584000.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23">
         <v>128297000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>99000.0</v>
+      </c>
+      <c r="C25">
         <v>133000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1130000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1131000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1106000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>18540000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1241000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-792000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25">
         <v>5187112.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>70885000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>200000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>385206000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="I26">
         <v>25000.0</v>
       </c>
-      <c r="J26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:10">
+      <c r="J26">
+        <v>25000.0</v>
+      </c>
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27">
+        <v>55724000.0</v>
+      </c>
+      <c r="C27">
         <v>49487000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>41116000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>32296000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>34244000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>18822000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6963000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1308000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>1812488.0</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28">
+        <v>595756000.0</v>
+      </c>
+      <c r="C28">
         <v>454492000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>472427000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>70885000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>200129000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>383112000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>146974000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>35584000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>325000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>128297000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
+        <v>-407310000.0</v>
+      </c>
+      <c r="C29">
         <v>-375874000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-214227000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-188193000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-106112000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-83327000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-53357000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-28547000.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>-128297000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30">
+        <v>-8000.0</v>
+      </c>
+      <c r="C30">
         <v>-759000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-360000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-197000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-254000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-210000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-31000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-52000.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30">
         <v>-52000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>92</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>994525000.0</v>
+      </c>
+      <c r="C2">
         <v>521870000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>598912000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>713971000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>374685000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>472941000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>560005000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>635365000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>690937000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>269928000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>329960000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>376532000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>432608000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>405773000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>427205000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>493817000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>527003000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>558952000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>379005000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>400146000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>421974000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>444372000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>280279000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>100571000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>123530000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>18992.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1911852.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>147800.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>325000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5046.92</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>0.0</v>
       </c>
-      <c r="AF2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+    </row>
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>8000</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
         <v>201000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>180000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>196000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>182000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>150000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>131000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>34000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>45000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>26000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>98000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>31000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>42000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>118000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>74000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>44000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>18000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>95000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>29000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>39000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>47000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>10000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>13</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>8</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>8319</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>0.19</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>51.81</v>
-      </c>
-[...1 lines deleted...]
-        <v>8319</v>
       </c>
       <c r="AF3">
         <v>8319</v>
       </c>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3">
+        <v>8319</v>
+      </c>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-46525000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-55586000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>24138000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-20217000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-65840000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-33074000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-31969000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>179947000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-21141000.0</v>
       </c>
-      <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>8251000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-5780000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-4175000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-928000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-9203000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>5615000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-7825000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1236000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2953000.0</v>
       </c>
-      <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>-92415000.0</v>
+      </c>
+      <c r="C6">
         <v>472655000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-77042000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-115059000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>339286000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-98256000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-87064000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-75360000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-55572000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>421009000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-60032000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-46572000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-56076000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>26835000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-21432000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-66612000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-33186000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-31949000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>179947000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-21141000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-21828000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-22398000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>164093000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>179708000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-22959000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>104538.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-301502.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1764052.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-177200.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>7056.08</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>5046.92</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>5046916.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7">
+        <v>41534000.0</v>
+      </c>
+      <c r="C7">
         <v>5469000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>10500000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-15439000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-16006000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1043000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7668000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2650000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>5625000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-6253000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-12276000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>15536000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-4248000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>7593000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>19258000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-33456000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2038000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-242000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>8821000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>4525000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>698000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1978000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-6851000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>8741000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-4476000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>3636.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>256548.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>11114.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-3857.19</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1454.77</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>1878.14</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>50.27</v>
       </c>
     </row>
-    <row r="8" spans="1:32">
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-142000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>2000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>2945000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>9764000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-947000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-11633000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9">
+        <v>-1823000.0</v>
+      </c>
+      <c r="C9">
         <v>319000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-25000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>129000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-176000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-197000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>417000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2927000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-4121000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>266000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-561000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-142000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>463000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2945000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>9764000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-947000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-11633000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-7531000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-177000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-210000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-67000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-441000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-4000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3021000.0</v>
       </c>
-      <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>11633000.0</v>
       </c>
-      <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+    </row>
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>7717000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1817000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>9107000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6518000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-23027000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>8331000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-427000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>7862000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>675000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>337000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-3823000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-2074000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>6811000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1632423.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1636713.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>671308.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>291402.0</v>
       </c>
-      <c r="AC11"/>
-      <c r="AD11">
+      <c r="AD11"/>
+      <c r="AE11">
         <v>-117572.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>437692.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-1135865.0</v>
       </c>
     </row>
-    <row r="12" spans="1:32">
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>10688000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7546000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8906000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8438000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7687000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>11863000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9699000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8530000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4706000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4942000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6964000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3408000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4159000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1970002.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1265730.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3045333.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>294935.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12">
+      <c r="AD12"/>
+      <c r="AE12">
         <v>175297.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>588593.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>390008.0</v>
       </c>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-9333000.0</v>
       </c>
       <c r="N13">
+        <v>-9333000.0</v>
+      </c>
+      <c r="O13">
         <v>-1824000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2976000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-15024000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1115000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>185000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>7686000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3850000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>428000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>6242000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-4761000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1918000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-2699397.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3639294.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-8226606.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>11112709.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13">
+      <c r="AD13"/>
+      <c r="AE13">
         <v>1454769.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1878142.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>50274.0</v>
       </c>
     </row>
-    <row r="14" spans="1:32">
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14">
+        <v>96000.0</v>
+      </c>
+      <c r="C14">
         <v>101000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>105000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>107000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>109000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>99000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>89000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>80000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>64000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>58000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>349000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>343000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>341000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>333000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>46000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>323000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>39000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>33000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>28000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>26000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>241000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>302000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>14000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>10000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5.0</v>
       </c>
       <c r="AA14">
         <v>5.0</v>
       </c>
       <c r="AB14">
         <v>5.0</v>
       </c>
       <c r="AC14">
+        <v>5.0</v>
+      </c>
+      <c r="AD14">
         <v>5.16</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4.84</v>
-      </c>
-[...1 lines deleted...]
-        <v>5074.0</v>
       </c>
       <c r="AF14">
         <v>5074.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14">
+        <v>5074.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16">
+        <v>902110000.0</v>
+      </c>
+      <c r="C16">
         <v>994525000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>521870000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>598912000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>713971000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>374685000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>472941000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>560005000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>635365000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>690937000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>269928000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>329960000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>376532000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>432608000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>405773000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>427205000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>493817000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>527003000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>558952000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>379005000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>400146000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>421974000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>444372000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>280279000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>100571000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>123530.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1610350.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1911852.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>147800.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>12103.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>5046.92</v>
       </c>
-      <c r="AF16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>-95067000.0</v>
+      </c>
+      <c r="C18">
         <v>-92325000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-102515000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-117411000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-110838000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-100571000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-88843000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-76381000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-59849000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-47229000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-60094000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-47415000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-55819000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-46493000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-20217000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-65861000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-33074000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-31969000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-20091000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-21232000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-22591000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-22844000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-24257000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-13845000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-23060000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-4431.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-301510.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-230283.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-450.19</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-7439.42</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-3445.55</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-5063.97</v>
       </c>
     </row>
-    <row r="19" spans="1:32">
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
-[...1 lines deleted...]
-      </c>
+      <c r="C19"/>
       <c r="D19">
         <v>0.0</v>
       </c>
       <c r="E19">
+        <v>0.0</v>
+      </c>
+      <c r="F19">
         <v>-201000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-180000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-196000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-182000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-150000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-131000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-34000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-45000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-26000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-98000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-31000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-42000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-118000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-74000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-44000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-18000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-95000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-29000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-39000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-47000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-10000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>0.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>144</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>450000000.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
-[...1 lines deleted...]
-      </c>
+      <c r="Q20"/>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>-134000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-202000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2854000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250.0</v>
       </c>
       <c r="Z21">
         <v>250.0</v>
       </c>
       <c r="AA21">
+        <v>250.0</v>
+      </c>
+      <c r="AB21">
         <v>32906750.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5000000.0</v>
       </c>
-      <c r="AC21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD21"/>
       <c r="AE21">
         <v>5000000.0</v>
       </c>
       <c r="AF21">
         <v>5000000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22">
+        <v>-147856000.0</v>
+      </c>
+      <c r="C22">
         <v>-110635000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-126502000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-120613000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-106449000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-111122000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-109119000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-87150000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-75319000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-51418000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-58662000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-73937000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-59432000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-63227000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-47928000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-40373000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-47171000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-41385000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-37703000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-30471000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-28158000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-31776000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-20789000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-26708000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-20551000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-11296.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>125090.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>182749.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-450.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-8849.06</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-6349.98</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-4368.38</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>146</v>
+      </c>
+      <c r="B23">
+        <v>82000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>24595000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>612000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2464000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>730000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>686000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-472745000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>472745000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>148000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>890000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-70500000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>70500000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-31000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>21000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>200000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-74000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>200038000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>91000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>763000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>446000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-201000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>193553000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>101000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>108969.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>32601.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>5303000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-176750.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>14495.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>8492.47</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5063.97</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>-115000000.0</v>
       </c>
-      <c r="AC24"/>
+      <c r="AC24">
+        <v>-115000000.0</v>
+      </c>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>26000.0</v>
+      </c>
+      <c r="C25">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="D25">
         <v>24000.0</v>
       </c>
       <c r="E25">
+        <v>24000.0</v>
+      </c>
+      <c r="F25">
         <v>22000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>23000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>22000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>66000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>252000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>295000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>10529000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>10688000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>7546000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>8906000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>281000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7687000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>275000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-460000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>446000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>845000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4723000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6681000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>279000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>178000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>131000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1823.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-683140.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-413032.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>559.54</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-234.63</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>543.49</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-1101.14</v>
       </c>
     </row>
-    <row r="26" spans="1:32">
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>890000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>233000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>70631000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>21000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>200000000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>1000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-117699000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117700000.0</v>
       </c>
       <c r="AB26">
         <v>117700000.0</v>
       </c>
-      <c r="AC26"/>
+      <c r="AC26">
+        <v>117700000.0</v>
+      </c>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27">
+        <v>11141000.0</v>
+      </c>
+      <c r="C27">
         <v>12715000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>13358000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>18510000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>11687000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>11652000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>12693000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>13455000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9679000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>10220000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>10501.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>10688.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>7546.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>8856.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>8157000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7687000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>11863000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>10159000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>8361000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3861000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5488000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5992000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3361000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3981000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1840000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1414.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3137.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>572.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>-325.81</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>236.47</v>
       </c>
-      <c r="AE27">
-[...1 lines deleted...]
-      </c>
       <c r="AF27">
+        <v>482.8</v>
+      </c>
+      <c r="AG27">
         <v>355.28</v>
       </c>
     </row>
-    <row r="28" spans="1:32">
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28">
+        <v>3640000.0</v>
+      </c>
+      <c r="C28">
         <v>564603000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>24595000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2918000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>450612000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2464000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>730000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>686000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1545000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>469844000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>148000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>890000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70631000.0</v>
       </c>
       <c r="O28">
         <v>70631000.0</v>
       </c>
       <c r="P28">
-        <v>21000.0</v>
+        <v>70631000.0</v>
       </c>
       <c r="Q28">
         <v>21000.0</v>
       </c>
       <c r="R28">
         <v>21000.0</v>
       </c>
       <c r="S28">
+        <v>21000.0</v>
+      </c>
+      <c r="T28">
         <v>200038000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>91000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>763000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>446000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>188350000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>193553000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>101000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>108969.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>32601.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>116994335.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-176750.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>14495.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>8492.47</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5063.97</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
+        <v>-95059000.0</v>
+      </c>
+      <c r="C29">
         <v>-92325000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-102515000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-117411000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-110637000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-100391000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-88647000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-76199000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-59699000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-47098000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-60060000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-47370000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-55793000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-46395000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-20186000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-65819000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-32956000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-31895000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-20047000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-21214000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-22496000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-22815000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-24218000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-13798000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-23050000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-4418.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-301502.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-230283.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-450.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-7387.61</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-3445.55</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-5063.97</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>153</v>
+      </c>
+      <c r="B30">
+        <v>-8000.0</v>
+      </c>
       <c r="C30"/>
       <c r="D30"/>
-      <c r="E30">
+      <c r="E30"/>
+      <c r="F30">
         <v>-201000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-180000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-196000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-182000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-150000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-131000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-34000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-45000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-26000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-98000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-31000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-42000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-118000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-74000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-44000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-18000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-95000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-29000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-39000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-47000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-10000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-13.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-8.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-8319.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-0.19</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-51.81</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-8319.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-8319.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>