--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -4899,51 +4899,51 @@
       <c r="O39">
         <v>21110000.0</v>
       </c>
       <c r="P39">
         <v>16536000.0</v>
       </c>
       <c r="Q39">
         <v>15922000.0</v>
       </c>
       <c r="R39">
         <v>6253000.0</v>
       </c>
       <c r="S39">
         <v>13477000.0</v>
       </c>
       <c r="T39">
         <v>4840000.0</v>
       </c>
       <c r="U39">
         <v>5821000.0</v>
       </c>
       <c r="V39">
         <v>8264000.0</v>
       </c>
       <c r="W39">
-        <v>7454000.0</v>
+        <v>6973000.0</v>
       </c>
       <c r="X39">
         <v>5854000.0</v>
       </c>
       <c r="Y39">
         <v>5813000.0</v>
       </c>
       <c r="Z39">
         <v>5460000.0</v>
       </c>
       <c r="AA39">
         <v>3040000.0</v>
       </c>
       <c r="AB39">
         <v>152103.0</v>
       </c>
       <c r="AC39">
         <v>162093.0</v>
       </c>
       <c r="AD39">
         <v>176750.0</v>
       </c>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
@@ -6664,96 +6664,96 @@
       <c r="J3"/>
       <c r="K3">
         <v>136740000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>98</v>
       </c>
       <c r="B5">
-        <v>-532902000.0</v>
+        <v>-505391000.0</v>
       </c>
       <c r="C5">
-        <v>-438152000.0</v>
+        <v>-412949000.0</v>
       </c>
       <c r="D5">
-        <v>-270209000.0</v>
+        <v>-258769000.0</v>
       </c>
       <c r="E5">
-        <v>-208276000.0</v>
+        <v>-198469000.0</v>
       </c>
       <c r="F5">
-        <v>-156033000.0</v>
+        <v>-156814000.0</v>
       </c>
       <c r="G5">
         <v>-108117000.0</v>
       </c>
       <c r="H5">
         <v>-65666000.0</v>
       </c>
       <c r="I5">
         <v>-450.0</v>
       </c>
       <c r="J5"/>
       <c r="K5">
         <v>-136740568.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>99</v>
       </c>
       <c r="B6">
-        <v>-532493000.0</v>
+        <v>-504982000.0</v>
       </c>
       <c r="C6">
-        <v>-437775000.0</v>
+        <v>-412572000.0</v>
       </c>
       <c r="D6">
-        <v>-269978000.0</v>
+        <v>-258538000.0</v>
       </c>
       <c r="E6">
-        <v>-208083000.0</v>
+        <v>-198276000.0</v>
       </c>
       <c r="F6">
-        <v>-155907000.0</v>
+        <v>-156688000.0</v>
       </c>
       <c r="G6">
         <v>-108052000.0</v>
       </c>
       <c r="H6">
         <v>-65645000.0</v>
       </c>
       <c r="I6">
         <v>-28415.0</v>
       </c>
       <c r="J6"/>
       <c r="K6"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
@@ -7780,209 +7780,209 @@
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
         <v>98</v>
       </c>
       <c r="B5">
-        <v>-159554000.0</v>
+        <v>-150700000.0</v>
       </c>
       <c r="C5">
         <v>-109083000.0</v>
       </c>
       <c r="D5">
-        <v>-131762000.0</v>
+        <v>-125908000.0</v>
       </c>
       <c r="E5">
-        <v>-127224000.0</v>
+        <v>-119700000.0</v>
       </c>
       <c r="F5">
-        <v>-113825000.0</v>
+        <v>-105866000.0</v>
       </c>
       <c r="G5">
-        <v>-114302000.0</v>
+        <v>-110970000.0</v>
       </c>
       <c r="H5">
-        <v>-115743000.0</v>
+        <v>-109041000.0</v>
       </c>
       <c r="I5">
-        <v>-94281000.0</v>
+        <v>-87073000.0</v>
       </c>
       <c r="J5">
-        <v>-80879000.0</v>
+        <v>-75087000.0</v>
       </c>
       <c r="K5">
-        <v>-61553000.0</v>
+        <v>-51526000.0</v>
       </c>
       <c r="L5">
-        <v>-61800000.0</v>
+        <v>-58208000.0</v>
       </c>
       <c r="M5">
-        <v>-65977000.0</v>
+        <v>-73948000.0</v>
       </c>
       <c r="N5">
-        <v>-64259000.0</v>
+        <v>-60423000.0</v>
       </c>
       <c r="O5">
-        <v>-54027000.0</v>
+        <v>-62840000.0</v>
       </c>
       <c r="P5">
-        <v>-49614000.0</v>
+        <v>-47667000.0</v>
       </c>
       <c r="Q5">
-        <v>-40375000.0</v>
+        <v>-40021000.0</v>
       </c>
       <c r="R5">
-        <v>-47227000.0</v>
+        <v>-47183000.0</v>
       </c>
       <c r="S5">
-        <v>-41271000.0</v>
+        <v>-41385000.0</v>
       </c>
       <c r="T5">
-        <v>-37650000.0</v>
+        <v>-37734000.0</v>
       </c>
       <c r="U5">
-        <v>-29886000.0</v>
+        <v>-30512000.0</v>
       </c>
       <c r="V5">
         <v>-28237000.0</v>
       </c>
       <c r="W5">
         <v>-31640000.0</v>
       </c>
       <c r="X5">
         <v>-20974000.0</v>
       </c>
       <c r="Y5">
         <v>-26586000.0</v>
       </c>
       <c r="Z5">
         <v>-20610000.0</v>
       </c>
       <c r="AA5">
         <v>-10820000.0</v>
       </c>
       <c r="AB5">
         <v>-424757.0</v>
       </c>
       <c r="AC5">
         <v>-97342.0</v>
       </c>
       <c r="AD5">
         <v>-5609.0</v>
       </c>
       <c r="AE5">
         <v>-8884378.0</v>
       </c>
       <c r="AF5">
         <v>-6239912.0</v>
       </c>
       <c r="AG5">
         <v>-4368375.0</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
         <v>99</v>
       </c>
       <c r="B6">
-        <v>-159458000.0</v>
+        <v>-150604000.0</v>
       </c>
       <c r="C6">
         <v>-108982000.0</v>
       </c>
       <c r="D6">
-        <v>-131657000.0</v>
+        <v>-125803000.0</v>
       </c>
       <c r="E6">
-        <v>-127117000.0</v>
+        <v>-119593000.0</v>
       </c>
       <c r="F6">
-        <v>-113716000.0</v>
+        <v>-105757000.0</v>
       </c>
       <c r="G6">
-        <v>-114203000.0</v>
+        <v>-110871000.0</v>
       </c>
       <c r="H6">
-        <v>-115654000.0</v>
+        <v>-108952000.0</v>
       </c>
       <c r="I6">
-        <v>-94201000.0</v>
+        <v>-86993000.0</v>
       </c>
       <c r="J6">
-        <v>-80815000.0</v>
+        <v>-75023000.0</v>
       </c>
       <c r="K6">
-        <v>-61495000.0</v>
+        <v>-51468000.0</v>
       </c>
       <c r="L6">
-        <v>-61744000.0</v>
+        <v>-58152000.0</v>
       </c>
       <c r="M6">
-        <v>-65924000.0</v>
+        <v>-73895000.0</v>
       </c>
       <c r="N6">
-        <v>-64205000.0</v>
+        <v>-60369000.0</v>
       </c>
       <c r="O6">
-        <v>-53978000.0</v>
+        <v>-62791000.0</v>
       </c>
       <c r="P6">
-        <v>-49568000.0</v>
+        <v>-47621000.0</v>
       </c>
       <c r="Q6">
-        <v>-40331000.0</v>
+        <v>-39977000.0</v>
       </c>
       <c r="R6">
-        <v>-47188000.0</v>
+        <v>-47144000.0</v>
       </c>
       <c r="S6">
-        <v>-41238000.0</v>
+        <v>-41352000.0</v>
       </c>
       <c r="T6">
-        <v>-37622000.0</v>
+        <v>-37706000.0</v>
       </c>
       <c r="U6">
-        <v>-29860000.0</v>
+        <v>-30486000.0</v>
       </c>
       <c r="V6">
         <v>-28215000.0</v>
       </c>
       <c r="W6">
         <v>-31621000.0</v>
       </c>
       <c r="X6">
         <v>-20960000.0</v>
       </c>
       <c r="Y6">
         <v>-26576000.0</v>
       </c>
       <c r="Z6">
         <v>-20604000.0</v>
       </c>
       <c r="AA6">
         <v>-10815000.0</v>
       </c>
       <c r="AB6">
         <v>-419757.0</v>
       </c>
       <c r="AC6">
         <v>-92342.0</v>
       </c>
@@ -10630,51 +10630,51 @@
       </c>
       <c r="J22">
         <v>-450.0</v>
       </c>
       <c r="K22">
         <v>-136740000.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
         <v>146</v>
       </c>
       <c r="B23">
         <v>-504000.0</v>
       </c>
       <c r="C23">
         <v>4492000.0</v>
       </c>
       <c r="D23">
         <v>-318000.0</v>
       </c>
       <c r="E23">
         <v>385000.0</v>
       </c>
       <c r="F23">
-        <v>200129000.0</v>
+        <v>200000000.0</v>
       </c>
       <c r="G23">
         <v>383112000.0</v>
       </c>
       <c r="H23">
         <v>109067000.0</v>
       </c>
       <c r="I23">
         <v>35584000.0</v>
       </c>
       <c r="J23"/>
       <c r="K23">
         <v>128297000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
@@ -11077,54 +11077,54 @@
       <c r="V2">
         <v>421974000.0</v>
       </c>
       <c r="W2">
         <v>444372000.0</v>
       </c>
       <c r="X2">
         <v>280279000.0</v>
       </c>
       <c r="Y2">
         <v>100571000.0</v>
       </c>
       <c r="Z2">
         <v>123530000.0</v>
       </c>
       <c r="AA2">
         <v>18992.0</v>
       </c>
       <c r="AB2">
         <v>1911852.0</v>
       </c>
       <c r="AC2">
         <v>147800.0</v>
       </c>
       <c r="AD2">
-        <v>325000.0</v>
+        <v>325000000.0</v>
       </c>
       <c r="AE2">
-        <v>5046.92</v>
+        <v>5046916.0</v>
       </c>
       <c r="AF2">
         <v>0.0</v>
       </c>
       <c r="AG2"/>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
         <v>127</v>
       </c>
       <c r="B3">
         <v>8000</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>201000</v>
       </c>
@@ -11176,54 +11176,54 @@
       <c r="V3">
         <v>95000</v>
       </c>
       <c r="W3">
         <v>29000</v>
       </c>
       <c r="X3">
         <v>39000</v>
       </c>
       <c r="Y3">
         <v>47000</v>
       </c>
       <c r="Z3">
         <v>10000</v>
       </c>
       <c r="AA3">
         <v>13</v>
       </c>
       <c r="AB3">
         <v>8</v>
       </c>
       <c r="AC3">
         <v>8319</v>
       </c>
       <c r="AD3">
-        <v>0.19</v>
+        <v>188</v>
       </c>
       <c r="AE3">
-        <v>51.81</v>
+        <v>51812</v>
       </c>
       <c r="AF3">
         <v>8319</v>
       </c>
       <c r="AG3">
         <v>8319</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
         <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>-46525000.0</v>
@@ -11387,57 +11387,57 @@
       <c r="V6">
         <v>-21828000.0</v>
       </c>
       <c r="W6">
         <v>-22398000.0</v>
       </c>
       <c r="X6">
         <v>164093000.0</v>
       </c>
       <c r="Y6">
         <v>179708000.0</v>
       </c>
       <c r="Z6">
         <v>-22959000.0</v>
       </c>
       <c r="AA6">
         <v>104538.0</v>
       </c>
       <c r="AB6">
         <v>-301502.0</v>
       </c>
       <c r="AC6">
         <v>1764052.0</v>
       </c>
       <c r="AD6">
-        <v>-177200.0</v>
+        <v>-177200000.0</v>
       </c>
       <c r="AE6">
-        <v>7056.08</v>
+        <v>7056084.0</v>
       </c>
       <c r="AF6">
-        <v>5046.92</v>
+        <v>5046916.0</v>
       </c>
       <c r="AG6">
         <v>5046916.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
         <v>131</v>
       </c>
       <c r="B7">
         <v>41534000.0</v>
       </c>
       <c r="C7">
         <v>5469000.0</v>
       </c>
       <c r="D7">
         <v>10500000.0</v>
       </c>
       <c r="E7">
         <v>-15439000.0</v>
       </c>
       <c r="F7">
         <v>-16006000.0</v>
       </c>
       <c r="G7">
@@ -11488,60 +11488,60 @@
       <c r="V7">
         <v>698000.0</v>
       </c>
       <c r="W7">
         <v>1978000.0</v>
       </c>
       <c r="X7">
         <v>-6851000.0</v>
       </c>
       <c r="Y7">
         <v>8741000.0</v>
       </c>
       <c r="Z7">
         <v>-4476000.0</v>
       </c>
       <c r="AA7">
         <v>3636.0</v>
       </c>
       <c r="AB7">
         <v>256548.0</v>
       </c>
       <c r="AC7">
         <v>11114.0</v>
       </c>
       <c r="AD7">
-        <v>-3857.19</v>
+        <v>-3857185.0</v>
       </c>
       <c r="AE7">
-        <v>1454.77</v>
+        <v>1454769.0</v>
       </c>
       <c r="AF7">
-        <v>1878.14</v>
+        <v>1878142.0</v>
       </c>
       <c r="AG7">
-        <v>50.27</v>
+        <v>50274.0</v>
       </c>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
         <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8">
         <v>-142000.0</v>
       </c>
       <c r="N8">
         <v>2000.0</v>
       </c>
       <c r="O8">
         <v>2945000.0</v>
@@ -11939,108 +11939,108 @@
       <c r="D14">
         <v>105000.0</v>
       </c>
       <c r="E14">
         <v>107000.0</v>
       </c>
       <c r="F14">
         <v>109000.0</v>
       </c>
       <c r="G14">
         <v>99000.0</v>
       </c>
       <c r="H14">
         <v>89000.0</v>
       </c>
       <c r="I14">
         <v>80000.0</v>
       </c>
       <c r="J14">
         <v>64000.0</v>
       </c>
       <c r="K14">
         <v>58000.0</v>
       </c>
       <c r="L14">
-        <v>349000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="M14">
-        <v>343000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="N14">
-        <v>341000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="O14">
-        <v>333000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="P14">
         <v>46000.0</v>
       </c>
       <c r="Q14">
-        <v>323000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="R14">
         <v>39000.0</v>
       </c>
       <c r="S14">
         <v>33000.0</v>
       </c>
       <c r="T14">
         <v>28000.0</v>
       </c>
       <c r="U14">
         <v>26000.0</v>
       </c>
       <c r="V14">
-        <v>241000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="W14">
         <v>302000.0</v>
       </c>
       <c r="X14">
         <v>14000.0</v>
       </c>
       <c r="Y14">
         <v>10000.0</v>
       </c>
       <c r="Z14">
         <v>6000.0</v>
       </c>
       <c r="AA14">
         <v>5.0</v>
       </c>
       <c r="AB14">
         <v>5.0</v>
       </c>
       <c r="AC14">
         <v>5.0</v>
       </c>
       <c r="AD14">
-        <v>5.16</v>
+        <v>5159.0</v>
       </c>
       <c r="AE14">
-        <v>4.84</v>
+        <v>4841.0</v>
       </c>
       <c r="AF14">
         <v>5074.0</v>
       </c>
       <c r="AG14">
         <v>5074.0</v>
       </c>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
         <v>139</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
@@ -12131,57 +12131,57 @@
       <c r="V16">
         <v>400146000.0</v>
       </c>
       <c r="W16">
         <v>421974000.0</v>
       </c>
       <c r="X16">
         <v>444372000.0</v>
       </c>
       <c r="Y16">
         <v>280279000.0</v>
       </c>
       <c r="Z16">
         <v>100571000.0</v>
       </c>
       <c r="AA16">
         <v>123530.0</v>
       </c>
       <c r="AB16">
         <v>1610350.0</v>
       </c>
       <c r="AC16">
         <v>1911852.0</v>
       </c>
       <c r="AD16">
-        <v>147800.0</v>
+        <v>147800000.0</v>
       </c>
       <c r="AE16">
-        <v>12103.0</v>
+        <v>12103000.0</v>
       </c>
       <c r="AF16">
-        <v>5046.92</v>
+        <v>5046916.0</v>
       </c>
       <c r="AG16"/>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
         <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
@@ -12267,60 +12267,60 @@
       <c r="V18">
         <v>-22591000.0</v>
       </c>
       <c r="W18">
         <v>-22844000.0</v>
       </c>
       <c r="X18">
         <v>-24257000.0</v>
       </c>
       <c r="Y18">
         <v>-13845000.0</v>
       </c>
       <c r="Z18">
         <v>-23060000.0</v>
       </c>
       <c r="AA18">
         <v>-4431.0</v>
       </c>
       <c r="AB18">
         <v>-301510.0</v>
       </c>
       <c r="AC18">
         <v>-230283.0</v>
       </c>
       <c r="AD18">
-        <v>-450.19</v>
+        <v>-450188.0</v>
       </c>
       <c r="AE18">
-        <v>-7439.42</v>
+        <v>-7439424.0</v>
       </c>
       <c r="AF18">
-        <v>-3445.55</v>
+        <v>-3445553.0</v>
       </c>
       <c r="AG18">
-        <v>-5063.97</v>
+        <v>-5063967.0</v>
       </c>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
         <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19">
         <v>0.0</v>
       </c>
       <c r="E19">
         <v>0.0</v>
       </c>
       <c r="F19">
         <v>-201000.0</v>
       </c>
       <c r="G19">
         <v>-180000.0</v>
       </c>
       <c r="H19">
         <v>-196000.0</v>
       </c>
       <c r="I19">
         <v>-182000.0</v>
@@ -12563,60 +12563,60 @@
       <c r="V22">
         <v>-28158000.0</v>
       </c>
       <c r="W22">
         <v>-31776000.0</v>
       </c>
       <c r="X22">
         <v>-20789000.0</v>
       </c>
       <c r="Y22">
         <v>-26708000.0</v>
       </c>
       <c r="Z22">
         <v>-20551000.0</v>
       </c>
       <c r="AA22">
         <v>-11296.0</v>
       </c>
       <c r="AB22">
         <v>125090.0</v>
       </c>
       <c r="AC22">
         <v>182749.0</v>
       </c>
       <c r="AD22">
-        <v>-450.0</v>
+        <v>-450000.0</v>
       </c>
       <c r="AE22">
-        <v>-8849.06</v>
+        <v>-8849063.0</v>
       </c>
       <c r="AF22">
-        <v>-6349.98</v>
+        <v>-6349980.0</v>
       </c>
       <c r="AG22">
-        <v>-4368.38</v>
+        <v>-4368384.0</v>
       </c>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
         <v>146</v>
       </c>
       <c r="B23">
         <v>82000.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>24595000.0</v>
       </c>
       <c r="E23"/>
       <c r="F23">
         <v>612000.0</v>
       </c>
       <c r="G23">
         <v>2464000.0</v>
       </c>
       <c r="H23">
         <v>730000.0</v>
       </c>
       <c r="I23">
         <v>686000.0</v>
@@ -12660,60 +12660,60 @@
       <c r="V23">
         <v>763000.0</v>
       </c>
       <c r="W23">
         <v>446000.0</v>
       </c>
       <c r="X23">
         <v>-201000.0</v>
       </c>
       <c r="Y23">
         <v>193553000.0</v>
       </c>
       <c r="Z23">
         <v>101000.0</v>
       </c>
       <c r="AA23">
         <v>108969.0</v>
       </c>
       <c r="AB23">
         <v>32601.0</v>
       </c>
       <c r="AC23">
         <v>5303000.0</v>
       </c>
       <c r="AD23">
-        <v>-176750.0</v>
+        <v>-176750000.0</v>
       </c>
       <c r="AE23">
-        <v>14495.0</v>
+        <v>14495000.0</v>
       </c>
       <c r="AF23">
-        <v>8492.47</v>
+        <v>8492469.0</v>
       </c>
       <c r="AG23">
-        <v>5063.97</v>
+        <v>5063967.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
         <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
@@ -12748,114 +12748,114 @@
       <c r="D25">
         <v>24000.0</v>
       </c>
       <c r="E25">
         <v>24000.0</v>
       </c>
       <c r="F25">
         <v>22000.0</v>
       </c>
       <c r="G25">
         <v>23000.0</v>
       </c>
       <c r="H25">
         <v>22000.0</v>
       </c>
       <c r="I25">
         <v>66000.0</v>
       </c>
       <c r="J25">
         <v>252000.0</v>
       </c>
       <c r="K25">
         <v>295000.0</v>
       </c>
       <c r="L25">
-        <v>10529000.0</v>
+        <v>293000.0</v>
       </c>
       <c r="M25">
-        <v>10688000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="N25">
-        <v>7546000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="O25">
-        <v>8906000.0</v>
+        <v>284000.0</v>
       </c>
       <c r="P25">
         <v>281000.0</v>
       </c>
       <c r="Q25">
-        <v>7687000.0</v>
+        <v>279000.0</v>
       </c>
       <c r="R25">
         <v>275000.0</v>
       </c>
       <c r="S25">
         <v>-460000.0</v>
       </c>
       <c r="T25">
         <v>446000.0</v>
       </c>
       <c r="U25">
         <v>845000.0</v>
       </c>
       <c r="V25">
-        <v>4723000.0</v>
+        <v>-546000.0</v>
       </c>
       <c r="W25">
         <v>6681000.0</v>
       </c>
       <c r="X25">
         <v>279000.0</v>
       </c>
       <c r="Y25">
         <v>178000.0</v>
       </c>
       <c r="Z25">
         <v>131000.0</v>
       </c>
       <c r="AA25">
         <v>1823.0</v>
       </c>
       <c r="AB25">
         <v>-683140.0</v>
       </c>
       <c r="AC25">
         <v>-413032.0</v>
       </c>
       <c r="AD25">
-        <v>559.54</v>
+        <v>559542.0</v>
       </c>
       <c r="AE25">
-        <v>-234.63</v>
+        <v>-234631.0</v>
       </c>
       <c r="AF25">
-        <v>543.49</v>
+        <v>543490.0</v>
       </c>
       <c r="AG25">
-        <v>-1101.14</v>
+        <v>-1101136.0</v>
       </c>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
         <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26">
         <v>890000.0</v>
       </c>
       <c r="N26">
         <v>233000.0</v>
       </c>
       <c r="O26">
         <v>70631000.0</v>
@@ -12904,114 +12904,114 @@
       <c r="D27">
         <v>13358000.0</v>
       </c>
       <c r="E27">
         <v>18510000.0</v>
       </c>
       <c r="F27">
         <v>11687000.0</v>
       </c>
       <c r="G27">
         <v>11652000.0</v>
       </c>
       <c r="H27">
         <v>12693000.0</v>
       </c>
       <c r="I27">
         <v>13455000.0</v>
       </c>
       <c r="J27">
         <v>9679000.0</v>
       </c>
       <c r="K27">
         <v>10220000.0</v>
       </c>
       <c r="L27">
-        <v>10501.0</v>
+        <v>10529000.0</v>
       </c>
       <c r="M27">
-        <v>10688.0</v>
+        <v>10688000.0</v>
       </c>
       <c r="N27">
-        <v>7546.0</v>
+        <v>7546000.0</v>
       </c>
       <c r="O27">
-        <v>8856.0</v>
+        <v>8906000.0</v>
       </c>
       <c r="P27">
         <v>8157000.0</v>
       </c>
       <c r="Q27">
         <v>7687000.0</v>
       </c>
       <c r="R27">
         <v>11863000.0</v>
       </c>
       <c r="S27">
         <v>10159000.0</v>
       </c>
       <c r="T27">
         <v>8361000.0</v>
       </c>
       <c r="U27">
         <v>3861000.0</v>
       </c>
       <c r="V27">
         <v>5488000.0</v>
       </c>
       <c r="W27">
         <v>5992000.0</v>
       </c>
       <c r="X27">
         <v>3361000.0</v>
       </c>
       <c r="Y27">
         <v>3981000.0</v>
       </c>
       <c r="Z27">
         <v>1840000.0</v>
       </c>
       <c r="AA27">
         <v>1414.0</v>
       </c>
       <c r="AB27">
         <v>3137.0</v>
       </c>
       <c r="AC27">
         <v>572.0</v>
       </c>
       <c r="AD27">
-        <v>-325.81</v>
+        <v>-325811.0</v>
       </c>
       <c r="AE27">
-        <v>236.47</v>
+        <v>236472.0</v>
       </c>
       <c r="AF27">
-        <v>482.8</v>
+        <v>482795.0</v>
       </c>
       <c r="AG27">
-        <v>355.28</v>
+        <v>355279.0</v>
       </c>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
         <v>151</v>
       </c>
       <c r="B28">
         <v>3640000.0</v>
       </c>
       <c r="C28">
         <v>564603000.0</v>
       </c>
       <c r="D28">
         <v>24595000.0</v>
       </c>
       <c r="E28">
         <v>2918000.0</v>
       </c>
       <c r="F28">
         <v>450612000.0</v>
       </c>
       <c r="G28">
         <v>2464000.0</v>
       </c>
       <c r="H28">
@@ -13059,60 +13059,60 @@
       <c r="V28">
         <v>763000.0</v>
       </c>
       <c r="W28">
         <v>446000.0</v>
       </c>
       <c r="X28">
         <v>188350000.0</v>
       </c>
       <c r="Y28">
         <v>193553000.0</v>
       </c>
       <c r="Z28">
         <v>101000.0</v>
       </c>
       <c r="AA28">
         <v>108969.0</v>
       </c>
       <c r="AB28">
         <v>32601.0</v>
       </c>
       <c r="AC28">
         <v>116994335.0</v>
       </c>
       <c r="AD28">
-        <v>-176750.0</v>
+        <v>-176750000.0</v>
       </c>
       <c r="AE28">
-        <v>14495.0</v>
+        <v>14495000.0</v>
       </c>
       <c r="AF28">
-        <v>8492.47</v>
+        <v>8492469.0</v>
       </c>
       <c r="AG28">
-        <v>5063.97</v>
+        <v>5063967.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
         <v>152</v>
       </c>
       <c r="B29">
         <v>-95059000.0</v>
       </c>
       <c r="C29">
         <v>-92325000.0</v>
       </c>
       <c r="D29">
         <v>-102515000.0</v>
       </c>
       <c r="E29">
         <v>-117411000.0</v>
       </c>
       <c r="F29">
         <v>-110637000.0</v>
       </c>
       <c r="G29">
         <v>-100391000.0</v>
       </c>
       <c r="H29">
@@ -13160,60 +13160,60 @@
       <c r="V29">
         <v>-22496000.0</v>
       </c>
       <c r="W29">
         <v>-22815000.0</v>
       </c>
       <c r="X29">
         <v>-24218000.0</v>
       </c>
       <c r="Y29">
         <v>-13798000.0</v>
       </c>
       <c r="Z29">
         <v>-23050000.0</v>
       </c>
       <c r="AA29">
         <v>-4418.0</v>
       </c>
       <c r="AB29">
         <v>-301502.0</v>
       </c>
       <c r="AC29">
         <v>-230283.0</v>
       </c>
       <c r="AD29">
-        <v>-450.0</v>
+        <v>-450000.0</v>
       </c>
       <c r="AE29">
-        <v>-7387.61</v>
+        <v>-7387612.0</v>
       </c>
       <c r="AF29">
-        <v>-3445.55</v>
+        <v>-3445553.0</v>
       </c>
       <c r="AG29">
-        <v>-5063.97</v>
+        <v>-5063967.0</v>
       </c>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
         <v>153</v>
       </c>
       <c r="B30">
         <v>-8000.0</v>
       </c>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30">
         <v>-201000.0</v>
       </c>
       <c r="G30">
         <v>-180000.0</v>
       </c>
       <c r="H30">
         <v>-196000.0</v>
       </c>
       <c r="I30">
         <v>-182000.0</v>
       </c>
       <c r="J30">
@@ -13255,54 +13255,54 @@
       <c r="V30">
         <v>-95000.0</v>
       </c>
       <c r="W30">
         <v>-29000.0</v>
       </c>
       <c r="X30">
         <v>-39000.0</v>
       </c>
       <c r="Y30">
         <v>-47000.0</v>
       </c>
       <c r="Z30">
         <v>-10000.0</v>
       </c>
       <c r="AA30">
         <v>-13.0</v>
       </c>
       <c r="AB30">
         <v>-8.0</v>
       </c>
       <c r="AC30">
         <v>-8319.0</v>
       </c>
       <c r="AD30">
-        <v>-0.19</v>
+        <v>-188.0</v>
       </c>
       <c r="AE30">
-        <v>-51.81</v>
+        <v>-51812.0</v>
       </c>
       <c r="AF30">
         <v>-8319.0</v>
       </c>
       <c r="AG30">
         <v>-8319.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>