--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1161,83 +1164,87 @@
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>21</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>577000.0</v>
+      </c>
       <c r="C7">
         <v>1004000.0</v>
       </c>
       <c r="D7">
         <v>1334000.0</v>
       </c>
       <c r="E7">
         <v>1563000.0</v>
       </c>
       <c r="F7">
         <v>584000.0</v>
       </c>
       <c r="G7">
         <v>679000.0</v>
       </c>
       <c r="H7">
         <v>520000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>22</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>9000.0</v>
+      </c>
       <c r="C8">
         <v>8000.0</v>
       </c>
       <c r="D8">
         <v>4000.0</v>
       </c>
       <c r="E8">
         <v>4000.0</v>
       </c>
       <c r="F8">
         <v>3000.0</v>
       </c>
       <c r="G8">
         <v>2000.0</v>
       </c>
       <c r="H8">
         <v>1000.0</v>
       </c>
       <c r="I8">
         <v>4000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1432,93 +1439,93 @@
         <v>4000.0</v>
       </c>
       <c r="J13">
         <v>4000.0</v>
       </c>
       <c r="K13">
         <v>3000.0</v>
       </c>
       <c r="L13">
         <v>3000.0</v>
       </c>
       <c r="M13">
         <v>2000.0</v>
       </c>
       <c r="N13">
         <v>1000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
-        <v>1556880300.0</v>
+        <v>15568803.0</v>
       </c>
       <c r="C14">
-        <v>100174766.0</v>
+        <v>10017476.6</v>
       </c>
       <c r="D14">
-        <v>44320050.0</v>
+        <v>4432005.0</v>
       </c>
       <c r="E14">
-        <v>31819006.0</v>
+        <v>3181900.6</v>
       </c>
       <c r="F14">
-        <v>23652779.0</v>
+        <v>2365277.9</v>
       </c>
       <c r="G14">
-        <v>15663826.0</v>
+        <v>1566382.6</v>
       </c>
       <c r="H14">
-        <v>7722269.0</v>
+        <v>772226.9</v>
       </c>
       <c r="I14">
-        <v>1059231.0</v>
+        <v>105923.1</v>
       </c>
       <c r="J14">
-        <v>996475.0</v>
+        <v>99647.5</v>
       </c>
       <c r="K14">
-        <v>784689.0</v>
+        <v>78468.9</v>
       </c>
       <c r="L14">
-        <v>628823.0</v>
+        <v>62882.3</v>
       </c>
       <c r="M14">
-        <v>595777.0</v>
+        <v>59577.7</v>
       </c>
       <c r="N14">
-        <v>14104.0</v>
+        <v>1410.4</v>
       </c>
       <c r="O14">
-        <v>14104.0</v>
+        <v>1410.4</v>
       </c>
       <c r="P14">
-        <v>14104.0</v>
+        <v>1410.4</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>4000.0</v>
       </c>
       <c r="F15">
         <v>3000.0</v>
       </c>
       <c r="G15">
         <v>2000.0</v>
       </c>
       <c r="H15">
         <v>1000.0</v>
       </c>
       <c r="I15">
         <v>4000.0</v>
       </c>
       <c r="J15">
@@ -1846,136 +1853,140 @@
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
-        <v>-15376000.0</v>
+        <v>-14799000.0</v>
       </c>
       <c r="C28">
         <v>-34664000.0</v>
       </c>
       <c r="D28">
         <v>-45340000.0</v>
       </c>
       <c r="E28">
         <v>-105182000.0</v>
       </c>
       <c r="F28">
         <v>-85871000.0</v>
       </c>
       <c r="G28">
         <v>-126476000.0</v>
       </c>
       <c r="H28">
         <v>-28849000.0</v>
       </c>
       <c r="I28">
         <v>23868000.0</v>
       </c>
       <c r="J28">
         <v>-56901000.0</v>
       </c>
       <c r="K28">
         <v>-59991000.0</v>
       </c>
       <c r="L28">
         <v>-83416000.0</v>
       </c>
       <c r="M28">
         <v>-102238000.0</v>
       </c>
       <c r="N28">
         <v>-38186000.0</v>
       </c>
       <c r="O28">
         <v>-4477000.0</v>
       </c>
       <c r="P28">
         <v>-269000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>43</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>-6673000.0</v>
+      </c>
       <c r="C29">
         <v>18429000.0</v>
       </c>
       <c r="D29">
         <v>28931000.0</v>
       </c>
       <c r="E29">
         <v>113684000.0</v>
       </c>
       <c r="F29">
         <v>127115000.0</v>
       </c>
       <c r="G29">
         <v>158785000.0</v>
       </c>
       <c r="H29">
         <v>58363000.0</v>
       </c>
       <c r="I29">
         <v>12427000.0</v>
       </c>
       <c r="J29">
         <v>50044000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>44</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>4122000.0</v>
+      </c>
       <c r="C30">
         <v>684000.0</v>
       </c>
       <c r="D30">
         <v>703000.0</v>
       </c>
       <c r="E30">
         <v>296000.0</v>
       </c>
       <c r="F30">
         <v>2150000.0</v>
       </c>
       <c r="G30">
         <v>295000.0</v>
       </c>
       <c r="H30">
         <v>408000.0</v>
       </c>
       <c r="I30">
         <v>191000.0</v>
       </c>
       <c r="J30"/>
       <c r="K30">
         <v>541521.0</v>
       </c>
@@ -2005,51 +2016,53 @@
         <v>25393000.0</v>
       </c>
       <c r="I31">
         <v>12427000.0</v>
       </c>
       <c r="J31">
         <v>50044000.0</v>
       </c>
       <c r="K31">
         <v>58446000.0</v>
       </c>
       <c r="L31">
         <v>82325000.0</v>
       </c>
       <c r="M31">
         <v>97563000.0</v>
       </c>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>46</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-7749000.0</v>
+      </c>
       <c r="C32">
         <v>17157000.0</v>
       </c>
       <c r="D32">
         <v>27805000.0</v>
       </c>
       <c r="E32">
         <v>112787000.0</v>
       </c>
       <c r="F32">
         <v>93587000.0</v>
       </c>
       <c r="G32">
         <v>125348000.0</v>
       </c>
       <c r="H32">
         <v>25158000.0</v>
       </c>
       <c r="I32">
         <v>11722000.0</v>
       </c>
       <c r="J32">
         <v>47840000.0</v>
       </c>
       <c r="K32"/>
@@ -2280,101 +2293,101 @@
       <c r="H38">
         <v>42000.0</v>
       </c>
       <c r="I38">
         <v>37000.0</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>58000.0</v>
       </c>
       <c r="L38">
         <v>184000.0</v>
       </c>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
-        <v>7386000.0</v>
+        <v>3264000.0</v>
       </c>
       <c r="C39">
         <v>2980000.0</v>
       </c>
       <c r="D39">
         <v>5157000.0</v>
       </c>
       <c r="E39">
         <v>3586000.0</v>
       </c>
       <c r="F39">
         <v>15975000.0</v>
       </c>
       <c r="G39">
         <v>5998000.0</v>
       </c>
       <c r="H39">
         <v>2861000.0</v>
       </c>
       <c r="I39">
         <v>908000.0</v>
       </c>
       <c r="J39">
         <v>1220000.0</v>
       </c>
       <c r="K39">
         <v>1487349.0</v>
       </c>
       <c r="L39">
         <v>1672000.0</v>
       </c>
       <c r="M39">
         <v>2578000.0</v>
       </c>
       <c r="N39">
         <v>4706000.0</v>
       </c>
       <c r="O39">
         <v>675000.0</v>
       </c>
       <c r="P39">
         <v>86000.0</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
-        <v>20480000.0</v>
+        <v>20010000.0</v>
       </c>
       <c r="C40">
         <v>13589000.0</v>
       </c>
       <c r="D40">
         <v>18935000.0</v>
       </c>
       <c r="E40">
         <v>8225000.0</v>
       </c>
       <c r="F40">
         <v>7494000.0</v>
       </c>
       <c r="G40">
         <v>4400000.0</v>
       </c>
       <c r="H40">
         <v>3641000.0</v>
       </c>
       <c r="I40">
         <v>2242000.0</v>
       </c>
       <c r="J40">
         <v>9232000.0</v>
       </c>
@@ -2497,51 +2510,53 @@
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>59</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1183000.0</v>
+      </c>
       <c r="C45">
         <v>1536000.0</v>
       </c>
       <c r="D45">
         <v>1765000.0</v>
       </c>
       <c r="E45">
         <v>1846000.0</v>
       </c>
       <c r="F45">
         <v>1100000.0</v>
       </c>
       <c r="G45">
         <v>1104000.0</v>
       </c>
       <c r="H45">
         <v>713000.0</v>
       </c>
       <c r="I45">
         <v>709000.0</v>
       </c>
       <c r="J45">
         <v>2155000.0</v>
       </c>
       <c r="K45">
@@ -2746,88 +2761,90 @@
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
-        <v>107000.0</v>
+        <v>684000.0</v>
       </c>
       <c r="C51">
         <v>1004000.0</v>
       </c>
       <c r="D51">
         <v>1334000.0</v>
       </c>
       <c r="E51">
         <v>1563000.0</v>
       </c>
       <c r="F51">
         <v>992000.0</v>
       </c>
       <c r="G51">
         <v>976000.0</v>
       </c>
       <c r="H51">
         <v>520000.0</v>
       </c>
       <c r="I51">
         <v>37192000.0</v>
       </c>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51">
         <v>534000.0</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>66</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>470000.0</v>
+      </c>
       <c r="C52">
         <v>740000.0</v>
       </c>
       <c r="D52">
         <v>695000.0</v>
       </c>
       <c r="E52">
         <v>571000.0</v>
       </c>
       <c r="F52">
         <v>408000.0</v>
       </c>
       <c r="G52">
         <v>297000.0</v>
       </c>
       <c r="H52">
         <v>3298000.0</v>
       </c>
       <c r="I52"/>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
@@ -3028,51 +3045,51 @@
       </c>
       <c r="K57">
         <v>5480000.0</v>
       </c>
       <c r="L57">
         <v>6655000.0</v>
       </c>
       <c r="M57">
         <v>10278000.0</v>
       </c>
       <c r="N57">
         <v>4846000.0</v>
       </c>
       <c r="O57">
         <v>1745000.0</v>
       </c>
       <c r="P57">
         <v>1998000.0</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
-        <v>107000.0</v>
+        <v>30725000.0</v>
       </c>
       <c r="C58">
         <v>22439000.0</v>
       </c>
       <c r="D58">
         <v>25368000.0</v>
       </c>
       <c r="E58">
         <v>14069000.0</v>
       </c>
       <c r="F58">
         <v>11985000.0</v>
       </c>
       <c r="G58">
         <v>9076000.0</v>
       </c>
       <c r="H58">
         <v>7592000.0</v>
       </c>
       <c r="I58">
         <v>2551000.0</v>
       </c>
       <c r="J58">
         <v>10340000.0</v>
       </c>
@@ -3212,393 +3229,399 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC62"/>
+  <dimension ref="A1:BD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:55">
+      <c r="BD1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
+        <v>11011000.0</v>
+      </c>
+      <c r="C2">
         <v>10138000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7918000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7893000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5507000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7846000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5789000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7605000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6211000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5099000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3199000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4700000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5241000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4281000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4172000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4117000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3288000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3745000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3241000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4182000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>10048000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3700000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3419000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1728000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1432000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2423000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3718000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1462000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>184000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>268000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1131000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1075000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>893000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1049000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>981000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1076000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1308000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>780000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1193000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>887000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>885000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1221000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>549000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>920000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1128000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1153000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>696000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1461000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1325000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1224000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1720000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2557000.0</v>
       </c>
-      <c r="BA2"/>
-      <c r="BB2">
+      <c r="BB2"/>
+      <c r="BC2">
         <v>1144000.0</v>
       </c>
-      <c r="BC2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:55">
+      <c r="BD2"/>
+    </row>
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3612,52 +3635,53 @@
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
-    </row>
-    <row r="4" spans="1:55">
+      <c r="BD3"/>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3671,772 +3695,791 @@
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
+        <v>3057000.0</v>
+      </c>
+      <c r="C5">
         <v>2648000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2582000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2525000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3924000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>4209000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3886000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>3782000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>4287000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>3759000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>3905000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3982000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3811000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3035000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-386000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-660000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-310000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-252000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-800000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1398000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1121000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-4112000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1752000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1608000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1682000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1373000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1804000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-722000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000.0</v>
       </c>
       <c r="AD5">
         <v>80000.0</v>
       </c>
       <c r="AE5">
         <v>80000.0</v>
       </c>
       <c r="AF5">
         <v>80000.0</v>
       </c>
       <c r="AG5">
+        <v>80000.0</v>
+      </c>
+      <c r="AH5">
         <v>75000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>78000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>88000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>90000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>84000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>83000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000.0</v>
       </c>
       <c r="AN5">
         <v>80000.0</v>
       </c>
       <c r="AO5">
         <v>80000.0</v>
       </c>
       <c r="AP5">
         <v>80000.0</v>
       </c>
       <c r="AQ5">
+        <v>80000.0</v>
+      </c>
+      <c r="AR5">
         <v>81000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>88000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>90000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>89000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95000.0</v>
       </c>
       <c r="AV5">
         <v>95000.0</v>
       </c>
       <c r="AW5">
         <v>95000.0</v>
       </c>
       <c r="AX5">
+        <v>95000.0</v>
+      </c>
+      <c r="AY5">
         <v>96000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>95000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>94000.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5">
+      <c r="BB5"/>
+      <c r="BC5">
         <v>88000.0</v>
       </c>
-      <c r="BC5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:55">
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-      <c r="AH6">
+      <c r="AH6"/>
+      <c r="AI6">
         <v>0.0</v>
       </c>
-      <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
-    </row>
-    <row r="7" spans="1:55">
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
         <v>21</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>421000.0</v>
+      </c>
       <c r="C7">
+        <v>577000.0</v>
+      </c>
+      <c r="D7">
         <v>792000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>979000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>975000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1004000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>899000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>955000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1130000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1334000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1451000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1885000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1352000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1563000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1154000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>773000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>906000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>584000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1107000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1018000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1310000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>679000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>735000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>793000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>471000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>520000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
         <v>22</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>11000.0</v>
+      </c>
       <c r="C8">
         <v>9000.0</v>
       </c>
       <c r="D8">
         <v>9000.0</v>
       </c>
       <c r="E8">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="F8">
         <v>8000.0</v>
       </c>
       <c r="G8">
         <v>8000.0</v>
       </c>
       <c r="H8">
         <v>8000.0</v>
       </c>
       <c r="I8">
         <v>8000.0</v>
       </c>
       <c r="J8">
-        <v>4000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="K8">
         <v>4000.0</v>
       </c>
       <c r="L8">
         <v>4000.0</v>
       </c>
       <c r="M8">
         <v>4000.0</v>
       </c>
       <c r="N8">
         <v>4000.0</v>
       </c>
       <c r="O8">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="P8">
         <v>3000.0</v>
       </c>
       <c r="Q8">
         <v>3000.0</v>
       </c>
       <c r="R8">
         <v>3000.0</v>
       </c>
       <c r="S8">
         <v>3000.0</v>
       </c>
       <c r="T8">
+        <v>3000.0</v>
+      </c>
+      <c r="U8">
         <v>2000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>431849000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>429955000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>427925000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>368087000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>355949000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>324237000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>321950000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>278534000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>277027000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>266823000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>257394000.0</v>
       </c>
-      <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>120567000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>119646000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>114550000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>114137000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>355874000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>349771000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>349132000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>349392000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>347557000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>345915000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>343351000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>342127000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>340817000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>302185000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>299768000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>295977000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>290409000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>285098000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>251591000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>250343000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>249276000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>248305000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>213831000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>213146000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>55803000.0</v>
       </c>
-      <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
-    </row>
-    <row r="10" spans="1:55">
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
+        <v>186629000.0</v>
+      </c>
+      <c r="C10">
         <v>15483000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>35132000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>55310000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>14304000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>35668000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>59071000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>79698000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>97312000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>46674000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>59689000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>77294000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>92761000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>106745000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>72771000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>88078000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>95710000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>86863000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>110444000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>87175000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>114839000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>127452000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>133183000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>48607000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>18578000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>29369000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>30460000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>36121000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>9595000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>13324000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>17798000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>31116000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>43647000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>56901000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>66391000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>76153000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>86636000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>59991000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>68088000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>73598000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>77876000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>83416000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>59754000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>71946000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>88257000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>102238000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>79091000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>90840000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>46041000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>38186000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>31158000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>36439000.0</v>
       </c>
-      <c r="BA10"/>
-      <c r="BB10">
+      <c r="BB10"/>
+      <c r="BC10">
         <v>4477000.0</v>
       </c>
-      <c r="BC10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:55">
+      <c r="BD10"/>
+    </row>
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4450,755 +4493,767 @@
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
+        <v>186629000.0</v>
+      </c>
+      <c r="C12">
         <v>15483000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>35132000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>55310000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>14304000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>35668000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>59071000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>79698000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>97312000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>46674000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>59689000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>77294000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>97112000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>116374000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>72771000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>88078000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>95710000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>86863000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>110444000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>87175000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>114839000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>127452000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>133183000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>48607000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>18578000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>29369000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>30460000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>36121000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>9595000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>13324000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>17798000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>31116000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>43647000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>56901000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>66391000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>76153000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>86636000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>59991000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>68088000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>73598000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>77876000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>83416000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>59754000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>71946000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>88257000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>102238000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>79091000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>90840000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>46041000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>38186000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>31158000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>41439000.0</v>
       </c>
-      <c r="BA12"/>
-      <c r="BB12">
+      <c r="BB12"/>
+      <c r="BC12">
         <v>18473000.0</v>
       </c>
-      <c r="BC12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:55">
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
-        <v>9000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="C13">
         <v>9000.0</v>
       </c>
       <c r="D13">
         <v>9000.0</v>
       </c>
       <c r="E13">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="F13">
         <v>8000.0</v>
       </c>
       <c r="G13">
         <v>8000.0</v>
       </c>
       <c r="H13">
         <v>8000.0</v>
       </c>
       <c r="I13">
         <v>8000.0</v>
       </c>
       <c r="J13">
-        <v>4000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="K13">
         <v>4000.0</v>
       </c>
       <c r="L13">
         <v>4000.0</v>
       </c>
       <c r="M13">
         <v>4000.0</v>
       </c>
       <c r="N13">
         <v>4000.0</v>
       </c>
       <c r="O13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="P13">
         <v>3000.0</v>
       </c>
       <c r="Q13">
         <v>3000.0</v>
       </c>
       <c r="R13">
         <v>3000.0</v>
       </c>
       <c r="S13">
         <v>3000.0</v>
       </c>
       <c r="T13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="U13">
         <v>2000.0</v>
       </c>
       <c r="V13">
         <v>2000.0</v>
       </c>
       <c r="W13">
         <v>2000.0</v>
       </c>
       <c r="X13">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="Y13">
         <v>1000.0</v>
       </c>
       <c r="Z13">
         <v>1000.0</v>
       </c>
       <c r="AA13">
         <v>1000.0</v>
       </c>
       <c r="AB13">
         <v>1000.0</v>
       </c>
       <c r="AC13">
-        <v>4000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="AD13">
         <v>4000.0</v>
       </c>
       <c r="AE13">
         <v>4000.0</v>
       </c>
       <c r="AF13">
         <v>4000.0</v>
       </c>
       <c r="AG13">
         <v>4000.0</v>
       </c>
       <c r="AH13">
         <v>4000.0</v>
       </c>
       <c r="AI13">
         <v>4000.0</v>
       </c>
       <c r="AJ13">
         <v>4000.0</v>
       </c>
       <c r="AK13">
         <v>4000.0</v>
       </c>
       <c r="AL13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="AM13">
         <v>3000.0</v>
       </c>
       <c r="AN13">
         <v>3000.0</v>
       </c>
       <c r="AO13">
         <v>3000.0</v>
       </c>
       <c r="AP13">
         <v>3000.0</v>
       </c>
       <c r="AQ13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AR13">
         <v>2000.0</v>
       </c>
       <c r="AS13">
         <v>2000.0</v>
       </c>
       <c r="AT13">
         <v>2000.0</v>
       </c>
       <c r="AU13">
         <v>2000.0</v>
       </c>
       <c r="AV13">
         <v>2000.0</v>
       </c>
       <c r="AW13">
+        <v>2000.0</v>
+      </c>
+      <c r="AX13">
         <v>-1363000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>1000.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
-        <v>1556880300.0</v>
+        <v>30136324.0</v>
       </c>
       <c r="C14">
-        <v>193897764.0</v>
+        <v>15568803.0</v>
       </c>
       <c r="D14">
-        <v>132175202.0</v>
+        <v>19389776.4</v>
       </c>
       <c r="E14">
-        <v>101344433.0</v>
+        <v>13217520.2</v>
       </c>
       <c r="F14">
-        <v>90150869.0</v>
+        <v>10134443.3</v>
       </c>
       <c r="G14">
-        <v>101272580.0</v>
+        <v>9015086.9</v>
       </c>
       <c r="H14">
-        <v>101272580.0</v>
+        <v>10127258.0</v>
       </c>
       <c r="I14">
-        <v>97299955.0</v>
+        <v>10127258.0</v>
       </c>
       <c r="J14">
-        <v>44632751.0</v>
+        <v>9729995.5</v>
       </c>
       <c r="K14">
-        <v>44574377.0</v>
+        <v>4463275.1</v>
       </c>
       <c r="L14">
-        <v>44432955.0</v>
+        <v>4457437.7</v>
       </c>
       <c r="M14">
-        <v>43664783.0</v>
+        <v>4443295.5</v>
       </c>
       <c r="N14">
-        <v>31819006.0</v>
+        <v>4366478.3</v>
       </c>
       <c r="O14">
-        <v>30564995.0</v>
+        <v>3181900.6</v>
       </c>
       <c r="P14">
-        <v>30248767.0</v>
+        <v>3056499.5</v>
       </c>
       <c r="Q14">
-        <v>28127288.0</v>
+        <v>3024876.7</v>
       </c>
       <c r="R14">
-        <v>25320091.0</v>
+        <v>2812728.8</v>
       </c>
       <c r="S14">
-        <v>25320091.0</v>
+        <v>2532009.1</v>
       </c>
       <c r="T14">
-        <v>21749439.0</v>
+        <v>2532009.1</v>
       </c>
       <c r="U14">
-        <v>21174698.0</v>
+        <v>2174943.9</v>
       </c>
       <c r="V14">
-        <v>21174698.0</v>
+        <v>2117469.8</v>
       </c>
       <c r="W14">
-        <v>18405840.0</v>
+        <v>2117469.8</v>
       </c>
       <c r="X14">
-        <v>12695989.0</v>
+        <v>1840584.0</v>
       </c>
       <c r="Y14">
-        <v>10749460.0</v>
+        <v>1269598.9</v>
       </c>
       <c r="Z14">
-        <v>10749460.0</v>
+        <v>1074946.0</v>
       </c>
       <c r="AA14">
-        <v>10022856.0</v>
+        <v>1074946.0</v>
       </c>
       <c r="AB14">
-        <v>9669129.0</v>
+        <v>1002285.6</v>
       </c>
       <c r="AC14">
+        <v>966912.9</v>
+      </c>
+      <c r="AD14">
         <v>8469530.0</v>
       </c>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
       <c r="AE14">
-        <v>1059235.0</v>
+        <v>109286.5</v>
       </c>
       <c r="AF14">
-        <v>1059224.0</v>
+        <v>105923.5</v>
       </c>
       <c r="AG14">
-        <v>1059221.0</v>
+        <v>105922.4</v>
       </c>
       <c r="AH14">
-        <v>1059221.0</v>
+        <v>105922.1</v>
       </c>
       <c r="AI14">
-        <v>1055184.0</v>
+        <v>105922.1</v>
       </c>
       <c r="AJ14">
-        <v>1055184.0</v>
+        <v>105518.4</v>
       </c>
       <c r="AK14">
-        <v>816127.0</v>
+        <v>105518.4</v>
       </c>
       <c r="AL14">
-        <v>802095.0</v>
+        <v>81612.7</v>
       </c>
       <c r="AM14">
-        <v>791145.0</v>
+        <v>80209.5</v>
       </c>
       <c r="AN14">
-        <v>781176.0</v>
+        <v>79114.5</v>
       </c>
       <c r="AO14">
-        <v>764077.0</v>
+        <v>78117.6</v>
       </c>
       <c r="AP14">
-        <v>714473.0</v>
+        <v>76407.7</v>
       </c>
       <c r="AQ14">
-        <v>600637.0</v>
+        <v>71447.3</v>
       </c>
       <c r="AR14">
-        <v>599913.0</v>
+        <v>60063.7</v>
       </c>
       <c r="AS14">
-        <v>599314.0</v>
+        <v>59991.3</v>
       </c>
       <c r="AT14">
-        <v>592240.0</v>
+        <v>59931.4</v>
       </c>
       <c r="AU14">
-        <v>543976.0</v>
+        <v>59224.0</v>
       </c>
       <c r="AV14">
-        <v>447204.0</v>
+        <v>54397.6</v>
       </c>
       <c r="AW14">
-        <v>527891.0</v>
+        <v>44720.4</v>
       </c>
       <c r="AX14">
-        <v>13844.0</v>
+        <v>52789.1</v>
       </c>
       <c r="AY14">
-        <v>13844.0</v>
+        <v>1384.4</v>
       </c>
       <c r="AZ14">
-        <v>12676.0</v>
+        <v>1384.4</v>
       </c>
       <c r="BA14">
-        <v>11679.0</v>
+        <v>1267.6</v>
       </c>
       <c r="BB14">
-        <v>11679.0</v>
+        <v>1167.9</v>
       </c>
       <c r="BC14">
-        <v>11679.0</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:55">
+        <v>1167.9</v>
+      </c>
+      <c r="BD14">
+        <v>1167.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>4000.0</v>
       </c>
       <c r="N15">
         <v>4000.0</v>
       </c>
-      <c r="O15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O15">
+        <v>4000.0</v>
+      </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>3000.0</v>
       </c>
       <c r="R15">
         <v>3000.0</v>
       </c>
       <c r="S15">
         <v>3000.0</v>
       </c>
       <c r="T15">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="U15">
         <v>2000.0</v>
       </c>
       <c r="V15">
         <v>2000.0</v>
       </c>
       <c r="W15">
         <v>2000.0</v>
       </c>
       <c r="X15">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="Y15">
         <v>1000.0</v>
       </c>
       <c r="Z15">
         <v>1000.0</v>
       </c>
       <c r="AA15">
         <v>1000.0</v>
       </c>
       <c r="AB15">
         <v>1000.0</v>
       </c>
       <c r="AC15">
-        <v>4000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="AD15">
         <v>4000.0</v>
       </c>
       <c r="AE15">
         <v>4000.0</v>
       </c>
       <c r="AF15">
         <v>4000.0</v>
       </c>
       <c r="AG15">
         <v>4000.0</v>
       </c>
       <c r="AH15">
         <v>4000.0</v>
       </c>
       <c r="AI15">
         <v>4000.0</v>
       </c>
       <c r="AJ15">
         <v>4000.0</v>
       </c>
       <c r="AK15">
         <v>4000.0</v>
       </c>
       <c r="AL15">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="AM15">
         <v>3000.0</v>
       </c>
       <c r="AN15">
         <v>3000.0</v>
       </c>
       <c r="AO15">
         <v>3000.0</v>
       </c>
       <c r="AP15">
         <v>3000.0</v>
       </c>
       <c r="AQ15">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AR15">
         <v>2000.0</v>
       </c>
       <c r="AS15">
         <v>2000.0</v>
       </c>
       <c r="AT15">
         <v>2000.0</v>
       </c>
       <c r="AU15">
         <v>2000.0</v>
       </c>
       <c r="AV15">
         <v>2000.0</v>
       </c>
-      <c r="AW15"/>
-      <c r="AX15">
+      <c r="AW15">
+        <v>2000.0</v>
+      </c>
+      <c r="AX15"/>
+      <c r="AY15">
         <v>1000.0</v>
       </c>
-      <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-    </row>
-    <row r="16" spans="1:55">
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>14012000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>12965000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>5375000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>6663000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7145000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>10126000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>14599000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>135000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>663000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1008000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>3309000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1852000.0</v>
       </c>
-      <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-    </row>
-    <row r="17" spans="1:55">
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5212,113 +5267,115 @@
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-      <c r="AH18">
+      <c r="AH18"/>
+      <c r="AI18">
         <v>0.0</v>
       </c>
-      <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5332,527 +5389,535 @@
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32970000.0</v>
       </c>
       <c r="P20">
         <v>32970000.0</v>
       </c>
       <c r="Q20">
         <v>32970000.0</v>
       </c>
       <c r="R20">
         <v>32970000.0</v>
       </c>
       <c r="S20">
         <v>32970000.0</v>
       </c>
       <c r="T20">
         <v>32970000.0</v>
       </c>
       <c r="U20">
         <v>32970000.0</v>
       </c>
       <c r="V20">
         <v>32970000.0</v>
       </c>
       <c r="W20">
         <v>32970000.0</v>
       </c>
       <c r="X20">
         <v>32970000.0</v>
       </c>
       <c r="Y20">
         <v>32970000.0</v>
       </c>
       <c r="Z20">
         <v>32970000.0</v>
       </c>
       <c r="AA20">
         <v>32970000.0</v>
       </c>
       <c r="AB20">
         <v>32970000.0</v>
       </c>
-      <c r="AC20"/>
+      <c r="AC20">
+        <v>32970000.0</v>
+      </c>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
+      <c r="AH20"/>
+      <c r="AI20">
         <v>0.0</v>
       </c>
-      <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>32970000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>32970000.0</v>
       </c>
-      <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>3002550.0</v>
       </c>
-      <c r="AF21"/>
       <c r="AG21"/>
-      <c r="AH21">
+      <c r="AH21"/>
+      <c r="AI21">
         <v>2734788.0</v>
       </c>
-      <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
-    </row>
-    <row r="22" spans="1:55">
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>2304000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3812000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-3666000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>5608000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>8938000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-3272000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>15406000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-2150000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7872000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>6610000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2557000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3416000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1108000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2678000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3710000.0</v>
       </c>
-      <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-      <c r="AH22">
+      <c r="AH22"/>
+      <c r="AI22">
         <v>0.0</v>
       </c>
-      <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
-    </row>
-    <row r="23" spans="1:55">
+      <c r="BD22"/>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
+        <v>189742000.0</v>
+      </c>
+      <c r="C23">
         <v>24052000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>40704000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>61429000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>20515000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>40868000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>64762000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>86491000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>104155000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>54299000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>66977000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>88739000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>108872000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>127753000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>121083000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>138657000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>149920000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>139100000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>156757000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>136058000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>154724000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>167861000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>171640000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>87152000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>57292000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>65955000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>67604000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>72574000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>10482000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>14978000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>19988000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>34801000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>47008000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>60384000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>70358000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>80675000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>90947000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>64026000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>72473000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>78632000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>82920000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>89081000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>66943000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>79872000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>94924000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>108082000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>85831000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>97016000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>55608000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>46585000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>37979000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>45760000.0</v>
       </c>
-      <c r="BA23"/>
-      <c r="BB23">
+      <c r="BB23"/>
+      <c r="BC23">
         <v>20332000.0</v>
       </c>
-      <c r="BC23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:55">
+      <c r="BD23"/>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>48000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-      <c r="AH24">
+      <c r="AH24"/>
+      <c r="AI24">
         <v>0.0</v>
       </c>
-      <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-    </row>
-    <row r="25" spans="1:55">
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -5866,113 +5931,115 @@
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
-    </row>
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
         <v>40</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>0.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -5986,1953 +6053,1993 @@
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-    </row>
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
-        <v>-15376000.0</v>
+        <v>-186208000.0</v>
       </c>
       <c r="C28">
+        <v>-14799000.0</v>
+      </c>
+      <c r="D28">
         <v>-35006000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-54331000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-13329000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-34664000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-58172000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-78743000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-96182000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-45340000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-58238000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-75409000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-90760000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-105182000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-71617000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-87305000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-94804000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-85871000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-109337000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-86157000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-113529000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-126476000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-132448000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-47814000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-18107000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-28849000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-30419000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-36080000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-9595000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-13324000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-17798000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-31116000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-43647000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-56901000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-66391000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-76153000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-86636000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-59991000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-68088000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-73598000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-77876000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-83416000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-59754000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-71946000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-88257000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-102238000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-79091000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-90840000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-46041000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-38186000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-31033000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-36431000.0</v>
       </c>
-      <c r="BA28"/>
-      <c r="BB28">
+      <c r="BB28"/>
+      <c r="BC28">
         <v>-4477000.0</v>
       </c>
-      <c r="BC28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:55">
+      <c r="BD28"/>
+    </row>
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
         <v>43</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>151233000.0</v>
+      </c>
       <c r="C29">
+        <v>-6673000.0</v>
+      </c>
+      <c r="D29">
         <v>10499000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>33911000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-5287000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>18429000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>41219000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>63573000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>83576000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>28931000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>48407000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>69284000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>91218000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>113684000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>108810000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>127848000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>137961000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>127115000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>145465000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>120742000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>137446000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>158785000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>162875000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>78685000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>50488000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
         <v>44</v>
       </c>
-      <c r="B30"/>
-[...1 lines deleted...]
-      <c r="D30">
+      <c r="B30">
+        <v>354000.0</v>
+      </c>
+      <c r="C30">
+        <v>4122000.0</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30">
         <v>594000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>631000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>684000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>819000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1502000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1446000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>703000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1187000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1181000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>843000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>296000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>241000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>397000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>585000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>279000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>310000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4119000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>303000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>295000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>245000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>326000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>176000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>758000.0</v>
       </c>
-      <c r="AA30"/>
-      <c r="AB30">
+      <c r="AB30"/>
+      <c r="AC30">
         <v>920000.0</v>
       </c>
-      <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
-      <c r="AH30">
+      <c r="AH30"/>
+      <c r="AI30">
         <v>346897.0</v>
       </c>
-      <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
-    </row>
-    <row r="31" spans="1:55">
+      <c r="BD30"/>
+    </row>
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>69284000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>91218000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>113684000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>75840000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>94878000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>104991000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>94145000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>112495000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>87772000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>104476000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>125815000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>129905000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>45715000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>17518000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>25393000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>27557000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>36441000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>9049000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>12427000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>14252000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>26453000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>37295000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>50044000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>62078000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>73337000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>84428000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>58446000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>67760000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>74147000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>78048000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>82325000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>58678000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>69736000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>83778000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>97563000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>77050000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>89163000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>46696000.0</v>
       </c>
-      <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
-    </row>
-    <row r="32" spans="1:55">
+      <c r="BD31"/>
+    </row>
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
         <v>46</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>150396000.0</v>
+      </c>
       <c r="C32">
+        <v>-7749000.0</v>
+      </c>
+      <c r="D32">
         <v>9194000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>32529000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-6617000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>17157000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>39909000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>62301000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>82469000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>27805000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>47453000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>68310000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>90280000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>112787000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>75135000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>94359000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>104422000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>93587000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>111904000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>87200000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>103924000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>125348000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>129511000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>45349000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>17266000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
-    </row>
-    <row r="33" spans="1:55">
+      <c r="BD32"/>
+    </row>
+    <row r="33" spans="1:56">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
+        <v>983000.0</v>
+      </c>
+      <c r="C33">
         <v>1183000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1430999.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1587000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1540000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1536000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1496000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1513000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1540000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1765000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1743000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2188000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2290000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1889000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>34434000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>33896000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>34041000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>34112000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>34262000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>34371000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>34444000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>34116000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>34099000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>34129000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>33693000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>33725000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>33085000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>33081000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>494000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>746000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>927000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2156000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2173000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2263000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2398000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2612000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2645000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2563000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>3009000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>3196000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>3681000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>3993000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>4334000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>4426000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>4306000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>3266000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>3248000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>3527000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>3344000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2730000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2601000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1966000.0</v>
       </c>
-      <c r="BA33"/>
-      <c r="BB33">
+      <c r="BB33"/>
+      <c r="BC33">
         <v>1184000.0</v>
       </c>
-      <c r="BC33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:55">
+      <c r="BD33"/>
+    </row>
+    <row r="34" spans="1:56">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>1214000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1352000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>992000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>407000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>502000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>584000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>701000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>829000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>922000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>679000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>735000.0</v>
       </c>
-      <c r="X34"/>
-      <c r="Y34">
+      <c r="Y34"/>
+      <c r="Z34">
         <v>7275000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>520000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="AB34">
         <v>41000.0</v>
       </c>
-      <c r="AC34"/>
+      <c r="AC34">
+        <v>41000.0</v>
+      </c>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
-      <c r="AP34">
+      <c r="AP34"/>
+      <c r="AQ34">
         <v>101000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>146000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>159000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>200000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>241000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>283000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>292000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>279000.0</v>
       </c>
-      <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
-    </row>
-    <row r="35" spans="1:55">
+      <c r="BD34"/>
+    </row>
+    <row r="35" spans="1:56">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
+        <v>146000.0</v>
+      </c>
+      <c r="C35">
         <v>107000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>125999.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>205000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>210000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>264000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>186000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>241000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>433000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>639000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>789000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1214000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1352000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>992000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>759000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>407000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>502000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>584000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>701000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>829000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>922000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>679000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>735000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>793000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>471000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>520000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="AB35">
         <v>41000.0</v>
       </c>
       <c r="AC35">
         <v>41000.0</v>
       </c>
       <c r="AD35">
         <v>41000.0</v>
       </c>
       <c r="AE35">
+        <v>41000.0</v>
+      </c>
+      <c r="AF35">
         <v>45000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>49000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>47000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>59000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="AJ35">
         <v>46000.0</v>
       </c>
       <c r="AK35">
+        <v>46000.0</v>
+      </c>
+      <c r="AL35">
         <v>69000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>100000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>83000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>12000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>56000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>101000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>146000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>159000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>200000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>241000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>283000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>292000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>104991000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>321000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>63241000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>60825000.0</v>
       </c>
-      <c r="BA35"/>
-      <c r="BB35">
+      <c r="BB35"/>
+      <c r="BC35">
         <v>26219000.0</v>
       </c>
-      <c r="BC35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:55">
+      <c r="BD35"/>
+    </row>
+    <row r="36" spans="1:56">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
-      <c r="K36">
-[...1 lines deleted...]
-      </c>
+      <c r="K36"/>
       <c r="L36">
         <v>43000.0</v>
       </c>
       <c r="M36">
         <v>43000.0</v>
       </c>
       <c r="N36">
         <v>43000.0</v>
       </c>
       <c r="O36">
-        <v>42000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="P36">
         <v>42000.0</v>
       </c>
       <c r="Q36">
         <v>42000.0</v>
       </c>
       <c r="R36">
         <v>42000.0</v>
       </c>
       <c r="S36">
         <v>42000.0</v>
       </c>
       <c r="T36">
         <v>42000.0</v>
       </c>
       <c r="U36">
         <v>42000.0</v>
       </c>
       <c r="V36">
         <v>42000.0</v>
       </c>
       <c r="W36">
         <v>42000.0</v>
       </c>
       <c r="X36">
         <v>42000.0</v>
       </c>
       <c r="Y36">
         <v>42000.0</v>
       </c>
       <c r="Z36">
         <v>42000.0</v>
       </c>
       <c r="AA36">
+        <v>42000.0</v>
+      </c>
+      <c r="AB36">
         <v>71000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>68000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>12000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>37000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-2965550.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>97000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>101000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>108000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>126000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>182000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>156000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>58000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>87000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>182000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>253000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>184000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>171000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>214000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198000.0</v>
       </c>
       <c r="AT36">
         <v>198000.0</v>
       </c>
       <c r="AU36">
-        <v>263000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="AV36">
         <v>263000.0</v>
       </c>
       <c r="AW36">
         <v>263000.0</v>
       </c>
       <c r="AX36">
         <v>263000.0</v>
       </c>
       <c r="AY36">
-        <v>198000.0</v>
+        <v>263000.0</v>
       </c>
       <c r="AZ36">
         <v>198000.0</v>
       </c>
-      <c r="BA36"/>
+      <c r="BA36">
+        <v>198000.0</v>
+      </c>
       <c r="BB36"/>
       <c r="BC36"/>
-    </row>
-    <row r="37" spans="1:55">
+      <c r="BD36"/>
+    </row>
+    <row r="37" spans="1:56">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-      <c r="AH37">
+      <c r="AH37"/>
+      <c r="AI37">
         <v>0.0</v>
       </c>
-      <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
-    </row>
-    <row r="38" spans="1:55">
+      <c r="BD37"/>
+    </row>
+    <row r="38" spans="1:56">
       <c r="A38" t="s">
         <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>43000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>43000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000.0</v>
       </c>
       <c r="P38">
         <v>42000.0</v>
       </c>
       <c r="Q38">
         <v>42000.0</v>
       </c>
       <c r="R38">
         <v>42000.0</v>
       </c>
       <c r="S38">
         <v>42000.0</v>
       </c>
       <c r="T38">
         <v>42000.0</v>
       </c>
       <c r="U38">
         <v>42000.0</v>
       </c>
       <c r="V38">
+        <v>42000.0</v>
+      </c>
+      <c r="W38">
         <v>943000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000.0</v>
       </c>
       <c r="X38">
         <v>42000.0</v>
       </c>
       <c r="Y38">
         <v>42000.0</v>
       </c>
       <c r="Z38">
         <v>42000.0</v>
       </c>
-      <c r="AA38"/>
+      <c r="AA38">
+        <v>42000.0</v>
+      </c>
       <c r="AB38"/>
-      <c r="AC38">
+      <c r="AC38"/>
+      <c r="AD38">
         <v>12000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>37000.0</v>
       </c>
-      <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
-      <c r="AH38">
+      <c r="AH38"/>
+      <c r="AI38">
         <v>0.0</v>
       </c>
-      <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
-    </row>
-    <row r="39" spans="1:55">
+      <c r="BD38"/>
+    </row>
+    <row r="39" spans="1:56">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
-        <v>7386000.0</v>
+        <v>1776000.0</v>
       </c>
       <c r="C39">
+        <v>3264000.0</v>
+      </c>
+      <c r="D39">
         <v>4141000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3938000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4040000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2980000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3376000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3778000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3857000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>5157000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>4357999.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>9257000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>8627000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3586000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>13637000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>16286000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>19584000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>18125000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>11741000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>14512000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>5441000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>5998000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>4113000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>4090000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>4845000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2861000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>4059000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>2452000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>393000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>976000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1263000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>3058000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1188000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1220000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1569000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>3820000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>3332000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>2944000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1376000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1838000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1363000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1672000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>2855000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>3500000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>2361000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>2578000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>3492000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>2649000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>6223000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>5669000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>4220000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>2355000.0</v>
       </c>
-      <c r="BA39"/>
-      <c r="BB39">
+      <c r="BB39"/>
+      <c r="BC39">
         <v>675000.0</v>
       </c>
-      <c r="BC39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:55">
+      <c r="BD39"/>
+    </row>
+    <row r="40" spans="1:56">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
-        <v>20480000.0</v>
+        <v>27077000.0</v>
       </c>
       <c r="C40">
+        <v>20010000.0</v>
+      </c>
+      <c r="D40">
         <v>22161000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>18646000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>19320000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>13589000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>16855000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>14358000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>13238000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>18935000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>13920000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>12870000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>10412000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>8225000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>6947000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>5919000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>7765000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>7248000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>6944000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>10116000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>5920000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>4400000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>4611000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>5811000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>4238000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>3641000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3318000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1660000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1249000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2242000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>4560000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>7224000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>8773000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>9232000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>7253000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>6216000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>5142000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>4700000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>3437000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>3586000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>3931000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>5434000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>7570000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>9057000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>9818000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>9125000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>7802000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>6100000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>7308000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>3622000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>5776000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>6537000.0</v>
       </c>
-      <c r="BA40"/>
-      <c r="BB40">
+      <c r="BB40"/>
+      <c r="BC40">
         <v>601000.0</v>
       </c>
-      <c r="BC40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:55">
+      <c r="BD40"/>
+    </row>
+    <row r="41" spans="1:56">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
-      <c r="AA41">
-[...1 lines deleted...]
-      </c>
+      <c r="AA41"/>
       <c r="AB41">
         <v>41000.0</v>
       </c>
       <c r="AC41">
+        <v>41000.0</v>
+      </c>
+      <c r="AD41">
         <v>48000.0</v>
       </c>
-      <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
-      <c r="AH41">
+      <c r="AH41"/>
+      <c r="AI41">
         <v>0.0</v>
       </c>
-      <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
-    </row>
-    <row r="42" spans="1:55">
+      <c r="BD41"/>
+    </row>
+    <row r="42" spans="1:56">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
+        <v>789324000.0</v>
+      </c>
+      <c r="C42">
         <v>599241000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>597179000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>595069000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>527653000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>525611000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>523549000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>521639000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>519757000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>436060000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>433818000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>431849000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>429955000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>427925000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>369999000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>368087000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>355949000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>324237000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>321950000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>278534000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>277027000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>266823000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>257394000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>160148000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>120567000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>119646000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>114550000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>114137000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>355874000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>349771000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>349132000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>349392000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>347557000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>345915000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>343351000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>342127000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>340817000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>302185000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>299768000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>295977000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>290409000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>285098000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>251591000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>250343000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>249276000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>248305000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>213831000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>213146000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>55803000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>58413000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>59949000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>61689000.0</v>
       </c>
-      <c r="BA42"/>
-      <c r="BB42">
+      <c r="BB42"/>
+      <c r="BC42">
         <v>62728000.0</v>
       </c>
-      <c r="BC42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:55">
+      <c r="BD42"/>
+    </row>
+    <row r="43" spans="1:56">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -7946,2285 +8053,2329 @@
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
-    </row>
-    <row r="44" spans="1:55">
+      <c r="BD43"/>
+    </row>
+    <row r="44" spans="1:56">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-      <c r="AH44">
+      <c r="AH44"/>
+      <c r="AI44">
         <v>0.0</v>
       </c>
-      <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
-    </row>
-    <row r="45" spans="1:55">
+      <c r="BD44"/>
+    </row>
+    <row r="45" spans="1:56">
       <c r="A45" t="s">
         <v>59</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>983000.0</v>
+      </c>
       <c r="C45">
+        <v>1183000.0</v>
+      </c>
+      <c r="D45">
         <v>1431000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1587000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1540000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1536000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1496000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1513000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1540000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1765000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1700000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2145000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>288000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1846000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1422000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>1359000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1432000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1104000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1087000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1117000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>681000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>713000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>115000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>111000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>482000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>709000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>890000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>2059000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>2072000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>2155000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>2272000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>2430000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>2489000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>2505000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>2922000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>3014000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>3428000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>3809000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>4163000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>4212000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>4108000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>3068000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>2985000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>3264000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>3081000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>2467000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>2403000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>1768000.0</v>
       </c>
-      <c r="BA45"/>
-      <c r="BB45">
+      <c r="BB45"/>
+      <c r="BC45">
         <v>1184000.0</v>
       </c>
-      <c r="BC45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:55">
+      <c r="BD45"/>
+    </row>
+    <row r="46" spans="1:56">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
+        <v>983000.0</v>
+      </c>
+      <c r="C46">
         <v>1183000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1431000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1587000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1540000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1536000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1496000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1513000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1540000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1765000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1700000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2145000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2247000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1846000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1422000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>884000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1029000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1100000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1250000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1359000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1432000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1104000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1087000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1117000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>681000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>713000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>115000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>111000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>482000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>709000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>890000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2059000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2072000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2155000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>2272000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>2430000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>2489000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>2505000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>2922000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>3014000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>3428000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>3809000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>4163000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>4212000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>4108000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>3068000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>2985000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>3264000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>3081000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>2467000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>2403000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1768000.0</v>
       </c>
-      <c r="BA46"/>
-      <c r="BB46">
+      <c r="BB46"/>
+      <c r="BC46">
         <v>1184000.0</v>
       </c>
-      <c r="BC46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:55">
+      <c r="BD46"/>
+    </row>
+    <row r="47" spans="1:56">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>290000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>288000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>294000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1422000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>884000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>155000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1100000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>196000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1359000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>190000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>203000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1087000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1117000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>77000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>80000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>44000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>43000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>482000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>709000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>890000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2059000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2072000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>2155000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2272000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>2430000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>2489000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>2505000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>2922000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>3014000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>3428000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>3809000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>4163000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>4212000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>4108000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>3068000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>2985000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>3264000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>3081000.0</v>
       </c>
-      <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
-    </row>
-    <row r="48" spans="1:55">
+      <c r="BD47"/>
+    </row>
+    <row r="48" spans="1:56">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
+        <v>-641159000.0</v>
+      </c>
+      <c r="C48">
         <v>-608571000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-589271000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-563692000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-536872000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-511399000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-486224000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-461856000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-440476000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-410892000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-389320000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-366551000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-342552000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-317280000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-260806000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-239582000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-217681000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-196873000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-175688000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-156396000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-138462000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-103928000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-92769000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-79856000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-68398000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-59911000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-52220000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-44005000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-346909000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-337428000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-334964000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-323023000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-310341000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-295953000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-281365000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-268884000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-256477000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-243825000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-232091000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-221913000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-212444000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-202856000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-192996000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-180697000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-165590000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>97563000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-136878000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-124080000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-113914000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-103166000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-92927000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-85950000.0</v>
       </c>
-      <c r="BA48"/>
-      <c r="BB48">
+      <c r="BB48"/>
+      <c r="BC48">
         <v>-70448000.0</v>
       </c>
-      <c r="BC48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:55">
+      <c r="BD48"/>
+    </row>
+    <row r="49" spans="1:56">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-366551000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-342552000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-317280000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-239582000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-217681000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-196873000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-175688000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-156396000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-138462000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-103928000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-92769000.0</v>
       </c>
-      <c r="X49"/>
-      <c r="Y49">
+      <c r="Y49"/>
+      <c r="Z49">
         <v>-68398000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-59911000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-52220000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-44005000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-346909000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-337428000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-334964000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-323023000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-310341000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-295953000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-281365000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-268884000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-256477000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-243800000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-232091000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-221913000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-212444000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-202856000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-192996000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-180697000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-165590000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-150833000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-136878000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-124080000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-113914000.0</v>
       </c>
-      <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
-    </row>
-    <row r="50" spans="1:55">
+      <c r="BD49"/>
+    </row>
+    <row r="50" spans="1:56">
       <c r="A50" t="s">
         <v>64</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>26000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
-      <c r="AH50">
+      <c r="AH50"/>
+      <c r="AI50">
         <v>0.0</v>
       </c>
-      <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
-    </row>
-    <row r="51" spans="1:55">
+      <c r="BD50"/>
+    </row>
+    <row r="51" spans="1:56">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
-        <v>107000.0</v>
+        <v>421000.0</v>
       </c>
       <c r="C51">
+        <v>684000.0</v>
+      </c>
+      <c r="D51">
         <v>126000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>979000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>975000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1004000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>899000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>955000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1130000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1334000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1451000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1885000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2001000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1563000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1154000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>773000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>906000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>992000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1107000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1018000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1310000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>976000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>735000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>793000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>471000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>520000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="AB51">
         <v>41000.0</v>
       </c>
       <c r="AC51">
+        <v>41000.0</v>
+      </c>
+      <c r="AD51">
         <v>48000.0</v>
       </c>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
-      <c r="AY51">
+      <c r="AY51"/>
+      <c r="AZ51">
         <v>125000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>8000.0</v>
       </c>
-      <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
-    </row>
-    <row r="52" spans="1:55">
+      <c r="BD51"/>
+    </row>
+    <row r="52" spans="1:56">
       <c r="A52" t="s">
         <v>66</v>
       </c>
-      <c r="B52"/>
-[...1 lines deleted...]
-      <c r="D52">
+      <c r="B52">
+        <v>275000.0</v>
+      </c>
+      <c r="C52">
+        <v>470000.0</v>
+      </c>
+      <c r="D52"/>
+      <c r="E52">
         <v>774000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>765000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>740000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>713000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>714000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>697000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>695000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>662000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>671000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>649000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>571000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>395000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>366000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>404000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>408000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>406000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>189000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>388000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>297000.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52">
+      <c r="X52"/>
+      <c r="Y52">
         <v>5450000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>3963000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>3298000.0</v>
       </c>
-      <c r="AA52"/>
       <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52">
         <v>26000.0</v>
       </c>
-      <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
-      <c r="AH52">
+      <c r="AH52"/>
+      <c r="AI52">
         <v>0.0</v>
       </c>
-      <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>125000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>8000.0</v>
       </c>
-      <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
-    </row>
-    <row r="53" spans="1:55">
+      <c r="BD52"/>
+    </row>
+    <row r="53" spans="1:56">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
-[...1 lines deleted...]
-      </c>
+      <c r="J53"/>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
+        <v>0.0</v>
+      </c>
+      <c r="N53">
         <v>4351000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>9629000.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-      <c r="AG53">
+      <c r="AG53"/>
+      <c r="AH53">
         <v>9008000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>0.0</v>
       </c>
-      <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
-      <c r="AZ53">
+      <c r="AZ53"/>
+      <c r="BA53">
         <v>5000000.0</v>
       </c>
-      <c r="BA53"/>
-      <c r="BB53">
+      <c r="BB53"/>
+      <c r="BC53">
         <v>13996000.0</v>
       </c>
-      <c r="BC53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:55">
+      <c r="BD53"/>
+    </row>
+    <row r="54" spans="1:56">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-      <c r="AH54">
+      <c r="AH54"/>
+      <c r="AI54">
         <v>0.0</v>
       </c>
-      <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
-    </row>
-    <row r="55" spans="1:55">
+      <c r="BD54"/>
+    </row>
+    <row r="55" spans="1:56">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
+        <v>189742000.0</v>
+      </c>
+      <c r="C55">
         <v>24052000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>40704000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>61429000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>20515000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>40868000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>64762000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>86491000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>104155000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>54299000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>66977000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>88739000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>108872000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>127753000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>121083000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>138657000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>149920000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>139100000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>156757000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>136058000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>154724000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>167861000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>171640000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>87152000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>57292000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>65955000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>67604000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>72574000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>10482000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>14978000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>19988000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>34801000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>47008000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>60384000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>70358000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>80675000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>90947000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>64026000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>72473000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>78632000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>82920000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>89081000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>66943000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>79872000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>94924000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>108082000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>85831000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>97016000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>55608000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>46585000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>37979000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>45760000.0</v>
       </c>
-      <c r="BA55"/>
-      <c r="BB55">
+      <c r="BB55"/>
+      <c r="BC55">
         <v>20332000.0</v>
       </c>
-      <c r="BC55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:55">
+      <c r="BD55"/>
+    </row>
+    <row r="56" spans="1:56">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
+        <v>188759000.0</v>
+      </c>
+      <c r="C56">
         <v>22869000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>39273000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>59842000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>18975000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>39332000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>63266000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>84978000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>102615000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>52534000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>65233999.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>86551000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>106582000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>125864000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>86649000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>104761000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>115879000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>104988000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>122495000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>101687000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>120280000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>133745000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>137541000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>53023000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>23599000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>32230000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>34519000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>39493000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>9988000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>14232000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>19061000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>32645000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>44835000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>58121000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>67960000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>78063000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>88302000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>61463000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>69464000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>75436000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>79239000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>85088000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>62609000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>75446000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>90618000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>104816000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>82583000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>93489000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>52264000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>43855000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>35378000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>43794000.0</v>
       </c>
-      <c r="BA56"/>
-      <c r="BB56">
+      <c r="BB56"/>
+      <c r="BC56">
         <v>19148000.0</v>
       </c>
-      <c r="BC56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:55">
+      <c r="BD56"/>
+    </row>
+    <row r="57" spans="1:56">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
+        <v>38363000.0</v>
+      </c>
+      <c r="C57">
         <v>30618000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>30079000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>27313000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>25592000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>22175000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>23357000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>22677000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>20146000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>24729000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>17781000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>18241000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>16302000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>13077000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>11514000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>10402000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>11457000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>11401000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>10591000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>14487000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>16356000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>8397000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>8030000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>7674000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>6333000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>7072000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>7036000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>3122000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1433000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2510000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>5691000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>8299000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>9666000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>10281000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>8234000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>7292000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>6450000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>5480000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>4630000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>4473000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>4816000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>6655000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>8119000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>9977000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>10946000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>10278000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>8498000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>7561000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>8633000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>4846000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>7621000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>9102000.0</v>
       </c>
-      <c r="BA57"/>
-      <c r="BB57">
+      <c r="BB57"/>
+      <c r="BC57">
         <v>1745000.0</v>
       </c>
-      <c r="BC57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:55">
+      <c r="BD57"/>
+    </row>
+    <row r="58" spans="1:56">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
-        <v>107000.0</v>
+        <v>38509000.0</v>
       </c>
       <c r="C58">
+        <v>30725000.0</v>
+      </c>
+      <c r="D58">
         <v>30205000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>27518000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>25802000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>22439000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>23543000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>22918000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>20579000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>25368000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>18570000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>19455000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>17654000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>14069000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>12273000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>10809000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>11959000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>11985000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>11292000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>15316000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>17278000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>9076000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>8765000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>8467000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>6804000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>7592000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>7077000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>3163000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1433000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2551000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>5736000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>8348000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>9713000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>10340000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>8280000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>7338000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>6519000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>5580000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>4713000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>4485000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>4872000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>6756000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>8265000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>10136000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>11146000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>10519000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>8781000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>7853000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>113624000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>5167000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>70862000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>69927000.0</v>
       </c>
-      <c r="BA58"/>
-      <c r="BB58">
+      <c r="BB58"/>
+      <c r="BC58">
         <v>27964000.0</v>
       </c>
-      <c r="BC58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:55">
+      <c r="BD58"/>
+    </row>
+    <row r="59" spans="1:56">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-      <c r="AH59">
+      <c r="AH59"/>
+      <c r="AI59">
         <v>0.0</v>
       </c>
-      <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
-    </row>
-    <row r="60" spans="1:55">
+      <c r="BD59"/>
+    </row>
+    <row r="60" spans="1:56">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
+        <v>151233000.0</v>
+      </c>
+      <c r="C60">
         <v>-6673000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>10499000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>33911000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-5287000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>18429000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>41219000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>63573000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>83576000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>28931000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>48407000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>69284000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>91218000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>113684000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>108810000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>127848000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>137961000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>127115000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>145465000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>120742000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>137446000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>158785000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>162875000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>78685000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>50488000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>58363000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>60527000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>69411000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>9049000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>12427000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>14252000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>26453000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>37295000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>50044000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>62078000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>73337000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>84428000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>58446000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>67760000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>74147000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>78048000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>82325000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>58678000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>69736000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>83778000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>97563000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>77050000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>89163000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>-58016000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>41418000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>-32883000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>-24167000.0</v>
       </c>
-      <c r="BA60"/>
-      <c r="BB60">
+      <c r="BB60"/>
+      <c r="BC60">
         <v>-7632000.0</v>
       </c>
-      <c r="BC60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:55">
+      <c r="BD60"/>
+    </row>
+    <row r="61" spans="1:56">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-      <c r="AH61">
+      <c r="AH61"/>
+      <c r="AI61">
         <v>0.0</v>
       </c>
-      <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
-    </row>
-    <row r="62" spans="1:55">
+      <c r="BD61"/>
+    </row>
+    <row r="62" spans="1:56">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
-      <c r="AW62">
+      <c r="AW62"/>
+      <c r="AX62">
         <v>104712000.0</v>
       </c>
-      <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
+      <c r="BD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10281,1209 +10432,1225 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>118</v>
+      </c>
+      <c r="B2">
+        <v>168000.0</v>
+      </c>
       <c r="C2">
         <v>134000.0</v>
       </c>
       <c r="D2">
         <v>111000.0</v>
       </c>
       <c r="E2">
         <v>77000.0</v>
       </c>
       <c r="F2">
         <v>85000.0</v>
       </c>
       <c r="G2">
         <v>39000.0</v>
       </c>
       <c r="H2">
         <v>50000.0</v>
       </c>
       <c r="I2">
         <v>15000.0</v>
       </c>
       <c r="J2">
         <v>998000.0</v>
       </c>
       <c r="K2">
         <v>206.0</v>
       </c>
       <c r="L2">
         <v>1328000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
         <v>168000.0</v>
       </c>
       <c r="C3">
         <v>134000.0</v>
       </c>
       <c r="D3">
         <v>111000.0</v>
       </c>
       <c r="E3">
         <v>77000.0</v>
       </c>
       <c r="F3">
         <v>85000.0</v>
       </c>
       <c r="G3">
         <v>39000.0</v>
       </c>
       <c r="H3">
         <v>50000.0</v>
       </c>
       <c r="I3">
         <v>15000.0</v>
       </c>
       <c r="J3">
         <v>998000.0</v>
       </c>
       <c r="K3">
         <v>1808000.0</v>
       </c>
       <c r="L3">
         <v>1328000.0</v>
       </c>
       <c r="M3">
         <v>1087000.0</v>
       </c>
       <c r="N3">
         <v>799000.0</v>
       </c>
       <c r="O3">
         <v>651000.0</v>
       </c>
       <c r="P3">
         <v>961000.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5">
-        <v>-97172000.0</v>
+        <v>-103228000.0</v>
       </c>
       <c r="C5">
         <v>-98052000.0</v>
       </c>
       <c r="D5">
         <v>-99223000.0</v>
       </c>
       <c r="E5">
         <v>-86518000.0</v>
       </c>
       <c r="F5">
         <v>-91665000.0</v>
       </c>
       <c r="G5">
         <v>-48971000.0</v>
       </c>
       <c r="H5">
         <v>-37032000.0</v>
       </c>
       <c r="I5">
         <v>-15155000.0</v>
       </c>
       <c r="J5">
         <v>-52078000.0</v>
       </c>
       <c r="K5">
         <v>-41266000.0</v>
       </c>
       <c r="L5">
         <v>-52120000.0</v>
       </c>
       <c r="M5">
         <v>-50342000.0</v>
       </c>
       <c r="N5">
         <v>-32718000.0</v>
       </c>
       <c r="O5">
         <v>-6288000.0</v>
       </c>
       <c r="P5">
         <v>-8579000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
-        <v>-97004000.0</v>
+        <v>-103060000.0</v>
       </c>
       <c r="C6">
         <v>-97918000.0</v>
       </c>
       <c r="D6">
         <v>-99112000.0</v>
       </c>
       <c r="E6">
         <v>-86441000.0</v>
       </c>
       <c r="F6">
         <v>-91580000.0</v>
       </c>
       <c r="G6">
         <v>-48932000.0</v>
       </c>
       <c r="H6">
         <v>-36982000.0</v>
       </c>
       <c r="I6">
         <v>-15140000.0</v>
       </c>
       <c r="J6">
         <v>-51080000.0</v>
       </c>
       <c r="K6">
         <v>-39458000.0</v>
       </c>
       <c r="L6">
         <v>-50792000.0</v>
       </c>
       <c r="M6">
         <v>-49255000.0</v>
       </c>
       <c r="N6">
         <v>-31919000.0</v>
       </c>
       <c r="O6">
         <v>-5637000.0</v>
       </c>
       <c r="P6">
         <v>-7618000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>125</v>
+      </c>
+      <c r="B9">
+        <v>-168000.0</v>
+      </c>
       <c r="C9">
         <v>-134000.0</v>
       </c>
       <c r="D9">
         <v>-111000.0</v>
       </c>
       <c r="E9">
         <v>-77000.0</v>
       </c>
       <c r="F9">
         <v>-85000.0</v>
       </c>
       <c r="G9">
         <v>-39000.0</v>
       </c>
       <c r="H9">
         <v>-50000.0</v>
       </c>
       <c r="I9">
         <v>-15000.0</v>
       </c>
       <c r="J9">
         <v>-998000.0</v>
       </c>
       <c r="K9">
         <v>5794.0</v>
       </c>
       <c r="L9">
         <v>-1328000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10">
         <v>-97172000.0</v>
       </c>
       <c r="C10">
         <v>-100507000.0</v>
       </c>
       <c r="D10">
         <v>-93612000.0</v>
       </c>
       <c r="E10">
         <v>-120407000.0</v>
       </c>
       <c r="F10">
         <v>-92945000.0</v>
       </c>
       <c r="G10">
         <v>-44017000.0</v>
       </c>
       <c r="H10">
         <v>-34933000.0</v>
       </c>
       <c r="I10">
         <v>-41475000.0</v>
       </c>
       <c r="J10">
         <v>-52078000.0</v>
       </c>
       <c r="K10">
         <v>-40969000.0</v>
       </c>
       <c r="L10">
         <v>-52023000.0</v>
       </c>
       <c r="M10">
         <v>-47667000.0</v>
       </c>
       <c r="N10">
         <v>-32718000.0</v>
       </c>
       <c r="O10">
         <v>-6701000.0</v>
       </c>
       <c r="P10">
         <v>-5879000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-100507000.0</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>33889000.0</v>
       </c>
       <c r="F11">
         <v>-151000.0</v>
       </c>
       <c r="G11">
         <v>-58000.0</v>
       </c>
       <c r="H11">
         <v>-107000.0</v>
       </c>
       <c r="I11">
         <v>549000.0</v>
       </c>
       <c r="J11">
         <v>-577000.0</v>
       </c>
       <c r="K11">
         <v>-1808000.0</v>
       </c>
       <c r="L11">
         <v>-1328000.0</v>
       </c>
       <c r="M11">
         <v>-1087000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11">
         <v>413000.0</v>
       </c>
       <c r="P11">
         <v>9249000.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1041000.0</v>
       </c>
       <c r="F12">
         <v>85000.0</v>
       </c>
       <c r="G12">
         <v>58000.0</v>
       </c>
       <c r="H12">
         <v>107000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>413000.0</v>
       </c>
       <c r="P12">
         <v>9249000.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>129</v>
+      </c>
+      <c r="B13">
+        <v>1040000.0</v>
+      </c>
       <c r="C13">
         <v>3390000.0</v>
       </c>
       <c r="D13">
         <v>3075000.0</v>
       </c>
       <c r="E13">
         <v>1041000.0</v>
       </c>
       <c r="F13">
         <v>66000.0</v>
       </c>
       <c r="G13">
         <v>58000.0</v>
       </c>
       <c r="H13">
         <v>107000.0</v>
       </c>
       <c r="I13">
         <v>521000.0</v>
       </c>
       <c r="J13">
         <v>650000.0</v>
       </c>
       <c r="K13">
         <v>284000.0</v>
       </c>
       <c r="L13">
         <v>58000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15">
         <v>-97172000.0</v>
       </c>
       <c r="C15">
         <v>-100507000.0</v>
       </c>
       <c r="D15">
         <v>-93612000.0</v>
       </c>
       <c r="E15">
         <v>-120407000.0</v>
       </c>
       <c r="F15">
         <v>-92794000.0</v>
       </c>
       <c r="G15">
         <v>-44017000.0</v>
       </c>
       <c r="H15">
         <v>-34826000.0</v>
       </c>
       <c r="I15">
         <v>-41475000.0</v>
       </c>
       <c r="J15">
         <v>-52078000.0</v>
       </c>
       <c r="K15">
         <v>-40969000.0</v>
       </c>
       <c r="L15">
         <v>-52023000.0</v>
       </c>
       <c r="M15">
         <v>-47667000.0</v>
       </c>
       <c r="N15">
         <v>-32718000.0</v>
       </c>
       <c r="O15">
         <v>-6701000.0</v>
       </c>
       <c r="P15">
         <v>-5879000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-120407000.0</v>
       </c>
       <c r="F16">
         <v>-92945000.0</v>
       </c>
       <c r="G16">
         <v>-44017000.0</v>
       </c>
       <c r="H16">
         <v>-34933000.0</v>
       </c>
       <c r="I16">
         <v>-41475000.0</v>
       </c>
       <c r="J16">
         <v>-52078000.0</v>
       </c>
       <c r="K16">
         <v>-40969000.0</v>
       </c>
       <c r="L16">
         <v>-52023000.0</v>
       </c>
       <c r="M16">
         <v>-56821000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>133</v>
+      </c>
+      <c r="B17">
+        <v>-97172000.0</v>
+      </c>
       <c r="C17">
         <v>-100507000.0</v>
       </c>
       <c r="D17">
         <v>-93612000.0</v>
       </c>
       <c r="E17">
         <v>-120407000.0</v>
       </c>
       <c r="F17">
         <v>-92945000.0</v>
       </c>
       <c r="G17">
         <v>-44017000.0</v>
       </c>
       <c r="H17">
         <v>-34933000.0</v>
       </c>
       <c r="I17">
         <v>-41475000.0</v>
       </c>
       <c r="J17">
         <v>-52078000.0</v>
       </c>
       <c r="K17">
         <v>-40969000.0</v>
       </c>
       <c r="L17">
         <v>-52023000.0</v>
       </c>
       <c r="M17">
         <v>-47667000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>134</v>
+      </c>
+      <c r="B18">
+        <v>1040000.0</v>
+      </c>
       <c r="C18">
         <v>3390000.0</v>
       </c>
       <c r="D18">
         <v>3075000.0</v>
       </c>
       <c r="E18">
         <v>1041000.0</v>
       </c>
       <c r="F18">
         <v>66000.0</v>
       </c>
       <c r="G18">
         <v>58000.0</v>
       </c>
       <c r="H18">
         <v>107000.0</v>
       </c>
       <c r="I18">
         <v>521000.0</v>
       </c>
       <c r="J18">
         <v>650000.0</v>
       </c>
       <c r="K18">
         <v>284000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-919000.0</v>
       </c>
       <c r="F19">
         <v>-1280000.0</v>
       </c>
       <c r="G19">
         <v>4954000.0</v>
       </c>
       <c r="H19">
         <v>2099000.0</v>
       </c>
       <c r="I19">
         <v>549000.0</v>
       </c>
       <c r="J19">
         <v>577000.0</v>
       </c>
       <c r="K19">
         <v>297000.0</v>
       </c>
       <c r="L19">
         <v>97000.0</v>
       </c>
       <c r="M19">
         <v>2675000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>32970000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>-1219000.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21">
         <v>-103228000.0</v>
       </c>
       <c r="C21">
         <v>-98052000.0</v>
       </c>
       <c r="D21">
         <v>-99223000.0</v>
       </c>
       <c r="E21">
         <v>-119488000.0</v>
       </c>
       <c r="F21">
         <v>-91665000.0</v>
       </c>
       <c r="G21">
         <v>-48971000.0</v>
       </c>
       <c r="H21">
         <v>-37032000.0</v>
       </c>
       <c r="I21">
         <v>-42024000.0</v>
       </c>
       <c r="J21">
         <v>-52655000.0</v>
       </c>
       <c r="K21">
         <v>-41266000.0</v>
       </c>
       <c r="L21">
         <v>-52120000.0</v>
       </c>
       <c r="M21">
         <v>-50342000.0</v>
       </c>
       <c r="N21">
         <v>-31402000.0</v>
       </c>
       <c r="O21">
         <v>-9580000.0</v>
       </c>
       <c r="P21">
         <v>-8581000.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>139</v>
+      </c>
+      <c r="B23">
+        <v>103228000.0</v>
+      </c>
       <c r="C23">
         <v>98052000.0</v>
       </c>
       <c r="D23">
         <v>99223000.0</v>
       </c>
       <c r="E23">
         <v>119488000.0</v>
       </c>
       <c r="F23">
         <v>91665000.0</v>
       </c>
       <c r="G23">
         <v>48971000.0</v>
       </c>
       <c r="H23">
         <v>37032000.0</v>
       </c>
       <c r="I23">
         <v>38410000.0</v>
       </c>
       <c r="J23">
         <v>52655000.0</v>
       </c>
       <c r="K23">
         <v>41266000.0</v>
       </c>
       <c r="L23">
         <v>52120000.0</v>
       </c>
       <c r="M23">
         <v>50342000.0</v>
       </c>
       <c r="N23">
         <v>31402000.0</v>
       </c>
       <c r="O23">
         <v>9580000.0</v>
       </c>
       <c r="P23">
         <v>8581000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>9154000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>141</v>
+      </c>
+      <c r="B25">
+        <v>168000.0</v>
+      </c>
       <c r="C25">
         <v>134000.0</v>
       </c>
       <c r="D25">
         <v>111000.0</v>
       </c>
       <c r="E25">
         <v>77000.0</v>
       </c>
       <c r="F25">
         <v>85000.0</v>
       </c>
       <c r="G25">
         <v>39000.0</v>
       </c>
       <c r="H25">
         <v>50000.0</v>
       </c>
       <c r="I25">
         <v>727000.0</v>
       </c>
       <c r="J25">
         <v>998000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26">
         <v>81983000.0</v>
       </c>
       <c r="C26">
         <v>80046000.0</v>
       </c>
       <c r="D26">
         <v>83215000.0</v>
       </c>
       <c r="E26">
         <v>71255000.0</v>
       </c>
       <c r="F26">
         <v>61115000.0</v>
       </c>
       <c r="G26">
         <v>38637000.0</v>
       </c>
       <c r="H26">
         <v>22512000.0</v>
       </c>
       <c r="I26">
         <v>24825000.0</v>
       </c>
       <c r="J26">
         <v>39341000.0</v>
       </c>
       <c r="K26">
         <v>30046000.0</v>
       </c>
       <c r="L26">
         <v>39773000.0</v>
       </c>
       <c r="M26">
         <v>39479000.0</v>
       </c>
       <c r="N26">
         <v>21787000.0</v>
       </c>
       <c r="O26">
         <v>5097000.0</v>
       </c>
       <c r="P26">
         <v>5515000.0</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>111000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
         <v>21245000.0</v>
       </c>
       <c r="C28">
         <v>18006000.0</v>
       </c>
       <c r="D28">
         <v>16008000.0</v>
       </c>
       <c r="E28">
         <v>15263000.0</v>
       </c>
       <c r="F28">
         <v>13300000.0</v>
       </c>
       <c r="G28">
         <v>10334000.0</v>
       </c>
       <c r="H28">
         <v>14520000.0</v>
       </c>
       <c r="I28">
         <v>13585000.0</v>
       </c>
       <c r="J28">
         <v>13314000.0</v>
       </c>
       <c r="K28">
         <v>11220000.0</v>
       </c>
       <c r="L28">
         <v>12347000.0</v>
       </c>
       <c r="M28">
         <v>10863000.0</v>
       </c>
       <c r="N28">
         <v>9615000.0</v>
       </c>
       <c r="O28"/>
       <c r="P28"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
         <v>103228000.0</v>
       </c>
       <c r="C30">
         <v>98052000.0</v>
       </c>
       <c r="D30">
         <v>99223000.0</v>
       </c>
       <c r="E30">
         <v>119488000.0</v>
       </c>
       <c r="F30">
         <v>91665000.0</v>
       </c>
       <c r="G30">
         <v>48971000.0</v>
       </c>
       <c r="H30">
         <v>37032000.0</v>
       </c>
       <c r="I30">
         <v>38410000.0</v>
       </c>
       <c r="J30">
         <v>52655000.0</v>
       </c>
       <c r="K30">
         <v>41266000.0</v>
       </c>
       <c r="L30">
         <v>52120000.0</v>
       </c>
       <c r="M30">
         <v>50342000.0</v>
       </c>
       <c r="N30">
         <v>31402000.0</v>
       </c>
       <c r="O30">
         <v>9580000.0</v>
       </c>
       <c r="P30">
         <v>8581000.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B31">
         <v>6056000.0</v>
       </c>
       <c r="C31">
         <v>-2455000.0</v>
       </c>
       <c r="D31">
         <v>5611000.0</v>
       </c>
       <c r="E31">
         <v>-919000.0</v>
       </c>
       <c r="F31">
         <v>-1280000.0</v>
       </c>
       <c r="G31">
         <v>4954000.0</v>
       </c>
       <c r="H31">
         <v>2099000.0</v>
       </c>
       <c r="I31">
         <v>455000.0</v>
       </c>
       <c r="J31">
         <v>577000.0</v>
       </c>
       <c r="K31">
         <v>297000.0</v>
       </c>
       <c r="L31">
         <v>97000.0</v>
       </c>
       <c r="M31">
         <v>2675000.0</v>
       </c>
       <c r="N31">
         <v>-1316000.0</v>
       </c>
       <c r="O31">
         <v>-40000.0</v>
       </c>
       <c r="P31">
         <v>2702000.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>148</v>
+      </c>
+      <c r="B32">
+        <v>0.0</v>
+      </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
@@ -11494,3477 +11661,3549 @@
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC32"/>
+  <dimension ref="A1:BD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:55">
+      <c r="BD1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="B2">
+        <v>33000.0</v>
+      </c>
+      <c r="C2">
+        <v>42000.0</v>
+      </c>
+      <c r="D2"/>
       <c r="E2">
         <v>43000.0</v>
       </c>
       <c r="F2">
+        <v>43000.0</v>
+      </c>
+      <c r="G2">
         <v>35000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>42000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>31000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>26000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>23000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>34000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>22000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>32000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>19000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>17000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>20000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>21000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>40000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>16000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>15000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>14000.0</v>
       </c>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
-      <c r="AH2">
+      <c r="AH2"/>
+      <c r="AI2">
         <v>4908.0</v>
       </c>
-      <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
-    </row>
-    <row r="3" spans="1:55">
+      <c r="BD2"/>
+    </row>
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
+        <v>33000.0</v>
+      </c>
+      <c r="C3">
         <v>42000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43000.0</v>
       </c>
       <c r="E3">
         <v>43000.0</v>
       </c>
       <c r="F3">
+        <v>43000.0</v>
+      </c>
+      <c r="G3">
         <v>35000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>42000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>31000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>26000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>23000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>34000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>22000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>32000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>19000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>17000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>20000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>21000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>40000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>16000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>15000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>14000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>9750.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>43000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>14000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>12000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>9000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>-188000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>217000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>99000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>204000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>200000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>224000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>218000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>216000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>229000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>335000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>404000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>420000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>490000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>494000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>381000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>325000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>328000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>294000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>234000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>310000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>246000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>297000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231000.0</v>
       </c>
       <c r="AY3">
         <v>231000.0</v>
       </c>
       <c r="AZ3">
+        <v>231000.0</v>
+      </c>
+      <c r="BA3">
         <v>174000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>163000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>101000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:55">
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-      <c r="AH4">
+      <c r="AH4"/>
+      <c r="AI4">
         <v>0.0</v>
       </c>
-      <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5">
-        <v>-19300000.0</v>
+        <v>-33235000.0</v>
       </c>
       <c r="C5">
-        <v>-25579000.0</v>
+        <v>-23327000.0</v>
       </c>
       <c r="D5">
+        <v>-25993000.0</v>
+      </c>
+      <c r="E5">
         <v>-27083000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-26825000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-25175000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-25726000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-22814000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-23881000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-23381000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-23570000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-25021000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-27251000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-24357000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-20116000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-20610000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-21435000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-21721000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-18387000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-19170000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-32387000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-14190000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-13545000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-12222000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-9014000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-7691000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-9177000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-14502000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-4874000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2464000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-11941000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-12682000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-14388000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-14588000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-12639000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-12549000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-12602000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-11734000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-10178000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-9546000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-9656000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-10271000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-12335000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-15078000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-14817000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-14252000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-12810000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-11638000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-11876000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-10247000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-9165000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-7063000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-4924000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-3490000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-2381000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:55">
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
-        <v>-19258000.0</v>
+        <v>-33202000.0</v>
       </c>
       <c r="C6">
-        <v>-25579000.0</v>
+        <v>-23285000.0</v>
       </c>
       <c r="D6">
+        <v>-25953000.0</v>
+      </c>
+      <c r="E6">
         <v>-27040000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-26782000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-25140000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-25684000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-22783000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-23855000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-23358000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-23536000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-24999000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-27219000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-24338000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-20099000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-20590000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-21414000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-21681000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-18371000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-19155000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-32373000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-14180250.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-13502000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-12216000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-9000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-7679000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-9168000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-14690000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-4657000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-2365000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-11737000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-12482000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-14164000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-14370000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-12423000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-12320000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-12267000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-11330000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-9758000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-9056000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-9162000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-9890000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-12010000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-14750000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-14523000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-14018000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-12500000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-11392000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-11579000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-10016000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-8934000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-6889000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-4761000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-3389000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-2281000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:55">
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-      <c r="AH7">
+      <c r="AH7"/>
+      <c r="AI7">
         <v>0.0</v>
       </c>
-      <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-      <c r="AH8">
+      <c r="AH8"/>
+      <c r="AI8">
         <v>0.0</v>
       </c>
-      <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="B9">
+        <v>-33000.0</v>
+      </c>
+      <c r="C9">
+        <v>-42000.0</v>
+      </c>
+      <c r="D9"/>
       <c r="E9">
         <v>-43000.0</v>
       </c>
       <c r="F9">
+        <v>-43000.0</v>
+      </c>
+      <c r="G9">
         <v>-35000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-42000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-31000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-26000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-23000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-34000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-22000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-32000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-19000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-17000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-20000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-21000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-40000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-16000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-15000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-14000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-      <c r="AH9">
+      <c r="AH9"/>
+      <c r="AI9">
         <v>-4908.0</v>
       </c>
-      <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
-    </row>
-    <row r="10" spans="1:55">
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10">
+        <v>-32588000.0</v>
+      </c>
+      <c r="C10">
         <v>-19300000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-25579000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-26820000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-25473000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-25175000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-24368000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-21380000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-29584000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-21572000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-22769000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-23999000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-25272000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-56474000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-21224000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-21901000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-20808000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-21185000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-19292000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-17934000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-34534000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-11159000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-12913000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-11458000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-8487000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-7691000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-8215000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-14714000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-9493000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-2464000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-11941000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-12682000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-14388000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-14588000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-12481000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-12407000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-12602000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-11734000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-10178000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-9468000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-9589000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-9859000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-12300000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-15106000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-14758000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-13954000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-12798000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-10167000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-10748000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-10239000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-6977000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-6144000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-9358000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-394000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-2663000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>17276.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>-17276.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3745000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-766000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-968000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-2011000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>32117000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1108000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-126000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-627000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-55000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-10000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-13000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-28000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>14000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-63000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-4000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-24000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-15000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-58000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>154000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>6307000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2319000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1105000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-161000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-170000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-192000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-158000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-142000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-85000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-404000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-61000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-78000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-67000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-381000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-325000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-328000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-59000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-234000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-12000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-1471000.0</v>
       </c>
-      <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>-2188000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-919000.0</v>
       </c>
-      <c r="BA11"/>
-      <c r="BB11">
+      <c r="BB11"/>
+      <c r="BC11">
         <v>2000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>293000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:55">
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>2011000.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>2011000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>698000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>230000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>106000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>15000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>13000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>28000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>20000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>24000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>107000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>58000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>34000.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12">
+      <c r="AD12"/>
+      <c r="AE12">
         <v>116.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AF12"/>
+      <c r="AG12">
         <v>116.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>753.0</v>
       </c>
-      <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
-      <c r="BB12">
+      <c r="BB12"/>
+      <c r="BC12">
         <v>2000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>293000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:55">
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>129</v>
+      </c>
+      <c r="B13">
+        <v>760000.0</v>
+      </c>
       <c r="C13">
+        <v>197000.0</v>
+      </c>
+      <c r="D13">
         <v>419000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>241000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>183000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>429000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>776000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>998000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1187000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>541000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>766000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>968000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>800000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>698000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>230000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>106000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>7000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>15000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>10000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>13000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>28000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>10000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>20000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>4000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>24000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>15000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>58000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>34000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>62000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-      <c r="AH14">
+      <c r="AH14"/>
+      <c r="AI14">
         <v>0.0</v>
       </c>
-      <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
-    </row>
-    <row r="15" spans="1:55">
+      <c r="BD14"/>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15">
+        <v>-32588000.0</v>
+      </c>
+      <c r="C15">
         <v>-19300000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-25579000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-26820000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-25473000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-25175000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-24368000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-21380000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-29584000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-21572000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-22769000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-23999000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-25272000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-56474000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-21224000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-21901000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-20808000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-21185000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-19292000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-17934000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-34534000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-11159000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-12913000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-11458000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-8487000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-7691000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-8215000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-14714000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-9493000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-2464000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-11941000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-12682000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-14388000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-14588000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-12481000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-12407000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-12602000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-11734000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-10178000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-9468000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-9589000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-9859000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-12300000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-15106000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-14758000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-13954000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-12798000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-10167000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-10748000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-10239000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-6977000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-6144000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-9358000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-394000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-2663000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:55">
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-23999000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-25272000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-56474000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-21224000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-21901000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-20808000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-21185000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-19292000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-17934000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-34534000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-11159000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-12913000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-11458000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-8487000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-2511000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-8215000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-14714000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-9493000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-2464000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-11941000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-12682000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-14388000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-14588000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-12481000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-12407000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-12602000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-11734000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-10178000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-9468000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-9589000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-9859000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-12300000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-15106000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-14758000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-13954000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-12798000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-16251000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-13818000.0</v>
       </c>
-      <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-    </row>
-    <row r="17" spans="1:55">
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>133</v>
+      </c>
+      <c r="B17">
+        <v>-32588000.0</v>
+      </c>
       <c r="C17">
+        <v>-19300000.0</v>
+      </c>
+      <c r="D17">
         <v>-25579000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-26820000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-25473000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-25175000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-24368000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-21380000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-29584000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-21572000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-22769000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-23999000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-25272000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-56474000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-21224000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-21901000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-20808000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-21185000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-19292000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-17934000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-34534000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-11159000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-12913000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-11458000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-8487000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-2511000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-8215000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-14714000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-9493000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-2464000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-11941000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-12682000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-14388000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-14588000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-12481000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-12407000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-12602000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-11734000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-10178000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-9468000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-9589000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-9859000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-12300000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-15106000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-14758000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-13954000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-12798000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-10167000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-10748000.0</v>
       </c>
-      <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>134</v>
+      </c>
+      <c r="B18">
+        <v>760000.0</v>
+      </c>
       <c r="C18">
+        <v>197000.0</v>
+      </c>
+      <c r="D18">
         <v>419000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>241000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>183000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>429000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>776000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>998000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1187000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>541000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>766000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>968000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>800000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>698000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>230000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>106000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>7000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>15000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>10000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>13000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>28000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>10000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>20000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>4000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>24000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>15000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>58000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>34000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>62000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>1022000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>1979000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>-1291000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>627000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>536000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-905000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>1236000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2147000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>3031000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>632000.0</v>
       </c>
-      <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>527000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>784000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>962000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>293000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>60000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>87000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>123000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>235000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>104000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>192000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>158000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>142000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>85000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>91000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>61000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>78000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>67000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>31000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>35000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-28000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>59000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>64000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>12000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>1471000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>1128000.0</v>
       </c>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>-2438000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>1219000.0</v>
       </c>
-      <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
+      <c r="AH20"/>
+      <c r="AI20">
         <v>0.0</v>
       </c>
-      <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21">
+        <v>-33235000.0</v>
+      </c>
+      <c r="C21">
         <v>-23327000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-25993000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-27083000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-26825000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-25631000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-25726000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-22814000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-23881000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-23381000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-23570000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-25021000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-27251000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-57327000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-20116000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-20610000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-21435000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-21721000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-18387000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-19170000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-32387000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-14190000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-13545000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-12222000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-9014000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-8186000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-9177000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-15007000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-9553000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-2551000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-12064000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-12917000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-14492000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-14780000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-12639000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-12549000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-12687000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-11825000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-10239000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-9546000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-9656000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-9890000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-12335000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-15078000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-14817000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-14018000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-12810000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-11638000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-11876000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-10248000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-9165000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-7063000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-4926000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-3493000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-2381000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:55">
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-      <c r="AH22">
+      <c r="AH22"/>
+      <c r="AI22">
         <v>0.0</v>
       </c>
-      <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
-    </row>
-    <row r="23" spans="1:55">
+      <c r="BD22"/>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>33235000.0</v>
+      </c>
+      <c r="C23">
         <v>23327000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>25993000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>27083000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>26825000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>25631000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>25726000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>22814000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>23881000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>23381000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>23570000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>25021000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>27251000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>57327000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>20116000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>20610000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>21435000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>21721000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>18387000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>19170000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>32387000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>14190000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>13545000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>12222000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>9014000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>8186000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>9177000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>15007000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3184000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>156000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>10845000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>12917000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>14492000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>14780000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>12639000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>12549000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>12687000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>11825000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>10239000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>9546000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>9656000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>9890000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>12335000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>15078000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>14817000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>14018000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>12810000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>11638000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>11876000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>10248000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>9165000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>7063000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>4926000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3493000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2381000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:55">
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>9154000.0</v>
       </c>
-      <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-    </row>
-    <row r="25" spans="1:55">
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>141</v>
+      </c>
+      <c r="B25">
+        <v>33000.0</v>
+      </c>
       <c r="C25">
+        <v>42000.0</v>
+      </c>
+      <c r="D25">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43000.0</v>
       </c>
       <c r="E25">
         <v>43000.0</v>
       </c>
       <c r="F25">
+        <v>43000.0</v>
+      </c>
+      <c r="G25">
         <v>35000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>42000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>31000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>26000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>23000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>34000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>22000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>32000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>19000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>17000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>20000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>21000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>40000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>16000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>15000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>14000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-24000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>43000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>6000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>14000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>12000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>9000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-188000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>217000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>99000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>204000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>200000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>224000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>218000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>216000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>229000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>335000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>404000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>420000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>490000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>494000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>381000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>325000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>328000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>294000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>234000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>310000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>246000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>297000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231000.0</v>
       </c>
       <c r="AY25">
         <v>231000.0</v>
       </c>
       <c r="AZ25">
+        <v>231000.0</v>
+      </c>
+      <c r="BA25">
         <v>174000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>163000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>101000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:55">
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>25626000.0</v>
+      </c>
+      <c r="C26">
         <v>19069000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>20012000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>21369000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>21533000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>21617000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>21370000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>18323000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>18736000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>19284000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>19796000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>21172000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>22963000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>20735000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>16537000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>16538000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>17445000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>18378000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>15480000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>15738000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>11519000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>11176000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>11040000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>9987000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>6434000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>6026000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>7102000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>6029000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>494000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>20000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>5989000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>8660000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>10157000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>10190000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>9689000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>9834000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>9628000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>8862000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>7469000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>6858000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>6857000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>6829000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>9646000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>11545000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>11753000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>10891000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>10244000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>9125000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>9219000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>7654000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>6163000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>4538000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>3432000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>2379000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>1258000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:55">
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>57000.0</v>
       </c>
-      <c r="G27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H27"/>
       <c r="I27">
-        <v>-26000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="J27">
+        <v>26000.0</v>
+      </c>
+      <c r="K27">
         <v>3774000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-    </row>
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
-        <v>10239000.0</v>
+        <v>7609000.0</v>
       </c>
       <c r="C28">
+        <v>4258000.0</v>
+      </c>
+      <c r="D28">
         <v>5981000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5714000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5292000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4014000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4356000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4491000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5145000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4097000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3774000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3849000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4288000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3622000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3579000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4072000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3990000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3343000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2907000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3432000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3618000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3014000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2505000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2235000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2580000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2160000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2075000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>8978000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2690000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2531000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2461000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4257000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4335000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4590000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2950000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2715000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3059000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2963000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2770000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2688000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2799000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3061000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2689000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3533000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3064000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3127000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2566000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2513000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2657000.0</v>
       </c>
-      <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
-    </row>
-    <row r="29" spans="1:55">
+      <c r="BD28"/>
+    </row>
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -14976,404 +15215,413 @@
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>33202000.0</v>
+      </c>
+      <c r="C30">
         <v>23327000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>25993000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>27083000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>26825000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>25596000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>25726000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>22783000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>23855000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>23358000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>23570000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>25021000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>27251000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>57327000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>20116000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>20610000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>21435000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>21721000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>18387000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>19170000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>32387000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>14190000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>13545000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>12222000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>9014000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>8186000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>9177000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>15007000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3184000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>156000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>10845000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>12917000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>14492000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>14780000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>12639000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>12549000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>12687000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>11825000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>10239000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>9546000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>9656000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>9890000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>12335000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>15078000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>14817000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>14018000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>12810000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>11638000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>11876000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>10248000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>9165000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>7063000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4926000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3493000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2381000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:55">
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B31">
+        <v>647000.0</v>
+      </c>
+      <c r="C31">
         <v>4027000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>414000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>263000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1352000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>456000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1358000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1434000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-5703000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1809000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>801000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1022000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1979000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>853000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1108000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1291000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>627000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>536000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-905000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1236000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-2147000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>3031000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>632000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>764000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>527000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>495000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>962000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>293000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-4831000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>87000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>123000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>235000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>104000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>192000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>158000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>142000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>85000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>91000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>61000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>78000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>67000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>31000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>35000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-28000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>59000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>64000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>12000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>1471000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>1128000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>9000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>2188000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>919000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-4432000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>3099000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-282000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:55">
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>148</v>
+      </c>
+      <c r="B32">
+        <v>0.0</v>
+      </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
+        <v>0.0</v>
+      </c>
+      <c r="G32">
         <v>114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
@@ -15397,78 +15645,81 @@
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
         <v>0.0</v>
       </c>
       <c r="AB32">
         <v>0.0</v>
       </c>
       <c r="AC32">
         <v>0.0</v>
       </c>
-      <c r="AD32"/>
+      <c r="AD32">
+        <v>0.0</v>
+      </c>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-      <c r="AH32">
+      <c r="AH32"/>
+      <c r="AI32">
         <v>0.0</v>
       </c>
-      <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
+      <c r="BD32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15525,1187 +15776,1191 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B2">
         <v>35668000.0</v>
       </c>
       <c r="C2">
         <v>46674000.0</v>
       </c>
       <c r="D2">
         <v>106745000.0</v>
       </c>
       <c r="E2">
         <v>86863000.0</v>
       </c>
       <c r="F2">
         <v>127452000.0</v>
       </c>
       <c r="G2">
         <v>29369000.0</v>
       </c>
       <c r="H2">
         <v>13072000.0</v>
       </c>
       <c r="I2">
         <v>56901000.0</v>
       </c>
       <c r="J2">
         <v>59991000.0</v>
       </c>
       <c r="K2">
         <v>83416000.0</v>
       </c>
       <c r="L2">
         <v>102238000.0</v>
       </c>
       <c r="M2">
         <v>38186000.0</v>
       </c>
       <c r="N2">
         <v>4477000.0</v>
       </c>
       <c r="O2">
         <v>803000.0</v>
       </c>
       <c r="P2">
         <v>387000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B3">
         <v>161000</v>
       </c>
       <c r="C3">
         <v>264000</v>
       </c>
       <c r="D3">
         <v>334000</v>
       </c>
       <c r="E3">
         <v>112000</v>
       </c>
       <c r="F3">
         <v>67000</v>
       </c>
       <c r="G3">
         <v>146000</v>
       </c>
       <c r="H3">
         <v>55000</v>
       </c>
       <c r="I3">
         <v>597000</v>
       </c>
       <c r="J3">
         <v>685000</v>
       </c>
       <c r="K3">
         <v>556000</v>
       </c>
       <c r="L3">
         <v>2340000</v>
       </c>
       <c r="M3">
         <v>1409000</v>
       </c>
       <c r="N3">
         <v>1484000</v>
       </c>
       <c r="O3">
         <v>261000</v>
       </c>
       <c r="P3">
         <v>18000</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>20875000.0</v>
       </c>
       <c r="F4">
         <v>-40459000.0</v>
       </c>
       <c r="G4">
         <v>98161000.0</v>
       </c>
       <c r="H4">
         <v>16886000.0</v>
       </c>
       <c r="I4">
         <v>-43577000.0</v>
       </c>
       <c r="J4">
         <v>-3090000.0</v>
       </c>
       <c r="K4">
         <v>-23425000.0</v>
       </c>
       <c r="L4">
         <v>-18822000.0</v>
       </c>
       <c r="M4">
         <v>64052000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>7493000.0</v>
       </c>
       <c r="F5">
         <v>-12800000.0</v>
       </c>
       <c r="G5">
         <v>-2779000.0</v>
       </c>
       <c r="H5">
         <v>-2224000.0</v>
       </c>
       <c r="I5">
         <v>165000.0</v>
       </c>
       <c r="J5">
         <v>165000.0</v>
       </c>
       <c r="K5">
         <v>-232000.0</v>
       </c>
       <c r="L5">
         <v>143000.0</v>
       </c>
       <c r="M5">
         <v>-2321000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
         <v>-20185000.0</v>
       </c>
       <c r="C6">
         <v>-11006000.0</v>
       </c>
       <c r="D6">
         <v>-60071000.0</v>
       </c>
       <c r="E6">
         <v>19882000.0</v>
       </c>
       <c r="F6">
         <v>-40589000.0</v>
       </c>
       <c r="G6">
         <v>98083000.0</v>
       </c>
       <c r="H6">
         <v>16297000.0</v>
       </c>
       <c r="I6">
         <v>-43577000.0</v>
       </c>
       <c r="J6">
         <v>-3090000.0</v>
       </c>
       <c r="K6">
         <v>-23425000.0</v>
       </c>
       <c r="L6">
         <v>-18822000.0</v>
       </c>
       <c r="M6">
         <v>64052000.0</v>
       </c>
       <c r="N6">
         <v>33709000.0</v>
       </c>
       <c r="O6">
         <v>3674000.0</v>
       </c>
       <c r="P6">
         <v>416000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>154</v>
+      </c>
+      <c r="B7">
+        <v>1838000.0</v>
+      </c>
       <c r="C7">
         <v>564000.0</v>
       </c>
       <c r="D7">
         <v>15048000.0</v>
       </c>
       <c r="E7">
         <v>9530000.0</v>
       </c>
       <c r="F7">
         <v>-9279000.0</v>
       </c>
       <c r="G7">
         <v>-2365000.0</v>
       </c>
       <c r="H7">
         <v>-1359000.0</v>
       </c>
       <c r="I7">
         <v>-7606000.0</v>
       </c>
       <c r="J7">
         <v>4948000.0</v>
       </c>
       <c r="K7">
         <v>-1376000.0</v>
       </c>
       <c r="L7">
         <v>-3286000.0</v>
       </c>
       <c r="M7">
         <v>5824000.0</v>
       </c>
       <c r="N7">
         <v>1034000.0</v>
       </c>
       <c r="O7">
         <v>-473000.0</v>
       </c>
       <c r="P7">
         <v>-104000.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>-47600.0</v>
       </c>
       <c r="K9">
         <v>-47600.0</v>
       </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>2037000.0</v>
       </c>
       <c r="F11">
         <v>3521000.0</v>
       </c>
       <c r="G11">
         <v>414000.0</v>
       </c>
       <c r="H11">
         <v>865000.0</v>
       </c>
       <c r="I11">
         <v>-7771000.0</v>
       </c>
       <c r="J11">
         <v>4783000.0</v>
       </c>
       <c r="K11">
         <v>-1144000.0</v>
       </c>
       <c r="L11">
         <v>-3429000.0</v>
       </c>
       <c r="M11">
         <v>5545000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>45656000.0</v>
       </c>
       <c r="F12">
         <v>18906000.0</v>
       </c>
       <c r="G12">
         <v>219000.0</v>
       </c>
       <c r="H12">
         <v>7697000.0</v>
       </c>
       <c r="I12">
         <v>5189000.0</v>
       </c>
       <c r="J12">
         <v>5735000.0</v>
       </c>
       <c r="K12">
         <v>4763000.0</v>
       </c>
       <c r="L12">
         <v>4029000.0</v>
       </c>
       <c r="M12">
         <v>2531000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>8731000.0</v>
       </c>
       <c r="F13">
         <v>-9455000.0</v>
       </c>
       <c r="G13">
         <v>-3365000.0</v>
       </c>
       <c r="H13">
         <v>-897000.0</v>
       </c>
       <c r="I13">
         <v>588000.0</v>
       </c>
       <c r="J13">
         <v>282000.0</v>
       </c>
       <c r="K13">
         <v>-567410.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14">
         <v>168000.0</v>
       </c>
       <c r="C14">
         <v>134000.0</v>
       </c>
       <c r="D14">
         <v>111000.0</v>
       </c>
       <c r="E14">
         <v>77000.0</v>
       </c>
       <c r="F14">
         <v>85000.0</v>
       </c>
       <c r="G14">
         <v>39000.0</v>
       </c>
       <c r="H14">
         <v>50000.0</v>
       </c>
       <c r="I14">
         <v>727000.0</v>
       </c>
       <c r="J14">
         <v>998000.0</v>
       </c>
       <c r="K14">
         <v>1808000.0</v>
       </c>
       <c r="L14">
         <v>1328000.0</v>
       </c>
       <c r="M14">
         <v>1087000.0</v>
       </c>
       <c r="N14">
         <v>799000.0</v>
       </c>
       <c r="O14">
         <v>651000.0</v>
       </c>
       <c r="P14">
         <v>961000.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15"/>
       <c r="M15">
-        <v>-4744000.0</v>
+        <v>4744000.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16">
         <v>15483000.0</v>
       </c>
       <c r="C16">
         <v>35668000.0</v>
       </c>
       <c r="D16">
         <v>46674000.0</v>
       </c>
       <c r="E16">
         <v>106745000.0</v>
       </c>
       <c r="F16">
         <v>86863000.0</v>
       </c>
       <c r="G16">
         <v>127452000.0</v>
       </c>
       <c r="H16">
         <v>29369000.0</v>
       </c>
       <c r="I16">
         <v>13324000.0</v>
       </c>
       <c r="J16">
         <v>56901000.0</v>
       </c>
       <c r="K16">
         <v>59991000.0</v>
       </c>
       <c r="L16">
         <v>83416000.0</v>
       </c>
       <c r="M16">
         <v>102238000.0</v>
       </c>
       <c r="N16">
         <v>38186000.0</v>
       </c>
       <c r="O16">
         <v>4477000.0</v>
       </c>
       <c r="P16">
         <v>803000.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-1000.0</v>
       </c>
       <c r="J17">
         <v>1000.0</v>
       </c>
       <c r="K17">
         <v>-4000.0</v>
       </c>
       <c r="L17">
         <v>-10000.0</v>
       </c>
       <c r="M17">
         <v>-1000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B18">
         <v>-85967000.0</v>
       </c>
       <c r="C18">
         <v>-85030000.0</v>
       </c>
       <c r="D18">
         <v>-71162000.0</v>
       </c>
       <c r="E18">
         <v>-65256000.0</v>
       </c>
       <c r="F18">
         <v>-83300000.0</v>
       </c>
       <c r="G18">
         <v>-46270000.0</v>
       </c>
       <c r="H18">
         <v>-28600000.0</v>
       </c>
       <c r="I18">
         <v>-43762000.0</v>
       </c>
       <c r="J18">
         <v>-41082000.0</v>
       </c>
       <c r="K18">
         <v>-36330000.0</v>
       </c>
       <c r="L18">
         <v>-52292000.0</v>
       </c>
       <c r="M18">
         <v>-42234000.0</v>
       </c>
       <c r="N18">
         <v>-30132000.0</v>
       </c>
       <c r="O18">
         <v>-9505000.0</v>
       </c>
       <c r="P18">
         <v>-7849000.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-264000.0</v>
       </c>
       <c r="D19">
         <v>9462000.0</v>
       </c>
       <c r="E19">
         <v>-9741000.0</v>
       </c>
       <c r="F19">
         <v>-67000.0</v>
       </c>
       <c r="G19">
         <v>-146000.0</v>
       </c>
       <c r="H19">
         <v>10536000.0</v>
       </c>
       <c r="I19">
         <v>-415000.0</v>
       </c>
       <c r="J19">
         <v>-678000.0</v>
       </c>
       <c r="K19">
         <v>-21000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>167</v>
+      </c>
+      <c r="B20">
+        <v>65395000.0</v>
+      </c>
       <c r="C20">
         <v>191000.0</v>
       </c>
       <c r="D20">
         <v>853000.0</v>
       </c>
       <c r="E20">
         <v>95573000.0</v>
       </c>
       <c r="F20">
         <v>42749000.0</v>
       </c>
       <c r="G20">
         <v>144431000.0</v>
       </c>
       <c r="H20">
         <v>35165000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B22">
         <v>-97172000.0</v>
       </c>
       <c r="C22">
         <v>-100507000.0</v>
       </c>
       <c r="D22">
         <v>-93612000.0</v>
       </c>
       <c r="E22">
         <v>-120407000.0</v>
       </c>
       <c r="F22">
         <v>-92945000.0</v>
       </c>
       <c r="G22">
         <v>-44017000.0</v>
       </c>
       <c r="H22">
         <v>-34933000.0</v>
       </c>
       <c r="I22">
         <v>-41475000.0</v>
       </c>
       <c r="J22">
         <v>-52078000.0</v>
       </c>
       <c r="K22">
         <v>-40969000.0</v>
       </c>
       <c r="L22">
         <v>-52023000.0</v>
       </c>
       <c r="M22">
         <v>-47667000.0</v>
       </c>
       <c r="N22">
         <v>-32718000.0</v>
       </c>
       <c r="O22">
         <v>-6701000.0</v>
       </c>
       <c r="P22">
         <v>-5879000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B23">
         <v>65577000.0</v>
       </c>
       <c r="C23">
         <v>77000.0</v>
       </c>
       <c r="D23">
         <v>180000.0</v>
       </c>
       <c r="E23">
         <v>56176000.0</v>
       </c>
       <c r="F23">
         <v>92000.0</v>
       </c>
       <c r="G23">
         <v>-146000.0</v>
       </c>
       <c r="H23">
         <v>-270000.0</v>
       </c>
       <c r="I23">
         <v>4000.0</v>
       </c>
       <c r="J23">
         <v>-14000.0</v>
       </c>
       <c r="K23">
         <v>19000.0</v>
       </c>
       <c r="L23">
         <v>232000.0</v>
       </c>
       <c r="M23">
         <v>23763000.0</v>
       </c>
       <c r="N23">
         <v>50445000.0</v>
       </c>
       <c r="O23">
         <v>21100000.0</v>
       </c>
       <c r="P23">
         <v>5965000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-9629.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>-75000.0</v>
       </c>
       <c r="I24">
         <v>182000.0</v>
       </c>
       <c r="J24">
         <v>7000.0</v>
       </c>
       <c r="K24">
         <v>535000.0</v>
       </c>
       <c r="L24">
         <v>1059000.0</v>
       </c>
       <c r="M24">
         <v>-631000.0</v>
       </c>
       <c r="N24">
         <v>-608000.0</v>
       </c>
       <c r="O24">
         <v>-335000.0</v>
       </c>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B25">
-        <v>2335000.0</v>
+        <v>497000.0</v>
       </c>
       <c r="C25">
         <v>6516000.0</v>
       </c>
       <c r="D25">
         <v>523000.0</v>
       </c>
       <c r="E25">
         <v>37727000.0</v>
       </c>
       <c r="F25">
         <v>8625000.0</v>
       </c>
       <c r="G25">
         <v>-2528000.0</v>
       </c>
       <c r="H25">
         <v>1540000.0</v>
       </c>
       <c r="I25">
         <v>234000.0</v>
       </c>
       <c r="J25">
         <v>255000.0</v>
       </c>
       <c r="K25">
         <v>85000.0</v>
       </c>
       <c r="L25">
         <v>6685000.0</v>
       </c>
       <c r="M25">
         <v>-2579000.0</v>
       </c>
       <c r="N25">
         <v>1289000.0</v>
       </c>
       <c r="O25">
         <v>-2858000.0</v>
       </c>
       <c r="P25">
         <v>-2845000.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B26">
         <v>182000.0</v>
       </c>
       <c r="C26">
         <v>77000.0</v>
       </c>
       <c r="D26">
         <v>129000.0</v>
       </c>
       <c r="E26">
         <v>182000.0</v>
       </c>
       <c r="F26">
         <v>92000.0</v>
       </c>
       <c r="G26">
         <v>144431000.0</v>
       </c>
       <c r="H26">
         <v>34895000.0</v>
       </c>
       <c r="I26">
         <v>4000.0</v>
       </c>
       <c r="J26">
         <v>37984000.0</v>
       </c>
       <c r="K26">
         <v>12374000.0</v>
       </c>
       <c r="L26">
         <v>32421000.0</v>
       </c>
       <c r="M26">
         <v>106918000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B27">
         <v>8863000.0</v>
       </c>
       <c r="C27">
         <v>8527000.0</v>
       </c>
       <c r="D27">
         <v>7102000.0</v>
       </c>
       <c r="E27">
         <v>7929000.0</v>
       </c>
       <c r="F27">
         <v>5949000.0</v>
       </c>
       <c r="G27">
         <v>2747000.0</v>
       </c>
       <c r="H27">
         <v>6512000.0</v>
       </c>
       <c r="I27">
         <v>3736000.0</v>
       </c>
       <c r="J27">
         <v>5480000.0</v>
       </c>
       <c r="K27">
         <v>4678000.0</v>
       </c>
       <c r="L27">
         <v>4029000.0</v>
       </c>
       <c r="M27">
         <v>2510000.0</v>
       </c>
       <c r="N27">
         <v>948000.0</v>
       </c>
       <c r="O27">
         <v>144000.0</v>
       </c>
       <c r="P27">
         <v>36000.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B28">
         <v>65577000.0</v>
       </c>
       <c r="C28">
         <v>74541000.0</v>
       </c>
       <c r="D28">
         <v>1033000.0</v>
       </c>
       <c r="E28">
         <v>95760000.0</v>
       </c>
       <c r="F28">
         <v>42841000.0</v>
       </c>
       <c r="G28">
         <v>144431000.0</v>
       </c>
       <c r="H28">
         <v>34895000.0</v>
       </c>
       <c r="I28">
         <v>4000.0</v>
       </c>
       <c r="J28">
         <v>37984000.0</v>
       </c>
       <c r="K28">
         <v>12374000.0</v>
       </c>
       <c r="L28">
         <v>32421000.0</v>
       </c>
       <c r="M28">
         <v>106918000.0</v>
       </c>
       <c r="N28">
         <v>50445000.0</v>
       </c>
       <c r="O28">
         <v>27501000.0</v>
       </c>
       <c r="P28">
         <v>8253000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B29">
         <v>-85806000.0</v>
       </c>
       <c r="C29">
         <v>-84766000.0</v>
       </c>
       <c r="D29">
         <v>-70828000.0</v>
       </c>
       <c r="E29">
         <v>-65144000.0</v>
       </c>
       <c r="F29">
         <v>-83233000.0</v>
       </c>
       <c r="G29">
         <v>-46124000.0</v>
       </c>
       <c r="H29">
         <v>-28545000.0</v>
       </c>
       <c r="I29">
         <v>-43165000.0</v>
       </c>
       <c r="J29">
         <v>-40397000.0</v>
       </c>
       <c r="K29">
         <v>-35774000.0</v>
       </c>
       <c r="L29">
         <v>-49952000.0</v>
       </c>
       <c r="M29">
         <v>-40825000.0</v>
       </c>
       <c r="N29">
         <v>-28648000.0</v>
       </c>
       <c r="O29">
         <v>-9244000.0</v>
       </c>
       <c r="P29">
         <v>-7831000.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B30">
         <v>-161000.0</v>
       </c>
       <c r="C30">
         <v>-264000.0</v>
       </c>
       <c r="D30">
         <v>9462000.0</v>
       </c>
       <c r="E30">
         <v>-9741000.0</v>
       </c>
       <c r="F30">
         <v>-67000.0</v>
       </c>
       <c r="G30">
         <v>-146000.0</v>
       </c>
       <c r="H30">
         <v>10536000.0</v>
       </c>
       <c r="I30">
         <v>-415000.0</v>
       </c>
@@ -16730,1158 +16985,1175 @@
       <c r="P30">
         <v>-18000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC30"/>
+  <dimension ref="A1:BD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:55">
+      <c r="BD1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B2">
+        <v>15483000.0</v>
+      </c>
+      <c r="C2">
         <v>35132000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>55310000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14304000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>35668000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>59071000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>79698000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>97312000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>46674000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>59689000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>77294000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>92761000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>106745000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>72771000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>88078000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>95710000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>86863000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>110444000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>87175000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>114839000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>127452000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>133183000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>48607000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>18578000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>29369000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>30460000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>36121000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>9595000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>13324000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>17798000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>31116000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>43647000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>56901000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>66391000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>76153000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>86636000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>59991000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>68088000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>73598000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>77876000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>83416000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>59754000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>71946000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>88257000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>102238000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>79091000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>90840000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>46041000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>38186000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>31158000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>36439000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>6152000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4477000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>11059000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1758000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:55">
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B3">
+        <v>2000</v>
+      </c>
+      <c r="C3">
         <v>11000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>67000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>36000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>47000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>50000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>180000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>31000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>165000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>44000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>21000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>104000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>73000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>28000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>12000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>19000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>20000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>18000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>10000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>24000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>63000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>55000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>25000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>13000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>17000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>20</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>263000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>184000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>150000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>111000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>169000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>131000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>274000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>119000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>272000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>40000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>125000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>48000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>312000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1306000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>674000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>44000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>320000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>236000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>809000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>307000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>619000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>438000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>120000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>53000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>156000</v>
       </c>
     </row>
-    <row r="4" spans="1:55">
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-15544000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-14127000.0</v>
       </c>
-      <c r="N4"/>
       <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>-5715000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>8950000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-22879000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>24401000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-29023000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-12958000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-5876000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>84572000.0</v>
       </c>
-      <c r="X4"/>
-      <c r="Y4">
+      <c r="Y4"/>
+      <c r="Z4">
         <v>-10465000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-1583000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-4516000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>26714000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-3729000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-4474000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-13318000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-12531000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-13254000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-9490000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-9762000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-10483000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>26645000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-8097000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-5510000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-4278000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-5540000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>23662000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-12192000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-16311000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-13981000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>23147000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-11749000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>44799000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>7855000.0</v>
       </c>
-      <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>189000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>123000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>2406000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2267000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-15120000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2378000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-9093000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>9035000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1545000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>218000.0</v>
       </c>
-      <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-2172000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-306000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1596000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-875000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>553000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>356000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>202000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-462000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>69000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>290000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>432000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-241000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-316000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-88000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>334000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-496000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>18000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>487000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>577000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1083000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>162000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>685000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-191000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1606000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1209000.0</v>
       </c>
-      <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
-    </row>
-    <row r="6" spans="1:55">
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
+        <v>171146000.0</v>
+      </c>
+      <c r="C6">
         <v>-19649000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-20178000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>41006000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-21364000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-23403000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-20627000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-17614000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>50638000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-13015000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-17605000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-15467000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-13984000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>33974000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-15307000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-7632000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>8847000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-23581000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>23269000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-27664000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-12613000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-5731000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>84576000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>30029000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-10791000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1091000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-5661000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>26526000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-3729000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-4474000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-13318000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-12531000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-13254000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-9490000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-9762000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-10483000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>26645000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-8097000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-5510000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-4278000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-5540000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>23662000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-12192000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-16311000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-13981000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>23147000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-11749000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>44799000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>7855000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>7028000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-5281000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>30287000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1675000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-6582000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>9301000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:55">
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B7">
-        <v>1773000.0</v>
+        <v>10637000.0</v>
       </c>
       <c r="C7">
+        <v>-1672000.0</v>
+      </c>
+      <c r="D7">
         <v>1737000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>214000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1559000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>71000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1557000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2923000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-3987000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>6073000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3689000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2054000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3232000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>5955000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3585000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2102000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-2112000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-5132000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1017000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-11993000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>8863000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1570000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>258000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1856000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-2909000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1084000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2360000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-4237000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-566000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-2828000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-2302000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-1928000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-548000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>2361000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>1624000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>867000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>96000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>856000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>486000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-859000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-1859000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-899000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-1203000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-1339000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>155000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>2653000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>497000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>849000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>1825000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-453000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>522000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>851000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>114000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-774000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>765000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:55">
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -17893,2894 +18165,2939 @@
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9">
         <v>-54500.0</v>
       </c>
-      <c r="AE9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF9"/>
       <c r="AG9">
         <v>-54500.0</v>
       </c>
       <c r="AH9">
+        <v>-54500.0</v>
+      </c>
+      <c r="AI9">
         <v>-47600.0</v>
       </c>
-      <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
-    </row>
-    <row r="10" spans="1:55">
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-      <c r="AH10">
+      <c r="AH10"/>
+      <c r="AI10">
         <v>0.0</v>
       </c>
-      <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
-    </row>
-    <row r="11" spans="1:55">
+      <c r="BD10"/>
+    </row>
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>1865000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3109000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-352000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>325000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-304000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>155000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1363000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-3395000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-6290000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>8453000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-25000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1551000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>297000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-737000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-150000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3956000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-1822000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1119000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-3184000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-2504000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-1466000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-617000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2071000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1192000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1108000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>412000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>944000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>152000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-363000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-1877000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-1386000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-1780000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-256000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-7000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1968000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>688000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>983000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1906000.0</v>
       </c>
-      <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>1947000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2495000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>35396000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4026000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4016000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2218000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>11221000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2694000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>907000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4084000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-1210000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>707000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>369000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>353000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1870000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-130000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-146000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6103000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>540000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>956000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2055000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1638000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2089000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1224000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1161000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1261000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1372000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1383000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1010000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>998000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1086000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1140000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>803000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>675000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>800000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>666000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>390000.0</v>
       </c>
-      <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
-    </row>
-    <row r="13" spans="1:55">
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>2591000.0</v>
       </c>
       <c r="N13">
+        <v>2591000.0</v>
+      </c>
+      <c r="O13">
         <v>6307000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3260000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>926000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1762000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-5569000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-273000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-5703000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2090000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-1695000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-1293000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1559000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-1936000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2464000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>19000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-3251000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-129000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>360368.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13">
+      <c r="AF13"/>
+      <c r="AG13">
         <v>71000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>118000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>421444.0</v>
       </c>
-      <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14">
+        <v>33000.0</v>
+      </c>
+      <c r="C14">
         <v>42000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43000.0</v>
       </c>
       <c r="E14">
         <v>43000.0</v>
       </c>
       <c r="F14">
+        <v>43000.0</v>
+      </c>
+      <c r="G14">
         <v>35000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>42000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>31000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>26000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>23000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>34000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>22000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>32000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>19000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>17000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>20000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>21000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>40000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>16000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>15000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>14000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-24000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>43000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>6000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>14000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>12000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>9000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-188000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>217000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>99000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>204000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>200000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>224000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>218000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>216000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>229000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>335000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>404000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>420000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>490000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>494000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>381000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>325000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>328000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>294000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>234000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>310000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>246000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>297000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231000.0</v>
       </c>
       <c r="AY14">
         <v>231000.0</v>
       </c>
       <c r="AZ14">
+        <v>231000.0</v>
+      </c>
+      <c r="BA14">
         <v>174000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>163000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>101000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:55">
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15">
         <v>0.0</v>
       </c>
-      <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
-[...2 lines deleted...]
-      <c r="AU15"/>
+      <c r="AT15"/>
+      <c r="AU15">
+        <v>4744000.0</v>
+      </c>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-    </row>
-    <row r="16" spans="1:55">
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16">
+        <v>186629000.0</v>
+      </c>
+      <c r="C16">
         <v>15483000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>35132000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>55310000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>14304000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>35668000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>59071000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>79698000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>97312000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>46674000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>59689000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>77294000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>92761000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>106745000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>72771000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>88078000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>95710000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>86863000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>110444000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>87175000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>114839000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>127452000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>133183000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>48607000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>18578000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>29369000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>30460000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>36121000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>9595000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>13324000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>17798000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>31116000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>43647000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>56901000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>66391000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>76153000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>86636000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>59991000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>68088000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>73598000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>77876000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>83416000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>59754000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>71946000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>88257000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>102238000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>79091000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>90840000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>46041000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>38186000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>31158000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>36439000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>6152000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>4477000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>11059000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:55">
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17">
         <v>-1000.0</v>
       </c>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-      <c r="AH17">
+      <c r="AH17"/>
+      <c r="AI17">
         <v>1000.0</v>
       </c>
-      <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-      <c r="AL17">
+      <c r="AL17"/>
+      <c r="AM17">
         <v>-2000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-1000.0</v>
       </c>
-      <c r="AN17"/>
-      <c r="AO17">
+      <c r="AO17"/>
+      <c r="AP17">
         <v>-1000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-3000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-8000.0</v>
       </c>
-      <c r="AR17"/>
-      <c r="AS17">
+      <c r="AS17"/>
+      <c r="AT17">
         <v>1000.0</v>
       </c>
-      <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
-      <c r="AW17">
+      <c r="AW17"/>
+      <c r="AX17">
         <v>-1000.0</v>
       </c>
-      <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B18">
+        <v>-17303000.0</v>
+      </c>
+      <c r="C18">
         <v>-19292000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-20207000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-24645000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-21823000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-22966000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-20853000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-17211000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-24000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-14192000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-17356000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-19997000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-19617000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-15103000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-13669000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-15791000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-20693000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-23700000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-17619000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-29023000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-12958000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-13987000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-11968000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-9282000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-11033000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-6290000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-5989000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-12582000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-3739007.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-4653020.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-13346000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-12539000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-13224000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-10031000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-9586000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-10281000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-11184000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-9221000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-8161000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-8867000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-10081000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-9339000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-12350000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-16423000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-14180000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-10437000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-11510000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-10114000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-10173000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-10442000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-8723000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-6292000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-4675000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-3757000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-2014000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:55">
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-67000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-36000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-47000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-3000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-50000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-180000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-31000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-165000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-44000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>4357000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>5439000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-9628000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-73000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-28000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-12000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-19000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-20000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-18000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-10000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-24000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-63000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-55000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-4000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-25000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>1237000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>9314000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>10000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-      <c r="AH19">
+      <c r="AH19"/>
+      <c r="AI19">
         <v>0.0</v>
       </c>
-      <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>65395000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
         <v>191000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>571000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>55989000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>9946000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>29638000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>729000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>42020000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>-82000.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-      <c r="AF21">
+      <c r="AF21"/>
+      <c r="AG21">
         <v>5000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-30000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>0.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-26000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-60000.0</v>
       </c>
-      <c r="AK21"/>
       <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>5000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>10000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-30000.0</v>
       </c>
-      <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
-    </row>
-    <row r="22" spans="1:55">
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B22">
+        <v>-32588000.0</v>
+      </c>
+      <c r="C22">
         <v>-19300000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-25579000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-26820000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-25473000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-25175000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-24368000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-21380000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-29584000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-21572000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-22769000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-23999000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-25272000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-56474000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-21224000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-21901000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-20808000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-21185000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-19292000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-17934000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-34534000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-11159000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-12913000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-11458000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-8487000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-7691000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-8215000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-9534000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-9493000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-2464000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-11941000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-12682000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-14388000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-14588000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-12481000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-12407000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-12602000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-11734000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-10178000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-9468000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-9589000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-9859000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-12300000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-15106000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-14758000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-13955000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-12797000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-10167000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-10748000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-10239000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-6977000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-6144000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-9358000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-394000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-2663000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:55">
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>188642000.0</v>
+      </c>
+      <c r="C23">
         <v>59000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-65394999.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>65395000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>268000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-50000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-180000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>74273000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>33000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>282.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>96000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>51000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>52000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-73000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>130000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>92000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>42020.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-18000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-10000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-24000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-63000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-55000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-4000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-188000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-82000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-20531000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>20531.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-115000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>28000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-30000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>71000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-26000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-60000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>10000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>279000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-182000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-4000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>139000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>870000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-18000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>94000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>18073000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>17688000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-1000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>32149000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2311000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>11457000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>8316000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:55">
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>4357.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>5439.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-9629.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-75000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1250000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>9331000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>10000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>180000.0</v>
       </c>
-      <c r="AE24"/>
-      <c r="AF24">
+      <c r="AF24"/>
+      <c r="AG24">
         <v>2000.0</v>
       </c>
-      <c r="AG24"/>
-      <c r="AH24">
+      <c r="AH24"/>
+      <c r="AI24">
         <v>1.14</v>
       </c>
-      <c r="AI24"/>
-      <c r="AJ24">
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>4000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>18000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>221000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>81000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>215000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>536000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>348000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>116000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>59000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-139000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-221000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-227000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-44000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-218000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-104000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-323000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>37000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-2000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>35000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:55">
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B25">
-        <v>-3104000.0</v>
+        <v>4617000.0</v>
       </c>
       <c r="C25">
+        <v>341000.0</v>
+      </c>
+      <c r="D25">
         <v>48000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>55000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>53000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>121000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>56000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-487000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6826000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-273000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>47000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>149000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>516000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>33510000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2114000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1954000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>149000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1130000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1297000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-600000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>11130000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-2528000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1551.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>297.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-973.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-6539000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-329000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>6694000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-880.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-99000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1219000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>248000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>85000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>252000.0</v>
       </c>
-      <c r="AI25"/>
-      <c r="AJ25">
+      <c r="AJ25"/>
+      <c r="AK25">
         <v>5000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-2000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>85000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-1000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1000.0</v>
       </c>
-      <c r="AO25"/>
-      <c r="AP25">
+      <c r="AP25"/>
+      <c r="AQ25">
         <v>-3286000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-2000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-70000.0</v>
       </c>
       <c r="AT25">
         <v>-70000.0</v>
       </c>
       <c r="AU25">
+        <v>-70000.0</v>
+      </c>
+      <c r="AV25">
         <v>143000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-1479000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-1173000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-31000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-2172000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-929000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>4421000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-2711000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-74000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:55">
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>172</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>59000.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>123000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>77000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>129000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>96000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>51000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>52000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>130000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>29643000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>92000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>42020000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>8111000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>96540000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>568000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>4625000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>305000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>29965000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>20531000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>4000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>3000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1000.0</v>
       </c>
-      <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>454000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-150000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-146000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>37826000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>12342000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-8800000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>4475000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>4357000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>32468000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-182000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-4000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>139000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>33723000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-18000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>55046000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>18167000.0</v>
       </c>
-      <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>-1455000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B27">
+        <v>4466000.0</v>
+      </c>
+      <c r="C27">
         <v>1308000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3614000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1899000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2042000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1985000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1910000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1882000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2750000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1638000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1687000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1798000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1979000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1886000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1912000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2062000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2069000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1466000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1397000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1507000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1579000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1318000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>707000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>369000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>353000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>330000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>199000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>-120000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>6103000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>639000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>-263000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1807000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1553000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1837000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1224000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1156000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1263000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1287000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1384000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1009000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>998000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1086000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1142000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>998000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>803000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>745000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>657000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>673000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>435000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>357000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>292000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>194000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>105000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>71000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>24000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:55">
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>188642000.0</v>
+      </c>
+      <c r="C28">
         <v>59000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>0.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>65518000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>0.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>77000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H28">
         <v>0.0</v>
       </c>
       <c r="I28">
+        <v>0.0</v>
+      </c>
+      <c r="J28">
         <v>74464000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>604000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>282000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>96000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>51000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56041000.0</v>
       </c>
       <c r="O28">
         <v>56041000.0</v>
       </c>
       <c r="P28">
+        <v>56041000.0</v>
+      </c>
+      <c r="Q28">
         <v>10076000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>29643000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>821000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42020000.0</v>
       </c>
       <c r="T28">
         <v>42020000.0</v>
       </c>
       <c r="U28">
+        <v>42020000.0</v>
+      </c>
+      <c r="V28">
         <v>8625000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>8111000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>96540000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>39212000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>568000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4707000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>223000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>29965000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>20531.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>6692.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>28000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>6000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-30000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>540000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-176000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-206000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>37826000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1108000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2431000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4508000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4327000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>32468000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-182000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-4000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>139000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>33723000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-18000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>55140000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>18073000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>17688000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1456000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>31902000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2311000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>11167000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>11280000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B29">
+        <v>-17301000.0</v>
+      </c>
+      <c r="C29">
         <v>-19281000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-20140000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-24609000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-21776000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-22963000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-20803000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-17031000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-23969000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-14027000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-17312000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-19976000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-19513000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-15104000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-13596000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-15763000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-20681000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-23681000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-17599000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-29005000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-12948000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-13963000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-11905000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-9227000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-11029000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-6265000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-5976000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-12565000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-3739000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-4653000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-13083000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-12355000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-13074000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-9920000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-9417000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-10150000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-10910000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-9102000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-7889000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-8827000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-9956000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-9291000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-12038000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-15117000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-13506000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-10393000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-11190000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-9878000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-9364000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-10135000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-8104000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-5854000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-4555000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-3704000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-1858000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:55">
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B30">
+        <v>-2000.0</v>
+      </c>
+      <c r="C30">
         <v>-11000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-67000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-36000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-47000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-50000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-180000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-31000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-165000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-44000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4336000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5335000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-9628000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-73000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-28000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-12000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-19000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-20000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-18000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-10000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-24000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-63000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-55000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-4000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-25000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1237000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>9314000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>10000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>180000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-263000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-182000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-150000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-111000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-169000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-127000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-271000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-101000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-51000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>41000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>90000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>488000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>36000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-1190000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-615000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-183000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-541000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-463000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-853000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-525000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>4278000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>4240000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3916000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-14047000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-121000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>