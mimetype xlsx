--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -3416,57 +3416,57 @@
       </c>
       <c r="AY1" t="s">
         <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
         <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="2" spans="1:56">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
-        <v>11011000.0</v>
+        <v>10513000.0</v>
       </c>
       <c r="C2">
         <v>10138000.0</v>
       </c>
       <c r="D2">
-        <v>7918000.0</v>
+        <v>7349000.0</v>
       </c>
       <c r="E2">
         <v>7893000.0</v>
       </c>
       <c r="F2">
         <v>5507000.0</v>
       </c>
       <c r="G2">
         <v>7846000.0</v>
       </c>
       <c r="H2">
         <v>5789000.0</v>
       </c>
       <c r="I2">
         <v>7605000.0</v>
       </c>
       <c r="J2">
         <v>6211000.0</v>
       </c>
       <c r="K2">
         <v>5099000.0</v>
       </c>
       <c r="L2">
         <v>3199000.0</v>
       </c>
@@ -6066,51 +6066,51 @@
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
         <v>-186208000.0</v>
       </c>
       <c r="C28">
         <v>-14799000.0</v>
       </c>
       <c r="D28">
-        <v>-35006000.0</v>
+        <v>-34340000.0</v>
       </c>
       <c r="E28">
         <v>-54331000.0</v>
       </c>
       <c r="F28">
         <v>-13329000.0</v>
       </c>
       <c r="G28">
         <v>-34664000.0</v>
       </c>
       <c r="H28">
         <v>-58172000.0</v>
       </c>
       <c r="I28">
         <v>-78743000.0</v>
       </c>
       <c r="J28">
         <v>-96182000.0</v>
       </c>
       <c r="K28">
         <v>-45340000.0</v>
       </c>
       <c r="L28">
         <v>-58238000.0</v>
       </c>
@@ -6341,51 +6341,53 @@
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
         <v>354000.0</v>
       </c>
       <c r="C30">
         <v>4122000.0</v>
       </c>
-      <c r="D30"/>
+      <c r="D30">
+        <v>177000.0</v>
+      </c>
       <c r="E30">
         <v>594000.0</v>
       </c>
       <c r="F30">
         <v>631000.0</v>
       </c>
       <c r="G30">
         <v>684000.0</v>
       </c>
       <c r="H30">
         <v>819000.0</v>
       </c>
       <c r="I30">
         <v>1502000.0</v>
       </c>
       <c r="J30">
         <v>1446000.0</v>
       </c>
       <c r="K30">
         <v>703000.0</v>
       </c>
       <c r="L30">
         <v>1187000.0</v>
       </c>
       <c r="M30">
@@ -7440,105 +7442,105 @@
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
         <v>1776000.0</v>
       </c>
       <c r="C39">
         <v>3264000.0</v>
       </c>
       <c r="D39">
-        <v>4141000.0</v>
+        <v>3964000.0</v>
       </c>
       <c r="E39">
         <v>3938000.0</v>
       </c>
       <c r="F39">
         <v>4040000.0</v>
       </c>
       <c r="G39">
         <v>2980000.0</v>
       </c>
       <c r="H39">
         <v>3376000.0</v>
       </c>
       <c r="I39">
         <v>3778000.0</v>
       </c>
       <c r="J39">
         <v>3857000.0</v>
       </c>
       <c r="K39">
         <v>5157000.0</v>
       </c>
       <c r="L39">
         <v>4357999.0</v>
       </c>
       <c r="M39">
-        <v>9257000.0</v>
+        <v>8076000.0</v>
       </c>
       <c r="N39">
         <v>8627000.0</v>
       </c>
       <c r="O39">
         <v>3586000.0</v>
       </c>
       <c r="P39">
         <v>13637000.0</v>
       </c>
       <c r="Q39">
         <v>16286000.0</v>
       </c>
       <c r="R39">
         <v>19584000.0</v>
       </c>
       <c r="S39">
-        <v>18125000.0</v>
+        <v>17846000.0</v>
       </c>
       <c r="T39">
         <v>11741000.0</v>
       </c>
       <c r="U39">
-        <v>14512000.0</v>
+        <v>10393000.0</v>
       </c>
       <c r="V39">
-        <v>5441000.0</v>
+        <v>5138000.0</v>
       </c>
       <c r="W39">
         <v>5998000.0</v>
       </c>
       <c r="X39">
         <v>4113000.0</v>
       </c>
       <c r="Y39">
         <v>4090000.0</v>
       </c>
       <c r="Z39">
         <v>4845000.0</v>
       </c>
       <c r="AA39">
         <v>2861000.0</v>
       </c>
       <c r="AB39">
         <v>4059000.0</v>
       </c>
       <c r="AC39">
         <v>2452000.0</v>
       </c>
       <c r="AD39">
         <v>393000.0</v>
       </c>
@@ -7600,57 +7602,57 @@
         <v>2649000.0</v>
       </c>
       <c r="AX39">
         <v>6223000.0</v>
       </c>
       <c r="AY39">
         <v>5669000.0</v>
       </c>
       <c r="AZ39">
         <v>4220000.0</v>
       </c>
       <c r="BA39">
         <v>2355000.0</v>
       </c>
       <c r="BB39"/>
       <c r="BC39">
         <v>675000.0</v>
       </c>
       <c r="BD39"/>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
-        <v>27077000.0</v>
+        <v>27575000.0</v>
       </c>
       <c r="C40">
         <v>20010000.0</v>
       </c>
       <c r="D40">
-        <v>22161000.0</v>
+        <v>22064000.0</v>
       </c>
       <c r="E40">
         <v>18646000.0</v>
       </c>
       <c r="F40">
         <v>19320000.0</v>
       </c>
       <c r="G40">
         <v>13589000.0</v>
       </c>
       <c r="H40">
         <v>16855000.0</v>
       </c>
       <c r="I40">
         <v>14358000.0</v>
       </c>
       <c r="J40">
         <v>13238000.0</v>
       </c>
       <c r="K40">
         <v>18935000.0</v>
       </c>
       <c r="L40">
         <v>13920000.0</v>
       </c>
@@ -8950,51 +8952,51 @@
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
     </row>
     <row r="51" spans="1:56">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
         <v>421000.0</v>
       </c>
       <c r="C51">
         <v>684000.0</v>
       </c>
       <c r="D51">
-        <v>126000.0</v>
+        <v>792000.0</v>
       </c>
       <c r="E51">
         <v>979000.0</v>
       </c>
       <c r="F51">
         <v>975000.0</v>
       </c>
       <c r="G51">
         <v>1004000.0</v>
       </c>
       <c r="H51">
         <v>899000.0</v>
       </c>
       <c r="I51">
         <v>955000.0</v>
       </c>
       <c r="J51">
         <v>1130000.0</v>
       </c>
       <c r="K51">
         <v>1334000.0</v>
       </c>
       <c r="L51">
         <v>1451000.0</v>
       </c>
@@ -9071,51 +9073,53 @@
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51">
         <v>125000.0</v>
       </c>
       <c r="BA51">
         <v>8000.0</v>
       </c>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
     </row>
     <row r="52" spans="1:56">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
         <v>275000.0</v>
       </c>
       <c r="C52">
         <v>470000.0</v>
       </c>
-      <c r="D52"/>
+      <c r="D52">
+        <v>666000.0</v>
+      </c>
       <c r="E52">
         <v>774000.0</v>
       </c>
       <c r="F52">
         <v>765000.0</v>
       </c>
       <c r="G52">
         <v>740000.0</v>
       </c>
       <c r="H52">
         <v>713000.0</v>
       </c>
       <c r="I52">
         <v>714000.0</v>
       </c>
       <c r="J52">
         <v>697000.0</v>
       </c>
       <c r="K52">
         <v>695000.0</v>
       </c>
       <c r="L52">
         <v>662000.0</v>
       </c>
       <c r="M52">
@@ -10551,107 +10555,107 @@
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>121</v>
       </c>
       <c r="B5">
-        <v>-103228000.0</v>
+        <v>-97172000.0</v>
       </c>
       <c r="C5">
-        <v>-98052000.0</v>
+        <v>-100507000.0</v>
       </c>
       <c r="D5">
-        <v>-99223000.0</v>
+        <v>-93612000.0</v>
       </c>
       <c r="E5">
         <v>-86518000.0</v>
       </c>
       <c r="F5">
         <v>-91665000.0</v>
       </c>
       <c r="G5">
         <v>-48971000.0</v>
       </c>
       <c r="H5">
         <v>-37032000.0</v>
       </c>
       <c r="I5">
         <v>-15155000.0</v>
       </c>
       <c r="J5">
         <v>-52078000.0</v>
       </c>
       <c r="K5">
         <v>-41266000.0</v>
       </c>
       <c r="L5">
         <v>-52120000.0</v>
       </c>
       <c r="M5">
         <v>-50342000.0</v>
       </c>
       <c r="N5">
         <v>-32718000.0</v>
       </c>
       <c r="O5">
         <v>-6288000.0</v>
       </c>
       <c r="P5">
         <v>-8579000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>122</v>
       </c>
       <c r="B6">
-        <v>-103060000.0</v>
+        <v>-97004000.0</v>
       </c>
       <c r="C6">
-        <v>-97918000.0</v>
+        <v>-100373000.0</v>
       </c>
       <c r="D6">
-        <v>-99112000.0</v>
+        <v>-93501000.0</v>
       </c>
       <c r="E6">
         <v>-86441000.0</v>
       </c>
       <c r="F6">
         <v>-91580000.0</v>
       </c>
       <c r="G6">
         <v>-48932000.0</v>
       </c>
       <c r="H6">
         <v>-36982000.0</v>
       </c>
       <c r="I6">
         <v>-15140000.0</v>
       </c>
       <c r="J6">
         <v>-51080000.0</v>
       </c>
       <c r="K6">
         <v>-39458000.0</v>
       </c>
       <c r="L6">
         <v>-50792000.0</v>
       </c>
@@ -12182,111 +12186,111 @@
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
     </row>
     <row r="5" spans="1:56">
       <c r="A5" t="s">
         <v>121</v>
       </c>
       <c r="B5">
-        <v>-33235000.0</v>
+        <v>-32588000.0</v>
       </c>
       <c r="C5">
-        <v>-23327000.0</v>
+        <v>-19300000.0</v>
       </c>
       <c r="D5">
-        <v>-25993000.0</v>
+        <v>-25579000.0</v>
       </c>
       <c r="E5">
-        <v>-27083000.0</v>
+        <v>-26820000.0</v>
       </c>
       <c r="F5">
-        <v>-26825000.0</v>
+        <v>-25473000.0</v>
       </c>
       <c r="G5">
         <v>-25175000.0</v>
       </c>
       <c r="H5">
-        <v>-25726000.0</v>
+        <v>-24368000.0</v>
       </c>
       <c r="I5">
-        <v>-22814000.0</v>
+        <v>-21380000.0</v>
       </c>
       <c r="J5">
-        <v>-23881000.0</v>
+        <v>-29584000.0</v>
       </c>
       <c r="K5">
-        <v>-23381000.0</v>
+        <v>-21572000.0</v>
       </c>
       <c r="L5">
-        <v>-23570000.0</v>
+        <v>-22769000.0</v>
       </c>
       <c r="M5">
-        <v>-25021000.0</v>
+        <v>-23999000.0</v>
       </c>
       <c r="N5">
-        <v>-27251000.0</v>
+        <v>-25272000.0</v>
       </c>
       <c r="O5">
         <v>-24357000.0</v>
       </c>
       <c r="P5">
-        <v>-20116000.0</v>
+        <v>-21224000.0</v>
       </c>
       <c r="Q5">
-        <v>-20610000.0</v>
+        <v>-21901000.0</v>
       </c>
       <c r="R5">
-        <v>-21435000.0</v>
+        <v>-20808000.0</v>
       </c>
       <c r="S5">
-        <v>-21721000.0</v>
+        <v>-21185000.0</v>
       </c>
       <c r="T5">
-        <v>-18387000.0</v>
+        <v>-19292000.0</v>
       </c>
       <c r="U5">
-        <v>-19170000.0</v>
+        <v>-17934000.0</v>
       </c>
       <c r="V5">
-        <v>-32387000.0</v>
+        <v>-15137000.0</v>
       </c>
       <c r="W5">
         <v>-14190000.0</v>
       </c>
       <c r="X5">
         <v>-13545000.0</v>
       </c>
       <c r="Y5">
         <v>-12222000.0</v>
       </c>
       <c r="Z5">
         <v>-9014000.0</v>
       </c>
       <c r="AA5">
         <v>-7691000.0</v>
       </c>
       <c r="AB5">
         <v>-9177000.0</v>
       </c>
       <c r="AC5">
         <v>-14502000.0</v>
       </c>
       <c r="AD5">
         <v>-4874000.0</v>
       </c>
@@ -12352,111 +12356,111 @@
       </c>
       <c r="AY5">
         <v>-10247000.0</v>
       </c>
       <c r="AZ5">
         <v>-9165000.0</v>
       </c>
       <c r="BA5">
         <v>-7063000.0</v>
       </c>
       <c r="BB5">
         <v>-4924000.0</v>
       </c>
       <c r="BC5">
         <v>-3490000.0</v>
       </c>
       <c r="BD5">
         <v>-2381000.0</v>
       </c>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" t="s">
         <v>122</v>
       </c>
       <c r="B6">
-        <v>-33202000.0</v>
+        <v>-32555000.0</v>
       </c>
       <c r="C6">
-        <v>-23285000.0</v>
+        <v>-19258000.0</v>
       </c>
       <c r="D6">
-        <v>-25953000.0</v>
+        <v>-25539000.0</v>
       </c>
       <c r="E6">
-        <v>-27040000.0</v>
+        <v>-26777000.0</v>
       </c>
       <c r="F6">
-        <v>-26782000.0</v>
+        <v>-25430000.0</v>
       </c>
       <c r="G6">
         <v>-25140000.0</v>
       </c>
       <c r="H6">
-        <v>-25684000.0</v>
+        <v>-24326000.0</v>
       </c>
       <c r="I6">
-        <v>-22783000.0</v>
+        <v>-21349000.0</v>
       </c>
       <c r="J6">
-        <v>-23855000.0</v>
+        <v>-29558000.0</v>
       </c>
       <c r="K6">
-        <v>-23358000.0</v>
+        <v>-21549000.0</v>
       </c>
       <c r="L6">
-        <v>-23536000.0</v>
+        <v>-22735000.0</v>
       </c>
       <c r="M6">
-        <v>-24999000.0</v>
+        <v>-23977000.0</v>
       </c>
       <c r="N6">
-        <v>-27219000.0</v>
+        <v>-25240000.0</v>
       </c>
       <c r="O6">
         <v>-24338000.0</v>
       </c>
       <c r="P6">
-        <v>-20099000.0</v>
+        <v>-21207000.0</v>
       </c>
       <c r="Q6">
-        <v>-20590000.0</v>
+        <v>-21881000.0</v>
       </c>
       <c r="R6">
-        <v>-21414000.0</v>
+        <v>-20787000.0</v>
       </c>
       <c r="S6">
-        <v>-21681000.0</v>
+        <v>-21145000.0</v>
       </c>
       <c r="T6">
-        <v>-18371000.0</v>
+        <v>-19276000.0</v>
       </c>
       <c r="U6">
-        <v>-19155000.0</v>
+        <v>-17919000.0</v>
       </c>
       <c r="V6">
-        <v>-32373000.0</v>
+        <v>-15123000.0</v>
       </c>
       <c r="W6">
         <v>-14180250.0</v>
       </c>
       <c r="X6">
         <v>-13502000.0</v>
       </c>
       <c r="Y6">
         <v>-12216000.0</v>
       </c>
       <c r="Z6">
         <v>-9000000.0</v>
       </c>
       <c r="AA6">
         <v>-7679000.0</v>
       </c>
       <c r="AB6">
         <v>-9168000.0</v>
       </c>
       <c r="AC6">
         <v>-14690000.0</v>
       </c>
       <c r="AD6">
         <v>-4657000.0</v>
       </c>
@@ -19808,51 +19812,51 @@
       <c r="BD22">
         <v>-2663000.0</v>
       </c>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" t="s">
         <v>169</v>
       </c>
       <c r="B23">
         <v>188642000.0</v>
       </c>
       <c r="C23">
         <v>59000.0</v>
       </c>
       <c r="D23">
         <v>-65394999.0</v>
       </c>
       <c r="E23">
         <v>65395000.0</v>
       </c>
       <c r="F23"/>
       <c r="G23">
         <v>268000.0</v>
       </c>
       <c r="H23">
-        <v>-50000.0</v>
+        <v>-74273000.0</v>
       </c>
       <c r="I23">
         <v>-180000.0</v>
       </c>
       <c r="J23">
         <v>74273000.0</v>
       </c>
       <c r="K23">
         <v>33000.0</v>
       </c>
       <c r="L23">
         <v>282.0</v>
       </c>
       <c r="M23">
         <v>96000.0</v>
       </c>
       <c r="N23">
         <v>51000.0</v>
       </c>
       <c r="O23">
         <v>52000.0</v>
       </c>
       <c r="P23">
         <v>-73000.0</v>
       </c>
@@ -20080,51 +20084,51 @@
       </c>
       <c r="AY24">
         <v>-218000.0</v>
       </c>
       <c r="AZ24">
         <v>-104000.0</v>
       </c>
       <c r="BA24">
         <v>-323000.0</v>
       </c>
       <c r="BB24">
         <v>37000.0</v>
       </c>
       <c r="BC24">
         <v>-2000.0</v>
       </c>
       <c r="BD24">
         <v>35000.0</v>
       </c>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" t="s">
         <v>171</v>
       </c>
       <c r="B25">
-        <v>4617000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="C25">
         <v>341000.0</v>
       </c>
       <c r="D25">
         <v>48000.0</v>
       </c>
       <c r="E25">
         <v>55000.0</v>
       </c>
       <c r="F25">
         <v>53000.0</v>
       </c>
       <c r="G25">
         <v>121000.0</v>
       </c>
       <c r="H25">
         <v>56000.0</v>
       </c>
       <c r="I25">
         <v>-487000.0</v>
       </c>
       <c r="J25">
         <v>6826000.0</v>
       </c>