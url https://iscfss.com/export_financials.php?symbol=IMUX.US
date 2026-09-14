--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1442,90 +1445,90 @@
         <v>4000.0</v>
       </c>
       <c r="K13">
         <v>3000.0</v>
       </c>
       <c r="L13">
         <v>3000.0</v>
       </c>
       <c r="M13">
         <v>2000.0</v>
       </c>
       <c r="N13">
         <v>1000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
         <v>15568803.0</v>
       </c>
       <c r="C14">
-        <v>10017476.6</v>
+        <v>10017476.0</v>
       </c>
       <c r="D14">
         <v>4432005.0</v>
       </c>
       <c r="E14">
-        <v>3181900.6</v>
+        <v>3181900.0</v>
       </c>
       <c r="F14">
-        <v>2365277.9</v>
+        <v>2365277.0</v>
       </c>
       <c r="G14">
-        <v>1566382.6</v>
+        <v>1566382.0</v>
       </c>
       <c r="H14">
-        <v>772226.9</v>
+        <v>772226.0</v>
       </c>
       <c r="I14">
-        <v>105923.1</v>
+        <v>84695.0</v>
       </c>
       <c r="J14">
-        <v>99647.5</v>
+        <v>99647.0</v>
       </c>
       <c r="K14">
-        <v>78468.9</v>
+        <v>78468.0</v>
       </c>
       <c r="L14">
-        <v>62882.3</v>
+        <v>62882.0</v>
       </c>
       <c r="M14">
-        <v>59577.7</v>
+        <v>40136.0</v>
       </c>
       <c r="N14">
-        <v>1410.4</v>
+        <v>59476.0</v>
       </c>
       <c r="O14">
-        <v>1410.4</v>
+        <v>59476.0</v>
       </c>
       <c r="P14">
-        <v>1410.4</v>
+        <v>59476.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>4000.0</v>
       </c>
       <c r="F15">
         <v>3000.0</v>
       </c>
       <c r="G15">
         <v>2000.0</v>
       </c>
       <c r="H15">
         <v>1000.0</v>
       </c>
       <c r="I15">
         <v>4000.0</v>
       </c>
       <c r="J15">
@@ -3229,399 +3232,405 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD62"/>
+  <dimension ref="A1:BE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BD1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
+        <v>12665000.0</v>
+      </c>
+      <c r="C2">
         <v>10513000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10138000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7349000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7893000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5507000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7846000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5789000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7605000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6211000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5099000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3199000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4700000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5241000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4281000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4172000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4117000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3288000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3745000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3241000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4182000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>10048000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3700000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3419000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1728000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1432000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2423000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3718000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1462000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>184000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>268000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1131000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1075000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>893000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1049000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>981000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1076000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1308000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>780000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1193000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>887000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>885000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1221000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>549000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>920000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1128000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1153000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>696000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1461000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1325000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1224000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1720000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2557000.0</v>
       </c>
-      <c r="BB2"/>
-      <c r="BC2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>1144000.0</v>
       </c>
-      <c r="BD2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:56">
+      <c r="BE2"/>
+    </row>
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3636,52 +3645,53 @@
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
-    </row>
-    <row r="4" spans="1:56">
+      <c r="BE3"/>
+    </row>
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3696,790 +3706,805 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
+        <v>2772000.0</v>
+      </c>
+      <c r="C5">
         <v>3057000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2648000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2582000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2525000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3924000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4209000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>3886000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3782000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>4287000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>3759000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3905000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3982000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3811000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3035000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-386000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-660000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-310000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-252000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-800000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1398000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1121000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-4112000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1752000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1608000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1682000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1373000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1804000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-722000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000.0</v>
       </c>
       <c r="AE5">
         <v>80000.0</v>
       </c>
       <c r="AF5">
         <v>80000.0</v>
       </c>
       <c r="AG5">
         <v>80000.0</v>
       </c>
       <c r="AH5">
+        <v>80000.0</v>
+      </c>
+      <c r="AI5">
         <v>75000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>78000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>88000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>90000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>84000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>83000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000.0</v>
       </c>
       <c r="AO5">
         <v>80000.0</v>
       </c>
       <c r="AP5">
         <v>80000.0</v>
       </c>
       <c r="AQ5">
         <v>80000.0</v>
       </c>
       <c r="AR5">
+        <v>80000.0</v>
+      </c>
+      <c r="AS5">
         <v>81000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>88000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>90000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>89000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95000.0</v>
       </c>
       <c r="AW5">
         <v>95000.0</v>
       </c>
       <c r="AX5">
         <v>95000.0</v>
       </c>
       <c r="AY5">
+        <v>95000.0</v>
+      </c>
+      <c r="AZ5">
         <v>96000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>95000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>94000.0</v>
       </c>
-      <c r="BB5"/>
-      <c r="BC5">
+      <c r="BC5"/>
+      <c r="BD5">
         <v>88000.0</v>
       </c>
-      <c r="BD5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+    </row>
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-      <c r="AI6">
+      <c r="AI6"/>
+      <c r="AJ6">
         <v>0.0</v>
       </c>
-      <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
-    </row>
-    <row r="7" spans="1:56">
+      <c r="BE6"/>
+    </row>
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7">
+        <v>567000.0</v>
+      </c>
+      <c r="C7">
         <v>421000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>577000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>792000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>979000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>975000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1004000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>899000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>955000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1130000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1334000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1451000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1885000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1352000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1563000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1154000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>773000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>906000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>584000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1107000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1018000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1310000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>679000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>735000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>793000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>471000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>520000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+    </row>
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8">
+        <v>13000.0</v>
+      </c>
+      <c r="C8">
         <v>11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="D8">
         <v>9000.0</v>
       </c>
       <c r="E8">
         <v>9000.0</v>
       </c>
       <c r="F8">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="G8">
         <v>8000.0</v>
       </c>
       <c r="H8">
         <v>8000.0</v>
       </c>
       <c r="I8">
         <v>8000.0</v>
       </c>
       <c r="J8">
         <v>8000.0</v>
       </c>
       <c r="K8">
-        <v>4000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="L8">
         <v>4000.0</v>
       </c>
       <c r="M8">
         <v>4000.0</v>
       </c>
       <c r="N8">
         <v>4000.0</v>
       </c>
       <c r="O8">
         <v>4000.0</v>
       </c>
       <c r="P8">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="Q8">
         <v>3000.0</v>
       </c>
       <c r="R8">
         <v>3000.0</v>
       </c>
       <c r="S8">
         <v>3000.0</v>
       </c>
       <c r="T8">
         <v>3000.0</v>
       </c>
       <c r="U8">
+        <v>3000.0</v>
+      </c>
+      <c r="V8">
         <v>2000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>431849000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>429955000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>427925000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>368087000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>355949000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>324237000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>321950000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>278534000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>277027000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>266823000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>257394000.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>120567000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>119646000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>114550000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>114137000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>355874000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>349771000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>349132000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>349392000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>347557000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>345915000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>343351000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>342127000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>340817000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>302185000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>299768000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>295977000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>290409000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>285098000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>251591000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>250343000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>249276000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>248305000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>213831000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>213146000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>55803000.0</v>
       </c>
-      <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9"/>
+    </row>
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
+        <v>155098000.0</v>
+      </c>
+      <c r="C10">
         <v>186629000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>15483000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>35132000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>55310000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>14304000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>35668000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>59071000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>79698000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>97312000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>46674000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>59689000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>77294000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>92761000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>106745000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>72771000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>88078000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>95710000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>86863000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>110444000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>87175000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>114839000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>127452000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>133183000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>48607000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>18578000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>29369000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>30460000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>36121000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>9595000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>13324000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>17798000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>31116000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>43647000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>56901000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>66391000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>76153000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>86636000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>59991000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>68088000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>73598000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>77876000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>83416000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>59754000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>71946000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>88257000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>102238000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>79091000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>90840000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>46041000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>38186000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>31158000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>36439000.0</v>
       </c>
-      <c r="BB10"/>
-      <c r="BC10">
+      <c r="BC10"/>
+      <c r="BD10">
         <v>4477000.0</v>
       </c>
-      <c r="BD10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:56">
+      <c r="BE10"/>
+    </row>
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4494,766 +4519,778 @@
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+    </row>
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
+        <v>155098000.0</v>
+      </c>
+      <c r="C12">
         <v>186629000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>15483000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>35132000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>55310000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>14304000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>35668000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>59071000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>79698000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>97312000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>46674000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>59689000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>77294000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>97112000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>116374000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>72771000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>88078000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>95710000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>86863000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>110444000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>87175000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>114839000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>127452000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>133183000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>48607000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>18578000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>29369000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>30460000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>36121000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>9595000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>13324000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>17798000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>31116000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>43647000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>56901000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>66391000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>76153000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>86636000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>59991000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>68088000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>73598000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>77876000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>83416000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>59754000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>71946000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>88257000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>102238000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>79091000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>90840000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>46041000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>38186000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>31158000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>41439000.0</v>
       </c>
-      <c r="BB12"/>
-      <c r="BC12">
+      <c r="BC12"/>
+      <c r="BD12">
         <v>18473000.0</v>
       </c>
-      <c r="BD12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:56">
+      <c r="BE12"/>
+    </row>
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
+        <v>13000.0</v>
+      </c>
+      <c r="C13">
         <v>11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="D13">
         <v>9000.0</v>
       </c>
       <c r="E13">
         <v>9000.0</v>
       </c>
       <c r="F13">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="G13">
         <v>8000.0</v>
       </c>
       <c r="H13">
         <v>8000.0</v>
       </c>
       <c r="I13">
         <v>8000.0</v>
       </c>
       <c r="J13">
         <v>8000.0</v>
       </c>
       <c r="K13">
-        <v>4000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="L13">
         <v>4000.0</v>
       </c>
       <c r="M13">
         <v>4000.0</v>
       </c>
       <c r="N13">
         <v>4000.0</v>
       </c>
       <c r="O13">
         <v>4000.0</v>
       </c>
       <c r="P13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="Q13">
         <v>3000.0</v>
       </c>
       <c r="R13">
         <v>3000.0</v>
       </c>
       <c r="S13">
         <v>3000.0</v>
       </c>
       <c r="T13">
         <v>3000.0</v>
       </c>
       <c r="U13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="V13">
         <v>2000.0</v>
       </c>
       <c r="W13">
         <v>2000.0</v>
       </c>
       <c r="X13">
         <v>2000.0</v>
       </c>
       <c r="Y13">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="Z13">
         <v>1000.0</v>
       </c>
       <c r="AA13">
         <v>1000.0</v>
       </c>
       <c r="AB13">
         <v>1000.0</v>
       </c>
       <c r="AC13">
         <v>1000.0</v>
       </c>
       <c r="AD13">
-        <v>4000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="AE13">
         <v>4000.0</v>
       </c>
       <c r="AF13">
         <v>4000.0</v>
       </c>
       <c r="AG13">
         <v>4000.0</v>
       </c>
       <c r="AH13">
         <v>4000.0</v>
       </c>
       <c r="AI13">
         <v>4000.0</v>
       </c>
       <c r="AJ13">
         <v>4000.0</v>
       </c>
       <c r="AK13">
         <v>4000.0</v>
       </c>
       <c r="AL13">
         <v>4000.0</v>
       </c>
       <c r="AM13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="AN13">
         <v>3000.0</v>
       </c>
       <c r="AO13">
         <v>3000.0</v>
       </c>
       <c r="AP13">
         <v>3000.0</v>
       </c>
       <c r="AQ13">
         <v>3000.0</v>
       </c>
       <c r="AR13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AS13">
         <v>2000.0</v>
       </c>
       <c r="AT13">
         <v>2000.0</v>
       </c>
       <c r="AU13">
         <v>2000.0</v>
       </c>
       <c r="AV13">
         <v>2000.0</v>
       </c>
       <c r="AW13">
         <v>2000.0</v>
       </c>
       <c r="AX13">
+        <v>2000.0</v>
+      </c>
+      <c r="AY13">
         <v>-1363000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>1000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
+        <v>42513839.0</v>
+      </c>
+      <c r="C14">
         <v>30136324.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
-        <v>19389776.4</v>
+        <v>12038262.0</v>
       </c>
       <c r="E14">
-        <v>13217520.2</v>
+        <v>19389776.0</v>
       </c>
       <c r="F14">
-        <v>10134443.3</v>
+        <v>13217520.0</v>
       </c>
       <c r="G14">
-        <v>9015086.9</v>
+        <v>10134443.0</v>
       </c>
       <c r="H14">
-        <v>10127258.0</v>
+        <v>9015086.0</v>
       </c>
       <c r="I14">
         <v>10127258.0</v>
       </c>
       <c r="J14">
-        <v>9729995.5</v>
+        <v>10127258.0</v>
       </c>
       <c r="K14">
-        <v>4463275.1</v>
+        <v>9729995.0</v>
       </c>
       <c r="L14">
-        <v>4457437.7</v>
+        <v>4463275.0</v>
       </c>
       <c r="M14">
-        <v>4443295.5</v>
+        <v>4457437.0</v>
       </c>
       <c r="N14">
-        <v>4366478.3</v>
+        <v>4443295.0</v>
       </c>
       <c r="O14">
-        <v>3181900.6</v>
+        <v>4366478.0</v>
       </c>
       <c r="P14">
-        <v>3056499.5</v>
+        <v>3468284.0</v>
       </c>
       <c r="Q14">
-        <v>3024876.7</v>
+        <v>3056499.0</v>
       </c>
       <c r="R14">
-        <v>2812728.8</v>
+        <v>3024876.0</v>
       </c>
       <c r="S14">
-        <v>2532009.1</v>
+        <v>2812728.0</v>
       </c>
       <c r="T14">
-        <v>2532009.1</v>
+        <v>2633541.0</v>
       </c>
       <c r="U14">
-        <v>2174943.9</v>
+        <v>2532009.0</v>
       </c>
       <c r="V14">
-        <v>2117469.8</v>
+        <v>2174943.0</v>
       </c>
       <c r="W14">
-        <v>2117469.8</v>
+        <v>2117469.0</v>
       </c>
       <c r="X14">
+        <v>2116824.0</v>
+      </c>
+      <c r="Y14">
         <v>1840584.0</v>
       </c>
-      <c r="Y14">
-[...1 lines deleted...]
-      </c>
       <c r="Z14">
-        <v>1074946.0</v>
+        <v>1269598.0</v>
       </c>
       <c r="AA14">
         <v>1074946.0</v>
       </c>
       <c r="AB14">
-        <v>1002285.6</v>
+        <v>1025466.0</v>
       </c>
       <c r="AC14">
-        <v>966912.9</v>
+        <v>1002285.0</v>
       </c>
       <c r="AD14">
+        <v>966912.0</v>
+      </c>
+      <c r="AE14">
         <v>8469530.0</v>
       </c>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
       <c r="AF14">
-        <v>105923.5</v>
+        <v>84695.0</v>
       </c>
       <c r="AG14">
-        <v>105922.4</v>
+        <v>84695.0</v>
       </c>
       <c r="AH14">
-        <v>105922.1</v>
+        <v>52.93</v>
       </c>
       <c r="AI14">
-        <v>105922.1</v>
+        <v>105922.0</v>
       </c>
       <c r="AJ14">
-        <v>105518.4</v>
+        <v>1056122.0</v>
       </c>
       <c r="AK14">
-        <v>105518.4</v>
+        <v>1055184.0</v>
       </c>
       <c r="AL14">
-        <v>81612.7</v>
+        <v>1055184.0</v>
       </c>
       <c r="AM14">
-        <v>80209.5</v>
+        <v>816127.0</v>
       </c>
       <c r="AN14">
-        <v>79114.5</v>
+        <v>802095.0</v>
       </c>
       <c r="AO14">
+        <v>791145.0</v>
+      </c>
+      <c r="AP14">
         <v>78117.6</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>76407.7</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>71447.3</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>60063.7</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>59991.3</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>59931.4</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>59224.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>54397.6</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>44720.4</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>52789.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>1384.4</v>
       </c>
       <c r="AZ14">
         <v>1384.4</v>
       </c>
       <c r="BA14">
+        <v>1384.4</v>
+      </c>
+      <c r="BB14">
         <v>1267.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>1167.9</v>
       </c>
       <c r="BC14">
         <v>1167.9</v>
       </c>
       <c r="BD14">
         <v>1167.9</v>
       </c>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="BE14">
+        <v>1167.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>4000.0</v>
       </c>
       <c r="O15">
         <v>4000.0</v>
       </c>
-      <c r="P15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P15">
+        <v>4000.0</v>
+      </c>
+      <c r="Q15"/>
       <c r="R15">
         <v>3000.0</v>
       </c>
       <c r="S15">
         <v>3000.0</v>
       </c>
       <c r="T15">
         <v>3000.0</v>
       </c>
       <c r="U15">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="V15">
         <v>2000.0</v>
       </c>
       <c r="W15">
         <v>2000.0</v>
       </c>
       <c r="X15">
         <v>2000.0</v>
       </c>
       <c r="Y15">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="Z15">
         <v>1000.0</v>
       </c>
       <c r="AA15">
         <v>1000.0</v>
       </c>
       <c r="AB15">
         <v>1000.0</v>
       </c>
       <c r="AC15">
         <v>1000.0</v>
       </c>
       <c r="AD15">
-        <v>4000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="AE15">
         <v>4000.0</v>
       </c>
       <c r="AF15">
         <v>4000.0</v>
       </c>
       <c r="AG15">
         <v>4000.0</v>
       </c>
       <c r="AH15">
         <v>4000.0</v>
       </c>
       <c r="AI15">
         <v>4000.0</v>
       </c>
       <c r="AJ15">
         <v>4000.0</v>
       </c>
       <c r="AK15">
         <v>4000.0</v>
       </c>
       <c r="AL15">
         <v>4000.0</v>
       </c>
       <c r="AM15">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="AN15">
         <v>3000.0</v>
       </c>
       <c r="AO15">
         <v>3000.0</v>
       </c>
       <c r="AP15">
         <v>3000.0</v>
       </c>
       <c r="AQ15">
         <v>3000.0</v>
       </c>
       <c r="AR15">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AS15">
         <v>2000.0</v>
       </c>
       <c r="AT15">
         <v>2000.0</v>
       </c>
       <c r="AU15">
         <v>2000.0</v>
       </c>
       <c r="AV15">
         <v>2000.0</v>
       </c>
       <c r="AW15">
         <v>2000.0</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15">
+      <c r="AX15">
+        <v>2000.0</v>
+      </c>
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>1000.0</v>
       </c>
-      <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+    </row>
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>14012000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>12965000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>5375000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>6663000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7145000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>10126000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>14599000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>135000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>663000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1008000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
-      <c r="AZ16">
+      <c r="AZ16"/>
+      <c r="BA16">
         <v>3309000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1852000.0</v>
       </c>
-      <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+    </row>
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5268,114 +5305,116 @@
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-      <c r="AI18">
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>0.0</v>
       </c>
-      <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+    </row>
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5390,534 +5429,542 @@
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32970000.0</v>
       </c>
       <c r="Q20">
         <v>32970000.0</v>
       </c>
       <c r="R20">
         <v>32970000.0</v>
       </c>
       <c r="S20">
         <v>32970000.0</v>
       </c>
       <c r="T20">
         <v>32970000.0</v>
       </c>
       <c r="U20">
         <v>32970000.0</v>
       </c>
       <c r="V20">
         <v>32970000.0</v>
       </c>
       <c r="W20">
         <v>32970000.0</v>
       </c>
       <c r="X20">
         <v>32970000.0</v>
       </c>
       <c r="Y20">
         <v>32970000.0</v>
       </c>
       <c r="Z20">
         <v>32970000.0</v>
       </c>
       <c r="AA20">
         <v>32970000.0</v>
       </c>
       <c r="AB20">
         <v>32970000.0</v>
       </c>
       <c r="AC20">
         <v>32970000.0</v>
       </c>
-      <c r="AD20"/>
+      <c r="AD20">
+        <v>32970000.0</v>
+      </c>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-      <c r="AI20">
+      <c r="AI20"/>
+      <c r="AJ20">
         <v>0.0</v>
       </c>
-      <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>32970000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>32970000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-      <c r="AF21">
+      <c r="AF21"/>
+      <c r="AG21">
         <v>3002550.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
-      <c r="AI21">
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>2734788.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-    </row>
-    <row r="22" spans="1:56">
+      <c r="BE21"/>
+    </row>
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>2304000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3812000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-3666000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>5608000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>8938000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-3272000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>15406000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-2150000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7872000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>6610000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2557000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>3416000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1108000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2678000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3710000.0</v>
       </c>
-      <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-      <c r="AI22">
+      <c r="AI22"/>
+      <c r="AJ22">
         <v>0.0</v>
       </c>
-      <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
-    </row>
-    <row r="23" spans="1:56">
+      <c r="BE22"/>
+    </row>
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
+        <v>159169000.0</v>
+      </c>
+      <c r="C23">
         <v>189742000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>24052000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>40704000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>61429000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>20515000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>40868000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>64762000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>86491000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>104155000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>54299000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>66977000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>88739000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>108872000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>127753000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>121083000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>138657000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>149920000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>139100000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>156757000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>136058000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>154724000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>167861000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>171640000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>87152000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>57292000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>65955000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>67604000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>72574000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>10482000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>14978000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>19988000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>34801000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>47008000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>60384000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>70358000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>80675000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>90947000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>64026000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>72473000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>78632000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>82920000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>89081000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>66943000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>79872000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>94924000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>108082000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>85831000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>97016000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>55608000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>46585000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>37979000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>45760000.0</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23">
+      <c r="BC23"/>
+      <c r="BD23">
         <v>20332000.0</v>
       </c>
-      <c r="BD23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:56">
+      <c r="BE23"/>
+    </row>
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>48000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>0.0</v>
       </c>
-      <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+    </row>
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -5932,114 +5979,116 @@
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+    </row>
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
         <v>40</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-      <c r="AI26">
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>0.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6054,1994 +6103,2026 @@
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+    </row>
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
+        <v>-154531000.0</v>
+      </c>
+      <c r="C28">
         <v>-186208000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-14799000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-34340000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-54331000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-13329000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-34664000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-58172000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-78743000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-96182000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-45340000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-58238000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-75409000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-90760000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-105182000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-71617000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-87305000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-94804000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-85871000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-109337000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-86157000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-113529000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-126476000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-132448000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-47814000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-18107000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-28849000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-30419000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-36080000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-9595000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-13324000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-17798000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-31116000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-43647000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-56901000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-66391000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-76153000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-86636000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-59991000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-68088000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-73598000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-77876000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-83416000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-59754000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-71946000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-88257000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-102238000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-79091000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-90840000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-46041000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-38186000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-31033000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-36431000.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28">
+      <c r="BC28"/>
+      <c r="BD28">
         <v>-4477000.0</v>
       </c>
-      <c r="BD28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:56">
+      <c r="BE28"/>
+    </row>
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
         <v>43</v>
       </c>
       <c r="B29">
+        <v>127581000.0</v>
+      </c>
+      <c r="C29">
         <v>151233000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-6673000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10499000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>33911000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-5287000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>18429000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>41219000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>63573000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>83576000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>28931000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>48407000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>69284000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>91218000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>113684000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>108810000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>127848000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>137961000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>127115000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>145465000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>120742000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>137446000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>158785000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>162875000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>78685000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>50488000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+    </row>
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
         <v>44</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
         <v>354000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4122000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>177000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>594000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>631000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>684000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>819000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1502000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1446000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>703000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1187000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1181000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>843000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>296000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>241000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>397000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>585000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>279000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>310000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4119000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>303000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>295000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>245000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>326000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>176000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>758000.0</v>
       </c>
-      <c r="AB30"/>
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30">
         <v>920000.0</v>
       </c>
-      <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
-      <c r="AI30">
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>346897.0</v>
       </c>
-      <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
-    </row>
-    <row r="31" spans="1:56">
+      <c r="BE30"/>
+    </row>
+    <row r="31" spans="1:57">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>69284000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>91218000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>113684000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>75840000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>94878000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>104991000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>94145000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>112495000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>87772000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>104476000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>125815000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>129905000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>45715000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>17518000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>25393000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>27557000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>36441000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>9049000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>12427000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>14252000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>26453000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>37295000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>50044000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>62078000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>73337000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>84428000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>58446000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>67760000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>74147000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>78048000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>82325000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>58678000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>69736000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>83778000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>97563000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>77050000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>89163000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>46696000.0</v>
       </c>
-      <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
-    </row>
-    <row r="32" spans="1:56">
+      <c r="BE31"/>
+    </row>
+    <row r="32" spans="1:57">
       <c r="A32" t="s">
         <v>46</v>
       </c>
       <c r="B32">
+        <v>126573000.0</v>
+      </c>
+      <c r="C32">
         <v>150396000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-7749000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>9194000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>32529000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-6617000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>17157000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>39909000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>62301000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>82469000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>27805000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>47453000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>68310000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>90280000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>112787000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>75135000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>94359000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>104422000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>93587000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>111904000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>87200000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>103924000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>125348000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>129511000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>45349000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>17266000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
-    </row>
-    <row r="33" spans="1:56">
+      <c r="BE32"/>
+    </row>
+    <row r="33" spans="1:57">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
+        <v>1336000.0</v>
+      </c>
+      <c r="C33">
         <v>983000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1183000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1430999.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1587000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1540000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1536000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1496000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1513000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1540000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1765000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1743000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2188000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2290000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1889000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>34434000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>33896000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>34041000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>34112000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>34262000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>34371000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>34444000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>34116000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>34099000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>34129000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>33693000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>33725000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>33085000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>33081000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>494000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>746000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>927000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2156000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2173000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2263000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2398000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2612000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2645000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2563000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>3009000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>3196000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>3681000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>3993000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>4334000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>4426000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>4306000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>3266000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>3248000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>3527000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>3344000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2730000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>2601000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1966000.0</v>
       </c>
-      <c r="BB33"/>
-      <c r="BC33">
+      <c r="BC33"/>
+      <c r="BD33">
         <v>1184000.0</v>
       </c>
-      <c r="BD33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:56">
+      <c r="BE33"/>
+    </row>
+    <row r="34" spans="1:57">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>1214000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1352000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>992000.0</v>
       </c>
-      <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>407000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>502000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>584000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>701000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>829000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>922000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>679000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>735000.0</v>
       </c>
-      <c r="Y34"/>
-      <c r="Z34">
+      <c r="Z34"/>
+      <c r="AA34">
         <v>7275000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>520000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="AC34">
         <v>41000.0</v>
       </c>
-      <c r="AD34"/>
+      <c r="AD34">
+        <v>41000.0</v>
+      </c>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
-      <c r="AQ34">
+      <c r="AQ34"/>
+      <c r="AR34">
         <v>101000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>146000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>159000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>200000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>241000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>283000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>292000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>279000.0</v>
       </c>
-      <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
-    </row>
-    <row r="35" spans="1:56">
+      <c r="BE34"/>
+    </row>
+    <row r="35" spans="1:57">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
+        <v>328000.0</v>
+      </c>
+      <c r="C35">
         <v>146000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>107000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>125999.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>205000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>210000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>264000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>186000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>241000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>433000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>639000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>789000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1214000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1352000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>992000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>759000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>407000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>502000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>584000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>701000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>829000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>922000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>679000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>735000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>793000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>471000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>520000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="AC35">
         <v>41000.0</v>
       </c>
       <c r="AD35">
         <v>41000.0</v>
       </c>
       <c r="AE35">
         <v>41000.0</v>
       </c>
       <c r="AF35">
+        <v>41000.0</v>
+      </c>
+      <c r="AG35">
         <v>45000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>49000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>47000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>59000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="AK35">
         <v>46000.0</v>
       </c>
       <c r="AL35">
+        <v>46000.0</v>
+      </c>
+      <c r="AM35">
         <v>69000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>100000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>83000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>12000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>56000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>101000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>146000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>159000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>200000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>241000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>283000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>292000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>104991000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>321000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>63241000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>60825000.0</v>
       </c>
-      <c r="BB35"/>
-      <c r="BC35">
+      <c r="BC35"/>
+      <c r="BD35">
         <v>26219000.0</v>
       </c>
-      <c r="BD35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:56">
+      <c r="BE35"/>
+    </row>
+    <row r="36" spans="1:57">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
-      <c r="L36">
-[...1 lines deleted...]
-      </c>
+      <c r="L36"/>
       <c r="M36">
         <v>43000.0</v>
       </c>
       <c r="N36">
         <v>43000.0</v>
       </c>
       <c r="O36">
         <v>43000.0</v>
       </c>
       <c r="P36">
-        <v>42000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="Q36">
         <v>42000.0</v>
       </c>
       <c r="R36">
         <v>42000.0</v>
       </c>
       <c r="S36">
         <v>42000.0</v>
       </c>
       <c r="T36">
         <v>42000.0</v>
       </c>
       <c r="U36">
         <v>42000.0</v>
       </c>
       <c r="V36">
         <v>42000.0</v>
       </c>
       <c r="W36">
         <v>42000.0</v>
       </c>
       <c r="X36">
         <v>42000.0</v>
       </c>
       <c r="Y36">
         <v>42000.0</v>
       </c>
       <c r="Z36">
         <v>42000.0</v>
       </c>
       <c r="AA36">
         <v>42000.0</v>
       </c>
       <c r="AB36">
+        <v>42000.0</v>
+      </c>
+      <c r="AC36">
         <v>71000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>68000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>12000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>37000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-2965550.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>97000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>101000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>108000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>126000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>182000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>156000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>58000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>87000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>182000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>253000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>184000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>171000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>214000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198000.0</v>
       </c>
       <c r="AU36">
         <v>198000.0</v>
       </c>
       <c r="AV36">
-        <v>263000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="AW36">
         <v>263000.0</v>
       </c>
       <c r="AX36">
         <v>263000.0</v>
       </c>
       <c r="AY36">
         <v>263000.0</v>
       </c>
       <c r="AZ36">
-        <v>198000.0</v>
+        <v>263000.0</v>
       </c>
       <c r="BA36">
         <v>198000.0</v>
       </c>
-      <c r="BB36"/>
+      <c r="BB36">
+        <v>198000.0</v>
+      </c>
       <c r="BC36"/>
       <c r="BD36"/>
-    </row>
-    <row r="37" spans="1:56">
+      <c r="BE36"/>
+    </row>
+    <row r="37" spans="1:57">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-      <c r="AI37">
+      <c r="AI37"/>
+      <c r="AJ37">
         <v>0.0</v>
       </c>
-      <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
-    </row>
-    <row r="38" spans="1:56">
+      <c r="BE37"/>
+    </row>
+    <row r="38" spans="1:57">
       <c r="A38" t="s">
         <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>43000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>43000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000.0</v>
       </c>
       <c r="Q38">
         <v>42000.0</v>
       </c>
       <c r="R38">
         <v>42000.0</v>
       </c>
       <c r="S38">
         <v>42000.0</v>
       </c>
       <c r="T38">
         <v>42000.0</v>
       </c>
       <c r="U38">
         <v>42000.0</v>
       </c>
       <c r="V38">
         <v>42000.0</v>
       </c>
       <c r="W38">
+        <v>42000.0</v>
+      </c>
+      <c r="X38">
         <v>943000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000.0</v>
       </c>
       <c r="Y38">
         <v>42000.0</v>
       </c>
       <c r="Z38">
         <v>42000.0</v>
       </c>
       <c r="AA38">
         <v>42000.0</v>
       </c>
-      <c r="AB38"/>
+      <c r="AB38">
+        <v>42000.0</v>
+      </c>
       <c r="AC38"/>
-      <c r="AD38">
+      <c r="AD38"/>
+      <c r="AE38">
         <v>12000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>37000.0</v>
       </c>
-      <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
-      <c r="AI38">
+      <c r="AI38"/>
+      <c r="AJ38">
         <v>0.0</v>
       </c>
-      <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
-    </row>
-    <row r="39" spans="1:56">
+      <c r="BE38"/>
+    </row>
+    <row r="39" spans="1:57">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
+        <v>2735000.0</v>
+      </c>
+      <c r="C39">
         <v>1776000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3264000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3964000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3938000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4040000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2980000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3376000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3778000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3857000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5157000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4357999.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>8076000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>8627000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3586000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>13637000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>16286000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>19584000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>17846000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>11741000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>10393000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>5138000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>5998000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>4113000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>4090000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>4845000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2861000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>4059000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2452000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>393000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>976000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1263000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>3058000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1188000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1220000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1569000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>3820000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>3332000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>2944000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1376000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1838000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1363000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1672000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>2855000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>3500000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>2361000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>2578000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>3492000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>2649000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>6223000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>5669000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>4220000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>2355000.0</v>
       </c>
-      <c r="BB39"/>
-      <c r="BC39">
+      <c r="BC39"/>
+      <c r="BD39">
         <v>675000.0</v>
       </c>
-      <c r="BD39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:56">
+      <c r="BE39"/>
+    </row>
+    <row r="40" spans="1:57">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
+        <v>18356000.0</v>
+      </c>
+      <c r="C40">
         <v>27575000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>20010000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>22064000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>18646000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>19320000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>13589000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>16855000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>14358000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>13238000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>18935000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>13920000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>12870000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>10412000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>8225000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>6947000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>5919000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>7765000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>7248000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>6944000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>10116000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>5920000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>4400000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>4611000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>5811000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>4238000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3641000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>3318000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1660000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1249000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2242000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>4560000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>7224000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>8773000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>9232000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>7253000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>6216000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>5142000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>4700000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>3437000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>3586000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>3931000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>5434000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>7570000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>9057000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>9818000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>9125000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>7802000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>6100000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>7308000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>3622000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>5776000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>6537000.0</v>
       </c>
-      <c r="BB40"/>
-      <c r="BC40">
+      <c r="BC40"/>
+      <c r="BD40">
         <v>601000.0</v>
       </c>
-      <c r="BD40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:56">
+      <c r="BE40"/>
+    </row>
+    <row r="41" spans="1:57">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
-      <c r="AB41">
-[...1 lines deleted...]
-      </c>
+      <c r="AB41"/>
       <c r="AC41">
         <v>41000.0</v>
       </c>
       <c r="AD41">
+        <v>41000.0</v>
+      </c>
+      <c r="AE41">
         <v>48000.0</v>
       </c>
-      <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
-      <c r="AI41">
+      <c r="AI41"/>
+      <c r="AJ41">
         <v>0.0</v>
       </c>
-      <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
-    </row>
-    <row r="42" spans="1:56">
+      <c r="BE41"/>
+    </row>
+    <row r="42" spans="1:57">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
+        <v>800054000.0</v>
+      </c>
+      <c r="C42">
         <v>789324000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>599241000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>597179000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>595069000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>527653000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>525611000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>523549000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>521639000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>519757000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>436060000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>433818000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>431849000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>429955000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>427925000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>369999000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>368087000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>355949000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>324237000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>321950000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>278534000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>277027000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>266823000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>257394000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>160148000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>120567000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>119646000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>114550000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>114137000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>355874000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>349771000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>349132000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>349392000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>347557000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>345915000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>343351000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>342127000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>340817000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>302185000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>299768000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>295977000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>290409000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>285098000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>251591000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>250343000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>249276000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>248305000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>213831000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>213146000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>55803000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>58413000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>59949000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>61689000.0</v>
       </c>
-      <c r="BB42"/>
-      <c r="BC42">
+      <c r="BC42"/>
+      <c r="BD42">
         <v>62728000.0</v>
       </c>
-      <c r="BD42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:56">
+      <c r="BE42"/>
+    </row>
+    <row r="43" spans="1:57">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8056,2270 +8137,2309 @@
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
-    </row>
-    <row r="44" spans="1:56">
+      <c r="BE43"/>
+    </row>
+    <row r="44" spans="1:57">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-      <c r="AI44">
+      <c r="AI44"/>
+      <c r="AJ44">
         <v>0.0</v>
       </c>
-      <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
-    </row>
-    <row r="45" spans="1:56">
+      <c r="BE44"/>
+    </row>
+    <row r="45" spans="1:57">
       <c r="A45" t="s">
         <v>59</v>
       </c>
       <c r="B45">
+        <v>1336000.0</v>
+      </c>
+      <c r="C45">
         <v>983000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1183000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1431000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1587000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1540000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1536000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1496000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1513000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1540000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1765000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1700000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>2145000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>288000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1846000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1422000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>1359000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1432000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1104000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1087000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1117000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>681000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>713000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>115000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>111000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>482000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>709000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>890000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>2059000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>2072000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>2155000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>2272000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>2430000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>2489000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>2505000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>2922000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>3014000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>3428000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>3809000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>4163000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>4212000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>4108000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>3068000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>2985000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>3264000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>3081000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>2467000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>2403000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>1768000.0</v>
       </c>
-      <c r="BB45"/>
-      <c r="BC45">
+      <c r="BC45"/>
+      <c r="BD45">
         <v>1184000.0</v>
       </c>
-      <c r="BD45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:56">
+      <c r="BE45"/>
+    </row>
+    <row r="46" spans="1:57">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
+        <v>1336000.0</v>
+      </c>
+      <c r="C46">
         <v>983000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1183000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1431000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1587000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1540000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1536000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1496000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1513000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1540000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1765000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1700000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2145000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2247000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1846000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1422000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>884000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1029000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1100000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1250000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1359000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1432000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1104000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1087000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1117000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>681000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>713000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>115000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>111000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>482000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>709000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>890000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2059000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2072000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>2155000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>2272000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>2430000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>2489000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>2505000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>2922000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>3014000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>3428000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>3809000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>4163000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>4212000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>4108000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>3068000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>2985000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>3264000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>3081000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>2467000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>2403000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1768000.0</v>
       </c>
-      <c r="BB46"/>
-      <c r="BC46">
+      <c r="BC46"/>
+      <c r="BD46">
         <v>1184000.0</v>
       </c>
-      <c r="BD46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:56">
+      <c r="BE46"/>
+    </row>
+    <row r="47" spans="1:57">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>290000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>288000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>294000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1422000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>884000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>155000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1100000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>196000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1359000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>190000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>203000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1087000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1117000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>77000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>80000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>44000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>43000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>482000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>709000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>890000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2059000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>2072000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2155000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>2272000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>2430000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>2489000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>2505000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>2922000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>3014000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>3428000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>3809000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>4163000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>4212000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>4108000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>3068000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>2985000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>3264000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>3081000.0</v>
       </c>
-      <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
-    </row>
-    <row r="48" spans="1:56">
+      <c r="BE47"/>
+    </row>
+    <row r="48" spans="1:57">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
+        <v>-675258000.0</v>
+      </c>
+      <c r="C48">
         <v>-641159000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-608571000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-589271000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-563692000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-536872000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-511399000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-486224000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-461856000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-440476000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-410892000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-389320000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-366551000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-342552000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-317280000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-260806000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-239582000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-217681000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-196873000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-175688000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-156396000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-138462000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-103928000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-92769000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-79856000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-68398000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-59911000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-52220000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-44005000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-346909000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-337428000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-334964000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-323023000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-310341000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-295953000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-281365000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-268884000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-256477000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-243825000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-232091000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-221913000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-212444000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-202856000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-192996000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-180697000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-165590000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>97563000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-136878000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-124080000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-113914000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-103166000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-92927000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-85950000.0</v>
       </c>
-      <c r="BB48"/>
-      <c r="BC48">
+      <c r="BC48"/>
+      <c r="BD48">
         <v>-70448000.0</v>
       </c>
-      <c r="BD48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:56">
+      <c r="BE48"/>
+    </row>
+    <row r="49" spans="1:57">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-366551000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-342552000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-317280000.0</v>
       </c>
-      <c r="P49"/>
-      <c r="Q49">
+      <c r="Q49"/>
+      <c r="R49">
         <v>-239582000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-217681000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-196873000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-175688000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-156396000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-138462000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-103928000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-92769000.0</v>
       </c>
-      <c r="Y49"/>
-      <c r="Z49">
+      <c r="Z49"/>
+      <c r="AA49">
         <v>-68398000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-59911000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-52220000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-44005000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-346909000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-337428000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-334964000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-323023000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-310341000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-295953000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-281365000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-268884000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-256477000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-243800000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-232091000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-221913000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-212444000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-202856000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-192996000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-180697000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-165590000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-150833000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-136878000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-124080000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-113914000.0</v>
       </c>
-      <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
-    </row>
-    <row r="50" spans="1:56">
+      <c r="BE49"/>
+    </row>
+    <row r="50" spans="1:57">
       <c r="A50" t="s">
         <v>64</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>26000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
-      <c r="AI50">
+      <c r="AI50"/>
+      <c r="AJ50">
         <v>0.0</v>
       </c>
-      <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
-    </row>
-    <row r="51" spans="1:56">
+      <c r="BE50"/>
+    </row>
+    <row r="51" spans="1:57">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
+        <v>567000.0</v>
+      </c>
+      <c r="C51">
         <v>421000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>684000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>792000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>979000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>975000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1004000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>899000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>955000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1130000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1334000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1451000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1885000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2001000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1563000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1154000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>773000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>906000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>992000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1107000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1018000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1310000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>976000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>735000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>793000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>471000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>520000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="AC51">
         <v>41000.0</v>
       </c>
       <c r="AD51">
+        <v>41000.0</v>
+      </c>
+      <c r="AE51">
         <v>48000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
-      <c r="AZ51">
+      <c r="AZ51"/>
+      <c r="BA51">
         <v>125000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>8000.0</v>
       </c>
-      <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
-    </row>
-    <row r="52" spans="1:56">
+      <c r="BE51"/>
+    </row>
+    <row r="52" spans="1:57">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
+        <v>239000.0</v>
+      </c>
+      <c r="C52">
         <v>275000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>470000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>666000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>774000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>765000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>740000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>713000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>714000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>697000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>695000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>662000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>671000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>649000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>571000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>395000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>366000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>404000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>408000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>406000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>189000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>388000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>297000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>5450000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>3963000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>3298000.0</v>
       </c>
-      <c r="AB52"/>
       <c r="AC52"/>
-      <c r="AD52">
+      <c r="AD52"/>
+      <c r="AE52">
         <v>26000.0</v>
       </c>
-      <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
-      <c r="AI52">
+      <c r="AI52"/>
+      <c r="AJ52">
         <v>0.0</v>
       </c>
-      <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
-      <c r="AZ52">
+      <c r="AZ52"/>
+      <c r="BA52">
         <v>125000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>8000.0</v>
       </c>
-      <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
-    </row>
-    <row r="53" spans="1:56">
+      <c r="BE52"/>
+    </row>
+    <row r="53" spans="1:57">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
-[...1 lines deleted...]
-      </c>
+      <c r="K53"/>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
         <v>0.0</v>
       </c>
       <c r="N53">
+        <v>0.0</v>
+      </c>
+      <c r="O53">
         <v>4351000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>9629000.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-      <c r="AH53">
+      <c r="AH53"/>
+      <c r="AI53">
         <v>9008000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>0.0</v>
       </c>
-      <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
-      <c r="BA53">
+      <c r="BA53"/>
+      <c r="BB53">
         <v>5000000.0</v>
       </c>
-      <c r="BB53"/>
-      <c r="BC53">
+      <c r="BC53"/>
+      <c r="BD53">
         <v>13996000.0</v>
       </c>
-      <c r="BD53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:56">
+      <c r="BE53"/>
+    </row>
+    <row r="54" spans="1:57">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-      <c r="AI54">
+      <c r="AI54"/>
+      <c r="AJ54">
         <v>0.0</v>
       </c>
-      <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
-    </row>
-    <row r="55" spans="1:56">
+      <c r="BE54"/>
+    </row>
+    <row r="55" spans="1:57">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
+        <v>159169000.0</v>
+      </c>
+      <c r="C55">
         <v>189742000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>24052000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>40704000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>61429000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>20515000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>40868000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>64762000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>86491000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>104155000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>54299000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>66977000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>88739000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>108872000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>127753000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>121083000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>138657000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>149920000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>139100000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>156757000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>136058000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>154724000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>167861000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>171640000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>87152000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>57292000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>65955000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>67604000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>72574000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>10482000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>14978000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>19988000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>34801000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>47008000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>60384000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>70358000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>80675000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>90947000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>64026000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>72473000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>78632000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>82920000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>89081000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>66943000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>79872000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>94924000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>108082000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>85831000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>97016000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>55608000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>46585000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>37979000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>45760000.0</v>
       </c>
-      <c r="BB55"/>
-      <c r="BC55">
+      <c r="BC55"/>
+      <c r="BD55">
         <v>20332000.0</v>
       </c>
-      <c r="BD55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:56">
+      <c r="BE55"/>
+    </row>
+    <row r="56" spans="1:57">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
+        <v>157833000.0</v>
+      </c>
+      <c r="C56">
         <v>188759000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>22869000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>39273000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>59842000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>18975000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>39332000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>63266000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>84978000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>102615000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>52534000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>65233999.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>86551000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>106582000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>125864000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>86649000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>104761000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>115879000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>104988000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>122495000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>101687000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>120280000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>133745000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>137541000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>53023000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>23599000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>32230000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>34519000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>39493000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>9988000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>14232000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>19061000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>32645000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>44835000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>58121000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>67960000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>78063000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>88302000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>61463000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>69464000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>75436000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>79239000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>85088000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>62609000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>75446000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>90618000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>104816000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>82583000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>93489000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>52264000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>43855000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>35378000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>43794000.0</v>
       </c>
-      <c r="BB56"/>
-      <c r="BC56">
+      <c r="BC56"/>
+      <c r="BD56">
         <v>19148000.0</v>
       </c>
-      <c r="BD56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:56">
+      <c r="BE56"/>
+    </row>
+    <row r="57" spans="1:57">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
+        <v>31260000.0</v>
+      </c>
+      <c r="C57">
         <v>38363000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>30618000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>30079000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>27313000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>25592000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>22175000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>23357000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>22677000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>20146000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>24729000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>17781000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>18241000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>16302000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>13077000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>11514000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>10402000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>11457000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>11401000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>10591000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>14487000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>16356000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>8397000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>8030000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>7674000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>6333000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>7072000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>7036000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>3122000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1433000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2510000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>5691000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>8299000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>9666000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>10281000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>8234000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>7292000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>6450000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>5480000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>4630000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>4473000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>4816000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>6655000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>8119000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>9977000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>10946000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>10278000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>8498000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>7561000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>8633000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>4846000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>7621000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>9102000.0</v>
       </c>
-      <c r="BB57"/>
-      <c r="BC57">
+      <c r="BC57"/>
+      <c r="BD57">
         <v>1745000.0</v>
       </c>
-      <c r="BD57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:56">
+      <c r="BE57"/>
+    </row>
+    <row r="58" spans="1:57">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
+        <v>31588000.0</v>
+      </c>
+      <c r="C58">
         <v>38509000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>30725000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>30205000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>27518000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>25802000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>22439000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>23543000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>22918000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>20579000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>25368000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>18570000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>19455000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>17654000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>14069000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>12273000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>10809000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>11959000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>11985000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>11292000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>15316000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>17278000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>9076000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>8765000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>8467000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>6804000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>7592000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>7077000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>3163000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1433000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2551000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>5736000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>8348000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>9713000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>10340000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>8280000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>7338000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>6519000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>5580000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>4713000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>4485000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>4872000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>6756000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>8265000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>10136000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>11146000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>10519000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>8781000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>7853000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>113624000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>5167000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>70862000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>69927000.0</v>
       </c>
-      <c r="BB58"/>
-      <c r="BC58">
+      <c r="BC58"/>
+      <c r="BD58">
         <v>27964000.0</v>
       </c>
-      <c r="BD58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:56">
+      <c r="BE58"/>
+    </row>
+    <row r="59" spans="1:57">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-      <c r="AI59">
+      <c r="AI59"/>
+      <c r="AJ59">
         <v>0.0</v>
       </c>
-      <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
-    </row>
-    <row r="60" spans="1:56">
+      <c r="BE59"/>
+    </row>
+    <row r="60" spans="1:57">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
+        <v>127581000.0</v>
+      </c>
+      <c r="C60">
         <v>151233000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-6673000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>10499000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>33911000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-5287000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>18429000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>41219000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>63573000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>83576000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>28931000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>48407000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>69284000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>91218000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>113684000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>108810000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>127848000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>137961000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>127115000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>145465000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>120742000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>137446000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>158785000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>162875000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>78685000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>50488000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>58363000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>60527000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>69411000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>9049000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>12427000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>14252000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>26453000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>37295000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>50044000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>62078000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>73337000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>84428000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>58446000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>67760000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>74147000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>78048000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>82325000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>58678000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>69736000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>83778000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>97563000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>77050000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>89163000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>-58016000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>41418000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>-32883000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>-24167000.0</v>
       </c>
-      <c r="BB60"/>
-      <c r="BC60">
+      <c r="BC60"/>
+      <c r="BD60">
         <v>-7632000.0</v>
       </c>
-      <c r="BD60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:56">
+      <c r="BE60"/>
+    </row>
+    <row r="61" spans="1:57">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-      <c r="AI61">
+      <c r="AI61"/>
+      <c r="AJ61">
         <v>0.0</v>
       </c>
-      <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
-    </row>
-    <row r="62" spans="1:56">
+      <c r="BE61"/>
+    </row>
+    <row r="62" spans="1:57">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10327,59 +10447,60 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
-      <c r="AX62">
+      <c r="AX62"/>
+      <c r="AY62">
         <v>104712000.0</v>
       </c>
-      <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
+      <c r="BE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10436,1221 +10557,1221 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
         <v>168000.0</v>
       </c>
       <c r="C2">
         <v>134000.0</v>
       </c>
       <c r="D2">
         <v>111000.0</v>
       </c>
       <c r="E2">
         <v>77000.0</v>
       </c>
       <c r="F2">
         <v>85000.0</v>
       </c>
       <c r="G2">
         <v>39000.0</v>
       </c>
       <c r="H2">
         <v>50000.0</v>
       </c>
       <c r="I2">
         <v>15000.0</v>
       </c>
       <c r="J2">
         <v>998000.0</v>
       </c>
       <c r="K2">
         <v>206.0</v>
       </c>
       <c r="L2">
         <v>1328000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
         <v>168000.0</v>
       </c>
       <c r="C3">
         <v>134000.0</v>
       </c>
       <c r="D3">
         <v>111000.0</v>
       </c>
       <c r="E3">
         <v>77000.0</v>
       </c>
       <c r="F3">
         <v>85000.0</v>
       </c>
       <c r="G3">
         <v>39000.0</v>
       </c>
       <c r="H3">
         <v>50000.0</v>
       </c>
       <c r="I3">
         <v>15000.0</v>
       </c>
       <c r="J3">
         <v>998000.0</v>
       </c>
       <c r="K3">
         <v>1808000.0</v>
       </c>
       <c r="L3">
         <v>1328000.0</v>
       </c>
       <c r="M3">
         <v>1087000.0</v>
       </c>
       <c r="N3">
         <v>799000.0</v>
       </c>
       <c r="O3">
         <v>651000.0</v>
       </c>
       <c r="P3">
         <v>961000.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5">
         <v>-97172000.0</v>
       </c>
       <c r="C5">
         <v>-100507000.0</v>
       </c>
       <c r="D5">
         <v>-93612000.0</v>
       </c>
       <c r="E5">
         <v>-86518000.0</v>
       </c>
       <c r="F5">
         <v>-91665000.0</v>
       </c>
       <c r="G5">
         <v>-48971000.0</v>
       </c>
       <c r="H5">
         <v>-37032000.0</v>
       </c>
       <c r="I5">
         <v>-15155000.0</v>
       </c>
       <c r="J5">
         <v>-52078000.0</v>
       </c>
       <c r="K5">
         <v>-41266000.0</v>
       </c>
       <c r="L5">
         <v>-52120000.0</v>
       </c>
       <c r="M5">
         <v>-50342000.0</v>
       </c>
       <c r="N5">
         <v>-32718000.0</v>
       </c>
       <c r="O5">
         <v>-6288000.0</v>
       </c>
       <c r="P5">
         <v>-8579000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
         <v>-97004000.0</v>
       </c>
       <c r="C6">
         <v>-100373000.0</v>
       </c>
       <c r="D6">
         <v>-93501000.0</v>
       </c>
       <c r="E6">
         <v>-86441000.0</v>
       </c>
       <c r="F6">
         <v>-91580000.0</v>
       </c>
       <c r="G6">
         <v>-48932000.0</v>
       </c>
       <c r="H6">
         <v>-36982000.0</v>
       </c>
       <c r="I6">
         <v>-15140000.0</v>
       </c>
       <c r="J6">
         <v>-51080000.0</v>
       </c>
       <c r="K6">
         <v>-39458000.0</v>
       </c>
       <c r="L6">
         <v>-50792000.0</v>
       </c>
       <c r="M6">
         <v>-49255000.0</v>
       </c>
       <c r="N6">
         <v>-31919000.0</v>
       </c>
       <c r="O6">
         <v>-5637000.0</v>
       </c>
       <c r="P6">
         <v>-7618000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
         <v>-168000.0</v>
       </c>
       <c r="C9">
         <v>-134000.0</v>
       </c>
       <c r="D9">
         <v>-111000.0</v>
       </c>
       <c r="E9">
         <v>-77000.0</v>
       </c>
       <c r="F9">
         <v>-85000.0</v>
       </c>
       <c r="G9">
         <v>-39000.0</v>
       </c>
       <c r="H9">
         <v>-50000.0</v>
       </c>
       <c r="I9">
         <v>-15000.0</v>
       </c>
       <c r="J9">
         <v>-998000.0</v>
       </c>
       <c r="K9">
         <v>5794.0</v>
       </c>
       <c r="L9">
         <v>-1328000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
         <v>-97172000.0</v>
       </c>
       <c r="C10">
         <v>-100507000.0</v>
       </c>
       <c r="D10">
         <v>-93612000.0</v>
       </c>
       <c r="E10">
         <v>-120407000.0</v>
       </c>
       <c r="F10">
         <v>-92945000.0</v>
       </c>
       <c r="G10">
         <v>-44017000.0</v>
       </c>
       <c r="H10">
         <v>-34933000.0</v>
       </c>
       <c r="I10">
         <v>-41475000.0</v>
       </c>
       <c r="J10">
         <v>-52078000.0</v>
       </c>
       <c r="K10">
         <v>-40969000.0</v>
       </c>
       <c r="L10">
         <v>-52023000.0</v>
       </c>
       <c r="M10">
         <v>-47667000.0</v>
       </c>
       <c r="N10">
         <v>-32718000.0</v>
       </c>
       <c r="O10">
         <v>-6701000.0</v>
       </c>
       <c r="P10">
         <v>-5879000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-100507000.0</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>33889000.0</v>
       </c>
       <c r="F11">
         <v>-151000.0</v>
       </c>
       <c r="G11">
         <v>-58000.0</v>
       </c>
       <c r="H11">
         <v>-107000.0</v>
       </c>
       <c r="I11">
         <v>549000.0</v>
       </c>
       <c r="J11">
         <v>-577000.0</v>
       </c>
       <c r="K11">
         <v>-1808000.0</v>
       </c>
       <c r="L11">
         <v>-1328000.0</v>
       </c>
       <c r="M11">
         <v>-1087000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11">
         <v>413000.0</v>
       </c>
       <c r="P11">
         <v>9249000.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1041000.0</v>
       </c>
       <c r="F12">
         <v>85000.0</v>
       </c>
       <c r="G12">
         <v>58000.0</v>
       </c>
       <c r="H12">
         <v>107000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>413000.0</v>
       </c>
       <c r="P12">
         <v>9249000.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13">
         <v>1040000.0</v>
       </c>
       <c r="C13">
         <v>3390000.0</v>
       </c>
       <c r="D13">
         <v>3075000.0</v>
       </c>
       <c r="E13">
         <v>1041000.0</v>
       </c>
       <c r="F13">
         <v>66000.0</v>
       </c>
       <c r="G13">
         <v>58000.0</v>
       </c>
       <c r="H13">
         <v>107000.0</v>
       </c>
       <c r="I13">
         <v>521000.0</v>
       </c>
       <c r="J13">
         <v>650000.0</v>
       </c>
       <c r="K13">
         <v>284000.0</v>
       </c>
       <c r="L13">
         <v>58000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15">
         <v>-97172000.0</v>
       </c>
       <c r="C15">
         <v>-100507000.0</v>
       </c>
       <c r="D15">
         <v>-93612000.0</v>
       </c>
       <c r="E15">
         <v>-120407000.0</v>
       </c>
       <c r="F15">
         <v>-92794000.0</v>
       </c>
       <c r="G15">
         <v>-44017000.0</v>
       </c>
       <c r="H15">
         <v>-34826000.0</v>
       </c>
       <c r="I15">
         <v>-41475000.0</v>
       </c>
       <c r="J15">
         <v>-52078000.0</v>
       </c>
       <c r="K15">
         <v>-40969000.0</v>
       </c>
       <c r="L15">
         <v>-52023000.0</v>
       </c>
       <c r="M15">
         <v>-47667000.0</v>
       </c>
       <c r="N15">
         <v>-32718000.0</v>
       </c>
       <c r="O15">
         <v>-6701000.0</v>
       </c>
       <c r="P15">
         <v>-5879000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-120407000.0</v>
       </c>
       <c r="F16">
         <v>-92945000.0</v>
       </c>
       <c r="G16">
         <v>-44017000.0</v>
       </c>
       <c r="H16">
         <v>-34933000.0</v>
       </c>
       <c r="I16">
         <v>-41475000.0</v>
       </c>
       <c r="J16">
         <v>-52078000.0</v>
       </c>
       <c r="K16">
         <v>-40969000.0</v>
       </c>
       <c r="L16">
         <v>-52023000.0</v>
       </c>
       <c r="M16">
         <v>-56821000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17">
         <v>-97172000.0</v>
       </c>
       <c r="C17">
         <v>-100507000.0</v>
       </c>
       <c r="D17">
         <v>-93612000.0</v>
       </c>
       <c r="E17">
         <v>-120407000.0</v>
       </c>
       <c r="F17">
         <v>-92945000.0</v>
       </c>
       <c r="G17">
         <v>-44017000.0</v>
       </c>
       <c r="H17">
         <v>-34933000.0</v>
       </c>
       <c r="I17">
         <v>-41475000.0</v>
       </c>
       <c r="J17">
         <v>-52078000.0</v>
       </c>
       <c r="K17">
         <v>-40969000.0</v>
       </c>
       <c r="L17">
         <v>-52023000.0</v>
       </c>
       <c r="M17">
         <v>-47667000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
         <v>1040000.0</v>
       </c>
       <c r="C18">
         <v>3390000.0</v>
       </c>
       <c r="D18">
         <v>3075000.0</v>
       </c>
       <c r="E18">
         <v>1041000.0</v>
       </c>
       <c r="F18">
         <v>66000.0</v>
       </c>
       <c r="G18">
         <v>58000.0</v>
       </c>
       <c r="H18">
         <v>107000.0</v>
       </c>
       <c r="I18">
         <v>521000.0</v>
       </c>
       <c r="J18">
         <v>650000.0</v>
       </c>
       <c r="K18">
         <v>284000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-919000.0</v>
       </c>
       <c r="F19">
         <v>-1280000.0</v>
       </c>
       <c r="G19">
         <v>4954000.0</v>
       </c>
       <c r="H19">
         <v>2099000.0</v>
       </c>
       <c r="I19">
         <v>549000.0</v>
       </c>
       <c r="J19">
         <v>577000.0</v>
       </c>
       <c r="K19">
         <v>297000.0</v>
       </c>
       <c r="L19">
         <v>97000.0</v>
       </c>
       <c r="M19">
         <v>2675000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>32970000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>-1219000.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21">
         <v>-103228000.0</v>
       </c>
       <c r="C21">
         <v>-98052000.0</v>
       </c>
       <c r="D21">
         <v>-99223000.0</v>
       </c>
       <c r="E21">
         <v>-119488000.0</v>
       </c>
       <c r="F21">
         <v>-91665000.0</v>
       </c>
       <c r="G21">
         <v>-48971000.0</v>
       </c>
       <c r="H21">
         <v>-37032000.0</v>
       </c>
       <c r="I21">
         <v>-42024000.0</v>
       </c>
       <c r="J21">
         <v>-52655000.0</v>
       </c>
       <c r="K21">
         <v>-41266000.0</v>
       </c>
       <c r="L21">
         <v>-52120000.0</v>
       </c>
       <c r="M21">
         <v>-50342000.0</v>
       </c>
       <c r="N21">
         <v>-31402000.0</v>
       </c>
       <c r="O21">
         <v>-9580000.0</v>
       </c>
       <c r="P21">
         <v>-8581000.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
         <v>103228000.0</v>
       </c>
       <c r="C23">
         <v>98052000.0</v>
       </c>
       <c r="D23">
         <v>99223000.0</v>
       </c>
       <c r="E23">
         <v>119488000.0</v>
       </c>
       <c r="F23">
         <v>91665000.0</v>
       </c>
       <c r="G23">
         <v>48971000.0</v>
       </c>
       <c r="H23">
         <v>37032000.0</v>
       </c>
       <c r="I23">
         <v>38410000.0</v>
       </c>
       <c r="J23">
         <v>52655000.0</v>
       </c>
       <c r="K23">
         <v>41266000.0</v>
       </c>
       <c r="L23">
         <v>52120000.0</v>
       </c>
       <c r="M23">
         <v>50342000.0</v>
       </c>
       <c r="N23">
         <v>31402000.0</v>
       </c>
       <c r="O23">
         <v>9580000.0</v>
       </c>
       <c r="P23">
         <v>8581000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>9154000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
         <v>168000.0</v>
       </c>
       <c r="C25">
         <v>134000.0</v>
       </c>
       <c r="D25">
         <v>111000.0</v>
       </c>
       <c r="E25">
         <v>77000.0</v>
       </c>
       <c r="F25">
         <v>85000.0</v>
       </c>
       <c r="G25">
         <v>39000.0</v>
       </c>
       <c r="H25">
         <v>50000.0</v>
       </c>
       <c r="I25">
         <v>727000.0</v>
       </c>
       <c r="J25">
         <v>998000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26">
         <v>81983000.0</v>
       </c>
       <c r="C26">
         <v>80046000.0</v>
       </c>
       <c r="D26">
         <v>83215000.0</v>
       </c>
       <c r="E26">
         <v>71255000.0</v>
       </c>
       <c r="F26">
         <v>61115000.0</v>
       </c>
       <c r="G26">
         <v>38637000.0</v>
       </c>
       <c r="H26">
         <v>22512000.0</v>
       </c>
       <c r="I26">
         <v>24825000.0</v>
       </c>
       <c r="J26">
         <v>39341000.0</v>
       </c>
       <c r="K26">
         <v>30046000.0</v>
       </c>
       <c r="L26">
         <v>39773000.0</v>
       </c>
       <c r="M26">
         <v>39479000.0</v>
       </c>
       <c r="N26">
         <v>21787000.0</v>
       </c>
       <c r="O26">
         <v>5097000.0</v>
       </c>
       <c r="P26">
         <v>5515000.0</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>111000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
         <v>21245000.0</v>
       </c>
       <c r="C28">
         <v>18006000.0</v>
       </c>
       <c r="D28">
         <v>16008000.0</v>
       </c>
       <c r="E28">
         <v>15263000.0</v>
       </c>
       <c r="F28">
         <v>13300000.0</v>
       </c>
       <c r="G28">
         <v>10334000.0</v>
       </c>
       <c r="H28">
         <v>14520000.0</v>
       </c>
       <c r="I28">
         <v>13585000.0</v>
       </c>
       <c r="J28">
         <v>13314000.0</v>
       </c>
       <c r="K28">
         <v>11220000.0</v>
       </c>
       <c r="L28">
         <v>12347000.0</v>
       </c>
       <c r="M28">
         <v>10863000.0</v>
       </c>
       <c r="N28">
         <v>9615000.0</v>
       </c>
       <c r="O28"/>
       <c r="P28"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
         <v>103228000.0</v>
       </c>
       <c r="C30">
         <v>98052000.0</v>
       </c>
       <c r="D30">
         <v>99223000.0</v>
       </c>
       <c r="E30">
         <v>119488000.0</v>
       </c>
       <c r="F30">
         <v>91665000.0</v>
       </c>
       <c r="G30">
         <v>48971000.0</v>
       </c>
       <c r="H30">
         <v>37032000.0</v>
       </c>
       <c r="I30">
         <v>38410000.0</v>
       </c>
       <c r="J30">
         <v>52655000.0</v>
       </c>
       <c r="K30">
         <v>41266000.0</v>
       </c>
       <c r="L30">
         <v>52120000.0</v>
       </c>
       <c r="M30">
         <v>50342000.0</v>
       </c>
       <c r="N30">
         <v>31402000.0</v>
       </c>
       <c r="O30">
         <v>9580000.0</v>
       </c>
       <c r="P30">
         <v>8581000.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B31">
         <v>6056000.0</v>
       </c>
       <c r="C31">
         <v>-2455000.0</v>
       </c>
       <c r="D31">
         <v>5611000.0</v>
       </c>
       <c r="E31">
         <v>-919000.0</v>
       </c>
       <c r="F31">
         <v>-1280000.0</v>
       </c>
       <c r="G31">
         <v>4954000.0</v>
       </c>
       <c r="H31">
         <v>2099000.0</v>
       </c>
       <c r="I31">
         <v>455000.0</v>
       </c>
       <c r="J31">
         <v>577000.0</v>
       </c>
       <c r="K31">
         <v>297000.0</v>
       </c>
       <c r="L31">
         <v>97000.0</v>
       </c>
       <c r="M31">
         <v>2675000.0</v>
       </c>
       <c r="N31">
         <v>-1316000.0</v>
       </c>
       <c r="O31">
         <v>-40000.0</v>
       </c>
       <c r="P31">
         <v>2702000.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
@@ -11665,3549 +11786,3605 @@
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD32"/>
+  <dimension ref="A1:BE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BD1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>119</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>33000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>42000.0</v>
       </c>
-      <c r="D2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E2"/>
       <c r="F2">
         <v>43000.0</v>
       </c>
       <c r="G2">
+        <v>43000.0</v>
+      </c>
+      <c r="H2">
         <v>35000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>42000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>31000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>26000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>23000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>34000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>22000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>32000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>19000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>17000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>20000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>21000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>40000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>16000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>15000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>14000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
-      <c r="AI2">
+      <c r="AI2"/>
+      <c r="AJ2">
         <v>4908.0</v>
       </c>
-      <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
-    </row>
-    <row r="3" spans="1:56">
+      <c r="BE2"/>
+    </row>
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>101000.0</v>
+      </c>
+      <c r="C3">
         <v>33000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>42000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43000.0</v>
       </c>
       <c r="F3">
         <v>43000.0</v>
       </c>
       <c r="G3">
+        <v>43000.0</v>
+      </c>
+      <c r="H3">
         <v>35000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>42000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>31000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>26000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>23000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>34000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>22000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>32000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>19000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>17000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>20000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>21000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>40000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>16000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>15000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>14000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>9750.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>43000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>6000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>14000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>12000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>9000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>-188000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>217000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>99000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>204000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>200000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>224000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>218000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>216000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>229000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>335000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>404000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>420000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>490000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>494000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>381000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>325000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>328000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>294000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>234000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>310000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>246000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>297000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231000.0</v>
       </c>
       <c r="AZ3">
         <v>231000.0</v>
       </c>
       <c r="BA3">
+        <v>231000.0</v>
+      </c>
+      <c r="BB3">
         <v>174000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>163000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>101000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:56">
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-      <c r="AI4">
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>0.0</v>
       </c>
-      <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5">
+        <v>-34099000.0</v>
+      </c>
+      <c r="C5">
         <v>-32588000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-19300000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-25579000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-26820000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-25473000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-25175000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-24368000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-21380000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-29584000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-21572000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-22769000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-23999000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-25272000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-24357000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-21224000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-21901000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-20808000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-21185000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-19292000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-17934000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-15137000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-14190000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-13545000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-12222000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-9014000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-7691000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-9177000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-14502000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-4874000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2464000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-11941000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-12682000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-14388000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-14588000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-12639000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-12549000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-12602000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-11734000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-10178000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-9546000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-9656000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-10271000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-12335000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-15078000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-14817000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-14252000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-12810000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-11638000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-11876000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-10247000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-9165000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-7063000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-4924000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-3490000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-2381000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:56">
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>-33998000.0</v>
+      </c>
+      <c r="C6">
         <v>-32555000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-19258000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-25539000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-26777000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-25430000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-25140000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-24326000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-21349000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-29558000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-21549000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-22735000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-23977000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-25240000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-24338000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-21207000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-21881000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-20787000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-21145000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-19276000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-17919000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-15123000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-14180250.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-13502000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-12216000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-9000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-7679000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-9168000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-14690000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-4657000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-2365000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-11737000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-12482000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-14164000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-14370000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-12423000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-12320000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-12267000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-11330000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-9758000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-9056000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-9162000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-9890000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-12010000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-14750000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-14523000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-14018000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-12500000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-11392000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-11579000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-10016000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-8934000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-6889000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-4761000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-3389000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-2281000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-      <c r="AI7">
+      <c r="AI7"/>
+      <c r="AJ7">
         <v>0.0</v>
       </c>
-      <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+    </row>
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-      <c r="AI8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>0.0</v>
       </c>
-      <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>126</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>-33000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-42000.0</v>
       </c>
-      <c r="D9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E9"/>
       <c r="F9">
         <v>-43000.0</v>
       </c>
       <c r="G9">
+        <v>-43000.0</v>
+      </c>
+      <c r="H9">
         <v>-35000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-42000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-31000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-26000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-23000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-34000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-22000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-32000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-19000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-17000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-20000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-21000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-40000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-16000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-15000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-14000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-      <c r="AI9">
+      <c r="AI9"/>
+      <c r="AJ9">
         <v>-4908.0</v>
       </c>
-      <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9"/>
+    </row>
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>-34099000.0</v>
+      </c>
+      <c r="C10">
         <v>-32588000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-19300000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-25579000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-26820000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-25473000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-25175000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-24368000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-21380000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-29584000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-21572000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-22769000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-23999000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-25272000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-56474000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-21224000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-21901000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-20808000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-21185000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-19292000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-17934000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-34534000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-11159000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-12913000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-11458000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-8487000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-7691000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-8215000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-14714000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-9493000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-2464000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-11941000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-12682000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-14388000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-14588000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-12481000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-12407000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-12602000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-11734000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-10178000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-9468000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-9589000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-9859000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-12300000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-15106000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-14758000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-13954000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-12798000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-10167000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-10748000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-10239000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-6977000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-6144000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-9358000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-394000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-2663000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>17276.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>-17276.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3745000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-766000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-968000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2011000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>32117000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1108000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-126000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-627000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-55000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-10000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-13000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-28000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>14000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-63000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-4000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-24000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-15000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-58000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>154000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>6307000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2319000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1105000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-161000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-170000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-192000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-158000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-142000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-85000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-404000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-61000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-78000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-67000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-381000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-325000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-328000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-59000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-234000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-12000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-1471000.0</v>
       </c>
-      <c r="AX11"/>
       <c r="AY11"/>
-      <c r="AZ11">
+      <c r="AZ11"/>
+      <c r="BA11">
         <v>-2188000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-919000.0</v>
       </c>
-      <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>2000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>293000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:56">
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>2011000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>2011000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>698000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>230000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>106000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>15000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>10000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>13000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>28000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>10000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>20000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>24000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>107000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>58000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>34000.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>116.0</v>
       </c>
-      <c r="AF12"/>
-      <c r="AG12">
+      <c r="AG12"/>
+      <c r="AH12">
         <v>116.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>753.0</v>
       </c>
-      <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
-      <c r="BC12">
+      <c r="BC12"/>
+      <c r="BD12">
         <v>2000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>293000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:56">
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13">
+        <v>1286000.0</v>
+      </c>
+      <c r="C13">
         <v>760000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>197000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>419000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>241000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>183000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>429000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>776000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>998000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1187000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>541000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>766000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>968000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>800000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>698000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>230000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>106000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>7000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>15000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>10000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>13000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>28000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>10000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>20000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>4000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>24000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>15000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>58000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>34000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>62000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-      <c r="AI14">
+      <c r="AI14"/>
+      <c r="AJ14">
         <v>0.0</v>
       </c>
-      <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="BE14"/>
+    </row>
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15">
+        <v>-34099000.0</v>
+      </c>
+      <c r="C15">
         <v>-32588000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-19300000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-25579000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-26820000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-25473000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-25175000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-24368000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-21380000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-29584000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-21572000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-22769000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-23999000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-25272000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-56474000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-21224000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-21901000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-20808000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-21185000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-19292000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-17934000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-34534000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-11159000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-12913000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-11458000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-8487000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-7691000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-8215000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-14714000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-9493000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-2464000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-11941000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-12682000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-14388000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-14588000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-12481000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-12407000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-12602000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-11734000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-10178000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-9468000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-9589000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-9859000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-12300000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-15106000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-14758000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-13954000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-12798000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-10167000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-10748000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-10239000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-6977000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-6144000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-9358000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-394000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-2663000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:56">
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-23999000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-25272000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-56474000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-21224000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-21901000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-20808000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-21185000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-19292000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-17934000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-34534000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-11159000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-12913000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-11458000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-8487000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-2511000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-8215000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-14714000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-9493000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-2464000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-11941000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-12682000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-14388000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-14588000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-12481000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-12407000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-12602000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-11734000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-10178000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-9468000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-9589000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-9859000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-12300000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-15106000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-14758000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-13954000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-12798000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-16251000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-13818000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+    </row>
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17">
+        <v>-34099000.0</v>
+      </c>
+      <c r="C17">
         <v>-32588000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-19300000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-25579000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-26820000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-25473000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-25175000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-24368000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-21380000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-29584000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-21572000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-22769000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-23999000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-25272000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-56474000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-21224000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-21901000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-20808000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-21185000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-19292000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-17934000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-34534000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-11159000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-12913000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-11458000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-8487000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-2511000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-8215000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-14714000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-9493000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-2464000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-11941000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-12682000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-14388000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-14588000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-12481000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-12407000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-12602000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-11734000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-10178000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-9468000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-9589000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-9859000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-12300000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-15106000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-14758000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-13954000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-12798000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-10167000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-10748000.0</v>
       </c>
-      <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>1286000.0</v>
+      </c>
+      <c r="C18">
         <v>760000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>197000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>419000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>241000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>183000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>429000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>776000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>998000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1187000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>541000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>766000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>968000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>800000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>698000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>230000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>106000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>7000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>15000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>10000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>13000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>28000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>10000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>20000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>4000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>24000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>15000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>58000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>34000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>62000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+    </row>
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>1022000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1979000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
-      <c r="Q19">
+      <c r="Q19"/>
+      <c r="R19">
         <v>-1291000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>627000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>536000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-905000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1236000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-2147000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>3031000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>632000.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19">
         <v>527000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>784000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>962000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>293000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>60000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>87000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>123000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>235000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>104000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>192000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>158000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>142000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>85000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>91000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>61000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>78000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>67000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>31000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>35000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-28000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>59000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>64000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>12000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>1471000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>1128000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
+      <c r="AE20"/>
+      <c r="AF20">
         <v>-2438000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>1219000.0</v>
       </c>
-      <c r="AG20"/>
       <c r="AH20"/>
-      <c r="AI20">
+      <c r="AI20"/>
+      <c r="AJ20">
         <v>0.0</v>
       </c>
-      <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>-35327000.0</v>
+      </c>
+      <c r="C21">
         <v>-33235000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-23327000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-25993000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-27083000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-26825000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-25631000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-25726000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-22814000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-23881000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-23381000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-23570000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-25021000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-27251000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-57327000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-20116000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-20610000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-21435000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-21721000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-18387000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-19170000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-32387000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-14190000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-13545000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-12222000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-9014000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-8186000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-9177000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-15007000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-9553000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-2551000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-12064000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-12917000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-14492000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-14780000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-12639000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-12549000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-12687000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-11825000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-10239000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-9546000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-9656000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-9890000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-12335000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-15078000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-14817000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-14018000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-12810000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-11638000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-11876000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-10248000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-9165000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-7063000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-4926000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-3493000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-2381000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:56">
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-      <c r="AI22">
+      <c r="AI22"/>
+      <c r="AJ22">
         <v>0.0</v>
       </c>
-      <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
-    </row>
-    <row r="23" spans="1:56">
+      <c r="BE22"/>
+    </row>
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>35327000.0</v>
+      </c>
+      <c r="C23">
         <v>33235000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>23327000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>25993000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>27083000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>26825000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>25631000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>25726000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>22814000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>23881000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>23381000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>23570000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>25021000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>27251000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>57327000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>20116000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>20610000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>21435000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>21721000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>18387000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>19170000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>32387000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>14190000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13545000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>12222000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>9014000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>8186000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>9177000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>15007000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3184000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>156000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>10845000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>12917000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>14492000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>14780000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>12639000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>12549000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>12687000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>11825000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>10239000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>9546000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>9656000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>9890000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>12335000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>15078000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>14817000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>14018000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>12810000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>11638000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>11876000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>10248000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>9165000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>7063000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>4926000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3493000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2381000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>9154000.0</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+    </row>
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>34000.0</v>
+      </c>
+      <c r="C25">
         <v>33000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>42000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43000.0</v>
       </c>
       <c r="F25">
         <v>43000.0</v>
       </c>
       <c r="G25">
+        <v>43000.0</v>
+      </c>
+      <c r="H25">
         <v>35000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>42000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>31000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>26000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>23000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>34000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>22000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>32000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>19000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>17000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>20000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>21000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>40000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>16000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>15000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>14000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-24000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>43000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>6000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>14000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>12000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>9000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-188000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>217000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>99000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>204000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>200000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>224000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>218000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>216000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>229000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>335000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>404000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>420000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>490000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>494000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>381000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>325000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>328000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>294000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>234000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>310000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>246000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>297000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231000.0</v>
       </c>
       <c r="AZ25">
         <v>231000.0</v>
       </c>
       <c r="BA25">
+        <v>231000.0</v>
+      </c>
+      <c r="BB25">
         <v>174000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>163000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>101000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:56">
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26">
+        <v>25931000.0</v>
+      </c>
+      <c r="C26">
         <v>25626000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>19069000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>20012000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>21369000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>21533000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>21617000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>21370000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>18323000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>18736000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>19284000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>19796000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>21172000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>22963000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>20735000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>16537000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>16538000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>17445000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>18378000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>15480000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>15738000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>11519000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>11176000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>11040000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>9987000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>6434000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>6026000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>7102000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>6029000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>494000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>20000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>5989000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>8660000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>10157000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>10190000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>9689000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>9834000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>9628000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>8862000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>7469000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>6858000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>6857000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>6829000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>9646000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>11545000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>11753000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>10891000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>10244000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>9125000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>9219000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>7654000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>6163000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>4538000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>3432000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>2379000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>1258000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:56">
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>57000.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>31000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>26000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3774000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+    </row>
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
-        <v>7609000.0</v>
+        <v>9396000.0</v>
       </c>
       <c r="C28">
+        <v>7576000.0</v>
+      </c>
+      <c r="D28">
         <v>4258000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5981000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5714000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5292000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4014000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4356000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4491000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5145000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4097000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3774000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3849000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4288000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3622000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3579000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4072000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3990000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3343000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2907000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3432000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3618000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3014000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2505000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2235000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2580000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2160000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2075000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>8978000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2690000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2531000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2461000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4257000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4335000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4590000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2950000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2715000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3059000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2963000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2770000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2688000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2799000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3061000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2689000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3533000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3064000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3127000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2566000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2513000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2657000.0</v>
       </c>
-      <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
-    </row>
-    <row r="29" spans="1:56">
+      <c r="BE28"/>
+    </row>
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -15220,415 +15397,422 @@
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+    </row>
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>35327000.0</v>
+      </c>
+      <c r="C30">
         <v>33202000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>23327000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>25993000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>27083000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>26825000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>25596000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>25726000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>22783000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>23855000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>23358000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>23570000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>25021000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>27251000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>57327000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>20116000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>20610000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>21435000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>21721000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>18387000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>19170000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>32387000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>14190000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>13545000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>12222000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9014000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>8186000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>9177000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>15007000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3184000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>156000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>10845000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>12917000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>14492000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>14780000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>12639000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>12549000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>12687000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>11825000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>10239000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>9546000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>9656000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>9890000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>12335000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>15078000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>14817000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>14018000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>12810000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>11638000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>11876000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>10248000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>9165000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>7063000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4926000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>3493000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2381000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:56">
+    <row r="31" spans="1:57">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B31">
+        <v>1228000.0</v>
+      </c>
+      <c r="C31">
         <v>647000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>4027000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>414000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>263000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1352000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>456000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1358000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1434000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-5703000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1809000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>801000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1022000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1979000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>853000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1108000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1291000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>627000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>536000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-905000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1236000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2147000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>3031000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>632000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>764000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>527000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>495000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>962000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>293000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-4831000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>87000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>123000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>235000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>104000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>192000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>158000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>142000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>85000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>91000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>61000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>78000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>67000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>31000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>35000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-28000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>59000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>64000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>12000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>1471000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>1128000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>9000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>2188000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>919000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-4432000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>3099000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-282000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:56">
+    <row r="32" spans="1:57">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
+        <v>0.0</v>
+      </c>
+      <c r="H32">
         <v>114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
@@ -15652,78 +15836,81 @@
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
         <v>0.0</v>
       </c>
       <c r="AB32">
         <v>0.0</v>
       </c>
       <c r="AC32">
         <v>0.0</v>
       </c>
       <c r="AD32">
         <v>0.0</v>
       </c>
-      <c r="AE32"/>
+      <c r="AE32">
+        <v>0.0</v>
+      </c>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-      <c r="AI32">
+      <c r="AI32"/>
+      <c r="AJ32">
         <v>0.0</v>
       </c>
-      <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
+      <c r="BE32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15780,1191 +15967,1191 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B2">
         <v>35668000.0</v>
       </c>
       <c r="C2">
         <v>46674000.0</v>
       </c>
       <c r="D2">
         <v>106745000.0</v>
       </c>
       <c r="E2">
         <v>86863000.0</v>
       </c>
       <c r="F2">
         <v>127452000.0</v>
       </c>
       <c r="G2">
         <v>29369000.0</v>
       </c>
       <c r="H2">
         <v>13072000.0</v>
       </c>
       <c r="I2">
         <v>56901000.0</v>
       </c>
       <c r="J2">
         <v>59991000.0</v>
       </c>
       <c r="K2">
         <v>83416000.0</v>
       </c>
       <c r="L2">
         <v>102238000.0</v>
       </c>
       <c r="M2">
         <v>38186000.0</v>
       </c>
       <c r="N2">
         <v>4477000.0</v>
       </c>
       <c r="O2">
         <v>803000.0</v>
       </c>
       <c r="P2">
         <v>387000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B3">
         <v>161000</v>
       </c>
       <c r="C3">
         <v>264000</v>
       </c>
       <c r="D3">
         <v>334000</v>
       </c>
       <c r="E3">
         <v>112000</v>
       </c>
       <c r="F3">
         <v>67000</v>
       </c>
       <c r="G3">
         <v>146000</v>
       </c>
       <c r="H3">
         <v>55000</v>
       </c>
       <c r="I3">
         <v>597000</v>
       </c>
       <c r="J3">
         <v>685000</v>
       </c>
       <c r="K3">
         <v>556000</v>
       </c>
       <c r="L3">
         <v>2340000</v>
       </c>
       <c r="M3">
         <v>1409000</v>
       </c>
       <c r="N3">
         <v>1484000</v>
       </c>
       <c r="O3">
         <v>261000</v>
       </c>
       <c r="P3">
         <v>18000</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>20875000.0</v>
       </c>
       <c r="F4">
         <v>-40459000.0</v>
       </c>
       <c r="G4">
         <v>98161000.0</v>
       </c>
       <c r="H4">
         <v>16886000.0</v>
       </c>
       <c r="I4">
         <v>-43577000.0</v>
       </c>
       <c r="J4">
         <v>-3090000.0</v>
       </c>
       <c r="K4">
         <v>-23425000.0</v>
       </c>
       <c r="L4">
         <v>-18822000.0</v>
       </c>
       <c r="M4">
         <v>64052000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>7493000.0</v>
       </c>
       <c r="F5">
         <v>-12800000.0</v>
       </c>
       <c r="G5">
         <v>-2779000.0</v>
       </c>
       <c r="H5">
         <v>-2224000.0</v>
       </c>
       <c r="I5">
         <v>165000.0</v>
       </c>
       <c r="J5">
         <v>165000.0</v>
       </c>
       <c r="K5">
         <v>-232000.0</v>
       </c>
       <c r="L5">
         <v>143000.0</v>
       </c>
       <c r="M5">
         <v>-2321000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B6">
         <v>-20185000.0</v>
       </c>
       <c r="C6">
         <v>-11006000.0</v>
       </c>
       <c r="D6">
         <v>-60071000.0</v>
       </c>
       <c r="E6">
         <v>19882000.0</v>
       </c>
       <c r="F6">
         <v>-40589000.0</v>
       </c>
       <c r="G6">
         <v>98083000.0</v>
       </c>
       <c r="H6">
         <v>16297000.0</v>
       </c>
       <c r="I6">
         <v>-43577000.0</v>
       </c>
       <c r="J6">
         <v>-3090000.0</v>
       </c>
       <c r="K6">
         <v>-23425000.0</v>
       </c>
       <c r="L6">
         <v>-18822000.0</v>
       </c>
       <c r="M6">
         <v>64052000.0</v>
       </c>
       <c r="N6">
         <v>33709000.0</v>
       </c>
       <c r="O6">
         <v>3674000.0</v>
       </c>
       <c r="P6">
         <v>416000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B7">
         <v>1838000.0</v>
       </c>
       <c r="C7">
         <v>564000.0</v>
       </c>
       <c r="D7">
         <v>15048000.0</v>
       </c>
       <c r="E7">
         <v>9530000.0</v>
       </c>
       <c r="F7">
         <v>-9279000.0</v>
       </c>
       <c r="G7">
         <v>-2365000.0</v>
       </c>
       <c r="H7">
         <v>-1359000.0</v>
       </c>
       <c r="I7">
         <v>-7606000.0</v>
       </c>
       <c r="J7">
         <v>4948000.0</v>
       </c>
       <c r="K7">
         <v>-1376000.0</v>
       </c>
       <c r="L7">
         <v>-3286000.0</v>
       </c>
       <c r="M7">
         <v>5824000.0</v>
       </c>
       <c r="N7">
         <v>1034000.0</v>
       </c>
       <c r="O7">
         <v>-473000.0</v>
       </c>
       <c r="P7">
         <v>-104000.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>-47600.0</v>
       </c>
       <c r="K9">
         <v>-47600.0</v>
       </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>2037000.0</v>
       </c>
       <c r="F11">
         <v>3521000.0</v>
       </c>
       <c r="G11">
         <v>414000.0</v>
       </c>
       <c r="H11">
         <v>865000.0</v>
       </c>
       <c r="I11">
         <v>-7771000.0</v>
       </c>
       <c r="J11">
         <v>4783000.0</v>
       </c>
       <c r="K11">
         <v>-1144000.0</v>
       </c>
       <c r="L11">
         <v>-3429000.0</v>
       </c>
       <c r="M11">
         <v>5545000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>45656000.0</v>
       </c>
       <c r="F12">
         <v>18906000.0</v>
       </c>
       <c r="G12">
         <v>219000.0</v>
       </c>
       <c r="H12">
         <v>7697000.0</v>
       </c>
       <c r="I12">
         <v>5189000.0</v>
       </c>
       <c r="J12">
         <v>5735000.0</v>
       </c>
       <c r="K12">
         <v>4763000.0</v>
       </c>
       <c r="L12">
         <v>4029000.0</v>
       </c>
       <c r="M12">
         <v>2531000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>8731000.0</v>
       </c>
       <c r="F13">
         <v>-9455000.0</v>
       </c>
       <c r="G13">
         <v>-3365000.0</v>
       </c>
       <c r="H13">
         <v>-897000.0</v>
       </c>
       <c r="I13">
         <v>588000.0</v>
       </c>
       <c r="J13">
         <v>282000.0</v>
       </c>
       <c r="K13">
         <v>-567410.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B14">
         <v>168000.0</v>
       </c>
       <c r="C14">
         <v>134000.0</v>
       </c>
       <c r="D14">
         <v>111000.0</v>
       </c>
       <c r="E14">
         <v>77000.0</v>
       </c>
       <c r="F14">
         <v>85000.0</v>
       </c>
       <c r="G14">
         <v>39000.0</v>
       </c>
       <c r="H14">
         <v>50000.0</v>
       </c>
       <c r="I14">
         <v>727000.0</v>
       </c>
       <c r="J14">
         <v>998000.0</v>
       </c>
       <c r="K14">
         <v>1808000.0</v>
       </c>
       <c r="L14">
         <v>1328000.0</v>
       </c>
       <c r="M14">
         <v>1087000.0</v>
       </c>
       <c r="N14">
         <v>799000.0</v>
       </c>
       <c r="O14">
         <v>651000.0</v>
       </c>
       <c r="P14">
         <v>961000.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15"/>
       <c r="M15">
         <v>4744000.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B16">
         <v>15483000.0</v>
       </c>
       <c r="C16">
         <v>35668000.0</v>
       </c>
       <c r="D16">
         <v>46674000.0</v>
       </c>
       <c r="E16">
         <v>106745000.0</v>
       </c>
       <c r="F16">
         <v>86863000.0</v>
       </c>
       <c r="G16">
         <v>127452000.0</v>
       </c>
       <c r="H16">
         <v>29369000.0</v>
       </c>
       <c r="I16">
         <v>13324000.0</v>
       </c>
       <c r="J16">
         <v>56901000.0</v>
       </c>
       <c r="K16">
         <v>59991000.0</v>
       </c>
       <c r="L16">
         <v>83416000.0</v>
       </c>
       <c r="M16">
         <v>102238000.0</v>
       </c>
       <c r="N16">
         <v>38186000.0</v>
       </c>
       <c r="O16">
         <v>4477000.0</v>
       </c>
       <c r="P16">
         <v>803000.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-1000.0</v>
       </c>
       <c r="J17">
         <v>1000.0</v>
       </c>
       <c r="K17">
         <v>-4000.0</v>
       </c>
       <c r="L17">
         <v>-10000.0</v>
       </c>
       <c r="M17">
         <v>-1000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B18">
         <v>-85967000.0</v>
       </c>
       <c r="C18">
         <v>-85030000.0</v>
       </c>
       <c r="D18">
         <v>-71162000.0</v>
       </c>
       <c r="E18">
         <v>-65256000.0</v>
       </c>
       <c r="F18">
         <v>-83300000.0</v>
       </c>
       <c r="G18">
         <v>-46270000.0</v>
       </c>
       <c r="H18">
         <v>-28600000.0</v>
       </c>
       <c r="I18">
         <v>-43762000.0</v>
       </c>
       <c r="J18">
         <v>-41082000.0</v>
       </c>
       <c r="K18">
         <v>-36330000.0</v>
       </c>
       <c r="L18">
         <v>-52292000.0</v>
       </c>
       <c r="M18">
         <v>-42234000.0</v>
       </c>
       <c r="N18">
         <v>-30132000.0</v>
       </c>
       <c r="O18">
         <v>-9505000.0</v>
       </c>
       <c r="P18">
         <v>-7849000.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-264000.0</v>
       </c>
       <c r="D19">
         <v>9462000.0</v>
       </c>
       <c r="E19">
         <v>-9741000.0</v>
       </c>
       <c r="F19">
         <v>-67000.0</v>
       </c>
       <c r="G19">
         <v>-146000.0</v>
       </c>
       <c r="H19">
         <v>10536000.0</v>
       </c>
       <c r="I19">
         <v>-415000.0</v>
       </c>
       <c r="J19">
         <v>-678000.0</v>
       </c>
       <c r="K19">
         <v>-21000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B20">
         <v>65395000.0</v>
       </c>
       <c r="C20">
         <v>191000.0</v>
       </c>
       <c r="D20">
         <v>853000.0</v>
       </c>
       <c r="E20">
         <v>95573000.0</v>
       </c>
       <c r="F20">
         <v>42749000.0</v>
       </c>
       <c r="G20">
         <v>144431000.0</v>
       </c>
       <c r="H20">
         <v>35165000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B22">
         <v>-97172000.0</v>
       </c>
       <c r="C22">
         <v>-100507000.0</v>
       </c>
       <c r="D22">
         <v>-93612000.0</v>
       </c>
       <c r="E22">
         <v>-120407000.0</v>
       </c>
       <c r="F22">
         <v>-92945000.0</v>
       </c>
       <c r="G22">
         <v>-44017000.0</v>
       </c>
       <c r="H22">
         <v>-34933000.0</v>
       </c>
       <c r="I22">
         <v>-41475000.0</v>
       </c>
       <c r="J22">
         <v>-52078000.0</v>
       </c>
       <c r="K22">
         <v>-40969000.0</v>
       </c>
       <c r="L22">
         <v>-52023000.0</v>
       </c>
       <c r="M22">
         <v>-47667000.0</v>
       </c>
       <c r="N22">
         <v>-32718000.0</v>
       </c>
       <c r="O22">
         <v>-6701000.0</v>
       </c>
       <c r="P22">
         <v>-5879000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B23">
         <v>65577000.0</v>
       </c>
       <c r="C23">
         <v>77000.0</v>
       </c>
       <c r="D23">
         <v>180000.0</v>
       </c>
       <c r="E23">
         <v>56176000.0</v>
       </c>
       <c r="F23">
         <v>92000.0</v>
       </c>
       <c r="G23">
         <v>-146000.0</v>
       </c>
       <c r="H23">
         <v>-270000.0</v>
       </c>
       <c r="I23">
         <v>4000.0</v>
       </c>
       <c r="J23">
         <v>-14000.0</v>
       </c>
       <c r="K23">
         <v>19000.0</v>
       </c>
       <c r="L23">
         <v>232000.0</v>
       </c>
       <c r="M23">
         <v>23763000.0</v>
       </c>
       <c r="N23">
         <v>50445000.0</v>
       </c>
       <c r="O23">
         <v>21100000.0</v>
       </c>
       <c r="P23">
         <v>5965000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-9629.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>-75000.0</v>
       </c>
       <c r="I24">
         <v>182000.0</v>
       </c>
       <c r="J24">
         <v>7000.0</v>
       </c>
       <c r="K24">
         <v>535000.0</v>
       </c>
       <c r="L24">
         <v>1059000.0</v>
       </c>
       <c r="M24">
         <v>-631000.0</v>
       </c>
       <c r="N24">
         <v>-608000.0</v>
       </c>
       <c r="O24">
         <v>-335000.0</v>
       </c>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25">
         <v>497000.0</v>
       </c>
       <c r="C25">
         <v>6516000.0</v>
       </c>
       <c r="D25">
         <v>523000.0</v>
       </c>
       <c r="E25">
         <v>37727000.0</v>
       </c>
       <c r="F25">
         <v>8625000.0</v>
       </c>
       <c r="G25">
         <v>-2528000.0</v>
       </c>
       <c r="H25">
         <v>1540000.0</v>
       </c>
       <c r="I25">
         <v>234000.0</v>
       </c>
       <c r="J25">
         <v>255000.0</v>
       </c>
       <c r="K25">
         <v>85000.0</v>
       </c>
       <c r="L25">
         <v>6685000.0</v>
       </c>
       <c r="M25">
         <v>-2579000.0</v>
       </c>
       <c r="N25">
         <v>1289000.0</v>
       </c>
       <c r="O25">
         <v>-2858000.0</v>
       </c>
       <c r="P25">
         <v>-2845000.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B26">
         <v>182000.0</v>
       </c>
       <c r="C26">
         <v>77000.0</v>
       </c>
       <c r="D26">
         <v>129000.0</v>
       </c>
       <c r="E26">
         <v>182000.0</v>
       </c>
       <c r="F26">
         <v>92000.0</v>
       </c>
       <c r="G26">
         <v>144431000.0</v>
       </c>
       <c r="H26">
         <v>34895000.0</v>
       </c>
       <c r="I26">
         <v>4000.0</v>
       </c>
       <c r="J26">
         <v>37984000.0</v>
       </c>
       <c r="K26">
         <v>12374000.0</v>
       </c>
       <c r="L26">
         <v>32421000.0</v>
       </c>
       <c r="M26">
         <v>106918000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B27">
         <v>8863000.0</v>
       </c>
       <c r="C27">
         <v>8527000.0</v>
       </c>
       <c r="D27">
         <v>7102000.0</v>
       </c>
       <c r="E27">
         <v>7929000.0</v>
       </c>
       <c r="F27">
         <v>5949000.0</v>
       </c>
       <c r="G27">
         <v>2747000.0</v>
       </c>
       <c r="H27">
         <v>6512000.0</v>
       </c>
       <c r="I27">
         <v>3736000.0</v>
       </c>
       <c r="J27">
         <v>5480000.0</v>
       </c>
       <c r="K27">
         <v>4678000.0</v>
       </c>
       <c r="L27">
         <v>4029000.0</v>
       </c>
       <c r="M27">
         <v>2510000.0</v>
       </c>
       <c r="N27">
         <v>948000.0</v>
       </c>
       <c r="O27">
         <v>144000.0</v>
       </c>
       <c r="P27">
         <v>36000.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B28">
         <v>65577000.0</v>
       </c>
       <c r="C28">
         <v>74541000.0</v>
       </c>
       <c r="D28">
         <v>1033000.0</v>
       </c>
       <c r="E28">
         <v>95760000.0</v>
       </c>
       <c r="F28">
         <v>42841000.0</v>
       </c>
       <c r="G28">
         <v>144431000.0</v>
       </c>
       <c r="H28">
         <v>34895000.0</v>
       </c>
       <c r="I28">
         <v>4000.0</v>
       </c>
       <c r="J28">
         <v>37984000.0</v>
       </c>
       <c r="K28">
         <v>12374000.0</v>
       </c>
       <c r="L28">
         <v>32421000.0</v>
       </c>
       <c r="M28">
         <v>106918000.0</v>
       </c>
       <c r="N28">
         <v>50445000.0</v>
       </c>
       <c r="O28">
         <v>27501000.0</v>
       </c>
       <c r="P28">
         <v>8253000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B29">
         <v>-85806000.0</v>
       </c>
       <c r="C29">
         <v>-84766000.0</v>
       </c>
       <c r="D29">
         <v>-70828000.0</v>
       </c>
       <c r="E29">
         <v>-65144000.0</v>
       </c>
       <c r="F29">
         <v>-83233000.0</v>
       </c>
       <c r="G29">
         <v>-46124000.0</v>
       </c>
       <c r="H29">
         <v>-28545000.0</v>
       </c>
       <c r="I29">
         <v>-43165000.0</v>
       </c>
       <c r="J29">
         <v>-40397000.0</v>
       </c>
       <c r="K29">
         <v>-35774000.0</v>
       </c>
       <c r="L29">
         <v>-49952000.0</v>
       </c>
       <c r="M29">
         <v>-40825000.0</v>
       </c>
       <c r="N29">
         <v>-28648000.0</v>
       </c>
       <c r="O29">
         <v>-9244000.0</v>
       </c>
       <c r="P29">
         <v>-7831000.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B30">
         <v>-161000.0</v>
       </c>
       <c r="C30">
         <v>-264000.0</v>
       </c>
       <c r="D30">
         <v>9462000.0</v>
       </c>
       <c r="E30">
         <v>-9741000.0</v>
       </c>
       <c r="F30">
         <v>-67000.0</v>
       </c>
       <c r="G30">
         <v>-146000.0</v>
       </c>
       <c r="H30">
         <v>10536000.0</v>
       </c>
       <c r="I30">
         <v>-415000.0</v>
       </c>
@@ -16989,1175 +17176,1192 @@
       <c r="P30">
         <v>-18000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD30"/>
+  <dimension ref="A1:BE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BD1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B2">
+        <v>186629000.0</v>
+      </c>
+      <c r="C2">
         <v>15483000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>35132000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>55310000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14304000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>35668000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>59071000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>79698000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>97312000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>46674000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>59689000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>77294000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>92761000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>106745000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>72771000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>88078000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>95710000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>86863000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>110444000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>87175000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>114839000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>127452000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>133183000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>48607000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>18578000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>29369000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>30460000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>36121000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>9595000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>13324000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>17798000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>31116000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>43647000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>56901000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>66391000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>76153000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>86636000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>59991000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>68088000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>73598000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>77876000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>83416000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>59754000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>71946000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>88257000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>102238000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>79091000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>90840000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>46041000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>38186000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>31158000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>36439000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>6152000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>4477000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>11059000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1758000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B3">
+        <v>249000</v>
+      </c>
+      <c r="C3">
         <v>2000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>11000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>67000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>36000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>47000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>50000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>180000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>31000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>165000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>44000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>21000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>104000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>73000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>28000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>12000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>19000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>20000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>18000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>10000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>24000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>63000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>55000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>25000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>13000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>17000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>7</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>20</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>263000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>184000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>150000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>111000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>169000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>131000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>274000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>119000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>272000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>40000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>125000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>48000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>312000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1306000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>674000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>44000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>320000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>236000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>809000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>307000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>619000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>438000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>120000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>53000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>156000</v>
       </c>
     </row>
-    <row r="4" spans="1:56">
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-15544000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-14127000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
-      <c r="Q4">
+      <c r="Q4"/>
+      <c r="R4">
         <v>-5715000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>8950000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-22879000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>24401000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-29023000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-12958000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-5876000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>84572000.0</v>
       </c>
-      <c r="Y4"/>
-      <c r="Z4">
+      <c r="Z4"/>
+      <c r="AA4">
         <v>-10465000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-1583000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-4516000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>26714000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-3729000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-4474000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-13318000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-12531000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-13254000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-9490000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-9762000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-10483000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>26645000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-8097000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-5510000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-4278000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-5540000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>23662000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-12192000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-16311000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-13981000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>23147000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-11749000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>44799000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>7855000.0</v>
       </c>
-      <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>189000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>123000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>2406000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2267000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-15120000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2378000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-9093000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>9035000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1545000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>218000.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-2172000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-306000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1596000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-875000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>553000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>356000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>202000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-462000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>69000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>290000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>432000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-241000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-316000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-88000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>334000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-496000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>18000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>487000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>577000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1083000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>162000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>685000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-191000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1606000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1209000.0</v>
       </c>
-      <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+    </row>
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B6">
+        <v>-31531000.0</v>
+      </c>
+      <c r="C6">
         <v>171146000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-19649000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-20178000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>41006000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-21364000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-23403000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-20627000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-17614000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>50638000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-13015000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-17605000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-15467000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-13984000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>33974000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-15307000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-7632000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>8847000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-23581000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>23269000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-27664000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-12613000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-5731000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>84576000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>30029000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-10791000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1091000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-5661000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>26526000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-3729000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-4474000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-13318000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-12531000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-13254000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-9490000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-9762000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-10483000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>26645000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-8097000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-5510000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-4278000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-5540000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>23662000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-12192000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-16311000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-13981000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>23147000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-11749000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>44799000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>7855000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>7028000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-5281000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>30287000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1675000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-6582000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>9301000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B7">
+        <v>-5061000.0</v>
+      </c>
+      <c r="C7">
         <v>10637000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1672000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1737000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>214000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1559000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>71000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1557000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2923000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-3987000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>6073000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3689000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2054000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3232000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5955000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3585000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2102000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-2112000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-5132000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1017000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-11993000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>8863000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1570000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>258000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1856000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-2909000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1084000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2360000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-4237000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-566000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-2828000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-2302000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-1928000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-548000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>2361000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>1624000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>867000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>96000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>856000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>486000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-859000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-1859000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-899000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-1203000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-1339000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>155000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>2653000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>497000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>849000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>1825000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-453000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>522000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>851000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>114000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-774000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>765000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:56">
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18170,2938 +18374,2979 @@
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
+      <c r="AE9"/>
+      <c r="AF9">
         <v>-54500.0</v>
       </c>
-      <c r="AF9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG9"/>
       <c r="AH9">
         <v>-54500.0</v>
       </c>
       <c r="AI9">
+        <v>-54500.0</v>
+      </c>
+      <c r="AJ9">
         <v>-47600.0</v>
       </c>
-      <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9"/>
+    </row>
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-      <c r="AI10">
+      <c r="AI10"/>
+      <c r="AJ10">
         <v>0.0</v>
       </c>
-      <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
-    </row>
-    <row r="11" spans="1:56">
+      <c r="BE10"/>
+    </row>
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>1865000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3109000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-352000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>325000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-304000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>155000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1363000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-3395000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-6290000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>8453000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-25000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1551000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>297000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-737000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-150000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3956000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1822000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-1119000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-3184000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-2504000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1466000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-617000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2071000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1192000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1108000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>412000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>944000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>152000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-363000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-1877000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-1386000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-1780000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-256000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-7000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1968000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>688000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>983000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1906000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+    </row>
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>1947000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2495000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>35396000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4026000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4016000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2218000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>11221000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2694000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>907000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4084000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-1210000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>707000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>369000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>353000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1870000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-130000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-146000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6103000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>540000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>956000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2055000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1638000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2089000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1224000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1161000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1261000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1372000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1383000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1010000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>998000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1086000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1140000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>803000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>675000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>800000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>666000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>390000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
-    </row>
-    <row r="13" spans="1:56">
+      <c r="BE12"/>
+    </row>
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>2591000.0</v>
       </c>
       <c r="O13">
+        <v>2591000.0</v>
+      </c>
+      <c r="P13">
         <v>6307000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3260000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>926000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-1762000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-5569000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-273000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-5703000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2090000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-1695000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-1293000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1559000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-1936000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2464000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>19000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-3251000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-129000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>360368.0</v>
       </c>
-      <c r="AF13"/>
-      <c r="AG13">
+      <c r="AG13"/>
+      <c r="AH13">
         <v>71000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>118000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>421444.0</v>
       </c>
-      <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B14">
+        <v>34000.0</v>
+      </c>
+      <c r="C14">
         <v>33000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>42000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43000.0</v>
       </c>
       <c r="F14">
         <v>43000.0</v>
       </c>
       <c r="G14">
+        <v>43000.0</v>
+      </c>
+      <c r="H14">
         <v>35000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>42000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>31000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>26000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>23000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>34000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>22000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>32000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>19000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>17000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>20000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>21000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>40000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>16000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>15000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>14000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-24000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>43000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>6000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>14000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>12000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>9000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-188000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>217000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>99000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>204000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>200000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>224000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>218000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>216000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>229000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>335000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>404000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>420000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>490000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>494000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>381000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>325000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>328000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>294000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>234000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>310000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>246000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>297000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231000.0</v>
       </c>
       <c r="AZ14">
         <v>231000.0</v>
       </c>
       <c r="BA14">
+        <v>231000.0</v>
+      </c>
+      <c r="BB14">
         <v>174000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>163000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>101000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:56">
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>0.0</v>
       </c>
-      <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>4744000.0</v>
       </c>
-      <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+    </row>
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B16">
+        <v>155098000.0</v>
+      </c>
+      <c r="C16">
         <v>186629000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>15483000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>35132000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>55310000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>14304000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>35668000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>59071000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>79698000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>97312000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>46674000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>59689000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>77294000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>92761000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>106745000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>72771000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>88078000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>95710000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>86863000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>110444000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>87175000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>114839000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>127452000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>133183000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>48607000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>18578000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>29369000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>30460000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>36121000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>9595000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>13324000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>17798000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>31116000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>43647000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>56901000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>66391000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>76153000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>86636000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>59991000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>68088000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>73598000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>77876000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>83416000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>59754000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>71946000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>88257000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>102238000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>79091000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>90840000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>46041000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>38186000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>31158000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>36439000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>6152000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>4477000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>11059000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:56">
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-1000.0</v>
       </c>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>1000.0</v>
       </c>
-      <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-      <c r="AM17">
+      <c r="AM17"/>
+      <c r="AN17">
         <v>-2000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-1000.0</v>
       </c>
-      <c r="AO17"/>
-      <c r="AP17">
+      <c r="AP17"/>
+      <c r="AQ17">
         <v>-1000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-3000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-8000.0</v>
       </c>
-      <c r="AS17"/>
-      <c r="AT17">
+      <c r="AT17"/>
+      <c r="AU17">
         <v>1000.0</v>
       </c>
-      <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
-      <c r="AX17">
+      <c r="AX17"/>
+      <c r="AY17">
         <v>-1000.0</v>
       </c>
-      <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B18">
+        <v>-31247000.0</v>
+      </c>
+      <c r="C18">
         <v>-17303000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-19292000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-20207000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-24645000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-21823000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-22966000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-20853000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-17211000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-24000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-14192000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-17356000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-19997000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-19617000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-15103000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-13669000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-15791000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-20693000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-23700000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-17619000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-29023000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-12958000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-13987000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-11968000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-9282000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-11033000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-6290000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-5989000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-12582000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-3739007.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-4653020.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-13346000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-12539000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-13224000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-10031000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-9586000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-10281000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-11184000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-9221000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-8161000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-8867000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-10081000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-9339000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-12350000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-16423000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-14180000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-10437000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-11510000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-10114000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-10173000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-10442000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-8723000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-6292000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-4675000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-3757000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-2014000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:56">
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-67000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-36000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-47000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-50000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-180000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-31000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-165000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-44000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>4357000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>5439000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-9628000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-73000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-28000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-12000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-19000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-20000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-18000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-10000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-24000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-63000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-55000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-4000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-25000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1237000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>9314000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>10000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>0.0</v>
       </c>
-      <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>65395000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
         <v>191000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>571000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>55989000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>0.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>9946000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>29638000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>729000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>42020000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
-      <c r="AB21">
+      <c r="AB21"/>
+      <c r="AC21">
         <v>-82000.0</v>
       </c>
-      <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-      <c r="AG21">
+      <c r="AG21"/>
+      <c r="AH21">
         <v>5000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-30000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>0.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-26000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-60000.0</v>
       </c>
-      <c r="AL21"/>
       <c r="AM21"/>
-      <c r="AN21">
+      <c r="AN21"/>
+      <c r="AO21">
         <v>5000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>10000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-30000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-    </row>
-    <row r="22" spans="1:56">
+      <c r="BE21"/>
+    </row>
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B22">
+        <v>-34099000.0</v>
+      </c>
+      <c r="C22">
         <v>-32588000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-19300000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-25579000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-26820000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-25473000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-25175000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-24368000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-21380000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-29584000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-21572000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-22769000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-23999000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-25272000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-56474000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-21224000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-21901000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-20808000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-21185000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-19292000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-17934000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-34534000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-11159000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-12913000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-11458000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-8487000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-7691000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-8215000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-9534000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-9493000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-2464000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-11941000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-12682000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-14388000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-14588000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-12481000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-12407000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-12602000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-11734000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-10178000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-9468000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-9589000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-9859000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-12300000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-15106000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-14758000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-13955000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-12797000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-10167000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-10748000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-10239000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-6977000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-6144000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-9358000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-394000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-2663000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>170</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>188642000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>59000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-65394999.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>65395000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>268000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-74273000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-180000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>74273000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>33000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>282.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>96000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>51000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>52000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-73000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>130000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>92000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>42020.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-18000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-10000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-24000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-63000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-55000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-4000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-188000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-82000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-20531000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>20531.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-115000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>28000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>6000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-30000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>71000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-26000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-60000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>5000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>10000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>279000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-182000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-4000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>139000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>870000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-18000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>94000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>18073000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>17688000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-1000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>32149000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2311000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>11457000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>8316000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>4357.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>5439.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-9629.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>-75000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1250000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>9331000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>10000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>180000.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>2000.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>1.14</v>
       </c>
-      <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24">
         <v>4000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>18000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>221000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>81000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>215000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>536000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>348000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>116000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>59000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-139000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-221000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-227000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-44000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-218000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-104000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-323000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>37000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-2000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>35000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:56">
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25">
+        <v>1346000.0</v>
+      </c>
+      <c r="C25">
         <v>151000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>341000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>48000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>55000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>53000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>121000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>56000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-487000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6826000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-273000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>47000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>149000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>516000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>33510000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2114000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1954000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>149000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1130000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1297000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-600000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>11130000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-2528000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1551.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>297.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-973.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-6539000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-329000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>6694000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-880.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-99000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1219000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>248000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>85000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>252000.0</v>
       </c>
-      <c r="AJ25"/>
-      <c r="AK25">
+      <c r="AK25"/>
+      <c r="AL25">
         <v>5000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-2000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>85000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-1000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1000.0</v>
       </c>
-      <c r="AP25"/>
-      <c r="AQ25">
+      <c r="AQ25"/>
+      <c r="AR25">
         <v>-3286000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-2000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-70000.0</v>
       </c>
       <c r="AU25">
         <v>-70000.0</v>
       </c>
       <c r="AV25">
+        <v>-70000.0</v>
+      </c>
+      <c r="AW25">
         <v>143000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-1479000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-1173000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-31000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-2172000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-929000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>4421000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-2711000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-74000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:56">
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>59000.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>123000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>77000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>129000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>96000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>51000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>52000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>130000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>29643000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>92000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>42020000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>8111000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>96540000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>568000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>4625000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>305000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>29965000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>20531000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>4000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>3000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1000.0</v>
       </c>
-      <c r="AH26"/>
-      <c r="AI26">
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>454000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-150000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-146000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>37826000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>12342000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-8800000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>4475000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>4357000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>32468000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-182000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-4000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>139000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>33723000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-18000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>55046000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>18167000.0</v>
       </c>
-      <c r="AY26"/>
-      <c r="AZ26">
+      <c r="AZ26"/>
+      <c r="BA26">
         <v>-1455000.0</v>
       </c>
-      <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B27">
+        <v>6782000.0</v>
+      </c>
+      <c r="C27">
         <v>4466000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1308000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3614000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1899000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2042000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1985000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1910000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1882000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2750000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1638000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1687000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1798000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1979000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1886000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1912000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2062000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2069000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1466000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1397000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1507000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1579000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1318000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>707000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>369000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>353000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>330000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>199000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>-120000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>6103000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>639000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>-263000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1807000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1553000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1837000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1224000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1156000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1263000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1287000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1384000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1009000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>998000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1086000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1142000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>998000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>803000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>745000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>657000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>673000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>435000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>357000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>292000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>194000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>105000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>71000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>24000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:56">
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B28">
+        <v>118000.0</v>
+      </c>
+      <c r="C28">
         <v>188642000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>59000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>0.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>65518000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>0.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>77000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I28">
         <v>0.0</v>
       </c>
       <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
         <v>74464000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>604000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>282000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>96000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>51000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56041000.0</v>
       </c>
       <c r="P28">
         <v>56041000.0</v>
       </c>
       <c r="Q28">
+        <v>56041000.0</v>
+      </c>
+      <c r="R28">
         <v>10076000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>29643000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>821000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42020000.0</v>
       </c>
       <c r="U28">
         <v>42020000.0</v>
       </c>
       <c r="V28">
+        <v>42020000.0</v>
+      </c>
+      <c r="W28">
         <v>8625000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>8111000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>96540000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>39212000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>568000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4707000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>223000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>29965000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>20531.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>6692.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>28000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>6000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-30000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>540000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-176000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-206000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>37826000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1108000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2431000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4508000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4327000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>32468000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-182000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-4000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>139000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>33723000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-18000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>55140000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>18073000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>17688000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-1456000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>31902000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2311000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>11167000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>11280000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B29">
+        <v>-30998000.0</v>
+      </c>
+      <c r="C29">
         <v>-17301000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-19281000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-20140000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-24609000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-21776000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-22963000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-20803000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-17031000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-23969000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-14027000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-17312000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-19976000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-19513000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-15104000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-13596000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-15763000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-20681000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-23681000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-17599000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-29005000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-12948000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-13963000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-11905000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-9227000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-11029000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-6265000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-5976000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-12565000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-3739000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-4653000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-13083000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-12355000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-13074000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-9920000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-9417000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-10150000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-10910000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-9102000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-7889000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-8827000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-9956000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-9291000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-12038000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-15117000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-13506000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-10393000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-11190000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-9878000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-9364000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-10135000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-8104000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-5854000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-4555000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-3704000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-1858000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:56">
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B30">
+        <v>-249000.0</v>
+      </c>
+      <c r="C30">
         <v>-2000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-11000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-67000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-36000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-47000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-50000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-180000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-31000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-165000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-44000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4336000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5335000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-9628000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-73000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-28000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-12000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-19000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-20000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-18000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-10000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-24000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-63000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-55000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-4000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-25000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1237000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>9314000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>10000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>180000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-263000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-182000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-150000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-111000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-169000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-127000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-271000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-101000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-51000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>41000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>90000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>488000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>36000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-1190000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-615000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-183000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-541000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-463000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-853000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-525000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>4278000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4240000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3916000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-14047000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-121000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>