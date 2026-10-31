--- v0 (2026-09-14)
+++ v1 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
@@ -2247,54 +2250,62 @@
         <v>190706904274.0</v>
       </c>
       <c r="J36">
         <v>5023256.0</v>
       </c>
       <c r="K36">
         <v>14202505715.0</v>
       </c>
       <c r="L36">
         <v>162932642862.0</v>
       </c>
       <c r="M36">
         <v>21319144396.0</v>
       </c>
       <c r="N36">
         <v>10353663333.0</v>
       </c>
       <c r="O36">
         <v>-399877063270.0</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
         <v>50</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>256261282695.0</v>
+      </c>
+      <c r="C37">
+        <v>250190785449.0</v>
+      </c>
+      <c r="D37">
+        <v>214434701176.0</v>
+      </c>
+      <c r="E37">
+        <v>216774933284.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38">
         <v>41864512090.0</v>
       </c>
       <c r="C38">
         <v>40389774290.0</v>
       </c>
       <c r="D38">
         <v>57439532950.0</v>
       </c>
       <c r="E38">
@@ -3228,375 +3239,381 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA62"/>
+  <dimension ref="A1:BB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
         <v>101</v>
       </c>
       <c r="AJ1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
         <v>104</v>
       </c>
       <c r="AN1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
         <v>107</v>
       </c>
       <c r="AR1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
         <v>110</v>
       </c>
       <c r="AV1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
         <v>113</v>
       </c>
       <c r="AZ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
       </c>
-      <c r="BA1" t="s">
+      <c r="BB1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:53">
+    <row r="2" spans="1:54">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>425713168469.0</v>
+      </c>
+      <c r="C2">
         <v>366391556000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>322720172000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>382771819000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>329583835000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>269866299000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>262240117000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>256744654000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>255976914000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>292872314499.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>231095051211.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>183331765686.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>163145019823.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>145764513233.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>176979875912.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>265500977816.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>232372032426.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>230596630348.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>236583662354.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>244941490270.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>181792288185.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>217898851077.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>206897470965.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>177576700917.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>138662725156.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>115867612215.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>160376999482.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>118276792937.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>137360401087.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>100643733624.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>136162324991.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>78383126572.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>123927365139.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>163021652412.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>116601110265.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>105168631579.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>106163638527.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>81865196713.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>98302739495.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>107534635335.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>99141359990.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>86375276916.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>87431175000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>74356335907.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>83086201948.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>103470185932.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>99291224126.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>113799693817.0</v>
       </c>
-      <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
-    </row>
-    <row r="3" spans="1:53">
+      <c r="BB2"/>
+    </row>
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3608,52 +3625,53 @@
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
-    </row>
-    <row r="4" spans="1:53">
+      <c r="BB3"/>
+    </row>
+    <row r="4" spans="1:54">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3665,207 +3683,209 @@
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4"/>
+    </row>
+    <row r="5" spans="1:54">
       <c r="A5" t="s">
         <v>18</v>
       </c>
-      <c r="B5">
+      <c r="B5"/>
+      <c r="C5">
         <v>-430580729000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-448150889000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-449908937000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-454543375000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-467994537000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-473251080000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-479565842000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-478863528000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-471685339071.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>88510238113.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>98989028745.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>96469776948.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>95020333997.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>103902049169.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>105926141977.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>100163804451.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>101799614112.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>104446910592.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>102941976468.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>99351563996.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>100483498297.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>100942913773.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>90871235029.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>90425353868.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>85216714287.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>88307137125.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>85917925137.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>84335686379.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>86344674232.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>86709788318.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>71910886667.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>73134341169.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>71468514494.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>69891499916.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>68150490466.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>66874691830.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>65795891603.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>54152560775.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>52677142372.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>54217071888.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>55053931490.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>55249660866.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>45038930806.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>47267641047.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>46121532544.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>44264251909.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>43698072540.0</v>
       </c>
-      <c r="AW5"/>
-      <c r="AX5">
+      <c r="AX5"/>
+      <c r="AY5">
         <v>36909724291.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>686421100518.0</v>
       </c>
-      <c r="AZ5"/>
       <c r="BA5"/>
-    </row>
-    <row r="6" spans="1:53">
+      <c r="BB5"/>
+    </row>
+    <row r="6" spans="1:54">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -3877,800 +3897,811 @@
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
-    </row>
-    <row r="7" spans="1:53">
+      <c r="BB6"/>
+    </row>
+    <row r="7" spans="1:54">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>401301027975.0</v>
+      </c>
+      <c r="C7">
         <v>399655435493.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>393999659438.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>390857710617.0</v>
       </c>
-      <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>358241541215.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>262230807424.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>258868511740.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>235459873834.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>254315709645.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>58732618809.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>58210279019.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>61503948632.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>63971650141.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>66497422183.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>65969159065.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>62810084436.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>53145294327.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>54640489551.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>56267812382.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>53801262532.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>57597548972.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>48383149631.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>47467555071.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>39423812515.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>35768921800.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>37700500607.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>18208476883.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>19742975178.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>5855493165.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>8532487540.0</v>
       </c>
-      <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
-    </row>
-    <row r="8" spans="1:53">
+      <c r="BB7"/>
+    </row>
+    <row r="8" spans="1:54">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>549070000000.0</v>
       </c>
       <c r="C8">
         <v>549070000000.0</v>
       </c>
       <c r="D8">
         <v>549070000000.0</v>
       </c>
-      <c r="E8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E8">
+        <v>549070000000.0</v>
+      </c>
+      <c r="F8"/>
       <c r="G8">
         <v>542685000000.0</v>
       </c>
       <c r="H8">
         <v>542685000000.0</v>
       </c>
       <c r="I8">
         <v>542685000000.0</v>
       </c>
       <c r="J8">
         <v>542685000000.0</v>
       </c>
       <c r="K8">
         <v>542685000000.0</v>
       </c>
       <c r="L8">
         <v>542685000000.0</v>
       </c>
       <c r="M8">
         <v>542685000000.0</v>
       </c>
       <c r="N8">
-        <v>49335000000.0</v>
+        <v>542685000000.0</v>
       </c>
       <c r="O8">
         <v>49335000000.0</v>
       </c>
       <c r="P8">
         <v>49335000000.0</v>
       </c>
       <c r="Q8">
-        <v>48335000000.0</v>
+        <v>49335000000.0</v>
       </c>
       <c r="R8">
         <v>48335000000.0</v>
       </c>
       <c r="S8">
         <v>48335000000.0</v>
       </c>
       <c r="T8">
         <v>48335000000.0</v>
       </c>
       <c r="U8">
         <v>48335000000.0</v>
       </c>
       <c r="V8">
         <v>48335000000.0</v>
       </c>
-      <c r="W8"/>
+      <c r="W8">
+        <v>48335000000.0</v>
+      </c>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8"/>
+    </row>
+    <row r="9" spans="1:54">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>585502932820.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>486006947820.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6323447820.0</v>
       </c>
       <c r="G9">
         <v>6323447820.0</v>
       </c>
       <c r="H9">
         <v>6323447820.0</v>
       </c>
       <c r="I9">
         <v>6323447820.0</v>
       </c>
-      <c r="J9"/>
+      <c r="J9">
+        <v>6323447820.0</v>
+      </c>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>6323447820.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>499673447820.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492588065140.0</v>
       </c>
       <c r="P9">
         <v>492588065140.0</v>
       </c>
       <c r="Q9">
-        <v>168919315140.0</v>
+        <v>492588065140.0</v>
       </c>
       <c r="R9">
         <v>168919315140.0</v>
       </c>
       <c r="S9">
         <v>168919315140.0</v>
       </c>
       <c r="T9">
         <v>168919315140.0</v>
       </c>
       <c r="U9">
         <v>168919315140.0</v>
       </c>
       <c r="V9">
         <v>168919315140.0</v>
       </c>
       <c r="W9">
         <v>168919315140.0</v>
       </c>
       <c r="X9">
         <v>168919315140.0</v>
       </c>
       <c r="Y9">
         <v>168919315140.0</v>
       </c>
       <c r="Z9">
         <v>168919315140.0</v>
       </c>
       <c r="AA9">
         <v>168919315140.0</v>
       </c>
       <c r="AB9">
         <v>168919315140.0</v>
       </c>
       <c r="AC9">
         <v>168919315140.0</v>
       </c>
-      <c r="AD9"/>
+      <c r="AD9">
+        <v>168919315140.0</v>
+      </c>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
-    </row>
-    <row r="10" spans="1:53">
+      <c r="BB9"/>
+    </row>
+    <row r="10" spans="1:54">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>562000962733.0</v>
+      </c>
+      <c r="C10">
         <v>479224106000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>450145235000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>711327058000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>676770085000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>291932501000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>335404554000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>289188347000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>212163586000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>176240933649.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>293509375992.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>263271397890.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>236346272776.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>232633743459.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>364156599285.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>204230149288.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>155476530248.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>123775470751.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>143123733645.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>128798781076.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>142682685890.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>187885676555.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>233172052473.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>237451911049.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>286046494853.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>279579913554.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>238743729367.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>218293735988.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>223374651174.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>214382197134.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>353470605478.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>280567741229.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>218149650679.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>342050144924.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>389963173347.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>355043158662.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>415120746607.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>440634025979.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>472062577291.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>521518174896.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>213065325566.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>204892163425.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>124627212894.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>121769321332.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>156545651067.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>226765064246.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>295024529283.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>392235219196.0</v>
       </c>
-      <c r="AW10"/>
-      <c r="AX10">
+      <c r="AX10"/>
+      <c r="AY10">
         <v>354545847129.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-370317182025.0</v>
       </c>
-      <c r="AZ10"/>
       <c r="BA10"/>
-    </row>
-    <row r="11" spans="1:53">
+      <c r="BB10"/>
+    </row>
+    <row r="11" spans="1:54">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>385583061810.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>375388629520.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>45350404590.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>53187613090.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000000000.0</v>
       </c>
       <c r="I11">
         <v>33000000000.0</v>
       </c>
-      <c r="J11"/>
+      <c r="J11">
+        <v>33000000000.0</v>
+      </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>204230149290.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
-      <c r="T11">
+      <c r="T11"/>
+      <c r="U11">
         <v>128798781080.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-    </row>
-    <row r="12" spans="1:53">
+      <c r="BB11"/>
+    </row>
+    <row r="12" spans="1:54">
       <c r="A12" t="s">
         <v>25</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
         <v>484797037000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>462406959000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>724380216000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>698904692000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>308548149000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>340716644000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>295510575000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>224309610000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>235475357398.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>322944145124.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>267986584740.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>264298962186.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>257447061129.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>378602368934.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>254320637655.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>156514963503.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>124709001639.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>145178014036.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>129441112180.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>145561072595.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>192701825862.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>235899984758.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>238996364757.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>289503777025.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>296674007319.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>254410929589.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>245245989495.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>248698789601.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>243547170380.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>391900186873.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>310407597063.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>234819068130.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>368650195549.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>414780159983.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>384642819592.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>445870066890.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>471386217324.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>475773784884.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>523959200125.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>213498300933.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>205641006995.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>125534747666.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>122413178804.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>157226792677.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>227725454045.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>295962460085.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>394918299677.0</v>
       </c>
-      <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>354545847129.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>370317182025.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
-    </row>
-    <row r="13" spans="1:53">
+      <c r="BB12"/>
+    </row>
+    <row r="13" spans="1:54">
       <c r="A13" t="s">
         <v>26</v>
       </c>
-      <c r="B13">
-[...1 lines deleted...]
-      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>549070000000.0</v>
       </c>
       <c r="D13">
         <v>549070000000.0</v>
       </c>
       <c r="E13">
+        <v>549070000000.0</v>
+      </c>
+      <c r="F13">
         <v>548685000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>542685000000.0</v>
       </c>
       <c r="G13">
         <v>542685000000.0</v>
       </c>
       <c r="H13">
         <v>542685000000.0</v>
       </c>
       <c r="I13">
         <v>542685000000.0</v>
       </c>
       <c r="J13">
         <v>542685000000.0</v>
       </c>
       <c r="K13">
         <v>542685000000.0</v>
       </c>
       <c r="L13">
         <v>542685000000.0</v>
       </c>
       <c r="M13">
         <v>542685000000.0</v>
       </c>
       <c r="N13">
-        <v>49335000000.0</v>
+        <v>542685000000.0</v>
       </c>
       <c r="O13">
         <v>49335000000.0</v>
       </c>
       <c r="P13">
         <v>49335000000.0</v>
       </c>
       <c r="Q13">
-        <v>48335000000.0</v>
+        <v>49335000000.0</v>
       </c>
       <c r="R13">
         <v>48335000000.0</v>
       </c>
       <c r="S13">
         <v>48335000000.0</v>
       </c>
       <c r="T13">
         <v>48335000000.0</v>
       </c>
       <c r="U13">
         <v>48335000000.0</v>
       </c>
       <c r="V13">
         <v>48335000000.0</v>
       </c>
       <c r="W13">
         <v>48335000000.0</v>
       </c>
       <c r="X13">
         <v>48335000000.0</v>
       </c>
       <c r="Y13">
         <v>48335000000.0</v>
       </c>
@@ -4721,220 +4752,226 @@
       </c>
       <c r="AO13">
         <v>48335000000.0</v>
       </c>
       <c r="AP13">
         <v>48335000000.0</v>
       </c>
       <c r="AQ13">
         <v>48335000000.0</v>
       </c>
       <c r="AR13">
         <v>48335000000.0</v>
       </c>
       <c r="AS13">
         <v>48335000000.0</v>
       </c>
       <c r="AT13">
         <v>48335000000.0</v>
       </c>
       <c r="AU13">
         <v>48335000000.0</v>
       </c>
       <c r="AV13">
         <v>48335000000.0</v>
       </c>
-      <c r="AW13"/>
-      <c r="AX13">
+      <c r="AW13">
+        <v>48335000000.0</v>
+      </c>
+      <c r="AX13"/>
+      <c r="AY13">
         <v>43500000000.0</v>
       </c>
-      <c r="AY13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ13"/>
       <c r="BA13">
         <v>43500000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13">
+        <v>43500000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:54">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>54685279100.0</v>
+      </c>
+      <c r="C14">
         <v>54703544000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>54842275000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>54889078000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>54868500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54268500000.0</v>
       </c>
       <c r="G14">
         <v>54268500000.0</v>
       </c>
       <c r="H14">
         <v>54268500000.0</v>
       </c>
       <c r="I14">
         <v>54268500000.0</v>
       </c>
       <c r="J14">
         <v>54268500000.0</v>
       </c>
       <c r="K14">
         <v>54268500000.0</v>
       </c>
       <c r="L14">
         <v>54268500000.0</v>
       </c>
       <c r="M14">
         <v>54268500000.0</v>
       </c>
       <c r="N14">
+        <v>54268500000.0</v>
+      </c>
+      <c r="O14">
         <v>54268495066.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>54268494573.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>53600045727.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4834045382.0</v>
       </c>
       <c r="R14">
         <v>4834045382.0</v>
       </c>
       <c r="S14">
         <v>4834045382.0</v>
       </c>
       <c r="T14">
         <v>4834045382.0</v>
       </c>
       <c r="U14">
-        <v>4833500000.0</v>
+        <v>4834045382.0</v>
       </c>
       <c r="V14">
         <v>4833500000.0</v>
       </c>
       <c r="W14">
         <v>4833500000.0</v>
       </c>
       <c r="X14">
         <v>4833500000.0</v>
       </c>
       <c r="Y14">
         <v>4833500000.0</v>
       </c>
       <c r="Z14">
         <v>4833500000.0</v>
       </c>
       <c r="AA14">
+        <v>4833500000.0</v>
+      </c>
+      <c r="AB14">
         <v>53168500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4833500000.0</v>
       </c>
       <c r="AC14">
         <v>4833500000.0</v>
       </c>
       <c r="AD14">
         <v>4833500000.0</v>
       </c>
       <c r="AE14">
+        <v>4833500000.0</v>
+      </c>
+      <c r="AF14">
         <v>53168500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4833500000.0</v>
       </c>
       <c r="AG14">
         <v>4833500000.0</v>
       </c>
       <c r="AH14">
         <v>4833500000.0</v>
       </c>
       <c r="AI14">
+        <v>4833500000.0</v>
+      </c>
+      <c r="AJ14">
         <v>53168500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4833500000.0</v>
       </c>
       <c r="AK14">
         <v>4833500000.0</v>
       </c>
       <c r="AL14">
         <v>4833500000.0</v>
       </c>
       <c r="AM14">
+        <v>4833500000.0</v>
+      </c>
+      <c r="AN14">
         <v>53168500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4833500000.0</v>
       </c>
       <c r="AO14">
         <v>4833500000.0</v>
       </c>
       <c r="AP14">
         <v>4833500000.0</v>
       </c>
       <c r="AQ14">
+        <v>4833500000.0</v>
+      </c>
+      <c r="AR14">
         <v>5316850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4833500000.0</v>
       </c>
       <c r="AS14">
         <v>4833500000.0</v>
       </c>
       <c r="AT14">
         <v>4833500000.0</v>
       </c>
       <c r="AU14">
+        <v>4833500000.0</v>
+      </c>
+      <c r="AV14">
         <v>53168500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4833500000.0</v>
       </c>
       <c r="AW14">
         <v>4833500000.0</v>
       </c>
       <c r="AX14">
+        <v>4833500000.0</v>
+      </c>
+      <c r="AY14">
         <v>4350000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>47850000000.0</v>
       </c>
-      <c r="AZ14"/>
       <c r="BA14"/>
-    </row>
-    <row r="15" spans="1:53">
+      <c r="BB14"/>
+    </row>
+    <row r="15" spans="1:54">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -4946,203 +4983,205 @@
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
-    </row>
-    <row r="16" spans="1:53">
+      <c r="BB15"/>
+    </row>
+    <row r="16" spans="1:54">
       <c r="A16" t="s">
         <v>29</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>42813671000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>27080339000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>25850986000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>26031875000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>26862108678.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>17616979832.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>22769371000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>26158935000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>32497753541.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-13811148089.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>24070449014.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>26176689915.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>31630328514.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>30230672735.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>18756496106.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>19685017241.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>24950077565.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>26091835822.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>23354560781.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>37089383803.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>40636585025.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>52251668013.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>33916434254.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>26658830496.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>18337781639.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>42501311831.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>23678011695.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>37395348599.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>36810769521.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>20986708373.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>20342834279.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>32605037398.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>8341804146.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>13426370817.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>13023249566.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>5436071939.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>19190159513.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>17989650368.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>23902193641.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>14202418375.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>18736388481.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>8334244481.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>6742448946.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1907108141.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>8768803454.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>14444959204.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>7397736217.0</v>
       </c>
-      <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-    </row>
-    <row r="17" spans="1:53">
+      <c r="BB16"/>
+    </row>
+    <row r="17" spans="1:54">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5154,52 +5193,53 @@
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17"/>
+    </row>
+    <row r="18" spans="1:54">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5211,52 +5251,53 @@
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
-    </row>
-    <row r="19" spans="1:53">
+      <c r="BB18"/>
+    </row>
+    <row r="19" spans="1:54">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5268,81 +5309,82 @@
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20">
-        <v>20760274000.0</v>
+        <v>20760273617.0</v>
       </c>
       <c r="C20">
         <v>20760274000.0</v>
       </c>
       <c r="D20">
         <v>20760274000.0</v>
       </c>
       <c r="E20">
         <v>20760274000.0</v>
       </c>
       <c r="F20">
         <v>20760274000.0</v>
       </c>
       <c r="G20">
         <v>20760274000.0</v>
       </c>
       <c r="H20">
         <v>20760274000.0</v>
       </c>
       <c r="I20">
         <v>20760274000.0</v>
       </c>
       <c r="J20">
-        <v>20760273617.0</v>
+        <v>20760274000.0</v>
       </c>
       <c r="K20">
         <v>20760273617.0</v>
       </c>
       <c r="L20">
         <v>20760273617.0</v>
       </c>
       <c r="M20">
         <v>20760273617.0</v>
       </c>
       <c r="N20">
         <v>20760273617.0</v>
       </c>
       <c r="O20">
         <v>20760273617.0</v>
       </c>
       <c r="P20">
         <v>20760273617.0</v>
       </c>
       <c r="Q20">
         <v>20760273617.0</v>
       </c>
       <c r="R20">
         <v>20760273617.0</v>
       </c>
@@ -5379,866 +5421,881 @@
       <c r="AC20">
         <v>20760273617.0</v>
       </c>
       <c r="AD20">
         <v>20760273617.0</v>
       </c>
       <c r="AE20">
         <v>20760273617.0</v>
       </c>
       <c r="AF20">
         <v>20760273617.0</v>
       </c>
       <c r="AG20">
         <v>20760273617.0</v>
       </c>
       <c r="AH20">
         <v>20760273617.0</v>
       </c>
       <c r="AI20">
         <v>20760273617.0</v>
       </c>
       <c r="AJ20">
         <v>20760273617.0</v>
       </c>
       <c r="AK20">
+        <v>20760273617.0</v>
+      </c>
+      <c r="AL20">
         <v>21080113728.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>21069305747.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>21067417202.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20760273617.0</v>
       </c>
       <c r="AO20">
         <v>20760273617.0</v>
       </c>
       <c r="AP20">
         <v>20760273617.0</v>
       </c>
       <c r="AQ20">
         <v>20760273617.0</v>
       </c>
       <c r="AR20">
         <v>20760273617.0</v>
       </c>
       <c r="AS20">
         <v>20760273617.0</v>
       </c>
       <c r="AT20">
         <v>20760273617.0</v>
       </c>
       <c r="AU20">
         <v>20760273617.0</v>
       </c>
       <c r="AV20">
         <v>20760273617.0</v>
       </c>
-      <c r="AW20"/>
+      <c r="AW20">
+        <v>20760273617.0</v>
+      </c>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-    </row>
-    <row r="21" spans="1:53">
+      <c r="BB20"/>
+    </row>
+    <row r="21" spans="1:54">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
+        <v>304800733460.0</v>
+      </c>
+      <c r="C21">
         <v>233867769000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>225885940000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>225315319000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>223605876000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>222363424000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>218674248000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>212424350000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>214577364000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>220409735444.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>186904539971.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>187456469690.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>182687988711.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>180584020336.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>185469927934.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>191674494513.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>177127991738.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>180687643683.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>181268750731.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>180409743098.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>180817895325.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>185342867740.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>163739712000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>161962705607.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>165778821369.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>157257028072.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>174018617258.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>158264021100.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>151689808456.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>154189314245.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>132112749317.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>133415919634.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>126026591272.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>121867693846.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>121500054267.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>117736498986.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>115277703807.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>101982791796.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>101504424402.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>92137998347.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>94272065746.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>96644741465.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>97289400224.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>96671031695.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>101547132977.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>98182898234.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>67740992433.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>67128775459.0</v>
       </c>
-      <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
-    </row>
-    <row r="22" spans="1:53">
+      <c r="BB21"/>
+    </row>
+    <row r="22" spans="1:54">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>1446578870144.0</v>
+      </c>
+      <c r="C22">
         <v>1283300321000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1267456335000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1286630910000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1145716386000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1098557050000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1160707507000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1118397008000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1160694828000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1244839777062.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>953871674852.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>858025075351.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>837605464071.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>826482386408.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>888039668338.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>936865133275.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>880116402939.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>822114382823.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>769511131399.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>776630409949.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>734103312182.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>710615985174.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>626181657081.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>603691776129.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>588118739268.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>608287461464.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>615677135272.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>573100592731.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>590591735637.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>583320898492.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>545958099226.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>543861657042.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>621388852248.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>617169418288.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>534842274627.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>521406994706.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>571703472925.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>527189482096.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>511800958792.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>486877989663.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>480740836752.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>495160400880.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>498919622844.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>470012992358.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>586627156700.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>559170376188.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>542257969620.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>535692377350.0</v>
       </c>
-      <c r="AW22"/>
-      <c r="AX22">
+      <c r="AX22"/>
+      <c r="AY22">
         <v>478174397355.0</v>
       </c>
-      <c r="AY22"/>
-      <c r="AZ22">
+      <c r="AZ22"/>
+      <c r="BA22">
         <v>420119615100.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>232463711100.0</v>
       </c>
     </row>
-    <row r="23" spans="1:53">
+    <row r="23" spans="1:54">
       <c r="A23" t="s">
         <v>36</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
         <v>5324652475000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5173241314000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5309672234000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5071900415000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4586615040000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4544943914000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4467461029000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4295372648000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4380960612419.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3784641270863.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3597041437692.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3440960502943.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3396322404870.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3503796852651.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3435475875401.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3162547359962.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3060569330617.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2998351909341.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2861498208364.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2771342157602.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2755352178617.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2705535655357.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2697100062756.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2682438340494.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2638605191144.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2713470641050.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2501132856219.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2469631638474.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2399937185893.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2462294405503.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2370198817803.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2315446354122.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2395123225225.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2361614412732.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2294677493483.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2328502171288.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2265844280162.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2265349099383.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2276031922082.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1837533257687.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1822927076314.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1743134376106.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1675232685157.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1766329603405.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1793084278767.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1795721297210.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1736709881127.0</v>
       </c>
-      <c r="AW23"/>
-      <c r="AX23">
+      <c r="AX23"/>
+      <c r="AY23">
         <v>1366701472111.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>756071912604.0</v>
       </c>
-      <c r="AZ23"/>
       <c r="BA23"/>
-    </row>
-    <row r="24" spans="1:53">
+      <c r="BB23"/>
+    </row>
+    <row r="24" spans="1:54">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>276457405957.0</v>
+      </c>
+      <c r="C24">
         <v>355184440174.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>352711176875.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>435457515097.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>686655859259.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>727202645128.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>766560548754.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>626815919980.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>489162236491.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>161269565527.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>175905046527.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>194615627336.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>228536537014.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>277626673494.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>335054524562.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>319620320051.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>288906747111.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>314864084204.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>380244454651.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>295651116705.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>328780208250.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>354421531951.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>410134259345.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>484474948987.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>547993097669.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>508405653563.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>450846177690.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>498880855800.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>529354926278.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>531079194949.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>531301179454.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>532303001961.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>538457051300.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>542222798200.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>544494471900.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>648678371600.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>613406798800.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>615214356800.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>617736156700.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>178938146300.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>185520998200.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>91799724000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>98324304700.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>78371075800.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>78237359000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>86729538800.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>94402367600.0</v>
       </c>
-      <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-    </row>
-    <row r="25" spans="1:53">
+      <c r="BB24"/>
+    </row>
+    <row r="25" spans="1:54">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>753186088970.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>789199958260.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>995806763650.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>942852643600.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>982208145460.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>813116838120.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>239693713660.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>275715547930.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>325599702830.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>382561201960.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>364179071650.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>322775268730.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>350449419040.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>417647615960.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>332812191700.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>369982220170.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>388162979850.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>444198558600.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>507455985360.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>575112813250.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>536655835550.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>463958838940.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>539485125680.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
-    </row>
-    <row r="26" spans="1:53">
+      <c r="BB25"/>
+    </row>
+    <row r="26" spans="1:54">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>7226912515.0</v>
       </c>
-      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-    </row>
-    <row r="27" spans="1:53">
+      <c r="BB26"/>
+    </row>
+    <row r="27" spans="1:54">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6250,826 +6307,843 @@
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-    </row>
-    <row r="28" spans="1:53">
+      <c r="BB27"/>
+    </row>
+    <row r="28" spans="1:54">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>133951834210.0</v>
+      </c>
+      <c r="C28">
         <v>581715018000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>624261245000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>338210420000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>514963748000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1169357710000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1192761821000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1305014469000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1260693270000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1266268567356.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>176903166793.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>204039098732.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>274779720464.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>381953567643.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>182150160242.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>352192664946.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>683530811072.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>568278465925.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>497706161647.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>485477889074.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>540575581199.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>510640057340.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>408181470190.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>527022706637.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>507623804760.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>563920000529.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>572538650201.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>521557637922.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>514504138549.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>517693920920.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>367602148470.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>440081484887.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>455641017201.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>409693859138.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>340245078421.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>366866491722.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>378445185848.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>305946867310.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>274836604205.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>245262149534.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>156814271204.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>195013327549.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>202514739714.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>214809589182.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>245880408900.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>160478924688.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>146836033168.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>20713039167.0</v>
       </c>
-      <c r="AW28"/>
-      <c r="AX28">
+      <c r="AX28"/>
+      <c r="AY28">
         <v>-354545847129.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>370317182025.0</v>
       </c>
-      <c r="AZ28"/>
       <c r="BA28"/>
-    </row>
-    <row r="29" spans="1:53">
+      <c r="BB28"/>
+    </row>
+    <row r="29" spans="1:54">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>4046848899137.0</v>
+      </c>
+      <c r="C29">
         <v>3817215140475.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3665494257686.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3800433991005.0</v>
       </c>
-      <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29">
         <v>3304976316830.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3319425093923.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3230053846367.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2996997230029.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2824578284848.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2832632513206.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2682315348046.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2632919779637.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2604824997772.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2606496495691.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2498408497839.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2337966657977.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2248025729665.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2134356315237.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2022927125735.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2026161416774.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1968582830214.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1902483000292.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1964384255949.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2021757779444.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2012663873705.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2011880789005.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
-    </row>
-    <row r="30" spans="1:53">
+      <c r="BB29"/>
+    </row>
+    <row r="30" spans="1:54">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>786349366713.0</v>
+      </c>
+      <c r="C30">
         <v>819751333000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>801898514000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>730650213000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>690128709000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>662049638000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>650815432000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>691847709000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>599983806000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>635443044173.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>509160742718.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>517619108186.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>471680114070.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>472844910494.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>489886929171.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>481765361692.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>433830000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>446430000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>457043576788.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>374551000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>355445000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>319892477741.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>347598132427.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>363285708866.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>287292946349.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>237003402935.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>287812919671.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>292117323142.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>239570560304.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>221924642843.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>237989353989.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>255119478805.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>232414031498.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>217013226672.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>239214175348.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>242207650405.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>185442561946.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>173608489373.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>180800761142.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>186532661610.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>165069469867.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>154781940713.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>168628271833.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>152118253061.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>144767341571.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>164240016859.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>172642724938.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>166250123978.0</v>
       </c>
-      <c r="AW30"/>
-      <c r="AX30">
+      <c r="AX30"/>
+      <c r="AY30">
         <v>137298780732.0</v>
       </c>
-      <c r="AY30"/>
-      <c r="AZ30">
+      <c r="AZ30"/>
+      <c r="BA30">
         <v>178310667700.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>162126499800.0</v>
       </c>
     </row>
-    <row r="31" spans="1:53">
+    <row r="31" spans="1:54">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>1920456956796.0</v>
       </c>
-      <c r="P31"/>
-      <c r="Q31">
+      <c r="Q31"/>
+      <c r="R31">
         <v>1363881135738.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1407669170016.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1346137885148.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1263748251252.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1195126243275.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1121551503934.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1125012641642.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1064654214110.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1080972197360.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1026915579733.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1043520019169.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>998785341800.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>964882926570.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>941269316581.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1002302950311.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>961632119506.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>908866270012.0</v>
       </c>
-      <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
-    </row>
-    <row r="32" spans="1:53">
+      <c r="BB31"/>
+    </row>
+    <row r="32" spans="1:54">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>1667940365778.0</v>
+      </c>
+      <c r="C32">
         <v>1631949270873.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1511205835841.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1790941193884.0</v>
       </c>
-      <c r="E32"/>
-      <c r="F32">
+      <c r="F32"/>
+      <c r="G32">
         <v>1158038616820.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1065124446102.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>987393350156.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>677618148069.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>470248272010.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1133273660569.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1057692018278.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1003059684188.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>910437526482.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1118300611153.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1038156757166.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>757142002567.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>792086649057.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>748603447973.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>743663193500.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>642277977382.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>637559655001.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>667074708303.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>653598540532.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>698509133625.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>723166630467.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>666516805887.0</v>
       </c>
-      <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
-    </row>
-    <row r="33" spans="1:53">
+      <c r="BB32"/>
+    </row>
+    <row r="33" spans="1:54">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>2639066693662.0</v>
+      </c>
+      <c r="C33">
         <v>2559456266000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2499176464000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2459318294000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2434000925000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2399634253000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2303138181000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2261326167000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2216150865000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2180030779941.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1823679722552.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1775143692751.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1749002699105.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1744402757312.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1664851377256.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1680580928047.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1513926014467.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1477384197030.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1490513329639.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1478066660377.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1452489331937.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1450787781631.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1430936332403.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1435147902829.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1458694945666.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1438992281592.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1490458438914.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1326433311896.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1272409603694.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1243310750830.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1164151826905.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1150061263789.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1114400424266.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1116948452336.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1103877302814.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1094008896045.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1061785984039.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1025820823752.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1031691214554.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1014079865988.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>932749667159.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>841801524808.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>792650131091.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>777471622498.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>597695711385.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>582398477497.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>537191997574.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>527617375893.0</v>
       </c>
-      <c r="AW33"/>
-      <c r="AX33">
+      <c r="AX33"/>
+      <c r="AY33">
         <v>445328685498.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>-370317182025.0</v>
       </c>
-      <c r="AZ33"/>
       <c r="BA33"/>
-    </row>
-    <row r="34" spans="1:53">
+      <c r="BB33"/>
+    </row>
+    <row r="34" spans="1:54">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -7081,1158 +7155,1183 @@
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
-    </row>
-    <row r="35" spans="1:53">
+      <c r="BB34"/>
+    </row>
+    <row r="35" spans="1:54">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>702088937125.0</v>
+      </c>
+      <c r="C35">
         <v>778399388000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>768699941000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>852243981000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>899389383000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1105901545000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1065012758000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1103809189000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>924911577000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>805817442596.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>320992374392.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>345185879410.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>355545821673.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>388451273194.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>439547499858.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>494007909259.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>495886226909.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>452352426494.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>480897482788.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>545181473822.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>481444950430.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>544839812065.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>571613065126.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>622838614595.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>670438398984.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>734052740891.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>694835323480.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>613765478165.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>672095472132.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>658547061953.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>655551184324.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>655646584965.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>674634601156.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>674970069171.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>677436685102.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>672651930077.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>759602025282.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>719570936343.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>718842301756.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>715852729729.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>297306898102.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>291780279262.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>179283396112.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>183084699423.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>172326450194.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>169702117753.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>159914046965.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>169867952906.0</v>
       </c>
-      <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
-    </row>
-    <row r="36" spans="1:53">
+      <c r="BB35"/>
+    </row>
+    <row r="36" spans="1:54">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
+        <v>557329876213.0</v>
+      </c>
+      <c r="C36">
         <v>4244853000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>6692862000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>2711691000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>6466831000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4505074000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>4499870000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2885511000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>4777177000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>4379663843.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>244542655353.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>4275301296.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>5981470832.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>6229118776.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>3404460408.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2295260236.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>3372605923.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3447522232.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3446120904.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>246621545203.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>237628652192.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>3412818850.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>3931319203.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>242974554892.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>244908556404.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>239652011950.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>261507043544.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>244871529039.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>240968841796.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>213327981128.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>214455869704.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>190706904274.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>176479616492.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>177084027332.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>177308351353.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>170016623666.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>159086085040.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>154424325966.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>166019138050.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>166795973067.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>167979779669.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>168688169452.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>183816622563.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>162932642862.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>18776554840.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>18935535781.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>19162694202.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>21319144396.0</v>
       </c>
-      <c r="AW36"/>
-      <c r="AX36">
+      <c r="AX36"/>
+      <c r="AY36">
         <v>47734648552.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>-370317182025.0</v>
       </c>
-      <c r="AZ36"/>
       <c r="BA36"/>
-    </row>
-    <row r="37" spans="1:53">
+      <c r="BB36"/>
+    </row>
+    <row r="37" spans="1:54">
       <c r="A37" t="s">
         <v>50</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>254022020121.0</v>
+      </c>
+      <c r="C37">
+        <v>257074697233.0</v>
+      </c>
+      <c r="D37">
+        <v>256594921570.0</v>
+      </c>
+      <c r="E37">
+        <v>256261282695.0</v>
+      </c>
       <c r="F37"/>
-      <c r="G37"/>
-      <c r="H37"/>
+      <c r="G37">
+        <v>249843678489.0</v>
+      </c>
+      <c r="H37">
+        <v>249760343195.0</v>
+      </c>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
-    </row>
-    <row r="38" spans="1:53">
+      <c r="BB37"/>
+    </row>
+    <row r="38" spans="1:54">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>41864512090.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>43107900680.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>46659420590.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>46290414320.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>40389774290.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>51003555620.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>39789871630.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>38923905620.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>285756290061.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>42484856250.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>279023810194.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>288232144994.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>296531322852.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>285751613344.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>272757122150.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>279116312792.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>284819651496.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>284644744358.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>300989328691.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>297327867148.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>304310052412.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>295784620988.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>48374849420.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>260749834048.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>261657839095.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>238505585257.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>225501905891.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>368941737200.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>367838041400.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>351848643200.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>335002923500.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>314859174100.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>325526338000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>314114026000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>322997716800.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>322824590600.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>333694330000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>311558467500.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>175351153300.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>168201392900.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>130323382500.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>133173750600.0</v>
       </c>
-      <c r="AW38"/>
-      <c r="AX38">
+      <c r="AX38"/>
+      <c r="AY38">
         <v>47734648600.0</v>
       </c>
-      <c r="AY38"/>
-      <c r="AZ38">
+      <c r="AZ38"/>
+      <c r="BA38">
         <v>52863146700.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>50060229800.0</v>
       </c>
     </row>
-    <row r="39" spans="1:53">
+    <row r="39" spans="1:54">
       <c r="A39" t="s">
         <v>52</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>177347517000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>142303041000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>108692601000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>103149703000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>146560453276.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>111061160908.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>100379570000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>94233540000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>85171653845.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>173021909397.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>101443219398.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>113992710708.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>38911013294.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>73980464378.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>72918817521.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>178159979053.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>636361749125.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>136105857479.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>477360025858.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>439188440888.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>78171744670.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>62711216414.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>419264019041.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>346120878535.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>53465490351.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>352924137275.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>356352962097.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>118360949238.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>107833723348.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>122294938511.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>60623600775.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>112423977980.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>75341932380.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>68900499960.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>52410295994.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>63701024778.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>67840789632.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>65283831975.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>64582204696.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>45478170917.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>125542202918.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>157401602672.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>153216638436.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>280693742682.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>260510343977.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>248604075795.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>112231704230.0</v>
       </c>
-      <c r="AW39"/>
-      <c r="AX39">
+      <c r="AX39"/>
+      <c r="AY39">
         <v>81413084602.0</v>
       </c>
-      <c r="AY39"/>
-      <c r="AZ39">
+      <c r="AZ39"/>
+      <c r="BA39">
         <v>187769988000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>118688199900.0</v>
       </c>
     </row>
-    <row r="40" spans="1:53">
+    <row r="40" spans="1:54">
       <c r="A40" t="s">
         <v>53</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
         <v>340365870000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>306794561000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>354438552000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>289192845000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>256097423480.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>279834116893.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>250405744000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>390999189000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>623347259535.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>244495070894.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>257305955091.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>228144130327.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>178582893931.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>204084950083.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>196460736196.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>164594023590.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>166273108670.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>147098639930.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>198197810023.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>107247100903.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>60368008789.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>76980039812.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>76584425133.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>73698391295.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>55516002761.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>78990540917.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>61232205660.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>32872361121.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>29990215694.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>38827943700.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>34840346210.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>36134650184.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>34757206296.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>40497852846.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>31033376411.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>33115364877.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>25343977936.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>31369434541.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>37064517549.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>28032306110.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>48154470386.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>89886724381.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>69172191180.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>98007243383.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>120097447321.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>121754762222.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>142157028347.0</v>
       </c>
-      <c r="AW40"/>
-      <c r="AX40">
+      <c r="AX40"/>
+      <c r="AY40">
         <v>645703238393.0</v>
       </c>
-      <c r="AY40"/>
-      <c r="AZ40">
+      <c r="AZ40"/>
+      <c r="BA40">
         <v>702840657000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>503646305000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:53">
+    <row r="41" spans="1:54">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>113947797025.0</v>
       </c>
-      <c r="P41"/>
-      <c r="Q41">
+      <c r="Q41"/>
+      <c r="R41">
         <v>131707155260.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>129577157765.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>130448063746.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>127533857866.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>148632758733.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>174857591895.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>183450085273.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>178640056000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>162982413627.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>158939927639.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>158179487931.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>149806639229.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>132610346449.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>128920176207.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>124216476459.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>124093298749.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>141151782594.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>136489943700.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>135197953800.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>128135848700.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>110923653700.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>106164137600.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>103627945000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>98116573100.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>118368751800.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>106259281100.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>87483672100.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>84760394700.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>93955374400.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>91464758700.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>73184508200.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>90798054700.0</v>
       </c>
-      <c r="AW41"/>
-      <c r="AX41">
+      <c r="AX41"/>
+      <c r="AY41">
         <v>130059323200.0</v>
       </c>
-      <c r="AY41"/>
-      <c r="AZ41">
+      <c r="AZ41"/>
+      <c r="BA41">
         <v>185901720400.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>163535068600.0</v>
       </c>
     </row>
-    <row r="42" spans="1:53">
+    <row r="42" spans="1:54">
       <c r="A42" t="s">
         <v>55</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42">
         <v>133847581000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>224471778000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>585502933000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>486006948000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6323448000.0</v>
       </c>
       <c r="G42">
         <v>6323448000.0</v>
       </c>
       <c r="H42">
         <v>6323448000.0</v>
       </c>
       <c r="I42">
         <v>6323448000.0</v>
       </c>
       <c r="J42">
-        <v>6323447818.0</v>
+        <v>6323448000.0</v>
       </c>
       <c r="K42">
         <v>6323447818.0</v>
       </c>
       <c r="L42">
         <v>6323447818.0</v>
       </c>
       <c r="M42">
         <v>6323447818.0</v>
       </c>
       <c r="N42">
+        <v>6323447818.0</v>
+      </c>
+      <c r="O42">
         <v>499673447818.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492588065136.0</v>
       </c>
       <c r="P42">
         <v>492588065136.0</v>
       </c>
       <c r="Q42">
-        <v>168919315136.0</v>
+        <v>492588065136.0</v>
       </c>
       <c r="R42">
         <v>168919315136.0</v>
       </c>
       <c r="S42">
         <v>168919315136.0</v>
       </c>
       <c r="T42">
+        <v>168919315136.0</v>
+      </c>
+      <c r="U42">
         <v>271861291604.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>268270879133.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>168919315136.0</v>
       </c>
       <c r="W42">
         <v>168919315136.0</v>
       </c>
       <c r="X42">
+        <v>168919315136.0</v>
+      </c>
+      <c r="Y42">
         <v>269457550166.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>269011669005.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>168919315136.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>266893452261.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>264504240274.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>168919315136.0</v>
       </c>
       <c r="AD42">
         <v>168919315136.0</v>
       </c>
       <c r="AE42">
         <v>168919315136.0</v>
       </c>
       <c r="AF42">
         <v>168919315136.0</v>
       </c>
       <c r="AG42">
         <v>168919315136.0</v>
       </c>
       <c r="AH42">
         <v>168919315136.0</v>
       </c>
       <c r="AI42">
         <v>168919315136.0</v>
       </c>
       <c r="AJ42">
         <v>168919315136.0</v>
       </c>
       <c r="AK42">
         <v>168919315136.0</v>
       </c>
       <c r="AL42">
         <v>168919315136.0</v>
       </c>
       <c r="AM42">
         <v>168919315136.0</v>
       </c>
       <c r="AN42">
         <v>168919315136.0</v>
       </c>
       <c r="AO42">
         <v>168919315136.0</v>
       </c>
       <c r="AP42">
+        <v>168919315136.0</v>
+      </c>
+      <c r="AQ42">
         <v>233640246626.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>168919315136.0</v>
       </c>
       <c r="AR42">
         <v>168919315136.0</v>
       </c>
       <c r="AS42">
         <v>168919315136.0</v>
       </c>
       <c r="AT42">
         <v>168919315136.0</v>
       </c>
       <c r="AU42">
         <v>168919315136.0</v>
       </c>
       <c r="AV42">
         <v>168919315136.0</v>
       </c>
-      <c r="AW42"/>
+      <c r="AW42">
+        <v>168919315136.0</v>
+      </c>
       <c r="AX42"/>
-      <c r="AY42">
+      <c r="AY42"/>
+      <c r="AZ42">
         <v>69650812086.0</v>
       </c>
-      <c r="AZ42"/>
       <c r="BA42"/>
-    </row>
-    <row r="43" spans="1:53">
+      <c r="BB42"/>
+    </row>
+    <row r="43" spans="1:54">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8244,52 +8343,53 @@
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
-    </row>
-    <row r="44" spans="1:53">
+      <c r="BB43"/>
+    </row>
+    <row r="44" spans="1:54">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8301,596 +8401,607 @@
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
-    </row>
-    <row r="45" spans="1:53">
+      <c r="BB44"/>
+    </row>
+    <row r="45" spans="1:54">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>1379491642473.0</v>
+      </c>
+      <c r="C45">
         <v>3215267929945.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>3096295930931.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3022753058698.0</v>
       </c>
-      <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>2922834409304.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2802495007075.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2727465562613.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>2694209477604.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2628733287857.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2085388555261.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2008875401065.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1969715492617.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1941232851126.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1833716608002.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1829869667340.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>1655814250581.0</v>
       </c>
-      <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
-    </row>
-    <row r="46" spans="1:53">
+      <c r="BB45"/>
+    </row>
+    <row r="46" spans="1:54">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>1360109594787.0</v>
+      </c>
+      <c r="C46">
         <v>2025129736000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1965777530000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1938769919000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1909788673000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1873216165000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1778780177000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1748834648000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1693206308000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1649881542223.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1331474574529.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1278105297164.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1263305987046.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1259473686651.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1167335425236.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1178043576246.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1037013938918.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>987704134736.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>991952982439.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>991145030318.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>978154040845.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>965568327482.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>961616695289.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>967780179247.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>971166521989.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>963122727510.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>990932709122.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>851624396191.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>810615830404.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>807611328920.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>749620964876.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>757379485281.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>742111653486.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>748006715152.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>736039261391.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>742160252895.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>726783060499.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>710961649611.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>706164876520.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>699965839974.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>609751950349.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>518976934241.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>458955801101.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>465913155005.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>422344558045.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>414197084571.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>406868615114.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>398173013328.0</v>
       </c>
-      <c r="AW46"/>
-      <c r="AX46">
+      <c r="AX46"/>
+      <c r="AY46">
         <v>397594036946.0</v>
       </c>
-      <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
-    </row>
-    <row r="47" spans="1:53">
+      <c r="BB46"/>
+    </row>
+    <row r="47" spans="1:54">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>1938769919050.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1909788672550.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1873216164840.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1778780177070.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1748834647600.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1693206308040.0</v>
       </c>
-      <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>1263305987050.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1259473686650.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1167335425236.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1178043576250.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1037013938918.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>987704134736.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>991952982439.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>991145030318.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>978154040845.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>965568327482.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>961616695289.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>967780179247.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>971166521989.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>963122727510.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>990932709122.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>851624396191.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>810615830400.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>807611328920.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>749620964876.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>757379485281.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>742111653486.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>748006715200.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>736039261400.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>742160252900.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>726783060500.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>710961649600.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>706164876500.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>699965840000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>609751950300.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>518976934200.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>458955801100.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>465913155000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>422344558000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>414197084600.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>406868615100.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>398173013300.0</v>
       </c>
-      <c r="AW47"/>
-      <c r="AX47">
+      <c r="AX47"/>
+      <c r="AY47">
         <v>397594036900.0</v>
       </c>
-      <c r="AY47"/>
-      <c r="AZ47">
+      <c r="AZ47"/>
+      <c r="BA47">
         <v>435433690200.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>399877063300.0</v>
       </c>
     </row>
-    <row r="48" spans="1:53">
+    <row r="48" spans="1:54">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>3097320677509.0</v>
+      </c>
+      <c r="C48">
         <v>2903594600000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2659696549000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2457090228000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>2291039648000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2120913736000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1977732158000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1825276936000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1689455328000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1559061384741.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1773766903298.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1625217653880.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1537819510263.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1410180554996.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1480862044042.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1360105635557.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1244351281506.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1290063158068.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1226465683768.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1144721976363.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1080098533084.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1009916831857.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>991315398351.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>929584643168.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>950164623341.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>892794851998.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>923070457783.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>864970396243.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>826076007127.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>802952915074.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>841544869790.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>816976110954.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>755597478595.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>747435940243.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>775783215103.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>754857185994.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>722227130926.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>731907531269.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>719507111702.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>699209022170.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>673057748041.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>655441482046.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>647050993138.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>619715869527.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>607589723267.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>611625745919.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>582433214843.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>561128040697.0</v>
       </c>
-      <c r="AW48"/>
-      <c r="AX48">
+      <c r="AX48"/>
+      <c r="AY48">
         <v>549322964934.0</v>
       </c>
-      <c r="AY48"/>
-      <c r="AZ48">
+      <c r="AZ48"/>
+      <c r="BA48">
         <v>619627260600.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>507428810500.0</v>
       </c>
     </row>
-    <row r="49" spans="1:53">
+    <row r="49" spans="1:54">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -8902,626 +9013,635 @@
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
-    </row>
-    <row r="50" spans="1:53">
+      <c r="BB49"/>
+    </row>
+    <row r="50" spans="1:54">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>419495390986.0</v>
+      </c>
+      <c r="C50">
         <v>306099248566.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>327695643387.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>223222252234.0</v>
       </c>
-      <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>416392810886.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>538732922466.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>568773755615.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>610581062048.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>699031554869.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>250410358449.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>233195171076.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>255006417272.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>322079123947.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>202182663850.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>155399130607.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>456576936833.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>350001895238.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>271325321537.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>177764403117.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>333805887852.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>312147976673.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>238548841081.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>306872803270.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>269771538111.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>259737894614.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>265176225398.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>270796719337.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>192597858742.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>196865698611.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>181461071459.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>6359110000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>7669418750.0</v>
       </c>
-      <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
-    </row>
-    <row r="51" spans="1:53">
+      <c r="BB50"/>
+    </row>
+    <row r="51" spans="1:54">
       <c r="A51" t="s">
         <v>64</v>
       </c>
-      <c r="B51">
+      <c r="B51"/>
+      <c r="C51">
         <v>1060939124000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1074406480000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1049537478000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1191733833000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1461290211000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1528166375000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1594202816000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1472856856000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1442509501005.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>470412542785.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>467310496622.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>511125993245.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>614587311102.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>546306759527.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>556422814234.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>839007341321.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>692053936677.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>640829895292.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>614276670154.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>683258267092.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>698525733895.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>641353522663.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>764474617691.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>793670299616.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>843499914083.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>811282379569.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>739851373914.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>737878789723.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>732076118054.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>721072753948.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>720649226116.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>673790667880.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>751744004062.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>730208251768.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>721909650384.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>793565932455.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>746580893289.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>746899181496.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>766780324430.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>369879596770.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>399905490974.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>327141952608.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>336578910514.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>402426059967.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>387243988934.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>441860562451.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>412948258363.0</v>
       </c>
-      <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
-    </row>
-    <row r="52" spans="1:53">
+      <c r="BB51"/>
+    </row>
+    <row r="52" spans="1:54">
       <c r="A52" t="s">
         <v>65</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>383675840000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>404629446000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>369480525743.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>402533874000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>465483448000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>585313731000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>611994671000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>659740018000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>751066773764.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>264221506538.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>245120296593.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>271432279585.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>338871763171.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>220707056694.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>173861612273.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>474828269671.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>369278667947.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>290380476250.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>196629054194.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>350446075392.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>328543513724.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>253190542810.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>320276059091.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>286214314256.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>268387100831.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>274626544019.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>275892534974.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>198393664040.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>202449232308.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>189738046083.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>189095939900.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>140307849318.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>213286952806.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>187985453572.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>177415178442.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>144887560892.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>133174094524.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>131684824712.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>149044167760.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>190941450451.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>214384492771.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>235342228592.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>238254605804.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>324054984157.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>309006629907.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>355131023663.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>318545890765.0</v>
       </c>
-      <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
-    </row>
-    <row r="53" spans="1:53">
+      <c r="BB52"/>
+    </row>
+    <row r="53" spans="1:54">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>5497079987.0</v>
+      </c>
+      <c r="C53">
         <v>5572931000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>12261724000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>13053158000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>22134607000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>16615648000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>5312090000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>6322228000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>12146023000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>59234423749.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>29434769132.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>4715186850.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>27952689410.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>24813317670.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>14445769649.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>50090488367.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1038433255.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>933530888.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>2054280391.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>642331104.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>2878386705.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>4816149307.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>2727932285.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>1544453708.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>3457282172.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>17094093765.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>15667200222.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>26952253507.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>25324138427.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>29164973246.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>38429581395.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>29839855834.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>16669417451.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>26600050625.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>24816986636.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>29599660930.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>30749320283.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>30752191345.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>3711207593.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>2441025229.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>432975367.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>748843570.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>907534772.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>643857472.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>681141610.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>960389799.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>937930802.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>2683080481.0</v>
       </c>
-      <c r="AW53"/>
       <c r="AX53"/>
-      <c r="AY53">
+      <c r="AY53"/>
+      <c r="AZ53">
         <v>740634364050.0</v>
       </c>
-      <c r="AZ53"/>
       <c r="BA53"/>
-    </row>
-    <row r="54" spans="1:53">
+      <c r="BB53"/>
+    </row>
+    <row r="54" spans="1:54">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9533,678 +9653,691 @@
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
-    </row>
-    <row r="55" spans="1:53">
+      <c r="BB54"/>
+    </row>
+    <row r="55" spans="1:54">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>5603905941861.0</v>
+      </c>
+      <c r="C55">
         <v>5324652475000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>5173241314000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5309672234000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>5071900415000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4586615040000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4544943914000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4467461029000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>4295372648000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>4380960612419.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3784641270863.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3597041437692.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3440960502943.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3396322404870.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3503796852651.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3435475875401.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3162547359962.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3060569330617.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2998351909341.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2861498208364.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2771342157602.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2755352178617.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2705535655357.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2697100062756.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2682438340494.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2638605191144.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2713470641050.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2501132856219.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2469631638474.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2399937185893.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2462294405503.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2370198817803.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2315446354122.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2395123225225.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2361614412732.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2294677493483.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2328502171288.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2265844280162.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2265349099383.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2276031922082.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1837533257687.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1822927076314.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1743134376106.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1675232685157.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1766329603405.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1793084278767.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1795721297210.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1736709881127.0</v>
       </c>
-      <c r="AW55"/>
-      <c r="AX55">
+      <c r="AX55"/>
+      <c r="AY55">
         <v>1496760795316.0</v>
       </c>
-      <c r="AY55"/>
-      <c r="AZ55">
+      <c r="AZ55"/>
+      <c r="BA55">
         <v>1644814289800.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1267388990200.0</v>
       </c>
     </row>
-    <row r="56" spans="1:53">
+    <row r="56" spans="1:54">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>2964839248199.0</v>
+      </c>
+      <c r="C56">
         <v>2765196209000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2674064849000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2850353940000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2637899490000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2186980787000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2241805733000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2206134862000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2079221783000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2200929832478.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1960961548311.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1821897744941.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1691957803838.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1651919647558.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1838945475395.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1754894947354.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1648621345495.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1583185133587.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1507838579702.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1383431547987.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1318852825665.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1304564396986.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1274599322954.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1261952159927.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1223743394828.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1199612909552.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1223012202136.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1174699544323.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1197222034780.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1156626435063.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1298142578598.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1220137554014.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1201045929856.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1278174772889.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1257737109918.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1200668597438.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1266716187249.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1240023456410.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1233657884829.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1261952056094.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>904783590528.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>981125551506.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>950484245015.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>897761062659.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1168633892020.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1210685801270.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1258529299636.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1209092505234.0</v>
       </c>
-      <c r="AW56"/>
-      <c r="AX56">
+      <c r="AX56"/>
+      <c r="AY56">
         <v>1051432109818.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>370317182025.0</v>
       </c>
-      <c r="AZ56"/>
       <c r="BA56"/>
-    </row>
-    <row r="57" spans="1:53">
+      <c r="BB56"/>
+    </row>
+    <row r="57" spans="1:54">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>1296898882421.0</v>
+      </c>
+      <c r="C57">
         <v>1133246938000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1162859013000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1059412746000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1047342429000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1028942171000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1176681287000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1218741512000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1401603635000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1730681560468.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>827687887742.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>764205726663.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>688898119650.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>741482121076.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>720644864242.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>716738190188.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>891479342928.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>791098484530.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>759235131729.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>639768354487.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>676574848283.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>667004741985.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>607524614651.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>608353619395.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>525234261203.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>476446279085.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>556495396249.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>479079545266.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>429027081391.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>390428745967.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>408845325504.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>342328901816.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>350325614092.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>438105755981.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>371931446538.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>333004593743.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>316413305364.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>283179618769.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>301490644883.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>334534009282.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>349580223382.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>367650628554.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>420994372455.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>395268030783.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>507055537629.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>541343066614.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>605066928419.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>581900349146.0</v>
       </c>
-      <c r="AW57"/>
-      <c r="AX57">
+      <c r="AX57"/>
+      <c r="AY57">
         <v>645703238393.0</v>
       </c>
-      <c r="AY57"/>
-      <c r="AZ57">
+      <c r="AZ57"/>
+      <c r="BA57">
         <v>702840656800.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>503646305200.0</v>
       </c>
     </row>
-    <row r="58" spans="1:53">
+    <row r="58" spans="1:54">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>1998987819546.0</v>
+      </c>
+      <c r="C58">
         <v>1911646326000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1931558955000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1911656727000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1946731811000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2134843715000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2241694045000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2322550702000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2326515212000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2536499003065.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1148680262134.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1109391606073.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1044443941323.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1129933394270.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1160192364100.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1210746099447.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1387365569837.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1243450911024.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1240132614517.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1184949828309.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1158019798713.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1211844554051.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1179137679777.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1231192233990.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1195672660187.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1210499019976.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1251330719729.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1092845023431.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1101122553523.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1048975807920.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1064396509828.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>997975486781.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1024960215248.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1113075825152.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1049368131640.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1005656523820.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1076015330646.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1002750555112.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1020332946639.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1050386739011.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>646887121484.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>659430907816.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>600277768567.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>578352730206.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>679381987823.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>711045184367.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>764980975384.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>751768302052.0</v>
       </c>
-      <c r="AW58"/>
-      <c r="AX58">
+      <c r="AX58"/>
+      <c r="AY58">
         <v>645703238393.0</v>
       </c>
-      <c r="AY58"/>
-      <c r="AZ58">
+      <c r="AZ58"/>
+      <c r="BA58">
         <v>888742377000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>667181374000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:53">
+    <row r="59" spans="1:54">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10216,211 +10349,215 @@
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
-    </row>
-    <row r="60" spans="1:53">
+      <c r="BB59"/>
+    </row>
+    <row r="60" spans="1:54">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>3350896102194.0</v>
+      </c>
+      <c r="C60">
         <v>3155931452000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2985087437000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3141754224000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2871188222000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2201927647000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2053489526000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1894719542000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1759600248000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1636384493488.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2420952589230.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2273215130443.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2183297735029.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2054209336811.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2126687158347.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2007954842670.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1561769401093.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1609117087316.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1548166909496.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1464918267967.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1396704412217.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1327654645291.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1309512627260.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1247377193334.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1267511292346.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1204932881422.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1238298910044.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1177809636517.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1137333008643.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1116218904443.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1155175973245.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1115808312757.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1055653134901.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1045825769874.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1072596030156.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1049928991597.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1016023137892.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1024624738009.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1000580987614.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>978807479678.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>944529135065.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>927749728672.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>919554969141.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>882009115469.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>872111679450.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>875001593600.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>843951781889.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>822080428374.0</v>
       </c>
-      <c r="AW60"/>
-      <c r="AX60">
+      <c r="AX60"/>
+      <c r="AY60">
         <v>629732689226.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>756071912604.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>686421100500.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>574108807400.0</v>
       </c>
     </row>
-    <row r="61" spans="1:53">
+    <row r="61" spans="1:54">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -10432,52 +10569,53 @@
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
-    </row>
-    <row r="62" spans="1:53">
+      <c r="BB61"/>
+    </row>
+    <row r="62" spans="1:54">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10489,50 +10627,51 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
+      <c r="BB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10585,1191 +10724,1191 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B2">
         <v>2679349158000.0</v>
       </c>
       <c r="C2">
         <v>2431675299000.0</v>
       </c>
       <c r="D2">
         <v>1702552994466.0</v>
       </c>
       <c r="E2">
         <v>1822835908658.0</v>
       </c>
       <c r="F2">
         <v>1419602931217.0</v>
       </c>
       <c r="G2">
         <v>1146328782026.0</v>
       </c>
       <c r="H2">
         <v>1001042927237.0</v>
       </c>
       <c r="I2">
         <v>978652263708.0</v>
       </c>
       <c r="J2">
         <v>808527225593.0</v>
       </c>
       <c r="K2">
         <v>729267950819.0</v>
       </c>
       <c r="L2">
         <v>777015505608.0</v>
       </c>
       <c r="M2">
         <v>884632621644.0</v>
       </c>
       <c r="N2">
         <v>817407001674.0</v>
       </c>
       <c r="O2">
         <v>691648201941.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B3">
         <v>184252736000.0</v>
       </c>
       <c r="C3">
-        <v>79915883000.0</v>
+        <v>155065055000.0</v>
       </c>
       <c r="D3">
         <v>114750201079.0</v>
       </c>
       <c r="E3">
         <v>108825989462.0</v>
       </c>
       <c r="F3">
         <v>95430621825.0</v>
       </c>
       <c r="G3">
         <v>86457756549.0</v>
       </c>
       <c r="H3">
         <v>71466836813.0</v>
       </c>
       <c r="I3">
         <v>58266016385.0</v>
       </c>
       <c r="J3">
         <v>53945454710.0</v>
       </c>
       <c r="K3">
         <v>53497845911.0</v>
       </c>
       <c r="L3">
         <v>11382656207.0</v>
       </c>
       <c r="M3">
         <v>11214796752.0</v>
       </c>
       <c r="N3">
         <v>10494008463.0</v>
       </c>
       <c r="O3">
         <v>-292467035268.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5">
         <v>833335665000.0</v>
       </c>
       <c r="C5">
-        <v>806401486000.0</v>
+        <v>806401487000.0</v>
       </c>
       <c r="D5">
         <v>610706716173.0</v>
       </c>
       <c r="E5">
         <v>463697119607.0</v>
       </c>
       <c r="F5">
         <v>307221243872.0</v>
       </c>
       <c r="G5">
         <v>244495858094.0</v>
       </c>
       <c r="H5">
         <v>206760984474.0</v>
       </c>
       <c r="I5">
         <v>191132496445.0</v>
       </c>
       <c r="J5">
         <v>188871080186.0</v>
       </c>
       <c r="K5">
         <v>211074328536.0</v>
       </c>
       <c r="L5">
         <v>189744025068.0</v>
       </c>
       <c r="M5">
         <v>376346654001.0</v>
       </c>
       <c r="N5">
         <v>273377049228.0</v>
       </c>
       <c r="O5">
         <v>269099045264.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B6">
         <v>1017588401000.0</v>
       </c>
       <c r="C6">
-        <v>886317369000.0</v>
+        <v>961466542000.0</v>
       </c>
       <c r="D6">
         <v>725456917252.0</v>
       </c>
       <c r="E6">
         <v>572523109069.0</v>
       </c>
       <c r="F6">
         <v>402651865697.0</v>
       </c>
       <c r="G6">
         <v>330953614643.0</v>
       </c>
       <c r="H6">
         <v>278227821287.0</v>
       </c>
       <c r="I6">
         <v>249398512830.0</v>
       </c>
       <c r="J6">
         <v>242816534896.0</v>
       </c>
       <c r="K6">
         <v>264572174447.0</v>
       </c>
       <c r="L6">
         <v>201126681275.0</v>
       </c>
       <c r="M6">
         <v>387561450753.0</v>
       </c>
       <c r="N6">
         <v>283871057691.0</v>
       </c>
       <c r="O6">
         <v>-23367990004.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B9">
         <v>1592110622000.0</v>
       </c>
       <c r="C9">
         <v>1446258082000.0</v>
       </c>
       <c r="D9">
         <v>1157835201486.0</v>
       </c>
       <c r="E9">
         <v>985862748129.0</v>
       </c>
       <c r="F9">
         <v>807764280577.0</v>
       </c>
       <c r="G9">
         <v>651186095216.0</v>
       </c>
       <c r="H9">
         <v>494716774025.0</v>
       </c>
       <c r="I9">
         <v>416646551469.0</v>
       </c>
       <c r="J9">
         <v>384527205232.0</v>
       </c>
       <c r="K9">
         <v>406028240727.0</v>
       </c>
       <c r="L9">
         <v>370822873158.0</v>
       </c>
       <c r="M9">
         <v>528624437711.0</v>
       </c>
       <c r="N9">
         <v>424219475061.0</v>
       </c>
       <c r="O9">
         <v>407442339811.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B10">
         <v>801846841000.0</v>
       </c>
       <c r="C10">
         <v>725297599000.0</v>
       </c>
       <c r="D10">
         <v>569686321066.0</v>
       </c>
       <c r="E10">
         <v>414206408712.0</v>
       </c>
       <c r="F10">
         <v>276021681104.0</v>
       </c>
       <c r="G10">
         <v>175476928095.0</v>
       </c>
       <c r="H10">
         <v>133973045799.0</v>
       </c>
       <c r="I10">
         <v>117459959119.0</v>
       </c>
       <c r="J10">
         <v>111423979247.0</v>
       </c>
       <c r="K10">
         <v>164796167232.0</v>
       </c>
       <c r="L10">
         <v>147204866336.0</v>
       </c>
       <c r="M10">
         <v>355326184689.0</v>
       </c>
       <c r="N10">
         <v>247652542758.0</v>
       </c>
       <c r="O10">
         <v>269099045264.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B11">
         <v>178269455000.0</v>
       </c>
       <c r="C11">
         <v>182793907000.0</v>
       </c>
       <c r="D11">
         <v>129143345654.0</v>
       </c>
       <c r="E11">
         <v>101704359118.0</v>
       </c>
       <c r="F11">
         <v>69432703809.0</v>
       </c>
       <c r="G11">
         <v>59671603733.0</v>
       </c>
       <c r="H11">
         <v>40827845760.0</v>
       </c>
       <c r="I11">
         <v>11936029955.0</v>
       </c>
       <c r="J11">
         <v>20120487307.0</v>
       </c>
       <c r="K11">
         <v>38973036457.0</v>
       </c>
       <c r="L11">
         <v>17445790361.0</v>
       </c>
       <c r="M11">
         <v>65527472878.0</v>
       </c>
       <c r="N11">
         <v>61984501284.0</v>
       </c>
       <c r="O11">
         <v>51528287508.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12">
         <v>103757318000.0</v>
       </c>
       <c r="C12">
         <v>84615096000.0</v>
       </c>
       <c r="D12">
         <v>66846399804.0</v>
       </c>
       <c r="E12">
         <v>49490710898.0</v>
       </c>
       <c r="F12">
         <v>52321378908.0</v>
       </c>
       <c r="G12">
         <v>69018930000.0</v>
       </c>
       <c r="H12">
         <v>72787938673.0</v>
       </c>
       <c r="I12">
         <v>73672537328.0</v>
       </c>
       <c r="J12">
         <v>77447100935.0</v>
       </c>
       <c r="K12">
         <v>46278161300.0</v>
       </c>
       <c r="L12">
         <v>42539158732.0</v>
       </c>
       <c r="M12">
         <v>32235266064.0</v>
       </c>
       <c r="N12">
         <v>25724506470.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B13">
         <v>9058790517.0</v>
       </c>
       <c r="C13">
         <v>77655634200.0</v>
       </c>
       <c r="D13">
         <v>3087780141.0</v>
       </c>
       <c r="E13">
         <v>45284835620.0</v>
       </c>
       <c r="F13">
         <v>46169797160.0</v>
       </c>
       <c r="G13">
         <v>60086298520.0</v>
       </c>
       <c r="H13">
         <v>70965395210.0</v>
       </c>
       <c r="I13">
         <v>72272544030.0</v>
       </c>
       <c r="J13">
         <v>76450811220.0</v>
       </c>
       <c r="K13">
         <v>45072396720.0</v>
       </c>
       <c r="L13">
         <v>42539158730.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B14">
         <v>-3532442871.0</v>
       </c>
       <c r="C14">
         <v>-3117455781.0</v>
       </c>
       <c r="D14">
         <v>-10022214552.0</v>
       </c>
       <c r="E14">
         <v>-5087261550.0</v>
       </c>
       <c r="F14">
         <v>3449470276.0</v>
       </c>
       <c r="G14">
         <v>218530635432.0</v>
       </c>
       <c r="H14">
         <v>230478196271.0</v>
       </c>
       <c r="I14">
         <v>256415018265.0</v>
       </c>
       <c r="J14">
         <v>239091978066.0</v>
       </c>
       <c r="K14">
         <v>246837703393.0</v>
       </c>
       <c r="L14">
         <v>214870839482.0</v>
       </c>
       <c r="M14">
         <v>113297932000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15">
         <v>620044943000.0</v>
       </c>
       <c r="C15">
         <v>539386235000.0</v>
       </c>
       <c r="D15">
         <v>430520760860.0</v>
       </c>
       <c r="E15">
         <v>307414788044.0</v>
       </c>
       <c r="F15">
         <v>192069764836.0</v>
       </c>
       <c r="G15">
         <v>125060624062.0</v>
       </c>
       <c r="H15">
         <v>103701431423.0</v>
       </c>
       <c r="I15">
         <v>86440795418.0</v>
       </c>
       <c r="J15">
         <v>87262052614.0</v>
       </c>
       <c r="K15">
         <v>102543504632.0</v>
       </c>
       <c r="L15">
         <v>76796547551.0</v>
       </c>
       <c r="M15">
         <v>176500780093.0</v>
       </c>
       <c r="N15">
         <v>142198450096.0</v>
       </c>
       <c r="O15">
         <v>217570757756.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B16">
         <v>620044943360.0</v>
       </c>
       <c r="C16">
         <v>539386235480.0</v>
       </c>
       <c r="D16">
         <v>447791596860.0</v>
       </c>
       <c r="E16">
         <v>307414788040.0</v>
       </c>
       <c r="F16">
         <v>210038447571.0</v>
       </c>
       <c r="G16">
         <v>125060624062.0</v>
       </c>
       <c r="H16">
         <v>103701431423.0</v>
       </c>
       <c r="I16">
         <v>86440795418.0</v>
       </c>
       <c r="J16">
         <v>87262052614.0</v>
       </c>
       <c r="K16">
         <v>102543504632.0</v>
       </c>
       <c r="L16">
         <v>76796547550.0</v>
       </c>
       <c r="M16">
         <v>176500780000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B17">
         <v>623577386232.0</v>
       </c>
       <c r="C17">
         <v>542503691259.0</v>
       </c>
       <c r="D17">
         <v>440542975412.0</v>
       </c>
       <c r="E17">
         <v>312502049594.0</v>
       </c>
       <c r="F17">
         <v>206588977295.0</v>
       </c>
       <c r="G17">
         <v>115805324362.0</v>
       </c>
       <c r="H17">
         <v>93145200039.0</v>
       </c>
       <c r="I17">
         <v>105523929164.0</v>
       </c>
       <c r="J17">
         <v>91303491940.0</v>
       </c>
       <c r="K17">
         <v>125823130775.0</v>
       </c>
       <c r="L17">
         <v>129759075975.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B18">
         <v>-94698527837.0</v>
       </c>
       <c r="C18">
         <v>-81166842003.0</v>
       </c>
       <c r="D18">
         <v>-37932614966.0</v>
       </c>
       <c r="E18">
         <v>-48220336598.0</v>
       </c>
       <c r="F18">
         <v>-48678649951.0</v>
       </c>
       <c r="G18">
         <v>-62713657796.0</v>
       </c>
       <c r="H18">
         <v>-61975753051.0</v>
       </c>
       <c r="I18">
         <v>-59464228860.0</v>
       </c>
       <c r="J18">
         <v>-55844254247.0</v>
       </c>
       <c r="K18">
         <v>-40488573057.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B21">
         <v>833335665000.0</v>
       </c>
       <c r="C21">
         <v>782542503000.0</v>
       </c>
       <c r="D21">
         <v>649500742786.0</v>
       </c>
       <c r="E21">
         <v>463536930224.0</v>
       </c>
       <c r="F21">
         <v>326320827932.0</v>
       </c>
       <c r="G21">
         <v>254622273162.0</v>
       </c>
       <c r="H21">
         <v>206337664208.0</v>
       </c>
       <c r="I21">
         <v>191664863855.0</v>
       </c>
       <c r="J21">
         <v>189230359836.0</v>
       </c>
       <c r="K21">
         <v>205487749858.0</v>
       </c>
       <c r="L21">
         <v>204294407343.0</v>
       </c>
       <c r="M21">
         <v>387561450753.0</v>
       </c>
       <c r="N21">
         <v>273377049228.0</v>
       </c>
       <c r="O21">
         <v>292467035268.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B23">
         <v>3438124115000.0</v>
       </c>
       <c r="C23">
         <v>3087376974000.0</v>
       </c>
       <c r="D23">
         <v>2210887453166.0</v>
       </c>
       <c r="E23">
         <v>2354856940303.0</v>
       </c>
       <c r="F23">
         <v>1897140996918.0</v>
       </c>
       <c r="G23">
         <v>1562491336365.0</v>
       </c>
       <c r="H23">
         <v>1283042982071.0</v>
       </c>
       <c r="I23">
         <v>1238595683580.0</v>
       </c>
       <c r="J23">
         <v>1035308948457.0</v>
       </c>
       <c r="K23">
         <v>920874079340.0</v>
       </c>
       <c r="L23">
         <v>943543971423.0</v>
       </c>
       <c r="M23">
         <v>1025695608602.0</v>
       </c>
       <c r="N23">
         <v>968249427507.0</v>
       </c>
       <c r="O23">
         <v>806623506483.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B25">
         <v>96794027975.0</v>
       </c>
       <c r="C25">
         <v>79915882651.0</v>
       </c>
       <c r="D25">
         <v>44204535584.0</v>
       </c>
       <c r="E25">
         <v>43365555306.0</v>
       </c>
       <c r="F25">
         <v>41879941477.0</v>
       </c>
       <c r="G25">
         <v>38932383831.0</v>
       </c>
       <c r="H25">
         <v>27824680223.0</v>
       </c>
       <c r="I25">
         <v>26424701480.0</v>
       </c>
       <c r="J25">
         <v>24285394144.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B27">
         <v>263154765000.0</v>
       </c>
       <c r="C27">
         <v>185702228000.0</v>
       </c>
       <c r="D27">
         <v>235173557294.0</v>
       </c>
       <c r="E27">
         <v>175787589723.0</v>
       </c>
       <c r="F27">
         <v>153584039582.0</v>
       </c>
       <c r="G27">
         <v>112719895360.0</v>
       </c>
       <c r="H27">
         <v>50997621850.0</v>
       </c>
       <c r="I27">
         <v>50049579074.0</v>
       </c>
       <c r="J27">
         <v>41930497957.0</v>
       </c>
       <c r="K27">
         <v>45067462790.0</v>
       </c>
       <c r="L27">
         <v>38642134831.0</v>
       </c>
       <c r="M27">
         <v>53391597690.0</v>
       </c>
       <c r="N27">
         <v>55907997251.0</v>
       </c>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B28">
         <v>75924607000.0</v>
       </c>
       <c r="C28">
         <v>81190612000.0</v>
       </c>
       <c r="D28">
         <v>75852105794.0</v>
       </c>
       <c r="E28">
         <v>57824653490.0</v>
       </c>
       <c r="F28">
         <v>53441133286.0</v>
       </c>
       <c r="G28">
         <v>50895510933.0</v>
       </c>
       <c r="H28">
         <v>36092501899.0</v>
       </c>
       <c r="I28">
         <v>34494568494.0</v>
       </c>
       <c r="J28">
         <v>33474321482.0</v>
       </c>
       <c r="K28">
         <v>23783493376.0</v>
       </c>
       <c r="L28">
         <v>17469887173.0</v>
       </c>
       <c r="M28">
         <v>14526348107.0</v>
       </c>
       <c r="N28">
         <v>13274871450.0</v>
       </c>
       <c r="O28">
         <v>119628305000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B29">
         <v>178269455014.0</v>
       </c>
       <c r="C29">
         <v>182793907350.0</v>
       </c>
       <c r="D29">
         <v>129143345654.0</v>
       </c>
       <c r="E29">
         <v>101704359120.0</v>
       </c>
       <c r="F29">
         <v>69432703810.0</v>
       </c>
       <c r="G29">
         <v>59671603730.0</v>
       </c>
       <c r="H29">
         <v>40827845760.0</v>
       </c>
       <c r="I29">
         <v>11936029960.0</v>
       </c>
       <c r="J29">
         <v>20120487310.0</v>
       </c>
       <c r="K29">
         <v>38973036460.0</v>
       </c>
       <c r="L29">
         <v>17445790360.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B30">
         <v>758774957000.0</v>
       </c>
       <c r="C30">
         <v>735617558000.0</v>
       </c>
       <c r="D30">
         <v>508334458700.0</v>
       </c>
       <c r="E30">
         <v>532021031645.0</v>
       </c>
       <c r="F30">
         <v>477538065701.0</v>
       </c>
       <c r="G30">
         <v>416162554339.0</v>
       </c>
       <c r="H30">
         <v>282000054834.0</v>
       </c>
       <c r="I30">
         <v>259943419872.0</v>
       </c>
       <c r="J30">
         <v>226781722864.0</v>
       </c>
       <c r="K30">
         <v>191606128521.0</v>
       </c>
       <c r="L30">
         <v>166528465815.0</v>
       </c>
       <c r="M30">
         <v>141062986958.0</v>
       </c>
       <c r="N30">
         <v>150842425833.0</v>
       </c>
       <c r="O30">
         <v>114975304542.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B31">
         <v>-31488823000.0</v>
       </c>
       <c r="C31">
         <v>-57244904000.0</v>
       </c>
       <c r="D31">
         <v>-79814421720.0</v>
       </c>
       <c r="E31">
         <v>-32626040854.0</v>
       </c>
       <c r="F31">
         <v>-54204533772.0</v>
       </c>
       <c r="G31">
         <v>-62412740319.0</v>
       </c>
       <c r="H31">
         <v>-72364618409.0</v>
       </c>
       <c r="I31">
         <v>-74204904736.0</v>
       </c>
       <c r="J31">
         <v>-77806380589.0</v>
       </c>
       <c r="K31">
         <v>-40691582626.0</v>
       </c>
       <c r="L31">
         <v>-57089541007.0</v>
       </c>
       <c r="M31">
         <v>-56267191995.0</v>
       </c>
       <c r="N31">
         <v>-25724506472.0</v>
       </c>
       <c r="O31">
         <v>-23367990004.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B32">
         <v>4271459779000.0</v>
       </c>
       <c r="C32">
         <v>3877933381000.0</v>
       </c>
       <c r="D32">
         <v>2860388195952.0</v>
       </c>
       <c r="E32">
         <v>2808698656787.0</v>
       </c>
       <c r="F32">
         <v>2227367211794.0</v>
       </c>
       <c r="G32">
         <v>1797514877242.0</v>
       </c>
       <c r="H32">
         <v>1495759701262.0</v>
       </c>
       <c r="I32">
         <v>1395298815177.0</v>
       </c>
@@ -11791,529 +11930,536 @@
       <c r="O32">
         <v>1099090541752.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY32"/>
+  <dimension ref="A1:AZ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
         <v>101</v>
       </c>
       <c r="AJ1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
         <v>104</v>
       </c>
       <c r="AN1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
         <v>107</v>
       </c>
       <c r="AR1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
         <v>110</v>
       </c>
       <c r="AV1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
         <v>113</v>
       </c>
-    </row>
-    <row r="2" spans="1:51">
+      <c r="AZ1" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B2">
+        <v>1913727995340.0</v>
+      </c>
+      <c r="C2">
         <v>800815615000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>691312601000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>740840413000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>722453295000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>600951239000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>565379352000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>896671839000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>614571249000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>430336858673.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>428793759465.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>462983042109.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>404503340816.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>387192873610.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>441049606784.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>479641629947.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>455627369282.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>424394998563.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>463171910866.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>422415434305.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>335711351906.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>317329013192.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>344147131814.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>355705594325.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>297569644726.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>231555462050.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>261498080925.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>297980900409.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>247363706525.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>214738110912.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>240960209391.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>291965784910.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>249676816749.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>217727888398.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>219281773651.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>263881183983.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>198801709953.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>168679519020.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>177164812637.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>191252312310.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>180144391527.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>184499732071.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>173371514911.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>217918120077.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>155777009680.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>195959393996.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>207360981855.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>242253034006.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>184809478634.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>221900277403.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>235669831601.0</v>
       </c>
     </row>
-    <row r="3" spans="1:51">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>116</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>52722143000.0</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
+        <v>51027183000.0</v>
+      </c>
+      <c r="E3">
         <v>48206491000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>47069169000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>24066157000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>21939118000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>36671893000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>20839521000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>30190910578.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>28636649591.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>30296145373.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>28097845487.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>28001780095.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>28354430124.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>30343277104.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>26660318196.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>25917652135.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>25904742027.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>27347143659.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>23262875130.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>22458129626.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>22362473410.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>8607047428.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>9494647726.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9163776228.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>11666912449.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5264710473.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7729094808.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>7682309644.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>7148565298.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>6768131695.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>6510666195.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>6495036413.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>6650867177.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>7161674516.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>5841680450.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>5600626196.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>5681412982.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>4430826537.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>4434896077.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>4316971113.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>4214395348.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2676955691.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2916284267.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2833052406.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2956363843.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2541171691.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2861454917.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3000275469.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2811894675.0</v>
       </c>
     </row>
-    <row r="4" spans="1:51">
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -12321,364 +12467,371 @@
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
-    </row>
-    <row r="5" spans="1:51">
+      <c r="AZ4"/>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5">
+        <v>271245434116.0</v>
+      </c>
+      <c r="C5">
         <v>309775838000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>260884182000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>217921799000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>255732555000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>195119449000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>215954164000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>241358030000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>200058271000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>167608480175.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>198278017926.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>127485425584.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>183030607812.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>139431151901.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>160759530876.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>140001883543.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>111089686008.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>98392014232.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>114213535814.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>74435222992.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>78980955140.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>76360548403.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>98566333478.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>79793707400.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>92139783750.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-10074900557.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>91369528779.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>82417914800.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>44107835211.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>26129010482.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>52283680515.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>90006616315.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>30546874001.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>21704982800.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>47474030028.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>71350650333.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>31803373162.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>38319450299.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>45097257828.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>46616131666.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>53965458080.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>63732261568.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>45554712634.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>37844420658.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>9753693308.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>82467423476.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>63320942671.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>144138786244.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>69149835329.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>49326834424.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>118372787325.0</v>
       </c>
     </row>
-    <row r="6" spans="1:51">
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B6">
+        <v>300969507004.0</v>
+      </c>
+      <c r="C6">
         <v>362497981000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
+        <v>311911365000.0</v>
+      </c>
+      <c r="E6">
         <v>266128290000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>302801724000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>219185606000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>237893282000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>278029923000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>220897792000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>197799390753.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>226914667517.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>157781570957.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>211128453299.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>167432931996.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>189113961000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>170345160647.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>137750004204.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>124309666367.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>140118277841.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>101782366651.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>102243830270.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>98818678029.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>120928806888.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>88400754828.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>101634431476.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-911124329.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>103036441228.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>87682625273.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>51836930019.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>33811320126.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>59432245813.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>96774748010.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>37057540196.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>28200019213.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>54124897205.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>78512324849.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>37645053612.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>43920076495.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>50778670810.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>51046958203.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>58400354157.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>68049232681.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>49769107982.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>40521376349.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>12669977575.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>85300475882.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>66277306514.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>146679957935.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>72011290246.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>52327109893.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>121184682000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:51">
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -12686,54 +12839,55 @@
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
-    </row>
-    <row r="8" spans="1:51">
+      <c r="AZ7"/>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -12741,1428 +12895,1455 @@
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
-    </row>
-    <row r="9" spans="1:51">
+      <c r="AZ8"/>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B9">
+        <v>-656002942649.0</v>
+      </c>
+      <c r="C9">
         <v>489150101000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>484298719000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>506812827000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>400763410000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>362392843000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>371866400000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>566027964000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>366486010000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>259611451192.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>315434248416.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>310754867120.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>292178976293.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>258738109414.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>302987379806.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>300117786261.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>224375224799.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>221461664088.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>239908072981.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>221284904110.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>190135736588.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>188032949896.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>208310689983.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>208448545167.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>167723320188.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>123986250426.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>151027979435.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>155440827960.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>118748934876.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>110096521996.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>110430489193.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>147052979802.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>85064933000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>86640680537.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>97887958131.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>122490624629.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>83921182482.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>86205756231.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>91909641890.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>95516492176.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>105245968123.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>114792129059.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>90473651369.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>71743480051.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>59394829957.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>129592280627.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>110092282523.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>181387144714.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>108431491249.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>100145616374.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>138660185374.0</v>
       </c>
     </row>
-    <row r="10" spans="1:51">
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B10">
+        <v>253184061585.0</v>
+      </c>
+      <c r="C10">
         <v>316056759000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>244296593000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>212253247000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>233048513000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>166736766000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>189808315000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>203570371000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>174336603000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>157723251648.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>189667372610.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>117053816040.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>172367963533.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>129163165506.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>151101375987.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>125653226284.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>97155479674.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>87470535826.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>103927166928.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>61386225477.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>66310516108.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>64257788191.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>84067151328.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>64618901704.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>75752640830.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-38875257568.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>73980643129.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>64490036905.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>26291477568.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>8298681416.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>34892849910.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>71120640396.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>12205903779.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>4442655933.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>29690759011.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>53729303734.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>13240344415.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>19078346711.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>25375984387.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>32826253828.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>42385926302.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>53410821277.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>36173165825.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>27164650904.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-427143308.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>64989094157.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>55478264583.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>152158490281.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>61922585460.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>40641163009.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>100603945939.0</v>
       </c>
     </row>
-    <row r="11" spans="1:51">
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>124</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>70607604000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>41076633000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>55858694000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>61365372000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>23261853000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>37783536000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>60762316000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>42712588000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>38774597957.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>40544404869.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>25781608641.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>43684855464.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>29469310967.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>30207570582.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>20899758777.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>31119299481.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>25924114577.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>23761186283.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>10222956049.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>12048858596.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>23179205907.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>23981683257.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>26881375847.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>19800226773.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-7951930252.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>20941931365.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>16671404360.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>6724782737.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>6142094596.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>11289564067.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>5443551805.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>4706830211.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-3220539657.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>5006187596.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>8552244038.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>4631246235.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>417346726.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>6519650308.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>13023609569.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>7544277870.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>9168888691.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>9236260327.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>11183981280.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-4189555974.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>195663854.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>10255701201.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>39410498408.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>6383747777.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-5433868050.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>25167094743.0</v>
       </c>
     </row>
-    <row r="12" spans="1:51">
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12">
+        <v>18061372531.0</v>
+      </c>
+      <c r="C12">
         <v>19154207000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>16587590000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>24809898000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>22684042000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>29270942000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>26992437000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>39053060000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>27066162000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>9885228525.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>13463457633.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10431609545.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>10662644277.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10267986397.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9658154888.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14348657264.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>13934206337.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10921478410.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10286368887.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>13048997512.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>12670439030.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>12102760214.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>14499182152.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>15789493191.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>17001443243.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>18024722834.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>18203270732.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>18766609636.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>18126918857.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>18029716404.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>17864693776.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>19133637454.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>18889814924.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>17633709792.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>18015375158.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>17954884995.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>20251454186.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>19241103588.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>19863962850.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>13789877838.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>11579531778.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>9234755128.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>9381546809.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>10679769754.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>10180836616.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>10879510431.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>10799041931.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>8797632423.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>7227249869.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>8685671415.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>7524712357.0</v>
       </c>
     </row>
-    <row r="13" spans="1:51">
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B13">
+        <v>3134467955.0</v>
+      </c>
+      <c r="C13">
         <v>1807766571.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3580537827.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4906594924.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>22992714430.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>26913214650.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>24889295980.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>37016939690.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>25048925850.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>911250701.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1093542040.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>587968818.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>9650820530.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>8225202980.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>8661362060.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>13399812610.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>12513448880.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>307031716.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>280018789.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>12079439120.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>11577287110.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1167043852.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>12177719350.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>8869533500.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>16387142920.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>17440736460.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>17388885650.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>17927877900.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>17816357640.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>3506756824.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>2476762398.0</v>
       </c>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
-    </row>
-    <row r="14" spans="1:51">
+      <c r="AZ13"/>
+    </row>
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B14">
+        <v>-6947322888.0</v>
+      </c>
+      <c r="C14">
         <v>-1551103506.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-613638875.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-2112321738.0</v>
       </c>
-      <c r="E14"/>
-      <c r="F14">
+      <c r="F14"/>
+      <c r="G14">
         <v>-293335294.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>430442254.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-799469017.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-1230072074.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-514196367.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-573718323.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-1270821245.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-1044152802.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-7569843585.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-137396920.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-3304984606.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-5411056755.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2051053051.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1577726760.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>850124692.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-93310573.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>215852979275.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>216885348320.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>218530635432.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>219254387961.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>223173289746.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>223841011277.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>230478196271.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>231176076308.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>234742473530.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>242721922430.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>256415018265.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>234833003973.0</v>
       </c>
-      <c r="AH14"/>
-      <c r="AI14">
+      <c r="AI14"/>
+      <c r="AJ14">
         <v>688570100.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>3054379800.0</v>
       </c>
-      <c r="AK14"/>
-      <c r="AL14">
+      <c r="AL14"/>
+      <c r="AM14">
         <v>5331492400.0</v>
       </c>
-      <c r="AM14"/>
-      <c r="AN14">
+      <c r="AN14"/>
+      <c r="AO14">
         <v>59283300.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>10628294100.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>12990266900.0</v>
       </c>
-      <c r="AQ14"/>
-      <c r="AR14">
+      <c r="AR14"/>
+      <c r="AS14">
         <v>270645900.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>7798434400.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>20976059000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>23917389200.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>50841076100.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>20748719800.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>18101443200.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>23602571100.0</v>
       </c>
     </row>
-    <row r="15" spans="1:51">
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15">
+        <v>193726077236.0</v>
+      </c>
+      <c r="C15">
         <v>243898051000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>202606321000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>154282231000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>170125912000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>143181578000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>152455222000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>142008586000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>130393943000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>118434457324.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>148549249418.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>90001386154.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>127638955267.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>92124010954.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>120756408485.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>101448482901.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>60625123438.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>63597474300.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>81743707405.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>52013394120.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>54168346939.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>42125951329.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>61730755183.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>38291679782.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>57369771343.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-30275605785.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>59674778722.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>48059801440.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>23123092053.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>10135464862.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>22383073068.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>45006523893.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>8836864664.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>8601405556.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>23996001305.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>42122679864.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>10582687657.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>13329507566.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>21227177527.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>19743361008.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>24213354365.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>31251665648.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>27335123611.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>15710023758.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-4036021686.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>43817371333.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>21305174160.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>61902794145.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>34790117914.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>27973587894.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>51834280140.0</v>
       </c>
     </row>
-    <row r="16" spans="1:51">
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>154282231450.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>170125912490.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>143181577830.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>152455221600.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>142008585570.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>130393943160.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>127638955270.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>92124010950.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120756408485.0</v>
       </c>
       <c r="P16">
         <v>120756408485.0</v>
       </c>
       <c r="Q16">
+        <v>120756408485.0</v>
+      </c>
+      <c r="R16">
         <v>60625123438.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>63597474300.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>81743707405.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>52013394120.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>54168346939.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>42125951329.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>61730755183.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>38291679782.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>57369771343.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-30275605785.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>59674778722.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>48059801440.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>23123092050.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>10135464862.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>22383073068.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>45006523893.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>8836864664.0</v>
       </c>
-      <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
-    </row>
-    <row r="17" spans="1:51">
+      <c r="AZ16"/>
+    </row>
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B17">
+        <v>200673400124.0</v>
+      </c>
+      <c r="C17">
         <v>245449154762.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>203219959777.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>156394553184.0</v>
       </c>
-      <c r="E17"/>
-      <c r="F17">
+      <c r="F17"/>
+      <c r="G17">
         <v>143474913120.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>152024779346.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>142808054590.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>131624015237.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>118948653691.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>149122967741.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>91272207399.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>128683108069.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>99693854539.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>120893805405.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>104753467507.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>1887226838685.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>61546421249.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>80165980645.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>51163269428.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>54261657512.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>41078582284.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>60085468071.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>37737525857.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>55952414057.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-30923327316.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>53038711764.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>47818632545.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>19566694831.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>2156586820.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>23603285843.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>65677088591.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>7499073568.0</v>
       </c>
-      <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
-    </row>
-    <row r="18" spans="1:51">
+      <c r="AZ17"/>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B18">
+        <v>-16747194033.0</v>
+      </c>
+      <c r="C18">
         <v>-17346440856.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-14006492199.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-16064894334.0</v>
       </c>
-      <c r="E18"/>
-      <c r="F18">
+      <c r="F18"/>
+      <c r="G18">
         <v>-27801472846.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-25735884352.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-38282340954.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-26393419946.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-8973977824.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-7517103279.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-9843640727.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-10010228027.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-8953171717.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-9125574495.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-13931727884.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-13667811922.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-10614446694.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-10006350098.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-12674222472.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-12071327525.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-10935716362.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-12997383592.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-14380507346.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-15369644858.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-16263380900.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-16700124692.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-16453530184.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-15611331909.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-14522959580.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-15387931378.0</v>
       </c>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
-    </row>
-    <row r="19" spans="1:51">
+      <c r="AZ18"/>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -14170,54 +14351,55 @@
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
-    </row>
-    <row r="20" spans="1:51">
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -14225,209 +14407,213 @@
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
-    </row>
-    <row r="21" spans="1:51">
+      <c r="AZ20"/>
+    </row>
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B21">
+        <v>-887768042979.0</v>
+      </c>
+      <c r="C21">
         <v>309775839000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>233904943000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>217921800000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>234703850000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>189396706000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>197265192000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>239738781000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>191458945000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>152788945670.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>197410049980.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>115849068050.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>176784414020.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>143032125453.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>157836271944.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>140047883689.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>109484205808.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>96924315791.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>117080524936.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>74690564330.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>87307539541.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>77454490302.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>90481697011.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>84419213900.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>92638470576.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-20945096187.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>91862703705.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>82882235197.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>44466511012.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>26411503983.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>52577414016.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>91325551318.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>30738855094.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>22000479675.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>47599977768.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>55300074855.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>27950482811.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>38927100299.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>45123507828.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>36418290959.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>55922558600.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>66640242309.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>46506657990.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>40605177955.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>12111446992.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>85300475882.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>66277306514.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>146679957935.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>73869571873.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>58883262649.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>108128658296.0</v>
       </c>
     </row>
-    <row r="22" spans="1:51">
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -14435,209 +14621,211 @@
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
-    </row>
-    <row r="23" spans="1:51">
+      <c r="AZ22"/>
+    </row>
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>136</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>980189877000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>941706377000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1029731440000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>888512855000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>773947376000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>739980561000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1222961023000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>789937915000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>537159364200.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>540060754072.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>657888841183.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>529146690091.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>495345945282.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>571523751524.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>666106934500.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>558809870410.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>539776448315.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>590163687078.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>570183434730.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>438063079867.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>427394226061.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>461500256260.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>479244229465.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>400313306183.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>325109320796.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>357824479921.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>369079286961.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>319742969956.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>286514670004.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>307706055150.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>352293353272.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>317224478031.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>289071059411.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>280006792866.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>330385405294.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>254737068714.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>221868771513.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>228317702936.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>241416151179.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>229467801050.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>232651618821.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>217338508290.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>249056422173.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>203060392645.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>240251198741.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>251175957864.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>276960220785.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>219371398010.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>263162631128.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>266201358679.0</v>
       </c>
     </row>
-    <row r="24" spans="1:51">
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -14645,159 +14833,163 @@
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
-    </row>
-    <row r="25" spans="1:51">
+      <c r="AZ24"/>
+    </row>
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B25">
+        <v>29724072888.0</v>
+      </c>
+      <c r="C25">
         <v>28971718141.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>27260761823.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>25701042232.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>24066156898.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>21939118094.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>36671893488.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>20839521156.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>11493026650.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>10911441357.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>11451462166.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>11056941190.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>11292199711.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>10403932517.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>11874613389.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>10308563031.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>10443830280.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>10738548606.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>11386187196.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>10202182275.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>10120166121.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>10171405885.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>8607047428.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>9494647726.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>9163776228.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>11666912449.0</v>
       </c>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
-    </row>
-    <row r="26" spans="1:51">
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -14805,936 +14997,951 @@
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
-    </row>
-    <row r="27" spans="1:51">
+      <c r="AZ26"/>
+    </row>
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>140</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>45230161000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>80269771000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>117911531068.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>51381966000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>31155377000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>109225190000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>33662834000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>26757556818.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>16056646464.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>102441131192.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>30945192553.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>30494832662.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>34606011026.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>84464553268.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>22829509713.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>29965103639.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>38528423103.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>61678537596.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>31098404632.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>28052961499.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>32754135855.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>40514019868.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>26639033990.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>23826071378.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>21740770124.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>18847100949.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>12396153738.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>9893690878.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>9860676285.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>11723766552.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>15840108624.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>14249414386.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>8236289512.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>8069052056.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>11782377850.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>10559790486.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>11519277565.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>25673471307.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>10355117973.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>11169915170.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>10472918806.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>4192592631.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>8148626125.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>12931142488.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>13369773587.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>14728724705.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>12879275508.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>14503614073.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>11279983404.0</v>
       </c>
     </row>
-    <row r="28" spans="1:51">
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B28">
+        <v>90974034673.0</v>
+      </c>
+      <c r="C28">
         <v>25917607000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>21022012000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>20612275561.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>188310889750.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17584754000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>17851323000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>23443292000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>22866015000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>24039970746.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10841333941.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>17841221830.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>18246420445.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>15977608448.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>14862871177.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>16420854838.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>14892481879.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>14240771588.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>12270545185.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>15266291054.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>13914090110.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>10358829979.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>13901922143.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>19100474713.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>8652441747.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>12937845021.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>10204749452.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>9700474336.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>9968288152.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>8694401720.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>7729337691.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>9121156932.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>9103187911.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>9416177443.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>6854046208.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>13936524543.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>7927037032.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>6205682021.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>5405077886.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3417643314.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>6297088180.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>7065241607.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3762322730.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4546046387.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>4618605444.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4404151547.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3901083795.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>4049507808.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2994326997.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>4061583491.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3420929811.0</v>
       </c>
     </row>
-    <row r="29" spans="1:51">
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B29">
+        <v>52510661461.0</v>
+      </c>
+      <c r="C29">
         <v>70607604273.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>41076633046.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>55858694100.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>61365372350.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>23261852560.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>37783536000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>60762316300.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>42712588230.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>38774597957.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>40544404869.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>25781608641.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>43684855460.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>29469310970.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>30207570580.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>20899758780.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>31119299480.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>25924114577.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>23761186283.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>10222956050.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>12048858600.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>23179205907.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>23981683260.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>26881375850.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>19800226770.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-7951930250.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>20941931370.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>16671404360.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>6724782740.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>6142094596.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>11289564067.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
-    </row>
-    <row r="30" spans="1:51">
+      <c r="AZ29"/>
+    </row>
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B30">
+        <v>2145493095670.0</v>
+      </c>
+      <c r="C30">
         <v>179374262000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>250393776000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>288891027000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>166059560000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>172996137000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>174601208000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>326289183000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>175027065000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>106822505523.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>111266994607.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>194905799071.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>124643349275.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>108153071672.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>130474144740.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>186465304553.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>103182501128.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>115381449752.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>126991776212.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>147768000425.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>102351727961.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>110065212869.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>117353124446.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>123538635140.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>102743661457.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>93553858746.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>96326398996.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>71098386552.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>72379263431.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>71776559092.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>66745845759.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>60327568362.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>67547661282.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>71343171013.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>60725019215.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>66504221311.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>55935358761.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>53189252493.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>51152890299.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>50163838869.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>49323409523.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>48151886750.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>43966993379.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>31138302096.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>47283382965.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>44291804745.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>43814976009.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>34707186779.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>34561919376.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>41262353725.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>30531527078.0</v>
       </c>
     </row>
-    <row r="31" spans="1:51">
+    <row r="31" spans="1:52">
       <c r="A31" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>144</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>6280920000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>10391650000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-5668552000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1655337000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-22659940000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-7456876000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-36168410000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-17122341000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2531824411.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-7742677370.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-46673294815.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-4416450487.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-13868959947.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-6734895957.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-26977321536.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-12328726134.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-9453779965.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-8989129841.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>10826786788.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-21159093934.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-14391810692.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-8653239141.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-19800312196.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>8909469539.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-69063182237.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>20991710979.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-18392198292.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-18175033444.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-18112822567.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-17684564106.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-20204910922.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-18532951315.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-17557823742.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-17909218757.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-18307675062.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-19902428498.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-19848753588.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-19747523441.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-9649549757.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-13536632298.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-13229421032.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-10333492165.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-13440527051.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-12538590300.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-20311381725.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-15763315557.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>5478532346.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-11946986413.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-18242099640.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-7524712357.0</v>
       </c>
     </row>
-    <row r="32" spans="1:51">
+    <row r="32" spans="1:52">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B32">
+        <v>1257725052691.0</v>
+      </c>
+      <c r="C32">
         <v>1289965716000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1175611320000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1247653240000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1123216705000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>963344082000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>937245752000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1462699804000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>981057260000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>689948309865.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>744228007881.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>773737909229.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>696682317109.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>645930983024.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>744036986590.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>779759416208.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>680002594081.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>645856662651.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>703079983847.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>643700338415.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>525847088494.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>505361963088.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>552457821797.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>564154139492.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>465292964914.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>355541712476.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>412526060360.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>453421728369.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>366112641401.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>324834632908.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>351390698584.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>439018764712.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>334741749748.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>304368568935.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>317169731782.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>386371808612.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>282722892435.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>254885275251.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>269074454527.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>286768804486.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>285390359650.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>299291861130.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>263845166280.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>289661600128.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>215171839637.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>325551674623.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>317453264378.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>423640178720.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>293240969883.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>322045893777.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>374330016975.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -15789,1055 +15996,1055 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B2">
         <v>289188347000.0</v>
       </c>
       <c r="C2">
         <v>278236879000.0</v>
       </c>
       <c r="D2">
         <v>200336882910.0</v>
       </c>
       <c r="E2">
         <v>110513690397.0</v>
       </c>
       <c r="F2">
         <v>237451911049.0</v>
       </c>
       <c r="G2">
         <v>218293735988.0</v>
       </c>
       <c r="H2">
         <v>280567741229.0</v>
       </c>
       <c r="I2">
         <v>355043158662.0</v>
       </c>
       <c r="J2">
         <v>521518174896.0</v>
       </c>
       <c r="K2">
         <v>121769321332.0</v>
       </c>
       <c r="L2">
         <v>392235219196.0</v>
       </c>
       <c r="M2">
         <v>370317182025.0</v>
       </c>
       <c r="N2">
         <v>304173286371.0</v>
       </c>
       <c r="O2">
         <v>68615808948.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B3">
         <v>136316296000</v>
       </c>
       <c r="C3">
         <v>282895949000</v>
       </c>
       <c r="D3">
         <v>307122331498</v>
       </c>
       <c r="E3">
         <v>212566366446</v>
       </c>
       <c r="F3">
         <v>149874763332</v>
       </c>
       <c r="G3">
         <v>130257740483</v>
       </c>
       <c r="H3">
         <v>175046872684</v>
       </c>
       <c r="I3">
         <v>102520729723</v>
       </c>
       <c r="J3">
         <v>90958702541</v>
       </c>
       <c r="K3">
         <v>208327889189</v>
       </c>
       <c r="L3">
         <v>192083064069</v>
       </c>
       <c r="M3">
         <v>197196555512</v>
       </c>
       <c r="N3">
         <v>102120551801</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B6">
         <v>422138712000.0</v>
       </c>
       <c r="C6">
         <v>-124247734000.0</v>
       </c>
       <c r="D6">
         <v>53639316163.0</v>
       </c>
       <c r="E6">
         <v>89823192513.0</v>
       </c>
       <c r="F6">
         <v>-126938220652.0</v>
       </c>
       <c r="G6">
         <v>19158175061.0</v>
       </c>
       <c r="H6">
         <v>-62274005241.0</v>
       </c>
       <c r="I6">
         <v>-74475417433.0</v>
       </c>
       <c r="J6">
         <v>-166475016234.0</v>
       </c>
       <c r="K6">
         <v>399748853564.0</v>
       </c>
       <c r="L6">
         <v>-270465897864.0</v>
       </c>
       <c r="M6">
         <v>21918037171.0</v>
       </c>
       <c r="N6">
         <v>66143895654.0</v>
       </c>
       <c r="O6">
         <v>235557477423.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B7">
         <v>-1008803382070.0</v>
       </c>
       <c r="C7">
         <v>-1064494697420.0</v>
       </c>
       <c r="D7">
         <v>-1034179528670.0</v>
       </c>
       <c r="E7">
         <v>-711535888380.0</v>
       </c>
       <c r="F7">
         <v>-647676496230.0</v>
       </c>
       <c r="G7">
         <v>-564769649300.0</v>
       </c>
       <c r="H7">
         <v>-436652647540.0</v>
       </c>
       <c r="I7">
         <v>-396504958210.0</v>
       </c>
       <c r="J7">
         <v>-362857769720.0</v>
       </c>
       <c r="K7">
         <v>-315501671190.0</v>
       </c>
       <c r="L7">
         <v>-306237285840.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>-60012036160.0</v>
       </c>
       <c r="G12">
         <v>15436497409.0</v>
       </c>
       <c r="H12">
         <v>-33174899248.0</v>
       </c>
       <c r="I12">
         <v>-104940440627.0</v>
       </c>
       <c r="J12">
         <v>-123221634484.0</v>
       </c>
       <c r="K12">
         <v>6682221684.0</v>
       </c>
       <c r="L12">
         <v>-5710721676.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B14">
         <v>184252736000.0</v>
       </c>
       <c r="C14">
         <v>155065055000.0</v>
       </c>
       <c r="D14">
         <v>114750201079.0</v>
       </c>
       <c r="E14">
         <v>108825989462.0</v>
       </c>
       <c r="F14">
         <v>95430621825.0</v>
       </c>
       <c r="G14">
         <v>86457756549.0</v>
       </c>
       <c r="H14">
         <v>71466836813.0</v>
       </c>
       <c r="I14">
         <v>58266016385.0</v>
       </c>
       <c r="J14">
         <v>53945454710.0</v>
       </c>
       <c r="K14">
         <v>53497845911.0</v>
       </c>
       <c r="L14">
         <v>46397137264.0</v>
       </c>
       <c r="M14">
         <v>48635701088.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B15">
         <v>2702500000.0</v>
       </c>
       <c r="C15">
         <v>251723750000.0</v>
       </c>
       <c r="D15">
         <v>175118000000.0</v>
       </c>
       <c r="E15">
         <v>106367000000.0</v>
       </c>
       <c r="F15">
         <v>37830000000.0</v>
       </c>
       <c r="G15">
         <v>53280000000.0</v>
       </c>
       <c r="H15">
         <v>77775000000.0</v>
       </c>
       <c r="I15">
         <v>43598000000.0</v>
       </c>
       <c r="J15">
         <v>41431500000.0</v>
       </c>
       <c r="K15">
         <v>9697000000.0</v>
       </c>
       <c r="L15">
         <v>40000000.0</v>
       </c>
       <c r="M15">
         <v>274275619142.0</v>
       </c>
       <c r="N15">
         <v>30000000000.0</v>
       </c>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B16">
         <v>711327058000.0</v>
       </c>
       <c r="C16">
         <v>153989145000.0</v>
       </c>
       <c r="D16">
         <v>253976199073.0</v>
       </c>
       <c r="E16">
         <v>200336882910.0</v>
       </c>
       <c r="F16">
         <v>110513690397.0</v>
       </c>
       <c r="G16">
         <v>237451911049.0</v>
       </c>
       <c r="H16">
         <v>218293735988.0</v>
       </c>
       <c r="I16">
         <v>280567741229.0</v>
       </c>
       <c r="J16">
         <v>355043158662.0</v>
       </c>
       <c r="K16">
         <v>521518174896.0</v>
       </c>
       <c r="L16">
         <v>121769321332.0</v>
       </c>
       <c r="M16">
         <v>392235219196.0</v>
       </c>
       <c r="N16">
         <v>370317182025.0</v>
       </c>
       <c r="O16">
         <v>304173286371.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B18">
         <v>570845272000.0</v>
       </c>
       <c r="C18">
         <v>220757300000.0</v>
       </c>
       <c r="D18">
         <v>271947536865.0</v>
       </c>
       <c r="E18">
         <v>15602209430.0</v>
       </c>
       <c r="F18">
         <v>95582269904.0</v>
       </c>
       <c r="G18">
         <v>96697137537.0</v>
       </c>
       <c r="H18">
         <v>-38487956231.0</v>
       </c>
       <c r="I18">
         <v>-59288159751.0</v>
       </c>
       <c r="J18">
         <v>-70344717021.0</v>
       </c>
       <c r="K18">
         <v>-43670370358.0</v>
       </c>
       <c r="L18">
         <v>-74600100930.0</v>
       </c>
       <c r="M18">
         <v>-99811391490.0</v>
       </c>
       <c r="N18">
         <v>78783917215.0</v>
       </c>
       <c r="O18">
         <v>311728050995.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>-266914862107.0</v>
       </c>
       <c r="D19">
         <v>-244867677212.0</v>
       </c>
       <c r="E19">
         <v>-257895661340.0</v>
       </c>
       <c r="F19">
         <v>-149453579965.0</v>
       </c>
       <c r="G19">
         <v>13399500000.0</v>
       </c>
       <c r="H19">
         <v>13399500000.0</v>
       </c>
       <c r="I19">
         <v>-13399500000.0</v>
       </c>
       <c r="J19">
         <v>-150000000.0</v>
       </c>
       <c r="K19">
         <v>-150000000.0</v>
       </c>
       <c r="L19">
         <v>-150000000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B20">
         <v>585564485000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>324668750000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
       <c r="H20">
         <v>29401126413.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B21">
         <v>-585379749673.0</v>
       </c>
       <c r="C21">
         <v>730494027903.0</v>
       </c>
       <c r="D21">
         <v>-61863308465.0</v>
       </c>
       <c r="E21">
         <v>-58279254630.0</v>
       </c>
       <c r="F21">
         <v>-193853406184.0</v>
       </c>
       <c r="G21">
         <v>-34457079738.0</v>
       </c>
       <c r="H21">
         <v>-2034214340.0</v>
       </c>
       <c r="I21">
         <v>-5822272405.0</v>
       </c>
       <c r="J21">
         <v>-48274025174.0</v>
       </c>
       <c r="K21">
         <v>435269784314.0</v>
       </c>
       <c r="L21">
         <v>-120870764446.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B22">
         <v>620044943000.0</v>
       </c>
       <c r="C22">
         <v>539386235000.0</v>
       </c>
       <c r="D22">
         <v>430520760860.0</v>
       </c>
       <c r="E22">
         <v>307414788044.0</v>
       </c>
       <c r="F22">
         <v>192069764836.0</v>
       </c>
       <c r="G22">
         <v>125060624062.0</v>
       </c>
       <c r="H22">
         <v>103701431423.0</v>
       </c>
       <c r="I22">
         <v>86440795418.0</v>
       </c>
       <c r="J22">
         <v>87262052614.0</v>
       </c>
       <c r="K22">
         <v>102543504632.0</v>
       </c>
       <c r="L22">
         <v>76796547551.0</v>
       </c>
       <c r="M22">
         <v>176500780093.0</v>
       </c>
       <c r="N22">
         <v>142198450096.0</v>
       </c>
       <c r="O22">
         <v>217570757756.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B23">
         <v>-59858717000.0</v>
       </c>
       <c r="C23">
         <v>-833512219000.0</v>
       </c>
       <c r="D23">
         <v>-25081274662.0</v>
       </c>
       <c r="E23">
         <v>-30058371311.0</v>
       </c>
       <c r="F23">
         <v>-15088328438.0</v>
       </c>
       <c r="G23">
         <v>-11920942836.0</v>
       </c>
       <c r="H23">
         <v>29401126413.0</v>
       </c>
       <c r="I23">
         <v>-15949410761.0</v>
       </c>
       <c r="J23">
         <v>1031319.0</v>
       </c>
       <c r="K23">
         <v>-4420584931.0</v>
       </c>
       <c r="L23">
         <v>57585914.0</v>
       </c>
       <c r="M23">
         <v>113952068459.0</v>
       </c>
       <c r="N23">
         <v>-19766269433.0</v>
       </c>
       <c r="O23">
         <v>-28940633288.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B24">
         <v>1649008806.0</v>
       </c>
       <c r="C24">
         <v>-40000000000.0</v>
       </c>
       <c r="D24">
         <v>3003692791.0</v>
       </c>
       <c r="E24">
         <v>4665146106.0</v>
       </c>
       <c r="F24">
         <v>421183367.0</v>
       </c>
       <c r="G24">
         <v>15055048106.0</v>
       </c>
       <c r="H24">
         <v>199799269.0</v>
       </c>
       <c r="I24">
         <v>40392273678.0</v>
       </c>
       <c r="J24">
         <v>-32580677760.0</v>
       </c>
       <c r="K24">
         <v>1367814036.0</v>
       </c>
       <c r="L24">
         <v>-76363476667.0</v>
       </c>
       <c r="M24">
         <v>4927189285.0</v>
       </c>
       <c r="N24">
         <v>5984436460.0</v>
       </c>
       <c r="O24">
         <v>-47229940284.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B25">
         <v>-97136110000.0</v>
       </c>
       <c r="C25">
         <v>-190798041000.0</v>
       </c>
       <c r="D25">
         <v>33798906429.0</v>
       </c>
       <c r="E25">
         <v>-186636088608.0</v>
       </c>
       <c r="F25">
         <v>-42043353425.0</v>
       </c>
       <c r="G25">
         <v>15436497409.0</v>
       </c>
       <c r="H25">
         <v>-38609351783.0</v>
       </c>
       <c r="I25">
         <v>-86440795418.0</v>
       </c>
       <c r="J25">
         <v>-87262052614.0</v>
       </c>
       <c r="K25">
         <v>-102543504632.0</v>
       </c>
       <c r="L25">
         <v>-76796547551.0</v>
       </c>
       <c r="M25">
         <v>-176500780093.0</v>
       </c>
       <c r="N25">
         <v>-142198450096.0</v>
       </c>
       <c r="O25">
         <v>94157293239.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B26">
         <v>585564485000.0</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
         <v>-4900011216.0</v>
       </c>
       <c r="H26">
         <v>1776966653192.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26">
         <v>1283718212591.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B28">
         <v>-62376482000.0</v>
       </c>
       <c r="C28">
         <v>-354741941000.0</v>
       </c>
       <c r="D28">
         <v>-284841959847.0</v>
       </c>
       <c r="E28">
         <v>129964124059.0</v>
       </c>
       <c r="F28">
         <v>-223075249154.0</v>
       </c>
       <c r="G28">
         <v>-82837068522.0</v>
       </c>
       <c r="H28">
         <v>-50408087927.0</v>
       </c>
       <c r="I28">
         <v>-44504956921.0</v>
       </c>
       <c r="J28">
         <v>-67621875493.0</v>
       </c>
       <c r="K28">
         <v>443584216008.0</v>
       </c>
       <c r="L28">
         <v>-120843178532.0</v>
       </c>
       <c r="M28">
         <v>80729656271.0</v>
       </c>
       <c r="N28">
         <v>-11584204569.0</v>
       </c>
       <c r="O28">
         <v>-28940633288.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B29">
         <v>707161569000.0</v>
       </c>
       <c r="C29">
         <v>503653249000.0</v>
       </c>
       <c r="D29">
         <v>579069868368.0</v>
       </c>
       <c r="E29">
         <v>228972246510.0</v>
       </c>
       <c r="F29">
         <v>245457033236.0</v>
       </c>
       <c r="G29">
         <v>226954878020.0</v>
       </c>
       <c r="H29">
         <v>136558916453.0</v>
       </c>
       <c r="I29">
         <v>43232569972.0</v>
       </c>
       <c r="J29">
         <v>20613985520.0</v>
       </c>
       <c r="K29">
         <v>164657518831.0</v>
       </c>
       <c r="L29">
         <v>117482963139.0</v>
       </c>
       <c r="M29">
         <v>97385164022.0</v>
       </c>
       <c r="N29">
         <v>180904469016.0</v>
       </c>
       <c r="O29">
         <v>311728050995.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B30">
         <v>-117945236000.0</v>
       </c>
       <c r="C30">
         <v>-266914862000.0</v>
       </c>
       <c r="D30">
         <v>-244867677212.0</v>
       </c>
       <c r="E30">
         <v>-257895661340.0</v>
       </c>
       <c r="F30">
         <v>-149453579965.0</v>
       </c>
       <c r="G30">
         <v>-114743716877.0</v>
       </c>
       <c r="H30">
         <v>-145690340108.0</v>
       </c>
       <c r="I30">
         <v>-75527956045.0</v>
       </c>
@@ -16859,544 +17066,553 @@
       <c r="O30">
         <v>-47229940284.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA30"/>
+  <dimension ref="A1:BB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
         <v>101</v>
       </c>
       <c r="AJ1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
         <v>104</v>
       </c>
       <c r="AN1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
         <v>107</v>
       </c>
       <c r="AR1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
         <v>110</v>
       </c>
       <c r="AV1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
         <v>113</v>
       </c>
       <c r="AZ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
       </c>
-      <c r="BA1" t="s">
+      <c r="BB1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:53">
+    <row r="2" spans="1:54">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B2">
+        <v>472961870424.0</v>
+      </c>
+      <c r="C2">
         <v>450145235000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>687940845000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>676770085000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>291932501000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>208888659000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>153989145000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>85418217000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15110714000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>293509375992.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>253976199073.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>236346272776.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>131495490127.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>355163413829.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>200336882910.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>96373975007.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>55970740337.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>137005593263.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>110513690397.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>142682685890.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>187885676555.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>233172052473.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>237451911049.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>286046494853.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>279579913554.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>238743729367.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>218293735988.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>223374651174.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>214382197134.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>353470605478.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>280567741229.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>218149650679.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>342050144924.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>389963173347.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>355043158662.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>415120746607.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>440634025979.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>472062577291.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>521518174896.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>213065325566.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>204892163425.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>124627212894.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>121769321332.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>156545651067.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>226765064246.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>295024529283.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>392235219196.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>233079044851.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>354545847129.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>373924698240.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>370317182025.0</v>
       </c>
-      <c r="AZ2"/>
       <c r="BA2"/>
-    </row>
-    <row r="3" spans="1:53">
+      <c r="BB2"/>
+    </row>
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B3">
+        <v>81777624867</v>
+      </c>
+      <c r="C3">
         <v>116724576000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>74424278000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>47268598000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>36602342000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>29028007000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>23417349000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>11513718000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>108952684000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>101277948880</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>61151598335</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>98413119053</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>88356621854</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>102160202264</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>18192388332</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>52431616453</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>39939744835</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>76832222727</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>44166453065</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>52607286190</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>40539919177</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>52645810446</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4081747519</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>15107408573</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>6252539147</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1644937402</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>107252855361</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>47830573041</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>39489213425</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>71248325878</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>16478760340</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>46290846068</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>21738960832</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>17705524867</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>16785397956</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>17993306645</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>37722769879</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>9660259272</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>25582366745</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>105110735425</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>39949331832</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>35624101514</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>27643720418</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>110120100675</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>28590376435</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>174276069835</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>18483861537</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>79487223295</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>59394967754</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>24907906063</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>33406458400</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:53">
+      <c r="BB3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:54">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17406,54 +17622,55 @@
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4"/>
+    </row>
+    <row r="5" spans="1:54">
       <c r="A5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -17463,314 +17680,319 @@
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
-    </row>
-    <row r="6" spans="1:53">
+      <c r="BB5"/>
+    </row>
+    <row r="6" spans="1:54">
       <c r="A6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B6">
+        <v>71400390455.0</v>
+      </c>
+      <c r="C6">
         <v>29078871000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-257146353000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>34556973000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>384837584000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>64895988000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>54899514000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>68570928000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>70307503000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-117268442343.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>32300874898.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>17629926297.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>104850782649.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-223667923702.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>154826530919.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>103962907903.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>40403234670.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-81034852926.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>26491902866.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-32168995493.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-45202990665.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-45286375918.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-4279858576.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-48594583804.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>6466581299.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>40836184187.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>20449993379.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-5080915186.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>8992454040.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-139088408344.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>72902864249.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>62418090550.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-123900494245.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-47913028423.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>34920014685.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-60077587945.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-25513279372.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-31428551312.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-49455597605.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>308452849330.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>8173162141.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>80264950531.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>2857891562.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-34776329735.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-70219413179.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-68259465037.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-97210689913.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>159156174345.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-121466802278.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-19378851111.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>3607516215.0</v>
       </c>
-      <c r="AZ6"/>
       <c r="BA6"/>
-    </row>
-    <row r="7" spans="1:53">
+      <c r="BB6"/>
+    </row>
+    <row r="7" spans="1:54">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>-1008803382070.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-702057834390.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-454657330330.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-215806597610.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1064494697420.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-549445387650.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>-485917108040.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-350640488940.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-165051339500.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-711535888380.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-530907617060.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-372240238360.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-144980943540.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-647676496230.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-417290914780.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-280804390900.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-145418233940.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-564769649300.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-409576445120.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-274056843460.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-134148298230.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-436652647540.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-331787099550.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
-    </row>
-    <row r="8" spans="1:53">
+      <c r="BB7"/>
+    </row>
+    <row r="8" spans="1:54">
       <c r="A8" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -17780,54 +18002,55 @@
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8"/>
+    </row>
+    <row r="9" spans="1:54">
       <c r="A9" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -17837,54 +18060,55 @@
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
-    </row>
-    <row r="10" spans="1:53">
+      <c r="BB9"/>
+    </row>
+    <row r="10" spans="1:54">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -17894,71 +18118,70 @@
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
-    </row>
-    <row r="11" spans="1:53">
+      <c r="BB10"/>
+    </row>
+    <row r="11" spans="1:54">
       <c r="A11" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
-[...1 lines deleted...]
-      </c>
+      <c r="O11"/>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
@@ -17969,169 +18192,173 @@
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
-      <c r="AH11"/>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-    </row>
-    <row r="12" spans="1:53">
+      <c r="BB11"/>
+    </row>
+    <row r="12" spans="1:54">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-      <c r="O12">
-[...1 lines deleted...]
-      </c>
+      <c r="O12"/>
       <c r="P12">
         <v>22654625466.0</v>
       </c>
       <c r="Q12">
+        <v>22654625466.0</v>
+      </c>
+      <c r="R12">
         <v>-42483905588.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-89091878938.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-68324014989.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>35905233535.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-74141199813.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-69721246527.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>47945176645.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>18178977487.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-29429122793.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>29211075133.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-2524432418.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-35237078832.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>988474490.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-55651043028.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>51290295589.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-8204703031.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-58999445681.0</v>
       </c>
-      <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
-    </row>
-    <row r="13" spans="1:53">
+      <c r="BB12"/>
+    </row>
+    <row r="13" spans="1:54">
       <c r="A13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -18141,495 +18368,503 @@
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13"/>
+    </row>
+    <row r="14" spans="1:54">
       <c r="A14" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>158</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>52722143000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>51027183000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>48206491000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>47069169000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>45621570260.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>43355505982.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>55985748000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>40251747000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>30190910578.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>28636649591.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>30296145373.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>28097845487.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>28001780095.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>28354430124.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>11874613389.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>10308563031.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>10443830280.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>10738548606.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>27347143659.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>23262875130.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>22458129626.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>22362473410.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>21862663391.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>21423777568.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>19939410402.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>23231905188.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>17371996763.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>16812420849.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>16104272064.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>15743694601.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>18794241493.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>14548972766.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>14271355475.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>14117645447.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>17386622463.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>12849153754.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>13192616735.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>13145174438.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>15008146006.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>13894157890.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>13350618512.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>13178870107.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>11735865674.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>11894855186.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>11675840300.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>11090576104.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>11051481781.0</v>
       </c>
-      <c r="AW14"/>
       <c r="AX14"/>
-      <c r="AY14">
+      <c r="AY14"/>
+      <c r="AZ14">
         <v>13056023703.0</v>
       </c>
-      <c r="AZ14"/>
       <c r="BA14"/>
-    </row>
-    <row r="15" spans="1:53">
+      <c r="BB14"/>
+    </row>
+    <row r="15" spans="1:54">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B15">
+        <v>10000000000.0</v>
+      </c>
+      <c r="C15">
         <v>5005000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>280000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2702500000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2452500000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>250000000.0</v>
       </c>
-      <c r="G15"/>
-      <c r="H15">
+      <c r="H15"/>
+      <c r="I15">
         <v>20000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>50000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>251653750000.0</v>
       </c>
-      <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>12312500000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>5000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>175113000000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106337000000.0</v>
       </c>
       <c r="R15">
         <v>106337000000.0</v>
       </c>
       <c r="S15">
         <v>106337000000.0</v>
       </c>
       <c r="T15">
+        <v>106337000000.0</v>
+      </c>
+      <c r="U15">
         <v>8829000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29001000000.0</v>
       </c>
       <c r="V15">
         <v>29001000000.0</v>
       </c>
       <c r="W15">
         <v>29001000000.0</v>
       </c>
       <c r="X15">
+        <v>29001000000.0</v>
+      </c>
+      <c r="Y15">
         <v>48355000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4905000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>53280000000.0</v>
       </c>
-      <c r="AA15"/>
-      <c r="AB15">
+      <c r="AB15"/>
+      <c r="AC15">
         <v>29440000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>10000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>48335000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>29430000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48335000000.0</v>
       </c>
       <c r="AG15">
         <v>48335000000.0</v>
       </c>
       <c r="AH15">
+        <v>48335000000.0</v>
+      </c>
+      <c r="AI15">
         <v>38668000000.0</v>
       </c>
-      <c r="AI15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ15"/>
       <c r="AK15">
         <v>19334000000.0</v>
       </c>
-      <c r="AL15"/>
+      <c r="AL15">
+        <v>19334000000.0</v>
+      </c>
       <c r="AM15"/>
-      <c r="AN15">
-[...1 lines deleted...]
-      </c>
+      <c r="AN15"/>
       <c r="AO15">
         <v>9667000000.0</v>
       </c>
       <c r="AP15">
         <v>9667000000.0</v>
       </c>
-      <c r="AQ15"/>
+      <c r="AQ15">
+        <v>9667000000.0</v>
+      </c>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
-      <c r="AV15">
+      <c r="AV15"/>
+      <c r="AW15">
         <v>35000794374.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>89274824768.0</v>
       </c>
-      <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
-    </row>
-    <row r="16" spans="1:53">
+      <c r="BB15"/>
+    </row>
+    <row r="16" spans="1:54">
       <c r="A16" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B16">
+        <v>543979143501.0</v>
+      </c>
+      <c r="C16">
         <v>479224106000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>430794492000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>711327058000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>676770085000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>273784647000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>208888659000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>153989145000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>85418217000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>176240933649.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>286277073971.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>253976199073.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>236346272776.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>131495490127.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>355163413829.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>200336882910.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>96373975007.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>55970740337.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>137005593263.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>110513690397.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>142682685890.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>187885676555.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>233172052473.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>237451911049.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>286046494853.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>279579913554.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>238743729367.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>218293735988.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>223374651174.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>214382197134.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>353470605478.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>280567741229.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>218149650679.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>342050144924.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>389963173347.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>355043158662.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>415120746607.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>440634025979.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>472062577291.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>521518174896.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>213065325566.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>204892163425.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>124627212894.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>121769321332.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>156545651067.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>226765064246.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>295024529283.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>392235219196.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>233079044851.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>354545847129.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>373924698240.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>370317182025.0</v>
       </c>
-      <c r="BA16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:53">
+      <c r="BB16"/>
+    </row>
+    <row r="17" spans="1:54">
       <c r="A17" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -18639,1195 +18874,1213 @@
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17"/>
+    </row>
+    <row r="18" spans="1:54">
       <c r="A18" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B18">
+        <v>77758445509.0</v>
+      </c>
+      <c r="C18">
         <v>155037666000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>97079664000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>102412395000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>195014100000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>137325115000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>136093662000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>374769572000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>136397520000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-344779438084.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>54369646510.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>53905442854.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>106826250139.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-14002801747.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>102564020153.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>60891479837.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>30993941634.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-66388392447.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-33427904459.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>62658485124.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-37249896921.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-57782976018.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>127956657719.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>63225912087.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>43111886971.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>17229942348.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-26870603869.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-12201401135.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1434773968.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-100659631982.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>72938302918.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>9305216287.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-57352569083.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-28033262188.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>16792455233.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>9772536385.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-48470945614.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-753706862.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-30892600930.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-96449411142.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>39053588888.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>18318269986.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-4592818090.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>15093193666.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-90723756140.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-127035037654.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-11321845215.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-82806967117.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-28179659271.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-12105223528.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>23280458426.0</v>
       </c>
-      <c r="AZ18"/>
       <c r="BA18"/>
-    </row>
-    <row r="19" spans="1:53">
+      <c r="BB18"/>
+    </row>
+    <row r="19" spans="1:54">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>0.0</v>
       </c>
-      <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>-28589839384.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-23075865482.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>1816561728.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-46764893114.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-136084407264.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-85882123457.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-68135217301.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-84835130945.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-114190930642.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40006951000.0</v>
       </c>
       <c r="P19">
         <v>40006951000.0</v>
       </c>
       <c r="Q19">
         <v>40006951000.0</v>
       </c>
       <c r="R19">
+        <v>40006951000.0</v>
+      </c>
+      <c r="S19">
         <v>-73457625263.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-43866953064.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-52276188704.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-40331446480.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-52768487867.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-4077456914.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-14213341623.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13399500000.0</v>
       </c>
       <c r="Z19">
         <v>13399500000.0</v>
       </c>
       <c r="AA19">
         <v>13399500000.0</v>
       </c>
       <c r="AB19">
         <v>13399500000.0</v>
       </c>
       <c r="AC19">
+        <v>13399500000.0</v>
+      </c>
+      <c r="AD19">
         <v>-35188567644.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-70390562865.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-15745158572.0</v>
       </c>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
       <c r="A20" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>99880985000.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-    </row>
-    <row r="21" spans="1:53">
+      <c r="BB20"/>
+    </row>
+    <row r="21" spans="1:54">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B21">
+        <v>19474478605.0</v>
+      </c>
+      <c r="C21">
         <v>-15758807523.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>21840473612.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-160364998384.0</v>
       </c>
-      <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>-59127203552.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-69654154375.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>12787125798.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>94840876636.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>615013417211.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
-[...1 lines deleted...]
-      </c>
+      <c r="O21"/>
       <c r="P21">
         <v>-15046372361.0</v>
       </c>
       <c r="Q21">
+        <v>-15046372361.0</v>
+      </c>
+      <c r="R21">
         <v>140996227637.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-6754768519.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>31679688311.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-97036486924.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-10219835245.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>43919312534.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-130516396549.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-42725799967.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-63489791496.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>34199346323.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>37559165402.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-19460752550.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>7345210376.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>10278941341.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-197613507.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>43787112464.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-78709100439.0</v>
       </c>
-      <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
-    </row>
-    <row r="22" spans="1:53">
+      <c r="BB21"/>
+    </row>
+    <row r="22" spans="1:54">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B22">
+        <v>193726077236.0</v>
+      </c>
+      <c r="C22">
         <v>243898051000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>202606321000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>154282231000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>170125912000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>143181577826.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>152455221600.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>142008586000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>130393943000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>118434457324.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>148549249418.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>90001386154.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>127638955267.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>92124010954.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>120756408485.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>101448482901.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>60625123438.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>63597474300.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>81743707405.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>52013394120.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>54168346939.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>42125951329.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>61730755183.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>38291679782.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>57369771343.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-30275605785.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>59674778722.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>48059801440.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>23123092053.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>10135464862.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>22383073068.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>45006523893.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>8836864664.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>8601405556.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>23996001305.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>42122679864.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>10582687657.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>13329507566.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>21227177527.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>19743361008.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>24213354365.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>31251665648.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>27335123611.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>15710023758.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-4036021686.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>43817371333.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>21305174146.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>61902794145.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>34790117914.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>27973587894.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>51834280140.0</v>
       </c>
-      <c r="AZ22"/>
       <c r="BA22"/>
-    </row>
-    <row r="23" spans="1:53">
+      <c r="BB22"/>
+    </row>
+    <row r="23" spans="1:54">
       <c r="A23" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>166</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-25210416000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-8264421000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-24397849000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-6498160000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-24344453000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-4618257000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-363012597000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-215768237000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-250377154963.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-4354230629.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-5228039426.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-3725106326.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-8993087834.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-7140041076.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>318073769285.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-12360782844.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-7283895848.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-3818711904.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-943572537.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>17532597405.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>52134829427.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-4011668985.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>44412031143.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4900011216.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-8083229617.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-7307684348.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>8696147343.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>14118717113.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>15591960032.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-3512027417.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-3205751771.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>5094874171.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-2629816627.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>108059.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>102549.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>582725.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1784674847.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>416096.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-17998714836.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>17995462809.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>892267772.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-922618768.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>18491160.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-2315169518.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-48043702.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-1031122814.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1289139821958.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>78179526.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-1381190246.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1101322860.0</v>
       </c>
-      <c r="AZ23"/>
       <c r="BA23"/>
-    </row>
-    <row r="24" spans="1:53">
+      <c r="BB23"/>
+    </row>
+    <row r="24" spans="1:54">
       <c r="A24" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>-92300000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>890476273.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>758532530.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>438168000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>341484000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-11169723000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>737790690.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-63682885832.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-24730525122.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>578857752.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-5000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1845521622.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-5000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-48819813038.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>620091313.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2570926830.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>299500000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>331097486.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>208472697.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-122677421.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4290605.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>894066950.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>13027892112.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>962064544.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>630000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>23464522014.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>4300645781.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>857763013.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>733601768.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>9480313448.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>10495368602.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-1215951995.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>21632543623.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-28039069033.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-5184388596.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-29478997756.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>424734898.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3960059232.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-1115944047.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-929398063.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-2146458917.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>62689261730.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>160233862.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>113308264625.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-113133892471.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>33211603214.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-30132324627.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>55119930219.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-17022269521.0</v>
       </c>
-      <c r="AZ24"/>
       <c r="BA24"/>
-    </row>
-    <row r="25" spans="1:53">
+      <c r="BB24"/>
+    </row>
+    <row r="25" spans="1:54">
       <c r="A25" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>168</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>-24857952000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-82129562000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-52807729000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>14421361000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>166353122000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>159511011000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>188288956000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>74704514000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-331745035950.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-33028004573.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>32021030380.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>39446071239.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-31968390532.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-28354430124.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-113323096290.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-70933686469.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-74041304580.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-92482256011.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-52013394120.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-54168346939.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-42125951329.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-61730755183.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-38291679782.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-57369771343.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>30275605785.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-59674778722.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-48059801440.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-23123092053.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-10135464862.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-22383073068.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-45006523893.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-8836864664.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-8601405556.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-23996001305.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-42122679864.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-10582687657.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-13329507566.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-21227177527.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-19743361008.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-24213354365.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-31251665648.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-27335123611.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-15710023758.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>4036021686.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-43817371333.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-21305174146.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-61902794145.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-34790117914.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-27973587894.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-51834280140.0</v>
       </c>
-      <c r="AZ25"/>
       <c r="BA25"/>
-    </row>
-    <row r="26" spans="1:53">
+      <c r="BB25"/>
+    </row>
+    <row r="26" spans="1:54">
       <c r="A26" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-90624196000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-361031155000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>585564485000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>485683500000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>5000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>175108000000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>-324668750000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>333214051069.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
-      <c r="AV26">
+      <c r="AV26"/>
+      <c r="AW26">
         <v>983762297728.0</v>
       </c>
-      <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-    </row>
-    <row r="27" spans="1:53">
+      <c r="BB26"/>
+    </row>
+    <row r="27" spans="1:54">
       <c r="A27" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -19837,525 +20090,529 @@
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-    </row>
-    <row r="28" spans="1:53">
+      <c r="BB27"/>
+    </row>
+    <row r="28" spans="1:54">
       <c r="A28" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>171</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>-123557474000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-347735102000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-101603913000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>197181498000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-83681657000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-74272411000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-350245471000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-120977361000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>112982512248.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3498377629.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-63809399059.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3279600725.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-202711587702.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-15041372361.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>70379976630.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>34659227637.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-6754768519.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>31679688311.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-97272329894.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-10219835245.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>14933312534.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-130516396549.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-91080799967.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-63494780280.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>34179346323.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>37559165402.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-19460752550.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>7335210376.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-38056058659.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-226487094.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>43787132718.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-78709120439.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-17736475579.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>8153506379.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-72936853934.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>27063254612.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-1592269779.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-20156006392.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>402482130756.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-30527178929.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>63071807985.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>8557456196.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-110330074890.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>15183832747.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-54664617219.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>28967680830.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>208928705143.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-63027311165.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-62521065017.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-2650672690.0</v>
       </c>
-      <c r="AZ28"/>
       <c r="BA28"/>
-    </row>
-    <row r="29" spans="1:53">
+      <c r="BB28"/>
+    </row>
+    <row r="29" spans="1:54">
       <c r="A29" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>172</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>271762242000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>171503942000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>149680993000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>231616442000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>166353122000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>159511011000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>386283289000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>245350204000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-243501489204.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>115521244845.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>152318561906.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>195182871993.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>88157400517.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>120756408485.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>113323096290.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>70933686469.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>10443830280.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>10738548606.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>115265771314.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3290022256.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-5137165572.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>132038405238.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>78333320660.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>49364426118.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>18874879750.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>80382251492.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>35629171906.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>40923987393.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-29411306104.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>89417063258.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>55596062355.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-35613608251.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-10327737321.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>33577853189.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>27765843030.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-10748175735.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>8906552410.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-5310234185.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>8661324283.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>79002920720.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>53942371500.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>23050902328.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>125213294341.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-62133379705.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>47241032181.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>7162016322.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-3319743822.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>31215308483.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>12802682535.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>56686916826.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>180904469000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>311728051000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:53">
+    <row r="30" spans="1:54">
       <c r="A30" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>173</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>-116313968000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-73861363000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-29656071000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-36623461000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-28589839000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-23075865000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1816562000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-46764893000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-136084407264.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-85882123457.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-68135217301.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-84835130945.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-114190930642.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>22293601676.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-101251429491.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-39319653522.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-73457625263.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-43866953064.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-52276188704.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-40331446480.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-52768487867.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-4077456914.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-14213341623.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6775352965.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-682872858.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-106622855361.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-24366051027.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-35188567644.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-70390562865.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-15745158572.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-36810532620.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-11243592230.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-18921476862.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-8552354333.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-16182375678.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-42907158475.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-39135070716.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-25464775432.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-101150676193.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-39465720048.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-36553499577.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-29790179335.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-47430838945.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-28430142573.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-60967805210.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-131617754008.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-46025870081.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-89527292381.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>30212024156.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-50428727921.0</v>
       </c>
-      <c r="AZ30"/>
       <c r="BA30"/>
+      <c r="BB30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>