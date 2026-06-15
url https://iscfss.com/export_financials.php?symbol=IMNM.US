--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
@@ -229,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -836,10541 +842,11302 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>3339000.0</v>
+      </c>
+      <c r="C2">
         <v>14189000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3311000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2400000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3077000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1187000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>548000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>473000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>12</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>57000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>22000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>0.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-57925000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-44525000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-38895000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-904000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>3855000.0</v>
+      </c>
+      <c r="C7">
         <v>4832000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1650000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>293000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>317000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>0.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>239000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>626000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
+        <v>11000.0</v>
+      </c>
+      <c r="C8">
         <v>6000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="E8">
         <v>1000.0</v>
       </c>
       <c r="F8">
         <v>1000.0</v>
       </c>
       <c r="G8">
-        <v>0.0</v>
+        <v>1000.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>132653000.0</v>
       </c>
-      <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>95738000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>653482000.0</v>
+      </c>
+      <c r="C10">
         <v>143351000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>98679000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>20323000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>49229000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>39766000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2543000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1602000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>653482000.0</v>
+      </c>
+      <c r="C12">
         <v>217303000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>138142000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>20323000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>49229000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>39766000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2543000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1602000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
+        <v>11000.0</v>
+      </c>
+      <c r="C13">
         <v>6000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="E13">
         <v>1000.0</v>
       </c>
       <c r="F13">
         <v>1000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
       <c r="H13">
         <v>1000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>87350956.0</v>
+      </c>
+      <c r="C14">
         <v>58639441.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>19843651.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>12126573.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>11538668.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>10111592.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5744345.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1092436.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>1000.0</v>
       </c>
-      <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>1000.0</v>
       </c>
-      <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>23</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>6941000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>10493000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>-317000.0</v>
       </c>
-      <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-    </row>
-    <row r="17" spans="1:8">
+      <c r="I16"/>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
-[...1 lines deleted...]
-      </c>
+      <c r="D18"/>
       <c r="E18">
         <v>332000.0</v>
       </c>
-      <c r="F18"/>
+      <c r="F18">
+        <v>332000.0</v>
+      </c>
       <c r="G18"/>
       <c r="H18"/>
-    </row>
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>-847000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-4312000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-900000.0</v>
       </c>
-      <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>683188000.0</v>
+      </c>
+      <c r="C23">
         <v>240241000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>148540000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>24046000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>57925000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>44525000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5060000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4448000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>134000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>113000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>325000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
-    </row>
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>-649627000.0</v>
+      </c>
+      <c r="C28">
         <v>-138519000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-97029000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-20032000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-48912000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-39153000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1979000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-426000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>634343000.0</v>
+      </c>
+      <c r="C29">
         <v>181165000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>119882000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>16653000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>48185000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>41958000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-35305000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-24655000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>289000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>847000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4312000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>850000.0</v>
       </c>
-      <c r="G30"/>
       <c r="H30"/>
-    </row>
-    <row r="31" spans="1:8">
+      <c r="I30"/>
+    </row>
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>16653000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>48185000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>41345000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-35630000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-25205000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>615787000.0</v>
+      </c>
+      <c r="C32">
         <v>167032000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>122874000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>15318000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>46910000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>39856000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1457000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>550000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:8">
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>22411000.0</v>
+      </c>
+      <c r="C33">
         <v>18902000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3837000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1397000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1287000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1631000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1938000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2337000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:8">
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>62000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>12000.0</v>
       </c>
-      <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-    </row>
-    <row r="35" spans="1:8">
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>3855000.0</v>
+      </c>
+      <c r="C35">
         <v>4769000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>6829000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>62000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>12000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>142000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>39025000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>28092000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:8">
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>4587000.0</v>
+      </c>
+      <c r="C36">
         <v>4511000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>100000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>432000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>332000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>100000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>238000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>155000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:8">
+    <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>432000.0</v>
       </c>
       <c r="E38">
         <v>432000.0</v>
       </c>
       <c r="F38">
+        <v>432000.0</v>
+      </c>
+      <c r="G38">
         <v>100000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>238000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>255000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:8">
+    <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>7295000.0</v>
+      </c>
+      <c r="C39">
         <v>4036000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>6272000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1479000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3097000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2278000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>579000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1018000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:8">
+    <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>41651000.0</v>
+      </c>
+      <c r="C40">
         <v>33114000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>7715000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>4702000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>6334000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1372000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>666000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>476000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:8">
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>12000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>8000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>18000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>15000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:8">
+    <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>1362496000.0</v>
+      </c>
+      <c r="C42">
         <v>696872000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>342663000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>132653000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>127289000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>95738000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>927000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1811000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:8">
+    <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>23984000.0</v>
+      </c>
+      <c r="C45">
         <v>19140000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>7545000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>681000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3884000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1531000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1700000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2082000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:8">
+    <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>17614000.0</v>
+      </c>
+      <c r="C46">
         <v>14391000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3637000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>965000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>855000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1531000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1700000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2082000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:8">
+    <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>681000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>855000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1531000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1700000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>2082000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:8">
+    <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-728164000.0</v>
+      </c>
+      <c r="C48">
         <v>-515770000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-222807000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-116001000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-79105000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-54394000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-36557000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-26113000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
+    <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-116001000.0</v>
       </c>
-      <c r="E49"/>
-      <c r="F49">
+      <c r="F49"/>
+      <c r="G49">
         <v>-54394000.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>479000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>212000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>225000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:8">
+    <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>3855000.0</v>
+      </c>
+      <c r="C51">
         <v>4832000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1650000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>291000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>317000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>613000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>564000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1176000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:8">
+    <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>59</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
         <v>63000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>310000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>229000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>317000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>479000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>451000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>612000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:8">
+    <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53">
+        <v>0.0</v>
+      </c>
+      <c r="C53">
         <v>73952000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>39463000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>0.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-    </row>
-    <row r="54" spans="1:8">
+      <c r="I53"/>
+    </row>
+    <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>683188000.0</v>
+      </c>
+      <c r="C55">
         <v>240241000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>148540000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>24046000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>57925000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>44525000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5060000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4448000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>660777000.0</v>
+      </c>
+      <c r="C56">
         <v>221339000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>144703000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>22649000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>56638000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>42894000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3122000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2111000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>44990000.0</v>
+      </c>
+      <c r="C57">
         <v>54307000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>21829000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>7331000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>9728000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3038000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1665000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1561000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>48845000.0</v>
+      </c>
+      <c r="C58">
         <v>59076000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>28658000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>7393000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>9740000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3180000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>40690000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>29653000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59"/>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>634343000.0</v>
+      </c>
+      <c r="C60">
         <v>181165000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>119882000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>16653000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>48185000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>41345000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-35630000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-25205000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61"/>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
+      <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>5534000.0</v>
+      </c>
+      <c r="C2">
+        <v>3339000.0</v>
+      </c>
+      <c r="D2">
         <v>6147000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4660000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>9126000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>14189000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3518000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>7047000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>7179000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3311000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2786000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3699000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3310000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2400000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3139000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5259000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3890000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3077000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3277000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1790000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2958000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1187000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2627000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1422000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1422000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>548000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>548000.0</v>
       </c>
-      <c r="AA2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
         <v>-24000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-3000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>57000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>70000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>2000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>4000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>22000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L5"/>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5"/>
-      <c r="O5"/>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
       <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5">
         <v>0.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5">
         <v>-1841000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-35630000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-1519000.0</v>
       </c>
-      <c r="Z5"/>
-[...1 lines deleted...]
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5">
         <v>-25205000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>3694000.0</v>
+      </c>
+      <c r="C7">
+        <v>3855000.0</v>
+      </c>
+      <c r="D7">
         <v>4013000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>4142000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>4770000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>4832000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>2721000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2772000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1625000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1650000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>371000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>489000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>236000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>293000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>184000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>190000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>208000.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7">
         <v>0.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>0.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>35000.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7">
+      <c r="Z7"/>
+      <c r="AA7">
         <v>239000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
-        <v>9000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="C8">
-        <v>9000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="D8">
         <v>9000.0</v>
       </c>
       <c r="E8">
-        <v>6000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="F8">
-        <v>6000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="G8">
         <v>6000.0</v>
       </c>
       <c r="H8">
         <v>6000.0</v>
       </c>
       <c r="I8">
+        <v>6000.0</v>
+      </c>
+      <c r="J8">
+        <v>6000.0</v>
+      </c>
+      <c r="K8">
         <v>4000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="L8">
         <v>1000.0</v>
       </c>
       <c r="M8">
         <v>1000.0</v>
       </c>
       <c r="N8">
         <v>1000.0</v>
       </c>
       <c r="O8">
         <v>1000.0</v>
       </c>
       <c r="P8">
         <v>1000.0</v>
       </c>
       <c r="Q8">
         <v>1000.0</v>
       </c>
       <c r="R8">
         <v>1000.0</v>
       </c>
       <c r="S8">
         <v>1000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>1000.0</v>
+      </c>
+      <c r="U8">
+        <v>1000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>135165000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>134132000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>132653000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9">
         <v>126045000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>124149000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>96174000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>95738000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>582693000.0</v>
+      </c>
+      <c r="C10">
+        <v>653482000.0</v>
+      </c>
+      <c r="D10">
         <v>272639000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>143876000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>257613000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>143351000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>155568000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>165332000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>269723000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>98679000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>90641000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>38416000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>44424000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>20323000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>27078000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>34649000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>42879000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>49229000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>56243000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>59829000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>36276000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>39766000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>6744000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>9789000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-2543000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>2543000.0</v>
       </c>
-      <c r="Z10"/>
-[...1 lines deleted...]
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-1602000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>582693000.0</v>
+      </c>
+      <c r="C12">
+        <v>653482000.0</v>
+      </c>
+      <c r="D12">
         <v>272639000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>268036000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>317323000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>217303000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>240130000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>278353000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>309706000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>138142000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>90641000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>38416000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>44424000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>20323000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>27078000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>34649000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>42879000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>49229000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>56243000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>59829000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>36276000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>39766000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>6744000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>9789000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2543000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>2543000.0</v>
       </c>
-      <c r="Z12"/>
-[...1 lines deleted...]
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12">
         <v>1602000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
-        <v>9000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="C13">
-        <v>9000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="D13">
         <v>9000.0</v>
       </c>
       <c r="E13">
-        <v>6000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="F13">
-        <v>6000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="G13">
         <v>6000.0</v>
       </c>
       <c r="H13">
         <v>6000.0</v>
       </c>
       <c r="I13">
+        <v>6000.0</v>
+      </c>
+      <c r="J13">
+        <v>6000.0</v>
+      </c>
+      <c r="K13">
         <v>4000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="L13">
         <v>1000.0</v>
       </c>
       <c r="M13">
         <v>1000.0</v>
       </c>
       <c r="N13">
         <v>1000.0</v>
       </c>
       <c r="O13">
         <v>1000.0</v>
       </c>
       <c r="P13">
         <v>1000.0</v>
       </c>
       <c r="Q13">
         <v>1000.0</v>
       </c>
       <c r="R13">
         <v>1000.0</v>
       </c>
       <c r="S13">
         <v>1000.0</v>
       </c>
       <c r="T13">
         <v>1000.0</v>
       </c>
       <c r="U13">
         <v>1000.0</v>
       </c>
-      <c r="V13"/>
+      <c r="V13">
+        <v>1000.0</v>
+      </c>
       <c r="W13">
         <v>1000.0</v>
       </c>
-      <c r="X13">
-[...1 lines deleted...]
-      </c>
+      <c r="X13"/>
       <c r="Y13">
         <v>1000.0</v>
       </c>
       <c r="Z13">
         <v>1000.0</v>
       </c>
-      <c r="AA13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:28">
+      <c r="AA13">
+        <v>1000.0</v>
+      </c>
+      <c r="AB13">
+        <v>1000.0</v>
+      </c>
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>113136836.0</v>
+      </c>
+      <c r="C14">
+        <v>87350956.0</v>
+      </c>
+      <c r="D14">
         <v>87957868.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>87010742.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>79410354.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>62703987.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>60205327.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>59936703.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>10308877.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>21950186.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>12202335.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>12197801.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>12182478.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>12128451.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>12127501.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>12127385.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>12122903.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>11934491.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>11934491.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>11456991.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>10640870.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>10190607.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>10032577.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>9282577.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5744345.0</v>
       </c>
       <c r="Z14">
         <v>5744345.0</v>
       </c>
       <c r="AA14">
+        <v>5744345.0</v>
+      </c>
+      <c r="AB14">
+        <v>5744345.0</v>
+      </c>
+      <c r="AC14">
         <v>1092436.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1092436.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
       <c r="M15">
         <v>1000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15"/>
+      <c r="N15">
+        <v>1000.0</v>
+      </c>
+      <c r="O15">
+        <v>1000.0</v>
+      </c>
       <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
-[...4 lines deleted...]
-      </c>
+      <c r="R15"/>
+      <c r="S15"/>
       <c r="T15">
         <v>1000.0</v>
       </c>
       <c r="U15">
         <v>1000.0</v>
       </c>
-      <c r="V15"/>
+      <c r="V15">
+        <v>1000.0</v>
+      </c>
       <c r="W15">
         <v>1000.0</v>
       </c>
       <c r="X15"/>
-      <c r="Y15"/>
+      <c r="Y15">
+        <v>1000.0</v>
+      </c>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16">
         <v>4015000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>6941000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>9679000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>12589000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>12745000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>10493000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>16956000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>17668000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>18215000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
         <v>-317000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>4378000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
-[...1 lines deleted...]
-      </c>
+      <c r="K18"/>
       <c r="L18"/>
       <c r="M18">
-        <v>332000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>432000.0</v>
+      </c>
+      <c r="N18"/>
       <c r="O18">
         <v>332000.0</v>
       </c>
       <c r="P18">
-        <v>382000.0</v>
+        <v>332000.0</v>
       </c>
       <c r="Q18">
         <v>332000.0</v>
       </c>
       <c r="R18">
+        <v>382000.0</v>
+      </c>
+      <c r="S18">
+        <v>332000.0</v>
+      </c>
+      <c r="T18">
         <v>307000.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18">
         <v>2500000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22">
         <v>-208000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-821000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-847000.0</v>
       </c>
-      <c r="N22"/>
-[...6 lines deleted...]
-      </c>
+      <c r="P22"/>
+      <c r="Q22"/>
       <c r="R22">
         <v>1.0</v>
       </c>
       <c r="S22">
+        <v>-4312000.0</v>
+      </c>
+      <c r="T22">
+        <v>1.0</v>
+      </c>
+      <c r="U22">
         <v>-1700000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-2600000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-850000.0</v>
       </c>
-      <c r="V22"/>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>619792000.0</v>
+      </c>
+      <c r="C23">
+        <v>683188000.0</v>
+      </c>
+      <c r="D23">
         <v>299377000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>296290000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>342693000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>240241000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>256898000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>296215000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>319754000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>148540000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>93161000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>41435000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>48114000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>24046000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>30546000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>39019000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>47728000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>57925000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>62558000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>64141000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>42593000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>44525000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>11983000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>12214000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>3264000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>5060000.0</v>
       </c>
-      <c r="Z23"/>
-[...1 lines deleted...]
-      <c r="AB23">
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23">
         <v>2308000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24">
         <v>134000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>134000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>211000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>323000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>113000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>-578999000.0</v>
+      </c>
+      <c r="C28">
+        <v>-649627000.0</v>
+      </c>
+      <c r="D28">
         <v>-268626000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-139734000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-252843000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-138519000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-152847000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-162560000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-268098000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-97029000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-90270000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-37927000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-44188000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-20032000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-26894000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-34459000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-42671000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-48912000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-56227000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-59785000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-35698000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-39153000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-6084000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-9041000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2543000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-1979000.0</v>
       </c>
-      <c r="Z28"/>
-[...1 lines deleted...]
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28">
         <v>1602000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>588686000.0</v>
+      </c>
+      <c r="C29">
+        <v>634343000.0</v>
+      </c>
+      <c r="D29">
         <v>263919000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>269270000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>307126000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>181165000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>214906000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>253838000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>285572000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>119882000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>6076000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>9338000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>13862000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>16653000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>23084000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>30277000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>37874000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>48185000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>54809000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>60661000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>38461000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>41958000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-48425000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>9797000.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30">
         <v>289000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>0.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>208000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>821000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>847000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1090000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>1090000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>795000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>4312000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>4200000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1700000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>2600000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>850000.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30"/>
+      <c r="AD30"/>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>9338000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>13862000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>16653000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>23084000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>30277000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>37874000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>48185000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>54793000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>60617000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>37883000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>41345000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-49085000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-40829000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-35630000.0</v>
       </c>
       <c r="Z31">
         <v>-35630000.0</v>
       </c>
-      <c r="AA31"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:28">
+      <c r="AA31">
+        <v>-35630000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-35630000.0</v>
+      </c>
+      <c r="AC31"/>
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>566897000.0</v>
+      </c>
+      <c r="C32">
+        <v>615787000.0</v>
+      </c>
+      <c r="D32">
         <v>248479000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>254554000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>292333000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>167032000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>204512000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>244384000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>282558000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>122874000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>68303000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>13134000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>21705000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>15318000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>21870000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>28980000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>36596000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>46910000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>53425000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>59294000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>36536000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>39856000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>2077000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>7402000.0</v>
       </c>
-      <c r="X32"/>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32"/>
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>25483000.0</v>
+      </c>
+      <c r="C33">
+        <v>22411000.0</v>
+      </c>
+      <c r="D33">
         <v>19453000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>18858000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>19563000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>18902000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>12858000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>11931000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>6428000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>3837000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>1747000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1909000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1578000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1397000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1307000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1421000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1425000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1287000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1368000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1326000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1486000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1631000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>4500000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>2023000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>-2543000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>1938000.0</v>
       </c>
-      <c r="Z33"/>
-[...1 lines deleted...]
-      <c r="AB33">
+      <c r="AB33"/>
+      <c r="AC33"/>
+      <c r="AD33">
         <v>-1602000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34">
         <v>61000000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>5705000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>9421000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>62000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34"/>
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>3694000.0</v>
+      </c>
+      <c r="C35">
+        <v>3855000.0</v>
+      </c>
+      <c r="D35">
         <v>4013000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>4142000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>4770000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>4769000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>2464000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>2477000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>3414000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>6829000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>63974000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>5705000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>9421000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>62000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>93000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>124000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>147000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>12000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>0.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>3000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>139000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>142000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>55662000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>341000.0</v>
       </c>
-      <c r="X35"/>
-      <c r="Y35">
+      <c r="Z35"/>
+      <c r="AA35">
         <v>39025000.0</v>
       </c>
-      <c r="Z35"/>
-      <c r="AA35"/>
       <c r="AB35"/>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35"/>
+      <c r="AD35"/>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>5574000.0</v>
+      </c>
+      <c r="C36">
+        <v>4587000.0</v>
+      </c>
+      <c r="D36">
         <v>4765000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>4564000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>4447000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>4511000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>3298000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>3312000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>668000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>200000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>230000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>332000.0</v>
       </c>
       <c r="M36">
         <v>432000.0</v>
       </c>
       <c r="N36">
-        <v>432000.0</v>
+        <v>332000.0</v>
       </c>
       <c r="O36">
         <v>432000.0</v>
       </c>
       <c r="P36">
-        <v>382000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="Q36">
         <v>432000.0</v>
       </c>
       <c r="R36">
+        <v>382000.0</v>
+      </c>
+      <c r="S36">
+        <v>432000.0</v>
+      </c>
+      <c r="T36">
         <v>407000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="U36">
         <v>100000.0</v>
       </c>
       <c r="V36">
+        <v>100000.0</v>
+      </c>
+      <c r="W36">
+        <v>100000.0</v>
+      </c>
+      <c r="X36">
         <v>2759000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>229000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>-2543000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>238000.0</v>
       </c>
-      <c r="Z36"/>
-[...1 lines deleted...]
-      <c r="AB36">
+      <c r="AB36"/>
+      <c r="AC36"/>
+      <c r="AD36">
         <v>-1602000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37"/>
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...4 lines deleted...]
-      </c>
+      <c r="G38"/>
+      <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
+      <c r="J38">
+        <v>1.0</v>
+      </c>
       <c r="K38">
-        <v>532000.0</v>
+        <v>1.0</v>
       </c>
       <c r="L38"/>
       <c r="M38">
-        <v>432000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>532000.0</v>
+      </c>
+      <c r="N38"/>
       <c r="O38">
         <v>432000.0</v>
       </c>
       <c r="P38">
-        <v>482000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="Q38">
         <v>432000.0</v>
       </c>
       <c r="R38">
+        <v>482000.0</v>
+      </c>
+      <c r="S38">
+        <v>432000.0</v>
+      </c>
+      <c r="T38">
         <v>407000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="U38">
         <v>100000.0</v>
       </c>
       <c r="V38">
+        <v>100000.0</v>
+      </c>
+      <c r="W38">
+        <v>100000.0</v>
+      </c>
+      <c r="X38">
         <v>2759000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>229000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>229000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>238000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>238000.0</v>
       </c>
-      <c r="AA38"/>
-[...2 lines deleted...]
-    <row r="39" spans="1:28">
+      <c r="AC38"/>
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>11616000.0</v>
+      </c>
+      <c r="C39">
+        <v>7295000.0</v>
+      </c>
+      <c r="D39">
         <v>7285000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>9396000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>5807000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>4036000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>3910000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>5931000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>3620000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>6272000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>773000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>1110000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>2112000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>1479000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>1071000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>1859000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>2629000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>3097000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>4947000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>2986000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>4831000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>3128000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>739000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>402000.0</v>
       </c>
-      <c r="X39"/>
-      <c r="Y39">
+      <c r="Z39"/>
+      <c r="AA39">
         <v>579000.0</v>
       </c>
-      <c r="Z39"/>
-      <c r="AA39"/>
       <c r="AB39"/>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39"/>
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>21878000.0</v>
+      </c>
+      <c r="C40">
+        <v>41651000.0</v>
+      </c>
+      <c r="D40">
         <v>25298000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>18218000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>17656000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>33114000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>26074000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>19969000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>10425000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>7715000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>3120000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>4536000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>3070000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>4702000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>4139000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>3293000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>5756000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>6334000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>4472000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>1687000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>1169000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>1372000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>2330000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>942000.0</v>
       </c>
-      <c r="X40"/>
-      <c r="Y40">
+      <c r="Z40"/>
+      <c r="AA40">
         <v>666000.0</v>
       </c>
-      <c r="Z40"/>
-      <c r="AA40"/>
       <c r="AB40"/>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40"/>
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>5705000.0</v>
       </c>
-      <c r="L41"/>
-[...1 lines deleted...]
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>93000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>124000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>147000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>12000.0</v>
       </c>
-      <c r="R41"/>
-      <c r="S41">
+      <c r="T41"/>
+      <c r="U41">
         <v>3000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>5000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>8000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>11000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="Y41">
         <v>18000.0</v>
       </c>
       <c r="Z41">
         <v>18000.0</v>
       </c>
-      <c r="AA41"/>
-[...2 lines deleted...]
-    <row r="42" spans="1:28">
+      <c r="AA41">
+        <v>18000.0</v>
+      </c>
+      <c r="AB41">
+        <v>18000.0</v>
+      </c>
+      <c r="AC41"/>
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>1370678000.0</v>
+      </c>
+      <c r="C42">
+        <v>1362496000.0</v>
+      </c>
+      <c r="D42">
         <v>922174000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>870092000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>864530000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>696872000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>650351000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>642251000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>637861000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>342663000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>136248000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>135165000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>134132000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>132653000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>131298000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>129958000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>128631000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>127289000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>126045000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>124149000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>96174000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>95738000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>1236000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>51027000.0</v>
       </c>
-      <c r="X42"/>
-      <c r="Y42">
+      <c r="Z42"/>
+      <c r="AA42">
         <v>-36448000.0</v>
       </c>
-      <c r="Z42"/>
-      <c r="AA42"/>
       <c r="AB42"/>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42"/>
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43"/>
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44"/>
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>19909000.0</v>
+      </c>
+      <c r="C45">
+        <v>23984000.0</v>
+      </c>
+      <c r="D45">
         <v>14688000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>14294000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>15116000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>19140000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>9560000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>8619000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>5760000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>7545000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>1517000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>1203000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>916000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>681000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>875000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
-      <c r="R45">
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45">
         <v>961000.0</v>
       </c>
-      <c r="S45">
+      <c r="U45">
         <v>1226000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>1386000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>1531000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>1741000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>1794000.0</v>
       </c>
-      <c r="X45"/>
-      <c r="Y45">
+      <c r="Z45"/>
+      <c r="AA45">
         <v>1700000.0</v>
       </c>
-      <c r="Z45"/>
-      <c r="AA45"/>
       <c r="AB45"/>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45"/>
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>19909000.0</v>
+      </c>
+      <c r="C46">
+        <v>17614000.0</v>
+      </c>
+      <c r="D46">
         <v>14688000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>14294000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>15116000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>14391000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>9560000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>8619000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>5760000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>3637000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>1517000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>1377000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>1146000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>965000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>875000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>989000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>943000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>855000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>961000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1226000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1386000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>1531000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>1741000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>1794000.0</v>
       </c>
-      <c r="X46"/>
-      <c r="Y46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>1700000.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46"/>
       <c r="AB46"/>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46"/>
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>1203000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>916000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>681000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>875000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>989000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>943000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>855000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>961000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>1226000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>1386000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>1531000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>1741000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>1794000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>1794000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>1700000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>1700000.0</v>
       </c>
-      <c r="AA47"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:28">
+      <c r="AC47"/>
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-782003000.0</v>
+      </c>
+      <c r="C48">
+        <v>-728164000.0</v>
+      </c>
+      <c r="D48">
         <v>-658264000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-600807000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-557410000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-515770000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-435521000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-388421000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-352299000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-222807000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-130173000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-125828000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-120271000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-116001000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-108215000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-99682000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-90758000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-79105000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-71253000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-63533000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-58292000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-54394000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-50321000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-41944000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-41944000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-36557000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-36557000.0</v>
       </c>
-      <c r="AA48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:28">
+      <c r="AC48"/>
+      <c r="AD48"/>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-125828000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-120271000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-116001000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
-      <c r="R49">
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49">
         <v>-71253000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-63533000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-58292000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-54394000.0</v>
       </c>
-      <c r="V49"/>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49"/>
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50">
         <v>16000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>44000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>444000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>479000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>449000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>390000.0</v>
       </c>
-      <c r="X50"/>
-      <c r="Y50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>212000.0</v>
       </c>
-      <c r="Z50"/>
-      <c r="AA50"/>
       <c r="AB50"/>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50"/>
+      <c r="AD50"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>3694000.0</v>
+      </c>
+      <c r="C51">
+        <v>3855000.0</v>
+      </c>
+      <c r="D51">
         <v>4013000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>4142000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>4770000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>4832000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>2721000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>2772000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1625000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1650000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>371000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>489000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>236000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>291000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>184000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>190000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>208000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>317000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>16000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>44000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>578000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>613000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>660000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>748000.0</v>
       </c>
-      <c r="X51"/>
-      <c r="Y51">
+      <c r="Z51"/>
+      <c r="AA51">
         <v>564000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51"/>
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
-      <c r="E52">
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52">
         <v>63000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>257000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>295000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>419000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>310000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>249000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>489000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>236000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>229000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>91000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>66000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>61000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>317000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>16000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>44000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>444000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>479000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>449000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>425000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>451000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52"/>
       <c r="AB52"/>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52"/>
+      <c r="AD52"/>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>60</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>0.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
+        <v>0.0</v>
+      </c>
+      <c r="E53">
         <v>124160000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>59710000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>73952000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>84562000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>113021000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>39983000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>39463000.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53"/>
       <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53">
         <v>0.0</v>
       </c>
-      <c r="N53"/>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53">
         <v>5086000.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53">
         <v>3204000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:28">
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-    </row>
-    <row r="55" spans="1:28">
+      <c r="AC54"/>
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>619792000.0</v>
+      </c>
+      <c r="C55">
+        <v>683188000.0</v>
+      </c>
+      <c r="D55">
         <v>299377000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>296290000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>342693000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>240241000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>256898000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>296215000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>319754000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>148540000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>93161000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>41435000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>48114000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>24046000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>30546000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>39019000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>47728000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>57925000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>62558000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>64141000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>42593000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>44525000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>11983000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>12214000.0</v>
       </c>
-      <c r="X55"/>
-      <c r="Y55">
+      <c r="Z55"/>
+      <c r="AA55">
         <v>5060000.0</v>
       </c>
-      <c r="Z55"/>
-      <c r="AA55"/>
       <c r="AB55"/>
-    </row>
-    <row r="56" spans="1:28">
+      <c r="AC55"/>
+      <c r="AD55"/>
+    </row>
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>594309000.0</v>
+      </c>
+      <c r="C56">
+        <v>660777000.0</v>
+      </c>
+      <c r="D56">
         <v>279924000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>277432000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>323130000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>221339000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>244040000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>284284000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>313326000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>144703000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>91414000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>39526000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>46536000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>22649000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>29239000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>37598000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>46303000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>56638000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>61190000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>62815000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>41107000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>42894000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>7483000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>10191000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>2543000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>3122000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>3122000.0</v>
       </c>
-      <c r="AA56"/>
-      <c r="AB56">
+      <c r="AC56"/>
+      <c r="AD56">
         <v>1602000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>27412000.0</v>
+      </c>
+      <c r="C57">
+        <v>44990000.0</v>
+      </c>
+      <c r="D57">
         <v>31445000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>22878000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>30797000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>54307000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>39528000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>39900000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>30768000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>21829000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>23111000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>26392000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>24831000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>7331000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>7369000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>8618000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>9707000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>9728000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>7765000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>3521000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>4571000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>3038000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>5406000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>2789000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>2789000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>1665000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>1665000.0</v>
       </c>
-      <c r="AA57"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:28">
+      <c r="AC57"/>
+      <c r="AD57"/>
+    </row>
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>31106000.0</v>
+      </c>
+      <c r="C58">
+        <v>48845000.0</v>
+      </c>
+      <c r="D58">
         <v>35458000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>27020000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>35567000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>59076000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>41992000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>42377000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>34182000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>28658000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>87085000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>32097000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>34252000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>7393000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>7462000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>8742000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>9854000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>9740000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>7765000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>3524000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>4710000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>3180000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>61068000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>3130000.0</v>
       </c>
-      <c r="X58"/>
-      <c r="Y58">
+      <c r="Z58"/>
+      <c r="AA58">
         <v>40690000.0</v>
       </c>
-      <c r="Z58"/>
-      <c r="AA58"/>
       <c r="AB58"/>
-    </row>
-    <row r="59" spans="1:28">
+      <c r="AC58"/>
+      <c r="AD58"/>
+    </row>
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-    </row>
-    <row r="60" spans="1:28">
+      <c r="AC59"/>
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>588686000.0</v>
+      </c>
+      <c r="C60">
+        <v>634343000.0</v>
+      </c>
+      <c r="D60">
         <v>263919000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>269270000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>307126000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>181165000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>214906000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>253838000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>285572000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>119882000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>6076000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>9338000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>13862000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>16653000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>23084000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>30277000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>37874000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>48185000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>54793000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>60617000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>37883000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>41345000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>-49085000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>9084000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>3264000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>-35630000.0</v>
       </c>
-      <c r="Z60"/>
-[...1 lines deleted...]
-      <c r="AB60">
+      <c r="AB60"/>
+      <c r="AC60"/>
+      <c r="AD60">
         <v>2308000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-    </row>
-    <row r="62" spans="1:28">
+      <c r="AC61"/>
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B2">
+        <v>2955000.0</v>
+      </c>
+      <c r="C2">
         <v>2102000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>728000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>631000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>755000.0</v>
       </c>
       <c r="F2">
         <v>755000.0</v>
       </c>
       <c r="G2">
+        <v>755000.0</v>
+      </c>
+      <c r="H2">
         <v>615000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>521000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B3">
+        <v>2955000.0</v>
+      </c>
+      <c r="C3">
         <v>2102000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>728000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>631000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>755000.0</v>
       </c>
       <c r="F3">
         <v>755000.0</v>
       </c>
       <c r="G3">
+        <v>755000.0</v>
+      </c>
+      <c r="H3">
         <v>615000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>521000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B5">
+        <v>-212394000.0</v>
+      </c>
+      <c r="C5">
         <v>-153456000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-28728000.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>-25204000.0</v>
+        <v>-36891000.0</v>
       </c>
       <c r="F5">
+        <v>-24701000.0</v>
+      </c>
+      <c r="G5">
         <v>-12261000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-10338000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-7704000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B6">
+        <v>-209439000.0</v>
+      </c>
+      <c r="C6">
         <v>-151354000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-28000000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>-24449000.0</v>
+        <v>-36260000.0</v>
       </c>
       <c r="F6">
+        <v>-23946000.0</v>
+      </c>
+      <c r="G6">
         <v>-11506000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-9723000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-7183000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B9">
+        <v>3986000.0</v>
+      </c>
+      <c r="C9">
         <v>9041000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>14018000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-631000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-755000.0</v>
       </c>
       <c r="F9">
         <v>-755000.0</v>
       </c>
       <c r="G9">
+        <v>-755000.0</v>
+      </c>
+      <c r="H9">
         <v>-615000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-521000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B10">
+        <v>-212394000.0</v>
+      </c>
+      <c r="C10">
         <v>-292963000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-106806000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-36896000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-24711000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-17837000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-10444000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-7845000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>101</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>-292963000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>560105.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>617000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-242000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-717000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>106000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>39000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>5000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>10000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>38000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>106000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>141000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B13">
+        <v>11719000.0</v>
+      </c>
+      <c r="C13">
         <v>12837000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2724000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5000.0</v>
       </c>
-      <c r="E13"/>
-      <c r="F13">
+      <c r="F13"/>
+      <c r="G13">
         <v>1000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>10000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>39000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B15">
+        <v>-212394000.0</v>
+      </c>
+      <c r="C15">
         <v>-292963000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-106806000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-36896000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-24711000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-17120000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-10550000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-7845000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-37518000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-24711000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-17837000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-10444000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-7845000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B17">
+        <v>-212394000.0</v>
+      </c>
+      <c r="C17">
         <v>-292963000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-106806000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-36896000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-24711000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-17837000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-10444000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-7845000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:8">
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B18">
+        <v>11719000.0</v>
+      </c>
+      <c r="C18">
         <v>12837000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2724000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>5000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-10000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-38000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-96000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-102000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>5000.0</v>
       </c>
-      <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B21">
+        <v>-214113000.0</v>
+      </c>
+      <c r="C21">
         <v>-305800000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-109530000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-36901000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-25204000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-12261000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-10348000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-7743000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B23">
+        <v>221054000.0</v>
+      </c>
+      <c r="C23">
         <v>314841000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>123548000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>36901000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>25204000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>12261000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>10348000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7743000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B25">
+        <v>2955000.0</v>
+      </c>
+      <c r="C25">
         <v>2102000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>728000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>631000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>755000.0</v>
       </c>
       <c r="F25">
         <v>755000.0</v>
       </c>
       <c r="G25">
+        <v>755000.0</v>
+      </c>
+      <c r="H25">
         <v>615000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>521000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B26">
+        <v>174331000.0</v>
+      </c>
+      <c r="C26">
         <v>129542000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>23089000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>23272000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>14110000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>7486000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>8823000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>6877000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B28">
+        <v>43768000.0</v>
+      </c>
+      <c r="C28">
         <v>32955000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>19657000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>13629000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11094000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4775000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1525000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>866000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
-    </row>
-    <row r="30" spans="1:8">
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B30">
+        <v>218099000.0</v>
+      </c>
+      <c r="C30">
         <v>314841000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>123548000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>36901000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>25204000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12261000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10348000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7743000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B31">
+        <v>1719000.0</v>
+      </c>
+      <c r="C31">
         <v>12837000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2724000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>5000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>493000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-5576000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-96000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-102000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B32">
+        <v>6941000.0</v>
+      </c>
+      <c r="C32">
         <v>9041000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>14018000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>6627000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
+        <v>0.0</v>
+      </c>
+      <c r="I32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B2">
+        <v>753000.0</v>
+      </c>
+      <c r="C2">
+        <v>776000.0</v>
+      </c>
+      <c r="D2">
         <v>49193000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>720000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>726000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>595000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>571000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>673000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>263000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>257000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>166000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>5716000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3913000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>260000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>114000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>121000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>136000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>118000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>286000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>175000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>176000.0</v>
       </c>
-      <c r="U2"/>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B3">
+        <v>753000.0</v>
+      </c>
+      <c r="C3">
+        <v>776000.0</v>
+      </c>
+      <c r="D3">
         <v>589000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>720000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>726000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>595000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>571000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>673000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>263000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>257000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>166000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>101000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>94000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>260000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>114000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>121000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>136000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>118000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>286000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>175000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>176000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>256000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>177000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>159000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>163000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>161000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>154000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>150000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>150000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B5">
+        <v>-53839000.0</v>
+      </c>
+      <c r="C5">
+        <v>-69900000.0</v>
+      </c>
+      <c r="D5">
         <v>-57457000.0</v>
       </c>
-      <c r="C5">
-[...4 lines deleted...]
-      </c>
       <c r="E5">
+        <v>-43397000.0</v>
+      </c>
+      <c r="F5">
+        <v>-41640000.0</v>
+      </c>
+      <c r="G5">
         <v>-55598000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-43816000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-33697000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-20345000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-13851000.0</v>
       </c>
-      <c r="J5">
-[...4 lines deleted...]
-      </c>
       <c r="L5">
-        <v>-4471000.0</v>
+        <v>-4345000.0</v>
       </c>
       <c r="M5">
-        <v>-7787000.0</v>
+        <v>-5557000.0</v>
       </c>
       <c r="N5">
-        <v>-8534000.0</v>
+        <v>-4270000.0</v>
       </c>
       <c r="O5">
-        <v>-8926000.0</v>
+        <v>-7786000.0</v>
       </c>
       <c r="P5">
-        <v>-11654000.0</v>
+        <v>-8533000.0</v>
       </c>
       <c r="Q5">
+        <v>-8924000.0</v>
+      </c>
+      <c r="R5">
+        <v>-11653000.0</v>
+      </c>
+      <c r="S5">
         <v>-7847000.0</v>
       </c>
-      <c r="R5">
-[...4 lines deleted...]
-      </c>
       <c r="T5">
+        <v>-7717000.0</v>
+      </c>
+      <c r="U5">
+        <v>-5240000.0</v>
+      </c>
+      <c r="V5">
         <v>-3897000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-4061000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-8367000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-2715000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-2655000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-2878000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-2720000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-2370000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-2370000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B6">
+        <v>-53086000.0</v>
+      </c>
+      <c r="C6">
+        <v>-69124000.0</v>
+      </c>
+      <c r="D6">
         <v>-56868000.0</v>
       </c>
-      <c r="C6">
-[...4 lines deleted...]
-      </c>
       <c r="E6">
+        <v>-42677000.0</v>
+      </c>
+      <c r="F6">
+        <v>-40914000.0</v>
+      </c>
+      <c r="G6">
         <v>-55003000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-43245000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-33024000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-20082000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-13594000.0</v>
       </c>
-      <c r="J6">
-[...4 lines deleted...]
-      </c>
       <c r="L6">
-        <v>-4377000.0</v>
+        <v>-4179000.0</v>
       </c>
       <c r="M6">
-        <v>-7527000.0</v>
+        <v>-5456000.0</v>
       </c>
       <c r="N6">
-        <v>-8420000.0</v>
+        <v>-4176000.0</v>
       </c>
       <c r="O6">
-        <v>-8805000.0</v>
+        <v>-7526000.0</v>
       </c>
       <c r="P6">
-        <v>-11518000.0</v>
+        <v>-8419000.0</v>
       </c>
       <c r="Q6">
+        <v>-8803000.0</v>
+      </c>
+      <c r="R6">
+        <v>-11517000.0</v>
+      </c>
+      <c r="S6">
         <v>-7729000.0</v>
       </c>
-      <c r="R6">
-[...4 lines deleted...]
-      </c>
       <c r="T6">
+        <v>-7431000.0</v>
+      </c>
+      <c r="U6">
+        <v>-5065000.0</v>
+      </c>
+      <c r="V6">
         <v>-3721000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-3805000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-8190000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-2556000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-2492000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-2717000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-2566000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-2220000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-2220000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B9">
+        <v>-753000.0</v>
+      </c>
+      <c r="C9">
+        <v>-776000.0</v>
+      </c>
+      <c r="D9">
         <v>-49193000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>3295000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>2926000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2738000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2910000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>2364000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1029000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>3826000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>3399000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-1453000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-1549000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-260000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-114000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-121000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-136000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-118000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-286000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-175000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-176000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B10">
+        <v>-53839000.0</v>
+      </c>
+      <c r="C10">
+        <v>-69900000.0</v>
+      </c>
+      <c r="D10">
         <v>-57457000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-43397000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-41640000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-80249000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-47100000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-36122000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-129492000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-92634000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-4345000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-5557000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-4270000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-7786000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-8533000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-8924000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-11653000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-7852000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-7720000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-5241000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-3898000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-4073000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-8377000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-2710000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-2677000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-2922000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-2737000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-2392500.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-2392500.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>-1.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>367000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-166000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>34915.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-201000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>618000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="P11">
         <v>-1000.0</v>
       </c>
       <c r="Q11">
+        <v>-2000.0</v>
+      </c>
+      <c r="R11">
+        <v>-1000.0</v>
+      </c>
+      <c r="S11">
         <v>6000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>9000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11">
+      <c r="V11"/>
+      <c r="W11">
         <v>-245000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>10000.0</v>
       </c>
-      <c r="W11"/>
-[...1 lines deleted...]
-      <c r="Y11">
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11">
         <v>10000.0</v>
       </c>
-      <c r="Z11"/>
-      <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
-[...1 lines deleted...]
-      </c>
+      <c r="I12"/>
       <c r="J12"/>
       <c r="K12">
+        <v>201000.0</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12">
         <v>216000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>201000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>4000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="P12">
         <v>1000.0</v>
       </c>
       <c r="Q12">
+        <v>2000.0</v>
+      </c>
+      <c r="R12">
+        <v>1000.0</v>
+      </c>
+      <c r="S12">
         <v>5000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>11000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>10000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>5000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>22000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>44000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>17000.0</v>
       </c>
-      <c r="AA12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B13">
+        <v>5492000.0</v>
+      </c>
+      <c r="C13">
+        <v>2961000.0</v>
+      </c>
+      <c r="D13">
         <v>2681000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>3081000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>2996000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>2721000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>3422000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>3887000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>2807000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>2019000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>288000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>216000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>201000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14"/>
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B15">
+        <v>-53839000.0</v>
+      </c>
+      <c r="C15">
+        <v>-69900000.0</v>
+      </c>
+      <c r="D15">
         <v>-57457000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-43397000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-41640000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-80249000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-47100000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-36122000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-129492000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-92634000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-4345000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-5557000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-4270000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-7786000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-8533000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-8924000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-11653000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-7852000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-7720000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-5241000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-3898000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-4073000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-8377000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-2710000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-2677000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-2922000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-2737000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-2392500.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-2392500.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-5557000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-4270000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-7786000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-7911000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-8924000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-11653000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-7852000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-7720000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-5241000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-3898000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-4073000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-8377000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-2693500.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-2677000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-2829500.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-2737000.0</v>
       </c>
-      <c r="AA16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B17">
+        <v>-53839000.0</v>
+      </c>
+      <c r="C17">
+        <v>-69900000.0</v>
+      </c>
+      <c r="D17">
         <v>-57457000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-43397000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-41640000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-80249000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-47100000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-36122000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-129492000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-92634000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-4345000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-5557000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-4270000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-7786000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-8533000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-8924000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-11653000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-7852000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-7726000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-5241000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-3898000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-4073000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-8377000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-2710000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-2677000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-2922000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-2737000.0</v>
       </c>
-      <c r="AA17"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B18">
+        <v>5492000.0</v>
+      </c>
+      <c r="C18">
+        <v>2961000.0</v>
+      </c>
+      <c r="D18">
         <v>2681000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>3081000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>2996000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>2721000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>3422000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>3887000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>2807000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>2019000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>288000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>216000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>201000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="P18">
         <v>1000.0</v>
       </c>
       <c r="Q18">
+        <v>2000.0</v>
+      </c>
+      <c r="R18">
+        <v>1000.0</v>
+      </c>
+      <c r="S18">
         <v>-5000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-3000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-1000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-11000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-10000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>5000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-22000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-34000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-17000.0</v>
       </c>
-      <c r="AA18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B21">
+        <v>-59331000.0</v>
+      </c>
+      <c r="C21">
+        <v>-72861000.0</v>
+      </c>
+      <c r="D21">
         <v>-60138000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-46478000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-44636000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-82970000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-50522000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-40009000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-132299000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-94653000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-4633000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-5773000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-4471000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-7787000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-8534000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-8926000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-11654000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-7844000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-7723000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-5740000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-3897000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-4073000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-2818000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-2715000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-2655000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-2888000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-2720000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-2370000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-2370000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B23">
+        <v>59331000.0</v>
+      </c>
+      <c r="C23">
+        <v>72861000.0</v>
+      </c>
+      <c r="D23">
         <v>60138000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>50493000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>47562000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>85708000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>53432000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>42373000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>133328000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>98479000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>8198000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>10036000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>6835000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>7787000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>8534000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>8926000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>11654000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>7844000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>7723000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>5740000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>3897000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4073000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2818000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2715000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2655000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2888000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2720000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>2370000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>2370000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B25">
+        <v>753000.0</v>
+      </c>
+      <c r="C25">
+        <v>776000.0</v>
+      </c>
+      <c r="D25">
         <v>733000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>720000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>726000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>595000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>571000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>673000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>263000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>257000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>166000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>157000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>148000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>517000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>114000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>121000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>136000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>118000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>286000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>175000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>176000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>256000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>177000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>159000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>163000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>161000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>154000.0</v>
       </c>
-      <c r="AA25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B26">
+        <v>46381000.0</v>
+      </c>
+      <c r="C26">
+        <v>60770000.0</v>
+      </c>
+      <c r="D26">
         <v>49193000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>40451000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>36872000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>47890000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>37200000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>29083000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>15369000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>9637000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>3823000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>5716000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>3913000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>4252000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>5225000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>5717000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>8078000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>4385000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>4513000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>3233000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>1979000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>1835000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>1644000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>1892000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>2115000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>2432000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>2234000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>2078500.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>2078500.0</v>
       </c>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
         <v>1.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B28">
+        <v>12950000.0</v>
+      </c>
+      <c r="C28">
+        <v>12091000.0</v>
+      </c>
+      <c r="D28">
         <v>10945000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>10042000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>10690000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>10446000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>9526000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>6978000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>6005000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>8040000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4375000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4320000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2922000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3535000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3309000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3209000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3576000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>3459000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3210000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2507000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1918000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2238000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1174000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>823000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>540000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>456000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>486000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>291500.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>291500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B30">
+        <v>58578000.0</v>
+      </c>
+      <c r="C30">
+        <v>72861000.0</v>
+      </c>
+      <c r="D30">
         <v>10945000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>49773000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>47562000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>85708000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>53432000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>42373000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>133328000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>98479000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>8032000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>4320000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>2922000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>7787000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>8534000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>8926000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>11654000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>7844000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>7723000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>5740000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>3897000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>4073000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2818000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2715000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>2655000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>2888000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>2720000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2370000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2370000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B31">
+        <v>5492000.0</v>
+      </c>
+      <c r="C31">
+        <v>2961000.0</v>
+      </c>
+      <c r="D31">
         <v>2681000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>3081000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>2996000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>2721000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>3422000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>3887000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>2807000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>2019000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>288000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>216000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>201000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="P31">
         <v>1000.0</v>
       </c>
       <c r="Q31">
+        <v>2000.0</v>
+      </c>
+      <c r="R31">
+        <v>1000.0</v>
+      </c>
+      <c r="S31">
         <v>-8000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>3000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>499000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-1000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>11000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-5559000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>5000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-22000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-34000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-17000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-22500.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-22500.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
+        <v>0.0</v>
+      </c>
+      <c r="D32">
+        <v>0.0</v>
+      </c>
+      <c r="E32">
         <v>4015000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>2926000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>2738000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>2910000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>2364000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1029000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>3826000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>3565000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>4263000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>2364000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
+        <v>0.0</v>
+      </c>
+      <c r="S32">
+        <v>0.0</v>
+      </c>
+      <c r="T32">
         <v>6000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
-      <c r="AA32"/>
-      <c r="AB32"/>
+      <c r="AA32">
+        <v>0.0</v>
+      </c>
+      <c r="AB32">
+        <v>0.0</v>
+      </c>
+      <c r="AC32"/>
+      <c r="AD32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>143451000.0</v>
+      </c>
+      <c r="C2">
         <v>98779000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20423000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>49329000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>39866000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2643000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1602000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9887000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>9685000</v>
+      </c>
+      <c r="C3">
         <v>53508000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>831000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>248000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>79000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>586000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>233000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>228000</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-28906000.0</v>
       </c>
-      <c r="E4"/>
-      <c r="F4">
+      <c r="F4"/>
+      <c r="G4">
         <v>37223000.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>5280000.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>-2411000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>510241000.0</v>
+      </c>
+      <c r="C6">
         <v>44672000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>78356000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-28906000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>9463000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>37223000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>941000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-8185000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B7">
+        <v>-15227000.0</v>
+      </c>
+      <c r="C7">
         <v>14874000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>11997000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2243000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2778000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1209000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>212000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-102000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-    </row>
-    <row r="11" spans="1:8">
+      <c r="I10"/>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-2828000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1780000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>504000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>75000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>146000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>5332000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2952000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6157000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>17000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>2920000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>998000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-1713000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>137000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-248000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>2955000.0</v>
+      </c>
+      <c r="C14">
         <v>2102000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>728000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>631000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>755000.0</v>
       </c>
       <c r="F14">
         <v>755000.0</v>
       </c>
       <c r="G14">
+        <v>755000.0</v>
+      </c>
+      <c r="H14">
         <v>615000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>521000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>49000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4621000.0</v>
       </c>
-      <c r="H15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B16">
+        <v>653692000.0</v>
+      </c>
+      <c r="C16">
         <v>143451000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>98779000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>20423000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>49329000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>39866000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2543000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1702000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>-200604000.0</v>
+      </c>
+      <c r="C18">
         <v>-164302000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-8399000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-28938000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-18305000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-12720000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-9833000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-7634000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B19">
+        <v>76734000.0</v>
+      </c>
+      <c r="C19">
         <v>-85063000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-30484000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-248000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-79000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-586000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-233000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-228000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:8">
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B20">
+        <v>678900000.0</v>
+      </c>
+      <c r="C20">
         <v>250002000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="D20">
         <v>34000.0</v>
       </c>
       <c r="E20">
+        <v>34000.0</v>
+      </c>
+      <c r="F20">
         <v>27225000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>55896000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>4616000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:8">
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>492000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-113000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>49000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-612000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-551000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B22">
+        <v>-212394000.0</v>
+      </c>
+      <c r="C22">
         <v>-292963000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-106806000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-36896000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-24711000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-17837000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-10444000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-7845000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B23">
+        <v>640357000.0</v>
+      </c>
+      <c r="C23">
         <v>-9473000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>116374000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>32000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>656000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5044000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4586000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-228000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B24">
+        <v>-6246000.0</v>
+      </c>
+      <c r="C24">
         <v>-46335000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B25">
+        <v>8057000.0</v>
+      </c>
+      <c r="C25">
         <v>149445000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>80290000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7271000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-2000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>9000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>32000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>-49000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-35000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B27">
+        <v>25690000.0</v>
+      </c>
+      <c r="C27">
         <v>15748000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6223000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5332000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3448000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>621000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>14000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>11000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>640357000.0</v>
+      </c>
+      <c r="C28">
         <v>240529000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>116408000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>32000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>27768000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>49943000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10774000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-551000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>-190919000.0</v>
+      </c>
+      <c r="C29">
         <v>-110794000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-7568000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-28690000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-18226000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-12134000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-9600000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-7406000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>60803000.0</v>
+      </c>
+      <c r="C30">
         <v>-85063000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-30484000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-248000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-79000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-586000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-233000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-228000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>653482000.0</v>
+      </c>
+      <c r="C2">
+        <v>272849000.0</v>
+      </c>
+      <c r="D2">
         <v>143876000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>257713000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>143351000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>155668000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>165332000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>269723000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>98679000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>90641000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>38516000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>44524000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>20423000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>27178000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>34749000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>42979000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>49229000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>56343000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>59929000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>36376000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>39866000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>6744000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>9889000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1368000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2643000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>860000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>3349000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2525500.0</v>
       </c>
-      <c r="AB2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:28">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>3002000</v>
+      </c>
+      <c r="C3">
+        <v>3999000</v>
+      </c>
+      <c r="D3">
         <v>1116000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>905000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3665000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1375000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1539000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2344000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2164000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>349000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>36000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>340000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>106000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>72000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>176000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>170000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>6000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>14000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>26000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>8000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>31000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>46000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>124000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>361000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>55000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>67000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>127000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>19500</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>19500</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-6008000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>24101000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-      <c r="R4">
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4">
         <v>-3586000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>23553000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-3490000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-3205000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>27904000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5">
         <v>-1961000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>1345000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1703000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>-70789000.0</v>
+      </c>
+      <c r="C6">
+        <v>380843000.0</v>
+      </c>
+      <c r="D6">
         <v>128763000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-113627000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>114262000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-12217000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-9764000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-104391000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>171044000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>8038000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>52225000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-6008000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>24101000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-6755000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-7571000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-8230000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-6350000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-7014000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-3586000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>23553000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-3490000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>33022000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-3045000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>8521000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-1275000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>1783000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-2489000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>823500.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>823500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B7">
+        <v>-13584000.0</v>
+      </c>
+      <c r="C7">
+        <v>3223000.0</v>
+      </c>
+      <c r="D7">
         <v>10333000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-11757000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-17026000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>5288000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>2237000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2865000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>4484000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-7923000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-5850000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-1301000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>27071000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-512000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-504000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-584000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>3843000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-302000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>2139000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1078000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-137000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-2552000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>7000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>472000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>304000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>179000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>222000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-64000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-64000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10"/>
+      <c r="AD10"/>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>1960000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-779000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-739000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-2120000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1394000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>788000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-308000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>4100000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-1285000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1771000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-495000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>125000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>437000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>314000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>68000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>395000.0</v>
       </c>
-      <c r="AA11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>1033000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1224000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1355000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1352000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1327000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1298000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1231000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1150000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>247000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>324000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>307000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>5665000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>92500.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>146000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>2500.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2000.0</v>
       </c>
-      <c r="AA12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>2373000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2373000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>227000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1616000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-1978000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>3055000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>6000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>537000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2363000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-1908000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-2057000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-118000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>231000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-10000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>132500.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-173000.0</v>
       </c>
-      <c r="AA13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>753000.0</v>
+      </c>
+      <c r="C14">
+        <v>776000.0</v>
+      </c>
+      <c r="D14">
         <v>733000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>720000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>726000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>595000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>571000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>673000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>263000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>257000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>166000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>157000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>148000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>260000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>114000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>121000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>136000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>118000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>286000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>175000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>176000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>256000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>177000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>159000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>163000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>161000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>154000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>150000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>150000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B16">
+        <v>582693000.0</v>
+      </c>
+      <c r="C16">
+        <v>653692000.0</v>
+      </c>
+      <c r="D16">
         <v>272639000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>144086000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>257613000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>143451000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>155568000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>165332000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>269723000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>98679000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>90741000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>38516000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>44524000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>20423000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>27178000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>34749000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>42879000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>49329000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>56343000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>59929000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>36376000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>39766000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>6844000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>9889000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1368000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>2643000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>860000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>3349000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>823500.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>-61640000.0</v>
+      </c>
+      <c r="C18">
+        <v>-51952000.0</v>
+      </c>
+      <c r="D18">
         <v>-41626000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-50306000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-56720000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-43435000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-35706000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-25741000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-13334000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-17808000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-8650000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-6008000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>24067000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-6755000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-7571000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-8230000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-6382000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-6819000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-4171000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-3749000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-3566000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-6108000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-2652000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-1841000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-2119000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-2646000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-2486000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-2350500.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-2350500.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>123884000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-64171000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>5089000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>9758000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>24098000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-81688000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-37231000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-30002000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-36000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-340000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-106000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-72000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>0.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-170000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-6000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-14000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-26000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-8000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-31000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-46000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-124000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-361000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-55000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-67000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-127000.0</v>
       </c>
-      <c r="AA19"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
+        <v>460503000.0</v>
+      </c>
+      <c r="D20">
         <v>45897000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>172500000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>20000000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>230002000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
-        <v>0.0</v>
+        <v>230002000.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
-        <v>34000.0</v>
+        <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
+        <v>34000.0</v>
+      </c>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-      <c r="Q20">
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="R20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
         <v>225000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>27000000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21">
         <v>-16000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-28000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-34000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-35000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-47000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-88000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>92000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-151000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-3480000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-3000.0</v>
       </c>
-      <c r="AA21"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B22">
+        <v>-53839000.0</v>
+      </c>
+      <c r="C22">
+        <v>-69900000.0</v>
+      </c>
+      <c r="D22">
         <v>-57457000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-43397000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-41640000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-80249000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-47100000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-36122000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-129492000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-92634000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-4345000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-5557000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-4270000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-7786000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-8533000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-8924000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-11653000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-7852000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-7720000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-5241000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-3898000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-4073000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-8377000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-2710000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-2677000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-2922000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-2737000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-2392500.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-2392500.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B23">
+        <v>-135000.0</v>
+      </c>
+      <c r="C23">
+        <v>432795000.0</v>
+      </c>
+      <c r="D23">
         <v>45389000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="E23"/>
+      <c r="F23">
         <v>162228000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>85000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-233733000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>304000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-10557000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>64000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>61000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-340000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>34000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-32000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-170000.0</v>
       </c>
       <c r="P23">
         <v>32000.0</v>
       </c>
       <c r="Q23">
+        <v>-170000.0</v>
+      </c>
+      <c r="R23">
+        <v>32000.0</v>
+      </c>
+      <c r="S23">
         <v>-179000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>388000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>27336000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>111000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>39177000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-305000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>10527000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>995000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>4586000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>150000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>3174000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>3174000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>144</v>
+      </c>
+      <c r="B24">
+        <v>-9014000.0</v>
+      </c>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24">
         <v>-6246000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-249000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-4363000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>33344000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-15007000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>9276000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B25">
+        <v>8032000.0</v>
+      </c>
+      <c r="C25">
+        <v>10055000.0</v>
+      </c>
+      <c r="D25">
         <v>-866000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-314000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-818000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>26836000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>5233000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>5960000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>111416000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>78367000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>332000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>758000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>833000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2243000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>12000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>175000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1298000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>12000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-5000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-502000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-1000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-12000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>5548000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>560000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>314000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-259000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-29500.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-29500.0</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>34000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26">
         <v>704000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>27822000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>111000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-22000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B27">
+        <v>7953000.0</v>
+      </c>
+      <c r="C27">
+        <v>7893000.0</v>
+      </c>
+      <c r="D27">
         <v>6747000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>5347000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>5703000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>5470000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>4892000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>3227000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2159000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2883000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1083000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1033000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1224000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1355000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1340000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1327000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1310000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1219000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1155000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>749000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>325000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>319000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>117000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>39000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>146000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>3000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>1000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>5000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>-135000.0</v>
+      </c>
+      <c r="C28">
+        <v>432795000.0</v>
+      </c>
+      <c r="D28">
         <v>45389000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-55000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>162228000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>20085000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>305000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>694000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>219445000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>55499000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>60875000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>0.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>34000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>32000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P28">
         <v>32000.0</v>
       </c>
       <c r="Q28">
+        <v>0.0</v>
+      </c>
+      <c r="R28">
+        <v>32000.0</v>
+      </c>
+      <c r="S28">
         <v>-195000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>585000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>27302000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>76000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>39130000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-393000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>10362000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>844000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>4429000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-3000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>3174000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>3174000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>-58638000.0</v>
+      </c>
+      <c r="C29">
+        <v>-47953000.0</v>
+      </c>
+      <c r="D29">
         <v>-40510000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-49401000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-53055000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-42060000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-34167000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-23397000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-11170000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-17459000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-8614000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-5668000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>24173000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-6683000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-7571000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-8060000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-6376000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-6805000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-4145000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-3741000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-3535000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-6062000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-2528000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-1480000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-2064000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-2579000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-2359000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-2331000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-2331000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>-12016000.0</v>
+      </c>
+      <c r="C30">
+        <v>-3999000.0</v>
+      </c>
+      <c r="D30">
         <v>123884000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-64171000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>5089000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>9758000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>24098000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-81688000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-37231000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-30002000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-36000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-340000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-106000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-72000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-72000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-170000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-6000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-14000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-26000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-8000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-31000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-46000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-124000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-361000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-55000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-67000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-127000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-19500.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-19500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>