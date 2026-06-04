--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
@@ -576,50 +576,53 @@
   <si>
     <t>otherCashflowsFromFinancingActivities</t>
   </si>
   <si>
     <t>otherCashflowsFromInvestingActivities</t>
   </si>
   <si>
     <t>otherNonCashItems</t>
   </si>
   <si>
     <t>salePurchaseOfStock</t>
   </si>
   <si>
     <t>stockBasedCompensation</t>
   </si>
   <si>
     <t>totalCashFromFinancingActivities</t>
   </si>
   <si>
     <t>totalCashFromOperatingActivities</t>
   </si>
   <si>
     <t>totalCashflowsFromInvestingActivities</t>
   </si>
   <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1580,51 +1583,51 @@
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
         <v>145581844.0</v>
       </c>
       <c r="C14">
         <v>120106193.0</v>
       </c>
       <c r="D14">
         <v>90064094.0</v>
       </c>
       <c r="E14">
         <v>86233765.0</v>
       </c>
       <c r="F14">
         <v>60429638.0</v>
       </c>
       <c r="G14">
         <v>40729483.0</v>
       </c>
       <c r="H14">
-        <v>329878312.0</v>
+        <v>41234789.0</v>
       </c>
       <c r="I14">
         <v>42688743.0</v>
       </c>
       <c r="J14">
         <v>42688743.0</v>
       </c>
       <c r="K14">
         <v>22790543.0</v>
       </c>
       <c r="L14">
         <v>42688743.0</v>
       </c>
       <c r="M14">
         <v>42688743.0</v>
       </c>
       <c r="N14">
         <v>42688743.0</v>
       </c>
       <c r="O14">
         <v>42688743.0</v>
       </c>
       <c r="P14">
         <v>42688743.0</v>
       </c>
@@ -4571,51 +4574,53 @@
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
     </row>
     <row r="7" spans="1:59">
       <c r="A7" t="s">
         <v>24</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>1209606.0</v>
+      </c>
       <c r="C7"/>
       <c r="D7">
         <v>652205.0</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>633028.0</v>
       </c>
       <c r="G7">
         <v>717027.0</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>392822.0</v>
       </c>
       <c r="J7"/>
       <c r="K7">
         <v>171853.0</v>
       </c>
       <c r="L7"/>
       <c r="M7">
         <v>408293.65</v>
       </c>
       <c r="N7"/>
       <c r="O7">
@@ -4670,51 +4675,53 @@
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
     </row>
     <row r="8" spans="1:59">
       <c r="A8" t="s">
         <v>25</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>547652181.0</v>
+      </c>
       <c r="C8"/>
       <c r="D8">
         <v>543059330.0</v>
       </c>
       <c r="E8"/>
       <c r="F8">
         <v>542105187.0</v>
       </c>
       <c r="G8">
         <v>446711304.0</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>446272203.0</v>
       </c>
       <c r="J8"/>
       <c r="K8">
         <v>370334456.0</v>
       </c>
       <c r="L8"/>
       <c r="M8">
         <v>534093308.2</v>
       </c>
       <c r="N8"/>
       <c r="O8">
@@ -5385,170 +5392,184 @@
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
     </row>
     <row r="14" spans="1:59">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
         <v>147081052.0</v>
       </c>
       <c r="C14">
         <v>145855707.0</v>
       </c>
       <c r="D14">
         <v>145307980.0</v>
       </c>
       <c r="E14">
         <v>121619140.0</v>
       </c>
       <c r="F14">
-        <v>1216191402.0</v>
+        <v>121619140.0</v>
       </c>
       <c r="G14">
         <v>119688430.0</v>
       </c>
       <c r="H14">
         <v>92155479.0</v>
       </c>
       <c r="I14">
-        <v>1187306209.0</v>
-[...1 lines deleted...]
-      <c r="J14"/>
+        <v>89582528.0</v>
+      </c>
+      <c r="J14">
+        <v>89582528.0</v>
+      </c>
       <c r="K14">
         <v>89582528.0</v>
       </c>
       <c r="L14">
         <v>88134619.0</v>
       </c>
       <c r="M14">
-        <v>866239815.0</v>
-[...1 lines deleted...]
-      <c r="N14"/>
+        <v>86623982.0</v>
+      </c>
+      <c r="N14">
+        <v>85974512.0</v>
+      </c>
       <c r="O14">
         <v>85974512.0</v>
       </c>
       <c r="P14">
         <v>76695273.0</v>
       </c>
       <c r="Q14">
-        <v>748152935.0</v>
-[...1 lines deleted...]
-      <c r="R14"/>
+        <v>74815294.0</v>
+      </c>
+      <c r="R14">
+        <v>53114347.0</v>
+      </c>
       <c r="S14">
         <v>53114347.0</v>
       </c>
-      <c r="T14"/>
+      <c r="T14">
+        <v>43082965.0</v>
+      </c>
       <c r="U14">
         <v>43082965.0</v>
       </c>
-      <c r="V14"/>
+      <c r="V14">
+        <v>38497142.0</v>
+      </c>
       <c r="W14">
-        <v>384971422.0</v>
+        <v>38497142.0</v>
       </c>
       <c r="X14">
-        <v>16601200.0</v>
+        <v>34238717.0</v>
       </c>
       <c r="Y14">
         <v>34238717.0</v>
       </c>
       <c r="Z14">
-        <v>23928800.0</v>
+        <v>42688743.0</v>
       </c>
       <c r="AA14">
         <v>42688743.0</v>
       </c>
       <c r="AB14">
         <v>42688743.0</v>
       </c>
       <c r="AC14">
-        <v>825599000.0</v>
+        <v>42688743.0</v>
       </c>
       <c r="AD14">
-        <v>275830800.0</v>
+        <v>42688743.0</v>
       </c>
       <c r="AE14">
         <v>42688743.0</v>
       </c>
       <c r="AF14">
         <v>42688743.0</v>
       </c>
       <c r="AG14">
-        <v>77091795.0</v>
+        <v>42688743.0</v>
       </c>
       <c r="AH14">
-        <v>21219648.0</v>
+        <v>42688743.0</v>
       </c>
       <c r="AI14">
         <v>42688743.0</v>
       </c>
       <c r="AJ14">
-        <v>30060348.0</v>
+        <v>42688743.0</v>
       </c>
       <c r="AK14">
         <v>42688743.0</v>
       </c>
       <c r="AL14">
-        <v>21059213.0</v>
+        <v>42118426.0</v>
       </c>
       <c r="AM14">
         <v>42688743.0</v>
       </c>
       <c r="AN14">
-        <v>310219500.0</v>
+        <v>42688743.0</v>
       </c>
       <c r="AO14">
         <v>42688743.0</v>
       </c>
       <c r="AP14">
         <v>42688743.0</v>
       </c>
       <c r="AQ14">
-        <v>12551149.0</v>
+        <v>42688743.0</v>
       </c>
       <c r="AR14">
         <v>42688743.0</v>
       </c>
       <c r="AS14">
         <v>42688743.0</v>
       </c>
       <c r="AT14">
         <v>42688743.0</v>
       </c>
-      <c r="AU14"/>
+      <c r="AU14">
+        <v>42688743.0</v>
+      </c>
       <c r="AV14">
         <v>42688743.0</v>
       </c>
       <c r="AW14">
-        <v>1061168.0</v>
-[...1 lines deleted...]
-      <c r="AX14"/>
+        <v>42688743.0</v>
+      </c>
+      <c r="AX14">
+        <v>42688743.0</v>
+      </c>
       <c r="AY14">
         <v>42688743.0</v>
       </c>
       <c r="AZ14">
         <v>42688743.0</v>
       </c>
       <c r="BA14">
         <v>42688743.0</v>
       </c>
       <c r="BB14">
         <v>42688743.0</v>
       </c>
       <c r="BC14">
         <v>42688743.0</v>
       </c>
       <c r="BD14">
         <v>42688743.0</v>
       </c>
       <c r="BE14">
         <v>42688743.0</v>
       </c>
       <c r="BF14">
         <v>42688743.0</v>
       </c>
       <c r="BG14">
@@ -7037,51 +7058,53 @@
       <c r="AX28">
         <v>-17004763.0</v>
       </c>
       <c r="AY28"/>
       <c r="AZ28">
         <v>-45930764.0</v>
       </c>
       <c r="BA28"/>
       <c r="BB28">
         <v>-14940607.0</v>
       </c>
       <c r="BC28"/>
       <c r="BD28">
         <v>-710176.0</v>
       </c>
       <c r="BE28"/>
       <c r="BF28">
         <v>-1109259.0</v>
       </c>
       <c r="BG28"/>
     </row>
     <row r="29" spans="1:59">
       <c r="A29" t="s">
         <v>46</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>98898788.0</v>
+      </c>
       <c r="C29"/>
       <c r="D29">
         <v>173504818.0</v>
       </c>
       <c r="E29"/>
       <c r="F29">
         <v>190482505.0</v>
       </c>
       <c r="G29">
         <v>116540697.0</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>137304835.0</v>
       </c>
       <c r="J29"/>
       <c r="K29">
         <v>77470053.0</v>
       </c>
       <c r="L29"/>
       <c r="M29">
         <v>138870509.76</v>
       </c>
       <c r="N29"/>
       <c r="O29">
@@ -7410,51 +7433,53 @@
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31">
         <v>22475437.0</v>
       </c>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
     </row>
     <row r="32" spans="1:59">
       <c r="A32" t="s">
         <v>49</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>92775035.0</v>
+      </c>
       <c r="C32"/>
       <c r="D32">
         <v>164552068.0</v>
       </c>
       <c r="E32"/>
       <c r="F32">
         <v>180864090.0</v>
       </c>
       <c r="G32">
         <v>106480752.0</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>125193238.0</v>
       </c>
       <c r="J32"/>
       <c r="K32">
         <v>66835745.0</v>
       </c>
       <c r="L32"/>
       <c r="M32">
         <v>122686594.38</v>
       </c>
       <c r="N32"/>
       <c r="O32">
@@ -9015,51 +9040,53 @@
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
     </row>
     <row r="45" spans="1:59">
       <c r="A45" t="s">
         <v>62</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>2083166.0</v>
+      </c>
       <c r="C45"/>
       <c r="D45">
         <v>1385823.0</v>
       </c>
       <c r="E45"/>
       <c r="F45">
         <v>1371735.0</v>
       </c>
       <c r="G45">
         <v>1455936.0</v>
       </c>
       <c r="H45"/>
       <c r="I45">
         <v>1113219.0</v>
       </c>
       <c r="J45"/>
       <c r="K45">
         <v>941155.0</v>
       </c>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45">
@@ -18953,4183 +18980,4233 @@
       <c r="S30">
         <v>-4571.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH30"/>
+  <dimension ref="A1:BI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C1" t="s">
         <v>80</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>1</v>
       </c>
-      <c r="D1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1" t="s">
+        <v>185</v>
+      </c>
+      <c r="F1" t="s">
         <v>81</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>82</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>2</v>
       </c>
-      <c r="H1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I1" t="s">
+        <v>186</v>
+      </c>
+      <c r="J1" t="s">
         <v>83</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>84</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>3</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>85</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>86</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>87</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>4</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>88</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>89</v>
       </c>
-      <c r="R1" t="s">
+      <c r="S1" t="s">
         <v>90</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>5</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>91</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>92</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>93</v>
       </c>
-      <c r="W1" t="s">
+      <c r="X1" t="s">
         <v>6</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>94</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
         <v>95</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="AA1" t="s">
         <v>96</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>97</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AD1" t="s">
         <v>98</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AE1" t="s">
         <v>99</v>
       </c>
-      <c r="AE1" t="s">
+      <c r="AF1" t="s">
         <v>8</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AG1" t="s">
         <v>100</v>
       </c>
-      <c r="AG1" t="s">
+      <c r="AH1" t="s">
         <v>101</v>
       </c>
-      <c r="AH1" t="s">
+      <c r="AI1" t="s">
         <v>102</v>
       </c>
-      <c r="AI1" t="s">
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
-      <c r="AJ1" t="s">
+      <c r="AK1" t="s">
         <v>103</v>
       </c>
-      <c r="AK1" t="s">
+      <c r="AL1" t="s">
         <v>104</v>
       </c>
-      <c r="AL1" t="s">
+      <c r="AM1" t="s">
         <v>105</v>
       </c>
-      <c r="AM1" t="s">
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
-      <c r="AN1" t="s">
+      <c r="AO1" t="s">
         <v>106</v>
       </c>
-      <c r="AO1" t="s">
+      <c r="AP1" t="s">
         <v>107</v>
       </c>
-      <c r="AP1" t="s">
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
-      <c r="AQ1" t="s">
+      <c r="AR1" t="s">
         <v>109</v>
       </c>
-      <c r="AR1" t="s">
+      <c r="AS1" t="s">
         <v>110</v>
       </c>
-      <c r="AS1" t="s">
+      <c r="AT1" t="s">
         <v>12</v>
       </c>
-      <c r="AT1" t="s">
+      <c r="AU1" t="s">
         <v>111</v>
       </c>
-      <c r="AU1" t="s">
+      <c r="AV1" t="s">
         <v>112</v>
       </c>
-      <c r="AV1" t="s">
+      <c r="AW1" t="s">
         <v>13</v>
       </c>
-      <c r="AW1" t="s">
+      <c r="AX1" t="s">
         <v>113</v>
       </c>
-      <c r="AX1" t="s">
+      <c r="AY1" t="s">
         <v>114</v>
       </c>
-      <c r="AY1" t="s">
+      <c r="AZ1" t="s">
         <v>14</v>
       </c>
-      <c r="AZ1" t="s">
+      <c r="BA1" t="s">
         <v>115</v>
       </c>
-      <c r="BA1" t="s">
+      <c r="BB1" t="s">
         <v>15</v>
       </c>
-      <c r="BB1" t="s">
+      <c r="BC1" t="s">
         <v>116</v>
       </c>
-      <c r="BC1" t="s">
+      <c r="BD1" t="s">
         <v>16</v>
       </c>
-      <c r="BD1" t="s">
+      <c r="BE1" t="s">
         <v>117</v>
       </c>
-      <c r="BE1" t="s">
+      <c r="BF1" t="s">
         <v>17</v>
       </c>
-      <c r="BF1" t="s">
+      <c r="BG1" t="s">
         <v>118</v>
       </c>
-      <c r="BG1" t="s">
+      <c r="BH1" t="s">
         <v>18</v>
       </c>
-      <c r="BH1" t="s">
+      <c r="BI1" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="2" spans="1:60">
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
         <v>156</v>
       </c>
       <c r="B2">
+        <v>72747000.0</v>
+      </c>
+      <c r="C2">
         <v>66180025.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>73886442.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>73887000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>120343000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>95414000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>103734981.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>103735000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>110144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55201000.0</v>
       </c>
       <c r="K2">
         <v>55201000.0</v>
       </c>
       <c r="L2">
+        <v>55201000.0</v>
+      </c>
+      <c r="M2">
         <v>68376000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>73942000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>87196000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>79995000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>99656000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>106385000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>51698.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>51698000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>54880.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>22711.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>26322.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>16117000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7337606.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>16567982.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>16568000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>21222000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>26002069.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>23475521.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>13701707.0</v>
       </c>
-      <c r="AE2"/>
-      <c r="AF2">
+      <c r="AF2"/>
+      <c r="AG2">
         <v>13701707.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>12236974.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13878247.0</v>
       </c>
       <c r="AI2">
         <v>13878247.0</v>
       </c>
       <c r="AJ2">
+        <v>13878247.0</v>
+      </c>
+      <c r="AK2">
         <v>16570128.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>20879548.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22755615.0</v>
       </c>
       <c r="AM2">
         <v>22755615.0</v>
       </c>
       <c r="AN2">
+        <v>22755615.0</v>
+      </c>
+      <c r="AO2">
         <v>25483419.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>6759615.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>5732067.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14200042.0</v>
       </c>
       <c r="AR2">
         <v>14200042.0</v>
       </c>
       <c r="AS2">
+        <v>14200042.0</v>
+      </c>
+      <c r="AT2">
         <v>17267401.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>22023143.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11024073.0</v>
       </c>
       <c r="AV2">
         <v>11024073.0</v>
       </c>
       <c r="AW2">
+        <v>11024073.0</v>
+      </c>
+      <c r="AX2">
         <v>16991716.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>45918552.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>16991716.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>45918552.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5638342.0</v>
       </c>
       <c r="BB2">
         <v>5638342.0</v>
       </c>
       <c r="BC2">
-        <v>939561.0</v>
+        <v>5638342.0</v>
       </c>
       <c r="BD2">
         <v>939561.0</v>
       </c>
       <c r="BE2">
-        <v>1098259.0</v>
+        <v>939561.0</v>
       </c>
       <c r="BF2">
         <v>1098259.0</v>
       </c>
       <c r="BG2">
-        <v>671780.0</v>
+        <v>1098259.0</v>
       </c>
       <c r="BH2">
         <v>671780.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:60">
+      <c r="BI2">
+        <v>671780.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
         <v>157</v>
       </c>
       <c r="B3">
+        <v>5000</v>
+      </c>
+      <c r="C3">
         <v>90961</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>34268</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>50085</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>11501</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>466184.5</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>12400</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>538000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>466184.5</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>23500</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>23500</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>11457</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000</v>
       </c>
       <c r="P3">
         <v>10000</v>
       </c>
       <c r="Q3">
+        <v>10000</v>
+      </c>
+      <c r="R3">
         <v>11457</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>15588</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4928</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2464</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2091</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>15165</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>220.02</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>17000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>562.1</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>17279</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>6463</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2372.63</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2477.2</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>5430</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>22877</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3995</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1421</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1228</v>
-      </c>
-[...1 lines deleted...]
-        <v>8553</v>
       </c>
       <c r="AM3">
         <v>8553</v>
       </c>
       <c r="AN3">
+        <v>8553</v>
+      </c>
+      <c r="AO3">
         <v>466</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6436</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1651</v>
-      </c>
-[...1 lines deleted...]
-        <v>46848</v>
       </c>
       <c r="AR3">
         <v>46848</v>
       </c>
       <c r="AS3">
+        <v>46848</v>
+      </c>
+      <c r="AT3">
         <v>51170</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>52505</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>456798</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>466000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>51126</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>287284</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>589000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>287284</v>
-      </c>
-[...1 lines deleted...]
-        <v>22375.5</v>
       </c>
       <c r="BB3">
         <v>22375.5</v>
       </c>
       <c r="BC3">
-        <v>47663.5</v>
+        <v>22375.5</v>
       </c>
       <c r="BD3">
         <v>47663.5</v>
       </c>
       <c r="BE3">
-        <v>1330</v>
+        <v>47663.5</v>
       </c>
       <c r="BF3">
         <v>1330</v>
       </c>
       <c r="BG3">
-        <v>2285.5</v>
+        <v>1330</v>
       </c>
       <c r="BH3">
         <v>2285.5</v>
       </c>
-    </row>
-    <row r="4" spans="1:60">
+      <c r="BI3">
+        <v>2285.5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
         <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...1 lines deleted...]
-      </c>
+      <c r="Y4"/>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
-    </row>
-    <row r="5" spans="1:60">
+      <c r="BI4"/>
+    </row>
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
         <v>159</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
-[...1 lines deleted...]
-      </c>
+      <c r="Y5"/>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AG5"/>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
-    </row>
-    <row r="6" spans="1:60">
+      <c r="BI5"/>
+    </row>
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
         <v>160</v>
       </c>
-      <c r="B6">
+      <c r="B6"/>
+      <c r="C6">
         <v>6495665.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-73886442.0</v>
       </c>
-      <c r="D6"/>
-      <c r="E6">
+      <c r="E6"/>
+      <c r="F6">
         <v>-46456558.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>66376147.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>58055166.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-8321000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-6409019.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>68216716.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>68217000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-13175000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>68375941.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-7200871.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-6053000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-12460000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-6729045.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>60541493.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>8895000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-3182.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>54857445.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3611.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>10205000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2902949.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-9230376.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>57279.01</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-4654000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-219545.25</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>2526548.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>9773814.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>3587510.64</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>3745617.38</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1464733.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1641273.0</v>
       </c>
       <c r="AI6">
         <v>-1641273.0</v>
       </c>
       <c r="AJ6">
+        <v>-1641273.0</v>
+      </c>
+      <c r="AK6">
         <v>-2691881.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-4309420.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1876067.0</v>
       </c>
       <c r="AM6">
         <v>-1876067.0</v>
       </c>
       <c r="AN6">
+        <v>-1876067.0</v>
+      </c>
+      <c r="AO6">
         <v>-2727804.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>18723804.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1027551.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8467975.0</v>
       </c>
       <c r="AR6">
         <v>-8467975.0</v>
       </c>
       <c r="AS6">
+        <v>-8467975.0</v>
+      </c>
+      <c r="AT6">
         <v>-3067359.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-4755742.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>10999070.0</v>
       </c>
-      <c r="AV6"/>
-      <c r="AW6">
+      <c r="AW6"/>
+      <c r="AX6">
         <v>11024073.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-28926836.0</v>
       </c>
-      <c r="AY6"/>
-      <c r="AZ6">
+      <c r="AZ6"/>
+      <c r="BA6">
         <v>-28926836.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40280210.0</v>
       </c>
       <c r="BB6">
         <v>40280210.0</v>
       </c>
       <c r="BC6">
-        <v>4698781.0</v>
+        <v>40280210.0</v>
       </c>
       <c r="BD6">
         <v>4698781.0</v>
       </c>
       <c r="BE6">
-        <v>-158698.0</v>
+        <v>4698781.0</v>
       </c>
       <c r="BF6">
         <v>-158698.0</v>
       </c>
       <c r="BG6">
-        <v>426479.0</v>
+        <v>-158698.0</v>
       </c>
       <c r="BH6">
         <v>426479.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:60">
+      <c r="BI6">
+        <v>426479.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
         <v>161</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-8542959.0</v>
       </c>
-      <c r="D7"/>
       <c r="E7"/>
-      <c r="F7">
-[...1 lines deleted...]
-      </c>
+      <c r="F7"/>
       <c r="G7">
         <v>3457386.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="H7">
+        <v>3457386.0</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7">
         <v>1728693.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>382298.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>382298.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-780595.5</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>-780595.5</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-2830539.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>1900434.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>-1762132.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
+      <c r="AD7"/>
+      <c r="AE7">
         <v>-1327283.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
-      <c r="AJ7">
+      <c r="AJ7"/>
+      <c r="AK7">
         <v>-2025716.0</v>
       </c>
-      <c r="AK7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL7"/>
       <c r="AM7">
         <v>-115104.0</v>
       </c>
-      <c r="AN7"/>
+      <c r="AN7">
+        <v>-115104.0</v>
+      </c>
       <c r="AO7"/>
-      <c r="AP7">
+      <c r="AP7"/>
+      <c r="AQ7">
         <v>6309253.0</v>
       </c>
-      <c r="AQ7"/>
       <c r="AR7"/>
-      <c r="AS7">
+      <c r="AS7"/>
+      <c r="AT7">
         <v>347498.0</v>
       </c>
-      <c r="AT7"/>
-      <c r="AU7">
+      <c r="AU7"/>
+      <c r="AV7">
         <v>-463268.0</v>
       </c>
-      <c r="AV7"/>
       <c r="AW7"/>
-      <c r="AX7">
+      <c r="AX7"/>
+      <c r="AY7">
         <v>95837.0</v>
       </c>
-      <c r="AY7"/>
-      <c r="AZ7">
+      <c r="AZ7"/>
+      <c r="BA7">
         <v>95837.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62102.0</v>
       </c>
       <c r="BB7">
         <v>62102.0</v>
       </c>
       <c r="BC7">
-        <v>499544.5</v>
+        <v>62102.0</v>
       </c>
       <c r="BD7">
         <v>499544.5</v>
       </c>
       <c r="BE7">
-        <v>99014.0</v>
+        <v>499544.5</v>
       </c>
       <c r="BF7">
         <v>99014.0</v>
       </c>
       <c r="BG7">
-        <v>-70442.5</v>
+        <v>99014.0</v>
       </c>
       <c r="BH7">
         <v>-70442.5</v>
       </c>
-    </row>
-    <row r="8" spans="1:60">
+      <c r="BI7">
+        <v>-70442.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
         <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...1 lines deleted...]
-      </c>
+      <c r="Y8"/>
       <c r="Z8">
         <v>0.0</v>
       </c>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AG8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
-    </row>
-    <row r="9" spans="1:60">
+      <c r="BI8"/>
+    </row>
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
         <v>163</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>-2518092.0</v>
       </c>
-      <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
-[...1 lines deleted...]
-      </c>
+      <c r="F9"/>
       <c r="G9">
         <v>601765.0</v>
       </c>
-      <c r="H9"/>
-      <c r="I9">
+      <c r="H9">
+        <v>601765.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9">
         <v>300882.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-803852.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>-803853.0</v>
       </c>
       <c r="L9">
         <v>-803853.0</v>
       </c>
       <c r="M9">
+        <v>-803853.0</v>
+      </c>
+      <c r="N9">
         <v>-803852.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1124688.0</v>
       </c>
       <c r="O9">
         <v>-1124688.0</v>
       </c>
       <c r="P9">
         <v>-1124688.0</v>
       </c>
       <c r="Q9">
         <v>-1124688.0</v>
       </c>
       <c r="R9">
+        <v>-1124688.0</v>
+      </c>
+      <c r="S9">
         <v>-2830539.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1415270.0</v>
       </c>
       <c r="T9">
         <v>-1415270.0</v>
       </c>
       <c r="U9">
         <v>-1415270.0</v>
       </c>
       <c r="V9">
         <v>-1415270.0</v>
       </c>
       <c r="W9">
+        <v>-1415270.0</v>
+      </c>
+      <c r="X9">
         <v>1900434.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>950217.0</v>
       </c>
-      <c r="Y9">
-[...1 lines deleted...]
-      </c>
       <c r="Z9">
         <v>0.0</v>
       </c>
       <c r="AA9">
+        <v>0.0</v>
+      </c>
+      <c r="AB9">
         <v>-1762132.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-41007.43</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-621300.33</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-1237978.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-454403.91</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-474430.14</v>
-      </c>
-[...1 lines deleted...]
-        <v>-618989.0</v>
       </c>
       <c r="AH9">
         <v>-618989.0</v>
       </c>
       <c r="AI9">
-        <v>-2025716.0</v>
+        <v>-618989.0</v>
       </c>
       <c r="AJ9">
         <v>-2025716.0</v>
       </c>
-      <c r="AK9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK9">
+        <v>-2025716.0</v>
+      </c>
+      <c r="AL9"/>
       <c r="AM9">
         <v>-394922.0</v>
       </c>
-      <c r="AN9"/>
+      <c r="AN9">
+        <v>-394922.0</v>
+      </c>
       <c r="AO9"/>
-      <c r="AP9">
+      <c r="AP9"/>
+      <c r="AQ9">
         <v>5958640.0</v>
       </c>
-      <c r="AQ9"/>
       <c r="AR9"/>
-      <c r="AS9">
+      <c r="AS9"/>
+      <c r="AT9">
         <v>4071.0</v>
       </c>
-      <c r="AT9"/>
-      <c r="AU9">
+      <c r="AU9"/>
+      <c r="AV9">
         <v>79907.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>73000.0</v>
       </c>
-      <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
-      <c r="BA9">
+      <c r="BA9"/>
+      <c r="BB9">
         <v>44000.0</v>
       </c>
-      <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
-    </row>
-    <row r="10" spans="1:60">
+      <c r="BI9"/>
+    </row>
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
         <v>164</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>406958.5</v>
       </c>
-      <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>406958.5</v>
       </c>
-      <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
-[...1 lines deleted...]
-      </c>
+      <c r="Y10"/>
       <c r="Z10">
         <v>0.0</v>
       </c>
       <c r="AA10">
         <v>0.0</v>
       </c>
       <c r="AB10">
         <v>0.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
-      <c r="AG10"/>
+      <c r="AG10">
+        <v>0.0</v>
+      </c>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
-      <c r="AU10">
+      <c r="AU10"/>
+      <c r="AV10">
         <v>191726.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>176000.0</v>
       </c>
-      <c r="AW10"/>
-      <c r="AX10">
+      <c r="AX10"/>
+      <c r="AY10">
         <v>11310.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>24000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>11310.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-107173.0</v>
       </c>
       <c r="BB10">
         <v>-107173.0</v>
       </c>
-      <c r="BC10"/>
+      <c r="BC10">
+        <v>-107173.0</v>
+      </c>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
-    </row>
-    <row r="11" spans="1:60">
+      <c r="BI10"/>
+    </row>
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
         <v>165</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>1636206.0</v>
       </c>
       <c r="M11">
-        <v>0.0</v>
+        <v>1636206.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
-        <v>717730.0</v>
+        <v>0.0</v>
       </c>
       <c r="P11">
         <v>717730.0</v>
       </c>
       <c r="Q11">
-        <v>0.0</v>
+        <v>717730.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
-        <v>691181.0</v>
+        <v>0.0</v>
       </c>
       <c r="T11">
         <v>691181.0</v>
       </c>
       <c r="U11">
-        <v>0.0</v>
+        <v>691181.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
-        <v>-1063001.0</v>
+        <v>0.0</v>
       </c>
       <c r="X11">
         <v>-1063001.0</v>
       </c>
       <c r="Y11">
-        <v>0.0</v>
+        <v>-1063001.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
-        <v>698260.0</v>
+        <v>0.0</v>
       </c>
       <c r="AB11">
         <v>698260.0</v>
       </c>
       <c r="AC11">
-        <v>0.0</v>
+        <v>698260.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>394607.25</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>411998.16</v>
       </c>
-      <c r="AG11">
-[...1 lines deleted...]
-      </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
         <v>682947.0</v>
       </c>
-      <c r="AJ11">
-[...2 lines deleted...]
-      <c r="AK11"/>
+      <c r="AK11">
+        <v>0.0</v>
+      </c>
       <c r="AL11"/>
-      <c r="AM11">
+      <c r="AM11"/>
+      <c r="AN11">
         <v>-2676021.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>-1332024.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
-      <c r="AS11">
+      <c r="AS11"/>
+      <c r="AT11">
         <v>-816276.0</v>
       </c>
-      <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
-    </row>
-    <row r="12" spans="1:60">
+      <c r="BI11"/>
+    </row>
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
         <v>166</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
+      <c r="K12"/>
       <c r="L12">
         <v>-3496356.0</v>
       </c>
       <c r="M12">
-        <v>4353413.0</v>
+        <v>-3496356.0</v>
       </c>
       <c r="N12">
         <v>4353413.0</v>
       </c>
       <c r="O12">
-        <v>-556619.0</v>
+        <v>4353413.0</v>
       </c>
       <c r="P12">
         <v>-556619.0</v>
       </c>
       <c r="Q12">
-        <v>2240392.0</v>
+        <v>-556619.0</v>
       </c>
       <c r="R12">
         <v>2240392.0</v>
       </c>
       <c r="S12">
-        <v>1214772.0</v>
+        <v>2240392.0</v>
       </c>
       <c r="T12">
         <v>1214772.0</v>
       </c>
       <c r="U12">
-        <v>4877109.0</v>
+        <v>1214772.0</v>
       </c>
       <c r="V12">
         <v>4877109.0</v>
       </c>
       <c r="W12">
-        <v>368282.0</v>
+        <v>4877109.0</v>
       </c>
       <c r="X12">
         <v>368282.0</v>
       </c>
       <c r="Y12">
-        <v>-140736.0</v>
+        <v>368282.0</v>
       </c>
       <c r="Z12">
         <v>-140736.0</v>
       </c>
       <c r="AA12">
-        <v>-109267.0</v>
+        <v>-140736.0</v>
       </c>
       <c r="AB12">
         <v>-109267.0</v>
       </c>
       <c r="AC12">
+        <v>-109267.0</v>
+      </c>
+      <c r="AD12">
         <v>530734.79</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>543732.84</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1446439.58</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1510186.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>-510781.0</v>
       </c>
       <c r="AH12">
         <v>-510781.0</v>
       </c>
       <c r="AI12">
+        <v>-510781.0</v>
+      </c>
+      <c r="AJ12">
         <v>1395476.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-389129.0</v>
       </c>
-      <c r="AK12"/>
       <c r="AL12"/>
-      <c r="AM12">
+      <c r="AM12"/>
+      <c r="AN12">
         <v>51502813.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>18042437.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>-851285.0</v>
       </c>
-      <c r="AT12"/>
       <c r="AU12"/>
-      <c r="AV12">
+      <c r="AV12"/>
+      <c r="AW12">
         <v>25000.0</v>
       </c>
-      <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
-    </row>
-    <row r="13" spans="1:60">
+      <c r="BI12"/>
+    </row>
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
         <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-450056.0</v>
       </c>
       <c r="M13">
         <v>-450056.0</v>
       </c>
       <c r="N13">
         <v>-450056.0</v>
       </c>
       <c r="O13">
-        <v>-373637.0</v>
+        <v>-450056.0</v>
       </c>
       <c r="P13">
         <v>-373637.0</v>
       </c>
       <c r="Q13">
         <v>-373637.0</v>
       </c>
       <c r="R13">
         <v>-373637.0</v>
       </c>
       <c r="S13">
-        <v>-271709.0</v>
+        <v>-373637.0</v>
       </c>
       <c r="T13">
         <v>-271709.0</v>
       </c>
       <c r="U13">
         <v>-271709.0</v>
       </c>
       <c r="V13">
         <v>-271709.0</v>
       </c>
       <c r="W13">
-        <v>159865.0</v>
+        <v>-271709.0</v>
       </c>
       <c r="X13">
         <v>159865.0</v>
       </c>
       <c r="Y13">
         <v>159865.0</v>
       </c>
       <c r="Z13">
         <v>159865.0</v>
       </c>
       <c r="AA13">
-        <v>10213.0</v>
+        <v>159865.0</v>
       </c>
       <c r="AB13">
         <v>10213.0</v>
       </c>
       <c r="AC13">
+        <v>10213.0</v>
+      </c>
+      <c r="AD13">
         <v>7201.89</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>7378.27</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-32780.06</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-34224.73</v>
-      </c>
-[...1 lines deleted...]
-        <v>-44653.0</v>
       </c>
       <c r="AH13">
         <v>-44653.0</v>
       </c>
       <c r="AI13">
-        <v>-872365.0</v>
+        <v>-44653.0</v>
       </c>
       <c r="AJ13">
         <v>-872365.0</v>
       </c>
-      <c r="AK13"/>
+      <c r="AK13">
+        <v>-872365.0</v>
+      </c>
       <c r="AL13"/>
-      <c r="AM13">
+      <c r="AM13"/>
+      <c r="AN13">
         <v>279818.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>350613.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13">
         <v>343427.0</v>
       </c>
-      <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
-    </row>
-    <row r="14" spans="1:60">
+      <c r="BI13"/>
+    </row>
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
         <v>168</v>
       </c>
-      <c r="B14">
+      <c r="B14"/>
+      <c r="C14">
         <v>1107811.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2366047.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>23477.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1130929.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2261858.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14">
         <v>1130929.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1030909.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030910.0</v>
       </c>
       <c r="L14">
         <v>1030910.0</v>
       </c>
       <c r="M14">
+        <v>1030910.0</v>
+      </c>
+      <c r="N14">
         <v>1030909.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1031731.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87360.0</v>
       </c>
       <c r="P14">
         <v>87360.0</v>
       </c>
       <c r="Q14">
+        <v>87360.0</v>
+      </c>
+      <c r="R14">
         <v>1031731.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1053167.0</v>
       </c>
       <c r="S14">
         <v>-1053167.0</v>
       </c>
       <c r="T14">
+        <v>-1053167.0</v>
+      </c>
+      <c r="U14">
         <v>508600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>526458.0</v>
       </c>
       <c r="V14">
         <v>526458.0</v>
       </c>
       <c r="W14">
-        <v>526709.0</v>
+        <v>526458.0</v>
       </c>
       <c r="X14">
         <v>526709.0</v>
       </c>
       <c r="Y14">
+        <v>526709.0</v>
+      </c>
+      <c r="Z14">
         <v>965465.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>14888.16</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>935976.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>21781.55</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>943175.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>914396.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>335632.07</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>350423.85</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>894533.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>429104.0</v>
       </c>
       <c r="AI14">
         <v>429104.0</v>
       </c>
       <c r="AJ14">
         <v>429104.0</v>
       </c>
       <c r="AK14">
+        <v>429104.0</v>
+      </c>
+      <c r="AL14">
         <v>865195.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>496768.0</v>
       </c>
       <c r="AM14">
         <v>496768.0</v>
       </c>
-      <c r="AN14"/>
-      <c r="AO14">
+      <c r="AN14">
+        <v>496768.0</v>
+      </c>
+      <c r="AO14"/>
+      <c r="AP14">
         <v>1026367.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1124551.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>216651.0</v>
       </c>
       <c r="AR14">
         <v>216651.0</v>
       </c>
       <c r="AS14">
+        <v>216651.0</v>
+      </c>
+      <c r="AT14">
         <v>226998.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>219362.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>135886.0</v>
       </c>
-      <c r="AV14"/>
-      <c r="AW14">
+      <c r="AW14"/>
+      <c r="AX14">
         <v>118138.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>188649.5</v>
       </c>
-      <c r="AY14"/>
-      <c r="AZ14">
+      <c r="AZ14"/>
+      <c r="BA14">
         <v>188649.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>32110.0</v>
       </c>
       <c r="BB14">
         <v>32110.0</v>
       </c>
       <c r="BC14">
-        <v>26519.5</v>
+        <v>32110.0</v>
       </c>
       <c r="BD14">
         <v>26519.5</v>
       </c>
       <c r="BE14">
-        <v>24709.0</v>
+        <v>26519.5</v>
       </c>
       <c r="BF14">
         <v>24709.0</v>
       </c>
       <c r="BG14">
-        <v>26430.5</v>
+        <v>24709.0</v>
       </c>
       <c r="BH14">
         <v>26430.5</v>
       </c>
-    </row>
-    <row r="15" spans="1:60">
+      <c r="BI14">
+        <v>26430.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
         <v>169</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
-      <c r="C15"/>
-[...10 lines deleted...]
-      </c>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
+      <c r="D15"/>
+      <c r="E15">
+        <v>0.0</v>
+      </c>
+      <c r="F15"/>
+      <c r="G15">
+        <v>0.0</v>
+      </c>
+      <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15">
         <v>0.0</v>
       </c>
-      <c r="R15"/>
+      <c r="R15">
+        <v>0.0</v>
+      </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
-[...5 lines deleted...]
-      </c>
+      <c r="W15"/>
+      <c r="X15">
+        <v>0.0</v>
+      </c>
+      <c r="Y15"/>
       <c r="Z15">
         <v>0.0</v>
       </c>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
-      <c r="AG15"/>
+      <c r="AG15">
+        <v>0.0</v>
+      </c>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>1.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
-    </row>
-    <row r="16" spans="1:60">
+      <c r="BI15"/>
+    </row>
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
         <v>170</v>
       </c>
       <c r="B16">
+        <v>84277000.0</v>
+      </c>
+      <c r="C16">
         <v>72675690.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>83413000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>92451000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>73886442.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161790147.0</v>
       </c>
       <c r="G16">
         <v>161790147.0</v>
       </c>
       <c r="H16">
+        <v>161790147.0</v>
+      </c>
+      <c r="I16">
         <v>95414000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>103734981.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>123417716.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>123418000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>55201000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>68375941.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>79995129.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>73942000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>87196000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>99655955.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>60593191.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>60593000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>51698.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>54880156.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>22711.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>26322000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>16117000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>7337606.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>16567982.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>16568000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>21222000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>26002069.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>23475521.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>13701707.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16">
         <v>13701707.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12236974.0</v>
       </c>
       <c r="AI16">
         <v>12236974.0</v>
       </c>
       <c r="AJ16">
+        <v>12236974.0</v>
+      </c>
+      <c r="AK16">
         <v>13878247.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>16570128.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20879548.0</v>
       </c>
       <c r="AM16">
         <v>20879548.0</v>
       </c>
       <c r="AN16">
+        <v>20879548.0</v>
+      </c>
+      <c r="AO16">
         <v>22755615.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>25483419.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>6759618.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5732067.0</v>
       </c>
       <c r="AR16">
         <v>5732067.0</v>
       </c>
       <c r="AS16">
+        <v>5732067.0</v>
+      </c>
+      <c r="AT16">
         <v>14200042.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>17267401.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>22023143.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11024073.0</v>
       </c>
       <c r="AW16">
         <v>11024073.0</v>
       </c>
       <c r="AX16">
+        <v>11024073.0</v>
+      </c>
+      <c r="AY16">
         <v>16991716.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>45918552.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>16991716.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45918552.0</v>
       </c>
       <c r="BB16">
         <v>45918552.0</v>
       </c>
       <c r="BC16">
-        <v>5638342.0</v>
+        <v>45918552.0</v>
       </c>
       <c r="BD16">
         <v>5638342.0</v>
       </c>
       <c r="BE16">
-        <v>939561.0</v>
+        <v>5638342.0</v>
       </c>
       <c r="BF16">
         <v>939561.0</v>
       </c>
       <c r="BG16">
-        <v>1098259.0</v>
+        <v>939561.0</v>
       </c>
       <c r="BH16">
         <v>1098259.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:60">
+      <c r="BI16">
+        <v>1098259.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
         <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...1 lines deleted...]
-      </c>
+      <c r="Y17"/>
       <c r="Z17">
         <v>0.0</v>
       </c>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
-    </row>
-    <row r="18" spans="1:60">
+      <c r="BI17"/>
+    </row>
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
         <v>172</v>
       </c>
       <c r="B18">
+        <v>13505000.0</v>
+      </c>
+      <c r="C18">
         <v>-28214825.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-33537709.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-16262000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-28557765.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-17876799.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-16383188.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-538000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-17876799.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-17965000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-8350000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-14167000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-17965000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-15126333.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-6358000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-10962000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-15126333.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-17643965.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-17644342.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-3058.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-9041941.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-3336.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-6680757.0</v>
       </c>
-      <c r="X18"/>
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18">
         <v>-5220759.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18">
+      <c r="AA18"/>
+      <c r="AB18">
         <v>-4646000.0</v>
       </c>
-      <c r="AB18"/>
-      <c r="AC18">
+      <c r="AC18"/>
+      <c r="AD18">
         <v>-6247327.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-3824712.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
-      <c r="AG18">
+      <c r="AG18"/>
+      <c r="AH18">
         <v>-3963884.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2181899.0</v>
       </c>
       <c r="AI18">
         <v>-2181899.0</v>
       </c>
       <c r="AJ18">
+        <v>-2181899.0</v>
+      </c>
+      <c r="AK18">
         <v>-2212505.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-4119038.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2001906.0</v>
       </c>
       <c r="AM18">
         <v>-2001906.0</v>
       </c>
       <c r="AN18">
+        <v>-2001906.0</v>
+      </c>
+      <c r="AO18">
         <v>-2659837.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-6675078.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-1109749.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6725729.0</v>
       </c>
       <c r="AR18">
         <v>-6725729.0</v>
       </c>
       <c r="AS18">
+        <v>-6725729.0</v>
+      </c>
+      <c r="AT18">
         <v>-5977035.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-8353801.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-6357462.0</v>
       </c>
-      <c r="AV18"/>
-      <c r="AW18">
+      <c r="AW18"/>
+      <c r="AX18">
         <v>-10187588.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-9847468.5</v>
       </c>
-      <c r="AY18"/>
-      <c r="AZ18">
+      <c r="AZ18"/>
+      <c r="BA18">
         <v>-9847468.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4900227.0</v>
       </c>
       <c r="BB18">
         <v>-4900227.0</v>
       </c>
       <c r="BC18">
-        <v>-3278503.5</v>
+        <v>-4900227.0</v>
       </c>
       <c r="BD18">
         <v>-3278503.5</v>
       </c>
       <c r="BE18">
-        <v>-943065.0</v>
+        <v>-3278503.5</v>
       </c>
       <c r="BF18">
         <v>-943065.0</v>
       </c>
       <c r="BG18">
-        <v>-779453.5</v>
+        <v>-943065.0</v>
       </c>
       <c r="BH18">
         <v>-779453.5</v>
       </c>
-    </row>
-    <row r="19" spans="1:60">
+      <c r="BI18">
+        <v>-779453.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
         <v>173</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
-      <c r="C19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C19">
+        <v>-52124.0</v>
+      </c>
+      <c r="D19"/>
       <c r="E19">
+        <v>0.0</v>
+      </c>
+      <c r="F19">
         <v>-30406234.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-32409000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-20028677.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-559000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-93000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-338000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-3000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-17000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-10000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-6000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-8000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-30000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-4000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-8.0</v>
       </c>
-      <c r="U19"/>
       <c r="V19"/>
-      <c r="W19">
+      <c r="W19"/>
+      <c r="X19">
         <v>-1000.0</v>
       </c>
-      <c r="X19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y19"/>
       <c r="Z19">
         <v>0.0</v>
       </c>
       <c r="AA19">
+        <v>0.0</v>
+      </c>
+      <c r="AB19">
         <v>-17000.0</v>
       </c>
-      <c r="AB19">
-[...1 lines deleted...]
-      </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>9000000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19">
         <v>-1000000.0</v>
       </c>
-      <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-    </row>
-    <row r="20" spans="1:60">
+      <c r="BI19"/>
+    </row>
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
         <v>174</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
         <v>80083000.0</v>
       </c>
-      <c r="L20">
-[...1 lines deleted...]
-      </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>330.0</v>
       </c>
-      <c r="P20">
-[...1 lines deleted...]
-      </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
         <v>330.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>52975000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>43277660.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
-    </row>
-    <row r="21" spans="1:60">
+      <c r="BI20"/>
+    </row>
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
         <v>175</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
-      <c r="C21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C21">
+        <v>-112554.0</v>
+      </c>
+      <c r="D21"/>
       <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
         <v>-118222.0</v>
       </c>
-      <c r="F21">
-[...1 lines deleted...]
-      </c>
       <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21">
         <v>-31494.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-55000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-48896.0</v>
       </c>
       <c r="M21">
-        <v>-57091.0</v>
+        <v>-48896.0</v>
       </c>
       <c r="N21">
         <v>-57091.0</v>
       </c>
       <c r="O21">
-        <v>-49894.0</v>
+        <v>-57091.0</v>
       </c>
       <c r="P21">
         <v>-49894.0</v>
       </c>
       <c r="Q21">
-        <v>-61374.0</v>
+        <v>-49894.0</v>
       </c>
       <c r="R21">
         <v>-61374.0</v>
       </c>
       <c r="S21">
-        <v>-46454.0</v>
+        <v>-61374.0</v>
       </c>
       <c r="T21">
         <v>-46454.0</v>
       </c>
       <c r="U21">
-        <v>-60735.0</v>
+        <v>-46454.0</v>
       </c>
       <c r="V21">
         <v>-60735.0</v>
       </c>
       <c r="W21">
-        <v>-8119.0</v>
+        <v>-60735.0</v>
       </c>
       <c r="X21">
         <v>-8119.0</v>
       </c>
       <c r="Y21">
-        <v>-30652.0</v>
+        <v>-8119.0</v>
       </c>
       <c r="Z21">
         <v>-30652.0</v>
       </c>
       <c r="AA21">
         <v>-30652.0</v>
       </c>
       <c r="AB21">
         <v>-30652.0</v>
       </c>
       <c r="AC21">
-        <v>0.0</v>
+        <v>-30652.0</v>
       </c>
       <c r="AD21">
         <v>0.0</v>
       </c>
       <c r="AE21">
         <v>0.0</v>
       </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
-      <c r="AG21"/>
+      <c r="AG21">
+        <v>0.0</v>
+      </c>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>12242355.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>3688097.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21">
         <v>3688097.0</v>
       </c>
-      <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
-    </row>
-    <row r="22" spans="1:60">
+      <c r="BI21"/>
+    </row>
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
         <v>133</v>
       </c>
-      <c r="B22">
+      <c r="B22"/>
+      <c r="C22">
         <v>-44036603.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-39056736.0</v>
       </c>
-      <c r="D22"/>
-      <c r="E22">
+      <c r="E22"/>
+      <c r="F22">
         <v>-22377429.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21488434.0</v>
       </c>
       <c r="G22">
         <v>-21488434.0</v>
       </c>
-      <c r="H22"/>
-      <c r="I22">
+      <c r="H22">
+        <v>-21488434.0</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22">
         <v>-21358312.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-19948174.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9636549.0</v>
       </c>
       <c r="L22">
         <v>-9636549.0</v>
       </c>
       <c r="M22">
+        <v>-9636549.0</v>
+      </c>
+      <c r="N22">
         <v>-19948174.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-16105413.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>13681018.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-7970306.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-16105413.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13681016.0</v>
       </c>
       <c r="S22">
         <v>13681016.0</v>
       </c>
       <c r="T22">
+        <v>13681016.0</v>
+      </c>
+      <c r="U22">
         <v>-5029239.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9922073.0</v>
       </c>
       <c r="V22">
         <v>-9922073.0</v>
       </c>
       <c r="W22">
-        <v>-3758943.0</v>
+        <v>-9922073.0</v>
       </c>
       <c r="X22">
         <v>-3758943.0</v>
       </c>
       <c r="Y22">
+        <v>-3758943.0</v>
+      </c>
+      <c r="Z22">
         <v>-5950345.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-86326.1</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-9665492.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-224930.37</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-8678492.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-8421108.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-3090995.45</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-3227220.05</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-4324912.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3075280.0</v>
       </c>
       <c r="AI22">
         <v>-3075280.0</v>
       </c>
       <c r="AJ22">
         <v>-3075280.0</v>
       </c>
       <c r="AK22">
+        <v>-3075280.0</v>
+      </c>
+      <c r="AL22">
         <v>-4062655.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3518533.0</v>
       </c>
       <c r="AM22">
         <v>-3518533.0</v>
       </c>
-      <c r="AN22"/>
-      <c r="AO22">
+      <c r="AN22">
+        <v>-3518533.0</v>
+      </c>
+      <c r="AO22"/>
+      <c r="AP22">
         <v>-56021865.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-25750610.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6401086.0</v>
       </c>
       <c r="AR22">
         <v>-6401086.0</v>
       </c>
       <c r="AS22">
+        <v>-6401086.0</v>
+      </c>
+      <c r="AT22">
         <v>-7386850.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-5956531.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-7195265.0</v>
       </c>
-      <c r="AV22"/>
-      <c r="AW22">
+      <c r="AW22"/>
+      <c r="AX22">
         <v>-8030405.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-9970480.0</v>
       </c>
-      <c r="AY22"/>
-      <c r="AZ22">
+      <c r="AZ22"/>
+      <c r="BA22">
         <v>-9970480.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10540583.0</v>
       </c>
       <c r="BB22">
         <v>-10540583.0</v>
       </c>
       <c r="BC22">
-        <v>-6079557.5</v>
+        <v>-10540583.0</v>
       </c>
       <c r="BD22">
         <v>-6079557.5</v>
       </c>
       <c r="BE22">
-        <v>-1473178.0</v>
+        <v>-6079557.5</v>
       </c>
       <c r="BF22">
         <v>-1473178.0</v>
       </c>
       <c r="BG22">
-        <v>-943678.0</v>
+        <v>-1473178.0</v>
       </c>
       <c r="BH22">
         <v>-943678.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:60">
+      <c r="BI22">
+        <v>-943678.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
         <v>176</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
         <v>-110487.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-97951.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>64052.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>95695564.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>95611929.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>14046.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-50076381.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1924370.5</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-3856000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1924370.5</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1213577.5</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-10000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-8000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1213577.5</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>9577912.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>448000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-21.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>38759847.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-740286.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>11301000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-341970.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>9239563.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-395497.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-406031.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-203015.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>8418746.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>13018012.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-233917.19</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-244226.26</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>5386555.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2135.0</v>
       </c>
       <c r="AI23">
         <v>-2135.0</v>
       </c>
       <c r="AJ23">
+        <v>-2135.0</v>
+      </c>
+      <c r="AK23">
         <v>-181.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-6217.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82549.0</v>
       </c>
       <c r="AM23">
         <v>82549.0</v>
       </c>
       <c r="AN23">
+        <v>82549.0</v>
+      </c>
+      <c r="AO23">
         <v>-84359.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>11971267.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>6996701.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4271728.0</v>
       </c>
       <c r="AR23">
         <v>4271728.0</v>
       </c>
       <c r="AS23">
+        <v>4271728.0</v>
+      </c>
+      <c r="AT23">
         <v>177172.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6510223.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>7162026.0</v>
       </c>
-      <c r="AV23"/>
-      <c r="AW23">
+      <c r="AW23"/>
+      <c r="AX23">
         <v>16991716.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-3465.5</v>
       </c>
-      <c r="AY23"/>
-      <c r="AZ23">
+      <c r="AZ23"/>
+      <c r="BA23">
         <v>-3465.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>-960115.5</v>
       </c>
       <c r="BB23">
         <v>-960115.5</v>
       </c>
       <c r="BC23">
-        <v>-88500.5</v>
+        <v>-960115.5</v>
       </c>
       <c r="BD23">
         <v>-88500.5</v>
       </c>
       <c r="BE23">
-        <v>-825632.5</v>
+        <v>-88500.5</v>
       </c>
       <c r="BF23">
         <v>-825632.5</v>
       </c>
       <c r="BG23">
-        <v>-97267.0</v>
+        <v>-825632.5</v>
       </c>
       <c r="BH23">
         <v>-97267.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:60">
+      <c r="BI23">
+        <v>-97267.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
         <v>177</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>24316292.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>-30394733.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-15969.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-21000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>10428217.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8101.0</v>
       </c>
       <c r="L24">
         <v>-8101.0</v>
       </c>
       <c r="M24">
+        <v>-8101.0</v>
+      </c>
+      <c r="N24">
         <v>8000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-11500.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>-11500.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>7.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3600.0</v>
       </c>
       <c r="T24">
         <v>3600.0</v>
       </c>
       <c r="U24">
+        <v>3600.0</v>
+      </c>
+      <c r="V24">
         <v>-7200.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-3600.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>24647.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-3600.0</v>
       </c>
-      <c r="Y24">
-[...1 lines deleted...]
-      </c>
       <c r="Z24">
         <v>0.0</v>
       </c>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-      <c r="AL24">
-[...1 lines deleted...]
-      </c>
+      <c r="AL24"/>
       <c r="AM24">
         <v>-43529.0</v>
       </c>
-      <c r="AN24"/>
-      <c r="AO24">
+      <c r="AN24">
+        <v>-43529.0</v>
+      </c>
+      <c r="AO24"/>
+      <c r="AP24">
         <v>64105.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-5143295.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="AR24">
         <v>9000000.0</v>
       </c>
       <c r="AS24">
+        <v>9000000.0</v>
+      </c>
+      <c r="AT24">
         <v>2313030.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-3313030.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>9045423.0</v>
       </c>
-      <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>4000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-10809995.0</v>
       </c>
-      <c r="AY24"/>
-      <c r="AZ24">
+      <c r="AZ24"/>
+      <c r="BA24">
         <v>-10809995.0</v>
       </c>
-      <c r="BA24"/>
       <c r="BB24"/>
-      <c r="BC24">
-[...1 lines deleted...]
-      </c>
+      <c r="BC24"/>
       <c r="BD24">
         <v>-4999093.0</v>
       </c>
       <c r="BE24">
-        <v>450.5</v>
+        <v>-4999093.0</v>
       </c>
       <c r="BF24">
         <v>450.5</v>
       </c>
-      <c r="BG24"/>
+      <c r="BG24">
+        <v>450.5</v>
+      </c>
       <c r="BH24"/>
-    </row>
-    <row r="25" spans="1:60">
+      <c r="BI24"/>
+    </row>
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
         <v>178</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>14804926.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>10566663.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>-6192312.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9409890.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1395676.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>189933.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2086522.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>2086522.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-4019.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-43910770.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>-4019.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-28079811.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-30268191.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>-701398.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>-6288272.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>1710216.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>4280661.0</v>
       </c>
-      <c r="AB25"/>
-      <c r="AC25">
+      <c r="AC25"/>
+      <c r="AD25">
         <v>1505269.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2751903.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
-      <c r="AG25">
+      <c r="AG25"/>
+      <c r="AH25">
         <v>-528075.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-2177904.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>468272.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-2211084.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-920350.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1866574.0</v>
       </c>
       <c r="AM25">
         <v>-1866574.0</v>
       </c>
       <c r="AN25">
+        <v>-1866574.0</v>
+      </c>
+      <c r="AO25">
         <v>-2659371.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>858785.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>15904303.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-494446.0</v>
       </c>
       <c r="AR25">
         <v>-494446.0</v>
       </c>
       <c r="AS25">
+        <v>-494446.0</v>
+      </c>
+      <c r="AT25">
         <v>829180.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-2564127.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1432459.0</v>
       </c>
-      <c r="AV25"/>
-      <c r="AW25">
+      <c r="AW25"/>
+      <c r="AX25">
         <v>-2224195.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>151706.0</v>
       </c>
-      <c r="AY25"/>
-      <c r="AZ25">
+      <c r="AZ25"/>
+      <c r="BA25">
         <v>151706.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5568520.0</v>
       </c>
       <c r="BB25">
         <v>5568520.0</v>
       </c>
       <c r="BC25">
-        <v>894554.0</v>
+        <v>5568520.0</v>
       </c>
       <c r="BD25">
         <v>894554.0</v>
       </c>
       <c r="BE25">
-        <v>407720.0</v>
+        <v>894554.0</v>
       </c>
       <c r="BF25">
         <v>407720.0</v>
       </c>
       <c r="BG25">
-        <v>210522.0</v>
+        <v>407720.0</v>
       </c>
       <c r="BH25">
         <v>210522.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:60">
+      <c r="BI25">
+        <v>210522.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
         <v>179</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>10030560.0</v>
       </c>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
-        <v>1903195.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH26">
         <v>1903195.0</v>
       </c>
       <c r="AI26">
-        <v>1.0</v>
+        <v>1903195.0</v>
       </c>
       <c r="AJ26">
         <v>1.0</v>
       </c>
-      <c r="AK26"/>
-      <c r="AL26">
+      <c r="AK26">
+        <v>1.0</v>
+      </c>
+      <c r="AL26"/>
+      <c r="AM26">
         <v>-1.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>13761075.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>7744648.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>6845001.0</v>
       </c>
-      <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
-    </row>
-    <row r="27" spans="1:60">
+      <c r="BI26"/>
+    </row>
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
         <v>180</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>1163543.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>898143.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>794078.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>898143.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1000786.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>1000786.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1080695.5</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>1080695.5</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>642159.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>1060000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>940315.0</v>
       </c>
-      <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>783967.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>1581987.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>2263843.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
-      <c r="AJ27">
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>862227.0</v>
       </c>
-      <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>2058659.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27">
         <v>47468071.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1304405.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
-      <c r="AS27">
+      <c r="AS27"/>
+      <c r="AT27">
         <v>57309.0</v>
       </c>
-      <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>189524.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>151706.0</v>
       </c>
-      <c r="AY27"/>
-      <c r="AZ27">
+      <c r="AZ27"/>
+      <c r="BA27">
         <v>151706.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5290966.5</v>
       </c>
       <c r="BB27">
         <v>5290966.5</v>
       </c>
       <c r="BC27">
-        <v>188370.5</v>
+        <v>5290966.5</v>
       </c>
       <c r="BD27">
         <v>188370.5</v>
       </c>
-      <c r="BE27"/>
+      <c r="BE27">
+        <v>188370.5</v>
+      </c>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-    </row>
-    <row r="28" spans="1:60">
+      <c r="BI27"/>
+    </row>
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
         <v>181</v>
       </c>
       <c r="B28">
+        <v>-37000.0</v>
+      </c>
+      <c r="C28">
         <v>-110487.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-97951.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-65000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-54170.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>95664070.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>95611929.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-55000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-71859.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>38021000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>76192000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-46000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>38021000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>25162819.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-51000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-44000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>25162819.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>52641362.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>14122000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-60.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>38631178.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-96.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>11301000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5649911.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>9178260.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>133155.86</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-232000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-9448.92</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>8418746.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>13018012.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4597168.55</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4799772.36</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5386555.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2134.0</v>
       </c>
       <c r="AI28">
         <v>-2134.0</v>
       </c>
       <c r="AJ28">
+        <v>-2134.0</v>
+      </c>
+      <c r="AK28">
         <v>-181.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-6217.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>268003.0</v>
       </c>
       <c r="AM28">
         <v>268003.0</v>
       </c>
       <c r="AN28">
+        <v>268003.0</v>
+      </c>
+      <c r="AO28">
         <v>-269814.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>25722095.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>6996701.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4271728.0</v>
       </c>
       <c r="AR28">
         <v>4271728.0</v>
       </c>
       <c r="AS28">
+        <v>4271728.0</v>
+      </c>
+      <c r="AT28">
         <v>177172.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>6510223.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>7162026.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>6564000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>16991716.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>906762.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1856000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>906762.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25040332.0</v>
       </c>
       <c r="BB28">
         <v>25040332.0</v>
       </c>
       <c r="BC28">
-        <v>10626987.0</v>
+        <v>25040332.0</v>
       </c>
       <c r="BD28">
         <v>10626987.0</v>
       </c>
       <c r="BE28">
-        <v>863265.5</v>
+        <v>10626987.0</v>
       </c>
       <c r="BF28">
         <v>863265.5</v>
       </c>
       <c r="BG28">
-        <v>992693.0</v>
+        <v>863265.5</v>
       </c>
       <c r="BH28">
         <v>992693.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:60">
+      <c r="BI28">
+        <v>992693.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
         <v>182</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>-28123864.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-33503442.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>-28546264.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-7490229.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-16370788.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>-17410614.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-17941500.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-8347000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-14166000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-17941500.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-15114876.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-6348000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-10952000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-15114876.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17640342.0</v>
       </c>
       <c r="S29">
         <v>-17640342.0</v>
       </c>
       <c r="T29">
+        <v>-17640342.0</v>
+      </c>
+      <c r="U29">
         <v>-3050.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-9037013.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-4518507.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-6679757.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-2816873.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-5205594.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-2602797.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-4629000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-4528175.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-6230048.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-3818249.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-1220364.85</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-1274148.08</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-3958454.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2177904.0</v>
       </c>
       <c r="AI29">
         <v>-2177904.0</v>
       </c>
       <c r="AJ29">
+        <v>-2177904.0</v>
+      </c>
+      <c r="AK29">
         <v>-2211084.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-4117810.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1981678.0</v>
       </c>
       <c r="AM29">
         <v>-1981678.0</v>
       </c>
       <c r="AN29">
+        <v>-1981678.0</v>
+      </c>
+      <c r="AO29">
         <v>-2659371.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-6668642.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-1108098.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6678881.0</v>
       </c>
       <c r="AR29">
         <v>-6678881.0</v>
       </c>
       <c r="AS29">
+        <v>-6678881.0</v>
+      </c>
+      <c r="AT29">
         <v>-5925865.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-8301296.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-5900664.0</v>
       </c>
-      <c r="AV29"/>
-      <c r="AW29">
+      <c r="AW29"/>
+      <c r="AX29">
         <v>-10136462.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-9560184.5</v>
       </c>
-      <c r="AY29"/>
-      <c r="AZ29">
+      <c r="AZ29"/>
+      <c r="BA29">
         <v>-9560184.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4877851.5</v>
       </c>
       <c r="BB29">
         <v>-4877851.5</v>
       </c>
       <c r="BC29">
-        <v>-3230840.0</v>
+        <v>-4877851.5</v>
       </c>
       <c r="BD29">
         <v>-3230840.0</v>
       </c>
       <c r="BE29">
-        <v>-941735.0</v>
+        <v>-3230840.0</v>
       </c>
       <c r="BF29">
         <v>-941735.0</v>
       </c>
       <c r="BG29">
-        <v>-777168.0</v>
+        <v>-941735.0</v>
       </c>
       <c r="BH29">
         <v>-777168.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:60">
+      <c r="BI29">
+        <v>-777168.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
         <v>183</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
         <v>34668212.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>24282024.0</v>
       </c>
-      <c r="D30"/>
-      <c r="E30">
+      <c r="E30"/>
+      <c r="F30">
         <v>-30406234.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-20028677.0</v>
       </c>
-      <c r="G30"/>
       <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30">
         <v>-81121.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-15500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11765.0</v>
       </c>
       <c r="L30">
         <v>-11765.0</v>
       </c>
       <c r="M30">
+        <v>-11765.0</v>
+      </c>
+      <c r="N30">
         <v>-15500.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-11457.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9238.0</v>
       </c>
       <c r="P30">
         <v>-9238.0</v>
       </c>
       <c r="Q30">
+        <v>-9238.0</v>
+      </c>
+      <c r="R30">
         <v>-11457.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-15581.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1737.0</v>
       </c>
       <c r="T30">
         <v>-1737.0</v>
       </c>
       <c r="U30">
+        <v>-1737.0</v>
+      </c>
+      <c r="V30">
         <v>-12128.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-6064.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-2091.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-15165.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-7583.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-17000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-12077.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-17279.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-6463.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2372.63</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-2477.2</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-5430.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-3995.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-6644.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-1421.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1228.0</v>
       </c>
-      <c r="AL30"/>
-      <c r="AM30">
+      <c r="AM30"/>
+      <c r="AN30">
         <v>-64223.0</v>
       </c>
-      <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>57669.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-5144946.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-6816465.0</v>
       </c>
-      <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30">
         <v>2261860.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-3365535.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>8588625.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>11490000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3948874.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-5809995.5</v>
       </c>
-      <c r="AY30"/>
-      <c r="AZ30">
+      <c r="AZ30"/>
+      <c r="BA30">
         <v>-5809995.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22375.5</v>
       </c>
       <c r="BB30">
         <v>-22375.5</v>
       </c>
       <c r="BC30">
-        <v>-5046756.5</v>
+        <v>-22375.5</v>
       </c>
       <c r="BD30">
         <v>-5046756.5</v>
       </c>
       <c r="BE30">
-        <v>-879.5</v>
+        <v>-5046756.5</v>
       </c>
       <c r="BF30">
         <v>-879.5</v>
       </c>
       <c r="BG30">
+        <v>-879.5</v>
+      </c>
+      <c r="BH30">
         <v>-2285.5</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-2285.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>