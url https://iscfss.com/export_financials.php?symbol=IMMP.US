--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -11913,51 +11913,53 @@
       </c>
       <c r="M11">
         <v>13607.0</v>
       </c>
       <c r="N11">
         <v>86873.0</v>
       </c>
       <c r="O11"/>
       <c r="P11">
         <v>6395813.0</v>
       </c>
       <c r="Q11">
         <v>1788841.0</v>
       </c>
       <c r="R11">
         <v>562328.0</v>
       </c>
       <c r="S11">
         <v>-47196.0</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>130</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>24012.0</v>
+      </c>
       <c r="C12">
         <v>30594.0</v>
       </c>
       <c r="D12">
         <v>20401.0</v>
       </c>
       <c r="E12">
         <v>92430.0</v>
       </c>
       <c r="F12">
         <v>9825.0</v>
       </c>
       <c r="G12">
         <v>10457.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
@@ -14657,52 +14659,56 @@
         <v>894420.5</v>
       </c>
       <c r="BG11">
         <v>894420.5</v>
       </c>
       <c r="BH11">
         <v>281164.0</v>
       </c>
       <c r="BI11">
         <v>281164.0</v>
       </c>
       <c r="BJ11">
         <v>-23598.0</v>
       </c>
       <c r="BK11">
         <v>-23598.0</v>
       </c>
     </row>
     <row r="12" spans="1:63">
       <c r="A12" t="s">
         <v>130</v>
       </c>
       <c r="B12">
         <v>18940.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12"/>
+      <c r="C12">
+        <v>12560.0</v>
+      </c>
+      <c r="D12">
+        <v>11421.0</v>
+      </c>
       <c r="E12">
         <v>19808.0</v>
       </c>
       <c r="F12">
         <v>19808.0</v>
       </c>
       <c r="G12">
         <v>10786.0</v>
       </c>
       <c r="H12">
         <v>5414.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12">
         <v>14987.0</v>
       </c>
       <c r="L12">
         <v>4074.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12">
         <v>7208.0</v>
       </c>
@@ -18587,51 +18593,53 @@
         <v>-552224.0</v>
       </c>
       <c r="O23">
         <v>-6931.0</v>
       </c>
       <c r="P23">
         <v>-1920231.0</v>
       </c>
       <c r="Q23">
         <v>-177000.0</v>
       </c>
       <c r="R23">
         <v>-1651265.0</v>
       </c>
       <c r="S23">
         <v>-194534.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>177</v>
       </c>
       <c r="B24">
         <v>-38487441.0</v>
       </c>
-      <c r="C24"/>
+      <c r="C24">
+        <v>-903154.0</v>
+      </c>
       <c r="D24">
         <v>16000.0</v>
       </c>
       <c r="E24">
         <v>-23000.0</v>
       </c>
       <c r="F24">
         <v>-7000.0</v>
       </c>
       <c r="G24">
         <v>-19348.0</v>
       </c>
       <c r="H24">
         <v>-41434.0</v>
       </c>
       <c r="I24">
         <v>-11893.0</v>
       </c>
       <c r="J24">
         <v>-6644.0</v>
       </c>
       <c r="K24">
         <v>1.0</v>
       </c>
       <c r="L24">
@@ -19922,51 +19930,51 @@
       </c>
       <c r="H7">
         <v>3457386.0</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>1728693.0</v>
       </c>
       <c r="K7">
         <v>382298.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7">
         <v>382298.0</v>
       </c>
       <c r="O7">
         <v>-780595.5</v>
       </c>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7">
         <v>-780595.5</v>
       </c>
       <c r="S7">
-        <v>-2830539.0</v>
+        <v>-3373957.0</v>
       </c>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7">
         <v>1900434.0</v>
       </c>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7">
         <v>-1762132.0</v>
       </c>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7">
         <v>-1327283.0</v>
       </c>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7">
@@ -20747,51 +20755,51 @@
       <c r="K14">
         <v>1030909.0</v>
       </c>
       <c r="L14">
         <v>1030910.0</v>
       </c>
       <c r="M14">
         <v>1030910.0</v>
       </c>
       <c r="N14">
         <v>1030909.0</v>
       </c>
       <c r="O14">
         <v>1031731.0</v>
       </c>
       <c r="P14">
         <v>87360.0</v>
       </c>
       <c r="Q14">
         <v>87360.0</v>
       </c>
       <c r="R14">
         <v>1031731.0</v>
       </c>
       <c r="S14">
-        <v>-1053167.0</v>
+        <v>784697.0</v>
       </c>
       <c r="T14">
         <v>-1053167.0</v>
       </c>
       <c r="U14">
         <v>508600.0</v>
       </c>
       <c r="V14">
         <v>526458.0</v>
       </c>
       <c r="W14">
         <v>526458.0</v>
       </c>
       <c r="X14">
         <v>526709.0</v>
       </c>
       <c r="Y14">
         <v>526709.0</v>
       </c>
       <c r="Z14">
         <v>965465.0</v>
       </c>
       <c r="AA14">
         <v>14888.16</v>
       </c>
@@ -20994,51 +21002,51 @@
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
     </row>
     <row r="16" spans="1:61">
       <c r="A16" t="s">
         <v>170</v>
       </c>
       <c r="B16">
         <v>84277000.0</v>
       </c>
       <c r="C16">
         <v>72675690.0</v>
       </c>
       <c r="D16">
-        <v>83413000.0</v>
+        <v>44175973.0</v>
       </c>
       <c r="E16">
         <v>92451000.0</v>
       </c>
       <c r="F16">
         <v>73886442.0</v>
       </c>
       <c r="G16">
         <v>161790147.0</v>
       </c>
       <c r="H16">
         <v>161790147.0</v>
       </c>
       <c r="I16">
         <v>95414000.0</v>
       </c>
       <c r="J16">
         <v>103734981.0</v>
       </c>
       <c r="K16">
         <v>123417716.0</v>
       </c>
       <c r="L16">
         <v>123418000.0</v>
       </c>
@@ -21819,51 +21827,51 @@
       <c r="K22">
         <v>-19948174.0</v>
       </c>
       <c r="L22">
         <v>-9636549.0</v>
       </c>
       <c r="M22">
         <v>-9636549.0</v>
       </c>
       <c r="N22">
         <v>-19948174.0</v>
       </c>
       <c r="O22">
         <v>-16105413.0</v>
       </c>
       <c r="P22">
         <v>13681018.0</v>
       </c>
       <c r="Q22">
         <v>-7970306.0</v>
       </c>
       <c r="R22">
         <v>-16105413.0</v>
       </c>
       <c r="S22">
-        <v>13681016.0</v>
+        <v>-7759404.0</v>
       </c>
       <c r="T22">
         <v>13681016.0</v>
       </c>
       <c r="U22">
         <v>-5029239.0</v>
       </c>
       <c r="V22">
         <v>-9922073.0</v>
       </c>
       <c r="W22">
         <v>-9922073.0</v>
       </c>
       <c r="X22">
         <v>-3758943.0</v>
       </c>
       <c r="Y22">
         <v>-3758943.0</v>
       </c>
       <c r="Z22">
         <v>-5950345.0</v>
       </c>
       <c r="AA22">
         <v>-86326.1</v>
       </c>
@@ -22274,89 +22282,89 @@
         <v>-10809995.0</v>
       </c>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24">
         <v>-4999093.0</v>
       </c>
       <c r="BE24">
         <v>-4999093.0</v>
       </c>
       <c r="BF24">
         <v>450.5</v>
       </c>
       <c r="BG24">
         <v>450.5</v>
       </c>
       <c r="BH24"/>
       <c r="BI24"/>
     </row>
     <row r="25" spans="1:61">
       <c r="A25" t="s">
         <v>178</v>
       </c>
       <c r="B25"/>
       <c r="C25">
-        <v>14804926.0</v>
+        <v>14804928.0</v>
       </c>
       <c r="D25">
         <v>10566663.0</v>
       </c>
       <c r="E25"/>
       <c r="F25">
         <v>-6192312.0</v>
       </c>
       <c r="G25">
         <v>9409890.0</v>
       </c>
       <c r="H25">
         <v>-1395676.0</v>
       </c>
       <c r="I25"/>
       <c r="J25">
         <v>189933.0</v>
       </c>
       <c r="K25">
         <v>2086522.0</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25">
         <v>2086522.0</v>
       </c>
       <c r="O25">
         <v>-4019.0</v>
       </c>
       <c r="P25">
         <v>-43910770.0</v>
       </c>
       <c r="Q25"/>
       <c r="R25">
         <v>-4019.0</v>
       </c>
       <c r="S25">
-        <v>-28079811.0</v>
+        <v>-101654.0</v>
       </c>
       <c r="T25">
         <v>-30268191.0</v>
       </c>
       <c r="U25"/>
       <c r="V25">
         <v>-701398.0</v>
       </c>
       <c r="W25"/>
       <c r="X25">
         <v>-6288272.0</v>
       </c>
       <c r="Y25"/>
       <c r="Z25">
         <v>1710216.0</v>
       </c>
       <c r="AA25"/>
       <c r="AB25">
         <v>4280661.0</v>
       </c>
       <c r="AC25"/>
       <c r="AD25">
         <v>1505269.0</v>
       </c>
       <c r="AE25">
@@ -22532,51 +22540,51 @@
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
     </row>
     <row r="27" spans="1:61">
       <c r="A27" t="s">
         <v>180</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>1163543.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
-        <v>898143.0</v>
+        <v>1796286.0</v>
       </c>
       <c r="H27">
         <v>794078.0</v>
       </c>
       <c r="I27"/>
       <c r="J27">
         <v>898143.0</v>
       </c>
       <c r="K27">
         <v>1000786.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27">
         <v>1000786.0</v>
       </c>
       <c r="O27">
         <v>1080695.5</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27">
         <v>1080695.5</v>
       </c>
       <c r="S27">