--- v0 (2026-09-14)
+++ v1 (2026-11-02)
@@ -4079,54 +4079,62 @@
         <v>-96000000.0</v>
       </c>
       <c r="AE36">
         <v>-136000000.0</v>
       </c>
       <c r="AF36">
         <v>-84000000.0</v>
       </c>
       <c r="AG36">
         <v>-69000000.0</v>
       </c>
       <c r="AH36">
         <v>-63000000.0</v>
       </c>
       <c r="AI36">
         <v>-44000000.0</v>
       </c>
       <c r="AJ36">
         <v>-49000000.0</v>
       </c>
     </row>
     <row r="37" spans="1:36">
       <c r="A37" t="s">
         <v>71</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>608000000.0</v>
+      </c>
+      <c r="C37">
+        <v>587000000.0</v>
+      </c>
+      <c r="D37">
+        <v>621000000.0</v>
+      </c>
+      <c r="E37">
+        <v>613000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
@@ -15912,53 +15920,59 @@
       <c r="ES36"/>
       <c r="ET36"/>
       <c r="EU36">
         <v>-63000000.0</v>
       </c>
       <c r="EV36"/>
       <c r="EW36"/>
       <c r="EX36"/>
       <c r="EY36"/>
       <c r="EZ36">
         <v>-44000000.0</v>
       </c>
       <c r="FA36"/>
       <c r="FB36"/>
       <c r="FC36"/>
       <c r="FD36">
         <v>-49000000.0</v>
       </c>
       <c r="FE36"/>
       <c r="FF36"/>
     </row>
     <row r="37" spans="1:162">
       <c r="A37" t="s">
         <v>71</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>573000000.0</v>
+      </c>
+      <c r="C37">
+        <v>608000000.0</v>
+      </c>
+      <c r="D37">
+        <v>564000000.0</v>
+      </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
@@ -23611,66 +23625,66 @@
         <v>4660000000.0</v>
       </c>
       <c r="AB2">
         <v>3976000000.0</v>
       </c>
       <c r="AC2">
         <v>3593000000.0</v>
       </c>
       <c r="AD2">
         <v>3487000000.0</v>
       </c>
       <c r="AE2">
         <v>3454000000.0</v>
       </c>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" t="s">
         <v>224</v>
       </c>
       <c r="B3">
-        <v>781000000.0</v>
+        <v>675000000.0</v>
       </c>
       <c r="C3">
         <v>647000000.0</v>
       </c>
       <c r="D3">
         <v>632000000.0</v>
       </c>
       <c r="E3">
         <v>660000000.0</v>
       </c>
       <c r="F3">
-        <v>815000000.0</v>
+        <v>678000000.0</v>
       </c>
       <c r="G3">
-        <v>910000000.0</v>
+        <v>825000000.0</v>
       </c>
       <c r="H3">
         <v>1316000000.0</v>
       </c>
       <c r="I3">
         <v>1266000000.0</v>
       </c>
       <c r="J3">
         <v>1364000000.0</v>
       </c>
       <c r="K3">
         <v>1244000000.0</v>
       </c>
       <c r="L3">
         <v>940000000.0</v>
       </c>
       <c r="M3">
         <v>919000000.0</v>
       </c>
       <c r="N3">
         <v>1215000000.0</v>
       </c>
       <c r="O3">
         <v>1762000000.0</v>
       </c>
@@ -23871,66 +23885,66 @@
       </c>
       <c r="AE5">
         <v>-41000000.0</v>
       </c>
       <c r="AF5">
         <v>348000000.0</v>
       </c>
       <c r="AG5">
         <v>328000000.0</v>
       </c>
       <c r="AH5">
         <v>309000000.0</v>
       </c>
       <c r="AI5">
         <v>281000000.0</v>
       </c>
       <c r="AJ5">
         <v>242000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:36">
       <c r="A6" t="s">
         <v>227</v>
       </c>
       <c r="B6">
-        <v>4365000000.0</v>
+        <v>4259000000.0</v>
       </c>
       <c r="C6">
         <v>4137000000.0</v>
       </c>
       <c r="D6">
         <v>4245000000.0</v>
       </c>
       <c r="E6">
         <v>4928000000.0</v>
       </c>
       <c r="F6">
-        <v>4575000000.0</v>
+        <v>4438000000.0</v>
       </c>
       <c r="G6">
-        <v>3619000000.0</v>
+        <v>3534000000.0</v>
       </c>
       <c r="H6">
         <v>3619000000.0</v>
       </c>
       <c r="I6">
         <v>3728000000.0</v>
       </c>
       <c r="J6">
         <v>3906000000.0</v>
       </c>
       <c r="K6">
         <v>2844000000.0</v>
       </c>
       <c r="L6">
         <v>3326000000.0</v>
       </c>
       <c r="M6">
         <v>3142000000.0</v>
       </c>
       <c r="N6">
         <v>3142000000.0</v>
       </c>
       <c r="O6">
         <v>3588000000.0</v>
       </c>
@@ -26973,95 +26987,95 @@
       <c r="EX2"/>
       <c r="EY2"/>
       <c r="EZ2"/>
       <c r="FA2"/>
       <c r="FB2"/>
       <c r="FC2"/>
       <c r="FD2"/>
       <c r="FE2"/>
       <c r="FF2"/>
       <c r="FG2"/>
     </row>
     <row r="3" spans="1:163">
       <c r="A3" t="s">
         <v>224</v>
       </c>
       <c r="B3">
         <v>326000000.0</v>
       </c>
       <c r="C3">
         <v>352000000.0</v>
       </c>
       <c r="D3">
         <v>329000000.0</v>
       </c>
       <c r="E3">
-        <v>197000000.0</v>
+        <v>329000000.0</v>
       </c>
       <c r="F3">
         <v>318000000.0</v>
       </c>
       <c r="G3">
-        <v>192000000.0</v>
+        <v>309000000.0</v>
       </c>
       <c r="H3">
         <v>315000000.0</v>
       </c>
       <c r="I3">
         <v>87250000.0</v>
       </c>
       <c r="J3">
-        <v>109000000.0</v>
+        <v>304000000.0</v>
       </c>
       <c r="K3">
         <v>87250000.0</v>
       </c>
       <c r="L3">
         <v>356000000.0</v>
       </c>
       <c r="M3">
         <v>9000000.0</v>
       </c>
       <c r="N3"/>
       <c r="O3">
-        <v>231000000.0</v>
+        <v>443000000.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3">
-        <v>348000000.0</v>
+        <v>372000000.0</v>
       </c>
       <c r="R3"/>
       <c r="S3">
-        <v>141000000.0</v>
+        <v>318000000.0</v>
       </c>
       <c r="T3"/>
       <c r="U3">
-        <v>585000000.0</v>
+        <v>592000000.0</v>
       </c>
       <c r="V3"/>
       <c r="W3">
-        <v>578000000.0</v>
+        <v>903000000.0</v>
       </c>
       <c r="X3"/>
       <c r="Y3">
         <v>396000000.0</v>
       </c>
       <c r="Z3"/>
       <c r="AA3">
         <v>614000000.0</v>
       </c>
       <c r="AB3"/>
       <c r="AC3">
         <v>615000000.0</v>
       </c>
       <c r="AD3"/>
       <c r="AE3">
         <v>686000000.0</v>
       </c>
       <c r="AF3"/>
       <c r="AG3">
         <v>592000000.0</v>
       </c>
       <c r="AH3"/>
       <c r="AI3">
         <v>610000000.0</v>
       </c>
@@ -28074,95 +28088,95 @@
       </c>
       <c r="FE5">
         <v>124500000.0</v>
       </c>
       <c r="FF5">
         <v>62250000.0</v>
       </c>
       <c r="FG5">
         <v>62250000.0</v>
       </c>
     </row>
     <row r="6" spans="1:163">
       <c r="A6" t="s">
         <v>227</v>
       </c>
       <c r="B6">
         <v>1347000000.0</v>
       </c>
       <c r="C6">
         <v>2395000000.0</v>
       </c>
       <c r="D6">
         <v>1784000000.0</v>
       </c>
       <c r="E6">
-        <v>2352000000.0</v>
+        <v>2484000000.0</v>
       </c>
       <c r="F6">
         <v>1796000000.0</v>
       </c>
       <c r="G6">
-        <v>2297000000.0</v>
+        <v>2414000000.0</v>
       </c>
       <c r="H6">
         <v>1769000000.0</v>
       </c>
       <c r="I6">
         <v>809750000.0</v>
       </c>
       <c r="J6">
-        <v>1929000000.0</v>
+        <v>2124000000.0</v>
       </c>
       <c r="K6">
         <v>809750000.0</v>
       </c>
       <c r="L6">
         <v>1721000000.0</v>
       </c>
       <c r="M6">
         <v>-4000000.0</v>
       </c>
       <c r="N6"/>
       <c r="O6">
-        <v>2229000000.0</v>
+        <v>2441000000.0</v>
       </c>
       <c r="P6"/>
       <c r="Q6">
-        <v>1683000000.0</v>
+        <v>1707000000.0</v>
       </c>
       <c r="R6"/>
       <c r="S6">
-        <v>2074000000.0</v>
+        <v>2251000000.0</v>
       </c>
       <c r="T6"/>
       <c r="U6">
-        <v>1586000000.0</v>
+        <v>1593000000.0</v>
       </c>
       <c r="V6"/>
       <c r="W6">
-        <v>1894000000.0</v>
+        <v>2219000000.0</v>
       </c>
       <c r="X6"/>
       <c r="Y6">
         <v>396000000.0</v>
       </c>
       <c r="Z6"/>
       <c r="AA6">
         <v>614000000.0</v>
       </c>
       <c r="AB6"/>
       <c r="AC6">
         <v>615000000.0</v>
       </c>
       <c r="AD6"/>
       <c r="AE6">
         <v>686000000.0</v>
       </c>
       <c r="AF6"/>
       <c r="AG6">
         <v>592000000.0</v>
       </c>
       <c r="AH6"/>
       <c r="AI6">
         <v>610000000.0</v>
       </c>
@@ -37458,120 +37472,120 @@
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" t="s">
         <v>267</v>
       </c>
       <c r="B14">
-        <v>681000000.0</v>
+        <v>675000000.0</v>
       </c>
       <c r="C14">
-        <v>648000000.0</v>
+        <v>647000000.0</v>
       </c>
       <c r="D14">
         <v>632000000.0</v>
       </c>
       <c r="E14">
-        <v>617000000.0</v>
+        <v>660000000.0</v>
       </c>
       <c r="F14">
         <v>678000000.0</v>
       </c>
       <c r="G14">
         <v>825000000.0</v>
       </c>
       <c r="H14">
-        <v>974000000.0</v>
+        <v>1316000000.0</v>
       </c>
       <c r="I14">
-        <v>1229000000.0</v>
+        <v>1266000000.0</v>
       </c>
       <c r="J14">
-        <v>1278000000.0</v>
+        <v>1364000000.0</v>
       </c>
       <c r="K14">
-        <v>1173000000.0</v>
+        <v>1244000000.0</v>
       </c>
       <c r="L14">
-        <v>839000000.0</v>
+        <v>940000000.0</v>
       </c>
       <c r="M14">
-        <v>803000000.0</v>
+        <v>919000000.0</v>
       </c>
       <c r="N14">
         <v>1215000000.0</v>
       </c>
       <c r="O14">
         <v>1762000000.0</v>
       </c>
       <c r="P14">
         <v>598000000.0</v>
       </c>
       <c r="Q14">
-        <v>666000000.0</v>
+        <v>621000000.0</v>
       </c>
       <c r="R14">
-        <v>635000000.0</v>
+        <v>620000000.0</v>
       </c>
       <c r="S14">
         <v>457000000.0</v>
       </c>
       <c r="T14">
         <v>115000000.0</v>
       </c>
       <c r="U14">
         <v>103000000.0</v>
       </c>
       <c r="V14">
-        <v>110000000.0</v>
+        <v>97000000.0</v>
       </c>
       <c r="W14">
-        <v>310000000.0</v>
+        <v>87000000.0</v>
       </c>
       <c r="X14">
-        <v>286000000.0</v>
+        <v>92000000.0</v>
       </c>
       <c r="Y14">
-        <v>137000000.0</v>
+        <v>62000000.0</v>
       </c>
       <c r="Z14">
         <v>41000000.0</v>
       </c>
       <c r="AA14">
         <v>32000000.0</v>
       </c>
       <c r="AB14">
         <v>19000000.0</v>
       </c>
       <c r="AC14">
         <v>16000000.0</v>
       </c>
       <c r="AD14">
         <v>13000000.0</v>
       </c>
       <c r="AE14">
         <v>13000000.0</v>
       </c>
       <c r="AF14">
         <v>10000000.0</v>
       </c>
       <c r="AG14">
         <v>8000000.0</v>
       </c>
@@ -38422,120 +38436,120 @@
       </c>
       <c r="AE24">
         <v>2000000.0</v>
       </c>
       <c r="AF24">
         <v>1000000.0</v>
       </c>
       <c r="AG24">
         <v>1000000.0</v>
       </c>
       <c r="AH24">
         <v>8000000.0</v>
       </c>
       <c r="AI24">
         <v>2000000.0</v>
       </c>
       <c r="AJ24">
         <v>9000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:36">
       <c r="A25" t="s">
         <v>277</v>
       </c>
       <c r="B25">
-        <v>562000000.0</v>
+        <v>533000000.0</v>
       </c>
       <c r="C25">
-        <v>-1041000000.0</v>
+        <v>-1040000000.0</v>
       </c>
       <c r="D25">
         <v>1704000000.0</v>
       </c>
       <c r="E25">
-        <v>1795000000.0</v>
+        <v>1752000000.0</v>
       </c>
       <c r="F25">
         <v>939000000.0</v>
       </c>
       <c r="G25">
         <v>856000000.0</v>
       </c>
       <c r="H25">
-        <v>1252000000.0</v>
+        <v>910000000.0</v>
       </c>
       <c r="I25">
-        <v>490000000.0</v>
+        <v>453000000.0</v>
       </c>
       <c r="J25">
-        <v>238000000.0</v>
+        <v>292000000.0</v>
       </c>
       <c r="K25">
-        <v>1302000000.0</v>
+        <v>1282000000.0</v>
       </c>
       <c r="L25">
-        <v>-47000000.0</v>
+        <v>116000000.0</v>
       </c>
       <c r="M25">
-        <v>163000000.0</v>
+        <v>161000000.0</v>
       </c>
       <c r="N25">
         <v>-757000000.0</v>
       </c>
       <c r="O25">
         <v>1473000000.0</v>
       </c>
       <c r="P25">
         <v>-136000000.0</v>
       </c>
       <c r="Q25">
-        <v>14000000.0</v>
+        <v>59000000.0</v>
       </c>
       <c r="R25">
-        <v>940000000.0</v>
+        <v>955000000.0</v>
       </c>
       <c r="S25">
         <v>326000000.0</v>
       </c>
       <c r="T25">
         <v>-231000000.0</v>
       </c>
       <c r="U25">
         <v>-44000000.0</v>
       </c>
       <c r="V25">
+        <v>-438000000.0</v>
+      </c>
+      <c r="W25">
+        <v>-551000000.0</v>
+      </c>
+      <c r="X25">
         <v>-451000000.0</v>
       </c>
-      <c r="W25">
-[...4 lines deleted...]
-      </c>
       <c r="Y25">
-        <v>-497000000.0</v>
+        <v>-422000000.0</v>
       </c>
       <c r="Z25">
         <v>-481000000.0</v>
       </c>
       <c r="AA25">
         <v>-345000000.0</v>
       </c>
       <c r="AB25">
         <v>-356000000.0</v>
       </c>
       <c r="AC25">
         <v>-289000000.0</v>
       </c>
       <c r="AD25">
         <v>-126000000.0</v>
       </c>
       <c r="AE25">
         <v>-227000000.0</v>
       </c>
       <c r="AF25">
         <v>-2000000.0</v>
       </c>
       <c r="AG25">
         <v>-26000000.0</v>
       </c>
@@ -43057,51 +43071,51 @@
       <c r="EK13"/>
       <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
       <c r="EQ13"/>
       <c r="ER13"/>
       <c r="ES13"/>
       <c r="ET13"/>
       <c r="EU13"/>
       <c r="EV13"/>
       <c r="EW13"/>
     </row>
     <row r="14" spans="1:153">
       <c r="A14" t="s">
         <v>267</v>
       </c>
       <c r="B14">
         <v>326000000.0</v>
       </c>
       <c r="C14">
         <v>352000000.0</v>
       </c>
       <c r="D14">
-        <v>164500000.0</v>
+        <v>329000000.0</v>
       </c>
       <c r="E14">
         <v>329000000.0</v>
       </c>
       <c r="F14">
         <v>318000000.0</v>
       </c>
       <c r="G14">
         <v>309000000.0</v>
       </c>
       <c r="H14">
         <v>315000000.0</v>
       </c>
       <c r="I14">
         <v>165000000.0</v>
       </c>
       <c r="J14">
         <v>304000000.0</v>
       </c>
       <c r="K14">
         <v>165000000.0</v>
       </c>
       <c r="L14">
         <v>356000000.0</v>
       </c>
@@ -46754,100 +46768,100 @@
       </c>
       <c r="ET24">
         <v>12000000.0</v>
       </c>
       <c r="EU24">
         <v>6000000.0</v>
       </c>
       <c r="EV24">
         <v>12000000.0</v>
       </c>
       <c r="EW24">
         <v>6000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:153">
       <c r="A25" t="s">
         <v>277</v>
       </c>
       <c r="B25">
         <v>141000000.0</v>
       </c>
       <c r="C25">
         <v>545000000.0</v>
       </c>
       <c r="D25">
-        <v>-659000000.0</v>
+        <v>-823500000.0</v>
       </c>
       <c r="E25">
-        <v>-399000000.0</v>
+        <v>-416000000.0</v>
       </c>
       <c r="F25">
         <v>-669000000.0</v>
       </c>
       <c r="G25">
         <v>-520000000.0</v>
       </c>
       <c r="H25">
         <v>2232000000.0</v>
       </c>
       <c r="I25">
         <v>-56500000.0</v>
       </c>
       <c r="J25">
         <v>715000000.0</v>
       </c>
       <c r="K25">
         <v>-56500000.0</v>
       </c>
       <c r="L25">
         <v>1123000000.0</v>
       </c>
       <c r="M25"/>
       <c r="N25">
         <v>262000000.0</v>
       </c>
       <c r="O25"/>
       <c r="P25">
         <v>814000000.0</v>
       </c>
       <c r="Q25"/>
       <c r="R25">
         <v>-889000000.0</v>
       </c>
       <c r="S25">
         <v>-138000000.0</v>
       </c>
       <c r="T25">
         <v>1830000000.0</v>
       </c>
       <c r="U25">
         <v>-138000000.0</v>
       </c>
       <c r="V25"/>
       <c r="W25">
-        <v>853000000.0</v>
+        <v>556000000.0</v>
       </c>
       <c r="X25">
         <v>32250000.0</v>
       </c>
       <c r="Y25">
         <v>-224000000.0</v>
       </c>
       <c r="Z25">
         <v>32250000.0</v>
       </c>
       <c r="AA25"/>
       <c r="AB25">
         <v>595000000.0</v>
       </c>
       <c r="AC25"/>
       <c r="AD25">
         <v>16000000.0</v>
       </c>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25">
         <v>601000000.0</v>
       </c>
       <c r="AH25"/>
       <c r="AI25">